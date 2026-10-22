--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -770,130 +770,129 @@
   <si>
     <t>REELHD-DE-25</t>
   </si>
   <si>
     <t>STAK-REELHD-DE-25-Enrollacables profesional 4 tomas REELHD (25 m)</t>
   </si>
   <si>
     <t>8003910112216</t>
   </si>
   <si>
     <t>P11-03-055-V01-P01</t>
   </si>
   <si>
     <t>A1951110194ST008</t>
   </si>
   <si>
     <t>ST008</t>
   </si>
   <si>
     <t>STAK-ST008-Linterna LED recargable MIGHTY MIKE 15W/ 1500lm IPX4</t>
   </si>
   <si>
     <t>8003910140080</t>
   </si>
   <si>
-    <t>P10-03-013-V01-P03W</t>
+    <t>P11-03-013-V02-P01</t>
   </si>
   <si>
     <t>A1951120102ST481</t>
   </si>
   <si>
     <t>ST481</t>
   </si>
   <si>
     <t>STAK-ST481-Lámpara de trabajo recargable JAWS 10W</t>
   </si>
   <si>
     <t>8003910140431</t>
   </si>
   <si>
-    <t>P10-03-017-V01-P02W</t>
+    <t>P11-03-017-V01-P01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N50"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="6"/>
-    <col min="12" max="12" width="20"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1496,60 +1495,60 @@
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18" t="s">
         <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
-        <v>84.9</v>
+        <v>94.96</v>
       </c>
       <c r="E19">
         <v>94.96</v>
       </c>
       <c r="F19" s="2">
         <v>46280</v>
       </c>
-      <c r="G19" s="3">
-        <v>0.1185</v>
+      <c r="G19" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19">
         <v>6</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
@@ -1674,60 +1673,60 @@
       </c>
       <c r="I23" t="s">
         <v>123</v>
       </c>
       <c r="J23">
         <v>2</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>125</v>
       </c>
       <c r="B24" t="s">
         <v>126</v>
       </c>
       <c r="C24" t="s">
         <v>127</v>
       </c>
       <c r="D24">
-        <v>189.9</v>
+        <v>169</v>
       </c>
       <c r="E24">
         <v>169</v>
       </c>
       <c r="F24" s="2">
         <v>46280</v>
       </c>
-      <c r="G24" s="3">
-        <v>-0.1101</v>
+      <c r="G24" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>128</v>
       </c>
       <c r="J24">
         <v>2</v>
       </c>
       <c r="K24" t="s">
         <v>18</v>
       </c>
       <c r="L24" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>130</v>
       </c>
       <c r="B25" t="s">
         <v>131</v>
       </c>
       <c r="C25" t="s">
@@ -2167,174 +2166,174 @@
       </c>
       <c r="I37" t="s">
         <v>192</v>
       </c>
       <c r="J37">
         <v>6</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>194</v>
       </c>
       <c r="B38" t="s">
         <v>195</v>
       </c>
       <c r="C38" t="s">
         <v>196</v>
       </c>
       <c r="D38">
-        <v>149.9</v>
+        <v>166.02</v>
       </c>
       <c r="E38">
         <v>166.02</v>
       </c>
       <c r="F38" s="2">
         <v>46280</v>
       </c>
-      <c r="G38" s="3">
-        <v>0.1075</v>
+      <c r="G38" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>197</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>199</v>
       </c>
       <c r="B39" t="s">
         <v>200</v>
       </c>
       <c r="C39" t="s">
         <v>201</v>
       </c>
       <c r="D39">
-        <v>129.9</v>
+        <v>145</v>
       </c>
       <c r="E39">
         <v>145</v>
       </c>
       <c r="F39" s="2">
         <v>46280</v>
       </c>
-      <c r="G39" s="3">
-        <v>0.1162</v>
+      <c r="G39" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>202</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>204</v>
       </c>
       <c r="B40" t="s">
         <v>205</v>
       </c>
       <c r="C40" t="s">
         <v>206</v>
       </c>
       <c r="D40">
-        <v>179.9</v>
+        <v>200.05</v>
       </c>
       <c r="E40">
         <v>200.05</v>
       </c>
       <c r="F40" s="2">
         <v>46280</v>
       </c>
-      <c r="G40" s="3">
-        <v>0.112</v>
+      <c r="G40" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>207</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>209</v>
       </c>
       <c r="B41" t="s">
         <v>210</v>
       </c>
       <c r="C41" t="s">
         <v>211</v>
       </c>
       <c r="D41">
-        <v>39.9</v>
+        <v>44.92</v>
       </c>
       <c r="E41">
         <v>44.92</v>
       </c>
       <c r="F41" s="2">
         <v>46280</v>
       </c>
-      <c r="G41" s="3">
-        <v>0.1258</v>
+      <c r="G41" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>212</v>
       </c>
       <c r="J41">
         <v>8</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>214</v>
       </c>
       <c r="B42" t="s">
         <v>215</v>
       </c>
       <c r="C42" t="s">
@@ -2389,60 +2388,60 @@
       </c>
       <c r="I43" t="s">
         <v>222</v>
       </c>
       <c r="J43">
         <v>4</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>224</v>
       </c>
       <c r="B44" t="s">
         <v>225</v>
       </c>
       <c r="C44" t="s">
         <v>226</v>
       </c>
       <c r="D44">
-        <v>149.9</v>
+        <v>165.02</v>
       </c>
       <c r="E44">
         <v>165.02</v>
       </c>
       <c r="F44" s="2">
         <v>46280</v>
       </c>
-      <c r="G44" s="3">
-        <v>0.1009</v>
+      <c r="G44" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>227</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>229</v>
       </c>
       <c r="B45" t="s">
         <v>230</v>
       </c>
       <c r="C45" t="s">
@@ -2532,60 +2531,60 @@
       </c>
       <c r="I47" t="s">
         <v>242</v>
       </c>
       <c r="J47">
         <v>2</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>244</v>
       </c>
       <c r="B48" t="s">
         <v>245</v>
       </c>
       <c r="C48" t="s">
         <v>246</v>
       </c>
       <c r="D48">
-        <v>89.9</v>
+        <v>120.11</v>
       </c>
       <c r="E48">
         <v>120.11</v>
       </c>
       <c r="F48" s="2">
         <v>46280</v>
       </c>
-      <c r="G48" s="3">
-        <v>0.336</v>
+      <c r="G48" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>247</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>249</v>
       </c>
       <c r="B49" t="s">
         <v>250</v>
       </c>
       <c r="C49" t="s">