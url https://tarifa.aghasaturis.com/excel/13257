--- v4 (2026-08-09)
+++ v5 (2026-09-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="620">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="624">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -158,96 +158,96 @@
   <si>
     <t>IN256</t>
   </si>
   <si>
     <t>Velamp-IN256-Linterna de aluminio COB 3W + flash rojo con imán iper potente BIG DADDY</t>
   </si>
   <si>
     <t>8003910102811</t>
   </si>
   <si>
     <t>P11-03-008-V02-P01</t>
   </si>
   <si>
     <t>A1951110100IRUB1LED</t>
   </si>
   <si>
     <t>IRUB1LED</t>
   </si>
   <si>
     <t>Velamp-IRUB1LED-Linterna LED de goma de 12 lúmenes y 23 cm</t>
   </si>
   <si>
     <t>8003910115019</t>
   </si>
   <si>
-    <t>P10-03-010-V01-P01</t>
+    <t>P11-03-009-V01-P01</t>
   </si>
   <si>
     <t>A1951110110IRUB2LED</t>
   </si>
   <si>
     <t>IRUB2LED</t>
   </si>
   <si>
     <t>Velamp-IRUB2LED-Linterna LED de goma de 12 lúmenes y 27 cm</t>
   </si>
   <si>
     <t>8003910115026</t>
   </si>
   <si>
-    <t>P10-03-010-V01-P02</t>
+    <t>P11-03-009-V01-P02</t>
   </si>
   <si>
     <t>A1951110120IRUB3LED</t>
   </si>
   <si>
     <t>IRUB3LED</t>
   </si>
   <si>
     <t>Velamp-IRUB3LED-Linterna LED de goma de 12 lúmenes y 15 cm</t>
   </si>
   <si>
     <t>8003910115033</t>
   </si>
   <si>
-    <t>P10-03-010-V01-P03</t>
+    <t>P11-03-009-V01-P03</t>
   </si>
   <si>
     <t>A1951110130IRUB20LED</t>
   </si>
   <si>
     <t>IRUB20LED</t>
   </si>
   <si>
     <t>Velamp-IRUB20LED-Linterna LED de goma de 35 lúmenes y 20 cm</t>
   </si>
   <si>
     <t>8003910118034</t>
   </si>
   <si>
-    <t>P10-03-010-V01-P04</t>
+    <t>P11-03-009-V01-P04</t>
   </si>
   <si>
     <t>A1951110140IP05</t>
   </si>
   <si>
     <t>IP05</t>
   </si>
   <si>
     <t>Velamp-IP05-Linterna LED de aluminio y goma IMPULSE (100 lúmenes)</t>
   </si>
   <si>
     <t>8003910923195</t>
   </si>
   <si>
     <t>P11-03-010-V02-P01</t>
   </si>
   <si>
     <t>A1951110150IP06</t>
   </si>
   <si>
     <t>IP06</t>
   </si>
   <si>
     <t>Velamp-IP06-Linterna LED de aluminio y goma IMPULSE (130 lúmenes)</t>
   </si>
@@ -683,51 +683,51 @@
   <si>
     <t>IH513</t>
   </si>
   <si>
     <t>Velamp-IH513-Linterna frontal LED COB de 110 lúmenes TICK</t>
   </si>
   <si>
     <t>8003910116412</t>
   </si>
   <si>
     <t>P11-03-025-V02-P01</t>
   </si>
   <si>
     <t>A1951170130IH529</t>
   </si>
   <si>
     <t>IH529</t>
   </si>
   <si>
     <t>Velamp-IH529-Linterna frontal de 230 lm con interruptor sin contacto recargable VULCAN</t>
   </si>
   <si>
     <t>8003910115675</t>
   </si>
   <si>
-    <t>P10-03-023-V03-P01</t>
+    <t>P11-03-025-V03-P01</t>
   </si>
   <si>
     <t>A1951170140IH523</t>
   </si>
   <si>
     <t>IH523</t>
   </si>
   <si>
     <t>Velamp-IH523-Linterna frontal 150lm con interruptor contactless recargable METROS</t>
   </si>
   <si>
     <t>8003910106086</t>
   </si>
   <si>
     <t>P11-03-026-V01-P01</t>
   </si>
   <si>
     <t>A1951170150IH524</t>
   </si>
   <si>
     <t>IH524</t>
   </si>
   <si>
     <t>Velamp-IH524-Linterna frontal LED recargable 2 en 1 con sensor de movimiento BOWIE</t>
   </si>
@@ -959,50 +959,62 @@
   <si>
     <t>SL608</t>
   </si>
   <si>
     <t>Velamp-SL608-Farola LED solar 2300 lúmenes IP65 SPIELBERG</t>
   </si>
   <si>
     <t>8003910112117</t>
   </si>
   <si>
     <t>A1954110110SL373</t>
   </si>
   <si>
     <t>SL373</t>
   </si>
   <si>
     <t>Velamp-SL373-Farola CRUISER (15 W)</t>
   </si>
   <si>
     <t>8003910110373</t>
   </si>
   <si>
     <t>P11-03-048-V01-P01</t>
   </si>
   <si>
+    <t>A1954110120SL374</t>
+  </si>
+  <si>
+    <t>SL374</t>
+  </si>
+  <si>
+    <t>Velamp-SL374-Farola CRUISER (25 W)</t>
+  </si>
+  <si>
+    <t>8003910113688</t>
+  </si>
+  <si>
     <t>A1954110130SL375</t>
   </si>
   <si>
     <t>SL375</t>
   </si>
   <si>
     <t>Velamp-SL375-Farola CRUISER (40 W)</t>
   </si>
   <si>
     <t>8003910112100</t>
   </si>
   <si>
     <t>A1954120100SL361</t>
   </si>
   <si>
     <t>SL361</t>
   </si>
   <si>
     <t>Velamp-SL361-Foco MAYA (8 W)</t>
   </si>
   <si>
     <t>8003910114999</t>
   </si>
   <si>
     <t>A1954120110SL363</t>
@@ -1643,51 +1655,51 @@
   <si>
     <t>IR512</t>
   </si>
   <si>
     <t>Velamp-IR512-Linterna LED recargable MAGNUM 3W</t>
   </si>
   <si>
     <t>8003910116306</t>
   </si>
   <si>
     <t>P10-03-013-V01-P02W</t>
   </si>
   <si>
     <t>A1951120122IR475</t>
   </si>
   <si>
     <t>IR475</t>
   </si>
   <si>
     <t>Velamp-IR475-Luz de trabajo FONZIE 500lm con base de carga</t>
   </si>
   <si>
     <t>8003910140004</t>
   </si>
   <si>
-    <t>P10-03-018-V01-P02W</t>
+    <t>P11-03-019-V01-P01</t>
   </si>
   <si>
     <t>A1951120132IR480</t>
   </si>
   <si>
     <t>IR480</t>
   </si>
   <si>
     <t>Velamp-IR480-Luz de trabajo recargable PAUL 800lm</t>
   </si>
   <si>
     <t>8003910140011</t>
   </si>
   <si>
     <t>P10-03-018-V02-P02W</t>
   </si>
   <si>
     <t>A1951160112IS464</t>
   </si>
   <si>
     <t>IS464</t>
   </si>
   <si>
     <t>Velamp-IS464-Luz de trabajo LED COB PAGAY 280lm</t>
   </si>
@@ -1898,72 +1910,71 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N128"/>
+  <dimension ref="A1:N129"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
     <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2034,51 +2045,51 @@
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3">
         <v>16.9</v>
       </c>
       <c r="E3">
         <v>16.9</v>
       </c>
       <c r="G3" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>25.9</v>
       </c>
       <c r="E4">
         <v>25.9</v>
       </c>
       <c r="G4" t="s" s="1">
@@ -3594,60 +3605,60 @@
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
         <v>6</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
-        <v>16.9</v>
+        <v>15.9</v>
       </c>
       <c r="E48">
         <v>15.9</v>
       </c>
       <c r="F48" s="2">
         <v>46280</v>
       </c>
-      <c r="G48" s="3">
-        <v>-0.0592</v>
+      <c r="G48" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>6</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
@@ -3912,60 +3923,60 @@
       </c>
       <c r="I56" t="s">
         <v>288</v>
       </c>
       <c r="J56">
         <v>6</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>290</v>
       </c>
       <c r="B57" t="s">
         <v>291</v>
       </c>
       <c r="C57" t="s">
         <v>292</v>
       </c>
       <c r="D57">
-        <v>8.9</v>
+        <v>9.9</v>
       </c>
       <c r="E57">
         <v>9.9</v>
       </c>
       <c r="F57" s="2">
         <v>46280</v>
       </c>
-      <c r="G57" s="3">
-        <v>0.1124</v>
+      <c r="G57" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>293</v>
       </c>
       <c r="J57">
         <v>6</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>295</v>
       </c>
       <c r="B58" t="s">
         <v>296</v>
       </c>
       <c r="C58" t="s">
@@ -4125,556 +4136,556 @@
       </c>
       <c r="I62" t="s">
         <v>314</v>
       </c>
       <c r="J62">
         <v>2</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>316</v>
       </c>
       <c r="B63" t="s">
         <v>317</v>
       </c>
       <c r="C63" t="s">
         <v>318</v>
       </c>
       <c r="D63">
-        <v>249.9</v>
+        <v>129.9</v>
       </c>
       <c r="E63">
-        <v>249.9</v>
+        <v>129.9</v>
       </c>
       <c r="G63" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>319</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>320</v>
       </c>
       <c r="B64" t="s">
         <v>321</v>
       </c>
       <c r="C64" t="s">
         <v>322</v>
       </c>
       <c r="D64">
-        <v>22.9</v>
+        <v>249.9</v>
       </c>
       <c r="E64">
-        <v>22.9</v>
+        <v>249.9</v>
       </c>
       <c r="G64" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>323</v>
       </c>
       <c r="J64">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>324</v>
       </c>
       <c r="B65" t="s">
         <v>325</v>
       </c>
       <c r="C65" t="s">
         <v>326</v>
       </c>
       <c r="D65">
-        <v>36.9</v>
+        <v>22.9</v>
       </c>
       <c r="E65">
-        <v>36.9</v>
+        <v>22.9</v>
       </c>
       <c r="G65" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>327</v>
       </c>
       <c r="J65">
         <v>4</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>328</v>
       </c>
       <c r="B66" t="s">
         <v>329</v>
       </c>
       <c r="C66" t="s">
         <v>330</v>
       </c>
       <c r="D66">
-        <v>49.9</v>
+        <v>36.9</v>
       </c>
       <c r="E66">
-        <v>49.9</v>
+        <v>36.9</v>
       </c>
       <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>331</v>
       </c>
       <c r="J66">
         <v>4</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>332</v>
       </c>
       <c r="B67" t="s">
         <v>333</v>
       </c>
       <c r="C67" t="s">
         <v>334</v>
       </c>
       <c r="D67">
-        <v>54.9</v>
+        <v>49.9</v>
       </c>
       <c r="E67">
-        <v>54.9</v>
+        <v>49.9</v>
       </c>
       <c r="G67" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>335</v>
       </c>
       <c r="J67">
         <v>4</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>336</v>
       </c>
       <c r="B68" t="s">
         <v>337</v>
       </c>
       <c r="C68" t="s">
         <v>338</v>
       </c>
       <c r="D68">
-        <v>109.9</v>
+        <v>54.9</v>
       </c>
       <c r="E68">
-        <v>109.9</v>
+        <v>54.9</v>
       </c>
       <c r="G68" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>339</v>
       </c>
       <c r="J68">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>340</v>
       </c>
       <c r="B69" t="s">
         <v>341</v>
       </c>
       <c r="C69" t="s">
         <v>342</v>
       </c>
       <c r="D69">
-        <v>249.9</v>
+        <v>109.9</v>
       </c>
       <c r="E69">
-        <v>249.9</v>
+        <v>109.9</v>
       </c>
       <c r="G69" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>343</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
-        <v>344</v>
+        <v>294</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
+        <v>344</v>
+      </c>
+      <c r="B70" t="s">
         <v>345</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>346</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70">
+        <v>249.9</v>
+      </c>
+      <c r="E70">
+        <v>249.9</v>
+      </c>
+      <c r="G70" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H70" t="s">
+        <v>16</v>
+      </c>
+      <c r="I70" t="s">
         <v>347</v>
       </c>
-      <c r="D70">
-[...11 lines deleted...]
-      <c r="I70" t="s">
+      <c r="J70">
+        <v>1</v>
+      </c>
+      <c r="K70" t="s">
+        <v>18</v>
+      </c>
+      <c r="L70" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>349</v>
       </c>
       <c r="B71" t="s">
         <v>350</v>
       </c>
       <c r="C71" t="s">
         <v>351</v>
       </c>
       <c r="D71">
-        <v>26.9</v>
+        <v>20.9</v>
       </c>
       <c r="E71">
-        <v>26.9</v>
+        <v>20.9</v>
       </c>
       <c r="G71" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
         <v>352</v>
       </c>
       <c r="J71">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K71" t="s">
         <v>18</v>
       </c>
       <c r="L71" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>353</v>
       </c>
       <c r="B72" t="s">
         <v>354</v>
       </c>
       <c r="C72" t="s">
         <v>355</v>
       </c>
       <c r="D72">
-        <v>12.9</v>
+        <v>26.9</v>
       </c>
       <c r="E72">
-        <v>12.9</v>
+        <v>26.9</v>
       </c>
       <c r="G72" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
         <v>356</v>
       </c>
       <c r="J72">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>357</v>
       </c>
       <c r="B73" t="s">
         <v>358</v>
       </c>
       <c r="C73" t="s">
         <v>359</v>
       </c>
       <c r="D73">
-        <v>6.9</v>
+        <v>12.9</v>
       </c>
       <c r="E73">
-        <v>6.9</v>
+        <v>12.9</v>
       </c>
       <c r="G73" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
         <v>360</v>
       </c>
       <c r="J73">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>361</v>
       </c>
       <c r="B74" t="s">
         <v>362</v>
       </c>
       <c r="C74" t="s">
         <v>363</v>
       </c>
       <c r="D74">
-        <v>5.9</v>
+        <v>6.9</v>
       </c>
       <c r="E74">
-        <v>5.9</v>
+        <v>6.9</v>
       </c>
       <c r="G74" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>364</v>
       </c>
       <c r="J74">
         <v>12</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>365</v>
       </c>
       <c r="B75" t="s">
         <v>366</v>
       </c>
       <c r="C75" t="s">
         <v>367</v>
       </c>
       <c r="D75">
-        <v>4.9</v>
+        <v>5.9</v>
       </c>
       <c r="E75">
-        <v>4.9</v>
+        <v>5.9</v>
       </c>
       <c r="G75" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>368</v>
       </c>
       <c r="J75">
         <v>12</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>369</v>
       </c>
       <c r="B76" t="s">
         <v>370</v>
       </c>
       <c r="C76" t="s">
         <v>371</v>
       </c>
       <c r="D76">
-        <v>9.9</v>
+        <v>4.9</v>
       </c>
       <c r="E76">
-        <v>9.9</v>
+        <v>4.9</v>
       </c>
       <c r="G76" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>372</v>
       </c>
       <c r="J76">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="K76" t="s">
         <v>18</v>
       </c>
       <c r="L76" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>373</v>
       </c>
       <c r="B77" t="s">
         <v>374</v>
       </c>
       <c r="C77" t="s">
         <v>375</v>
       </c>
       <c r="D77">
-        <v>5.9</v>
+        <v>9.9</v>
       </c>
       <c r="E77">
-        <v>5.9</v>
+        <v>9.9</v>
       </c>
       <c r="G77" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>376</v>
       </c>
       <c r="J77">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>377</v>
       </c>
       <c r="B78" t="s">
         <v>378</v>
       </c>
       <c r="C78" t="s">
         <v>379</v>
       </c>
       <c r="D78">
         <v>5.9</v>
       </c>
       <c r="E78">
         <v>5.9</v>
       </c>
       <c r="G78" t="s" s="1">
@@ -4685,474 +4696,474 @@
       </c>
       <c r="I78" t="s">
         <v>380</v>
       </c>
       <c r="J78">
         <v>12</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>381</v>
       </c>
       <c r="B79" t="s">
         <v>382</v>
       </c>
       <c r="C79" t="s">
         <v>383</v>
       </c>
       <c r="D79">
-        <v>6.9</v>
+        <v>5.9</v>
       </c>
       <c r="E79">
-        <v>6.9</v>
+        <v>5.9</v>
       </c>
       <c r="G79" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>384</v>
       </c>
       <c r="J79">
         <v>12</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>385</v>
       </c>
       <c r="B80" t="s">
         <v>386</v>
       </c>
       <c r="C80" t="s">
         <v>387</v>
       </c>
       <c r="D80">
-        <v>52.9</v>
+        <v>6.9</v>
       </c>
       <c r="E80">
-        <v>52.9</v>
+        <v>6.9</v>
       </c>
       <c r="G80" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>388</v>
       </c>
       <c r="J80">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>389</v>
       </c>
       <c r="B81" t="s">
         <v>390</v>
       </c>
       <c r="C81" t="s">
         <v>391</v>
       </c>
       <c r="D81">
-        <v>29.9</v>
+        <v>52.9</v>
       </c>
       <c r="E81">
-        <v>29.9</v>
+        <v>52.9</v>
       </c>
       <c r="G81" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>392</v>
       </c>
       <c r="J81">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>393</v>
       </c>
       <c r="B82" t="s">
         <v>394</v>
       </c>
       <c r="C82" t="s">
         <v>395</v>
       </c>
       <c r="D82">
-        <v>19.9</v>
+        <v>29.9</v>
       </c>
       <c r="E82">
-        <v>19.9</v>
+        <v>29.9</v>
       </c>
       <c r="G82" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>396</v>
       </c>
       <c r="J82">
         <v>6</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>397</v>
       </c>
       <c r="B83" t="s">
         <v>398</v>
       </c>
       <c r="C83" t="s">
         <v>399</v>
       </c>
       <c r="D83">
-        <v>13.9</v>
+        <v>19.9</v>
       </c>
       <c r="E83">
-        <v>13.9</v>
+        <v>19.9</v>
       </c>
       <c r="G83" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
         <v>400</v>
       </c>
       <c r="J83">
         <v>6</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
-        <v>401</v>
+        <v>294</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
+        <v>401</v>
+      </c>
+      <c r="B84" t="s">
         <v>402</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>403</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84">
+        <v>13.9</v>
+      </c>
+      <c r="E84">
+        <v>13.9</v>
+      </c>
+      <c r="G84" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I84" t="s">
         <v>404</v>
-      </c>
-[...13 lines deleted...]
-        <v>405</v>
       </c>
       <c r="J84">
         <v>6</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
-        <v>294</v>
+        <v>405</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>406</v>
       </c>
       <c r="B85" t="s">
         <v>407</v>
       </c>
       <c r="C85" t="s">
         <v>408</v>
       </c>
       <c r="D85">
-        <v>7.9</v>
+        <v>9.9</v>
       </c>
       <c r="E85">
-        <v>7.9</v>
+        <v>9.9</v>
       </c>
       <c r="G85" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>409</v>
       </c>
       <c r="J85">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
-        <v>410</v>
+        <v>294</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
+        <v>410</v>
+      </c>
+      <c r="B86" t="s">
         <v>411</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>412</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86">
+        <v>7.9</v>
+      </c>
+      <c r="E86">
+        <v>7.9</v>
+      </c>
+      <c r="G86" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H86" t="s">
+        <v>16</v>
+      </c>
+      <c r="I86" t="s">
         <v>413</v>
-      </c>
-[...13 lines deleted...]
-        <v>414</v>
       </c>
       <c r="J86">
         <v>12</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
+        <v>415</v>
+      </c>
+      <c r="B87" t="s">
         <v>416</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>417</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87">
+        <v>5.9</v>
+      </c>
+      <c r="E87">
+        <v>5.9</v>
+      </c>
+      <c r="G87" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H87" t="s">
+        <v>16</v>
+      </c>
+      <c r="I87" t="s">
         <v>418</v>
-      </c>
-[...13 lines deleted...]
-        <v>419</v>
       </c>
       <c r="J87">
         <v>12</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
-        <v>294</v>
+        <v>419</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>420</v>
       </c>
       <c r="B88" t="s">
         <v>421</v>
       </c>
       <c r="C88" t="s">
         <v>422</v>
       </c>
       <c r="D88">
-        <v>18.9</v>
+        <v>6.9</v>
       </c>
       <c r="E88">
-        <v>18.9</v>
+        <v>6.9</v>
       </c>
       <c r="G88" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>423</v>
       </c>
       <c r="J88">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>424</v>
       </c>
       <c r="B89" t="s">
         <v>425</v>
       </c>
       <c r="C89" t="s">
         <v>426</v>
       </c>
       <c r="D89">
-        <v>19.9</v>
+        <v>18.9</v>
       </c>
       <c r="E89">
-        <v>19.9</v>
+        <v>18.9</v>
       </c>
       <c r="G89" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>427</v>
       </c>
       <c r="J89">
         <v>6</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>428</v>
       </c>
       <c r="B90" t="s">
         <v>429</v>
       </c>
       <c r="C90" t="s">
         <v>430</v>
       </c>
       <c r="D90">
-        <v>2.2</v>
+        <v>19.9</v>
       </c>
       <c r="E90">
-        <v>2.2</v>
+        <v>19.9</v>
       </c>
       <c r="G90" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>431</v>
       </c>
       <c r="J90">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>432</v>
       </c>
       <c r="B91" t="s">
         <v>433</v>
       </c>
       <c r="C91" t="s">
         <v>434</v>
       </c>
       <c r="D91">
-        <v>5.9</v>
+        <v>2.2</v>
       </c>
       <c r="E91">
-        <v>5.9</v>
+        <v>2.2</v>
       </c>
       <c r="G91" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>435</v>
       </c>
       <c r="J91">
         <v>12</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>436</v>
       </c>
       <c r="B92" t="s">
@@ -5175,1332 +5186,1367 @@
       </c>
       <c r="I92" t="s">
         <v>439</v>
       </c>
       <c r="J92">
         <v>12</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>440</v>
       </c>
       <c r="B93" t="s">
         <v>441</v>
       </c>
       <c r="C93" t="s">
         <v>442</v>
       </c>
       <c r="D93">
-        <v>8.9</v>
+        <v>5.9</v>
       </c>
       <c r="E93">
-        <v>8.9</v>
+        <v>5.9</v>
       </c>
       <c r="G93" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
         <v>443</v>
       </c>
       <c r="J93">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
-        <v>444</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
+        <v>444</v>
+      </c>
+      <c r="B94" t="s">
         <v>445</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>446</v>
       </c>
-      <c r="C94" t="s">
+      <c r="D94">
+        <v>8.9</v>
+      </c>
+      <c r="E94">
+        <v>8.9</v>
+      </c>
+      <c r="G94" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H94" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
         <v>447</v>
       </c>
-      <c r="D94">
-[...14 lines deleted...]
-      <c r="I94" t="s">
+      <c r="J94">
+        <v>6</v>
+      </c>
+      <c r="K94" t="s">
+        <v>18</v>
+      </c>
+      <c r="L94" t="s">
         <v>448</v>
-      </c>
-[...7 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
+        <v>449</v>
+      </c>
+      <c r="B95" t="s">
         <v>450</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>451</v>
       </c>
-      <c r="C95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D95">
-        <v>4.05</v>
+        <v>2.54</v>
       </c>
       <c r="E95">
-        <v>4.93</v>
+        <v>2.54</v>
       </c>
       <c r="F95" s="2">
         <v>46280</v>
       </c>
-      <c r="G95" s="3">
-        <v>0.2173</v>
+      <c r="G95" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
+        <v>452</v>
+      </c>
+      <c r="J95">
+        <v>12</v>
+      </c>
+      <c r="K95" t="s">
+        <v>18</v>
+      </c>
+      <c r="L95" t="s">
         <v>453</v>
-      </c>
-[...7 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>454</v>
+      </c>
+      <c r="B96" t="s">
         <v>455</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>456</v>
       </c>
-      <c r="C96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D96">
-        <v>5.7</v>
+        <v>4.93</v>
       </c>
       <c r="E96">
-        <v>6.66</v>
+        <v>4.93</v>
       </c>
       <c r="F96" s="2">
         <v>46280</v>
       </c>
-      <c r="G96" s="3">
-        <v>0.1684</v>
+      <c r="G96" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
+        <v>457</v>
+      </c>
+      <c r="J96">
+        <v>10</v>
+      </c>
+      <c r="K96" t="s">
+        <v>18</v>
+      </c>
+      <c r="L96" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>459</v>
+      </c>
+      <c r="B97" t="s">
         <v>460</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
         <v>461</v>
       </c>
-      <c r="C97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97">
-        <v>10.95</v>
+        <v>6.66</v>
       </c>
       <c r="E97">
-        <v>12.56</v>
+        <v>6.66</v>
       </c>
       <c r="F97" s="2">
         <v>46280</v>
       </c>
-      <c r="G97" s="3">
-        <v>0.147</v>
+      <c r="G97" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="J97">
         <v>6</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>464</v>
+      </c>
+      <c r="B98" t="s">
         <v>465</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>466</v>
       </c>
-      <c r="C98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98">
-        <v>2.05</v>
+        <v>12.56</v>
       </c>
       <c r="E98">
-        <v>2.54</v>
+        <v>12.56</v>
       </c>
       <c r="F98" s="2">
         <v>46280</v>
       </c>
-      <c r="G98" s="3">
-        <v>0.239</v>
+      <c r="G98" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
+        <v>467</v>
+      </c>
+      <c r="J98">
+        <v>6</v>
+      </c>
+      <c r="K98" t="s">
+        <v>18</v>
+      </c>
+      <c r="L98" t="s">
         <v>468</v>
-      </c>
-[...7 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>469</v>
+      </c>
+      <c r="B99" t="s">
         <v>470</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>471</v>
       </c>
-      <c r="C99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99">
-        <v>4.05</v>
+        <v>2.54</v>
       </c>
       <c r="E99">
-        <v>4.93</v>
+        <v>2.54</v>
       </c>
       <c r="F99" s="2">
         <v>46280</v>
       </c>
-      <c r="G99" s="3">
-        <v>0.2173</v>
+      <c r="G99" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
+        <v>472</v>
+      </c>
+      <c r="J99">
+        <v>12</v>
+      </c>
+      <c r="K99" t="s">
+        <v>18</v>
+      </c>
+      <c r="L99" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>474</v>
+      </c>
+      <c r="B100" t="s">
         <v>475</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>476</v>
       </c>
-      <c r="C100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100">
-        <v>5.7</v>
+        <v>4.93</v>
       </c>
       <c r="E100">
-        <v>6.66</v>
+        <v>4.93</v>
       </c>
       <c r="F100" s="2">
         <v>46280</v>
       </c>
-      <c r="G100" s="3">
-        <v>0.1684</v>
+      <c r="G100" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
+        <v>477</v>
+      </c>
+      <c r="J100">
+        <v>10</v>
+      </c>
+      <c r="K100" t="s">
+        <v>18</v>
+      </c>
+      <c r="L100" t="s">
         <v>478</v>
-      </c>
-[...7 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>479</v>
+      </c>
+      <c r="B101" t="s">
         <v>480</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>481</v>
       </c>
-      <c r="C101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101">
-        <v>10.95</v>
+        <v>6.66</v>
       </c>
       <c r="E101">
-        <v>12.56</v>
+        <v>6.66</v>
       </c>
       <c r="F101" s="2">
         <v>46280</v>
       </c>
-      <c r="G101" s="3">
-        <v>0.147</v>
+      <c r="G101" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="J101">
         <v>6</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>484</v>
+      </c>
+      <c r="B102" t="s">
         <v>485</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>486</v>
       </c>
-      <c r="C102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102">
-        <v>3.8</v>
+        <v>12.56</v>
       </c>
       <c r="E102">
-        <v>4.27</v>
+        <v>12.56</v>
       </c>
       <c r="F102" s="2">
         <v>46280</v>
       </c>
-      <c r="G102" s="3">
-        <v>0.1237</v>
+      <c r="G102" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
+        <v>487</v>
+      </c>
+      <c r="J102">
+        <v>6</v>
+      </c>
+      <c r="K102" t="s">
+        <v>18</v>
+      </c>
+      <c r="L102" t="s">
         <v>488</v>
-      </c>
-[...7 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>489</v>
+      </c>
+      <c r="B103" t="s">
         <v>490</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>491</v>
       </c>
-      <c r="C103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103">
-        <v>5.7</v>
+        <v>4.27</v>
       </c>
       <c r="E103">
-        <v>6.41</v>
+        <v>4.27</v>
       </c>
       <c r="F103" s="2">
         <v>46280</v>
       </c>
-      <c r="G103" s="3">
-        <v>0.1246</v>
+      <c r="G103" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
+        <v>492</v>
+      </c>
+      <c r="J103">
+        <v>12</v>
+      </c>
+      <c r="K103" t="s">
+        <v>18</v>
+      </c>
+      <c r="L103" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>494</v>
+      </c>
+      <c r="B104" t="s">
         <v>495</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>496</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104">
+        <v>6.41</v>
+      </c>
+      <c r="E104">
+        <v>6.41</v>
+      </c>
+      <c r="F104" s="2">
+        <v>46280</v>
+      </c>
+      <c r="G104" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H104" t="s">
+        <v>16</v>
+      </c>
+      <c r="I104" t="s">
         <v>497</v>
       </c>
-      <c r="D104">
-[...11 lines deleted...]
-      <c r="I104" t="s">
+      <c r="J104">
+        <v>10</v>
+      </c>
+      <c r="K104" t="s">
+        <v>18</v>
+      </c>
+      <c r="L104" t="s">
         <v>498</v>
-      </c>
-[...7 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>499</v>
+      </c>
+      <c r="B105" t="s">
         <v>500</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>501</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105">
+        <v>3.3</v>
+      </c>
+      <c r="E105">
+        <v>3.3</v>
+      </c>
+      <c r="G105" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H105" t="s">
+        <v>16</v>
+      </c>
+      <c r="I105" t="s">
         <v>502</v>
       </c>
-      <c r="D105">
-[...11 lines deleted...]
-      <c r="I105" t="s">
+      <c r="J105">
+        <v>12</v>
+      </c>
+      <c r="K105" t="s">
+        <v>18</v>
+      </c>
+      <c r="L105" t="s">
         <v>503</v>
-      </c>
-[...7 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>504</v>
+      </c>
+      <c r="B106" t="s">
         <v>505</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>506</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106">
+        <v>2.9</v>
+      </c>
+      <c r="E106">
+        <v>2.9</v>
+      </c>
+      <c r="G106" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H106" t="s">
+        <v>16</v>
+      </c>
+      <c r="I106" t="s">
         <v>507</v>
       </c>
-      <c r="D106">
-[...11 lines deleted...]
-      <c r="I106" t="s">
+      <c r="J106">
+        <v>10</v>
+      </c>
+      <c r="K106" t="s">
+        <v>18</v>
+      </c>
+      <c r="L106" t="s">
         <v>508</v>
-      </c>
-[...7 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>509</v>
+      </c>
+      <c r="B107" t="s">
         <v>510</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>511</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107">
+        <v>5.9</v>
+      </c>
+      <c r="E107">
+        <v>5.9</v>
+      </c>
+      <c r="G107" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H107" t="s">
+        <v>16</v>
+      </c>
+      <c r="I107" t="s">
         <v>512</v>
       </c>
-      <c r="D107">
-[...11 lines deleted...]
-      <c r="I107" t="s">
+      <c r="J107">
+        <v>24</v>
+      </c>
+      <c r="K107" t="s">
+        <v>18</v>
+      </c>
+      <c r="L107" t="s">
         <v>513</v>
-      </c>
-[...7 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>514</v>
+      </c>
+      <c r="B108" t="s">
         <v>515</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>516</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108">
+        <v>26.9</v>
+      </c>
+      <c r="E108">
+        <v>26.9</v>
+      </c>
+      <c r="G108" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H108" t="s">
+        <v>16</v>
+      </c>
+      <c r="I108" t="s">
         <v>517</v>
       </c>
-      <c r="D108">
-[...14 lines deleted...]
-      <c r="I108" t="s">
+      <c r="J108">
+        <v>10</v>
+      </c>
+      <c r="K108" t="s">
+        <v>18</v>
+      </c>
+      <c r="L108" t="s">
         <v>518</v>
-      </c>
-[...7 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>519</v>
+      </c>
+      <c r="B109" t="s">
         <v>520</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>521</v>
       </c>
-      <c r="C109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D109">
-        <v>69.9</v>
+        <v>49.93</v>
       </c>
       <c r="E109">
-        <v>79.95</v>
+        <v>49.93</v>
       </c>
       <c r="F109" s="2">
         <v>46280</v>
       </c>
-      <c r="G109" s="3">
-        <v>0.1438</v>
+      <c r="G109" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
+        <v>522</v>
+      </c>
+      <c r="J109">
+        <v>4</v>
+      </c>
+      <c r="K109" t="s">
+        <v>18</v>
+      </c>
+      <c r="L109" t="s">
         <v>523</v>
-      </c>
-[...7 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>524</v>
+      </c>
+      <c r="B110" t="s">
         <v>525</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>526</v>
       </c>
-      <c r="C110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D110">
-        <v>99.9</v>
+        <v>79.95</v>
       </c>
       <c r="E110">
-        <v>119.98</v>
+        <v>79.95</v>
       </c>
       <c r="F110" s="2">
         <v>46280</v>
       </c>
-      <c r="G110" s="3">
-        <v>0.201</v>
+      <c r="G110" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>529</v>
+      </c>
+      <c r="B111" t="s">
         <v>530</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>531</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111">
+        <v>119.98</v>
+      </c>
+      <c r="E111">
+        <v>119.98</v>
+      </c>
+      <c r="F111" s="2">
+        <v>46280</v>
+      </c>
+      <c r="G111" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H111" t="s">
+        <v>16</v>
+      </c>
+      <c r="I111" t="s">
         <v>532</v>
       </c>
-      <c r="D111">
-[...11 lines deleted...]
-      <c r="I111" t="s">
+      <c r="J111">
+        <v>1</v>
+      </c>
+      <c r="K111" t="s">
+        <v>18</v>
+      </c>
+      <c r="L111" t="s">
         <v>533</v>
-      </c>
-[...7 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>534</v>
+      </c>
+      <c r="B112" t="s">
         <v>535</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>536</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112">
+        <v>14.9</v>
+      </c>
+      <c r="E112">
+        <v>14.9</v>
+      </c>
+      <c r="G112" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H112" t="s">
+        <v>16</v>
+      </c>
+      <c r="I112" t="s">
         <v>537</v>
       </c>
-      <c r="D112">
-[...11 lines deleted...]
-      <c r="I112" t="s">
+      <c r="J112">
+        <v>6</v>
+      </c>
+      <c r="K112" t="s">
+        <v>18</v>
+      </c>
+      <c r="L112" t="s">
         <v>538</v>
-      </c>
-[...7 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>539</v>
+      </c>
+      <c r="B113" t="s">
         <v>540</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>541</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113">
+        <v>9.9</v>
+      </c>
+      <c r="E113">
+        <v>9.9</v>
+      </c>
+      <c r="G113" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H113" t="s">
+        <v>16</v>
+      </c>
+      <c r="I113" t="s">
         <v>542</v>
       </c>
-      <c r="D113">
-[...11 lines deleted...]
-      <c r="I113" t="s">
+      <c r="J113">
+        <v>12</v>
+      </c>
+      <c r="K113" t="s">
+        <v>18</v>
+      </c>
+      <c r="L113" t="s">
         <v>543</v>
-      </c>
-[...7 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>544</v>
+      </c>
+      <c r="B114" t="s">
         <v>545</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>546</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114">
+        <v>24.9</v>
+      </c>
+      <c r="E114">
+        <v>24.9</v>
+      </c>
+      <c r="G114" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H114" t="s">
+        <v>16</v>
+      </c>
+      <c r="I114" t="s">
         <v>547</v>
-      </c>
-[...13 lines deleted...]
-        <v>548</v>
       </c>
       <c r="J114">
         <v>6</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>549</v>
+      </c>
+      <c r="B115" t="s">
         <v>550</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>551</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115">
+        <v>24.5</v>
+      </c>
+      <c r="E115">
+        <v>24.5</v>
+      </c>
+      <c r="G115" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H115" t="s">
+        <v>16</v>
+      </c>
+      <c r="I115" t="s">
         <v>552</v>
       </c>
-      <c r="D115">
-[...11 lines deleted...]
-      <c r="I115" t="s">
+      <c r="J115">
+        <v>6</v>
+      </c>
+      <c r="K115" t="s">
+        <v>18</v>
+      </c>
+      <c r="L115" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>554</v>
+      </c>
+      <c r="B116" t="s">
         <v>555</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>556</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116">
+        <v>5.9</v>
+      </c>
+      <c r="E116">
+        <v>5.9</v>
+      </c>
+      <c r="G116" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H116" t="s">
+        <v>16</v>
+      </c>
+      <c r="I116" t="s">
         <v>557</v>
       </c>
-      <c r="D116">
-[...11 lines deleted...]
-      <c r="I116" t="s">
+      <c r="J116">
+        <v>12</v>
+      </c>
+      <c r="K116" t="s">
+        <v>18</v>
+      </c>
+      <c r="L116" t="s">
         <v>558</v>
-      </c>
-[...7 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>559</v>
+      </c>
+      <c r="B117" t="s">
         <v>560</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>561</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117">
+        <v>17.9</v>
+      </c>
+      <c r="E117">
+        <v>17.9</v>
+      </c>
+      <c r="G117" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H117" t="s">
+        <v>16</v>
+      </c>
+      <c r="I117" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>563</v>
       </c>
       <c r="J117">
         <v>6</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>564</v>
+      </c>
+      <c r="B118" t="s">
         <v>565</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>566</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118">
+        <v>24.9</v>
+      </c>
+      <c r="E118">
+        <v>24.9</v>
+      </c>
+      <c r="G118" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H118" t="s">
+        <v>16</v>
+      </c>
+      <c r="I118" t="s">
         <v>567</v>
-      </c>
-[...13 lines deleted...]
-        <v>568</v>
       </c>
       <c r="J118">
         <v>6</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>569</v>
+      </c>
+      <c r="B119" t="s">
         <v>570</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>571</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119">
+        <v>32.9</v>
+      </c>
+      <c r="E119">
+        <v>32.9</v>
+      </c>
+      <c r="G119" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H119" t="s">
+        <v>16</v>
+      </c>
+      <c r="I119" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>573</v>
       </c>
       <c r="J119">
         <v>6</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>574</v>
+      </c>
+      <c r="B120" t="s">
         <v>575</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>576</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120">
+        <v>10.9</v>
+      </c>
+      <c r="E120">
+        <v>10.9</v>
+      </c>
+      <c r="G120" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H120" t="s">
+        <v>16</v>
+      </c>
+      <c r="I120" t="s">
         <v>577</v>
       </c>
-      <c r="D120">
-[...11 lines deleted...]
-      <c r="I120" t="s">
+      <c r="J120">
+        <v>6</v>
+      </c>
+      <c r="K120" t="s">
+        <v>18</v>
+      </c>
+      <c r="L120" t="s">
         <v>578</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>579</v>
+      </c>
+      <c r="B121" t="s">
         <v>580</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>581</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121">
+        <v>32.92</v>
+      </c>
+      <c r="E121">
+        <v>32.92</v>
+      </c>
+      <c r="G121" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H121" t="s">
+        <v>16</v>
+      </c>
+      <c r="I121" t="s">
         <v>582</v>
       </c>
-      <c r="D121">
-[...11 lines deleted...]
-      <c r="I121" t="s">
+      <c r="J121">
+        <v>8</v>
+      </c>
+      <c r="K121" t="s">
+        <v>18</v>
+      </c>
+      <c r="L121" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>584</v>
+      </c>
+      <c r="B122" t="s">
         <v>585</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>586</v>
       </c>
-      <c r="C122" t="s">
+      <c r="D122">
+        <v>10.9</v>
+      </c>
+      <c r="E122">
+        <v>10.9</v>
+      </c>
+      <c r="G122" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H122" t="s">
+        <v>16</v>
+      </c>
+      <c r="I122" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>588</v>
       </c>
       <c r="J122">
         <v>5</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>589</v>
+      </c>
+      <c r="B123" t="s">
         <v>590</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="D123">
         <v>5.9</v>
       </c>
       <c r="E123">
         <v>5.9</v>
       </c>
       <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="J123">
         <v>5</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>594</v>
+      </c>
+      <c r="B124" t="s">
         <v>595</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="D124">
         <v>5.9</v>
       </c>
       <c r="E124">
         <v>5.9</v>
       </c>
       <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="J124">
         <v>5</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>599</v>
+      </c>
+      <c r="B125" t="s">
         <v>600</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="D125">
         <v>5.9</v>
       </c>
       <c r="E125">
         <v>5.9</v>
       </c>
       <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J125">
         <v>5</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>604</v>
+      </c>
+      <c r="B126" t="s">
         <v>605</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>606</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126">
+        <v>5.9</v>
+      </c>
+      <c r="E126">
+        <v>5.9</v>
+      </c>
+      <c r="G126" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H126" t="s">
+        <v>16</v>
+      </c>
+      <c r="I126" t="s">
         <v>607</v>
       </c>
-      <c r="D126">
-[...11 lines deleted...]
-      <c r="I126" t="s">
+      <c r="J126">
+        <v>5</v>
+      </c>
+      <c r="K126" t="s">
+        <v>18</v>
+      </c>
+      <c r="L126" t="s">
         <v>608</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>609</v>
+      </c>
+      <c r="B127" t="s">
         <v>610</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="D127">
         <v>18.9</v>
       </c>
       <c r="E127">
         <v>18.9</v>
       </c>
       <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="J127">
         <v>12</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>614</v>
+      </c>
+      <c r="B128" t="s">
         <v>615</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" t="s">
         <v>616</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128">
+        <v>18.9</v>
+      </c>
+      <c r="E128">
+        <v>18.9</v>
+      </c>
+      <c r="G128" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H128" t="s">
+        <v>16</v>
+      </c>
+      <c r="I128" t="s">
         <v>617</v>
       </c>
-      <c r="D128">
+      <c r="J128">
+        <v>12</v>
+      </c>
+      <c r="K128" t="s">
+        <v>18</v>
+      </c>
+      <c r="L128" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>619</v>
+      </c>
+      <c r="B129" t="s">
+        <v>620</v>
+      </c>
+      <c r="C129" t="s">
+        <v>621</v>
+      </c>
+      <c r="D129">
         <v>357.9</v>
       </c>
-      <c r="E128">
+      <c r="E129">
         <v>357.9</v>
       </c>
-      <c r="G128" t="s" s="1">
-[...8 lines deleted...]
-      <c r="J128">
+      <c r="G129" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H129" t="s">
+        <v>16</v>
+      </c>
+      <c r="I129" t="s">
+        <v>622</v>
+      </c>
+      <c r="J129">
         <v>1</v>
       </c>
-      <c r="K128" t="s">
-[...3 lines deleted...]
-        <v>619</v>
+      <c r="K129" t="s">
+        <v>18</v>
+      </c>
+      <c r="L129" t="s">
+        <v>623</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>