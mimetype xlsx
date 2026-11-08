--- v5 (2026-09-23)
+++ v6 (2026-11-08)
@@ -1625,186 +1625,186 @@
   <si>
     <t>REEL-DE-40</t>
   </si>
   <si>
     <t>Velamp-REEL-DE-40-Enrollacables brico 4 tomas REEL (40 m)</t>
   </si>
   <si>
     <t>8003910112568</t>
   </si>
   <si>
     <t>P11-03-054-V02-P03</t>
   </si>
   <si>
     <t>A1951110132SUB50</t>
   </si>
   <si>
     <t>SUB50</t>
   </si>
   <si>
     <t>Velamp-SUB50-Linterna subacuática LED NEMO 150lm IP68</t>
   </si>
   <si>
     <t>8003910116221</t>
   </si>
   <si>
-    <t>P10-03-010-V01-P05W</t>
+    <t>P11-03-010-V01-P01</t>
   </si>
   <si>
     <t>A1951110192IR512</t>
   </si>
   <si>
     <t>IR512</t>
   </si>
   <si>
     <t>Velamp-IR512-Linterna LED recargable MAGNUM 3W</t>
   </si>
   <si>
     <t>8003910116306</t>
   </si>
   <si>
-    <t>P10-03-013-V01-P02W</t>
+    <t>P11-03-013-V01-P01</t>
   </si>
   <si>
     <t>A1951120122IR475</t>
   </si>
   <si>
     <t>IR475</t>
   </si>
   <si>
     <t>Velamp-IR475-Luz de trabajo FONZIE 500lm con base de carga</t>
   </si>
   <si>
     <t>8003910140004</t>
   </si>
   <si>
     <t>P11-03-019-V01-P01</t>
   </si>
   <si>
     <t>A1951120132IR480</t>
   </si>
   <si>
     <t>IR480</t>
   </si>
   <si>
     <t>Velamp-IR480-Luz de trabajo recargable PAUL 800lm</t>
   </si>
   <si>
     <t>8003910140011</t>
   </si>
   <si>
-    <t>P10-03-018-V02-P02W</t>
+    <t>P11-03-020-V01-P01</t>
   </si>
   <si>
     <t>A1951160112IS464</t>
   </si>
   <si>
     <t>IS464</t>
   </si>
   <si>
     <t>Velamp-IS464-Luz de trabajo LED COB PAGAY 280lm</t>
   </si>
   <si>
     <t>8003910140042</t>
   </si>
   <si>
-    <t>P10-03-020-V03-P02W</t>
+    <t>P11-03-022-V03-P01</t>
   </si>
   <si>
     <t>A1951140130IR551NG</t>
   </si>
   <si>
     <t>IR551NG</t>
   </si>
   <si>
     <t>Velamp-IR551NG-Linterna-foco recargable MARTY 1W</t>
   </si>
   <si>
     <t>8003910140196</t>
   </si>
   <si>
-    <t>P10-03-027-V01-P02W</t>
+    <t>P11-03-029-V02-P01</t>
   </si>
   <si>
     <t>A1951140140IR554NG</t>
   </si>
   <si>
     <t>IR554NG</t>
   </si>
   <si>
     <t>Velamp-IR554NG-Linterna-foco recargable ICARO 5W</t>
   </si>
   <si>
     <t>8003910140172</t>
   </si>
   <si>
-    <t>P10-03-027-V02-P02W</t>
+    <t>P11-03-030-V02-P01</t>
   </si>
   <si>
     <t>A1951140150IR558NG</t>
   </si>
   <si>
     <t>IR558NG</t>
   </si>
   <si>
     <t>Velamp-IR558NG-Linterna-foco recargable HORNET 10W</t>
   </si>
   <si>
     <t>8003910140189</t>
   </si>
   <si>
-    <t>P10-03-028-V01-P02W</t>
+    <t>P11-03-031-V02-P01</t>
   </si>
   <si>
     <t>A1952130112IS592</t>
   </si>
   <si>
     <t>IS592</t>
   </si>
   <si>
     <t>Velamp-IS592-Luz de trabajo COB de 900 lúmenes ODYSSEY</t>
   </si>
   <si>
     <t>8003910116283</t>
   </si>
   <si>
-    <t>P10-03-034-V01-P02W</t>
+    <t>P11-03-038-V01-P01</t>
   </si>
   <si>
     <t>A1952130140IS766NG2</t>
   </si>
   <si>
     <t>IS766NG-2</t>
   </si>
   <si>
     <t>Velamp-IS766NG-2-Luz de trabajo LED WAINGRO 50W</t>
   </si>
   <si>
     <t>8003910140516</t>
   </si>
   <si>
-    <t>P10-03-036-V01-P01W</t>
+    <t>P11-03-039-V02-P01</t>
   </si>
   <si>
     <t>A1955120172EGP7001</t>
   </si>
   <si>
     <t>EGP700-1</t>
   </si>
   <si>
     <t>Velamp-EGP700-1-Cargador de 20 W CA/CC 220 V con salidas USB-A y USB-C blanco</t>
   </si>
   <si>
     <t>8003910140899</t>
   </si>
   <si>
     <t>P11-03-050-V02-P01</t>
   </si>
   <si>
     <t>A1955120174EGP7002</t>
   </si>
   <si>
     <t>EGP700-2</t>
   </si>
   <si>
     <t>Velamp-EGP700-2-Cable de sincronización y carga USB-A a USB-C (1m)</t>
   </si>
@@ -1865,51 +1865,51 @@
   <si>
     <t>LR03-4USB</t>
   </si>
   <si>
     <t>Velamp-LR03-4USB-Pack de 4 pilas AAA litio recargables USB-C 400mAh</t>
   </si>
   <si>
     <t>8003910140028</t>
   </si>
   <si>
     <t>P11-03-053-V03-P01</t>
   </si>
   <si>
     <t>A1956110130LR64USB</t>
   </si>
   <si>
     <t>LR6-4USB</t>
   </si>
   <si>
     <t>Velamp-LR6-4USB-Pack de 4 pilas AA litio recargables USB-C 1400 mAh</t>
   </si>
   <si>
     <t>8003910140035</t>
   </si>
   <si>
-    <t>P10-03-062-V03-P03W</t>
+    <t>P11-03-053-V04-P01</t>
   </si>
   <si>
     <t>A1955120170EGP700</t>
   </si>
   <si>
     <t>EGP700</t>
   </si>
   <si>
     <t>Velamp-EGP700-Expositor sobremesa con cargadores y cables (50 unidades)</t>
   </si>
   <si>
     <t>8003910140905</t>
   </si>
   <si>
     <t>P11-03-051-V01-P01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
@@ -1943,51 +1943,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N129"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
-    <col min="12" max="12" width="20"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">