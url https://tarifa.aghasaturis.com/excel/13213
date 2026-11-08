--- v4 (2026-08-09)
+++ v5 (2026-11-08)
@@ -1328,83 +1328,83 @@
   <si>
     <t>A1913</t>
   </si>
   <si>
     <t>ATM-A1913-Llave Allen bola extra larga de acero inoxidable (SW.3 x 127 mm)</t>
   </si>
   <si>
     <t>8435121116415</t>
   </si>
   <si>
     <t>P01-02-003-V04-P03</t>
   </si>
   <si>
     <t>A2132001810ATA1916</t>
   </si>
   <si>
     <t>A1916</t>
   </si>
   <si>
     <t>ATM-A1916-Llave Allen bola extra larga de acero inoxidable (SW.6 x 182 mm)</t>
   </si>
   <si>
     <t>8435130716446</t>
   </si>
   <si>
+    <t>P01-02-003-V04-P05</t>
+  </si>
+  <si>
+    <t>A2132001810ATA1917</t>
+  </si>
+  <si>
+    <t>A1917</t>
+  </si>
+  <si>
+    <t>ATM-A1917-Llave Allen bola extra larga de acero inoxidable (SW.8 x 205 mm)</t>
+  </si>
+  <si>
+    <t>8435130716453</t>
+  </si>
+  <si>
     <t>P01-02-003-V04-P06</t>
   </si>
   <si>
-    <t>A2132001810ATA1917</t>
-[...8 lines deleted...]
-    <t>8435130716453</t>
+    <t>A2132001810ATA1918</t>
+  </si>
+  <si>
+    <t>A1918</t>
+  </si>
+  <si>
+    <t>ATM-A1918-Llave Allen bola extra larga de acero inoxidable (SW.10 x 230 mm)</t>
+  </si>
+  <si>
+    <t>8435130716460</t>
   </si>
   <si>
     <t>P01-02-003-V04-P07</t>
   </si>
   <si>
-    <t>A2132001810ATA1918</t>
-[...13 lines deleted...]
-  <si>
     <t>A2132001820ATA1715</t>
   </si>
   <si>
     <t>A1715</t>
   </si>
   <si>
     <t>ATM-A1715-Llave Allen Torx (T5 x 44,5 mm)</t>
   </si>
   <si>
     <t>8435130713339</t>
   </si>
   <si>
     <t>P01-02-004-V01-P01</t>
   </si>
   <si>
     <t>A2132001850ATA1716</t>
   </si>
   <si>
     <t>A1716</t>
   </si>
   <si>
     <t>ATM-A1716-Llave Allen Torx (T6 x 44,5 mm)</t>
   </si>
   <si>
     <t>8435130713346</t>
@@ -3728,171 +3728,171 @@
   <si>
     <t>780001</t>
   </si>
   <si>
     <t>ATM-780001-Cabeza guía con muelle para guía pasahilos de 6 mm</t>
   </si>
   <si>
     <t>8435130712356</t>
   </si>
   <si>
     <t>P11-01-003-V03-P01</t>
   </si>
   <si>
     <t>A212250200780002</t>
   </si>
   <si>
     <t>780002</t>
   </si>
   <si>
     <t>ATM-780002-Cabeza guía con rueda para guía pasahilos de 6 mm</t>
   </si>
   <si>
     <t>8435130712370</t>
   </si>
   <si>
+    <t>P11-01-003-V03-P03</t>
+  </si>
+  <si>
+    <t>A212250230780003</t>
+  </si>
+  <si>
+    <t>780003</t>
+  </si>
+  <si>
+    <t>ATM-780003-Cabeza guía con ojal para guía pasahilos de 6 mm</t>
+  </si>
+  <si>
+    <t>8435130712363</t>
+  </si>
+  <si>
     <t>P11-01-003-V03-P02</t>
   </si>
   <si>
-    <t>A212250230780003</t>
-[...13 lines deleted...]
-  <si>
     <t>A212250260780005</t>
   </si>
   <si>
     <t>780005</t>
   </si>
   <si>
     <t>ATM-780005-Cabeza ojal + mosquetón para guía pasahilos de 6 mm</t>
   </si>
   <si>
     <t>8435130712387</t>
   </si>
   <si>
     <t>P11-01-003-V03-P04</t>
   </si>
   <si>
     <t>A212260140770960</t>
   </si>
   <si>
     <t>770960</t>
   </si>
   <si>
     <t>ATM-770960-Guía pasahilos fibra de vídrio autoenergética con contenedor de Ø 900 mm con ruedas (Largo 60 m Ø 9 mm)</t>
   </si>
   <si>
     <t>8435130712400</t>
   </si>
   <si>
     <t>P11-01-004-V01-P01</t>
   </si>
   <si>
     <t>A212260210770041</t>
   </si>
   <si>
     <t>770041</t>
   </si>
   <si>
     <t>ATM-770041-Cabeza con grillete para guía pasahilos de 9 mm (Rosca M12)</t>
   </si>
   <si>
     <t>8435130716132</t>
   </si>
   <si>
-    <t>P11-01-005-V01-P01</t>
+    <t>P11-01-004-V02-P01</t>
   </si>
   <si>
     <t>A212260220770042</t>
   </si>
   <si>
     <t>770042</t>
   </si>
   <si>
     <t>ATM-770042-Cabeza con rueda para guía pasahilos de 9 mm (Rosca M12)</t>
   </si>
   <si>
     <t>8435130716149</t>
   </si>
   <si>
-    <t>P11-01-005-V02-P01</t>
+    <t>P11-01-004-V03-P01</t>
   </si>
   <si>
     <t>A212260230770002</t>
   </si>
   <si>
     <t>770002</t>
   </si>
   <si>
     <t>ATM-770002-Empalme giratorio guía-guía para guía pasahilos de 9 mm (Rosca M12 Largo 80 mm)</t>
   </si>
   <si>
     <t>8435130712431</t>
   </si>
   <si>
-    <t>P11-01-005-V03-P01</t>
+    <t>P11-01-004-V04-P01</t>
   </si>
   <si>
     <t>A212260260770003</t>
   </si>
   <si>
     <t>770003</t>
   </si>
   <si>
     <t>ATM-770003-Emplame giratorio guía-malla tiro para guía pasahilos de 9 mm (Rosca M12 Ø18x80 mm)</t>
   </si>
   <si>
     <t>8435130712448</t>
   </si>
   <si>
     <t>P11-01-005-V04-P01</t>
   </si>
   <si>
     <t>A212240170720000</t>
   </si>
   <si>
     <t>720000</t>
   </si>
   <si>
     <t>ATM-720000-Lubricante suavizante para guía pasahilos</t>
   </si>
   <si>
     <t>8435130712325</t>
   </si>
   <si>
-    <t>P11-01-004-V02-P01</t>
+    <t>P11-01-003-V04-P01</t>
   </si>
   <si>
     <t>A2131000050ATA3020</t>
   </si>
   <si>
     <t>A3020</t>
   </si>
   <si>
     <t>ATM-A3020-Llave mango en T SW.2 x 100 mm</t>
   </si>
   <si>
     <t>8435130725165</t>
   </si>
   <si>
     <t>P01-02-002-V01-P01</t>
   </si>
   <si>
     <t>A2131000051ATA3025</t>
   </si>
   <si>
     <t>A3025</t>
   </si>
   <si>
     <t>ATM-A3025-Llave mango en T SW.2,5 x 100 mm</t>
   </si>
@@ -4013,51 +4013,51 @@
   <si>
     <t>364300D</t>
   </si>
   <si>
     <t>ATM-364300D-Escarpa electricista Serie dorada de 300 mm</t>
   </si>
   <si>
     <t>8435130724632</t>
   </si>
   <si>
     <t>P01-15-002-V04-P03</t>
   </si>
   <si>
     <t>A215110020A381240D</t>
   </si>
   <si>
     <t>381240D</t>
   </si>
   <si>
     <t>ATM-381240D-Escarpa plana con empuñadura de seguridad Serie dorada (Largo 240 mm )</t>
   </si>
   <si>
     <t>8435130724656</t>
   </si>
   <si>
-    <t>P01-15-002-V03-P02</t>
+    <t>P01-15-002-V03-P01</t>
   </si>
   <si>
     <t>A215110030A310150D</t>
   </si>
   <si>
     <t>310150D</t>
   </si>
   <si>
     <t>ATM-310150D-Cortafrío de mecánico Serie dorada (Largo 150 mm )</t>
   </si>
   <si>
     <t>8435130724557</t>
   </si>
   <si>
     <t>P01-15-002-V01-P01</t>
   </si>
   <si>
     <t>A215110030A310175D</t>
   </si>
   <si>
     <t>310175D</t>
   </si>
   <si>
     <t>ATM-310175D-Cortafrío de mecánico Serie dorada (Largo 175 mm )</t>
   </si>
@@ -4703,51 +4703,51 @@
   <si>
     <t>385070V</t>
   </si>
   <si>
     <t>ATM-385070V-Cincel para ranuras Serie verde (Largo 250 mm Cabeza 70 mm)</t>
   </si>
   <si>
     <t>8435130725073</t>
   </si>
   <si>
     <t>P01-15-004-V03-P02</t>
   </si>
   <si>
     <t>A215210140A386070V</t>
   </si>
   <si>
     <t>386070V</t>
   </si>
   <si>
     <t>ATM-386070V-Cincel para ranuras con empuñadura de seguridad Serie verde (Largo 250 mm Cabeza 71 mm)</t>
   </si>
   <si>
     <t>8435130725080</t>
   </si>
   <si>
-    <t>P01-15-004-V04-P03</t>
+    <t>P01-15-004-V04-P01</t>
   </si>
   <si>
     <t>A215210150A425150V</t>
   </si>
   <si>
     <t>425150V</t>
   </si>
   <si>
     <t>ATM-425150V-Juego de 6 botadores cilíndricos serie verde</t>
   </si>
   <si>
     <t>8435130725097</t>
   </si>
   <si>
     <t>P01-15-004-V05-P01</t>
   </si>
   <si>
     <t>A215600160AESK2313</t>
   </si>
   <si>
     <t>ESK2313</t>
   </si>
   <si>
     <t>ATM-ESK2313-Empuñadura de seguridad 23x13 mm</t>
   </si>
@@ -4793,51 +4793,51 @@
   <si>
     <t>ESK2613</t>
   </si>
   <si>
     <t>ATM-ESK2613-Empuñadura de seguridad 16x13 mm</t>
   </si>
   <si>
     <t>8435130725158</t>
   </si>
   <si>
     <t>P01-15-004-V06-P04</t>
   </si>
   <si>
     <t>A14218091ATMOM1025</t>
   </si>
   <si>
     <t>M100</t>
   </si>
   <si>
     <t>ATM-M100-Micrómetro de exteriores DIN 863 (0-25 mm)</t>
   </si>
   <si>
     <t>8435130725257</t>
   </si>
   <si>
-    <t>P02-05-005-V03-P01</t>
+    <t>P02-05-005-V02-P01</t>
   </si>
   <si>
     <t>A212220410750010</t>
   </si>
   <si>
     <t>750010</t>
   </si>
   <si>
     <t>ATM-750010-Guía pasahilos poliéster 4,5 mm punta intercambiable 10 m</t>
   </si>
   <si>
     <t>8435130725271</t>
   </si>
   <si>
     <t>P11-01-003-V01-P01</t>
   </si>
   <si>
     <t>A212220415750010</t>
   </si>
   <si>
     <t>750015</t>
   </si>
   <si>
     <t>ATM-750015-Guía pasahilos poliéster 4,5 mm punta intercambiable 15 m</t>
   </si>
@@ -5033,66 +5033,66 @@
   <si>
     <t>ATM-VW3003096</t>
   </si>
   <si>
     <t>ATM-ATM-VW3003096-Disco de sierra circular VW (300x30mm y 96 dientes)</t>
   </si>
   <si>
     <t>8435130722683</t>
   </si>
   <si>
     <t>P03-05-004-V03-P02</t>
   </si>
   <si>
     <t>A14218051ATMEC400</t>
   </si>
   <si>
     <t>C400</t>
   </si>
   <si>
     <t>ATM-C400-Calibre Digital 150mm Fibra Carbono</t>
   </si>
   <si>
     <t>8435130720115</t>
   </si>
   <si>
+    <t>P02-05-004-V03-P01</t>
+  </si>
+  <si>
+    <t>A14218071ATMEC500</t>
+  </si>
+  <si>
+    <t>C500</t>
+  </si>
+  <si>
+    <t>ATM-C500-Calibre de espesores automático</t>
+  </si>
+  <si>
+    <t>8435130720122</t>
+  </si>
+  <si>
     <t>P02-05-005-V01-P01</t>
-  </si>
-[...13 lines deleted...]
-    <t>P02-05-005-V02-P01</t>
   </si>
   <si>
     <t>A133C5100130MA8M25D</t>
   </si>
   <si>
     <t>MA8M25/D</t>
   </si>
   <si>
     <t>ATM-MA8M25/D-Flexómetro Magnum 8m x 25mm</t>
   </si>
   <si>
     <t>8435130727398</t>
   </si>
   <si>
     <t>P02-05-003-V01-P04</t>
   </si>
   <si>
     <t>A133C5100120MA5M25D</t>
   </si>
   <si>
     <t>MA5M25/D</t>
   </si>
   <si>
     <t>ATM-MA5M25/D-Flexómetro Magnum 5m x 25mm</t>
   </si>
@@ -15729,191 +15729,191 @@
       <c r="A265" t="s">
         <v>1330</v>
       </c>
       <c r="B265" t="s">
         <v>1331</v>
       </c>
       <c r="C265" t="s">
         <v>1332</v>
       </c>
       <c r="D265">
         <v>15.72</v>
       </c>
       <c r="E265">
         <v>15.72</v>
       </c>
       <c r="G265" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H265" t="s">
         <v>16</v>
       </c>
       <c r="I265" t="s">
         <v>1333</v>
       </c>
       <c r="J265">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K265" t="s">
         <v>18</v>
       </c>
       <c r="L265" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>1335</v>
       </c>
       <c r="B266" t="s">
         <v>1336</v>
       </c>
       <c r="C266" t="s">
         <v>1337</v>
       </c>
       <c r="D266">
         <v>7.82</v>
       </c>
       <c r="E266">
         <v>7.82</v>
       </c>
       <c r="G266" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H266" t="s">
         <v>16</v>
       </c>
       <c r="I266" t="s">
         <v>1338</v>
       </c>
       <c r="J266">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K266" t="s">
         <v>18</v>
       </c>
       <c r="L266" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>1340</v>
       </c>
       <c r="B267" t="s">
         <v>1341</v>
       </c>
       <c r="C267" t="s">
         <v>1342</v>
       </c>
       <c r="D267">
         <v>9.49</v>
       </c>
       <c r="E267">
         <v>9.49</v>
       </c>
       <c r="G267" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H267" t="s">
         <v>16</v>
       </c>
       <c r="I267" t="s">
         <v>1343</v>
       </c>
       <c r="J267">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K267" t="s">
         <v>18</v>
       </c>
       <c r="L267" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>1345</v>
       </c>
       <c r="B268" t="s">
         <v>1346</v>
       </c>
       <c r="C268" t="s">
         <v>1347</v>
       </c>
       <c r="D268">
         <v>10.72</v>
       </c>
       <c r="E268">
         <v>10.72</v>
       </c>
       <c r="G268" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H268" t="s">
         <v>16</v>
       </c>
       <c r="I268" t="s">
         <v>1348</v>
       </c>
       <c r="J268">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K268" t="s">
         <v>18</v>
       </c>
       <c r="L268" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>1350</v>
       </c>
       <c r="B269" t="s">
         <v>1351</v>
       </c>
       <c r="C269" t="s">
         <v>1352</v>
       </c>
       <c r="D269">
         <v>12.8</v>
       </c>
       <c r="E269">
         <v>12.8</v>
       </c>
       <c r="G269" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H269" t="s">
         <v>16</v>
       </c>
       <c r="I269" t="s">
         <v>1353</v>
       </c>
       <c r="J269">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K269" t="s">
         <v>18</v>
       </c>
       <c r="L269" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>1355</v>
       </c>
       <c r="B270" t="s">
         <v>1356</v>
       </c>
       <c r="C270" t="s">
         <v>1357</v>
       </c>
       <c r="D270">
         <v>13.86</v>
       </c>
       <c r="E270">
         <v>13.86</v>
       </c>
       <c r="G270" t="s" s="1">
@@ -16779,86 +16779,86 @@
       <c r="A295" t="s">
         <v>1480</v>
       </c>
       <c r="B295" t="s">
         <v>1481</v>
       </c>
       <c r="C295" t="s">
         <v>1482</v>
       </c>
       <c r="D295">
         <v>9.55</v>
       </c>
       <c r="E295">
         <v>9.55</v>
       </c>
       <c r="G295" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H295" t="s">
         <v>16</v>
       </c>
       <c r="I295" t="s">
         <v>1483</v>
       </c>
       <c r="J295">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K295" t="s">
         <v>18</v>
       </c>
       <c r="L295" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>1485</v>
       </c>
       <c r="B296" t="s">
         <v>1486</v>
       </c>
       <c r="C296" t="s">
         <v>1487</v>
       </c>
       <c r="D296">
         <v>11.35</v>
       </c>
       <c r="E296">
         <v>11.35</v>
       </c>
       <c r="G296" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H296" t="s">
         <v>16</v>
       </c>
       <c r="I296" t="s">
         <v>1488</v>
       </c>
       <c r="J296">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K296" t="s">
         <v>18</v>
       </c>
       <c r="L296" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>1490</v>
       </c>
       <c r="B297" t="s">
         <v>1491</v>
       </c>
       <c r="C297" t="s">
         <v>1492</v>
       </c>
       <c r="D297">
         <v>13.5</v>
       </c>
       <c r="E297">
         <v>13.5</v>
       </c>
       <c r="G297" t="s" s="1">
@@ -16954,121 +16954,121 @@
       <c r="A300" t="s">
         <v>1505</v>
       </c>
       <c r="B300" t="s">
         <v>1506</v>
       </c>
       <c r="C300" t="s">
         <v>1507</v>
       </c>
       <c r="D300">
         <v>18.75</v>
       </c>
       <c r="E300">
         <v>18.75</v>
       </c>
       <c r="G300" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H300" t="s">
         <v>16</v>
       </c>
       <c r="I300" t="s">
         <v>1508</v>
       </c>
       <c r="J300">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K300" t="s">
         <v>18</v>
       </c>
       <c r="L300" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>1510</v>
       </c>
       <c r="B301" t="s">
         <v>1511</v>
       </c>
       <c r="C301" t="s">
         <v>1512</v>
       </c>
       <c r="D301">
         <v>17.61</v>
       </c>
       <c r="E301">
         <v>17.61</v>
       </c>
       <c r="G301" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H301" t="s">
         <v>16</v>
       </c>
       <c r="I301" t="s">
         <v>1513</v>
       </c>
       <c r="J301">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K301" t="s">
         <v>18</v>
       </c>
       <c r="L301" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>1515</v>
       </c>
       <c r="B302" t="s">
         <v>1516</v>
       </c>
       <c r="C302" t="s">
         <v>1517</v>
       </c>
       <c r="D302">
         <v>10.74</v>
       </c>
       <c r="E302">
         <v>10.74</v>
       </c>
       <c r="G302" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H302" t="s">
         <v>16</v>
       </c>
       <c r="I302" t="s">
         <v>1518</v>
       </c>
       <c r="J302">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K302" t="s">
         <v>18</v>
       </c>
       <c r="L302" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>1520</v>
       </c>
       <c r="B303" t="s">
         <v>1521</v>
       </c>
       <c r="C303" t="s">
         <v>1522</v>
       </c>
       <c r="D303">
         <v>13.23</v>
       </c>
       <c r="E303">
         <v>13.23</v>
       </c>
       <c r="G303" t="s" s="1">
@@ -17269,121 +17269,121 @@
       <c r="A309" t="s">
         <v>1550</v>
       </c>
       <c r="B309" t="s">
         <v>1551</v>
       </c>
       <c r="C309" t="s">
         <v>1552</v>
       </c>
       <c r="D309">
         <v>21.41</v>
       </c>
       <c r="E309">
         <v>21.41</v>
       </c>
       <c r="G309" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
       <c r="I309" t="s">
         <v>1553</v>
       </c>
       <c r="J309">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="K309" t="s">
         <v>18</v>
       </c>
       <c r="L309" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>1555</v>
       </c>
       <c r="B310" t="s">
         <v>1556</v>
       </c>
       <c r="C310" t="s">
         <v>1557</v>
       </c>
       <c r="D310">
         <v>23.87</v>
       </c>
       <c r="E310">
         <v>23.87</v>
       </c>
       <c r="G310" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
       <c r="I310" t="s">
         <v>1558</v>
       </c>
       <c r="J310">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="K310" t="s">
         <v>18</v>
       </c>
       <c r="L310" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>1560</v>
       </c>
       <c r="B311" t="s">
         <v>1561</v>
       </c>
       <c r="C311" t="s">
         <v>1562</v>
       </c>
       <c r="D311">
         <v>27.99</v>
       </c>
       <c r="E311">
         <v>27.99</v>
       </c>
       <c r="G311" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
       <c r="I311" t="s">
         <v>1563</v>
       </c>
       <c r="J311">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="K311" t="s">
         <v>18</v>
       </c>
       <c r="L311" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>1565</v>
       </c>
       <c r="B312" t="s">
         <v>1566</v>
       </c>
       <c r="C312" t="s">
         <v>1567</v>
       </c>
       <c r="D312">
         <v>31.14</v>
       </c>
       <c r="E312">
         <v>31.14</v>
       </c>
       <c r="G312" t="s" s="1">
@@ -17899,226 +17899,226 @@
       <c r="A327" t="s">
         <v>1640</v>
       </c>
       <c r="B327" t="s">
         <v>1641</v>
       </c>
       <c r="C327" t="s">
         <v>1642</v>
       </c>
       <c r="D327">
         <v>65.91</v>
       </c>
       <c r="E327">
         <v>65.91</v>
       </c>
       <c r="G327" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
       <c r="I327" t="s">
         <v>1643</v>
       </c>
       <c r="J327">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="K327" t="s">
         <v>18</v>
       </c>
       <c r="L327" t="s">
         <v>1644</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>1645</v>
       </c>
       <c r="B328" t="s">
         <v>1646</v>
       </c>
       <c r="C328" t="s">
         <v>1647</v>
       </c>
       <c r="D328">
         <v>73.65</v>
       </c>
       <c r="E328">
         <v>73.65</v>
       </c>
       <c r="G328" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
       <c r="I328" t="s">
         <v>1648</v>
       </c>
       <c r="J328">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="K328" t="s">
         <v>18</v>
       </c>
       <c r="L328" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>1650</v>
       </c>
       <c r="B329" t="s">
         <v>1651</v>
       </c>
       <c r="C329" t="s">
         <v>1652</v>
       </c>
       <c r="D329">
         <v>79.11</v>
       </c>
       <c r="E329">
         <v>79.11</v>
       </c>
       <c r="G329" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
       <c r="I329" t="s">
         <v>1653</v>
       </c>
       <c r="J329">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="K329" t="s">
         <v>18</v>
       </c>
       <c r="L329" t="s">
         <v>1654</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>1655</v>
       </c>
       <c r="B330" t="s">
         <v>1656</v>
       </c>
       <c r="C330" t="s">
         <v>1657</v>
       </c>
       <c r="D330">
         <v>104.41</v>
       </c>
       <c r="E330">
         <v>104.41</v>
       </c>
       <c r="G330" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
       <c r="I330" t="s">
         <v>1658</v>
       </c>
       <c r="J330">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="K330" t="s">
         <v>18</v>
       </c>
       <c r="L330" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>1660</v>
       </c>
       <c r="B331" t="s">
         <v>1661</v>
       </c>
       <c r="C331" t="s">
         <v>1662</v>
       </c>
       <c r="D331">
         <v>87.04</v>
       </c>
       <c r="E331">
         <v>87.04</v>
       </c>
       <c r="G331" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
       <c r="I331" t="s">
         <v>1663</v>
       </c>
       <c r="J331">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="K331" t="s">
         <v>18</v>
       </c>
       <c r="L331" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>1665</v>
       </c>
       <c r="B332" t="s">
         <v>1666</v>
       </c>
       <c r="C332" t="s">
         <v>1667</v>
       </c>
       <c r="D332">
         <v>110.05</v>
       </c>
       <c r="E332">
         <v>110.05</v>
       </c>
       <c r="G332" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
       <c r="I332" t="s">
         <v>1668</v>
       </c>
       <c r="J332">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="K332" t="s">
         <v>18</v>
       </c>
       <c r="L332" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>1670</v>
       </c>
       <c r="B333" t="s">
         <v>1671</v>
       </c>
       <c r="C333" t="s">
         <v>1672</v>
       </c>
       <c r="D333">
         <v>12.1</v>
       </c>
       <c r="E333">
         <v>12.1</v>
       </c>
       <c r="G333" t="s" s="1">