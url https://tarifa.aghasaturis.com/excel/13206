--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -93,53 +93,50 @@
     <t>P11-02-003-V02-P01</t>
   </si>
   <si>
     <t>A13G7130AGMG3PROEU00</t>
   </si>
   <si>
     <t>AGM_G3PRO_EU001B</t>
   </si>
   <si>
     <t>AGM Mobile-AGM_G3PRO_EU001B-Teléfono G3 PRO 5G (sin cargador)</t>
   </si>
   <si>
     <t>6934663606474</t>
   </si>
   <si>
     <t>P11-02-004-V01-P01</t>
   </si>
   <si>
     <t>A13G5100AGMP2EU001B</t>
   </si>
   <si>
     <t>AGM_P2_EU001B</t>
   </si>
   <si>
     <t>AGM Mobile-AGM_P2_EU001B-Tablet PAD P2 Active</t>
-  </si>
-[...1 lines deleted...]
-    <t>RC</t>
   </si>
   <si>
     <t>6934663604975</t>
   </si>
   <si>
     <t>P11-02-004-V02-P01</t>
   </si>
   <si>
     <t>A13G8100AGMLEGEU001B</t>
   </si>
   <si>
     <t>AGM_LEG_EU001BK</t>
   </si>
   <si>
     <t>AGM Mobile-AGM_LEG_EU001BK-Smartwatch Legion negro</t>
   </si>
   <si>
     <t>6934663605620</t>
   </si>
   <si>
     <t>P11-02-005-V01-P01</t>
   </si>
   <si>
     <t>A13G7100AGMH6EU001BS</t>
   </si>
@@ -324,129 +321,129 @@
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>369.99</v>
       </c>
       <c r="E4">
         <v>369.99</v>
       </c>
       <c r="G4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="J4">
         <v>10</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
         <v>31</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D5">
         <v>99</v>
       </c>
       <c r="E5">
         <v>99</v>
       </c>
       <c r="G5" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J5">
         <v>40</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" t="s">
         <v>36</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D6">
         <v>259.99</v>
       </c>
       <c r="E6">
         <v>259.99</v>
       </c>
       <c r="G6" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J6">
         <v>20</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>