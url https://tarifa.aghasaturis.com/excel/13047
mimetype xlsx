--- v0 (2026-03-03)
+++ v1 (2026-04-18)
@@ -9,94 +9,100 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1527" uniqueCount="1527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1691" uniqueCount="1691">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
+    <t>Variación Precio</t>
+  </si>
+  <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>ED1122404AS30T22T1S2</t>
   </si>
   <si>
     <t>EDAS30T2302T41</t>
   </si>
   <si>
     <t>Edelco-EDAS30T2302T41-Disco de corte metal AS 30 T (230x2 mm centro plano)</t>
   </si>
   <si>
+    <t>0%</t>
+  </si>
+  <si>
     <t>RI</t>
   </si>
   <si>
     <t>4255705105611</t>
   </si>
   <si>
     <t>Edelco</t>
   </si>
   <si>
     <t>P04-01-008-V03-P05W</t>
   </si>
   <si>
     <t>ED1112102AS60W11S2</t>
   </si>
   <si>
     <t>EDAS60W115</t>
   </si>
   <si>
     <t>Edelco-EDAS60W115-Disco de corte metal AS 60 W INOX (115 mm)</t>
   </si>
   <si>
     <t>4255705102610</t>
   </si>
   <si>
     <t>P04-01-005-V01-P01</t>
@@ -4590,8957 +4596,12672 @@
     <t>P04-01-017-V04-P02W</t>
   </si>
   <si>
     <t>ED1142408AS24P115S2</t>
   </si>
   <si>
     <t>EDAS24P115</t>
   </si>
   <si>
     <t>Edelco-EDAS24P115-Disco desbaste para aluminio AS 24 P Superior (115 mm)</t>
   </si>
   <si>
     <t>4255705106144</t>
   </si>
   <si>
     <t>ED1142408AS24P125S2</t>
   </si>
   <si>
     <t>EDAS24P125</t>
   </si>
   <si>
     <t>Edelco-EDAS24P125-Disco desbaste para aluminio AS 24 P Superior (125 mm)</t>
   </si>
   <si>
     <t>4255705106168</t>
+  </si>
+  <si>
+    <t>ED1301002AF58111516</t>
+  </si>
+  <si>
+    <t>EDAF58111516</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58111516-Disco fibra OA (115mm / Gr.16)</t>
+  </si>
+  <si>
+    <t>4255705104089</t>
+  </si>
+  <si>
+    <t>PEDELCO-P51</t>
+  </si>
+  <si>
+    <t>ED1301002AF58111524</t>
+  </si>
+  <si>
+    <t>EDAF58111524</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58111524-Disco fibra OA (115mm / Gr.24)</t>
+  </si>
+  <si>
+    <t>4255705104096</t>
+  </si>
+  <si>
+    <t>ED1301002AF58111536</t>
+  </si>
+  <si>
+    <t>EDAF58111536</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58111536-Disco fibra OA (115mm / Gr.36)</t>
+  </si>
+  <si>
+    <t>4255705104102</t>
+  </si>
+  <si>
+    <t>ED1301002AF58111540</t>
+  </si>
+  <si>
+    <t>EDAF58111540</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58111540-Disco fibra OA (115mm / Gr.40)</t>
+  </si>
+  <si>
+    <t>4255705104119</t>
+  </si>
+  <si>
+    <t>ED1301002AF58111550</t>
+  </si>
+  <si>
+    <t>EDAF58111550</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58111550-Disco fibra OA (115mm / Gr.50)</t>
+  </si>
+  <si>
+    <t>4255705104126</t>
+  </si>
+  <si>
+    <t>ED1301002AF58111560</t>
+  </si>
+  <si>
+    <t>EDAF58111560</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58111560-Disco fibra OA (115mm / Gr.60)</t>
+  </si>
+  <si>
+    <t>4255705104133</t>
+  </si>
+  <si>
+    <t>ED1301002AF58111580</t>
+  </si>
+  <si>
+    <t>EDAF58111580</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58111580-Disco fibra OA (115mm / Gr.80)</t>
+  </si>
+  <si>
+    <t>4255705104140</t>
+  </si>
+  <si>
+    <t>ED1301003AF581115100</t>
+  </si>
+  <si>
+    <t>EDAF581115100</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF581115100-Disco fibra OA (115mm / Gr.100)</t>
+  </si>
+  <si>
+    <t>4255705104157</t>
+  </si>
+  <si>
+    <t>ED1301003AF581115120</t>
+  </si>
+  <si>
+    <t>EDAF581115120</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF581115120-Disco fibra OA (115mm / Gr.120)</t>
+  </si>
+  <si>
+    <t>4255705104164</t>
+  </si>
+  <si>
+    <t>ED1301004AF58112516</t>
+  </si>
+  <si>
+    <t>EDAF58112516</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58112516-Disco fibra OA (125mm / Gr.16)</t>
+  </si>
+  <si>
+    <t>4255705104171</t>
+  </si>
+  <si>
+    <t>ED1301004AF58112524</t>
+  </si>
+  <si>
+    <t>EDAF58112524</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58112524-Disco fibra OA (125mm / Gr.24)</t>
+  </si>
+  <si>
+    <t>4255705104188</t>
+  </si>
+  <si>
+    <t>ED1301004AF58112536</t>
+  </si>
+  <si>
+    <t>EDAF58112536</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58112536-Disco fibra OA (125mm / Gr.36)</t>
+  </si>
+  <si>
+    <t>4255705104195</t>
+  </si>
+  <si>
+    <t>ED1301004AF58112540</t>
+  </si>
+  <si>
+    <t>EDAF58112540</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58112540-Disco fibra OA (125mm / Gr.40)</t>
+  </si>
+  <si>
+    <t>4255705104201</t>
+  </si>
+  <si>
+    <t>ED1301004AF58112560</t>
+  </si>
+  <si>
+    <t>EDAF58112560</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58112560-Disco fibra OA (125mm / Gr.60)</t>
+  </si>
+  <si>
+    <t>4255705104218</t>
+  </si>
+  <si>
+    <t>ED1301004AF58112580</t>
+  </si>
+  <si>
+    <t>EDAF58112580</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58112580-Disco fibra OA (125mm / Gr.80)</t>
+  </si>
+  <si>
+    <t>4255705104225</t>
+  </si>
+  <si>
+    <t>ED1301005AF581125120</t>
+  </si>
+  <si>
+    <t>EDAF581125120</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF581125120-Disco fibra OA (125mm / Gr.120)</t>
+  </si>
+  <si>
+    <t>4255705104232</t>
+  </si>
+  <si>
+    <t>ED1301006AF58118016</t>
+  </si>
+  <si>
+    <t>EDAF58118016</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58118016-Disco fibra OA (180mm / Gr.16)</t>
+  </si>
+  <si>
+    <t>4255705104249</t>
+  </si>
+  <si>
+    <t>ED1301006AF58118024</t>
+  </si>
+  <si>
+    <t>EDAF58118024</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58118024-Disco fibra OA (180mm / Gr.24)</t>
+  </si>
+  <si>
+    <t>4255705104256</t>
+  </si>
+  <si>
+    <t>ED1301006AF58118036</t>
+  </si>
+  <si>
+    <t>EDAF58118036</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58118036-Disco fibra OA (180mm / Gr.36)</t>
+  </si>
+  <si>
+    <t>4255705104263</t>
+  </si>
+  <si>
+    <t>ED1301006AF58118040</t>
+  </si>
+  <si>
+    <t>EDAF58118040</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58118040-Disco fibra OA (180mm / Gr.40)</t>
+  </si>
+  <si>
+    <t>4255705104270</t>
+  </si>
+  <si>
+    <t>ED1301006AF58118060</t>
+  </si>
+  <si>
+    <t>EDAF58118060</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58118060-Disco fibra OA (180mm / Gr.60)</t>
+  </si>
+  <si>
+    <t>4255705104287</t>
+  </si>
+  <si>
+    <t>ED1301006AF58118080</t>
+  </si>
+  <si>
+    <t>EDAF58118080</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF58118080-Disco fibra OA (180mm / Gr.80)</t>
+  </si>
+  <si>
+    <t>4255705104294</t>
+  </si>
+  <si>
+    <t>ED1301007AF581180100</t>
+  </si>
+  <si>
+    <t>EDAF581180100</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF581180100-Disco fibra OA (180mm / Gr.100)</t>
+  </si>
+  <si>
+    <t>4255705104300</t>
+  </si>
+  <si>
+    <t>ED1301007AF581180120</t>
+  </si>
+  <si>
+    <t>EDAF581180120</t>
+  </si>
+  <si>
+    <t>Edelco-EDAF581180120-Disco fibra OA (180mm / Gr.120)</t>
+  </si>
+  <si>
+    <t>4255705104317</t>
+  </si>
+  <si>
+    <t>ED1301070SFDC11516</t>
+  </si>
+  <si>
+    <t>EDSFDC11516</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC11516-Disco desbaste semiflexible CS (115mm / Gr.16)</t>
+  </si>
+  <si>
+    <t>4255705104485</t>
+  </si>
+  <si>
+    <t>PEDELCO-P50</t>
+  </si>
+  <si>
+    <t>ED1301070SFDC11524</t>
+  </si>
+  <si>
+    <t>EDSFDC11524</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC11524-Disco desbaste semiflexible CS (115mm / Gr.24)</t>
+  </si>
+  <si>
+    <t>4255705104492</t>
+  </si>
+  <si>
+    <t>ED1301070SFDC11536</t>
+  </si>
+  <si>
+    <t>EDSFDC11536</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC11536-Disco desbaste semiflexible CS (115mm / Gr.36)</t>
+  </si>
+  <si>
+    <t>4255705104508</t>
+  </si>
+  <si>
+    <t>ED1301070SFDC11560</t>
+  </si>
+  <si>
+    <t>EDSFDC11560</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC11560-Disco desbaste semiflexible CS (115mm / Gr.60)</t>
+  </si>
+  <si>
+    <t>4255705104515</t>
+  </si>
+  <si>
+    <t>ED1301070SFDC11580</t>
+  </si>
+  <si>
+    <t>EDSFDC11580</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC11580-Disco desbaste semiflexible CS (115mm / Gr.80)</t>
+  </si>
+  <si>
+    <t>4255705104522</t>
+  </si>
+  <si>
+    <t>ED1301072SFDC115120</t>
+  </si>
+  <si>
+    <t>EDSFDC115120</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC115120-Disco desbaste semiflexible CS (115mm / Gr.120)</t>
+  </si>
+  <si>
+    <t>4255705104539</t>
+  </si>
+  <si>
+    <t>ED1301072SFDC12516</t>
+  </si>
+  <si>
+    <t>EDSFDC12516</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC12516-Disco desbaste semiflexible CS (125mm / Gr.16)</t>
+  </si>
+  <si>
+    <t>4255705104546</t>
+  </si>
+  <si>
+    <t>ED1301072SFDC12524</t>
+  </si>
+  <si>
+    <t>EDSFDC12524</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC12524-Disco desbaste semiflexible CS (125mm / Gr.24)</t>
+  </si>
+  <si>
+    <t>4255705104553</t>
+  </si>
+  <si>
+    <t>ED1301073SFDC12536</t>
+  </si>
+  <si>
+    <t>EDSFDC12536</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC12536-Disco desbaste semiflexible CS (125mm / Gr.36)</t>
+  </si>
+  <si>
+    <t>4255705104560</t>
+  </si>
+  <si>
+    <t>ED1301073SFDC12540</t>
+  </si>
+  <si>
+    <t>EDSFDC12540</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC12540-Disco desbaste semiflexible CS (125mm / Gr.40)</t>
+  </si>
+  <si>
+    <t>4255705104577</t>
+  </si>
+  <si>
+    <t>ED1301073SFDC12560</t>
+  </si>
+  <si>
+    <t>EDSFDC12560</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC12560-Disco desbaste semiflexible CS (125mm / Gr.60)</t>
+  </si>
+  <si>
+    <t>4255705104584</t>
+  </si>
+  <si>
+    <t>ED1301073SFDC12580</t>
+  </si>
+  <si>
+    <t>EDSFDC12580</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC12580-Disco desbaste semiflexible CS (125mm / Gr.80)</t>
+  </si>
+  <si>
+    <t>4255705104591</t>
+  </si>
+  <si>
+    <t>ED1301073SFDC18016</t>
+  </si>
+  <si>
+    <t>EDSFDC18016</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC18016-Disco desbaste semiflexible CS (180mm / Gr.16)</t>
+  </si>
+  <si>
+    <t>4255705104607</t>
+  </si>
+  <si>
+    <t>ED1301073SFDC18024</t>
+  </si>
+  <si>
+    <t>EDSFDC18024</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC18024-Disco desbaste semiflexible CS (180mm / Gr.24)</t>
+  </si>
+  <si>
+    <t>4255705104614</t>
+  </si>
+  <si>
+    <t>ED1301073SFDC18036</t>
+  </si>
+  <si>
+    <t>EDSFDC18036</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC18036-Disco desbaste semiflexible CS (180mm / Gr.36)</t>
+  </si>
+  <si>
+    <t>4255705104621</t>
+  </si>
+  <si>
+    <t>ED1301073SFDC18060</t>
+  </si>
+  <si>
+    <t>EDSFDC18060</t>
+  </si>
+  <si>
+    <t>Edelco-EDSFDC18060-Disco desbaste semiflexible CS (180mm / Gr.60)</t>
+  </si>
+  <si>
+    <t>4255705104638</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M305"/>
+  <dimension ref="A1:N345"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="20"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
-    <col min="7" max="7" width="6"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="20"/>
+    <col min="7" max="7" width="17"/>
+    <col min="8" max="8" width="6"/>
+    <col min="9" max="9" width="14"/>
+    <col min="10" max="10" width="13"/>
+    <col min="11" max="11" width="7"/>
+    <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>3.15</v>
       </c>
-      <c r="G2" t="s">
-        <v>14</v>
+      <c r="E2">
+        <v>3.15</v>
+      </c>
+      <c r="G2" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I2">
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2">
         <v>25</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L2" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D3">
         <v>2</v>
       </c>
-      <c r="G3" t="s">
-        <v>14</v>
+      <c r="E3">
+        <v>2</v>
+      </c>
+      <c r="G3" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I3">
+        <v>16</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3">
         <v>25</v>
       </c>
-      <c r="J3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>18</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D4">
         <v>2.2</v>
       </c>
-      <c r="G4" t="s">
-        <v>14</v>
+      <c r="E4">
+        <v>2.2</v>
+      </c>
+      <c r="G4" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I4">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
+        <v>28</v>
+      </c>
+      <c r="J4">
         <v>25</v>
       </c>
-      <c r="J4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>18</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5">
         <v>1.9</v>
       </c>
-      <c r="G5" t="s">
-        <v>14</v>
+      <c r="E5">
+        <v>1.9</v>
+      </c>
+      <c r="G5" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I5">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5">
         <v>25</v>
       </c>
-      <c r="J5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>18</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>2</v>
       </c>
-      <c r="G6" t="s">
-        <v>14</v>
+      <c r="E6">
+        <v>2</v>
+      </c>
+      <c r="G6" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I6">
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6">
         <v>25</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>18</v>
+      </c>
+      <c r="L6" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7">
         <v>2.1</v>
       </c>
-      <c r="G7" t="s">
-        <v>14</v>
+      <c r="E7">
+        <v>2.1</v>
+      </c>
+      <c r="G7" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I7">
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7">
         <v>25</v>
       </c>
-      <c r="J7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>18</v>
+      </c>
+      <c r="L7" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D8">
         <v>2.2</v>
       </c>
-      <c r="G8" t="s">
-        <v>14</v>
+      <c r="E8">
+        <v>2.2</v>
+      </c>
+      <c r="G8" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I8">
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8">
         <v>25</v>
       </c>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>18</v>
+      </c>
+      <c r="L8" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D9">
         <v>3.95</v>
       </c>
-      <c r="G9" t="s">
-        <v>14</v>
+      <c r="E9">
+        <v>3.95</v>
+      </c>
+      <c r="G9" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I9">
+        <v>16</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9">
         <v>25</v>
       </c>
-      <c r="J9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>18</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D10">
         <v>1.35</v>
       </c>
-      <c r="G10" t="s">
-        <v>14</v>
+      <c r="E10">
+        <v>1.35</v>
+      </c>
+      <c r="G10" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I10">
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10">
         <v>25</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>57</v>
+        <v>18</v>
+      </c>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D11">
         <v>1.4</v>
       </c>
-      <c r="G11" t="s">
-        <v>14</v>
+      <c r="E11">
+        <v>1.4</v>
+      </c>
+      <c r="G11" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I11">
+        <v>16</v>
+      </c>
+      <c r="I11" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11">
         <v>25</v>
       </c>
-      <c r="J11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K11" t="s">
-        <v>62</v>
+        <v>18</v>
+      </c>
+      <c r="L11" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
-      <c r="G12" t="s">
-        <v>14</v>
+      <c r="E12">
+        <v>17</v>
+      </c>
+      <c r="G12" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I12">
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12">
         <v>10</v>
       </c>
-      <c r="J12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K12" t="s">
-        <v>67</v>
+        <v>18</v>
+      </c>
+      <c r="L12" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
-      <c r="G13" t="s">
-        <v>14</v>
+      <c r="E13">
+        <v>18</v>
+      </c>
+      <c r="G13" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="I13">
+        <v>16</v>
+      </c>
+      <c r="I13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13">
         <v>10</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>18</v>
+      </c>
+      <c r="L13" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D14">
         <v>1.65</v>
       </c>
-      <c r="G14" t="s">
-        <v>14</v>
+      <c r="E14">
+        <v>1.65</v>
+      </c>
+      <c r="G14" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="I14">
+        <v>16</v>
+      </c>
+      <c r="I14" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14">
         <v>25</v>
       </c>
-      <c r="J14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K14" t="s">
-        <v>77</v>
+        <v>18</v>
+      </c>
+      <c r="L14" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D15">
         <v>1.75</v>
       </c>
-      <c r="G15" t="s">
-        <v>14</v>
+      <c r="E15">
+        <v>1.75</v>
+      </c>
+      <c r="G15" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="I15">
+        <v>16</v>
+      </c>
+      <c r="I15" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15">
         <v>25</v>
       </c>
-      <c r="J15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K15" t="s">
-        <v>82</v>
+        <v>18</v>
+      </c>
+      <c r="L15" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D16">
         <v>2</v>
       </c>
-      <c r="G16" t="s">
-        <v>14</v>
+      <c r="E16">
+        <v>2</v>
+      </c>
+      <c r="G16" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="I16">
+        <v>16</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16">
         <v>25</v>
       </c>
-      <c r="J16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>18</v>
+      </c>
+      <c r="L16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D17">
         <v>2.7</v>
       </c>
-      <c r="G17" t="s">
-        <v>14</v>
+      <c r="E17">
+        <v>2.7</v>
+      </c>
+      <c r="G17" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="I17">
+        <v>16</v>
+      </c>
+      <c r="I17" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17">
         <v>25</v>
       </c>
-      <c r="J17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>18</v>
+      </c>
+      <c r="L17" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D18">
         <v>3.2</v>
       </c>
-      <c r="G18" t="s">
-        <v>14</v>
+      <c r="E18">
+        <v>3.2</v>
+      </c>
+      <c r="G18" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="I18">
+        <v>16</v>
+      </c>
+      <c r="I18" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18">
         <v>25</v>
       </c>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K18" t="s">
-        <v>97</v>
+        <v>18</v>
+      </c>
+      <c r="L18" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D19">
         <v>1.6</v>
       </c>
-      <c r="G19" t="s">
-        <v>14</v>
+      <c r="E19">
+        <v>1.6</v>
+      </c>
+      <c r="G19" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="I19">
+        <v>16</v>
+      </c>
+      <c r="I19" t="s">
+        <v>103</v>
+      </c>
+      <c r="J19">
         <v>25</v>
       </c>
-      <c r="J19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K19" t="s">
-        <v>102</v>
+        <v>18</v>
+      </c>
+      <c r="L19" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D20">
         <v>1.7</v>
       </c>
-      <c r="G20" t="s">
-        <v>14</v>
+      <c r="E20">
+        <v>1.7</v>
+      </c>
+      <c r="G20" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="I20">
+        <v>16</v>
+      </c>
+      <c r="I20" t="s">
+        <v>108</v>
+      </c>
+      <c r="J20">
         <v>25</v>
       </c>
-      <c r="J20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K20" t="s">
-        <v>107</v>
+        <v>18</v>
+      </c>
+      <c r="L20" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D21">
         <v>1.6</v>
       </c>
-      <c r="G21" t="s">
-        <v>14</v>
+      <c r="E21">
+        <v>1.6</v>
+      </c>
+      <c r="G21" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="I21">
+        <v>16</v>
+      </c>
+      <c r="I21" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21">
         <v>25</v>
       </c>
-      <c r="J21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K21" t="s">
-        <v>112</v>
+        <v>18</v>
+      </c>
+      <c r="L21" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D22">
         <v>1.7</v>
       </c>
-      <c r="G22" t="s">
-        <v>14</v>
+      <c r="E22">
+        <v>1.7</v>
+      </c>
+      <c r="G22" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="I22">
+        <v>16</v>
+      </c>
+      <c r="I22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J22">
         <v>25</v>
       </c>
-      <c r="J22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K22" t="s">
-        <v>117</v>
+        <v>18</v>
+      </c>
+      <c r="L22" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D23">
         <v>3.3</v>
       </c>
-      <c r="G23" t="s">
-        <v>14</v>
+      <c r="E23">
+        <v>3.3</v>
+      </c>
+      <c r="G23" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="I23">
+        <v>16</v>
+      </c>
+      <c r="I23" t="s">
+        <v>123</v>
+      </c>
+      <c r="J23">
         <v>25</v>
       </c>
-      <c r="J23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K23" t="s">
-        <v>122</v>
+        <v>18</v>
+      </c>
+      <c r="L23" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
-      <c r="G24" t="s">
-        <v>14</v>
+      <c r="E24">
+        <v>18</v>
+      </c>
+      <c r="G24" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="I24">
+        <v>16</v>
+      </c>
+      <c r="I24" t="s">
+        <v>128</v>
+      </c>
+      <c r="J24">
         <v>10</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K24" t="s">
-        <v>127</v>
+        <v>18</v>
+      </c>
+      <c r="L24" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
-      <c r="G25" t="s">
-        <v>14</v>
+      <c r="E25">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="I25">
+        <v>16</v>
+      </c>
+      <c r="I25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J25">
         <v>10</v>
       </c>
-      <c r="J25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K25" t="s">
-        <v>132</v>
+        <v>18</v>
+      </c>
+      <c r="L25" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D26">
         <v>1.25</v>
       </c>
-      <c r="G26" t="s">
-        <v>14</v>
+      <c r="E26">
+        <v>1.25</v>
+      </c>
+      <c r="G26" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="I26">
+        <v>16</v>
+      </c>
+      <c r="I26" t="s">
+        <v>138</v>
+      </c>
+      <c r="J26">
         <v>25</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K26" t="s">
-        <v>137</v>
+        <v>18</v>
+      </c>
+      <c r="L26" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D27">
         <v>1.35</v>
       </c>
-      <c r="G27" t="s">
-        <v>14</v>
+      <c r="E27">
+        <v>1.35</v>
+      </c>
+      <c r="G27" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="I27">
+        <v>16</v>
+      </c>
+      <c r="I27" t="s">
+        <v>143</v>
+      </c>
+      <c r="J27">
         <v>25</v>
       </c>
-      <c r="J27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K27" t="s">
-        <v>142</v>
+        <v>18</v>
+      </c>
+      <c r="L27" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D28">
         <v>1.4</v>
       </c>
-      <c r="G28" t="s">
-        <v>14</v>
+      <c r="E28">
+        <v>1.4</v>
+      </c>
+      <c r="G28" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="I28">
+        <v>16</v>
+      </c>
+      <c r="I28" t="s">
+        <v>148</v>
+      </c>
+      <c r="J28">
         <v>25</v>
       </c>
-      <c r="J28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K28" t="s">
-        <v>147</v>
+        <v>18</v>
+      </c>
+      <c r="L28" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D29">
         <v>1.5</v>
       </c>
-      <c r="G29" t="s">
-        <v>14</v>
+      <c r="E29">
+        <v>1.5</v>
+      </c>
+      <c r="G29" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="I29">
+        <v>16</v>
+      </c>
+      <c r="I29" t="s">
+        <v>153</v>
+      </c>
+      <c r="J29">
         <v>25</v>
       </c>
-      <c r="J29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K29" t="s">
-        <v>152</v>
+        <v>18</v>
+      </c>
+      <c r="L29" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D30">
         <v>2.7</v>
       </c>
-      <c r="G30" t="s">
-        <v>14</v>
+      <c r="E30">
+        <v>2.7</v>
+      </c>
+      <c r="G30" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="I30">
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
+        <v>158</v>
+      </c>
+      <c r="J30">
         <v>25</v>
       </c>
-      <c r="J30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K30" t="s">
-        <v>157</v>
+        <v>18</v>
+      </c>
+      <c r="L30" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D31">
         <v>1.65</v>
       </c>
-      <c r="G31" t="s">
-        <v>14</v>
+      <c r="E31">
+        <v>1.65</v>
+      </c>
+      <c r="G31" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="I31">
+        <v>16</v>
+      </c>
+      <c r="I31" t="s">
+        <v>163</v>
+      </c>
+      <c r="J31">
         <v>25</v>
       </c>
-      <c r="J31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K31" t="s">
-        <v>162</v>
+        <v>18</v>
+      </c>
+      <c r="L31" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C32" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D32">
         <v>1.8</v>
       </c>
-      <c r="G32" t="s">
-        <v>14</v>
+      <c r="E32">
+        <v>1.8</v>
+      </c>
+      <c r="G32" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="I32">
+        <v>16</v>
+      </c>
+      <c r="I32" t="s">
+        <v>168</v>
+      </c>
+      <c r="J32">
         <v>25</v>
       </c>
-      <c r="J32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K32" t="s">
-        <v>167</v>
+        <v>18</v>
+      </c>
+      <c r="L32" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C33" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D33">
         <v>2.1</v>
       </c>
-      <c r="G33" t="s">
-        <v>14</v>
+      <c r="E33">
+        <v>2.1</v>
+      </c>
+      <c r="G33" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="I33">
+        <v>16</v>
+      </c>
+      <c r="I33" t="s">
+        <v>173</v>
+      </c>
+      <c r="J33">
         <v>25</v>
       </c>
-      <c r="J33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K33" t="s">
-        <v>172</v>
+        <v>18</v>
+      </c>
+      <c r="L33" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D34">
         <v>2.3</v>
       </c>
-      <c r="G34" t="s">
-        <v>14</v>
+      <c r="E34">
+        <v>2.3</v>
+      </c>
+      <c r="G34" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I34">
+        <v>16</v>
+      </c>
+      <c r="I34" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34">
         <v>25</v>
       </c>
-      <c r="J34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K34" t="s">
-        <v>177</v>
+        <v>18</v>
+      </c>
+      <c r="L34" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D35">
         <v>3.5</v>
       </c>
-      <c r="G35" t="s">
-        <v>14</v>
+      <c r="E35">
+        <v>3.5</v>
+      </c>
+      <c r="G35" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="I35">
+        <v>16</v>
+      </c>
+      <c r="I35" t="s">
+        <v>183</v>
+      </c>
+      <c r="J35">
         <v>25</v>
       </c>
-      <c r="J35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K35" t="s">
-        <v>182</v>
+        <v>18</v>
+      </c>
+      <c r="L35" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D36">
         <v>3.6</v>
       </c>
-      <c r="G36" t="s">
-        <v>14</v>
+      <c r="E36">
+        <v>3.6</v>
+      </c>
+      <c r="G36" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="I36">
+        <v>16</v>
+      </c>
+      <c r="I36" t="s">
+        <v>188</v>
+      </c>
+      <c r="J36">
         <v>25</v>
       </c>
-      <c r="J36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K36" t="s">
-        <v>187</v>
+        <v>18</v>
+      </c>
+      <c r="L36" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C37" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D37">
         <v>1.5</v>
       </c>
-      <c r="G37" t="s">
-        <v>14</v>
+      <c r="E37">
+        <v>1.5</v>
+      </c>
+      <c r="G37" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="I37">
+        <v>16</v>
+      </c>
+      <c r="I37" t="s">
+        <v>193</v>
+      </c>
+      <c r="J37">
         <v>25</v>
       </c>
-      <c r="J37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K37" t="s">
-        <v>192</v>
+        <v>18</v>
+      </c>
+      <c r="L37" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B38" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C38" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D38">
         <v>1.6</v>
       </c>
-      <c r="G38" t="s">
-        <v>14</v>
+      <c r="E38">
+        <v>1.6</v>
+      </c>
+      <c r="G38" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="I38">
+        <v>16</v>
+      </c>
+      <c r="I38" t="s">
+        <v>198</v>
+      </c>
+      <c r="J38">
         <v>25</v>
       </c>
-      <c r="J38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K38" t="s">
-        <v>197</v>
+        <v>18</v>
+      </c>
+      <c r="L38" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D39">
         <v>2.2</v>
       </c>
-      <c r="G39" t="s">
-        <v>14</v>
+      <c r="E39">
+        <v>2.2</v>
+      </c>
+      <c r="G39" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I39">
+        <v>16</v>
+      </c>
+      <c r="I39" t="s">
+        <v>203</v>
+      </c>
+      <c r="J39">
         <v>25</v>
       </c>
-      <c r="J39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K39" t="s">
-        <v>202</v>
+        <v>18</v>
+      </c>
+      <c r="L39" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B40" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C40" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D40">
         <v>2.4</v>
       </c>
-      <c r="G40" t="s">
-        <v>14</v>
+      <c r="E40">
+        <v>2.4</v>
+      </c>
+      <c r="G40" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I40">
+        <v>16</v>
+      </c>
+      <c r="I40" t="s">
+        <v>208</v>
+      </c>
+      <c r="J40">
         <v>25</v>
       </c>
-      <c r="J40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K40" t="s">
-        <v>207</v>
+        <v>18</v>
+      </c>
+      <c r="L40" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B41" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D41">
         <v>3.15</v>
       </c>
-      <c r="G41" t="s">
-        <v>14</v>
+      <c r="E41">
+        <v>3.15</v>
+      </c>
+      <c r="G41" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="I41">
+        <v>16</v>
+      </c>
+      <c r="I41" t="s">
+        <v>213</v>
+      </c>
+      <c r="J41">
         <v>25</v>
       </c>
-      <c r="J41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K41" t="s">
-        <v>212</v>
+        <v>18</v>
+      </c>
+      <c r="L41" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D42">
         <v>3</v>
       </c>
-      <c r="G42" t="s">
-        <v>14</v>
+      <c r="E42">
+        <v>3</v>
+      </c>
+      <c r="G42" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="I42">
+        <v>16</v>
+      </c>
+      <c r="I42" t="s">
+        <v>218</v>
+      </c>
+      <c r="J42">
         <v>25</v>
       </c>
-      <c r="J42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K42" t="s">
-        <v>217</v>
+        <v>18</v>
+      </c>
+      <c r="L42" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B43" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D43">
         <v>6.5</v>
       </c>
-      <c r="G43" t="s">
-        <v>14</v>
+      <c r="E43">
+        <v>6.5</v>
+      </c>
+      <c r="G43" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I43">
+        <v>16</v>
+      </c>
+      <c r="I43" t="s">
+        <v>223</v>
+      </c>
+      <c r="J43">
         <v>25</v>
       </c>
-      <c r="J43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K43" t="s">
-        <v>222</v>
+        <v>18</v>
+      </c>
+      <c r="L43" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B44" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C44" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D44">
         <v>6.5</v>
       </c>
-      <c r="G44" t="s">
-        <v>14</v>
+      <c r="E44">
+        <v>6.5</v>
+      </c>
+      <c r="G44" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="I44">
+        <v>16</v>
+      </c>
+      <c r="I44" t="s">
+        <v>228</v>
+      </c>
+      <c r="J44">
         <v>25</v>
       </c>
-      <c r="J44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K44" t="s">
-        <v>227</v>
+        <v>18</v>
+      </c>
+      <c r="L44" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B45" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C45" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D45">
         <v>1.35</v>
       </c>
-      <c r="G45" t="s">
-        <v>14</v>
+      <c r="E45">
+        <v>1.35</v>
+      </c>
+      <c r="G45" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="I45">
+        <v>16</v>
+      </c>
+      <c r="I45" t="s">
+        <v>233</v>
+      </c>
+      <c r="J45">
         <v>25</v>
       </c>
-      <c r="J45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K45" t="s">
-        <v>232</v>
+        <v>18</v>
+      </c>
+      <c r="L45" t="s">
+        <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B46" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C46" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D46">
         <v>1.45</v>
       </c>
-      <c r="G46" t="s">
-        <v>14</v>
+      <c r="E46">
+        <v>1.45</v>
+      </c>
+      <c r="G46" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="I46">
+        <v>16</v>
+      </c>
+      <c r="I46" t="s">
+        <v>238</v>
+      </c>
+      <c r="J46">
         <v>25</v>
       </c>
-      <c r="J46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K46" t="s">
-        <v>237</v>
+        <v>18</v>
+      </c>
+      <c r="L46" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B47" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C47" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D47">
         <v>2.1</v>
       </c>
-      <c r="G47" t="s">
-        <v>14</v>
+      <c r="E47">
+        <v>2.1</v>
+      </c>
+      <c r="G47" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="I47">
+        <v>16</v>
+      </c>
+      <c r="I47" t="s">
+        <v>243</v>
+      </c>
+      <c r="J47">
         <v>25</v>
       </c>
-      <c r="J47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K47" t="s">
-        <v>242</v>
+        <v>18</v>
+      </c>
+      <c r="L47" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B48" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C48" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D48">
         <v>2.8</v>
       </c>
-      <c r="G48" t="s">
-        <v>14</v>
+      <c r="E48">
+        <v>2.8</v>
+      </c>
+      <c r="G48" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="I48">
+        <v>16</v>
+      </c>
+      <c r="I48" t="s">
+        <v>248</v>
+      </c>
+      <c r="J48">
         <v>25</v>
       </c>
-      <c r="J48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K48" t="s">
-        <v>247</v>
+        <v>18</v>
+      </c>
+      <c r="L48" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B49" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C49" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D49">
         <v>2.75</v>
       </c>
-      <c r="G49" t="s">
-        <v>14</v>
+      <c r="E49">
+        <v>2.75</v>
+      </c>
+      <c r="G49" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="I49">
+        <v>16</v>
+      </c>
+      <c r="I49" t="s">
+        <v>253</v>
+      </c>
+      <c r="J49">
         <v>25</v>
       </c>
-      <c r="J49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K49" t="s">
-        <v>252</v>
+        <v>18</v>
+      </c>
+      <c r="L49" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B50" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C50" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D50">
         <v>6.5</v>
       </c>
-      <c r="G50" t="s">
-        <v>14</v>
+      <c r="E50">
+        <v>6.5</v>
+      </c>
+      <c r="G50" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="I50">
+        <v>16</v>
+      </c>
+      <c r="I50" t="s">
+        <v>258</v>
+      </c>
+      <c r="J50">
         <v>25</v>
       </c>
-      <c r="J50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K50" t="s">
-        <v>257</v>
+        <v>18</v>
+      </c>
+      <c r="L50" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B51" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C51" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D51">
         <v>6.5</v>
       </c>
-      <c r="G51" t="s">
-        <v>14</v>
+      <c r="E51">
+        <v>6.5</v>
+      </c>
+      <c r="G51" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="I51">
+        <v>16</v>
+      </c>
+      <c r="I51" t="s">
+        <v>263</v>
+      </c>
+      <c r="J51">
         <v>25</v>
       </c>
-      <c r="J51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K51" t="s">
-        <v>262</v>
+        <v>18</v>
+      </c>
+      <c r="L51" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B52" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C52" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D52">
         <v>9.8</v>
       </c>
-      <c r="G52" t="s">
-        <v>14</v>
+      <c r="E52">
+        <v>9.8</v>
+      </c>
+      <c r="G52" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="I52">
+        <v>16</v>
+      </c>
+      <c r="I52" t="s">
+        <v>268</v>
+      </c>
+      <c r="J52">
         <v>25</v>
       </c>
-      <c r="J52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K52" t="s">
-        <v>267</v>
+        <v>18</v>
+      </c>
+      <c r="L52" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B53" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C53" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D53">
         <v>9.8</v>
       </c>
-      <c r="G53" t="s">
-        <v>14</v>
+      <c r="E53">
+        <v>9.8</v>
+      </c>
+      <c r="G53" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="I53">
+        <v>16</v>
+      </c>
+      <c r="I53" t="s">
+        <v>273</v>
+      </c>
+      <c r="J53">
         <v>20</v>
       </c>
-      <c r="J53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K53" t="s">
-        <v>272</v>
+        <v>18</v>
+      </c>
+      <c r="L53" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C54" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D54">
         <v>1.5</v>
       </c>
-      <c r="G54" t="s">
-        <v>14</v>
+      <c r="E54">
+        <v>1.5</v>
+      </c>
+      <c r="G54" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="I54">
+        <v>16</v>
+      </c>
+      <c r="I54" t="s">
+        <v>278</v>
+      </c>
+      <c r="J54">
         <v>25</v>
       </c>
-      <c r="J54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K54" t="s">
-        <v>277</v>
+        <v>18</v>
+      </c>
+      <c r="L54" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B55" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C55" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D55">
         <v>1.6</v>
       </c>
-      <c r="G55" t="s">
-        <v>14</v>
+      <c r="E55">
+        <v>1.6</v>
+      </c>
+      <c r="G55" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="I55">
+        <v>16</v>
+      </c>
+      <c r="I55" t="s">
+        <v>283</v>
+      </c>
+      <c r="J55">
         <v>25</v>
       </c>
-      <c r="J55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K55" t="s">
-        <v>282</v>
+        <v>18</v>
+      </c>
+      <c r="L55" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B56" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C56" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D56">
         <v>2.25</v>
       </c>
-      <c r="G56" t="s">
-        <v>14</v>
+      <c r="E56">
+        <v>2.25</v>
+      </c>
+      <c r="G56" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="I56">
+        <v>16</v>
+      </c>
+      <c r="I56" t="s">
+        <v>288</v>
+      </c>
+      <c r="J56">
         <v>25</v>
       </c>
-      <c r="J56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K56" t="s">
-        <v>287</v>
+        <v>18</v>
+      </c>
+      <c r="L56" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B57" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C57" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D57">
         <v>3</v>
       </c>
-      <c r="G57" t="s">
-        <v>14</v>
+      <c r="E57">
+        <v>3</v>
+      </c>
+      <c r="G57" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="I57">
+        <v>16</v>
+      </c>
+      <c r="I57" t="s">
+        <v>293</v>
+      </c>
+      <c r="J57">
         <v>25</v>
       </c>
-      <c r="J57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K57" t="s">
-        <v>292</v>
+        <v>18</v>
+      </c>
+      <c r="L57" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B58" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C58" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D58">
         <v>2.95</v>
       </c>
-      <c r="G58" t="s">
-        <v>14</v>
+      <c r="E58">
+        <v>2.95</v>
+      </c>
+      <c r="G58" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="I58">
+        <v>16</v>
+      </c>
+      <c r="I58" t="s">
+        <v>298</v>
+      </c>
+      <c r="J58">
         <v>25</v>
       </c>
-      <c r="J58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K58" t="s">
-        <v>297</v>
+        <v>18</v>
+      </c>
+      <c r="L58" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B59" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C59" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D59">
         <v>6.95</v>
       </c>
-      <c r="G59" t="s">
-        <v>14</v>
+      <c r="E59">
+        <v>6.95</v>
+      </c>
+      <c r="G59" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="I59">
+        <v>16</v>
+      </c>
+      <c r="I59" t="s">
+        <v>303</v>
+      </c>
+      <c r="J59">
         <v>25</v>
       </c>
-      <c r="J59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K59" t="s">
-        <v>302</v>
+        <v>18</v>
+      </c>
+      <c r="L59" t="s">
+        <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B60" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C60" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D60">
         <v>9.8</v>
       </c>
-      <c r="G60" t="s">
-        <v>14</v>
+      <c r="E60">
+        <v>9.8</v>
+      </c>
+      <c r="G60" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="I60">
+        <v>16</v>
+      </c>
+      <c r="I60" t="s">
+        <v>308</v>
+      </c>
+      <c r="J60">
         <v>20</v>
       </c>
-      <c r="J60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K60" t="s">
-        <v>307</v>
+        <v>18</v>
+      </c>
+      <c r="L60" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B61" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C61" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D61">
         <v>2.4</v>
       </c>
-      <c r="G61" t="s">
-        <v>14</v>
+      <c r="E61">
+        <v>2.4</v>
+      </c>
+      <c r="G61" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="I61">
+        <v>16</v>
+      </c>
+      <c r="I61" t="s">
+        <v>313</v>
+      </c>
+      <c r="J61">
         <v>10</v>
       </c>
-      <c r="J61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K61" t="s">
-        <v>312</v>
+        <v>18</v>
+      </c>
+      <c r="L61" t="s">
+        <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B62" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C62" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D62">
         <v>2.8</v>
       </c>
-      <c r="G62" t="s">
-        <v>14</v>
+      <c r="E62">
+        <v>2.8</v>
+      </c>
+      <c r="G62" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="I62">
+        <v>16</v>
+      </c>
+      <c r="I62" t="s">
+        <v>318</v>
+      </c>
+      <c r="J62">
         <v>10</v>
       </c>
-      <c r="J62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K62" t="s">
-        <v>317</v>
+        <v>18</v>
+      </c>
+      <c r="L62" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B63" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C63" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D63">
         <v>3.9</v>
       </c>
-      <c r="G63" t="s">
-        <v>14</v>
+      <c r="E63">
+        <v>3.9</v>
+      </c>
+      <c r="G63" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="I63">
+        <v>16</v>
+      </c>
+      <c r="I63" t="s">
+        <v>323</v>
+      </c>
+      <c r="J63">
         <v>10</v>
       </c>
-      <c r="J63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K63" t="s">
-        <v>322</v>
+        <v>18</v>
+      </c>
+      <c r="L63" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B64" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C64" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D64">
         <v>6.2</v>
       </c>
-      <c r="G64" t="s">
-        <v>14</v>
+      <c r="E64">
+        <v>6.2</v>
+      </c>
+      <c r="G64" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="I64">
+        <v>16</v>
+      </c>
+      <c r="I64" t="s">
+        <v>328</v>
+      </c>
+      <c r="J64">
         <v>10</v>
       </c>
-      <c r="J64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K64" t="s">
-        <v>327</v>
+        <v>18</v>
+      </c>
+      <c r="L64" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B65" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C65" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D65">
         <v>2.65</v>
       </c>
-      <c r="G65" t="s">
-        <v>14</v>
+      <c r="E65">
+        <v>2.65</v>
+      </c>
+      <c r="G65" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="I65">
+        <v>16</v>
+      </c>
+      <c r="I65" t="s">
+        <v>333</v>
+      </c>
+      <c r="J65">
         <v>10</v>
       </c>
-      <c r="J65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K65" t="s">
-        <v>332</v>
+        <v>18</v>
+      </c>
+      <c r="L65" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B66" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C66" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D66">
         <v>3.2</v>
       </c>
-      <c r="G66" t="s">
-        <v>14</v>
+      <c r="E66">
+        <v>3.2</v>
+      </c>
+      <c r="G66" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="I66">
+        <v>16</v>
+      </c>
+      <c r="I66" t="s">
+        <v>338</v>
+      </c>
+      <c r="J66">
         <v>10</v>
       </c>
-      <c r="J66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K66" t="s">
-        <v>337</v>
+        <v>18</v>
+      </c>
+      <c r="L66" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B67" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C67" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D67">
         <v>4.4</v>
       </c>
-      <c r="G67" t="s">
-        <v>14</v>
+      <c r="E67">
+        <v>4.4</v>
+      </c>
+      <c r="G67" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="I67">
+        <v>16</v>
+      </c>
+      <c r="I67" t="s">
+        <v>343</v>
+      </c>
+      <c r="J67">
         <v>10</v>
       </c>
-      <c r="J67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K67" t="s">
-        <v>342</v>
+        <v>18</v>
+      </c>
+      <c r="L67" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B68" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C68" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D68">
         <v>6.95</v>
       </c>
-      <c r="G68" t="s">
-        <v>14</v>
+      <c r="E68">
+        <v>6.95</v>
+      </c>
+      <c r="G68" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="I68">
+        <v>16</v>
+      </c>
+      <c r="I68" t="s">
+        <v>348</v>
+      </c>
+      <c r="J68">
         <v>10</v>
       </c>
-      <c r="J68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K68" t="s">
-        <v>347</v>
+        <v>18</v>
+      </c>
+      <c r="L68" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B69" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C69" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D69">
         <v>2.1</v>
       </c>
-      <c r="G69" t="s">
-        <v>14</v>
+      <c r="E69">
+        <v>2.1</v>
+      </c>
+      <c r="G69" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="I69">
+        <v>16</v>
+      </c>
+      <c r="I69" t="s">
+        <v>353</v>
+      </c>
+      <c r="J69">
         <v>10</v>
       </c>
-      <c r="J69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K69" t="s">
-        <v>352</v>
+        <v>18</v>
+      </c>
+      <c r="L69" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B70" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C70" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D70">
         <v>2.6</v>
       </c>
-      <c r="G70" t="s">
-        <v>14</v>
+      <c r="E70">
+        <v>2.6</v>
+      </c>
+      <c r="G70" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="I70">
+        <v>16</v>
+      </c>
+      <c r="I70" t="s">
+        <v>358</v>
+      </c>
+      <c r="J70">
         <v>10</v>
       </c>
-      <c r="J70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K70" t="s">
-        <v>357</v>
+        <v>18</v>
+      </c>
+      <c r="L70" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B71" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C71" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D71">
         <v>3.5</v>
       </c>
-      <c r="G71" t="s">
-        <v>14</v>
+      <c r="E71">
+        <v>3.5</v>
+      </c>
+      <c r="G71" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="I71">
+        <v>16</v>
+      </c>
+      <c r="I71" t="s">
+        <v>363</v>
+      </c>
+      <c r="J71">
         <v>10</v>
       </c>
-      <c r="J71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K71" t="s">
-        <v>362</v>
+        <v>18</v>
+      </c>
+      <c r="L71" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B72" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C72" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D72">
         <v>5.7</v>
       </c>
-      <c r="G72" t="s">
-        <v>14</v>
+      <c r="E72">
+        <v>5.7</v>
+      </c>
+      <c r="G72" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="I72">
+        <v>16</v>
+      </c>
+      <c r="I72" t="s">
+        <v>368</v>
+      </c>
+      <c r="J72">
         <v>10</v>
       </c>
-      <c r="J72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K72" t="s">
-        <v>367</v>
+        <v>18</v>
+      </c>
+      <c r="L72" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B73" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C73" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D73">
         <v>4.3</v>
       </c>
-      <c r="G73" t="s">
-        <v>14</v>
+      <c r="E73">
+        <v>4.3</v>
+      </c>
+      <c r="G73" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="I73">
+        <v>16</v>
+      </c>
+      <c r="I73" t="s">
+        <v>373</v>
+      </c>
+      <c r="J73">
         <v>10</v>
       </c>
-      <c r="J73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K73" t="s">
-        <v>372</v>
+        <v>18</v>
+      </c>
+      <c r="L73" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B74" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C74" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D74">
         <v>4.3</v>
       </c>
-      <c r="G74" t="s">
-        <v>14</v>
+      <c r="E74">
+        <v>4.3</v>
+      </c>
+      <c r="G74" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="I74">
+        <v>16</v>
+      </c>
+      <c r="I74" t="s">
+        <v>378</v>
+      </c>
+      <c r="J74">
         <v>10</v>
       </c>
-      <c r="J74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K74" t="s">
-        <v>377</v>
+        <v>18</v>
+      </c>
+      <c r="L74" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B75" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C75" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D75">
         <v>4.3</v>
       </c>
-      <c r="G75" t="s">
-        <v>14</v>
+      <c r="E75">
+        <v>4.3</v>
+      </c>
+      <c r="G75" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H75" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="I75">
+        <v>16</v>
+      </c>
+      <c r="I75" t="s">
+        <v>383</v>
+      </c>
+      <c r="J75">
         <v>10</v>
       </c>
-      <c r="J75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K75" t="s">
-        <v>382</v>
+        <v>18</v>
+      </c>
+      <c r="L75" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B76" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C76" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D76">
         <v>5.1</v>
       </c>
-      <c r="G76" t="s">
-        <v>14</v>
+      <c r="E76">
+        <v>5.1</v>
+      </c>
+      <c r="G76" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="I76">
+        <v>16</v>
+      </c>
+      <c r="I76" t="s">
+        <v>388</v>
+      </c>
+      <c r="J76">
         <v>10</v>
       </c>
-      <c r="J76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K76" t="s">
-        <v>387</v>
+        <v>18</v>
+      </c>
+      <c r="L76" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B77" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C77" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D77">
         <v>5.1</v>
       </c>
-      <c r="G77" t="s">
-        <v>14</v>
+      <c r="E77">
+        <v>5.1</v>
+      </c>
+      <c r="G77" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="I77">
+        <v>16</v>
+      </c>
+      <c r="I77" t="s">
+        <v>393</v>
+      </c>
+      <c r="J77">
         <v>10</v>
       </c>
-      <c r="J77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K77" t="s">
-        <v>392</v>
+        <v>18</v>
+      </c>
+      <c r="L77" t="s">
+        <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B78" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C78" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D78">
         <v>5.1</v>
       </c>
-      <c r="G78" t="s">
-        <v>14</v>
+      <c r="E78">
+        <v>5.1</v>
+      </c>
+      <c r="G78" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="I78">
+        <v>16</v>
+      </c>
+      <c r="I78" t="s">
+        <v>398</v>
+      </c>
+      <c r="J78">
         <v>10</v>
       </c>
-      <c r="J78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K78" t="s">
-        <v>397</v>
+        <v>18</v>
+      </c>
+      <c r="L78" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B79" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C79" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D79">
         <v>4.3</v>
       </c>
-      <c r="G79" t="s">
-        <v>14</v>
+      <c r="E79">
+        <v>4.3</v>
+      </c>
+      <c r="G79" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="I79">
+        <v>16</v>
+      </c>
+      <c r="I79" t="s">
+        <v>403</v>
+      </c>
+      <c r="J79">
         <v>10</v>
       </c>
-      <c r="J79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K79" t="s">
-        <v>402</v>
+        <v>18</v>
+      </c>
+      <c r="L79" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B80" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C80" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D80">
         <v>4.3</v>
       </c>
-      <c r="G80" t="s">
-        <v>14</v>
+      <c r="E80">
+        <v>4.3</v>
+      </c>
+      <c r="G80" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="I80">
+        <v>16</v>
+      </c>
+      <c r="I80" t="s">
+        <v>408</v>
+      </c>
+      <c r="J80">
         <v>10</v>
       </c>
-      <c r="J80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K80" t="s">
-        <v>407</v>
+        <v>18</v>
+      </c>
+      <c r="L80" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B81" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C81" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D81">
         <v>4.3</v>
       </c>
-      <c r="G81" t="s">
-        <v>14</v>
+      <c r="E81">
+        <v>4.3</v>
+      </c>
+      <c r="G81" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="I81">
+        <v>16</v>
+      </c>
+      <c r="I81" t="s">
+        <v>413</v>
+      </c>
+      <c r="J81">
         <v>10</v>
       </c>
-      <c r="J81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K81" t="s">
-        <v>412</v>
+        <v>18</v>
+      </c>
+      <c r="L81" t="s">
+        <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B82" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C82" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D82">
         <v>5.1</v>
       </c>
-      <c r="G82" t="s">
-        <v>14</v>
+      <c r="E82">
+        <v>5.1</v>
+      </c>
+      <c r="G82" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H82" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="I82">
+        <v>16</v>
+      </c>
+      <c r="I82" t="s">
+        <v>418</v>
+      </c>
+      <c r="J82">
         <v>10</v>
       </c>
-      <c r="J82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K82" t="s">
-        <v>417</v>
+        <v>18</v>
+      </c>
+      <c r="L82" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B83" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C83" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D83">
         <v>5.1</v>
       </c>
-      <c r="G83" t="s">
-        <v>14</v>
+      <c r="E83">
+        <v>5.1</v>
+      </c>
+      <c r="G83" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H83" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="I83">
+        <v>16</v>
+      </c>
+      <c r="I83" t="s">
+        <v>423</v>
+      </c>
+      <c r="J83">
         <v>10</v>
       </c>
-      <c r="J83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K83" t="s">
-        <v>422</v>
+        <v>18</v>
+      </c>
+      <c r="L83" t="s">
+        <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B84" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C84" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D84">
         <v>5.1</v>
       </c>
-      <c r="G84" t="s">
-        <v>14</v>
+      <c r="E84">
+        <v>5.1</v>
+      </c>
+      <c r="G84" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H84" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="I84">
+        <v>16</v>
+      </c>
+      <c r="I84" t="s">
+        <v>428</v>
+      </c>
+      <c r="J84">
         <v>10</v>
       </c>
-      <c r="J84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K84" t="s">
-        <v>427</v>
+        <v>18</v>
+      </c>
+      <c r="L84" t="s">
+        <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B85" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C85" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D85">
         <v>3.3</v>
       </c>
-      <c r="G85" t="s">
-        <v>14</v>
+      <c r="E85">
+        <v>3.3</v>
+      </c>
+      <c r="G85" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H85" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="I85">
+        <v>16</v>
+      </c>
+      <c r="I85" t="s">
+        <v>433</v>
+      </c>
+      <c r="J85">
         <v>10</v>
       </c>
-      <c r="J85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K85" t="s">
-        <v>432</v>
+        <v>18</v>
+      </c>
+      <c r="L85" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B86" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C86" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D86">
         <v>3.3</v>
       </c>
-      <c r="G86" t="s">
-        <v>14</v>
+      <c r="E86">
+        <v>3.3</v>
+      </c>
+      <c r="G86" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H86" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="I86">
+        <v>16</v>
+      </c>
+      <c r="I86" t="s">
+        <v>438</v>
+      </c>
+      <c r="J86">
         <v>10</v>
       </c>
-      <c r="J86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K86" t="s">
-        <v>437</v>
+        <v>18</v>
+      </c>
+      <c r="L86" t="s">
+        <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B87" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C87" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D87">
         <v>3.3</v>
       </c>
-      <c r="G87" t="s">
-        <v>14</v>
+      <c r="E87">
+        <v>3.3</v>
+      </c>
+      <c r="G87" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H87" t="s">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="I87">
+        <v>16</v>
+      </c>
+      <c r="I87" t="s">
+        <v>443</v>
+      </c>
+      <c r="J87">
         <v>10</v>
       </c>
-      <c r="J87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K87" t="s">
-        <v>442</v>
+        <v>18</v>
+      </c>
+      <c r="L87" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B88" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C88" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D88">
         <v>3.3</v>
       </c>
-      <c r="G88" t="s">
-        <v>14</v>
+      <c r="E88">
+        <v>3.3</v>
+      </c>
+      <c r="G88" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H88" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="I88">
+        <v>16</v>
+      </c>
+      <c r="I88" t="s">
+        <v>448</v>
+      </c>
+      <c r="J88">
         <v>10</v>
       </c>
-      <c r="J88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K88" t="s">
-        <v>447</v>
+        <v>18</v>
+      </c>
+      <c r="L88" t="s">
+        <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B89" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C89" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D89">
         <v>3.95</v>
       </c>
-      <c r="G89" t="s">
-        <v>14</v>
+      <c r="E89">
+        <v>3.95</v>
+      </c>
+      <c r="G89" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H89" t="s">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="I89">
+        <v>16</v>
+      </c>
+      <c r="I89" t="s">
+        <v>453</v>
+      </c>
+      <c r="J89">
         <v>10</v>
       </c>
-      <c r="J89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K89" t="s">
-        <v>452</v>
+        <v>18</v>
+      </c>
+      <c r="L89" t="s">
+        <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B90" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C90" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D90">
         <v>3.95</v>
       </c>
-      <c r="G90" t="s">
-        <v>14</v>
+      <c r="E90">
+        <v>3.95</v>
+      </c>
+      <c r="G90" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H90" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="I90">
+        <v>16</v>
+      </c>
+      <c r="I90" t="s">
+        <v>458</v>
+      </c>
+      <c r="J90">
         <v>10</v>
       </c>
-      <c r="J90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K90" t="s">
-        <v>457</v>
+        <v>18</v>
+      </c>
+      <c r="L90" t="s">
+        <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B91" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C91" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D91">
         <v>3.95</v>
       </c>
-      <c r="G91" t="s">
-        <v>14</v>
+      <c r="E91">
+        <v>3.95</v>
+      </c>
+      <c r="G91" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H91" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="I91">
+        <v>16</v>
+      </c>
+      <c r="I91" t="s">
+        <v>463</v>
+      </c>
+      <c r="J91">
         <v>10</v>
       </c>
-      <c r="J91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K91" t="s">
-        <v>462</v>
+        <v>18</v>
+      </c>
+      <c r="L91" t="s">
+        <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B92" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C92" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D92">
         <v>3.95</v>
       </c>
-      <c r="G92" t="s">
-        <v>14</v>
+      <c r="E92">
+        <v>3.95</v>
+      </c>
+      <c r="G92" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H92" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="I92">
+        <v>16</v>
+      </c>
+      <c r="I92" t="s">
+        <v>468</v>
+      </c>
+      <c r="J92">
         <v>10</v>
       </c>
-      <c r="J92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K92" t="s">
-        <v>467</v>
+        <v>18</v>
+      </c>
+      <c r="L92" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B93" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C93" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D93">
         <v>3.3</v>
       </c>
-      <c r="G93" t="s">
-        <v>14</v>
+      <c r="E93">
+        <v>3.3</v>
+      </c>
+      <c r="G93" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H93" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="I93">
+        <v>16</v>
+      </c>
+      <c r="I93" t="s">
+        <v>473</v>
+      </c>
+      <c r="J93">
         <v>10</v>
       </c>
-      <c r="J93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K93" t="s">
-        <v>472</v>
+        <v>18</v>
+      </c>
+      <c r="L93" t="s">
+        <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B94" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C94" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D94">
         <v>3.3</v>
       </c>
-      <c r="G94" t="s">
-        <v>14</v>
+      <c r="E94">
+        <v>3.3</v>
+      </c>
+      <c r="G94" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H94" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="I94">
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
+        <v>478</v>
+      </c>
+      <c r="J94">
         <v>10</v>
       </c>
-      <c r="J94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K94" t="s">
-        <v>477</v>
+        <v>18</v>
+      </c>
+      <c r="L94" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B95" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C95" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D95">
         <v>3.3</v>
       </c>
-      <c r="G95" t="s">
-        <v>14</v>
+      <c r="E95">
+        <v>3.3</v>
+      </c>
+      <c r="G95" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H95" t="s">
-        <v>481</v>
-[...1 lines deleted...]
-      <c r="I95">
+        <v>16</v>
+      </c>
+      <c r="I95" t="s">
+        <v>483</v>
+      </c>
+      <c r="J95">
         <v>10</v>
       </c>
-      <c r="J95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K95" t="s">
-        <v>482</v>
+        <v>18</v>
+      </c>
+      <c r="L95" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B96" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C96" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D96">
         <v>3.95</v>
       </c>
-      <c r="G96" t="s">
-        <v>14</v>
+      <c r="E96">
+        <v>3.95</v>
+      </c>
+      <c r="G96" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H96" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="I96">
+        <v>16</v>
+      </c>
+      <c r="I96" t="s">
+        <v>488</v>
+      </c>
+      <c r="J96">
         <v>10</v>
       </c>
-      <c r="J96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K96" t="s">
-        <v>487</v>
+        <v>18</v>
+      </c>
+      <c r="L96" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B97" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C97" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D97">
         <v>3.95</v>
       </c>
-      <c r="G97" t="s">
-        <v>14</v>
+      <c r="E97">
+        <v>3.95</v>
+      </c>
+      <c r="G97" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H97" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="I97">
+        <v>16</v>
+      </c>
+      <c r="I97" t="s">
+        <v>493</v>
+      </c>
+      <c r="J97">
         <v>10</v>
       </c>
-      <c r="J97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K97" t="s">
-        <v>492</v>
+        <v>18</v>
+      </c>
+      <c r="L97" t="s">
+        <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B98" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C98" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D98">
         <v>3.95</v>
       </c>
-      <c r="G98" t="s">
-        <v>14</v>
+      <c r="E98">
+        <v>3.95</v>
+      </c>
+      <c r="G98" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H98" t="s">
-        <v>496</v>
-[...1 lines deleted...]
-      <c r="I98">
+        <v>16</v>
+      </c>
+      <c r="I98" t="s">
+        <v>498</v>
+      </c>
+      <c r="J98">
         <v>10</v>
       </c>
-      <c r="J98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K98" t="s">
-        <v>497</v>
+        <v>18</v>
+      </c>
+      <c r="L98" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B99" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C99" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D99">
         <v>2.7</v>
       </c>
-      <c r="G99" t="s">
-        <v>14</v>
+      <c r="E99">
+        <v>2.7</v>
+      </c>
+      <c r="G99" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H99" t="s">
-        <v>501</v>
-[...1 lines deleted...]
-      <c r="I99">
+        <v>16</v>
+      </c>
+      <c r="I99" t="s">
+        <v>503</v>
+      </c>
+      <c r="J99">
         <v>10</v>
       </c>
-      <c r="J99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K99" t="s">
-        <v>502</v>
+        <v>18</v>
+      </c>
+      <c r="L99" t="s">
+        <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B100" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C100" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D100">
         <v>2.7</v>
       </c>
-      <c r="G100" t="s">
-        <v>14</v>
+      <c r="E100">
+        <v>2.7</v>
+      </c>
+      <c r="G100" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H100" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="I100">
+        <v>16</v>
+      </c>
+      <c r="I100" t="s">
+        <v>508</v>
+      </c>
+      <c r="J100">
         <v>10</v>
       </c>
-      <c r="J100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K100" t="s">
-        <v>507</v>
+        <v>18</v>
+      </c>
+      <c r="L100" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B101" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C101" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D101">
         <v>2.7</v>
       </c>
-      <c r="G101" t="s">
-        <v>14</v>
+      <c r="E101">
+        <v>2.7</v>
+      </c>
+      <c r="G101" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H101" t="s">
-        <v>511</v>
-[...1 lines deleted...]
-      <c r="I101">
+        <v>16</v>
+      </c>
+      <c r="I101" t="s">
+        <v>513</v>
+      </c>
+      <c r="J101">
         <v>10</v>
       </c>
-      <c r="J101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K101" t="s">
-        <v>512</v>
+        <v>18</v>
+      </c>
+      <c r="L101" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B102" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C102" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D102">
         <v>2.7</v>
       </c>
-      <c r="G102" t="s">
-        <v>14</v>
+      <c r="E102">
+        <v>2.7</v>
+      </c>
+      <c r="G102" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H102" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="I102">
+        <v>16</v>
+      </c>
+      <c r="I102" t="s">
+        <v>518</v>
+      </c>
+      <c r="J102">
         <v>10</v>
       </c>
-      <c r="J102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K102" t="s">
-        <v>517</v>
+        <v>18</v>
+      </c>
+      <c r="L102" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B103" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C103" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D103">
         <v>3.2</v>
       </c>
-      <c r="G103" t="s">
-        <v>14</v>
+      <c r="E103">
+        <v>3.2</v>
+      </c>
+      <c r="G103" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H103" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="I103">
+        <v>16</v>
+      </c>
+      <c r="I103" t="s">
+        <v>523</v>
+      </c>
+      <c r="J103">
         <v>10</v>
       </c>
-      <c r="J103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K103" t="s">
-        <v>522</v>
+        <v>18</v>
+      </c>
+      <c r="L103" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B104" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C104" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D104">
         <v>3.2</v>
       </c>
-      <c r="G104" t="s">
-        <v>14</v>
+      <c r="E104">
+        <v>3.2</v>
+      </c>
+      <c r="G104" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H104" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="I104">
+        <v>16</v>
+      </c>
+      <c r="I104" t="s">
+        <v>528</v>
+      </c>
+      <c r="J104">
         <v>10</v>
       </c>
-      <c r="J104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K104" t="s">
-        <v>527</v>
+        <v>18</v>
+      </c>
+      <c r="L104" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="B105" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C105" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D105">
         <v>3.2</v>
       </c>
-      <c r="G105" t="s">
-        <v>14</v>
+      <c r="E105">
+        <v>3.2</v>
+      </c>
+      <c r="G105" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H105" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="I105">
+        <v>16</v>
+      </c>
+      <c r="I105" t="s">
+        <v>533</v>
+      </c>
+      <c r="J105">
         <v>10</v>
       </c>
-      <c r="J105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K105" t="s">
-        <v>532</v>
+        <v>18</v>
+      </c>
+      <c r="L105" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B106" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C106" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D106">
         <v>3.2</v>
       </c>
-      <c r="G106" t="s">
-        <v>14</v>
+      <c r="E106">
+        <v>3.2</v>
+      </c>
+      <c r="G106" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H106" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="I106">
+        <v>16</v>
+      </c>
+      <c r="I106" t="s">
+        <v>538</v>
+      </c>
+      <c r="J106">
         <v>10</v>
       </c>
-      <c r="J106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K106" t="s">
-        <v>537</v>
+        <v>18</v>
+      </c>
+      <c r="L106" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B107" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C107" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D107">
         <v>6.5</v>
       </c>
-      <c r="G107" t="s">
-        <v>14</v>
+      <c r="E107">
+        <v>6.5</v>
+      </c>
+      <c r="G107" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H107" t="s">
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="I107">
+        <v>16</v>
+      </c>
+      <c r="I107" t="s">
+        <v>543</v>
+      </c>
+      <c r="J107">
         <v>10</v>
       </c>
-      <c r="J107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K107" t="s">
-        <v>542</v>
+        <v>18</v>
+      </c>
+      <c r="L107" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B108" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C108" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D108">
         <v>6.5</v>
       </c>
-      <c r="G108" t="s">
-        <v>14</v>
+      <c r="E108">
+        <v>6.5</v>
+      </c>
+      <c r="G108" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H108" t="s">
-        <v>546</v>
-[...1 lines deleted...]
-      <c r="I108">
+        <v>16</v>
+      </c>
+      <c r="I108" t="s">
+        <v>548</v>
+      </c>
+      <c r="J108">
         <v>10</v>
       </c>
-      <c r="J108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K108" t="s">
-        <v>547</v>
+        <v>18</v>
+      </c>
+      <c r="L108" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B109" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C109" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D109">
         <v>6.5</v>
       </c>
-      <c r="G109" t="s">
-        <v>14</v>
+      <c r="E109">
+        <v>6.5</v>
+      </c>
+      <c r="G109" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H109" t="s">
-        <v>551</v>
-[...1 lines deleted...]
-      <c r="I109">
+        <v>16</v>
+      </c>
+      <c r="I109" t="s">
+        <v>553</v>
+      </c>
+      <c r="J109">
         <v>10</v>
       </c>
-      <c r="J109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K109" t="s">
-        <v>552</v>
+        <v>18</v>
+      </c>
+      <c r="L109" t="s">
+        <v>554</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B110" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C110" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D110">
         <v>2.7</v>
       </c>
-      <c r="G110" t="s">
-        <v>14</v>
+      <c r="E110">
+        <v>2.7</v>
+      </c>
+      <c r="G110" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H110" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="I110">
+        <v>16</v>
+      </c>
+      <c r="I110" t="s">
+        <v>558</v>
+      </c>
+      <c r="J110">
         <v>10</v>
       </c>
-      <c r="J110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K110" t="s">
-        <v>557</v>
+        <v>18</v>
+      </c>
+      <c r="L110" t="s">
+        <v>559</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B111" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C111" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D111">
         <v>2.7</v>
       </c>
-      <c r="G111" t="s">
-        <v>14</v>
+      <c r="E111">
+        <v>2.7</v>
+      </c>
+      <c r="G111" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H111" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="I111">
+        <v>16</v>
+      </c>
+      <c r="I111" t="s">
+        <v>563</v>
+      </c>
+      <c r="J111">
         <v>10</v>
       </c>
-      <c r="J111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K111" t="s">
-        <v>562</v>
+        <v>18</v>
+      </c>
+      <c r="L111" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="B112" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C112" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="D112">
         <v>2.7</v>
       </c>
-      <c r="G112" t="s">
-        <v>14</v>
+      <c r="E112">
+        <v>2.7</v>
+      </c>
+      <c r="G112" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H112" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="I112">
+        <v>16</v>
+      </c>
+      <c r="I112" t="s">
+        <v>568</v>
+      </c>
+      <c r="J112">
         <v>10</v>
       </c>
-      <c r="J112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K112" t="s">
-        <v>567</v>
+        <v>18</v>
+      </c>
+      <c r="L112" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B113" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C113" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D113">
         <v>2.7</v>
       </c>
-      <c r="G113" t="s">
-        <v>14</v>
+      <c r="E113">
+        <v>2.7</v>
+      </c>
+      <c r="G113" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H113" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="I113">
+        <v>16</v>
+      </c>
+      <c r="I113" t="s">
+        <v>573</v>
+      </c>
+      <c r="J113">
         <v>10</v>
       </c>
-      <c r="J113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K113" t="s">
-        <v>572</v>
+        <v>18</v>
+      </c>
+      <c r="L113" t="s">
+        <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B114" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C114" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D114">
         <v>3.2</v>
       </c>
-      <c r="G114" t="s">
-        <v>14</v>
+      <c r="E114">
+        <v>3.2</v>
+      </c>
+      <c r="G114" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H114" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="I114">
+        <v>16</v>
+      </c>
+      <c r="I114" t="s">
+        <v>578</v>
+      </c>
+      <c r="J114">
         <v>10</v>
       </c>
-      <c r="J114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K114" t="s">
-        <v>577</v>
+        <v>18</v>
+      </c>
+      <c r="L114" t="s">
+        <v>579</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B115" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C115" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="D115">
         <v>3.2</v>
       </c>
-      <c r="G115" t="s">
-        <v>14</v>
+      <c r="E115">
+        <v>3.2</v>
+      </c>
+      <c r="G115" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H115" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="I115">
+        <v>16</v>
+      </c>
+      <c r="I115" t="s">
+        <v>583</v>
+      </c>
+      <c r="J115">
         <v>10</v>
       </c>
-      <c r="J115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K115" t="s">
-        <v>582</v>
+        <v>18</v>
+      </c>
+      <c r="L115" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B116" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C116" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D116">
         <v>3.2</v>
       </c>
-      <c r="G116" t="s">
-        <v>14</v>
+      <c r="E116">
+        <v>3.2</v>
+      </c>
+      <c r="G116" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H116" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="I116">
+        <v>16</v>
+      </c>
+      <c r="I116" t="s">
+        <v>588</v>
+      </c>
+      <c r="J116">
         <v>10</v>
       </c>
-      <c r="J116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K116" t="s">
-        <v>587</v>
+        <v>18</v>
+      </c>
+      <c r="L116" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B117" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C117" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D117">
         <v>3.2</v>
       </c>
-      <c r="G117" t="s">
-        <v>14</v>
+      <c r="E117">
+        <v>3.2</v>
+      </c>
+      <c r="G117" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H117" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="I117">
+        <v>16</v>
+      </c>
+      <c r="I117" t="s">
+        <v>593</v>
+      </c>
+      <c r="J117">
         <v>10</v>
       </c>
-      <c r="J117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K117" t="s">
-        <v>592</v>
+        <v>18</v>
+      </c>
+      <c r="L117" t="s">
+        <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B118" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C118" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D118">
         <v>2.5</v>
       </c>
-      <c r="G118" t="s">
-        <v>14</v>
+      <c r="E118">
+        <v>2.5</v>
+      </c>
+      <c r="G118" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H118" t="s">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="I118">
+        <v>16</v>
+      </c>
+      <c r="I118" t="s">
+        <v>598</v>
+      </c>
+      <c r="J118">
         <v>10</v>
       </c>
-      <c r="J118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K118" t="s">
-        <v>597</v>
+        <v>18</v>
+      </c>
+      <c r="L118" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B119" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C119" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D119">
         <v>2.5</v>
       </c>
-      <c r="G119" t="s">
-        <v>14</v>
+      <c r="E119">
+        <v>2.5</v>
+      </c>
+      <c r="G119" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H119" t="s">
-        <v>601</v>
-[...1 lines deleted...]
-      <c r="I119">
+        <v>16</v>
+      </c>
+      <c r="I119" t="s">
+        <v>603</v>
+      </c>
+      <c r="J119">
         <v>10</v>
       </c>
-      <c r="J119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K119" t="s">
-        <v>602</v>
+        <v>18</v>
+      </c>
+      <c r="L119" t="s">
+        <v>604</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B120" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C120" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D120">
         <v>2.5</v>
       </c>
-      <c r="G120" t="s">
-        <v>14</v>
+      <c r="E120">
+        <v>2.5</v>
+      </c>
+      <c r="G120" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H120" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="I120">
+        <v>16</v>
+      </c>
+      <c r="I120" t="s">
+        <v>608</v>
+      </c>
+      <c r="J120">
         <v>10</v>
       </c>
-      <c r="J120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K120" t="s">
-        <v>607</v>
+        <v>18</v>
+      </c>
+      <c r="L120" t="s">
+        <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B121" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C121" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="D121">
         <v>3</v>
       </c>
-      <c r="G121" t="s">
-        <v>14</v>
+      <c r="E121">
+        <v>3</v>
+      </c>
+      <c r="G121" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H121" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="I121">
+        <v>16</v>
+      </c>
+      <c r="I121" t="s">
+        <v>613</v>
+      </c>
+      <c r="J121">
         <v>10</v>
       </c>
-      <c r="J121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K121" t="s">
-        <v>612</v>
+        <v>18</v>
+      </c>
+      <c r="L121" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B122" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C122" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D122">
         <v>3</v>
       </c>
-      <c r="G122" t="s">
-        <v>14</v>
+      <c r="E122">
+        <v>3</v>
+      </c>
+      <c r="G122" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H122" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="I122">
+        <v>16</v>
+      </c>
+      <c r="I122" t="s">
+        <v>618</v>
+      </c>
+      <c r="J122">
         <v>10</v>
       </c>
-      <c r="J122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K122" t="s">
-        <v>617</v>
+        <v>18</v>
+      </c>
+      <c r="L122" t="s">
+        <v>619</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B123" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C123" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="D123">
         <v>3</v>
       </c>
-      <c r="G123" t="s">
-        <v>14</v>
+      <c r="E123">
+        <v>3</v>
+      </c>
+      <c r="G123" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H123" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="I123">
+        <v>16</v>
+      </c>
+      <c r="I123" t="s">
+        <v>623</v>
+      </c>
+      <c r="J123">
         <v>10</v>
       </c>
-      <c r="J123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K123" t="s">
-        <v>622</v>
+        <v>18</v>
+      </c>
+      <c r="L123" t="s">
+        <v>624</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B124" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C124" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D124">
         <v>3</v>
       </c>
-      <c r="G124" t="s">
-        <v>14</v>
+      <c r="E124">
+        <v>3</v>
+      </c>
+      <c r="G124" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H124" t="s">
-        <v>626</v>
-[...1 lines deleted...]
-      <c r="I124">
+        <v>16</v>
+      </c>
+      <c r="I124" t="s">
+        <v>628</v>
+      </c>
+      <c r="J124">
         <v>10</v>
       </c>
-      <c r="J124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K124" t="s">
-        <v>627</v>
+        <v>18</v>
+      </c>
+      <c r="L124" t="s">
+        <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B125" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C125" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D125">
         <v>2.5</v>
       </c>
-      <c r="G125" t="s">
-        <v>14</v>
+      <c r="E125">
+        <v>2.5</v>
+      </c>
+      <c r="G125" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H125" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="I125">
+        <v>16</v>
+      </c>
+      <c r="I125" t="s">
+        <v>633</v>
+      </c>
+      <c r="J125">
         <v>10</v>
       </c>
-      <c r="J125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K125" t="s">
-        <v>632</v>
+        <v>18</v>
+      </c>
+      <c r="L125" t="s">
+        <v>634</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B126" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C126" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="D126">
         <v>2.5</v>
       </c>
-      <c r="G126" t="s">
-        <v>14</v>
+      <c r="E126">
+        <v>2.5</v>
+      </c>
+      <c r="G126" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H126" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="I126">
+        <v>16</v>
+      </c>
+      <c r="I126" t="s">
+        <v>638</v>
+      </c>
+      <c r="J126">
         <v>10</v>
       </c>
-      <c r="J126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K126" t="s">
-        <v>637</v>
+        <v>18</v>
+      </c>
+      <c r="L126" t="s">
+        <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B127" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C127" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D127">
         <v>2.5</v>
       </c>
-      <c r="G127" t="s">
-        <v>14</v>
+      <c r="E127">
+        <v>2.5</v>
+      </c>
+      <c r="G127" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H127" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="I127">
+        <v>16</v>
+      </c>
+      <c r="I127" t="s">
+        <v>643</v>
+      </c>
+      <c r="J127">
         <v>10</v>
       </c>
-      <c r="J127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K127" t="s">
-        <v>642</v>
+        <v>18</v>
+      </c>
+      <c r="L127" t="s">
+        <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B128" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C128" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="D128">
         <v>3</v>
       </c>
-      <c r="G128" t="s">
-        <v>14</v>
+      <c r="E128">
+        <v>3</v>
+      </c>
+      <c r="G128" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H128" t="s">
-        <v>646</v>
-[...1 lines deleted...]
-      <c r="I128">
+        <v>16</v>
+      </c>
+      <c r="I128" t="s">
+        <v>648</v>
+      </c>
+      <c r="J128">
         <v>10</v>
       </c>
-      <c r="J128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K128" t="s">
-        <v>647</v>
+        <v>18</v>
+      </c>
+      <c r="L128" t="s">
+        <v>649</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B129" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C129" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D129">
         <v>3</v>
       </c>
-      <c r="G129" t="s">
-        <v>14</v>
+      <c r="E129">
+        <v>3</v>
+      </c>
+      <c r="G129" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H129" t="s">
-        <v>651</v>
-[...1 lines deleted...]
-      <c r="I129">
+        <v>16</v>
+      </c>
+      <c r="I129" t="s">
+        <v>653</v>
+      </c>
+      <c r="J129">
         <v>10</v>
       </c>
-      <c r="J129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K129" t="s">
-        <v>652</v>
+        <v>18</v>
+      </c>
+      <c r="L129" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B130" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C130" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D130">
         <v>3</v>
       </c>
-      <c r="G130" t="s">
-        <v>14</v>
+      <c r="E130">
+        <v>3</v>
+      </c>
+      <c r="G130" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H130" t="s">
-        <v>656</v>
-[...1 lines deleted...]
-      <c r="I130">
+        <v>16</v>
+      </c>
+      <c r="I130" t="s">
+        <v>658</v>
+      </c>
+      <c r="J130">
         <v>10</v>
       </c>
-      <c r="J130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K130" t="s">
-        <v>657</v>
+        <v>18</v>
+      </c>
+      <c r="L130" t="s">
+        <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B131" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C131" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D131">
         <v>3</v>
       </c>
-      <c r="G131" t="s">
-        <v>14</v>
+      <c r="E131">
+        <v>3</v>
+      </c>
+      <c r="G131" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H131" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="I131">
+        <v>16</v>
+      </c>
+      <c r="I131" t="s">
+        <v>663</v>
+      </c>
+      <c r="J131">
         <v>10</v>
       </c>
-      <c r="J131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K131" t="s">
-        <v>662</v>
+        <v>18</v>
+      </c>
+      <c r="L131" t="s">
+        <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B132" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C132" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D132">
         <v>2.7</v>
       </c>
-      <c r="G132" t="s">
-        <v>14</v>
+      <c r="E132">
+        <v>2.7</v>
+      </c>
+      <c r="G132" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H132" t="s">
-        <v>666</v>
-[...1 lines deleted...]
-      <c r="I132">
+        <v>16</v>
+      </c>
+      <c r="I132" t="s">
+        <v>668</v>
+      </c>
+      <c r="J132">
         <v>10</v>
       </c>
-      <c r="J132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K132" t="s">
-        <v>667</v>
+        <v>18</v>
+      </c>
+      <c r="L132" t="s">
+        <v>669</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B133" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C133" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D133">
         <v>2.7</v>
       </c>
-      <c r="G133" t="s">
-        <v>14</v>
+      <c r="E133">
+        <v>2.7</v>
+      </c>
+      <c r="G133" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H133" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="I133">
+        <v>16</v>
+      </c>
+      <c r="I133" t="s">
+        <v>673</v>
+      </c>
+      <c r="J133">
         <v>10</v>
       </c>
-      <c r="J133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K133" t="s">
-        <v>672</v>
+        <v>18</v>
+      </c>
+      <c r="L133" t="s">
+        <v>674</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B134" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C134" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D134">
         <v>2.7</v>
       </c>
-      <c r="G134" t="s">
-        <v>14</v>
+      <c r="E134">
+        <v>2.7</v>
+      </c>
+      <c r="G134" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H134" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="I134">
+        <v>16</v>
+      </c>
+      <c r="I134" t="s">
+        <v>678</v>
+      </c>
+      <c r="J134">
         <v>10</v>
       </c>
-      <c r="J134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K134" t="s">
-        <v>677</v>
+        <v>18</v>
+      </c>
+      <c r="L134" t="s">
+        <v>679</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B135" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C135" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D135">
         <v>2.7</v>
       </c>
-      <c r="G135" t="s">
-        <v>14</v>
+      <c r="E135">
+        <v>2.7</v>
+      </c>
+      <c r="G135" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H135" t="s">
-        <v>681</v>
-[...1 lines deleted...]
-      <c r="I135">
+        <v>16</v>
+      </c>
+      <c r="I135" t="s">
+        <v>683</v>
+      </c>
+      <c r="J135">
         <v>10</v>
       </c>
-      <c r="J135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K135" t="s">
-        <v>682</v>
+        <v>18</v>
+      </c>
+      <c r="L135" t="s">
+        <v>684</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B136" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C136" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D136">
         <v>3.5</v>
       </c>
-      <c r="G136" t="s">
-        <v>14</v>
+      <c r="E136">
+        <v>3.5</v>
+      </c>
+      <c r="G136" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H136" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="I136">
+        <v>16</v>
+      </c>
+      <c r="I136" t="s">
+        <v>688</v>
+      </c>
+      <c r="J136">
         <v>10</v>
       </c>
-      <c r="J136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K136" t="s">
-        <v>687</v>
+        <v>18</v>
+      </c>
+      <c r="L136" t="s">
+        <v>689</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B137" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C137" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D137">
         <v>3.5</v>
       </c>
-      <c r="G137" t="s">
-        <v>14</v>
+      <c r="E137">
+        <v>3.5</v>
+      </c>
+      <c r="G137" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H137" t="s">
-        <v>691</v>
-[...1 lines deleted...]
-      <c r="I137">
+        <v>16</v>
+      </c>
+      <c r="I137" t="s">
+        <v>693</v>
+      </c>
+      <c r="J137">
         <v>10</v>
       </c>
-      <c r="J137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K137" t="s">
-        <v>692</v>
+        <v>18</v>
+      </c>
+      <c r="L137" t="s">
+        <v>694</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="B138" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C138" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D138">
         <v>3.5</v>
       </c>
-      <c r="G138" t="s">
-        <v>14</v>
+      <c r="E138">
+        <v>3.5</v>
+      </c>
+      <c r="G138" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H138" t="s">
-        <v>696</v>
-[...1 lines deleted...]
-      <c r="I138">
+        <v>16</v>
+      </c>
+      <c r="I138" t="s">
+        <v>698</v>
+      </c>
+      <c r="J138">
         <v>10</v>
       </c>
-      <c r="J138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K138" t="s">
-        <v>697</v>
+        <v>18</v>
+      </c>
+      <c r="L138" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B139" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C139" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D139">
         <v>3.5</v>
       </c>
-      <c r="G139" t="s">
-        <v>14</v>
+      <c r="E139">
+        <v>3.5</v>
+      </c>
+      <c r="G139" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H139" t="s">
-        <v>701</v>
-[...1 lines deleted...]
-      <c r="I139">
+        <v>16</v>
+      </c>
+      <c r="I139" t="s">
+        <v>703</v>
+      </c>
+      <c r="J139">
         <v>10</v>
       </c>
-      <c r="J139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K139" t="s">
-        <v>702</v>
+        <v>18</v>
+      </c>
+      <c r="L139" t="s">
+        <v>704</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B140" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C140" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D140">
         <v>2.7</v>
       </c>
-      <c r="G140" t="s">
-        <v>14</v>
+      <c r="E140">
+        <v>2.7</v>
+      </c>
+      <c r="G140" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H140" t="s">
-        <v>706</v>
-[...1 lines deleted...]
-      <c r="I140">
+        <v>16</v>
+      </c>
+      <c r="I140" t="s">
+        <v>708</v>
+      </c>
+      <c r="J140">
         <v>10</v>
       </c>
-      <c r="J140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K140" t="s">
-        <v>707</v>
+        <v>18</v>
+      </c>
+      <c r="L140" t="s">
+        <v>709</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B141" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C141" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D141">
         <v>2.7</v>
       </c>
-      <c r="G141" t="s">
-        <v>14</v>
+      <c r="E141">
+        <v>2.7</v>
+      </c>
+      <c r="G141" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H141" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="I141">
+        <v>16</v>
+      </c>
+      <c r="I141" t="s">
+        <v>713</v>
+      </c>
+      <c r="J141">
         <v>10</v>
       </c>
-      <c r="J141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K141" t="s">
-        <v>712</v>
+        <v>18</v>
+      </c>
+      <c r="L141" t="s">
+        <v>714</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B142" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C142" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D142">
         <v>2.7</v>
       </c>
-      <c r="G142" t="s">
-        <v>14</v>
+      <c r="E142">
+        <v>2.7</v>
+      </c>
+      <c r="G142" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H142" t="s">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="I142">
+        <v>16</v>
+      </c>
+      <c r="I142" t="s">
+        <v>718</v>
+      </c>
+      <c r="J142">
         <v>10</v>
       </c>
-      <c r="J142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K142" t="s">
-        <v>717</v>
+        <v>18</v>
+      </c>
+      <c r="L142" t="s">
+        <v>719</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B143" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C143" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="D143">
         <v>2.7</v>
       </c>
-      <c r="G143" t="s">
-        <v>14</v>
+      <c r="E143">
+        <v>2.7</v>
+      </c>
+      <c r="G143" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H143" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="I143">
+        <v>16</v>
+      </c>
+      <c r="I143" t="s">
+        <v>723</v>
+      </c>
+      <c r="J143">
         <v>10</v>
       </c>
-      <c r="J143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K143" t="s">
-        <v>722</v>
+        <v>18</v>
+      </c>
+      <c r="L143" t="s">
+        <v>724</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B144" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C144" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="D144">
         <v>3.5</v>
       </c>
-      <c r="G144" t="s">
-        <v>14</v>
+      <c r="E144">
+        <v>3.5</v>
+      </c>
+      <c r="G144" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H144" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="I144">
+        <v>16</v>
+      </c>
+      <c r="I144" t="s">
+        <v>728</v>
+      </c>
+      <c r="J144">
         <v>10</v>
       </c>
-      <c r="J144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K144" t="s">
-        <v>727</v>
+        <v>18</v>
+      </c>
+      <c r="L144" t="s">
+        <v>729</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="B145" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C145" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="D145">
         <v>3.5</v>
       </c>
-      <c r="G145" t="s">
-        <v>14</v>
+      <c r="E145">
+        <v>3.5</v>
+      </c>
+      <c r="G145" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H145" t="s">
-        <v>731</v>
-[...1 lines deleted...]
-      <c r="I145">
+        <v>16</v>
+      </c>
+      <c r="I145" t="s">
+        <v>733</v>
+      </c>
+      <c r="J145">
         <v>10</v>
       </c>
-      <c r="J145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K145" t="s">
-        <v>732</v>
+        <v>18</v>
+      </c>
+      <c r="L145" t="s">
+        <v>734</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B146" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C146" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="D146">
         <v>3.5</v>
       </c>
-      <c r="G146" t="s">
-        <v>14</v>
+      <c r="E146">
+        <v>3.5</v>
+      </c>
+      <c r="G146" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H146" t="s">
-        <v>736</v>
-[...1 lines deleted...]
-      <c r="I146">
+        <v>16</v>
+      </c>
+      <c r="I146" t="s">
+        <v>738</v>
+      </c>
+      <c r="J146">
         <v>10</v>
       </c>
-      <c r="J146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K146" t="s">
-        <v>737</v>
+        <v>18</v>
+      </c>
+      <c r="L146" t="s">
+        <v>739</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B147" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="C147" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="D147">
         <v>3.5</v>
       </c>
-      <c r="G147" t="s">
-        <v>14</v>
+      <c r="E147">
+        <v>3.5</v>
+      </c>
+      <c r="G147" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H147" t="s">
-        <v>741</v>
-[...1 lines deleted...]
-      <c r="I147">
+        <v>16</v>
+      </c>
+      <c r="I147" t="s">
+        <v>743</v>
+      </c>
+      <c r="J147">
         <v>10</v>
       </c>
-      <c r="J147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K147" t="s">
-        <v>742</v>
+        <v>18</v>
+      </c>
+      <c r="L147" t="s">
+        <v>744</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B148" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C148" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="D148">
         <v>3.6</v>
       </c>
-      <c r="G148" t="s">
-        <v>14</v>
+      <c r="E148">
+        <v>3.6</v>
+      </c>
+      <c r="G148" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H148" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="I148">
+        <v>16</v>
+      </c>
+      <c r="I148" t="s">
+        <v>748</v>
+      </c>
+      <c r="J148">
         <v>10</v>
       </c>
-      <c r="J148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K148" t="s">
-        <v>747</v>
+        <v>18</v>
+      </c>
+      <c r="L148" t="s">
+        <v>749</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="B149" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C149" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="D149">
         <v>3.6</v>
       </c>
-      <c r="G149" t="s">
-        <v>14</v>
+      <c r="E149">
+        <v>3.6</v>
+      </c>
+      <c r="G149" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H149" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="I149">
+        <v>16</v>
+      </c>
+      <c r="I149" t="s">
+        <v>753</v>
+      </c>
+      <c r="J149">
         <v>10</v>
       </c>
-      <c r="J149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K149" t="s">
-        <v>752</v>
+        <v>18</v>
+      </c>
+      <c r="L149" t="s">
+        <v>754</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B150" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C150" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D150">
         <v>3.6</v>
       </c>
-      <c r="G150" t="s">
-        <v>14</v>
+      <c r="E150">
+        <v>3.6</v>
+      </c>
+      <c r="G150" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H150" t="s">
-        <v>756</v>
-[...1 lines deleted...]
-      <c r="I150">
+        <v>16</v>
+      </c>
+      <c r="I150" t="s">
+        <v>758</v>
+      </c>
+      <c r="J150">
         <v>10</v>
       </c>
-      <c r="J150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K150" t="s">
-        <v>757</v>
+        <v>18</v>
+      </c>
+      <c r="L150" t="s">
+        <v>759</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B151" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C151" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="D151">
         <v>3.6</v>
       </c>
-      <c r="G151" t="s">
-        <v>14</v>
+      <c r="E151">
+        <v>3.6</v>
+      </c>
+      <c r="G151" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H151" t="s">
-        <v>761</v>
-[...1 lines deleted...]
-      <c r="I151">
+        <v>16</v>
+      </c>
+      <c r="I151" t="s">
+        <v>763</v>
+      </c>
+      <c r="J151">
         <v>10</v>
       </c>
-      <c r="J151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K151" t="s">
-        <v>762</v>
+        <v>18</v>
+      </c>
+      <c r="L151" t="s">
+        <v>764</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B152" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="C152" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="D152">
         <v>7.5</v>
       </c>
-      <c r="G152" t="s">
-        <v>14</v>
+      <c r="E152">
+        <v>7.5</v>
+      </c>
+      <c r="G152" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H152" t="s">
-        <v>766</v>
-[...1 lines deleted...]
-      <c r="I152">
+        <v>16</v>
+      </c>
+      <c r="I152" t="s">
+        <v>768</v>
+      </c>
+      <c r="J152">
         <v>10</v>
       </c>
-      <c r="J152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K152" t="s">
-        <v>767</v>
+        <v>18</v>
+      </c>
+      <c r="L152" t="s">
+        <v>769</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B153" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="C153" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="D153">
         <v>9.5</v>
       </c>
-      <c r="G153" t="s">
-        <v>14</v>
+      <c r="E153">
+        <v>9.5</v>
+      </c>
+      <c r="G153" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H153" t="s">
-        <v>771</v>
-[...1 lines deleted...]
-      <c r="I153">
+        <v>16</v>
+      </c>
+      <c r="I153" t="s">
+        <v>773</v>
+      </c>
+      <c r="J153">
         <v>10</v>
       </c>
-      <c r="J153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K153" t="s">
-        <v>772</v>
+        <v>18</v>
+      </c>
+      <c r="L153" t="s">
+        <v>774</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B154" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C154" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D154">
         <v>7.5</v>
       </c>
-      <c r="G154" t="s">
-        <v>14</v>
+      <c r="E154">
+        <v>7.5</v>
+      </c>
+      <c r="G154" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H154" t="s">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="I154">
+        <v>16</v>
+      </c>
+      <c r="I154" t="s">
+        <v>778</v>
+      </c>
+      <c r="J154">
         <v>10</v>
       </c>
-      <c r="J154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K154" t="s">
-        <v>777</v>
+        <v>18</v>
+      </c>
+      <c r="L154" t="s">
+        <v>779</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B155" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="C155" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="D155">
         <v>9.5</v>
       </c>
-      <c r="G155" t="s">
-        <v>14</v>
+      <c r="E155">
+        <v>9.5</v>
+      </c>
+      <c r="G155" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H155" t="s">
-        <v>781</v>
-[...1 lines deleted...]
-      <c r="I155">
+        <v>16</v>
+      </c>
+      <c r="I155" t="s">
+        <v>783</v>
+      </c>
+      <c r="J155">
         <v>10</v>
       </c>
-      <c r="J155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K155" t="s">
-        <v>782</v>
+        <v>18</v>
+      </c>
+      <c r="L155" t="s">
+        <v>784</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B156" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="C156" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="D156">
         <v>7.5</v>
       </c>
-      <c r="G156" t="s">
-        <v>14</v>
+      <c r="E156">
+        <v>7.5</v>
+      </c>
+      <c r="G156" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H156" t="s">
-        <v>786</v>
-[...1 lines deleted...]
-      <c r="I156">
+        <v>16</v>
+      </c>
+      <c r="I156" t="s">
+        <v>788</v>
+      </c>
+      <c r="J156">
         <v>10</v>
       </c>
-      <c r="J156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K156" t="s">
-        <v>787</v>
+        <v>18</v>
+      </c>
+      <c r="L156" t="s">
+        <v>789</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B157" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C157" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="D157">
         <v>9.5</v>
       </c>
-      <c r="G157" t="s">
-        <v>14</v>
+      <c r="E157">
+        <v>9.5</v>
+      </c>
+      <c r="G157" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H157" t="s">
-        <v>791</v>
-[...1 lines deleted...]
-      <c r="I157">
+        <v>16</v>
+      </c>
+      <c r="I157" t="s">
+        <v>793</v>
+      </c>
+      <c r="J157">
         <v>10</v>
       </c>
-      <c r="J157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K157" t="s">
-        <v>792</v>
+        <v>18</v>
+      </c>
+      <c r="L157" t="s">
+        <v>794</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="B158" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="C158" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="D158">
         <v>12</v>
       </c>
-      <c r="G158" t="s">
-        <v>14</v>
+      <c r="E158">
+        <v>12</v>
+      </c>
+      <c r="G158" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H158" t="s">
-        <v>796</v>
-[...1 lines deleted...]
-      <c r="I158">
+        <v>16</v>
+      </c>
+      <c r="I158" t="s">
+        <v>798</v>
+      </c>
+      <c r="J158">
         <v>10</v>
       </c>
-      <c r="J158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K158" t="s">
-        <v>797</v>
+        <v>18</v>
+      </c>
+      <c r="L158" t="s">
+        <v>799</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B159" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="C159" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="D159">
         <v>14.5</v>
       </c>
-      <c r="G159" t="s">
-        <v>14</v>
+      <c r="E159">
+        <v>14.5</v>
+      </c>
+      <c r="G159" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H159" t="s">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="I159">
+        <v>16</v>
+      </c>
+      <c r="I159" t="s">
+        <v>803</v>
+      </c>
+      <c r="J159">
         <v>10</v>
       </c>
-      <c r="J159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K159" t="s">
-        <v>802</v>
+        <v>18</v>
+      </c>
+      <c r="L159" t="s">
+        <v>804</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B160" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C160" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="D160">
         <v>49</v>
       </c>
-      <c r="G160" t="s">
-        <v>14</v>
+      <c r="E160">
+        <v>49</v>
+      </c>
+      <c r="G160" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H160" t="s">
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="I160">
+        <v>16</v>
+      </c>
+      <c r="I160" t="s">
+        <v>808</v>
+      </c>
+      <c r="J160">
         <v>1</v>
       </c>
-      <c r="J160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K160" t="s">
-        <v>807</v>
+        <v>18</v>
+      </c>
+      <c r="L160" t="s">
+        <v>809</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B161" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="C161" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="D161">
         <v>55</v>
       </c>
-      <c r="G161" t="s">
-        <v>14</v>
+      <c r="E161">
+        <v>55</v>
+      </c>
+      <c r="G161" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H161" t="s">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="I161">
+        <v>16</v>
+      </c>
+      <c r="I161" t="s">
+        <v>813</v>
+      </c>
+      <c r="J161">
         <v>1</v>
       </c>
-      <c r="J161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K161" t="s">
-        <v>812</v>
+        <v>18</v>
+      </c>
+      <c r="L161" t="s">
+        <v>814</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B162" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C162" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D162">
         <v>79</v>
       </c>
-      <c r="G162" t="s">
-        <v>14</v>
+      <c r="E162">
+        <v>79</v>
+      </c>
+      <c r="G162" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H162" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="I162">
+        <v>16</v>
+      </c>
+      <c r="I162" t="s">
+        <v>818</v>
+      </c>
+      <c r="J162">
         <v>1</v>
       </c>
-      <c r="J162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K162" t="s">
-        <v>817</v>
+        <v>18</v>
+      </c>
+      <c r="L162" t="s">
+        <v>819</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B163" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="C163" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="D163">
         <v>109</v>
       </c>
-      <c r="G163" t="s">
-        <v>14</v>
+      <c r="E163">
+        <v>109</v>
+      </c>
+      <c r="G163" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H163" t="s">
-        <v>821</v>
-[...1 lines deleted...]
-      <c r="I163">
+        <v>16</v>
+      </c>
+      <c r="I163" t="s">
+        <v>823</v>
+      </c>
+      <c r="J163">
         <v>1</v>
       </c>
-      <c r="J163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K163" t="s">
-        <v>822</v>
+        <v>18</v>
+      </c>
+      <c r="L163" t="s">
+        <v>824</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B164" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="C164" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="D164">
         <v>159</v>
       </c>
-      <c r="G164" t="s">
-        <v>14</v>
+      <c r="E164">
+        <v>159</v>
+      </c>
+      <c r="G164" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H164" t="s">
-        <v>826</v>
-[...1 lines deleted...]
-      <c r="I164">
+        <v>16</v>
+      </c>
+      <c r="I164" t="s">
+        <v>828</v>
+      </c>
+      <c r="J164">
         <v>1</v>
       </c>
-      <c r="J164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K164" t="s">
-        <v>827</v>
+        <v>18</v>
+      </c>
+      <c r="L164" t="s">
+        <v>829</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="B165" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="C165" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="D165">
         <v>159</v>
       </c>
-      <c r="G165" t="s">
-        <v>14</v>
+      <c r="E165">
+        <v>159</v>
+      </c>
+      <c r="G165" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H165" t="s">
-        <v>831</v>
-[...1 lines deleted...]
-      <c r="I165">
+        <v>16</v>
+      </c>
+      <c r="I165" t="s">
+        <v>833</v>
+      </c>
+      <c r="J165">
         <v>1</v>
       </c>
-      <c r="J165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K165" t="s">
-        <v>832</v>
+        <v>18</v>
+      </c>
+      <c r="L165" t="s">
+        <v>834</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B166" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="C166" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="D166">
         <v>189</v>
       </c>
-      <c r="G166" t="s">
-        <v>14</v>
+      <c r="E166">
+        <v>189</v>
+      </c>
+      <c r="G166" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H166" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="I166">
+        <v>16</v>
+      </c>
+      <c r="I166" t="s">
+        <v>838</v>
+      </c>
+      <c r="J166">
         <v>1</v>
       </c>
-      <c r="J166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K166" t="s">
-        <v>837</v>
+        <v>18</v>
+      </c>
+      <c r="L166" t="s">
+        <v>839</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B167" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="C167" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="D167">
         <v>189</v>
       </c>
-      <c r="G167" t="s">
-        <v>14</v>
+      <c r="E167">
+        <v>189</v>
+      </c>
+      <c r="G167" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H167" t="s">
-        <v>841</v>
-[...1 lines deleted...]
-      <c r="I167">
+        <v>16</v>
+      </c>
+      <c r="I167" t="s">
+        <v>843</v>
+      </c>
+      <c r="J167">
         <v>1</v>
       </c>
-      <c r="J167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K167" t="s">
-        <v>842</v>
+        <v>18</v>
+      </c>
+      <c r="L167" t="s">
+        <v>844</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="B168" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="C168" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="D168">
         <v>20</v>
       </c>
-      <c r="G168" t="s">
-        <v>14</v>
+      <c r="E168">
+        <v>20</v>
+      </c>
+      <c r="G168" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H168" t="s">
-        <v>846</v>
-[...1 lines deleted...]
-      <c r="I168">
+        <v>16</v>
+      </c>
+      <c r="I168" t="s">
+        <v>848</v>
+      </c>
+      <c r="J168">
         <v>1</v>
       </c>
-      <c r="J168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K168" t="s">
-        <v>847</v>
+        <v>18</v>
+      </c>
+      <c r="L168" t="s">
+        <v>849</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="B169" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C169" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
-      <c r="G169" t="s">
-        <v>14</v>
+      <c r="E169">
+        <v>23</v>
+      </c>
+      <c r="G169" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H169" t="s">
-        <v>851</v>
-[...1 lines deleted...]
-      <c r="I169">
+        <v>16</v>
+      </c>
+      <c r="I169" t="s">
+        <v>853</v>
+      </c>
+      <c r="J169">
         <v>1</v>
       </c>
-      <c r="J169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K169" t="s">
-        <v>852</v>
+        <v>18</v>
+      </c>
+      <c r="L169" t="s">
+        <v>854</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B170" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="C170" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="D170">
         <v>35</v>
       </c>
-      <c r="G170" t="s">
-        <v>14</v>
+      <c r="E170">
+        <v>35</v>
+      </c>
+      <c r="G170" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H170" t="s">
-        <v>856</v>
-[...1 lines deleted...]
-      <c r="I170">
+        <v>16</v>
+      </c>
+      <c r="I170" t="s">
+        <v>858</v>
+      </c>
+      <c r="J170">
         <v>1</v>
       </c>
-      <c r="J170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K170" t="s">
-        <v>857</v>
+        <v>18</v>
+      </c>
+      <c r="L170" t="s">
+        <v>859</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B171" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="C171" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="D171">
         <v>49</v>
       </c>
-      <c r="G171" t="s">
-        <v>14</v>
+      <c r="E171">
+        <v>49</v>
+      </c>
+      <c r="G171" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H171" t="s">
-        <v>861</v>
-[...1 lines deleted...]
-      <c r="I171">
+        <v>16</v>
+      </c>
+      <c r="I171" t="s">
+        <v>863</v>
+      </c>
+      <c r="J171">
         <v>1</v>
       </c>
-      <c r="J171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K171" t="s">
-        <v>862</v>
+        <v>18</v>
+      </c>
+      <c r="L171" t="s">
+        <v>864</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="B172" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="C172" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D172">
         <v>99</v>
       </c>
-      <c r="G172" t="s">
-        <v>14</v>
+      <c r="E172">
+        <v>99</v>
+      </c>
+      <c r="G172" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H172" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="I172">
+        <v>16</v>
+      </c>
+      <c r="I172" t="s">
+        <v>868</v>
+      </c>
+      <c r="J172">
         <v>1</v>
       </c>
-      <c r="J172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K172" t="s">
-        <v>867</v>
+        <v>18</v>
+      </c>
+      <c r="L172" t="s">
+        <v>869</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="B173" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="C173" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="D173">
         <v>99</v>
       </c>
-      <c r="G173" t="s">
-        <v>14</v>
+      <c r="E173">
+        <v>99</v>
+      </c>
+      <c r="G173" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H173" t="s">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="I173">
+        <v>16</v>
+      </c>
+      <c r="I173" t="s">
+        <v>873</v>
+      </c>
+      <c r="J173">
         <v>1</v>
       </c>
-      <c r="J173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K173" t="s">
-        <v>872</v>
+        <v>18</v>
+      </c>
+      <c r="L173" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="B174" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C174" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="D174">
         <v>99</v>
       </c>
-      <c r="G174" t="s">
-        <v>14</v>
+      <c r="E174">
+        <v>99</v>
+      </c>
+      <c r="G174" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H174" t="s">
-        <v>876</v>
-[...1 lines deleted...]
-      <c r="I174">
+        <v>16</v>
+      </c>
+      <c r="I174" t="s">
+        <v>878</v>
+      </c>
+      <c r="J174">
         <v>1</v>
       </c>
-      <c r="J174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K174" t="s">
-        <v>877</v>
+        <v>18</v>
+      </c>
+      <c r="L174" t="s">
+        <v>879</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B175" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="C175" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="D175">
         <v>99</v>
       </c>
-      <c r="G175" t="s">
-        <v>14</v>
+      <c r="E175">
+        <v>99</v>
+      </c>
+      <c r="G175" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H175" t="s">
-        <v>881</v>
-[...1 lines deleted...]
-      <c r="I175">
+        <v>16</v>
+      </c>
+      <c r="I175" t="s">
+        <v>883</v>
+      </c>
+      <c r="J175">
         <v>1</v>
       </c>
-      <c r="J175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K175" t="s">
-        <v>882</v>
+        <v>18</v>
+      </c>
+      <c r="L175" t="s">
+        <v>884</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="B176" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="C176" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="D176">
         <v>119</v>
       </c>
-      <c r="G176" t="s">
-        <v>14</v>
+      <c r="E176">
+        <v>119</v>
+      </c>
+      <c r="G176" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H176" t="s">
-        <v>886</v>
-[...1 lines deleted...]
-      <c r="I176">
+        <v>16</v>
+      </c>
+      <c r="I176" t="s">
+        <v>888</v>
+      </c>
+      <c r="J176">
         <v>1</v>
       </c>
-      <c r="J176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K176" t="s">
-        <v>887</v>
+        <v>18</v>
+      </c>
+      <c r="L176" t="s">
+        <v>889</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="B177" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="C177" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="D177">
         <v>119</v>
       </c>
-      <c r="G177" t="s">
-        <v>14</v>
+      <c r="E177">
+        <v>119</v>
+      </c>
+      <c r="G177" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H177" t="s">
-        <v>891</v>
-[...1 lines deleted...]
-      <c r="I177">
+        <v>16</v>
+      </c>
+      <c r="I177" t="s">
+        <v>893</v>
+      </c>
+      <c r="J177">
         <v>1</v>
       </c>
-      <c r="J177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K177" t="s">
-        <v>892</v>
+        <v>18</v>
+      </c>
+      <c r="L177" t="s">
+        <v>894</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="B178" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="C178" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D178">
         <v>119</v>
       </c>
-      <c r="G178" t="s">
-        <v>14</v>
+      <c r="E178">
+        <v>119</v>
+      </c>
+      <c r="G178" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H178" t="s">
-        <v>896</v>
-[...1 lines deleted...]
-      <c r="I178">
+        <v>16</v>
+      </c>
+      <c r="I178" t="s">
+        <v>898</v>
+      </c>
+      <c r="J178">
         <v>1</v>
       </c>
-      <c r="J178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K178" t="s">
-        <v>897</v>
+        <v>18</v>
+      </c>
+      <c r="L178" t="s">
+        <v>899</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B179" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="C179" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="D179">
         <v>119</v>
       </c>
-      <c r="G179" t="s">
-        <v>14</v>
+      <c r="E179">
+        <v>119</v>
+      </c>
+      <c r="G179" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H179" t="s">
-        <v>901</v>
-[...1 lines deleted...]
-      <c r="I179">
+        <v>16</v>
+      </c>
+      <c r="I179" t="s">
+        <v>903</v>
+      </c>
+      <c r="J179">
         <v>1</v>
       </c>
-      <c r="J179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K179" t="s">
-        <v>902</v>
+        <v>18</v>
+      </c>
+      <c r="L179" t="s">
+        <v>904</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="B180" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="C180" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="D180">
         <v>159</v>
       </c>
-      <c r="G180" t="s">
-        <v>14</v>
+      <c r="E180">
+        <v>159</v>
+      </c>
+      <c r="G180" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H180" t="s">
-        <v>906</v>
-[...1 lines deleted...]
-      <c r="I180">
+        <v>16</v>
+      </c>
+      <c r="I180" t="s">
+        <v>908</v>
+      </c>
+      <c r="J180">
         <v>1</v>
       </c>
-      <c r="J180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K180" t="s">
-        <v>907</v>
+        <v>18</v>
+      </c>
+      <c r="L180" t="s">
+        <v>909</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B181" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="C181" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="D181">
         <v>49</v>
       </c>
-      <c r="G181" t="s">
-        <v>14</v>
+      <c r="E181">
+        <v>49</v>
+      </c>
+      <c r="G181" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H181" t="s">
-        <v>911</v>
-[...1 lines deleted...]
-      <c r="I181">
+        <v>16</v>
+      </c>
+      <c r="I181" t="s">
+        <v>913</v>
+      </c>
+      <c r="J181">
         <v>1</v>
       </c>
-      <c r="J181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K181" t="s">
-        <v>912</v>
+        <v>18</v>
+      </c>
+      <c r="L181" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="B182" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="C182" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="D182">
         <v>56</v>
       </c>
-      <c r="G182" t="s">
-        <v>14</v>
+      <c r="E182">
+        <v>56</v>
+      </c>
+      <c r="G182" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H182" t="s">
-        <v>916</v>
-[...1 lines deleted...]
-      <c r="I182">
+        <v>16</v>
+      </c>
+      <c r="I182" t="s">
+        <v>918</v>
+      </c>
+      <c r="J182">
         <v>1</v>
       </c>
-      <c r="J182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K182" t="s">
-        <v>917</v>
+        <v>18</v>
+      </c>
+      <c r="L182" t="s">
+        <v>919</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="B183" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="C183" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="D183">
         <v>119</v>
       </c>
-      <c r="G183" t="s">
-        <v>14</v>
+      <c r="E183">
+        <v>119</v>
+      </c>
+      <c r="G183" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H183" t="s">
-        <v>921</v>
-[...1 lines deleted...]
-      <c r="I183">
+        <v>16</v>
+      </c>
+      <c r="I183" t="s">
+        <v>923</v>
+      </c>
+      <c r="J183">
         <v>1</v>
       </c>
-      <c r="J183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K183" t="s">
-        <v>922</v>
+        <v>18</v>
+      </c>
+      <c r="L183" t="s">
+        <v>924</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B184" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C184" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D184">
         <v>10.95</v>
       </c>
-      <c r="G184" t="s">
-        <v>14</v>
+      <c r="E184">
+        <v>10.95</v>
+      </c>
+      <c r="G184" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H184" t="s">
-        <v>926</v>
-[...1 lines deleted...]
-      <c r="I184">
+        <v>16</v>
+      </c>
+      <c r="I184" t="s">
+        <v>928</v>
+      </c>
+      <c r="J184">
         <v>1</v>
       </c>
-      <c r="J184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K184" t="s">
-        <v>927</v>
+        <v>18</v>
+      </c>
+      <c r="L184" t="s">
+        <v>929</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B185" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="C185" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="D185">
         <v>12.95</v>
       </c>
-      <c r="G185" t="s">
-        <v>14</v>
+      <c r="E185">
+        <v>12.95</v>
+      </c>
+      <c r="G185" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H185" t="s">
-        <v>931</v>
-[...1 lines deleted...]
-      <c r="I185">
+        <v>16</v>
+      </c>
+      <c r="I185" t="s">
+        <v>933</v>
+      </c>
+      <c r="J185">
         <v>1</v>
       </c>
-      <c r="J185" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K185" t="s">
-        <v>932</v>
+        <v>18</v>
+      </c>
+      <c r="L185" t="s">
+        <v>934</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B186" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="C186" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="D186">
         <v>23</v>
       </c>
-      <c r="G186" t="s">
-        <v>14</v>
+      <c r="E186">
+        <v>23</v>
+      </c>
+      <c r="G186" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H186" t="s">
-        <v>936</v>
-[...1 lines deleted...]
-      <c r="I186">
+        <v>16</v>
+      </c>
+      <c r="I186" t="s">
+        <v>938</v>
+      </c>
+      <c r="J186">
         <v>1</v>
       </c>
-      <c r="J186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K186" t="s">
-        <v>937</v>
+        <v>18</v>
+      </c>
+      <c r="L186" t="s">
+        <v>939</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B187" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="C187" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="D187">
         <v>29</v>
       </c>
-      <c r="G187" t="s">
-        <v>14</v>
+      <c r="E187">
+        <v>29</v>
+      </c>
+      <c r="G187" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H187" t="s">
-        <v>941</v>
-[...1 lines deleted...]
-      <c r="I187">
+        <v>16</v>
+      </c>
+      <c r="I187" t="s">
+        <v>943</v>
+      </c>
+      <c r="J187">
         <v>1</v>
       </c>
-      <c r="J187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K187" t="s">
-        <v>942</v>
+        <v>18</v>
+      </c>
+      <c r="L187" t="s">
+        <v>944</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B188" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="C188" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="D188">
         <v>60</v>
       </c>
-      <c r="G188" t="s">
-        <v>14</v>
+      <c r="E188">
+        <v>60</v>
+      </c>
+      <c r="G188" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H188" t="s">
-        <v>946</v>
-[...1 lines deleted...]
-      <c r="I188">
+        <v>16</v>
+      </c>
+      <c r="I188" t="s">
+        <v>948</v>
+      </c>
+      <c r="J188">
         <v>1</v>
       </c>
-      <c r="J188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K188" t="s">
-        <v>947</v>
+        <v>18</v>
+      </c>
+      <c r="L188" t="s">
+        <v>949</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B189" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="C189" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="D189">
         <v>60</v>
       </c>
-      <c r="G189" t="s">
-        <v>14</v>
+      <c r="E189">
+        <v>60</v>
+      </c>
+      <c r="G189" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H189" t="s">
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="I189">
+        <v>16</v>
+      </c>
+      <c r="I189" t="s">
+        <v>953</v>
+      </c>
+      <c r="J189">
         <v>1</v>
       </c>
-      <c r="J189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K189" t="s">
-        <v>952</v>
+        <v>18</v>
+      </c>
+      <c r="L189" t="s">
+        <v>954</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B190" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="C190" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D190">
         <v>60</v>
       </c>
-      <c r="G190" t="s">
-        <v>14</v>
+      <c r="E190">
+        <v>60</v>
+      </c>
+      <c r="G190" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H190" t="s">
-        <v>956</v>
-[...1 lines deleted...]
-      <c r="I190">
+        <v>16</v>
+      </c>
+      <c r="I190" t="s">
+        <v>958</v>
+      </c>
+      <c r="J190">
         <v>1</v>
       </c>
-      <c r="J190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K190" t="s">
-        <v>957</v>
+        <v>18</v>
+      </c>
+      <c r="L190" t="s">
+        <v>959</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B191" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="C191" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D191">
         <v>15</v>
       </c>
-      <c r="G191" t="s">
-        <v>14</v>
+      <c r="E191">
+        <v>15</v>
+      </c>
+      <c r="G191" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H191" t="s">
-        <v>961</v>
-[...1 lines deleted...]
-      <c r="I191">
+        <v>16</v>
+      </c>
+      <c r="I191" t="s">
+        <v>963</v>
+      </c>
+      <c r="J191">
         <v>1</v>
       </c>
-      <c r="J191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K191" t="s">
-        <v>962</v>
+        <v>18</v>
+      </c>
+      <c r="L191" t="s">
+        <v>964</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="B192" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="C192" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
-      <c r="G192" t="s">
-        <v>14</v>
+      <c r="E192">
+        <v>17</v>
+      </c>
+      <c r="G192" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H192" t="s">
-        <v>966</v>
-[...1 lines deleted...]
-      <c r="I192">
+        <v>16</v>
+      </c>
+      <c r="I192" t="s">
+        <v>968</v>
+      </c>
+      <c r="J192">
         <v>1</v>
       </c>
-      <c r="J192" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K192" t="s">
-        <v>967</v>
+        <v>18</v>
+      </c>
+      <c r="L192" t="s">
+        <v>969</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B193" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="C193" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="D193">
         <v>26</v>
       </c>
-      <c r="G193" t="s">
-        <v>14</v>
+      <c r="E193">
+        <v>26</v>
+      </c>
+      <c r="G193" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H193" t="s">
-        <v>971</v>
-[...1 lines deleted...]
-      <c r="I193">
+        <v>16</v>
+      </c>
+      <c r="I193" t="s">
+        <v>973</v>
+      </c>
+      <c r="J193">
         <v>1</v>
       </c>
-      <c r="J193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K193" t="s">
-        <v>972</v>
+        <v>18</v>
+      </c>
+      <c r="L193" t="s">
+        <v>974</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="B194" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="C194" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D194">
         <v>32</v>
       </c>
-      <c r="G194" t="s">
-        <v>14</v>
+      <c r="E194">
+        <v>32</v>
+      </c>
+      <c r="G194" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H194" t="s">
-        <v>976</v>
-[...1 lines deleted...]
-      <c r="I194">
+        <v>16</v>
+      </c>
+      <c r="I194" t="s">
+        <v>978</v>
+      </c>
+      <c r="J194">
         <v>1</v>
       </c>
-      <c r="J194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K194" t="s">
-        <v>977</v>
+        <v>18</v>
+      </c>
+      <c r="L194" t="s">
+        <v>979</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B195" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="C195" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="D195">
         <v>42</v>
       </c>
-      <c r="G195" t="s">
-        <v>14</v>
+      <c r="E195">
+        <v>42</v>
+      </c>
+      <c r="G195" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H195" t="s">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="I195">
+        <v>16</v>
+      </c>
+      <c r="I195" t="s">
+        <v>983</v>
+      </c>
+      <c r="J195">
         <v>1</v>
       </c>
-      <c r="J195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K195" t="s">
-        <v>982</v>
+        <v>18</v>
+      </c>
+      <c r="L195" t="s">
+        <v>984</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B196" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="C196" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="D196">
         <v>45</v>
       </c>
-      <c r="G196" t="s">
-        <v>14</v>
+      <c r="E196">
+        <v>45</v>
+      </c>
+      <c r="G196" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H196" t="s">
-        <v>986</v>
-[...1 lines deleted...]
-      <c r="I196">
+        <v>16</v>
+      </c>
+      <c r="I196" t="s">
+        <v>988</v>
+      </c>
+      <c r="J196">
         <v>1</v>
       </c>
-      <c r="J196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K196" t="s">
-        <v>987</v>
+        <v>18</v>
+      </c>
+      <c r="L196" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B197" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="C197" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="D197">
         <v>32</v>
       </c>
-      <c r="G197" t="s">
-        <v>14</v>
+      <c r="E197">
+        <v>32</v>
+      </c>
+      <c r="G197" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H197" t="s">
-        <v>991</v>
-[...1 lines deleted...]
-      <c r="I197">
+        <v>16</v>
+      </c>
+      <c r="I197" t="s">
+        <v>993</v>
+      </c>
+      <c r="J197">
         <v>1</v>
       </c>
-      <c r="J197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K197" t="s">
-        <v>992</v>
+        <v>18</v>
+      </c>
+      <c r="L197" t="s">
+        <v>994</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B198" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="C198" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="D198">
         <v>35</v>
       </c>
-      <c r="G198" t="s">
-        <v>14</v>
+      <c r="E198">
+        <v>35</v>
+      </c>
+      <c r="G198" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H198" t="s">
-        <v>996</v>
-[...1 lines deleted...]
-      <c r="I198">
+        <v>16</v>
+      </c>
+      <c r="I198" t="s">
+        <v>998</v>
+      </c>
+      <c r="J198">
         <v>1</v>
       </c>
-      <c r="J198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K198" t="s">
-        <v>997</v>
+        <v>18</v>
+      </c>
+      <c r="L198" t="s">
+        <v>999</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="B199" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C199" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="D199">
         <v>59</v>
       </c>
-      <c r="G199" t="s">
-        <v>14</v>
+      <c r="E199">
+        <v>59</v>
+      </c>
+      <c r="G199" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H199" t="s">
-        <v>1001</v>
-[...1 lines deleted...]
-      <c r="I199">
+        <v>16</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J199">
         <v>1</v>
       </c>
-      <c r="J199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K199" t="s">
-        <v>1002</v>
+        <v>18</v>
+      </c>
+      <c r="L199" t="s">
+        <v>1004</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B200" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="C200" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="D200">
         <v>59</v>
       </c>
-      <c r="G200" t="s">
-        <v>14</v>
+      <c r="E200">
+        <v>59</v>
+      </c>
+      <c r="G200" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H200" t="s">
-        <v>1006</v>
-[...1 lines deleted...]
-      <c r="I200">
+        <v>16</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1008</v>
+      </c>
+      <c r="J200">
         <v>1</v>
       </c>
-      <c r="J200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K200" t="s">
-        <v>1007</v>
+        <v>18</v>
+      </c>
+      <c r="L200" t="s">
+        <v>1009</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B201" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="C201" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D201">
         <v>64</v>
       </c>
-      <c r="G201" t="s">
-        <v>14</v>
+      <c r="E201">
+        <v>64</v>
+      </c>
+      <c r="G201" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H201" t="s">
-        <v>1011</v>
-[...1 lines deleted...]
-      <c r="I201">
+        <v>16</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J201">
         <v>1</v>
       </c>
-      <c r="J201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K201" t="s">
-        <v>1012</v>
+        <v>18</v>
+      </c>
+      <c r="L201" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B202" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="C202" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="D202">
         <v>69</v>
       </c>
-      <c r="G202" t="s">
-        <v>14</v>
+      <c r="E202">
+        <v>69</v>
+      </c>
+      <c r="G202" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H202" t="s">
-        <v>1016</v>
-[...1 lines deleted...]
-      <c r="I202">
+        <v>16</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1018</v>
+      </c>
+      <c r="J202">
         <v>1</v>
       </c>
-      <c r="J202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K202" t="s">
-        <v>1017</v>
+        <v>18</v>
+      </c>
+      <c r="L202" t="s">
+        <v>1019</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="B203" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C203" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D203">
         <v>99</v>
       </c>
-      <c r="G203" t="s">
-        <v>14</v>
+      <c r="E203">
+        <v>99</v>
+      </c>
+      <c r="G203" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H203" t="s">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="I203">
+        <v>16</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J203">
         <v>1</v>
       </c>
-      <c r="J203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K203" t="s">
-        <v>1022</v>
+        <v>18</v>
+      </c>
+      <c r="L203" t="s">
+        <v>1024</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="B204" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="C204" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="D204">
         <v>99</v>
       </c>
-      <c r="G204" t="s">
-        <v>14</v>
+      <c r="E204">
+        <v>99</v>
+      </c>
+      <c r="G204" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H204" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="I204">
+        <v>16</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J204">
         <v>1</v>
       </c>
-      <c r="J204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K204" t="s">
-        <v>1027</v>
+        <v>18</v>
+      </c>
+      <c r="L204" t="s">
+        <v>1029</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B205" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="C205" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="D205">
         <v>119</v>
       </c>
-      <c r="G205" t="s">
-        <v>14</v>
+      <c r="E205">
+        <v>119</v>
+      </c>
+      <c r="G205" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H205" t="s">
-        <v>1031</v>
-[...1 lines deleted...]
-      <c r="I205">
+        <v>16</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J205">
         <v>1</v>
       </c>
-      <c r="J205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K205" t="s">
-        <v>1032</v>
+        <v>18</v>
+      </c>
+      <c r="L205" t="s">
+        <v>1034</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B206" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="C206" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="D206">
         <v>119</v>
       </c>
-      <c r="G206" t="s">
-        <v>14</v>
+      <c r="E206">
+        <v>119</v>
+      </c>
+      <c r="G206" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H206" t="s">
-        <v>1036</v>
-[...1 lines deleted...]
-      <c r="I206">
+        <v>16</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1038</v>
+      </c>
+      <c r="J206">
         <v>1</v>
       </c>
-      <c r="J206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K206" t="s">
-        <v>1037</v>
+        <v>18</v>
+      </c>
+      <c r="L206" t="s">
+        <v>1039</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B207" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C207" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D207">
         <v>10</v>
       </c>
-      <c r="G207" t="s">
-        <v>14</v>
+      <c r="E207">
+        <v>10</v>
+      </c>
+      <c r="G207" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H207" t="s">
-        <v>1041</v>
-[...1 lines deleted...]
-      <c r="I207">
+        <v>16</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J207">
         <v>1</v>
       </c>
-      <c r="J207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K207" t="s">
-        <v>1042</v>
+        <v>18</v>
+      </c>
+      <c r="L207" t="s">
+        <v>1044</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B208" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="C208" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="D208">
         <v>13</v>
       </c>
-      <c r="G208" t="s">
-        <v>14</v>
+      <c r="E208">
+        <v>13</v>
+      </c>
+      <c r="G208" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H208" t="s">
-        <v>1046</v>
-[...1 lines deleted...]
-      <c r="I208">
+        <v>16</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1048</v>
+      </c>
+      <c r="J208">
         <v>1</v>
       </c>
-      <c r="J208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K208" t="s">
-        <v>1047</v>
+        <v>18</v>
+      </c>
+      <c r="L208" t="s">
+        <v>1049</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B209" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="C209" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="D209">
         <v>23</v>
       </c>
-      <c r="G209" t="s">
-        <v>14</v>
+      <c r="E209">
+        <v>23</v>
+      </c>
+      <c r="G209" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H209" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="I209">
+        <v>16</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J209">
         <v>1</v>
       </c>
-      <c r="J209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K209" t="s">
-        <v>1052</v>
+        <v>18</v>
+      </c>
+      <c r="L209" t="s">
+        <v>1054</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="B210" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="C210" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D210">
         <v>23</v>
       </c>
-      <c r="G210" t="s">
-        <v>14</v>
+      <c r="E210">
+        <v>23</v>
+      </c>
+      <c r="G210" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H210" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="I210">
+        <v>16</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1058</v>
+      </c>
+      <c r="J210">
         <v>1</v>
       </c>
-      <c r="J210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K210" t="s">
-        <v>1057</v>
+        <v>18</v>
+      </c>
+      <c r="L210" t="s">
+        <v>1059</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="B211" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C211" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="D211">
         <v>29</v>
       </c>
-      <c r="G211" t="s">
-        <v>14</v>
+      <c r="E211">
+        <v>29</v>
+      </c>
+      <c r="G211" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H211" t="s">
-        <v>1061</v>
-[...1 lines deleted...]
-      <c r="I211">
+        <v>16</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1063</v>
+      </c>
+      <c r="J211">
         <v>1</v>
       </c>
-      <c r="J211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K211" t="s">
-        <v>1062</v>
+        <v>18</v>
+      </c>
+      <c r="L211" t="s">
+        <v>1064</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B212" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="C212" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="D212">
         <v>35</v>
       </c>
-      <c r="G212" t="s">
-        <v>14</v>
+      <c r="E212">
+        <v>35</v>
+      </c>
+      <c r="G212" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H212" t="s">
-        <v>1066</v>
-[...1 lines deleted...]
-      <c r="I212">
+        <v>16</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1068</v>
+      </c>
+      <c r="J212">
         <v>1</v>
       </c>
-      <c r="J212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K212" t="s">
-        <v>1067</v>
+        <v>18</v>
+      </c>
+      <c r="L212" t="s">
+        <v>1069</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="B213" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="C213" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="D213">
         <v>40</v>
       </c>
-      <c r="G213" t="s">
-        <v>14</v>
+      <c r="E213">
+        <v>40</v>
+      </c>
+      <c r="G213" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H213" t="s">
-        <v>1071</v>
-[...1 lines deleted...]
-      <c r="I213">
+        <v>16</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J213">
         <v>1</v>
       </c>
-      <c r="J213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K213" t="s">
-        <v>1072</v>
+        <v>18</v>
+      </c>
+      <c r="L213" t="s">
+        <v>1074</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="B214" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C214" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="D214">
         <v>89</v>
       </c>
-      <c r="G214" t="s">
-        <v>14</v>
+      <c r="E214">
+        <v>89</v>
+      </c>
+      <c r="G214" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H214" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="I214">
+        <v>16</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J214">
         <v>1</v>
       </c>
-      <c r="J214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K214" t="s">
-        <v>1077</v>
+        <v>18</v>
+      </c>
+      <c r="L214" t="s">
+        <v>1079</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="B215" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="C215" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="D215">
         <v>129</v>
       </c>
-      <c r="G215" t="s">
-        <v>14</v>
+      <c r="E215">
+        <v>129</v>
+      </c>
+      <c r="G215" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H215" t="s">
-        <v>1081</v>
-[...1 lines deleted...]
-      <c r="I215">
+        <v>16</v>
+      </c>
+      <c r="I215" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J215">
         <v>1</v>
       </c>
-      <c r="J215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K215" t="s">
-        <v>1082</v>
+        <v>18</v>
+      </c>
+      <c r="L215" t="s">
+        <v>1084</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B216" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="C216" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="D216">
         <v>129</v>
       </c>
-      <c r="G216" t="s">
-        <v>14</v>
+      <c r="E216">
+        <v>129</v>
+      </c>
+      <c r="G216" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H216" t="s">
-        <v>1086</v>
-[...1 lines deleted...]
-      <c r="I216">
+        <v>16</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1088</v>
+      </c>
+      <c r="J216">
         <v>1</v>
       </c>
-      <c r="J216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K216" t="s">
-        <v>1087</v>
+        <v>18</v>
+      </c>
+      <c r="L216" t="s">
+        <v>1089</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B217" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C217" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="D217">
         <v>149</v>
       </c>
-      <c r="G217" t="s">
-        <v>14</v>
+      <c r="E217">
+        <v>149</v>
+      </c>
+      <c r="G217" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H217" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="I217">
+        <v>16</v>
+      </c>
+      <c r="I217" t="s">
+        <v>1093</v>
+      </c>
+      <c r="J217">
         <v>1</v>
       </c>
-      <c r="J217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K217" t="s">
-        <v>1092</v>
+        <v>18</v>
+      </c>
+      <c r="L217" t="s">
+        <v>1094</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="B218" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="C218" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="D218">
         <v>149</v>
       </c>
-      <c r="G218" t="s">
-        <v>14</v>
+      <c r="E218">
+        <v>149</v>
+      </c>
+      <c r="G218" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H218" t="s">
-        <v>1096</v>
-[...1 lines deleted...]
-      <c r="I218">
+        <v>16</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J218">
         <v>1</v>
       </c>
-      <c r="J218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K218" t="s">
-        <v>1097</v>
+        <v>18</v>
+      </c>
+      <c r="L218" t="s">
+        <v>1099</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B219" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C219" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="D219">
         <v>179</v>
       </c>
-      <c r="G219" t="s">
-        <v>14</v>
+      <c r="E219">
+        <v>179</v>
+      </c>
+      <c r="G219" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H219" t="s">
-        <v>1101</v>
-[...1 lines deleted...]
-      <c r="I219">
+        <v>16</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J219">
         <v>1</v>
       </c>
-      <c r="J219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K219" t="s">
-        <v>1102</v>
+        <v>18</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B220" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="C220" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="D220">
         <v>39</v>
       </c>
-      <c r="G220" t="s">
-        <v>14</v>
+      <c r="E220">
+        <v>39</v>
+      </c>
+      <c r="G220" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H220" t="s">
-        <v>1106</v>
-[...1 lines deleted...]
-      <c r="I220">
+        <v>16</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J220">
         <v>1</v>
       </c>
-      <c r="J220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K220" t="s">
-        <v>1107</v>
+        <v>18</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1109</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B221" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C221" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D221">
         <v>45</v>
       </c>
-      <c r="G221" t="s">
-        <v>14</v>
+      <c r="E221">
+        <v>45</v>
+      </c>
+      <c r="G221" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H221" t="s">
-        <v>1111</v>
-[...1 lines deleted...]
-      <c r="I221">
+        <v>16</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J221">
         <v>1</v>
       </c>
-      <c r="J221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K221" t="s">
-        <v>1112</v>
+        <v>18</v>
+      </c>
+      <c r="L221" t="s">
+        <v>1114</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B222" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="C222" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="D222">
         <v>89</v>
       </c>
-      <c r="G222" t="s">
-        <v>14</v>
+      <c r="E222">
+        <v>89</v>
+      </c>
+      <c r="G222" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H222" t="s">
-        <v>1116</v>
-[...1 lines deleted...]
-      <c r="I222">
+        <v>16</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1118</v>
+      </c>
+      <c r="J222">
         <v>1</v>
       </c>
-      <c r="J222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K222" t="s">
-        <v>1117</v>
+        <v>18</v>
+      </c>
+      <c r="L222" t="s">
+        <v>1119</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="B223" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C223" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D223">
         <v>139</v>
       </c>
-      <c r="G223" t="s">
-        <v>14</v>
+      <c r="E223">
+        <v>139</v>
+      </c>
+      <c r="G223" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H223" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="I223">
+        <v>16</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J223">
         <v>1</v>
       </c>
-      <c r="J223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K223" t="s">
-        <v>1122</v>
+        <v>18</v>
+      </c>
+      <c r="L223" t="s">
+        <v>1124</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B224" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="C224" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="D224">
         <v>139</v>
       </c>
-      <c r="G224" t="s">
-        <v>14</v>
+      <c r="E224">
+        <v>139</v>
+      </c>
+      <c r="G224" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H224" t="s">
-        <v>1126</v>
-[...1 lines deleted...]
-      <c r="I224">
+        <v>16</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1128</v>
+      </c>
+      <c r="J224">
         <v>1</v>
       </c>
-      <c r="J224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K224" t="s">
-        <v>1127</v>
+        <v>18</v>
+      </c>
+      <c r="L224" t="s">
+        <v>1129</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="B225" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C225" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="D225">
         <v>159</v>
       </c>
-      <c r="G225" t="s">
-        <v>14</v>
+      <c r="E225">
+        <v>159</v>
+      </c>
+      <c r="G225" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H225" t="s">
-        <v>1131</v>
-[...1 lines deleted...]
-      <c r="I225">
+        <v>16</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J225">
         <v>1</v>
       </c>
-      <c r="J225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K225" t="s">
-        <v>1132</v>
+        <v>18</v>
+      </c>
+      <c r="L225" t="s">
+        <v>1134</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="B226" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C226" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D226">
         <v>159</v>
       </c>
-      <c r="G226" t="s">
-        <v>14</v>
+      <c r="E226">
+        <v>159</v>
+      </c>
+      <c r="G226" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H226" t="s">
-        <v>1136</v>
-[...1 lines deleted...]
-      <c r="I226">
+        <v>16</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J226">
         <v>1</v>
       </c>
-      <c r="J226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K226" t="s">
-        <v>1137</v>
+        <v>18</v>
+      </c>
+      <c r="L226" t="s">
+        <v>1139</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="B227" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="C227" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="D227">
         <v>89</v>
       </c>
-      <c r="G227" t="s">
-        <v>14</v>
+      <c r="E227">
+        <v>89</v>
+      </c>
+      <c r="G227" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H227" t="s">
-        <v>1141</v>
-[...1 lines deleted...]
-      <c r="I227">
+        <v>16</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1143</v>
+      </c>
+      <c r="J227">
         <v>1</v>
       </c>
-      <c r="J227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K227" t="s">
-        <v>1142</v>
+        <v>18</v>
+      </c>
+      <c r="L227" t="s">
+        <v>1144</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B228" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C228" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="D228">
         <v>99</v>
       </c>
-      <c r="G228" t="s">
-        <v>14</v>
+      <c r="E228">
+        <v>99</v>
+      </c>
+      <c r="G228" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H228" t="s">
-        <v>1146</v>
-[...1 lines deleted...]
-      <c r="I228">
+        <v>16</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1148</v>
+      </c>
+      <c r="J228">
         <v>1</v>
       </c>
-      <c r="J228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K228" t="s">
-        <v>1147</v>
+        <v>18</v>
+      </c>
+      <c r="L228" t="s">
+        <v>1149</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="B229" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C229" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="D229">
         <v>69</v>
       </c>
-      <c r="G229" t="s">
-        <v>14</v>
+      <c r="E229">
+        <v>69</v>
+      </c>
+      <c r="G229" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H229" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="I229">
+        <v>16</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J229">
         <v>1</v>
       </c>
-      <c r="J229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K229" t="s">
-        <v>1152</v>
+        <v>18</v>
+      </c>
+      <c r="L229" t="s">
+        <v>1154</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="B230" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="C230" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="D230">
         <v>89</v>
       </c>
-      <c r="G230" t="s">
-        <v>14</v>
+      <c r="E230">
+        <v>89</v>
+      </c>
+      <c r="G230" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H230" t="s">
-        <v>1156</v>
-[...1 lines deleted...]
-      <c r="I230">
+        <v>16</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J230">
         <v>1</v>
       </c>
-      <c r="J230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K230" t="s">
-        <v>1157</v>
+        <v>18</v>
+      </c>
+      <c r="L230" t="s">
+        <v>1159</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B231" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="C231" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="D231">
         <v>119</v>
       </c>
-      <c r="G231" t="s">
-        <v>14</v>
+      <c r="E231">
+        <v>119</v>
+      </c>
+      <c r="G231" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H231" t="s">
-        <v>1161</v>
-[...1 lines deleted...]
-      <c r="I231">
+        <v>16</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1163</v>
+      </c>
+      <c r="J231">
         <v>1</v>
       </c>
-      <c r="J231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K231" t="s">
-        <v>1162</v>
+        <v>18</v>
+      </c>
+      <c r="L231" t="s">
+        <v>1164</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B232" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="C232" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="D232">
         <v>4.52</v>
       </c>
-      <c r="G232" t="s">
-        <v>14</v>
+      <c r="E232">
+        <v>4.52</v>
+      </c>
+      <c r="G232" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H232" t="s">
-        <v>1166</v>
-[...1 lines deleted...]
-      <c r="I232">
+        <v>16</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J232">
         <v>10</v>
       </c>
-      <c r="J232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K232" t="s">
-        <v>1167</v>
+        <v>18</v>
+      </c>
+      <c r="L232" t="s">
+        <v>1169</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="B233" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C233" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="D233">
         <v>5.68</v>
       </c>
-      <c r="G233" t="s">
-        <v>14</v>
+      <c r="E233">
+        <v>5.68</v>
+      </c>
+      <c r="G233" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H233" t="s">
-        <v>1171</v>
-[...1 lines deleted...]
-      <c r="I233">
+        <v>16</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1173</v>
+      </c>
+      <c r="J233">
         <v>10</v>
       </c>
-      <c r="J233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K233" t="s">
-        <v>1172</v>
+        <v>18</v>
+      </c>
+      <c r="L233" t="s">
+        <v>1174</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="B234" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="C234" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="D234">
         <v>7.96</v>
       </c>
-      <c r="G234" t="s">
-        <v>14</v>
+      <c r="E234">
+        <v>7.96</v>
+      </c>
+      <c r="G234" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H234" t="s">
-        <v>1176</v>
-[...1 lines deleted...]
-      <c r="I234">
+        <v>16</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1178</v>
+      </c>
+      <c r="J234">
         <v>10</v>
       </c>
-      <c r="J234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K234" t="s">
-        <v>1177</v>
+        <v>18</v>
+      </c>
+      <c r="L234" t="s">
+        <v>1179</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="B235" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="C235" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="D235">
         <v>21.23</v>
       </c>
-      <c r="G235" t="s">
-        <v>14</v>
+      <c r="E235">
+        <v>21.23</v>
+      </c>
+      <c r="G235" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H235" t="s">
-        <v>1181</v>
-[...1 lines deleted...]
-      <c r="I235">
+        <v>16</v>
+      </c>
+      <c r="I235" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J235">
         <v>10</v>
       </c>
-      <c r="J235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K235" t="s">
-        <v>1182</v>
+        <v>18</v>
+      </c>
+      <c r="L235" t="s">
+        <v>1184</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="B236" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="C236" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="D236">
         <v>6.8</v>
       </c>
-      <c r="G236" t="s">
-        <v>14</v>
+      <c r="E236">
+        <v>6.8</v>
+      </c>
+      <c r="G236" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H236" t="s">
-        <v>1186</v>
-[...1 lines deleted...]
-      <c r="I236">
+        <v>16</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J236">
         <v>10</v>
       </c>
-      <c r="J236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K236" t="s">
-        <v>1187</v>
+        <v>18</v>
+      </c>
+      <c r="L236" t="s">
+        <v>1189</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="B237" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="C237" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="D237">
         <v>8</v>
       </c>
-      <c r="G237" t="s">
-        <v>14</v>
+      <c r="E237">
+        <v>8</v>
+      </c>
+      <c r="G237" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H237" t="s">
-        <v>1191</v>
-[...1 lines deleted...]
-      <c r="I237">
+        <v>16</v>
+      </c>
+      <c r="I237" t="s">
+        <v>1193</v>
+      </c>
+      <c r="J237">
         <v>10</v>
       </c>
-      <c r="J237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K237" t="s">
-        <v>1192</v>
+        <v>18</v>
+      </c>
+      <c r="L237" t="s">
+        <v>1194</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="B238" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C238" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="D238">
         <v>11.42</v>
       </c>
-      <c r="G238" t="s">
-        <v>14</v>
+      <c r="E238">
+        <v>11.42</v>
+      </c>
+      <c r="G238" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H238" t="s">
-        <v>1196</v>
-[...1 lines deleted...]
-      <c r="I238">
+        <v>16</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1198</v>
+      </c>
+      <c r="J238">
         <v>10</v>
       </c>
-      <c r="J238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K238" t="s">
-        <v>1197</v>
+        <v>18</v>
+      </c>
+      <c r="L238" t="s">
+        <v>1199</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="B239" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="C239" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="D239">
         <v>10.36</v>
       </c>
-      <c r="G239" t="s">
-        <v>14</v>
+      <c r="E239">
+        <v>10.36</v>
+      </c>
+      <c r="G239" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H239" t="s">
-        <v>1201</v>
-[...1 lines deleted...]
-      <c r="I239">
+        <v>16</v>
+      </c>
+      <c r="I239" t="s">
+        <v>1203</v>
+      </c>
+      <c r="J239">
         <v>10</v>
       </c>
-      <c r="J239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K239" t="s">
-        <v>1202</v>
+        <v>18</v>
+      </c>
+      <c r="L239" t="s">
+        <v>1204</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="B240" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="C240" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="D240">
         <v>8.9</v>
       </c>
-      <c r="G240" t="s">
-        <v>14</v>
+      <c r="E240">
+        <v>8.9</v>
+      </c>
+      <c r="G240" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H240" t="s">
-        <v>1206</v>
-[...1 lines deleted...]
-      <c r="I240">
+        <v>16</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1208</v>
+      </c>
+      <c r="J240">
         <v>1</v>
       </c>
-      <c r="J240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K240" t="s">
-        <v>1207</v>
+        <v>18</v>
+      </c>
+      <c r="L240" t="s">
+        <v>1209</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B241" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C241" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="D241">
         <v>10.12</v>
       </c>
-      <c r="G241" t="s">
-        <v>14</v>
+      <c r="E241">
+        <v>10.12</v>
+      </c>
+      <c r="G241" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H241" t="s">
-        <v>1211</v>
-[...1 lines deleted...]
-      <c r="I241">
+        <v>16</v>
+      </c>
+      <c r="I241" t="s">
+        <v>1213</v>
+      </c>
+      <c r="J241">
         <v>1</v>
       </c>
-      <c r="J241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K241" t="s">
-        <v>1212</v>
+        <v>18</v>
+      </c>
+      <c r="L241" t="s">
+        <v>1214</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="B242" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="C242" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="D242">
         <v>15.39</v>
       </c>
-      <c r="G242" t="s">
-        <v>14</v>
+      <c r="E242">
+        <v>15.39</v>
+      </c>
+      <c r="G242" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H242" t="s">
-        <v>1216</v>
-[...1 lines deleted...]
-      <c r="I242">
+        <v>16</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J242">
         <v>1</v>
       </c>
-      <c r="J242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K242" t="s">
-        <v>1217</v>
+        <v>18</v>
+      </c>
+      <c r="L242" t="s">
+        <v>1219</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B243" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C243" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="D243">
         <v>8.54</v>
       </c>
-      <c r="G243" t="s">
-        <v>14</v>
+      <c r="E243">
+        <v>8.54</v>
+      </c>
+      <c r="G243" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H243" t="s">
-        <v>1221</v>
-[...1 lines deleted...]
-      <c r="I243">
+        <v>16</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J243">
         <v>1</v>
       </c>
-      <c r="J243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K243" t="s">
-        <v>1222</v>
+        <v>18</v>
+      </c>
+      <c r="L243" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B244" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="C244" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="D244">
         <v>9.91</v>
       </c>
-      <c r="G244" t="s">
-        <v>14</v>
+      <c r="E244">
+        <v>9.91</v>
+      </c>
+      <c r="G244" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H244" t="s">
-        <v>1226</v>
-[...1 lines deleted...]
-      <c r="I244">
+        <v>16</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J244">
         <v>1</v>
       </c>
-      <c r="J244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K244" t="s">
-        <v>1227</v>
+        <v>18</v>
+      </c>
+      <c r="L244" t="s">
+        <v>1229</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="B245" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="C245" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="D245">
         <v>13.97</v>
       </c>
-      <c r="G245" t="s">
-        <v>14</v>
+      <c r="E245">
+        <v>13.97</v>
+      </c>
+      <c r="G245" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H245" t="s">
-        <v>1231</v>
-[...1 lines deleted...]
-      <c r="I245">
+        <v>16</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1233</v>
+      </c>
+      <c r="J245">
         <v>1</v>
       </c>
-      <c r="J245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K245" t="s">
-        <v>1232</v>
+        <v>18</v>
+      </c>
+      <c r="L245" t="s">
+        <v>1234</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="B246" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="C246" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="D246">
         <v>21.59</v>
       </c>
-      <c r="G246" t="s">
-        <v>14</v>
+      <c r="E246">
+        <v>21.59</v>
+      </c>
+      <c r="G246" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H246" t="s">
-        <v>1236</v>
-[...1 lines deleted...]
-      <c r="I246">
+        <v>16</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1238</v>
+      </c>
+      <c r="J246">
         <v>1</v>
       </c>
-      <c r="J246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K246" t="s">
-        <v>1237</v>
+        <v>18</v>
+      </c>
+      <c r="L246" t="s">
+        <v>1239</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="B247" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="C247" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="D247">
         <v>16.19</v>
       </c>
-      <c r="G247" t="s">
-        <v>14</v>
+      <c r="E247">
+        <v>16.19</v>
+      </c>
+      <c r="G247" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H247" t="s">
-        <v>1241</v>
-[...1 lines deleted...]
-      <c r="I247">
+        <v>16</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J247">
         <v>1</v>
       </c>
-      <c r="J247" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K247" t="s">
-        <v>1242</v>
+        <v>18</v>
+      </c>
+      <c r="L247" t="s">
+        <v>1244</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="B248" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="C248" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="D248">
         <v>17.72</v>
       </c>
-      <c r="G248" t="s">
-        <v>14</v>
+      <c r="E248">
+        <v>17.72</v>
+      </c>
+      <c r="G248" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H248" t="s">
-        <v>1246</v>
-[...1 lines deleted...]
-      <c r="I248">
+        <v>16</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1248</v>
+      </c>
+      <c r="J248">
         <v>1</v>
       </c>
-      <c r="J248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K248" t="s">
-        <v>1247</v>
+        <v>18</v>
+      </c>
+      <c r="L248" t="s">
+        <v>1249</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="B249" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="C249" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="D249">
         <v>21.9</v>
       </c>
-      <c r="G249" t="s">
-        <v>14</v>
+      <c r="E249">
+        <v>21.9</v>
+      </c>
+      <c r="G249" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H249" t="s">
-        <v>1251</v>
-[...1 lines deleted...]
-      <c r="I249">
+        <v>16</v>
+      </c>
+      <c r="I249" t="s">
+        <v>1253</v>
+      </c>
+      <c r="J249">
         <v>1</v>
       </c>
-      <c r="J249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K249" t="s">
-        <v>1252</v>
+        <v>18</v>
+      </c>
+      <c r="L249" t="s">
+        <v>1254</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="B250" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C250" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="D250">
         <v>26.8</v>
       </c>
-      <c r="G250" t="s">
-        <v>14</v>
+      <c r="E250">
+        <v>26.8</v>
+      </c>
+      <c r="G250" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H250" t="s">
-        <v>1256</v>
-[...1 lines deleted...]
-      <c r="I250">
+        <v>16</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1258</v>
+      </c>
+      <c r="J250">
         <v>1</v>
       </c>
-      <c r="J250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K250" t="s">
-        <v>1257</v>
+        <v>18</v>
+      </c>
+      <c r="L250" t="s">
+        <v>1259</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="B251" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="C251" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="D251">
         <v>16.74</v>
       </c>
-      <c r="G251" t="s">
-        <v>14</v>
+      <c r="E251">
+        <v>16.74</v>
+      </c>
+      <c r="G251" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H251" t="s">
-        <v>1261</v>
-[...1 lines deleted...]
-      <c r="I251">
+        <v>16</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J251">
         <v>1</v>
       </c>
-      <c r="J251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K251" t="s">
-        <v>1262</v>
+        <v>18</v>
+      </c>
+      <c r="L251" t="s">
+        <v>1264</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="B252" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="C252" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="D252">
         <v>21.8</v>
       </c>
-      <c r="G252" t="s">
-        <v>14</v>
+      <c r="E252">
+        <v>21.8</v>
+      </c>
+      <c r="G252" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H252" t="s">
-        <v>1266</v>
-[...1 lines deleted...]
-      <c r="I252">
+        <v>16</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1268</v>
+      </c>
+      <c r="J252">
         <v>1</v>
       </c>
-      <c r="J252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K252" t="s">
-        <v>1267</v>
+        <v>18</v>
+      </c>
+      <c r="L252" t="s">
+        <v>1269</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="B253" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="C253" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="D253">
         <v>35.3</v>
       </c>
-      <c r="G253" t="s">
-        <v>14</v>
+      <c r="E253">
+        <v>35.3</v>
+      </c>
+      <c r="G253" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H253" t="s">
-        <v>1271</v>
-[...1 lines deleted...]
-      <c r="I253">
+        <v>16</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1273</v>
+      </c>
+      <c r="J253">
         <v>1</v>
       </c>
-      <c r="J253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K253" t="s">
-        <v>1272</v>
+        <v>18</v>
+      </c>
+      <c r="L253" t="s">
+        <v>1274</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B254" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="C254" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="D254">
         <v>5.83</v>
       </c>
-      <c r="G254" t="s">
-        <v>14</v>
+      <c r="E254">
+        <v>5.83</v>
+      </c>
+      <c r="G254" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H254" t="s">
-        <v>1276</v>
-[...1 lines deleted...]
-      <c r="I254">
+        <v>16</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1278</v>
+      </c>
+      <c r="J254">
         <v>10</v>
       </c>
-      <c r="J254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K254" t="s">
-        <v>1277</v>
+        <v>18</v>
+      </c>
+      <c r="L254" t="s">
+        <v>1279</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="B255" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="C255" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="D255">
         <v>6.2</v>
       </c>
-      <c r="G255" t="s">
-        <v>14</v>
+      <c r="E255">
+        <v>6.2</v>
+      </c>
+      <c r="G255" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H255" t="s">
-        <v>1281</v>
-[...1 lines deleted...]
-      <c r="I255">
+        <v>16</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1283</v>
+      </c>
+      <c r="J255">
         <v>10</v>
       </c>
-      <c r="J255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K255" t="s">
-        <v>1282</v>
+        <v>18</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1284</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B256" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C256" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D256">
         <v>7.16</v>
       </c>
-      <c r="G256" t="s">
-        <v>14</v>
+      <c r="E256">
+        <v>7.16</v>
+      </c>
+      <c r="G256" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H256" t="s">
-        <v>1286</v>
-[...1 lines deleted...]
-      <c r="I256">
+        <v>16</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1288</v>
+      </c>
+      <c r="J256">
         <v>1</v>
       </c>
-      <c r="J256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K256" t="s">
-        <v>1287</v>
+        <v>18</v>
+      </c>
+      <c r="L256" t="s">
+        <v>1289</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B257" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="C257" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="D257">
         <v>8.23</v>
       </c>
-      <c r="G257" t="s">
-        <v>14</v>
+      <c r="E257">
+        <v>8.23</v>
+      </c>
+      <c r="G257" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H257" t="s">
-        <v>1291</v>
-[...1 lines deleted...]
-      <c r="I257">
+        <v>16</v>
+      </c>
+      <c r="I257" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J257">
         <v>1</v>
       </c>
-      <c r="J257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K257" t="s">
-        <v>1292</v>
+        <v>18</v>
+      </c>
+      <c r="L257" t="s">
+        <v>1294</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="B258" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="C258" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="D258">
         <v>14.32</v>
       </c>
-      <c r="G258" t="s">
-        <v>14</v>
+      <c r="E258">
+        <v>14.32</v>
+      </c>
+      <c r="G258" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H258" t="s">
-        <v>1296</v>
-[...1 lines deleted...]
-      <c r="I258">
+        <v>16</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J258">
         <v>1</v>
       </c>
-      <c r="J258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K258" t="s">
-        <v>1297</v>
+        <v>18</v>
+      </c>
+      <c r="L258" t="s">
+        <v>1299</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B259" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="C259" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="D259">
         <v>13.61</v>
       </c>
-      <c r="G259" t="s">
-        <v>14</v>
+      <c r="E259">
+        <v>13.61</v>
+      </c>
+      <c r="G259" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H259" t="s">
-        <v>1301</v>
-[...1 lines deleted...]
-      <c r="I259">
+        <v>16</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1303</v>
+      </c>
+      <c r="J259">
         <v>1</v>
       </c>
-      <c r="J259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K259" t="s">
-        <v>1302</v>
+        <v>18</v>
+      </c>
+      <c r="L259" t="s">
+        <v>1304</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B260" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="C260" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="D260">
         <v>19.18</v>
       </c>
-      <c r="G260" t="s">
-        <v>14</v>
+      <c r="E260">
+        <v>19.18</v>
+      </c>
+      <c r="G260" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H260" t="s">
-        <v>1306</v>
-[...1 lines deleted...]
-      <c r="I260">
+        <v>16</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1308</v>
+      </c>
+      <c r="J260">
         <v>1</v>
       </c>
-      <c r="J260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K260" t="s">
-        <v>1307</v>
+        <v>18</v>
+      </c>
+      <c r="L260" t="s">
+        <v>1309</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="B261" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="C261" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="D261">
         <v>18.02</v>
       </c>
-      <c r="G261" t="s">
-        <v>14</v>
+      <c r="E261">
+        <v>18.02</v>
+      </c>
+      <c r="G261" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H261" t="s">
-        <v>1311</v>
-[...1 lines deleted...]
-      <c r="I261">
+        <v>16</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1313</v>
+      </c>
+      <c r="J261">
         <v>1</v>
       </c>
-      <c r="J261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K261" t="s">
-        <v>1312</v>
+        <v>18</v>
+      </c>
+      <c r="L261" t="s">
+        <v>1314</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B262" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="C262" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="D262">
         <v>22.66</v>
       </c>
-      <c r="G262" t="s">
-        <v>14</v>
+      <c r="E262">
+        <v>22.66</v>
+      </c>
+      <c r="G262" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H262" t="s">
-        <v>1316</v>
-[...1 lines deleted...]
-      <c r="I262">
+        <v>16</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1318</v>
+      </c>
+      <c r="J262">
         <v>1</v>
       </c>
-      <c r="J262" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K262" t="s">
-        <v>1317</v>
+        <v>18</v>
+      </c>
+      <c r="L262" t="s">
+        <v>1319</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="B263" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="C263" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="D263">
         <v>23.68</v>
       </c>
-      <c r="G263" t="s">
-        <v>14</v>
+      <c r="E263">
+        <v>23.68</v>
+      </c>
+      <c r="G263" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H263" t="s">
-        <v>1321</v>
-[...1 lines deleted...]
-      <c r="I263">
+        <v>16</v>
+      </c>
+      <c r="I263" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J263">
         <v>1</v>
       </c>
-      <c r="J263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K263" t="s">
-        <v>1322</v>
+        <v>18</v>
+      </c>
+      <c r="L263" t="s">
+        <v>1324</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="B264" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="C264" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="D264">
         <v>23.68</v>
       </c>
-      <c r="G264" t="s">
-        <v>14</v>
+      <c r="E264">
+        <v>23.68</v>
+      </c>
+      <c r="G264" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H264" t="s">
-        <v>1326</v>
-[...1 lines deleted...]
-      <c r="I264">
+        <v>16</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1328</v>
+      </c>
+      <c r="J264">
         <v>1</v>
       </c>
-      <c r="J264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K264" t="s">
-        <v>1327</v>
+        <v>18</v>
+      </c>
+      <c r="L264" t="s">
+        <v>1329</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B265" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="C265" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="D265">
         <v>59.06</v>
       </c>
-      <c r="G265" t="s">
-        <v>14</v>
+      <c r="E265">
+        <v>59.06</v>
+      </c>
+      <c r="G265" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H265" t="s">
-        <v>1331</v>
-[...1 lines deleted...]
-      <c r="I265">
+        <v>16</v>
+      </c>
+      <c r="I265" t="s">
+        <v>1333</v>
+      </c>
+      <c r="J265">
         <v>1</v>
       </c>
-      <c r="J265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K265" t="s">
-        <v>1332</v>
+        <v>18</v>
+      </c>
+      <c r="L265" t="s">
+        <v>1334</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B266" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="C266" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="D266">
         <v>16.44</v>
       </c>
-      <c r="G266" t="s">
-        <v>14</v>
+      <c r="E266">
+        <v>16.44</v>
+      </c>
+      <c r="G266" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H266" t="s">
-        <v>1336</v>
-[...1 lines deleted...]
-      <c r="I266">
+        <v>16</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1338</v>
+      </c>
+      <c r="J266">
         <v>1</v>
       </c>
-      <c r="J266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K266" t="s">
-        <v>1337</v>
+        <v>18</v>
+      </c>
+      <c r="L266" t="s">
+        <v>1339</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B267" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="C267" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="D267">
         <v>26.38</v>
       </c>
-      <c r="G267" t="s">
-        <v>14</v>
+      <c r="E267">
+        <v>26.38</v>
+      </c>
+      <c r="G267" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H267" t="s">
-        <v>1341</v>
-[...1 lines deleted...]
-      <c r="I267">
+        <v>16</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1343</v>
+      </c>
+      <c r="J267">
         <v>1</v>
       </c>
-      <c r="J267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K267" t="s">
-        <v>1342</v>
+        <v>18</v>
+      </c>
+      <c r="L267" t="s">
+        <v>1344</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B268" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="C268" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="D268">
         <v>11.5</v>
       </c>
-      <c r="G268" t="s">
-        <v>14</v>
+      <c r="E268">
+        <v>11.5</v>
+      </c>
+      <c r="G268" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H268" t="s">
-        <v>1346</v>
-[...1 lines deleted...]
-      <c r="I268">
+        <v>16</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1348</v>
+      </c>
+      <c r="J268">
         <v>10</v>
       </c>
-      <c r="J268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K268" t="s">
-        <v>1347</v>
+        <v>18</v>
+      </c>
+      <c r="L268" t="s">
+        <v>1349</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="B269" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="C269" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="D269">
         <v>22.74</v>
       </c>
-      <c r="G269" t="s">
-        <v>14</v>
+      <c r="E269">
+        <v>22.74</v>
+      </c>
+      <c r="G269" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H269" t="s">
-        <v>1351</v>
-[...1 lines deleted...]
-      <c r="I269">
+        <v>16</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1353</v>
+      </c>
+      <c r="J269">
         <v>10</v>
       </c>
-      <c r="J269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K269" t="s">
-        <v>1352</v>
+        <v>18</v>
+      </c>
+      <c r="L269" t="s">
+        <v>1354</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="B270" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="C270" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="D270">
         <v>4.81</v>
       </c>
-      <c r="G270" t="s">
-        <v>14</v>
+      <c r="E270">
+        <v>4.81</v>
+      </c>
+      <c r="G270" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H270" t="s">
-        <v>1356</v>
-[...1 lines deleted...]
-      <c r="I270">
+        <v>16</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1358</v>
+      </c>
+      <c r="J270">
         <v>10</v>
       </c>
-      <c r="J270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K270" t="s">
-        <v>1357</v>
+        <v>18</v>
+      </c>
+      <c r="L270" t="s">
+        <v>1359</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B271" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="C271" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="D271">
         <v>5.3</v>
       </c>
-      <c r="G271" t="s">
-        <v>14</v>
+      <c r="E271">
+        <v>5.3</v>
+      </c>
+      <c r="G271" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H271" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="I271">
+        <v>16</v>
+      </c>
+      <c r="I271" t="s">
+        <v>1363</v>
+      </c>
+      <c r="J271">
         <v>10</v>
       </c>
-      <c r="J271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K271" t="s">
-        <v>1362</v>
+        <v>18</v>
+      </c>
+      <c r="L271" t="s">
+        <v>1364</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B272" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="C272" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="D272">
         <v>6.2</v>
       </c>
-      <c r="G272" t="s">
-        <v>14</v>
+      <c r="E272">
+        <v>6.2</v>
+      </c>
+      <c r="G272" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H272" t="s">
-        <v>1366</v>
-[...1 lines deleted...]
-      <c r="I272">
+        <v>16</v>
+      </c>
+      <c r="I272" t="s">
+        <v>1368</v>
+      </c>
+      <c r="J272">
         <v>10</v>
       </c>
-      <c r="J272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K272" t="s">
-        <v>1367</v>
+        <v>18</v>
+      </c>
+      <c r="L272" t="s">
+        <v>1369</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="B273" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="C273" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="D273">
         <v>3.91</v>
       </c>
-      <c r="G273" t="s">
-        <v>14</v>
+      <c r="E273">
+        <v>3.91</v>
+      </c>
+      <c r="G273" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H273" t="s">
-        <v>1371</v>
-[...1 lines deleted...]
-      <c r="I273">
+        <v>16</v>
+      </c>
+      <c r="I273" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J273">
         <v>10</v>
       </c>
-      <c r="J273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K273" t="s">
-        <v>1372</v>
+        <v>18</v>
+      </c>
+      <c r="L273" t="s">
+        <v>1374</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B274" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="C274" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="D274">
         <v>4.13</v>
       </c>
-      <c r="G274" t="s">
-        <v>14</v>
+      <c r="E274">
+        <v>4.13</v>
+      </c>
+      <c r="G274" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H274" t="s">
-        <v>1376</v>
-[...1 lines deleted...]
-      <c r="I274">
+        <v>16</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1378</v>
+      </c>
+      <c r="J274">
         <v>10</v>
       </c>
-      <c r="J274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K274" t="s">
-        <v>1377</v>
+        <v>18</v>
+      </c>
+      <c r="L274" t="s">
+        <v>1379</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B275" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="C275" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="D275">
         <v>5.3</v>
       </c>
-      <c r="G275" t="s">
-        <v>14</v>
+      <c r="E275">
+        <v>5.3</v>
+      </c>
+      <c r="G275" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H275" t="s">
-        <v>1381</v>
-[...1 lines deleted...]
-      <c r="I275">
+        <v>16</v>
+      </c>
+      <c r="I275" t="s">
+        <v>1383</v>
+      </c>
+      <c r="J275">
         <v>10</v>
       </c>
-      <c r="J275" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K275" t="s">
-        <v>1382</v>
+        <v>18</v>
+      </c>
+      <c r="L275" t="s">
+        <v>1384</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="B276" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="C276" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="D276">
         <v>9</v>
       </c>
-      <c r="G276" t="s">
-        <v>14</v>
+      <c r="E276">
+        <v>9</v>
+      </c>
+      <c r="G276" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H276" t="s">
-        <v>1386</v>
-[...1 lines deleted...]
-      <c r="I276">
+        <v>16</v>
+      </c>
+      <c r="I276" t="s">
+        <v>1388</v>
+      </c>
+      <c r="J276">
         <v>10</v>
       </c>
-      <c r="J276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K276" t="s">
-        <v>1387</v>
+        <v>18</v>
+      </c>
+      <c r="L276" t="s">
+        <v>1389</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="B277" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="C277" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="D277">
         <v>5.39</v>
       </c>
-      <c r="G277" t="s">
-        <v>14</v>
+      <c r="E277">
+        <v>5.39</v>
+      </c>
+      <c r="G277" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H277" t="s">
-        <v>1391</v>
-[...1 lines deleted...]
-      <c r="I277">
+        <v>16</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1393</v>
+      </c>
+      <c r="J277">
         <v>1</v>
       </c>
-      <c r="J277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K277" t="s">
-        <v>1392</v>
+        <v>18</v>
+      </c>
+      <c r="L277" t="s">
+        <v>1394</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="B278" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="C278" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="D278">
         <v>5.39</v>
       </c>
-      <c r="G278" t="s">
-        <v>14</v>
+      <c r="E278">
+        <v>5.39</v>
+      </c>
+      <c r="G278" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H278" t="s">
-        <v>1396</v>
-[...1 lines deleted...]
-      <c r="I278">
+        <v>16</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1398</v>
+      </c>
+      <c r="J278">
         <v>1</v>
       </c>
-      <c r="J278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K278" t="s">
-        <v>1397</v>
+        <v>18</v>
+      </c>
+      <c r="L278" t="s">
+        <v>1399</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B279" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="C279" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="D279">
         <v>6.74</v>
       </c>
-      <c r="G279" t="s">
-        <v>14</v>
+      <c r="E279">
+        <v>6.74</v>
+      </c>
+      <c r="G279" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H279" t="s">
-        <v>1401</v>
-[...1 lines deleted...]
-      <c r="I279">
+        <v>16</v>
+      </c>
+      <c r="I279" t="s">
+        <v>1403</v>
+      </c>
+      <c r="J279">
         <v>1</v>
       </c>
-      <c r="J279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K279" t="s">
-        <v>1402</v>
+        <v>18</v>
+      </c>
+      <c r="L279" t="s">
+        <v>1404</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="B280" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="C280" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="D280">
         <v>6.91</v>
       </c>
-      <c r="G280" t="s">
-        <v>14</v>
+      <c r="E280">
+        <v>6.91</v>
+      </c>
+      <c r="G280" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H280" t="s">
-        <v>1406</v>
-[...1 lines deleted...]
-      <c r="I280">
+        <v>16</v>
+      </c>
+      <c r="I280" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J280">
         <v>1</v>
       </c>
-      <c r="J280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K280" t="s">
-        <v>1407</v>
+        <v>18</v>
+      </c>
+      <c r="L280" t="s">
+        <v>1409</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="B281" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="C281" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D281">
         <v>9.91</v>
       </c>
-      <c r="G281" t="s">
-        <v>14</v>
+      <c r="E281">
+        <v>9.91</v>
+      </c>
+      <c r="G281" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H281" t="s">
-        <v>1411</v>
-[...1 lines deleted...]
-      <c r="I281">
+        <v>16</v>
+      </c>
+      <c r="I281" t="s">
+        <v>1413</v>
+      </c>
+      <c r="J281">
         <v>1</v>
       </c>
-      <c r="J281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K281" t="s">
-        <v>1412</v>
+        <v>18</v>
+      </c>
+      <c r="L281" t="s">
+        <v>1414</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="B282" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="C282" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="D282">
         <v>4.91</v>
       </c>
-      <c r="G282" t="s">
-        <v>14</v>
+      <c r="E282">
+        <v>4.91</v>
+      </c>
+      <c r="G282" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H282" t="s">
-        <v>1416</v>
-[...1 lines deleted...]
-      <c r="I282">
+        <v>16</v>
+      </c>
+      <c r="I282" t="s">
+        <v>1418</v>
+      </c>
+      <c r="J282">
         <v>10</v>
       </c>
-      <c r="J282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K282" t="s">
-        <v>1417</v>
+        <v>18</v>
+      </c>
+      <c r="L282" t="s">
+        <v>1419</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="B283" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="C283" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="D283">
         <v>5.73</v>
       </c>
-      <c r="G283" t="s">
-        <v>14</v>
+      <c r="E283">
+        <v>5.73</v>
+      </c>
+      <c r="G283" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H283" t="s">
-        <v>1421</v>
-[...1 lines deleted...]
-      <c r="I283">
+        <v>16</v>
+      </c>
+      <c r="I283" t="s">
+        <v>1423</v>
+      </c>
+      <c r="J283">
         <v>10</v>
       </c>
-      <c r="J283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K283" t="s">
-        <v>1422</v>
+        <v>18</v>
+      </c>
+      <c r="L283" t="s">
+        <v>1424</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="B284" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="C284" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="D284">
         <v>8.53</v>
       </c>
-      <c r="G284" t="s">
-        <v>14</v>
+      <c r="E284">
+        <v>8.53</v>
+      </c>
+      <c r="G284" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H284" t="s">
-        <v>1426</v>
-[...1 lines deleted...]
-      <c r="I284">
+        <v>16</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J284">
         <v>10</v>
       </c>
-      <c r="J284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K284" t="s">
-        <v>1427</v>
+        <v>18</v>
+      </c>
+      <c r="L284" t="s">
+        <v>1429</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="B285" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="C285" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="D285">
         <v>6.5</v>
       </c>
-      <c r="G285" t="s">
-        <v>14</v>
+      <c r="E285">
+        <v>6.5</v>
+      </c>
+      <c r="G285" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H285" t="s">
-        <v>1431</v>
-[...1 lines deleted...]
-      <c r="I285">
+        <v>16</v>
+      </c>
+      <c r="I285" t="s">
+        <v>1433</v>
+      </c>
+      <c r="J285">
         <v>25</v>
       </c>
-      <c r="J285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K285" t="s">
-        <v>1432</v>
+        <v>18</v>
+      </c>
+      <c r="L285" t="s">
+        <v>1434</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B286" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C286" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="D286">
         <v>9.8</v>
       </c>
-      <c r="G286" t="s">
-        <v>14</v>
+      <c r="E286">
+        <v>9.8</v>
+      </c>
+      <c r="G286" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H286" t="s">
-        <v>1436</v>
-[...1 lines deleted...]
-      <c r="I286">
+        <v>16</v>
+      </c>
+      <c r="I286" t="s">
+        <v>1438</v>
+      </c>
+      <c r="J286">
         <v>25</v>
       </c>
-      <c r="J286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K286" t="s">
-        <v>1437</v>
+        <v>18</v>
+      </c>
+      <c r="L286" t="s">
+        <v>1439</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B287" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="C287" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="D287">
         <v>7.9</v>
       </c>
-      <c r="G287" t="s">
-        <v>14</v>
+      <c r="E287">
+        <v>7.9</v>
+      </c>
+      <c r="G287" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H287" t="s">
-        <v>1441</v>
-[...1 lines deleted...]
-      <c r="I287">
+        <v>16</v>
+      </c>
+      <c r="I287" t="s">
+        <v>1443</v>
+      </c>
+      <c r="J287">
         <v>25</v>
       </c>
-      <c r="J287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K287" t="s">
-        <v>1442</v>
+        <v>18</v>
+      </c>
+      <c r="L287" t="s">
+        <v>1444</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B288" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="C288" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="D288">
         <v>11.8</v>
       </c>
-      <c r="G288" t="s">
-        <v>14</v>
+      <c r="E288">
+        <v>11.8</v>
+      </c>
+      <c r="G288" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H288" t="s">
-        <v>1446</v>
-[...1 lines deleted...]
-      <c r="I288">
+        <v>16</v>
+      </c>
+      <c r="I288" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J288">
         <v>25</v>
       </c>
-      <c r="J288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K288" t="s">
-        <v>1447</v>
+        <v>18</v>
+      </c>
+      <c r="L288" t="s">
+        <v>1449</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="B289" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="C289" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="D289">
         <v>13</v>
       </c>
-      <c r="G289" t="s">
-        <v>14</v>
+      <c r="E289">
+        <v>13</v>
+      </c>
+      <c r="G289" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H289" t="s">
-        <v>1451</v>
-[...1 lines deleted...]
-      <c r="I289">
+        <v>16</v>
+      </c>
+      <c r="I289" t="s">
+        <v>1453</v>
+      </c>
+      <c r="J289">
         <v>10</v>
       </c>
-      <c r="J289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K289" t="s">
-        <v>1452</v>
+        <v>18</v>
+      </c>
+      <c r="L289" t="s">
+        <v>1454</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B290" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="C290" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="D290">
         <v>13.6</v>
       </c>
-      <c r="G290" t="s">
-        <v>14</v>
+      <c r="E290">
+        <v>13.6</v>
+      </c>
+      <c r="G290" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H290" t="s">
-        <v>1456</v>
-[...1 lines deleted...]
-      <c r="I290">
+        <v>16</v>
+      </c>
+      <c r="I290" t="s">
+        <v>1458</v>
+      </c>
+      <c r="J290">
         <v>10</v>
       </c>
-      <c r="J290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K290" t="s">
-        <v>1457</v>
+        <v>18</v>
+      </c>
+      <c r="L290" t="s">
+        <v>1459</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B291" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="C291" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="D291">
         <v>9</v>
       </c>
-      <c r="G291" t="s">
-        <v>14</v>
+      <c r="E291">
+        <v>9</v>
+      </c>
+      <c r="G291" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H291" t="s">
-        <v>1461</v>
-[...1 lines deleted...]
-      <c r="I291">
+        <v>16</v>
+      </c>
+      <c r="I291" t="s">
+        <v>1463</v>
+      </c>
+      <c r="J291">
         <v>10</v>
       </c>
-      <c r="J291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K291" t="s">
-        <v>1462</v>
+        <v>18</v>
+      </c>
+      <c r="L291" t="s">
+        <v>1464</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="B292" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="C292" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="D292">
         <v>9.6</v>
       </c>
-      <c r="G292" t="s">
-        <v>14</v>
+      <c r="E292">
+        <v>9.6</v>
+      </c>
+      <c r="G292" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H292" t="s">
-        <v>1466</v>
-[...1 lines deleted...]
-      <c r="I292">
+        <v>16</v>
+      </c>
+      <c r="I292" t="s">
+        <v>1468</v>
+      </c>
+      <c r="J292">
         <v>10</v>
       </c>
-      <c r="J292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K292" t="s">
-        <v>1467</v>
+        <v>18</v>
+      </c>
+      <c r="L292" t="s">
+        <v>1469</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B293" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="C293" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="D293">
         <v>1.6</v>
       </c>
-      <c r="G293" t="s">
-        <v>14</v>
+      <c r="E293">
+        <v>1.6</v>
+      </c>
+      <c r="G293" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H293" t="s">
-        <v>1471</v>
-[...1 lines deleted...]
-      <c r="I293">
+        <v>16</v>
+      </c>
+      <c r="I293" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J293">
         <v>25</v>
       </c>
-      <c r="J293" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K293" t="s">
-        <v>1472</v>
+        <v>18</v>
+      </c>
+      <c r="L293" t="s">
+        <v>1474</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B294" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="C294" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="D294">
         <v>1.81</v>
       </c>
-      <c r="G294" t="s">
-        <v>14</v>
+      <c r="E294">
+        <v>1.81</v>
+      </c>
+      <c r="G294" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H294" t="s">
-        <v>1476</v>
-[...1 lines deleted...]
-      <c r="I294">
+        <v>16</v>
+      </c>
+      <c r="I294" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J294">
         <v>25</v>
       </c>
-      <c r="J294" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K294" t="s">
-        <v>1477</v>
+        <v>18</v>
+      </c>
+      <c r="L294" t="s">
+        <v>1479</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B295" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="C295" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="D295">
         <v>3.92</v>
       </c>
-      <c r="G295" t="s">
-        <v>14</v>
+      <c r="E295">
+        <v>3.92</v>
+      </c>
+      <c r="G295" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H295" t="s">
-        <v>1481</v>
-[...1 lines deleted...]
-      <c r="I295">
+        <v>16</v>
+      </c>
+      <c r="I295" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J295">
         <v>25</v>
       </c>
-      <c r="J295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K295" t="s">
-        <v>1482</v>
+        <v>18</v>
+      </c>
+      <c r="L295" t="s">
+        <v>1484</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B296" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="C296" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="D296">
         <v>2.1</v>
       </c>
-      <c r="G296" t="s">
-        <v>14</v>
+      <c r="E296">
+        <v>2.1</v>
+      </c>
+      <c r="G296" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H296" t="s">
-        <v>1486</v>
-[...1 lines deleted...]
-      <c r="I296">
+        <v>16</v>
+      </c>
+      <c r="I296" t="s">
+        <v>1488</v>
+      </c>
+      <c r="J296">
         <v>25</v>
       </c>
-      <c r="J296" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K296" t="s">
-        <v>1487</v>
+        <v>18</v>
+      </c>
+      <c r="L296" t="s">
+        <v>1489</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="B297" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="C297" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="D297">
         <v>15.5</v>
       </c>
-      <c r="G297" t="s">
-        <v>14</v>
+      <c r="E297">
+        <v>15.5</v>
+      </c>
+      <c r="G297" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H297" t="s">
-        <v>1491</v>
-[...1 lines deleted...]
-      <c r="I297">
+        <v>16</v>
+      </c>
+      <c r="I297" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J297">
         <v>1</v>
       </c>
-      <c r="J297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K297" t="s">
-        <v>1492</v>
+        <v>18</v>
+      </c>
+      <c r="L297" t="s">
+        <v>1494</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B298" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="C298" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="D298">
         <v>19.95</v>
       </c>
-      <c r="G298" t="s">
-        <v>14</v>
+      <c r="E298">
+        <v>19.95</v>
+      </c>
+      <c r="G298" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H298" t="s">
-        <v>1496</v>
-[...1 lines deleted...]
-      <c r="I298">
+        <v>16</v>
+      </c>
+      <c r="I298" t="s">
+        <v>1498</v>
+      </c>
+      <c r="J298">
         <v>1</v>
       </c>
-      <c r="J298" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K298" t="s">
-        <v>1497</v>
+        <v>18</v>
+      </c>
+      <c r="L298" t="s">
+        <v>1499</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B299" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="C299" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="D299">
         <v>18</v>
       </c>
-      <c r="G299" t="s">
-        <v>14</v>
+      <c r="E299">
+        <v>18</v>
+      </c>
+      <c r="G299" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H299" t="s">
-        <v>1501</v>
-[...1 lines deleted...]
-      <c r="I299">
+        <v>16</v>
+      </c>
+      <c r="I299" t="s">
+        <v>1503</v>
+      </c>
+      <c r="J299">
         <v>10</v>
       </c>
-      <c r="J299" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K299" t="s">
-        <v>157</v>
+        <v>18</v>
+      </c>
+      <c r="L299" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B300" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="C300" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="D300">
         <v>18</v>
       </c>
-      <c r="G300" t="s">
-        <v>14</v>
+      <c r="E300">
+        <v>18</v>
+      </c>
+      <c r="G300" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H300" t="s">
-        <v>1505</v>
-[...1 lines deleted...]
-      <c r="I300">
+        <v>16</v>
+      </c>
+      <c r="I300" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J300">
         <v>10</v>
       </c>
-      <c r="J300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K300" t="s">
-        <v>157</v>
+        <v>18</v>
+      </c>
+      <c r="L300" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="B301" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="C301" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="D301">
         <v>2.3</v>
       </c>
-      <c r="G301" t="s">
-        <v>14</v>
+      <c r="E301">
+        <v>2.3</v>
+      </c>
+      <c r="G301" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H301" t="s">
-        <v>1509</v>
-[...1 lines deleted...]
-      <c r="I301">
+        <v>16</v>
+      </c>
+      <c r="I301" t="s">
+        <v>1511</v>
+      </c>
+      <c r="J301">
         <v>25</v>
       </c>
-      <c r="J301" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K301" t="s">
-        <v>157</v>
+        <v>18</v>
+      </c>
+      <c r="L301" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B302" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="C302" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="D302">
         <v>2.5</v>
       </c>
-      <c r="G302" t="s">
-        <v>14</v>
+      <c r="E302">
+        <v>2.5</v>
+      </c>
+      <c r="G302" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H302" t="s">
-        <v>1513</v>
-[...1 lines deleted...]
-      <c r="I302">
+        <v>16</v>
+      </c>
+      <c r="I302" t="s">
+        <v>1515</v>
+      </c>
+      <c r="J302">
         <v>25</v>
       </c>
-      <c r="J302" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K302" t="s">
-        <v>157</v>
+        <v>18</v>
+      </c>
+      <c r="L302" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B303" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="C303" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="D303">
         <v>16.9</v>
       </c>
-      <c r="G303" t="s">
-        <v>14</v>
+      <c r="E303">
+        <v>16.9</v>
+      </c>
+      <c r="G303" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H303" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="I303">
+        <v>16</v>
+      </c>
+      <c r="I303" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J303">
         <v>5</v>
       </c>
-      <c r="J303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K303" t="s">
-        <v>1518</v>
+        <v>18</v>
+      </c>
+      <c r="L303" t="s">
+        <v>1520</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="B304" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="C304" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="D304">
         <v>2.65</v>
       </c>
-      <c r="G304" t="s">
-        <v>14</v>
+      <c r="E304">
+        <v>2.65</v>
+      </c>
+      <c r="G304" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H304" t="s">
-        <v>1522</v>
-[...1 lines deleted...]
-      <c r="I304">
+        <v>16</v>
+      </c>
+      <c r="I304" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J304">
         <v>10</v>
       </c>
-      <c r="J304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K304" t="s">
-        <v>157</v>
+        <v>18</v>
+      </c>
+      <c r="L304" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B305" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="C305" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="D305">
         <v>3.2</v>
       </c>
-      <c r="G305" t="s">
-        <v>14</v>
+      <c r="E305">
+        <v>3.2</v>
+      </c>
+      <c r="G305" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H305" t="s">
-        <v>1526</v>
-[...1 lines deleted...]
-      <c r="I305">
+        <v>16</v>
+      </c>
+      <c r="I305" t="s">
+        <v>1528</v>
+      </c>
+      <c r="J305">
         <v>10</v>
       </c>
-      <c r="J305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K305" t="s">
-        <v>157</v>
+        <v>18</v>
+      </c>
+      <c r="L305" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D306">
+        <v>0.69</v>
+      </c>
+      <c r="E306">
+        <v>0.69</v>
+      </c>
+      <c r="G306" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H306" t="s">
+        <v>16</v>
+      </c>
+      <c r="I306" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J306">
+        <v>25</v>
+      </c>
+      <c r="K306" t="s">
+        <v>18</v>
+      </c>
+      <c r="L306" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D307">
+        <v>0.68</v>
+      </c>
+      <c r="E307">
+        <v>0.68</v>
+      </c>
+      <c r="G307" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H307" t="s">
+        <v>16</v>
+      </c>
+      <c r="I307" t="s">
+        <v>1537</v>
+      </c>
+      <c r="J307">
+        <v>25</v>
+      </c>
+      <c r="K307" t="s">
+        <v>18</v>
+      </c>
+      <c r="L307" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D308">
+        <v>0.64</v>
+      </c>
+      <c r="E308">
+        <v>0.64</v>
+      </c>
+      <c r="G308" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H308" t="s">
+        <v>16</v>
+      </c>
+      <c r="I308" t="s">
+        <v>1541</v>
+      </c>
+      <c r="J308">
+        <v>25</v>
+      </c>
+      <c r="K308" t="s">
+        <v>18</v>
+      </c>
+      <c r="L308" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D309">
+        <v>0.61</v>
+      </c>
+      <c r="E309">
+        <v>0.61</v>
+      </c>
+      <c r="G309" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H309" t="s">
+        <v>16</v>
+      </c>
+      <c r="I309" t="s">
+        <v>1545</v>
+      </c>
+      <c r="J309">
+        <v>25</v>
+      </c>
+      <c r="K309" t="s">
+        <v>18</v>
+      </c>
+      <c r="L309" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D310">
+        <v>0.59</v>
+      </c>
+      <c r="E310">
+        <v>0.59</v>
+      </c>
+      <c r="G310" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H310" t="s">
+        <v>16</v>
+      </c>
+      <c r="I310" t="s">
+        <v>1549</v>
+      </c>
+      <c r="J310">
+        <v>25</v>
+      </c>
+      <c r="K310" t="s">
+        <v>18</v>
+      </c>
+      <c r="L310" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D311">
+        <v>0.58</v>
+      </c>
+      <c r="E311">
+        <v>0.58</v>
+      </c>
+      <c r="G311" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H311" t="s">
+        <v>16</v>
+      </c>
+      <c r="I311" t="s">
+        <v>1553</v>
+      </c>
+      <c r="J311">
+        <v>25</v>
+      </c>
+      <c r="K311" t="s">
+        <v>18</v>
+      </c>
+      <c r="L311" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D312">
+        <v>0.57</v>
+      </c>
+      <c r="E312">
+        <v>0.57</v>
+      </c>
+      <c r="G312" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H312" t="s">
+        <v>16</v>
+      </c>
+      <c r="I312" t="s">
+        <v>1557</v>
+      </c>
+      <c r="J312">
+        <v>25</v>
+      </c>
+      <c r="K312" t="s">
+        <v>18</v>
+      </c>
+      <c r="L312" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D313">
+        <v>0.57</v>
+      </c>
+      <c r="E313">
+        <v>0.57</v>
+      </c>
+      <c r="G313" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H313" t="s">
+        <v>16</v>
+      </c>
+      <c r="I313" t="s">
+        <v>1561</v>
+      </c>
+      <c r="J313">
+        <v>25</v>
+      </c>
+      <c r="K313" t="s">
+        <v>18</v>
+      </c>
+      <c r="L313" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D314">
+        <v>0.57</v>
+      </c>
+      <c r="E314">
+        <v>0.57</v>
+      </c>
+      <c r="G314" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H314" t="s">
+        <v>16</v>
+      </c>
+      <c r="I314" t="s">
+        <v>1565</v>
+      </c>
+      <c r="J314">
+        <v>25</v>
+      </c>
+      <c r="K314" t="s">
+        <v>18</v>
+      </c>
+      <c r="L314" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D315">
+        <v>0.7</v>
+      </c>
+      <c r="E315">
+        <v>0.7</v>
+      </c>
+      <c r="G315" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H315" t="s">
+        <v>16</v>
+      </c>
+      <c r="I315" t="s">
+        <v>1569</v>
+      </c>
+      <c r="J315">
+        <v>25</v>
+      </c>
+      <c r="K315" t="s">
+        <v>18</v>
+      </c>
+      <c r="L315" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D316">
+        <v>0.69</v>
+      </c>
+      <c r="E316">
+        <v>0.69</v>
+      </c>
+      <c r="G316" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H316" t="s">
+        <v>16</v>
+      </c>
+      <c r="I316" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J316">
+        <v>25</v>
+      </c>
+      <c r="K316" t="s">
+        <v>18</v>
+      </c>
+      <c r="L316" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D317">
+        <v>0.72</v>
+      </c>
+      <c r="E317">
+        <v>0.72</v>
+      </c>
+      <c r="G317" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H317" t="s">
+        <v>16</v>
+      </c>
+      <c r="I317" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J317">
+        <v>25</v>
+      </c>
+      <c r="K317" t="s">
+        <v>18</v>
+      </c>
+      <c r="L317" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D318">
+        <v>0.68</v>
+      </c>
+      <c r="E318">
+        <v>0.68</v>
+      </c>
+      <c r="G318" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H318" t="s">
+        <v>16</v>
+      </c>
+      <c r="I318" t="s">
+        <v>1581</v>
+      </c>
+      <c r="J318">
+        <v>25</v>
+      </c>
+      <c r="K318" t="s">
+        <v>18</v>
+      </c>
+      <c r="L318" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D319">
+        <v>0.65</v>
+      </c>
+      <c r="E319">
+        <v>0.65</v>
+      </c>
+      <c r="G319" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H319" t="s">
+        <v>16</v>
+      </c>
+      <c r="I319" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J319">
+        <v>25</v>
+      </c>
+      <c r="K319" t="s">
+        <v>18</v>
+      </c>
+      <c r="L319" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D320">
+        <v>0.63</v>
+      </c>
+      <c r="E320">
+        <v>0.63</v>
+      </c>
+      <c r="G320" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H320" t="s">
+        <v>16</v>
+      </c>
+      <c r="I320" t="s">
+        <v>1589</v>
+      </c>
+      <c r="J320">
+        <v>25</v>
+      </c>
+      <c r="K320" t="s">
+        <v>18</v>
+      </c>
+      <c r="L320" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D321">
+        <v>0.63</v>
+      </c>
+      <c r="E321">
+        <v>0.63</v>
+      </c>
+      <c r="G321" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H321" t="s">
+        <v>16</v>
+      </c>
+      <c r="I321" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J321">
+        <v>25</v>
+      </c>
+      <c r="K321" t="s">
+        <v>18</v>
+      </c>
+      <c r="L321" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D322">
+        <v>1.45</v>
+      </c>
+      <c r="E322">
+        <v>1.45</v>
+      </c>
+      <c r="G322" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H322" t="s">
+        <v>16</v>
+      </c>
+      <c r="I322" t="s">
+        <v>1597</v>
+      </c>
+      <c r="J322">
+        <v>25</v>
+      </c>
+      <c r="K322" t="s">
+        <v>18</v>
+      </c>
+      <c r="L322" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D323">
+        <v>1.44</v>
+      </c>
+      <c r="E323">
+        <v>1.44</v>
+      </c>
+      <c r="G323" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H323" t="s">
+        <v>16</v>
+      </c>
+      <c r="I323" t="s">
+        <v>1601</v>
+      </c>
+      <c r="J323">
+        <v>25</v>
+      </c>
+      <c r="K323" t="s">
+        <v>18</v>
+      </c>
+      <c r="L323" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D324">
+        <v>1.34</v>
+      </c>
+      <c r="E324">
+        <v>1.34</v>
+      </c>
+      <c r="G324" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H324" t="s">
+        <v>16</v>
+      </c>
+      <c r="I324" t="s">
+        <v>1605</v>
+      </c>
+      <c r="J324">
+        <v>25</v>
+      </c>
+      <c r="K324" t="s">
+        <v>18</v>
+      </c>
+      <c r="L324" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D325">
+        <v>1.25</v>
+      </c>
+      <c r="E325">
+        <v>1.25</v>
+      </c>
+      <c r="G325" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H325" t="s">
+        <v>16</v>
+      </c>
+      <c r="I325" t="s">
+        <v>1609</v>
+      </c>
+      <c r="J325">
+        <v>25</v>
+      </c>
+      <c r="K325" t="s">
+        <v>18</v>
+      </c>
+      <c r="L325" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D326">
+        <v>1.17</v>
+      </c>
+      <c r="E326">
+        <v>1.17</v>
+      </c>
+      <c r="G326" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H326" t="s">
+        <v>16</v>
+      </c>
+      <c r="I326" t="s">
+        <v>1613</v>
+      </c>
+      <c r="J326">
+        <v>25</v>
+      </c>
+      <c r="K326" t="s">
+        <v>18</v>
+      </c>
+      <c r="L326" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D327">
+        <v>1.15</v>
+      </c>
+      <c r="E327">
+        <v>1.15</v>
+      </c>
+      <c r="G327" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H327" t="s">
+        <v>16</v>
+      </c>
+      <c r="I327" t="s">
+        <v>1617</v>
+      </c>
+      <c r="J327">
+        <v>25</v>
+      </c>
+      <c r="K327" t="s">
+        <v>18</v>
+      </c>
+      <c r="L327" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D328">
+        <v>0.98</v>
+      </c>
+      <c r="E328">
+        <v>0.98</v>
+      </c>
+      <c r="G328" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H328" t="s">
+        <v>16</v>
+      </c>
+      <c r="I328" t="s">
+        <v>1621</v>
+      </c>
+      <c r="J328">
+        <v>25</v>
+      </c>
+      <c r="K328" t="s">
+        <v>18</v>
+      </c>
+      <c r="L328" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D329">
+        <v>0.98</v>
+      </c>
+      <c r="E329">
+        <v>0.98</v>
+      </c>
+      <c r="G329" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H329" t="s">
+        <v>16</v>
+      </c>
+      <c r="I329" t="s">
+        <v>1625</v>
+      </c>
+      <c r="J329">
+        <v>25</v>
+      </c>
+      <c r="K329" t="s">
+        <v>18</v>
+      </c>
+      <c r="L329" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D330">
+        <v>2.5</v>
+      </c>
+      <c r="E330">
+        <v>2.5</v>
+      </c>
+      <c r="G330" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H330" t="s">
+        <v>16</v>
+      </c>
+      <c r="I330" t="s">
+        <v>1629</v>
+      </c>
+      <c r="J330">
+        <v>10</v>
+      </c>
+      <c r="K330" t="s">
+        <v>18</v>
+      </c>
+      <c r="L330" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D331">
+        <v>2.5</v>
+      </c>
+      <c r="E331">
+        <v>2.5</v>
+      </c>
+      <c r="G331" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H331" t="s">
+        <v>16</v>
+      </c>
+      <c r="I331" t="s">
+        <v>1634</v>
+      </c>
+      <c r="J331">
+        <v>10</v>
+      </c>
+      <c r="K331" t="s">
+        <v>18</v>
+      </c>
+      <c r="L331" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D332">
+        <v>2.5</v>
+      </c>
+      <c r="E332">
+        <v>2.5</v>
+      </c>
+      <c r="G332" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H332" t="s">
+        <v>16</v>
+      </c>
+      <c r="I332" t="s">
+        <v>1638</v>
+      </c>
+      <c r="J332">
+        <v>10</v>
+      </c>
+      <c r="K332" t="s">
+        <v>18</v>
+      </c>
+      <c r="L332" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D333">
+        <v>2.5</v>
+      </c>
+      <c r="E333">
+        <v>2.5</v>
+      </c>
+      <c r="G333" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H333" t="s">
+        <v>16</v>
+      </c>
+      <c r="I333" t="s">
+        <v>1642</v>
+      </c>
+      <c r="J333">
+        <v>10</v>
+      </c>
+      <c r="K333" t="s">
+        <v>18</v>
+      </c>
+      <c r="L333" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D334">
+        <v>2.5</v>
+      </c>
+      <c r="E334">
+        <v>2.5</v>
+      </c>
+      <c r="G334" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H334" t="s">
+        <v>16</v>
+      </c>
+      <c r="I334" t="s">
+        <v>1646</v>
+      </c>
+      <c r="J334">
+        <v>10</v>
+      </c>
+      <c r="K334" t="s">
+        <v>18</v>
+      </c>
+      <c r="L334" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D335">
+        <v>2.5</v>
+      </c>
+      <c r="E335">
+        <v>2.5</v>
+      </c>
+      <c r="G335" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H335" t="s">
+        <v>16</v>
+      </c>
+      <c r="I335" t="s">
+        <v>1650</v>
+      </c>
+      <c r="J335">
+        <v>10</v>
+      </c>
+      <c r="K335" t="s">
+        <v>18</v>
+      </c>
+      <c r="L335" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D336">
+        <v>3.09</v>
+      </c>
+      <c r="E336">
+        <v>3.09</v>
+      </c>
+      <c r="G336" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H336" t="s">
+        <v>16</v>
+      </c>
+      <c r="I336" t="s">
+        <v>1654</v>
+      </c>
+      <c r="J336">
+        <v>10</v>
+      </c>
+      <c r="K336" t="s">
+        <v>18</v>
+      </c>
+      <c r="L336" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D337">
+        <v>3.9</v>
+      </c>
+      <c r="E337">
+        <v>3.9</v>
+      </c>
+      <c r="G337" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H337" t="s">
+        <v>16</v>
+      </c>
+      <c r="I337" t="s">
+        <v>1658</v>
+      </c>
+      <c r="J337">
+        <v>10</v>
+      </c>
+      <c r="K337" t="s">
+        <v>18</v>
+      </c>
+      <c r="L337" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D338">
+        <v>3.09</v>
+      </c>
+      <c r="E338">
+        <v>3.09</v>
+      </c>
+      <c r="G338" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H338" t="s">
+        <v>16</v>
+      </c>
+      <c r="I338" t="s">
+        <v>1662</v>
+      </c>
+      <c r="J338">
+        <v>10</v>
+      </c>
+      <c r="K338" t="s">
+        <v>18</v>
+      </c>
+      <c r="L338" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D339">
+        <v>3.09</v>
+      </c>
+      <c r="E339">
+        <v>3.09</v>
+      </c>
+      <c r="G339" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H339" t="s">
+        <v>16</v>
+      </c>
+      <c r="I339" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J339">
+        <v>10</v>
+      </c>
+      <c r="K339" t="s">
+        <v>18</v>
+      </c>
+      <c r="L339" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D340">
+        <v>3.09</v>
+      </c>
+      <c r="E340">
+        <v>3.09</v>
+      </c>
+      <c r="G340" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H340" t="s">
+        <v>16</v>
+      </c>
+      <c r="I340" t="s">
+        <v>1670</v>
+      </c>
+      <c r="J340">
+        <v>10</v>
+      </c>
+      <c r="K340" t="s">
+        <v>18</v>
+      </c>
+      <c r="L340" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D341">
+        <v>3.09</v>
+      </c>
+      <c r="E341">
+        <v>3.09</v>
+      </c>
+      <c r="G341" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H341" t="s">
+        <v>16</v>
+      </c>
+      <c r="I341" t="s">
+        <v>1674</v>
+      </c>
+      <c r="J341">
+        <v>10</v>
+      </c>
+      <c r="K341" t="s">
+        <v>18</v>
+      </c>
+      <c r="L341" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D342">
+        <v>4.03</v>
+      </c>
+      <c r="E342">
+        <v>4.03</v>
+      </c>
+      <c r="G342" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H342" t="s">
+        <v>16</v>
+      </c>
+      <c r="I342" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J342">
+        <v>10</v>
+      </c>
+      <c r="K342" t="s">
+        <v>18</v>
+      </c>
+      <c r="L342" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D343">
+        <v>4.03</v>
+      </c>
+      <c r="E343">
+        <v>4.03</v>
+      </c>
+      <c r="G343" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H343" t="s">
+        <v>16</v>
+      </c>
+      <c r="I343" t="s">
+        <v>1682</v>
+      </c>
+      <c r="J343">
+        <v>10</v>
+      </c>
+      <c r="K343" t="s">
+        <v>18</v>
+      </c>
+      <c r="L343" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D344">
+        <v>4.03</v>
+      </c>
+      <c r="E344">
+        <v>4.03</v>
+      </c>
+      <c r="G344" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H344" t="s">
+        <v>16</v>
+      </c>
+      <c r="I344" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J344">
+        <v>10</v>
+      </c>
+      <c r="K344" t="s">
+        <v>18</v>
+      </c>
+      <c r="L344" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D345">
+        <v>4.03</v>
+      </c>
+      <c r="E345">
+        <v>4.03</v>
+      </c>
+      <c r="G345" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H345" t="s">
+        <v>16</v>
+      </c>
+      <c r="I345" t="s">
+        <v>1690</v>
+      </c>
+      <c r="J345">
+        <v>10</v>
+      </c>
+      <c r="K345" t="s">
+        <v>18</v>
+      </c>
+      <c r="L345" t="s">
+        <v>1630</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>