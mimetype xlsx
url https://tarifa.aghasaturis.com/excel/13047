--- v1 (2026-04-18)
+++ v2 (2026-06-07)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1691" uniqueCount="1691">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1687" uniqueCount="1687">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -431,4140 +431,4128 @@
   <si>
     <t>Edelco-EDACS60T125P-Lata Power-Pack con 10 discos de corte metal ACS 60 T MULTI (125 mm)</t>
   </si>
   <si>
     <t>4255705103037</t>
   </si>
   <si>
     <t>P04-01-007-V04-P02</t>
   </si>
   <si>
     <t>ED1114206A60R11S2</t>
   </si>
   <si>
     <t>EDA60R115</t>
   </si>
   <si>
     <t>Edelco-EDA60R115-Disco de corte metal Perfect A 60 R INOX (115 mm)</t>
   </si>
   <si>
     <t>4255705102566</t>
   </si>
   <si>
     <t>P04-01-007-V05-P01</t>
   </si>
   <si>
-    <t>ED1114206A60R12S2</t>
-[...13 lines deleted...]
-  <si>
     <t>ED1114506A46R11S2</t>
   </si>
   <si>
     <t>EDA46R115</t>
   </si>
   <si>
     <t>Edelco-EDA46R115-Disco de corte metal Perfect A 46 R INOX (115 mm)</t>
   </si>
   <si>
     <t>4255705102580</t>
   </si>
   <si>
     <t>P04-01-008-V01-P01</t>
   </si>
   <si>
     <t>ED1114506A46R12S2</t>
   </si>
   <si>
     <t>EDA46R125</t>
   </si>
   <si>
     <t>Edelco-EDA46R125-Disco de corte metal Perfect A 46 R INOX (125 mm)</t>
   </si>
   <si>
     <t>4255705102597</t>
   </si>
   <si>
     <t>P04-01-008-V01-P02</t>
   </si>
   <si>
-    <t>ED1114506A46R23S2</t>
+    <t>ED1114506A46R23S2C</t>
   </si>
   <si>
     <t>EDA46R230</t>
   </si>
   <si>
     <t>Edelco-EDA46R230-Disco de corte metal Perfect A 46 R INOX (230 mm)</t>
   </si>
   <si>
     <t>4255705102603</t>
   </si>
   <si>
+    <t>P04-01-008-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1122104AS30S11S2</t>
+  </si>
+  <si>
+    <t>EDAS30S115</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30S115-Disco de corte metal AS 30 S INOX (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705102795</t>
+  </si>
+  <si>
+    <t>P04-01-008-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1122104AS30S12S2</t>
+  </si>
+  <si>
+    <t>EDAS30S125</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30S125-Disco de corte metal AS 30 S INOX (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705102801</t>
+  </si>
+  <si>
+    <t>P04-01-008-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1122104AS30S15T1S2</t>
+  </si>
+  <si>
+    <t>EDAS30S150T41</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30S150T41-Disco de corte metal AS 30 S INOX (150 mm)</t>
+  </si>
+  <si>
+    <t>4255705102818</t>
+  </si>
+  <si>
+    <t>P04-01-008-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1122104AS30S18T1S2</t>
+  </si>
+  <si>
+    <t>EDAS30S180T41</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30S180T41-Disco de corte metal AS 30 S INOX (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705102825</t>
+  </si>
+  <si>
+    <t>P04-01-008-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1122104AS30S23T1S2</t>
+  </si>
+  <si>
+    <t>EDAS30S230T41</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30S230T41-Disco de corte metal AS 30 S INOX (230 mm centro plano)</t>
+  </si>
+  <si>
+    <t>4255705102832</t>
+  </si>
+  <si>
+    <t>P04-01-008-V02-P05</t>
+  </si>
+  <si>
+    <t>ED1122104AS30S23S2</t>
+  </si>
+  <si>
+    <t>EDAS30S230</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30S230-Disco de corte metal AS 30 S INOX (230 mm centro hundido)</t>
+  </si>
+  <si>
+    <t>4255705102849</t>
+  </si>
+  <si>
+    <t>P04-01-008-V02-P06</t>
+  </si>
+  <si>
+    <t>ED1122404AS30T11S2</t>
+  </si>
+  <si>
+    <t>EDAS30T115</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30T115-Disco de corte metal AS 30 T (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705102856</t>
+  </si>
+  <si>
+    <t>P04-01-008-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1122404AS30T12S2</t>
+  </si>
+  <si>
+    <t>EDAS30T125</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30T125-Disco de corte metal AS 30 T (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705102863</t>
+  </si>
+  <si>
+    <t>P04-01-008-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1122404AS30T15T1S2</t>
+  </si>
+  <si>
+    <t>EDAS30T150T41</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30T150T41-Disco de corte metal AS 30 T (150 mm)</t>
+  </si>
+  <si>
+    <t>4255705102870</t>
+  </si>
+  <si>
+    <t>P04-01-008-V03-P03</t>
+  </si>
+  <si>
+    <t>ED1122404AS30T18T1S2</t>
+  </si>
+  <si>
+    <t>EDAS30T180T41</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30T180T41-Disco de corte metal AS 30 T (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705102887</t>
+  </si>
+  <si>
+    <t>P04-01-008-V03-P04</t>
+  </si>
+  <si>
+    <t>ED1122404AS30T23S2</t>
+  </si>
+  <si>
+    <t>EDAS30T230</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30T230-Disco de corte metal AS 30 T (230 mm centro hundido)</t>
+  </si>
+  <si>
+    <t>4255705102894</t>
+  </si>
+  <si>
+    <t>P04-01-008-V03-P05</t>
+  </si>
+  <si>
+    <t>ED1122404AS30T23T1S2</t>
+  </si>
+  <si>
+    <t>EDAS30T230T41</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30T230T41-Disco de corte metal AS 30 T (230 mm centro plano)</t>
+  </si>
+  <si>
+    <t>4255705102900</t>
+  </si>
+  <si>
+    <t>P04-01-008-V03-P06</t>
+  </si>
+  <si>
+    <t>ED1122704AS30SF30AS2</t>
+  </si>
+  <si>
+    <t>EDAS30SFH30020</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30SFH30020-Disco de corte metal AS 30 S-FH (300x20 mm)</t>
+  </si>
+  <si>
+    <t>4255705102917</t>
+  </si>
+  <si>
+    <t>P04-01-009-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1122704AS30SF30BS2</t>
+  </si>
+  <si>
+    <t>EDAS30SFH30022</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30SFH30022-Disco de corte metal AS 30 S-FH (300x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102924</t>
+  </si>
+  <si>
+    <t>P04-01-009-V01-P02</t>
+  </si>
+  <si>
+    <t>ED112306A30R11S2</t>
+  </si>
+  <si>
+    <t>EDA30R115</t>
+  </si>
+  <si>
+    <t>Edelco-EDA30R115-Disco de corte metal A 30 R (115 mm centro hundido)</t>
+  </si>
+  <si>
+    <t>4255705102931</t>
+  </si>
+  <si>
+    <t>P04-01-009-V02-P01</t>
+  </si>
+  <si>
+    <t>ED112306A30R12S2</t>
+  </si>
+  <si>
+    <t>EDA30R125</t>
+  </si>
+  <si>
+    <t>Edelco-EDA30R125-Disco de corte metal A 30 R (125 mm centro hundido)</t>
+  </si>
+  <si>
+    <t>4255705102948</t>
+  </si>
+  <si>
+    <t>P04-01-009-V02-P02</t>
+  </si>
+  <si>
+    <t>ED112306A30R18S2</t>
+  </si>
+  <si>
+    <t>EDA30R180</t>
+  </si>
+  <si>
+    <t>Edelco-EDA30R180-Disco de corte metal A 30 R (180 mm centro plano)</t>
+  </si>
+  <si>
+    <t>4255705102955</t>
+  </si>
+  <si>
+    <t>P04-01-009-V02-P03</t>
+  </si>
+  <si>
+    <t>ED112306A30R23S2</t>
+  </si>
+  <si>
+    <t>EDA30R230</t>
+  </si>
+  <si>
+    <t>Edelco-EDA30R230-Disco de corte metal A 30 R (230 mm centro hundido)</t>
+  </si>
+  <si>
+    <t>4255705102962</t>
+  </si>
+  <si>
+    <t>P04-01-009-V02-P04</t>
+  </si>
+  <si>
+    <t>ED112306A30R23T1S2</t>
+  </si>
+  <si>
+    <t>EDA30R230T41</t>
+  </si>
+  <si>
+    <t>Edelco-EDA30R230T41-Disco de corte metal A 30 R (230 mm centro plano)</t>
+  </si>
+  <si>
+    <t>4255705102979</t>
+  </si>
+  <si>
+    <t>P04-01-009-V02-P05</t>
+  </si>
+  <si>
+    <t>ED1123304AS30S30CS2</t>
+  </si>
+  <si>
+    <t>EDAS30S300ST25</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30S300ST25-Disco de corte metal AS 30 S (300x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705103044</t>
+  </si>
+  <si>
+    <t>P04-01-009-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1123304AS30S30DS2</t>
+  </si>
+  <si>
+    <t>EDAS30S300ST32</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30S300ST32-Disco de corte metal AS 30 S (300x32 mm)</t>
+  </si>
+  <si>
+    <t>4255705103051</t>
+  </si>
+  <si>
+    <t>P04-01-009-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1123304AS30S35CS2</t>
+  </si>
+  <si>
+    <t>EDAS30S350ST25</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30S350ST25-Disco de corte metal AS 30 S (350x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705103068</t>
+  </si>
+  <si>
+    <t>P04-01-009-V03-P03</t>
+  </si>
+  <si>
+    <t>ED1123304AS30S35DS2</t>
+  </si>
+  <si>
+    <t>EDAS30S350ST32</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30S350ST32-Disco de corte metal AS 30 S (350x32 mm)</t>
+  </si>
+  <si>
+    <t>4255705103075</t>
+  </si>
+  <si>
+    <t>P04-01-009-V03-P04</t>
+  </si>
+  <si>
+    <t>ED1132106C30S11S2</t>
+  </si>
+  <si>
+    <t>EDC30S115</t>
+  </si>
+  <si>
+    <t>Edelco-EDC30S115-Disco de corte piedra C 30 S (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705103105</t>
+  </si>
+  <si>
+    <t>P04-01-010-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1132106C30S12S2</t>
+  </si>
+  <si>
+    <t>EDC30S125</t>
+  </si>
+  <si>
+    <t>Edelco-EDC30S125-Disco de corte piedra C 30 S (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705103112</t>
+  </si>
+  <si>
+    <t>P04-01-010-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1132106C30S18S2</t>
+  </si>
+  <si>
+    <t>EDC30S180</t>
+  </si>
+  <si>
+    <t>Edelco-EDC30S180-Disco de corte piedra C 30 S (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705103129</t>
+  </si>
+  <si>
+    <t>P04-01-010-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1132106C30S23S2</t>
+  </si>
+  <si>
+    <t>EDC30S230</t>
+  </si>
+  <si>
+    <t>Edelco-EDC30S230-Disco de corte piedra C 30 S (230 mm centro hundido)</t>
+  </si>
+  <si>
+    <t>4255705103136</t>
+  </si>
+  <si>
+    <t>P04-01-010-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1132106C30S23T1S2</t>
+  </si>
+  <si>
+    <t>EDC30S230T41</t>
+  </si>
+  <si>
+    <t>Edelco-EDC30S230T41-Disco de corte piedra C 30 S (230 mm centro plano)</t>
+  </si>
+  <si>
+    <t>4255705103143</t>
+  </si>
+  <si>
+    <t>P04-01-010-V02-P05</t>
+  </si>
+  <si>
+    <t>ED1132108C24RFH300S2</t>
+  </si>
+  <si>
+    <t>EDC24RFH30020</t>
+  </si>
+  <si>
+    <t>Edelco-EDC24RFH30020-Disco de corte piedra C 24 R (300 mm)</t>
+  </si>
+  <si>
+    <t>4255705103150</t>
+  </si>
+  <si>
+    <t>P04-01-010-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1132108C24RFH350S2</t>
+  </si>
+  <si>
+    <t>EDC24RFH35020</t>
+  </si>
+  <si>
+    <t>Edelco-EDC24RFH35020-Disco de corte piedra C 24 R (350 mm)</t>
+  </si>
+  <si>
+    <t>4255705103167</t>
+  </si>
+  <si>
+    <t>P04-01-010-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1142104AS30R11S2</t>
+  </si>
+  <si>
+    <t>EDAS30R115</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30R115-Disco de desbaste AS 30 R (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705103174</t>
+  </si>
+  <si>
+    <t>P04-01-011-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1142104AS30R12S2</t>
+  </si>
+  <si>
+    <t>EDAS30R125</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30R125-Disco de desbaste AS 30 R (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705103181</t>
+  </si>
+  <si>
+    <t>P04-01-011-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1142104AS30R18S2</t>
+  </si>
+  <si>
+    <t>EDAS30R180</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30R180-Disco de desbaste AS 30 R (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705103198</t>
+  </si>
+  <si>
+    <t>P04-01-011-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1142104AS30R23S2</t>
+  </si>
+  <si>
+    <t>EDAS30R230</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS30R230-Disco de desbaste AS 30 R (230 mm centro hundido)</t>
+  </si>
+  <si>
+    <t>4255705103204</t>
+  </si>
+  <si>
+    <t>P04-01-011-V01-P04</t>
+  </si>
+  <si>
+    <t>ED1142404AS24S11S2</t>
+  </si>
+  <si>
+    <t>EDAS24S115</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS24S115-Disco de desbaste AS 24 S INOX (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705103211</t>
+  </si>
+  <si>
+    <t>P04-01-011-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1142404AS24S12S2</t>
+  </si>
+  <si>
+    <t>EDAS24S125</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS24S125-Disco de desbaste AS 24 S INOX (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705103228</t>
+  </si>
+  <si>
+    <t>P04-01-011-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1142404AS24S18S2</t>
+  </si>
+  <si>
+    <t>EDAS24S180</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS24S180-Disco de desbaste AS 24 S INOX (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705103235</t>
+  </si>
+  <si>
+    <t>P04-01-011-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1142404AS24S23S2</t>
+  </si>
+  <si>
+    <t>EDAS24S230</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS24S230-Disco de desbaste AS 24 S INOX (230 mm)</t>
+  </si>
+  <si>
+    <t>4255705103242</t>
+  </si>
+  <si>
+    <t>P04-01-011-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1142706A30T11S2</t>
+  </si>
+  <si>
+    <t>EDA30T115</t>
+  </si>
+  <si>
+    <t>Edelco-EDA30T115-Disco de desbaste A 30 T (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705103259</t>
+  </si>
+  <si>
+    <t>P04-01-011-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1142706A30T12S2</t>
+  </si>
+  <si>
+    <t>EDA30T125</t>
+  </si>
+  <si>
+    <t>Edelco-EDA30T125-Disco de desbaste A 30 T (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705103266</t>
+  </si>
+  <si>
+    <t>P04-01-011-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1142706A30T18S2</t>
+  </si>
+  <si>
+    <t>EDA30T180</t>
+  </si>
+  <si>
+    <t>Edelco-EDA30T180-Disco de desbaste A 30 T (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705103273</t>
+  </si>
+  <si>
+    <t>P04-01-011-V03-P03</t>
+  </si>
+  <si>
+    <t>ED1142706A30T23S2</t>
+  </si>
+  <si>
+    <t>EDA30T230</t>
+  </si>
+  <si>
+    <t>Edelco-EDA30T230-Disco de desbaste A 30 T (230 mm)</t>
+  </si>
+  <si>
+    <t>4255705103280</t>
+  </si>
+  <si>
+    <t>P04-01-011-V03-P04</t>
+  </si>
+  <si>
+    <t>ED1212102CE114T9S1</t>
+  </si>
+  <si>
+    <t>EDCERA11540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA11540T29-Disco milhojas cerámico Cera Plus (115/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100067</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1212102CE116T9S1</t>
+  </si>
+  <si>
+    <t>EDCERA11560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA11560T29-Disco milhojas cerámico Cera Plus (115/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100661</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1212102CE118T9S1</t>
+  </si>
+  <si>
+    <t>EDCERA11580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA11580T29-Disco milhojas cerámico Cera Plus (115/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100678</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1212102CE124T9S1</t>
+  </si>
+  <si>
+    <t>EDCERA12540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA12540T29-Disco milhojas cerámico Cera Plus (125/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100715</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P04</t>
+  </si>
+  <si>
+    <t>ED1212102CE126T9S1</t>
+  </si>
+  <si>
+    <t>EDCERA12560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA12560T29-Disco milhojas cerámico Cera Plus (125/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100722</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P05</t>
+  </si>
+  <si>
+    <t>ED1212102CE128T9S1</t>
+  </si>
+  <si>
+    <t>EDCERA12580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA12580T29-Disco milhojas cerámico Cera Plus (125/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100739</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P06</t>
+  </si>
+  <si>
+    <t>ED1212102CE114T7S1</t>
+  </si>
+  <si>
+    <t>EDCERA11540T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA11540T27-Disco milhojas cerámico Cera Plus (115/40 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100630</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P08</t>
+  </si>
+  <si>
+    <t>ED1212102CE116T7S1</t>
+  </si>
+  <si>
+    <t>EDCERA11560T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA11560T27-Disco milhojas cerámico Cera Plus (115/60 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100647</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P07</t>
+  </si>
+  <si>
+    <t>ED1212102CE118T7S1</t>
+  </si>
+  <si>
+    <t>EDCERA11580T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA11580T27-Disco milhojas cerámico Cera Plus (115/80 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100654</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P09</t>
+  </si>
+  <si>
+    <t>ED1212102CE124T7S1</t>
+  </si>
+  <si>
+    <t>EDCERA12540T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA12540T27-Disco milhojas cerámico Cera Plus (125/40 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100685</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P10</t>
+  </si>
+  <si>
+    <t>ED1212102CE126T7S1</t>
+  </si>
+  <si>
+    <t>EDCERA12560T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA12560T27-Disco milhojas cerámico Cera Plus (125/60 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100692</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P11</t>
+  </si>
+  <si>
+    <t>ED1212102CE128T7S1</t>
+  </si>
+  <si>
+    <t>EDCERA12580T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDCERA12580T27-Disco milhojas cerámico Cera Plus (125/80 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100708</t>
+  </si>
+  <si>
+    <t>P04-01-014-V01-P12</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL114T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS11540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS11540T29-Disco milhojas de zirconio Zircon Plus (115/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100074</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL116T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS11560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS11560T29-Disco milhojas de zirconio Zircon Plus (115/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100777</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL118T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS11580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS11580T29-Disco milhojas de zirconio Zircon Plus (115/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100784</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL1112T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS115120T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS115120T29-Disco milhojas de zirconio Zircon Plus (115/120 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100791</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL124T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS12540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS12540T29-Disco milhojas de zirconio Zircon Plus (125/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100838</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P05</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL126T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS12560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS12560T29-Disco milhojas de zirconio Zircon Plus (125/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100845</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P06</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL128T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS12580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS12580T29-Disco milhojas de zirconio Zircon Plus (125/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100852</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P07</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL1212T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS125120T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS125120T29-Disco milhojas de zirconio Zircon Plus (125/120 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100869</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P08</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL114T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS11540T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS11540T27-Disco milhojas de zirconio Zircon Plus (115/40 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100746</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P09</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL116T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS11560T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS11560T27-Disco milhojas de zirconio Zircon Plus (115/60 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100753</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P10</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL118T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS11580T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS11580T27-Disco milhojas de zirconio Zircon Plus (115/80 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100760</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P11</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL124T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS12540T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS12540T27-Disco milhojas de zirconio Zircon Plus (125/40 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100807</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P12</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL126T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS12560T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS12560T27-Disco milhojas de zirconio Zircon Plus (125/60 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100814</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P13</t>
+  </si>
+  <si>
+    <t>ED1222402ZPL128T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPLUS12580T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPLUS12580T27-Disco milhojas de zirconio Zircon Plus (125/80 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100821</t>
+  </si>
+  <si>
+    <t>P04-01-014-V02-P14</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO114T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW11540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW11540T29-Disco milhojas de zirconio Zircon Power (115/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100036</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO116T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW11560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW11560T29-Disco milhojas de zirconio Zircon Power (115/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100432</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO118T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW11580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW11580T29-Disco milhojas de zirconio Zircon Power (115/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100449</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO1112T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW115120T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW115120T29-Disco milhojas de zirconio Zircon Power (115/120 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100456</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P04</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO124T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW12540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW12540T29-Disco milhojas de zirconio Zircon Power (125/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100500</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P05</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO126T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW12560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW12560T29-Disco milhojas de zirconio Zircon Power (125/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100517</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P06</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO128T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW12580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW12580T29-Disco milhojas de zirconio Zircon Power (125/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100524</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P07</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO1212T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW125120T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW125120T29-Disco milhojas de zirconio Zircon Power (125/120 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100531</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P08</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO184T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW18040T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW18040T29-Disco milhojas de zirconio Zircon Power (180/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100548</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P09</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO186T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW18060T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW18060T29-Disco milhojas de zirconio Zircon Power (180/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100555</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P10</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO188T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW18080T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW18080T29-Disco milhojas de zirconio Zircon Power (180/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100562</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P11</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO114T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW11540T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW11540T27-Disco milhojas de zirconio Zircon Power (115/40 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100395</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P12</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO116T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW11560T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW11560T27-Disco milhojas de zirconio Zircon Power (115/60 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100401</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P13</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO118T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW11580T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW11580T27-Disco milhojas de zirconio Zircon Power (115/80 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100418</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P14</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO1112T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW115120T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW115120T27-Disco milhojas de zirconio Zircon Power (115/120 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100425</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P15</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO124T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW12540T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW12540T27-Disco milhojas de zirconio Zircon Power (125/40 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100463</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P16</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO126T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW12560T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW12560T27-Disco milhojas de zirconio Zircon Power (125/60 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100470</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P17</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO128T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW12580T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW12580T27-Disco milhojas de zirconio Zircon Power (125/80 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100487</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P18</t>
+  </si>
+  <si>
+    <t>ED1222704ZPO1212T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPOW125120T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPOW125120T27-Disco milhojas de zirconio Zircon Power (125/120 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100494</t>
+  </si>
+  <si>
+    <t>P04-01-015-V01-P19</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE114T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER11540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER11540T29-Disco milhojas de zirconio Zircon Perfect (115/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100012</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE116T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER11560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER11560T29-Disco milhojas de zirconio Zircon Perfect (115/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100265</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE118T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER11580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER11580T29-Disco milhojas de zirconio Zircon Perfect (115/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100272</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE124T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER12540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER12540T29-Disco milhojas de zirconio Zircon Perfect (125/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100326</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE126T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER12560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER12560T29-Disco milhojas de zirconio Zircon Perfect (125/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100333</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P05</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE128T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER12580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER12580T29-Disco milhojas de zirconio Zircon Perfect (125/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100340</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P06</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE1212T9S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER125120T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER125120T29-Disco milhojas de zirconio Zircon Perfect (125/120 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100357</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P07</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE114T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER11540T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER11540T27-Disco milhojas de zirconio Zircon Perfect (115/40 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100234</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P08</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE116T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER11560T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER11560T27-Disco milhojas de zirconio Zircon Perfect (115/60 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100241</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P09</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE118T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER11580T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER11580T27-Disco milhojas de zirconio Zircon Perfect (115/80 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100258</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P10</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE124T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER12540T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER12540T27-Disco milhojas de zirconio Zircon Perfect (125/40 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100289</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P11</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE126T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER12560T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER12560T27-Disco milhojas de zirconio Zircon Perfect (125/60 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100296</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P12</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE128T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER12580T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER12580T27-Disco milhojas de zirconio Zircon Perfect (125/80 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100302</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P13</t>
+  </si>
+  <si>
+    <t>ED1223006ZPE1212T7S1</t>
+  </si>
+  <si>
+    <t>EDZIRCPER125120T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDZIRCPER125120T27-Disco milhojas de zirconio Zircon Perfect (125/120 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100319</t>
+  </si>
+  <si>
+    <t>P04-01-015-V02-P14</t>
+  </si>
+  <si>
+    <t>ED1233306AO114T9S1</t>
+  </si>
+  <si>
+    <t>EDALOX11540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX11540T29-Disco milhojas de óxido aluminio ALOX Perfect (115/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100005</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1233306AO116T9S1</t>
+  </si>
+  <si>
+    <t>EDALOX11560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX11560T29-Disco milhojas de óxido aluminio ALOX Perfect (115/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100128</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1233306AO118T9S1</t>
+  </si>
+  <si>
+    <t>EDALOX11580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX11580T29-Disco milhojas de óxido aluminio ALOX Perfect (115/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100135</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1233306AO1112T9S1</t>
+  </si>
+  <si>
+    <t>EDALOX115120T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX115120T29-Disco milhojas de óxido aluminio ALOX Perfect (115/120 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100142</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P04</t>
+  </si>
+  <si>
+    <t>ED1233306AO124T9S1</t>
+  </si>
+  <si>
+    <t>EDALOX12540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX12540T29-Disco milhojas de óxido aluminio ALOX Perfect (125/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100197</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P05</t>
+  </si>
+  <si>
+    <t>ED1233306AO126T9S1</t>
+  </si>
+  <si>
+    <t>EDALOX12560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX12560T29-Disco milhojas de óxido aluminio ALOX Perfect (125/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100203</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P06</t>
+  </si>
+  <si>
+    <t>ED1233306AO128T9S1</t>
+  </si>
+  <si>
+    <t>EDALOX12580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX12580T29-Disco milhojas de óxido aluminio ALOX Perfect (125/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100210</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P07</t>
+  </si>
+  <si>
+    <t>ED1233306AO1212T9S1</t>
+  </si>
+  <si>
+    <t>EDALOX125120T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX125120T29-Disco milhojas de óxido aluminio ALOX Perfect (125/120 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100227</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P08</t>
+  </si>
+  <si>
+    <t>ED1233306AO114T7S1</t>
+  </si>
+  <si>
+    <t>EDALOX11540T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX11540T27-Disco milhojas de óxido aluminio ALOX Perfect (115/40 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100081</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P09</t>
+  </si>
+  <si>
+    <t>ED1233306AO116T7S1</t>
+  </si>
+  <si>
+    <t>EDALOX11560T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX11560T27-Disco milhojas de óxido aluminio ALOX Perfect (115/60 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100098</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P10</t>
+  </si>
+  <si>
+    <t>ED1233306AO118T7S1</t>
+  </si>
+  <si>
+    <t>EDALOX11580T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX11580T27-Disco milhojas de óxido aluminio ALOX Perfect (115/80 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100104</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P11</t>
+  </si>
+  <si>
+    <t>ED1233306AO1112T7S1</t>
+  </si>
+  <si>
+    <t>EDALOX115120T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX115120T27-Disco milhojas de óxido aluminio ALOX Perfect (115/120 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100111</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P12</t>
+  </si>
+  <si>
+    <t>ED1233306AO124T7S1</t>
+  </si>
+  <si>
+    <t>EDALOX12540T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX12540T27-Disco milhojas de óxido aluminio ALOX Perfect (125/40 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100159</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P13</t>
+  </si>
+  <si>
+    <t>ED1233306AO126T7S1</t>
+  </si>
+  <si>
+    <t>EDALOX12560T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX12560T27-Disco milhojas de óxido aluminio ALOX Perfect (125/60 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100166</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P14</t>
+  </si>
+  <si>
+    <t>ED1233306AO128T7S1</t>
+  </si>
+  <si>
+    <t>EDALOX12580T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX12580T27-Disco milhojas de óxido aluminio ALOX Perfect (125/80 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100173</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P15</t>
+  </si>
+  <si>
+    <t>ED1233306AO1212T7S1</t>
+  </si>
+  <si>
+    <t>EDALOX125120T27</t>
+  </si>
+  <si>
+    <t>Edelco-EDALOX125120T27-Disco milhojas de óxido aluminio ALOX Perfect (125/120 base plana)</t>
+  </si>
+  <si>
+    <t>4255705100180</t>
+  </si>
+  <si>
+    <t>P04-01-016-V01-P16</t>
+  </si>
+  <si>
+    <t>ED1243606SIC114T9S2</t>
+  </si>
+  <si>
+    <t>EDSIC11540T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDSIC11540T29-Disco milhojas de carburo de silicio SIC Perfect (115/40 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100029</t>
+  </si>
+  <si>
+    <t>P04-01-016-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1243606SIC116T9S2</t>
+  </si>
+  <si>
+    <t>EDSIC11560T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDSIC11560T29-Disco milhojas de carburo de silicio SIC Perfect (115/60 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100364</t>
+  </si>
+  <si>
+    <t>P04-01-016-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1243606SIC118T9S2</t>
+  </si>
+  <si>
+    <t>EDSIC11580T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDSIC11580T29-Disco milhojas de carburo de silicio SIC Perfect (115/80 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100371</t>
+  </si>
+  <si>
+    <t>P04-01-016-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1243606SIC1112T9S2</t>
+  </si>
+  <si>
+    <t>EDSIC115120T29</t>
+  </si>
+  <si>
+    <t>Edelco-EDSIC115120T29-Disco milhojas de carburo de silicio SIC Perfect (115/120 base abombada)</t>
+  </si>
+  <si>
+    <t>4255705100388</t>
+  </si>
+  <si>
+    <t>P04-01-016-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1255602P115COAS1</t>
+  </si>
+  <si>
+    <t>EDPOLI115COA</t>
+  </si>
+  <si>
+    <t>Edelco-EDPOLI115COA-Disco de fibra sin tejer y grano basto Poli Plus 1 (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705100586</t>
+  </si>
+  <si>
+    <t>P04-01-017-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1255602P125COAS1</t>
+  </si>
+  <si>
+    <t>EDPOLI125COA</t>
+  </si>
+  <si>
+    <t>Edelco-EDPOLI125COA-Disco de fibra sin tejer y grano basto Poli Plus 1 (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705100609</t>
+  </si>
+  <si>
+    <t>P04-01-017-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1255602P115MEDS1</t>
+  </si>
+  <si>
+    <t>EDPOLI115MED</t>
+  </si>
+  <si>
+    <t>Edelco-EDPOLI115MED-Disco de fibra sin tejer y grano medio Poli Plus 2 (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705100050</t>
+  </si>
+  <si>
+    <t>P04-01-017-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1255602P125MEDS1</t>
+  </si>
+  <si>
+    <t>EDPOLI125MED</t>
+  </si>
+  <si>
+    <t>Edelco-EDPOLI125MED-Disco de fibra sin tejer y grano medio Poli Plus 2 (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705100616</t>
+  </si>
+  <si>
+    <t>P04-01-017-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1255602P115FINS1</t>
+  </si>
+  <si>
+    <t>EDPOLI115FIN</t>
+  </si>
+  <si>
+    <t>Edelco-EDPOLI115FIN-Disco de fibra sin tejer y grano fino Poli Plus 3 (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705100593</t>
+  </si>
+  <si>
+    <t>P04-01-017-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1255602P125FINS1</t>
+  </si>
+  <si>
+    <t>EDPOLI125FIN</t>
+  </si>
+  <si>
+    <t>Edelco-EDPOLI125FIN-Disco de fibra sin tejer y grano fino Poli Plus 3 (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705100623</t>
+  </si>
+  <si>
+    <t>P04-01-017-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1255904CCF115S5</t>
+  </si>
+  <si>
+    <t>EDCCF115</t>
+  </si>
+  <si>
+    <t>Edelco-EDCCF115-Disco de CaS antiembozo CCF Power (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705100043</t>
+  </si>
+  <si>
+    <t>P04-01-017-V04-P01</t>
+  </si>
+  <si>
+    <t>ED1255904CCF125S5</t>
+  </si>
+  <si>
+    <t>EDCCF125</t>
+  </si>
+  <si>
+    <t>Edelco-EDCCF125-Disco de CaS antiembozo CCF Power (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705100579</t>
+  </si>
+  <si>
+    <t>P04-01-017-V04-P02</t>
+  </si>
+  <si>
+    <t>ED1812102U5115S3</t>
+  </si>
+  <si>
+    <t>EDU5115</t>
+  </si>
+  <si>
+    <t>Edelco-EDU5115-Disco de diamante universal de obra U5 Speed (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101958</t>
+  </si>
+  <si>
+    <t>P04-01-023-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1812102U5125S3</t>
+  </si>
+  <si>
+    <t>EDU5125</t>
+  </si>
+  <si>
+    <t>Edelco-EDU5125-Disco de diamante universal de obra U5 Speed (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101965</t>
+  </si>
+  <si>
+    <t>P04-01-023-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1812102U5180S3</t>
+  </si>
+  <si>
+    <t>EDU5180</t>
+  </si>
+  <si>
+    <t>Edelco-EDU5180-Disco de diamante universal de obra U5 Speed (180x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101972</t>
+  </si>
+  <si>
+    <t>P04-01-023-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1812102U5230S3</t>
+  </si>
+  <si>
+    <t>EDU5230</t>
+  </si>
+  <si>
+    <t>Edelco-EDU5230-Disco de diamante universal de obra U5 Speed (230x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101989</t>
+  </si>
+  <si>
+    <t>P04-01-023-V01-P04</t>
+  </si>
+  <si>
+    <t>ED1812102U530020S3</t>
+  </si>
+  <si>
+    <t>EDU530020</t>
+  </si>
+  <si>
+    <t>Edelco-EDU530020-Disco de diamante universal de obra U5 Speed (300x20 mm)</t>
+  </si>
+  <si>
+    <t>4255705101996</t>
+  </si>
+  <si>
+    <t>P04-01-023-V01-P05</t>
+  </si>
+  <si>
+    <t>ED1812102U530025S3</t>
+  </si>
+  <si>
+    <t>EDU530025</t>
+  </si>
+  <si>
+    <t>Edelco-EDU530025-Disco de diamante universal de obra U5 Speed (300x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102009</t>
+  </si>
+  <si>
+    <t>P04-01-023-V01-P06</t>
+  </si>
+  <si>
+    <t>ED1812102U535020S3</t>
+  </si>
+  <si>
+    <t>EDU535020</t>
+  </si>
+  <si>
+    <t>Edelco-EDU535020-Disco de diamante universal de obra U5 Speed (350x20 mm)</t>
+  </si>
+  <si>
+    <t>4255705102016</t>
+  </si>
+  <si>
+    <t>P04-01-023-V01-P07</t>
+  </si>
+  <si>
+    <t>ED1812102U535025S3</t>
+  </si>
+  <si>
+    <t>EDU535025</t>
+  </si>
+  <si>
+    <t>Edelco-EDU535025-Disco de diamante universal de obra U5 Speed (350x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102023</t>
+  </si>
+  <si>
+    <t>P04-01-023-V01-P08</t>
+  </si>
+  <si>
+    <t>ED1812404U4115S3</t>
+  </si>
+  <si>
+    <t>EDU4115</t>
+  </si>
+  <si>
+    <t>Edelco-EDU4115-Disco de diamante universal de obra U4 (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101828</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1812404U4125S3</t>
+  </si>
+  <si>
+    <t>EDU4125</t>
+  </si>
+  <si>
+    <t>Edelco-EDU4125-Disco de diamante universal de obra U4 (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101835</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1812404U4180S3</t>
+  </si>
+  <si>
+    <t>EDU4180</t>
+  </si>
+  <si>
+    <t>Edelco-EDU4180-Disco de diamante universal de obra U4 (180x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101842</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1812404U4230S3</t>
+  </si>
+  <si>
+    <t>EDU4230</t>
+  </si>
+  <si>
+    <t>Edelco-EDU4230-Disco de diamante universal de obra U4 (230x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101859</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1812404U430020S3</t>
+  </si>
+  <si>
+    <t>EDU430020</t>
+  </si>
+  <si>
+    <t>Edelco-EDU430020-Disco de diamante universal de obra U4 (300x20 mm)</t>
+  </si>
+  <si>
+    <t>4255705101866</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P05</t>
+  </si>
+  <si>
+    <t>ED1812404U430022S3</t>
+  </si>
+  <si>
+    <t>EDU430022</t>
+  </si>
+  <si>
+    <t>Edelco-EDU430022-Disco de diamante universal de obra U4 (300x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101873</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P06</t>
+  </si>
+  <si>
+    <t>ED1812404U430025S3</t>
+  </si>
+  <si>
+    <t>EDU430025</t>
+  </si>
+  <si>
+    <t>Edelco-EDU430025-Disco de diamante universal de obra U4 (300x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705101880</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P07</t>
+  </si>
+  <si>
+    <t>ED1812404U430030S3</t>
+  </si>
+  <si>
+    <t>EDU430030</t>
+  </si>
+  <si>
+    <t>Edelco-EDU430030-Disco de diamante universal de obra U4 (300x30 mm)</t>
+  </si>
+  <si>
+    <t>4255705101897</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P08</t>
+  </si>
+  <si>
+    <t>ED1812404U435020S3</t>
+  </si>
+  <si>
+    <t>EDU435020</t>
+  </si>
+  <si>
+    <t>Edelco-EDU435020-Disco de diamante universal de obra U4 (350x20 mm)</t>
+  </si>
+  <si>
+    <t>4255705101903</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P09</t>
+  </si>
+  <si>
+    <t>ED1812404U435022S3</t>
+  </si>
+  <si>
+    <t>EDU435022</t>
+  </si>
+  <si>
+    <t>Edelco-EDU435022-Disco de diamante universal de obra U4 (350x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101910</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P10</t>
+  </si>
+  <si>
+    <t>ED1812404U435025S3</t>
+  </si>
+  <si>
+    <t>EDU435025</t>
+  </si>
+  <si>
+    <t>Edelco-EDU435025-Disco de diamante universal de obra U4 (350x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705101927</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P11</t>
+  </si>
+  <si>
+    <t>ED1812404U435030S3</t>
+  </si>
+  <si>
+    <t>EDU435030</t>
+  </si>
+  <si>
+    <t>Edelco-EDU435030-Disco de diamante universal de obra U4 (350x30 mm)</t>
+  </si>
+  <si>
+    <t>4255705101934</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P12</t>
+  </si>
+  <si>
+    <t>ED1812404U440025S3</t>
+  </si>
+  <si>
+    <t>EDU440025</t>
+  </si>
+  <si>
+    <t>Edelco-EDU440025-Disco de diamante universal de obra U4 (400x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705101941</t>
+  </si>
+  <si>
+    <t>P04-01-023-V02-P13</t>
+  </si>
+  <si>
+    <t>ED1812704DB115S3</t>
+  </si>
+  <si>
+    <t>EDDB115</t>
+  </si>
+  <si>
+    <t>Edelco-EDDB115-Disco de diamante universal de corte super rápido DB (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102405</t>
+  </si>
+  <si>
+    <t>P04-01-024-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1812704DB125S3</t>
+  </si>
+  <si>
+    <t>EDDB125</t>
+  </si>
+  <si>
+    <t>Edelco-EDDB125-Disco de diamante universal de corte super rápido DB (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102412</t>
+  </si>
+  <si>
+    <t>P04-01-024-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1812704DB230S3</t>
+  </si>
+  <si>
+    <t>EDDB230</t>
+  </si>
+  <si>
+    <t>Edelco-EDDB230-Disco de diamante universal de corte super rápido DB (230x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102429</t>
+  </si>
+  <si>
+    <t>P04-01-024-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1813006U3115S3</t>
+  </si>
+  <si>
+    <t>EDU3115</t>
+  </si>
+  <si>
+    <t>Edelco-EDU3115-Disco de diamante universal de obra U3 (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101750</t>
+  </si>
+  <si>
+    <t>P04-01-024-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1813006U3125S3</t>
+  </si>
+  <si>
+    <t>EDU3125</t>
+  </si>
+  <si>
+    <t>Edelco-EDU3125-Disco de diamante universal de obra U3 (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101767</t>
+  </si>
+  <si>
+    <t>P04-01-024-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1813006U3180S3</t>
+  </si>
+  <si>
+    <t>EDU3180</t>
+  </si>
+  <si>
+    <t>Edelco-EDU3180-Disco de diamante universal de obra U3 (180x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101774</t>
+  </si>
+  <si>
+    <t>P04-01-024-V03-P03</t>
+  </si>
+  <si>
+    <t>ED1813006U3230S3</t>
+  </si>
+  <si>
+    <t>EDU3230</t>
+  </si>
+  <si>
+    <t>Edelco-EDU3230-Disco de diamante universal de obra U3 (230x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101781</t>
+  </si>
+  <si>
+    <t>P04-01-024-V03-P04</t>
+  </si>
+  <si>
+    <t>ED1813006U330020S3</t>
+  </si>
+  <si>
+    <t>EDU330020</t>
+  </si>
+  <si>
+    <t>Edelco-EDU330020-Disco de diamante universal de obra U3 (300x20 mm)</t>
+  </si>
+  <si>
+    <t>4255705101798</t>
+  </si>
+  <si>
+    <t>P04-01-024-V03-P05</t>
+  </si>
+  <si>
+    <t>ED1813006U330022S3</t>
+  </si>
+  <si>
+    <t>EDU330022</t>
+  </si>
+  <si>
+    <t>Edelco-EDU330022-Disco de diamante universal de obra U3 (300x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705101804</t>
+  </si>
+  <si>
+    <t>P04-01-024-V03-P06</t>
+  </si>
+  <si>
+    <t>ED1813006U330025S3</t>
+  </si>
+  <si>
+    <t>EDU330025</t>
+  </si>
+  <si>
+    <t>Edelco-EDU330025-Disco de diamante universal de obra U3 (300x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705101811</t>
+  </si>
+  <si>
+    <t>P04-01-024-V03-P07</t>
+  </si>
+  <si>
+    <t>ED1832106S3115S3</t>
+  </si>
+  <si>
+    <t>EDS3115</t>
+  </si>
+  <si>
+    <t>Edelco-EDS3115-Disco de diamante para placas de piedra S3 Turbo (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102122</t>
+  </si>
+  <si>
+    <t>P04-01-025-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1832106S3125S3</t>
+  </si>
+  <si>
+    <t>EDS3125</t>
+  </si>
+  <si>
+    <t>Edelco-EDS3125-Disco de diamante para placas de piedra S3 Turbo (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102139</t>
+  </si>
+  <si>
+    <t>P04-01-025-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1832106S3180S3</t>
+  </si>
+  <si>
+    <t>EDS3180</t>
+  </si>
+  <si>
+    <t>Edelco-EDS3180-Disco de diamante para placas de piedra S3 Turbo (180x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102146</t>
+  </si>
+  <si>
+    <t>P04-01-025-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1832106S3230S3</t>
+  </si>
+  <si>
+    <t>EDS3230</t>
+  </si>
+  <si>
+    <t>Edelco-EDS3230-Disco de diamante para placas de piedra S3 Turbo (230x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102153</t>
+  </si>
+  <si>
+    <t>P04-01-025-V01-P04</t>
+  </si>
+  <si>
+    <t>ED1833102F5115S3</t>
+  </si>
+  <si>
+    <t>EDF5115</t>
+  </si>
+  <si>
+    <t>Edelco-EDF5115-Disco de diamante para gres F5 Ceraspeed (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102313</t>
+  </si>
+  <si>
+    <t>P04-01-025-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1833102F5125S3</t>
+  </si>
+  <si>
+    <t>EDF5125</t>
+  </si>
+  <si>
+    <t>Edelco-EDF5125-Disco de diamante para gres F5 Ceraspeed (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102320</t>
+  </si>
+  <si>
+    <t>P04-01-025-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1833304F4115S3</t>
+  </si>
+  <si>
+    <t>EDF4115</t>
+  </si>
+  <si>
+    <t>Edelco-EDF4115-Disco de diamante para gres F4 Cera (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102214</t>
+  </si>
+  <si>
+    <t>P04-01-025-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1833304F4125S3</t>
+  </si>
+  <si>
+    <t>EDF4125</t>
+  </si>
+  <si>
+    <t>Edelco-EDF4125-Disco de diamante para gres F4 Cera (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102221</t>
+  </si>
+  <si>
+    <t>P04-01-025-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1833304F418022S3</t>
+  </si>
+  <si>
+    <t>EDF418022</t>
+  </si>
+  <si>
+    <t>Edelco-EDF418022-Disco de diamante para gres F4 Cera (180x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102238</t>
+  </si>
+  <si>
+    <t>P04-01-025-V03-P03</t>
+  </si>
+  <si>
+    <t>ED1833304F418025S3</t>
+  </si>
+  <si>
+    <t>EDF418025</t>
+  </si>
+  <si>
+    <t>Edelco-EDF418025-Disco de diamante para gres F4 Cera (180x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102245</t>
+  </si>
+  <si>
+    <t>P04-01-025-V03-P04</t>
+  </si>
+  <si>
+    <t>ED1833304F420025S3</t>
+  </si>
+  <si>
+    <t>EDF420025</t>
+  </si>
+  <si>
+    <t>Edelco-EDF420025-Disco de diamante para gres F4 Cera (200x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102252</t>
+  </si>
+  <si>
+    <t>P04-01-025-V03-P05</t>
+  </si>
+  <si>
+    <t>ED1833304F4230S3</t>
+  </si>
+  <si>
+    <t>EDF4230</t>
+  </si>
+  <si>
+    <t>Edelco-EDF4230-Disco de diamante para gres F4 Cera (230x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102269</t>
+  </si>
+  <si>
+    <t>P04-01-025-V03-P06</t>
+  </si>
+  <si>
+    <t>ED1833304F430025S3</t>
+  </si>
+  <si>
+    <t>EDF430025</t>
+  </si>
+  <si>
+    <t>Edelco-EDF430025-Disco de diamante para gres F4 Cera (300x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102276</t>
+  </si>
+  <si>
+    <t>P04-01-025-V03-P07</t>
+  </si>
+  <si>
+    <t>ED1833304F430030S3</t>
+  </si>
+  <si>
+    <t>EDF430030</t>
+  </si>
+  <si>
+    <t>Edelco-EDF430030-Disco de diamante para gres F4 Cera (300x30 mm)</t>
+  </si>
+  <si>
+    <t>4255705102283</t>
+  </si>
+  <si>
+    <t>P04-01-025-V03-P08</t>
+  </si>
+  <si>
+    <t>ED1833304F435025S3</t>
+  </si>
+  <si>
+    <t>EDF435025</t>
+  </si>
+  <si>
+    <t>Edelco-EDF435025-Disco de diamante para gres F4 Cera (350x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102290</t>
+  </si>
+  <si>
+    <t>P04-01-025-V03-P09</t>
+  </si>
+  <si>
+    <t>ED1833304F435030S3</t>
+  </si>
+  <si>
+    <t>EDF435030</t>
+  </si>
+  <si>
+    <t>Edelco-EDF435030-Disco de diamante para gres F4 Cera (350x30 mm)</t>
+  </si>
+  <si>
+    <t>4255705102306</t>
+  </si>
+  <si>
+    <t>P04-01-025-V03-P10</t>
+  </si>
+  <si>
+    <t>ED1833506F3115S3</t>
+  </si>
+  <si>
+    <t>EDF3115</t>
+  </si>
+  <si>
+    <t>Edelco-EDF3115-Disco de diamante para azulejos F3 (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102160</t>
+  </si>
+  <si>
+    <t>P04-01-026-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1833506F3125S3</t>
+  </si>
+  <si>
+    <t>EDF3125</t>
+  </si>
+  <si>
+    <t>Edelco-EDF3125-Disco de diamante para azulejos F3 (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102177</t>
+  </si>
+  <si>
+    <t>P04-01-026-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1833506F318022S3</t>
+  </si>
+  <si>
+    <t>EDF318022</t>
+  </si>
+  <si>
+    <t>Edelco-EDF318022-Disco de diamante para azulejos F3 (180x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102184</t>
+  </si>
+  <si>
+    <t>P04-01-026-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1833506F318025S3</t>
+  </si>
+  <si>
+    <t>EDF318025</t>
+  </si>
+  <si>
+    <t>Edelco-EDF318025-Disco de diamante para azulejos F3 (180x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102191</t>
+  </si>
+  <si>
+    <t>P04-01-026-V01-P04</t>
+  </si>
+  <si>
+    <t>ED1833506F3230S3</t>
+  </si>
+  <si>
+    <t>EDF3230</t>
+  </si>
+  <si>
+    <t>Edelco-EDF3230-Disco de diamante para azulejos F3 (230x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102207</t>
+  </si>
+  <si>
+    <t>P04-01-026-V01-P05</t>
+  </si>
+  <si>
+    <t>ED1834104B4115S3</t>
+  </si>
+  <si>
+    <t>EDB4115</t>
+  </si>
+  <si>
+    <t>Edelco-EDB4115-Disco de diamante para hormigón B4 (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102030</t>
+  </si>
+  <si>
+    <t>P04-01-026-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1834104B4125S3</t>
+  </si>
+  <si>
+    <t>EDB4125</t>
+  </si>
+  <si>
+    <t>Edelco-EDB4125-Disco de diamante para hormigón B4 (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102047</t>
+  </si>
+  <si>
+    <t>P04-01-026-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1834104B4230S3</t>
+  </si>
+  <si>
+    <t>EDB4230</t>
+  </si>
+  <si>
+    <t>Edelco-EDB4230-Disco de diamante para hormigón B4 (230x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102061</t>
+  </si>
+  <si>
+    <t>P04-01-026-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1834104B430020S3</t>
+  </si>
+  <si>
+    <t>EDB430020</t>
+  </si>
+  <si>
+    <t>Edelco-EDB430020-Disco de diamante para hormigón B4 (300x20 mm)</t>
+  </si>
+  <si>
+    <t>4255705102078</t>
+  </si>
+  <si>
+    <t>P04-01-026-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1834104B430025S3</t>
+  </si>
+  <si>
+    <t>EDB430025</t>
+  </si>
+  <si>
+    <t>Edelco-EDB430025-Disco de diamante para hormigón B4 (300x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102085</t>
+  </si>
+  <si>
+    <t>P04-01-026-V02-P05</t>
+  </si>
+  <si>
+    <t>ED1834104B435020S3</t>
+  </si>
+  <si>
+    <t>EDB435020</t>
+  </si>
+  <si>
+    <t>Edelco-EDB435020-Disco de diamante para hormigón B4 (350x20 mm)</t>
+  </si>
+  <si>
+    <t>4255705102092</t>
+  </si>
+  <si>
+    <t>P04-01-026-V02-P06</t>
+  </si>
+  <si>
+    <t>ED1834104B435025S3</t>
+  </si>
+  <si>
+    <t>EDB435025</t>
+  </si>
+  <si>
+    <t>Edelco-EDB435025-Disco de diamante para hormigón B4 (350x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102108</t>
+  </si>
+  <si>
+    <t>P04-01-026-V02-P07</t>
+  </si>
+  <si>
+    <t>ED1834104B440025S3</t>
+  </si>
+  <si>
+    <t>EDB440025</t>
+  </si>
+  <si>
+    <t>Edelco-EDB440025-Disco de diamante para hormigón B4 (400x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102115</t>
+  </si>
+  <si>
+    <t>P04-01-026-V02-P08</t>
+  </si>
+  <si>
+    <t>ED1835104G4115S3</t>
+  </si>
+  <si>
+    <t>EDG4115</t>
+  </si>
+  <si>
+    <t>Edelco-EDG4115-Disco de diamante para granito G4 (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102337</t>
+  </si>
+  <si>
+    <t>P04-01-027-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1835104G4125S3</t>
+  </si>
+  <si>
+    <t>EDG4125</t>
+  </si>
+  <si>
+    <t>Edelco-EDG4125-Disco de diamante para granito G4 (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102344</t>
+  </si>
+  <si>
+    <t>P04-01-027-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1835104G4230S3</t>
+  </si>
+  <si>
+    <t>EDG4230</t>
+  </si>
+  <si>
+    <t>Edelco-EDG4230-Disco de diamante para granito G4 (230x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102351</t>
+  </si>
+  <si>
+    <t>P04-01-027-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1836104A430020S3</t>
+  </si>
+  <si>
+    <t>EDA430020</t>
+  </si>
+  <si>
+    <t>Edelco-EDA430020-Disco de diamante para asfalto A4 (300x20 mm)</t>
+  </si>
+  <si>
+    <t>4255705102368</t>
+  </si>
+  <si>
+    <t>P04-01-027-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1836104A430025S3</t>
+  </si>
+  <si>
+    <t>EDA430025</t>
+  </si>
+  <si>
+    <t>Edelco-EDA430025-Disco de diamante para asfalto A4 (300x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102375</t>
+  </si>
+  <si>
+    <t>P04-01-027-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1836104A435020S3</t>
+  </si>
+  <si>
+    <t>EDA435020</t>
+  </si>
+  <si>
+    <t>Edelco-EDA435020-Disco de diamante para asfalto A4 (350x20 mm)</t>
+  </si>
+  <si>
+    <t>4255705102382</t>
+  </si>
+  <si>
+    <t>P04-01-027-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1836104A435025S3</t>
+  </si>
+  <si>
+    <t>EDA435025</t>
+  </si>
+  <si>
+    <t>Edelco-EDA435025-Disco de diamante para asfalto A4 (350x25 mm)</t>
+  </si>
+  <si>
+    <t>4255705102399</t>
+  </si>
+  <si>
+    <t>P04-01-027-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1852102DSTSP115S3</t>
+  </si>
+  <si>
+    <t>EDDSTSPEED115</t>
+  </si>
+  <si>
+    <t>Edelco-EDDSTSPEED115-Taza de diamante DST Speed (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102467</t>
+  </si>
+  <si>
+    <t>P04-01-027-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1852102DSTSP125S3</t>
+  </si>
+  <si>
+    <t>EDDSTSPEED125</t>
+  </si>
+  <si>
+    <t>Edelco-EDDSTSPEED125-Taza de diamante DST Speed (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102474</t>
+  </si>
+  <si>
+    <t>P04-01-027-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1852402DSTPL115S3</t>
+  </si>
+  <si>
+    <t>EDDSTPLUS115</t>
+  </si>
+  <si>
+    <t>Edelco-EDDSTPLUS115-Taza de diamante para hormigón DST Plus (115x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102436</t>
+  </si>
+  <si>
+    <t>P04-01-028-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1852402DSTPL125S3</t>
+  </si>
+  <si>
+    <t>EDDSTPLUS125</t>
+  </si>
+  <si>
+    <t>Edelco-EDDSTPLUS125-Taza de diamante para hormigón DST Plus (125x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102443</t>
+  </si>
+  <si>
+    <t>P04-01-028-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1852402DSTPL180S3</t>
+  </si>
+  <si>
+    <t>EDDSTPLUS180</t>
+  </si>
+  <si>
+    <t>Edelco-EDDSTPLUS180-Taza de diamante para hormigón DST Plus (180x22 mm)</t>
+  </si>
+  <si>
+    <t>4255705102450</t>
+  </si>
+  <si>
+    <t>P04-01-028-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1412109PGS115S4</t>
+  </si>
+  <si>
+    <t>EDPGS115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGS115-Base lijadora estándar PGS (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705104645</t>
+  </si>
+  <si>
+    <t>P04-01-028-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1412109PGS125S4</t>
+  </si>
+  <si>
+    <t>EDPGS125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGS125-Base lijadora estándar PGS (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705104652</t>
+  </si>
+  <si>
+    <t>P04-01-028-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1412109PGS180S4</t>
+  </si>
+  <si>
+    <t>EDPGS180</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGS180-Base lijadora estándar PGS (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705104669</t>
+  </si>
+  <si>
+    <t>P04-01-028-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1412109PGS230S4</t>
+  </si>
+  <si>
+    <t>EDPGS230</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGS230-Base lijadora estándar PGS (230 mm)</t>
+  </si>
+  <si>
+    <t>4255705104676</t>
+  </si>
+  <si>
+    <t>P04-01-028-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1412309PGF115S4</t>
+  </si>
+  <si>
+    <t>EDPGF115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGF115-Base lijadora flexible PGF (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705104683</t>
+  </si>
+  <si>
+    <t>P04-01-029-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1412309PGF125S4</t>
+  </si>
+  <si>
+    <t>EDPGF125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGF125-Base lijadora flexible PGF (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705104690</t>
+  </si>
+  <si>
+    <t>P04-01-029-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1412309PGF150S4</t>
+  </si>
+  <si>
+    <t>EDPGF150</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGF150-Base lijadora flexible PGF (150 mm)</t>
+  </si>
+  <si>
+    <t>4255705104706</t>
+  </si>
+  <si>
+    <t>P04-01-029-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1412309PGF180S4</t>
+  </si>
+  <si>
+    <t>EDPGF180</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGF180-Base lijadora flexible PGF (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705104713</t>
+  </si>
+  <si>
+    <t>P04-01-029-V01-P04</t>
+  </si>
+  <si>
+    <t>ED1412509PGT115S4</t>
+  </si>
+  <si>
+    <t>EDPGT115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGT115-Base lijadora turbo PGT (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705104720</t>
+  </si>
+  <si>
+    <t>P04-01-029-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1412509PGT125S4</t>
+  </si>
+  <si>
+    <t>EDPGT125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGT125-Base lijadora turbo PGT (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705104737</t>
+  </si>
+  <si>
+    <t>P04-01-029-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1412509PGT180S4</t>
+  </si>
+  <si>
+    <t>EDPGT180</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGT180-Base lijadora turbo PGT (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705104744</t>
+  </si>
+  <si>
+    <t>P04-01-029-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1413109PGV115S4</t>
+  </si>
+  <si>
+    <t>EDPGV115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGV115-Base lijadora autoadherente PGV (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705104751</t>
+  </si>
+  <si>
+    <t>P04-01-029-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1413109PGV125S4</t>
+  </si>
+  <si>
+    <t>EDPGV125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGV125-Base lijadora autoadherente PGVGV (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705104768</t>
+  </si>
+  <si>
+    <t>P04-01-029-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1413109PGV150S4</t>
+  </si>
+  <si>
+    <t>EDPGV150</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGV150-Base lijadora autoadherente PGV (150 mm)</t>
+  </si>
+  <si>
+    <t>4255705104775</t>
+  </si>
+  <si>
+    <t>P04-01-029-V03-P03</t>
+  </si>
+  <si>
+    <t>ED1413109PGV180S4</t>
+  </si>
+  <si>
+    <t>EDPGV180</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGV180-Base lijadora autoadherente PGV (175 mm)</t>
+  </si>
+  <si>
+    <t>4255705104782</t>
+  </si>
+  <si>
+    <t>P04-01-029-V03-P04</t>
+  </si>
+  <si>
+    <t>ED1413309PGVF115S4</t>
+  </si>
+  <si>
+    <t>EDPGVF115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGVF115-Base lijadora flexible autoadherente PGVF (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705104799</t>
+  </si>
+  <si>
+    <t>P04-01-029-V04-P01</t>
+  </si>
+  <si>
+    <t>ED1413309PGVF125S4</t>
+  </si>
+  <si>
+    <t>EDPGVF125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGVF125-Base lijadora flexible autoadherente PGVF (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705104805</t>
+  </si>
+  <si>
+    <t>P04-01-029-V04-P02</t>
+  </si>
+  <si>
+    <t>ED1413309PGVF150S4</t>
+  </si>
+  <si>
+    <t>EDPGVF150</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGVF150-Base lijadora flexible autoadherente PGVF (150 mm)</t>
+  </si>
+  <si>
+    <t>4255705104812</t>
+  </si>
+  <si>
+    <t>P04-01-029-V04-P03</t>
+  </si>
+  <si>
+    <t>ED1413309PGVF175S4</t>
+  </si>
+  <si>
+    <t>EDPGVF175</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGVF175-Base lijadora flexible autoadherente PGVF (175 mm)</t>
+  </si>
+  <si>
+    <t>4255705104829</t>
+  </si>
+  <si>
+    <t>P04-01-029-V04-P04</t>
+  </si>
+  <si>
+    <t>ED1413509PGG115S4</t>
+  </si>
+  <si>
+    <t>EDPGG115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGG115-Base lijadora autoadherente grip PGG (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705104836</t>
+  </si>
+  <si>
+    <t>P04-01-029-V05-P01</t>
+  </si>
+  <si>
+    <t>ED1413509PGG125S4</t>
+  </si>
+  <si>
+    <t>EDPGG125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGG125-Base lijadora autoadherente grip PGG (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705104843</t>
+  </si>
+  <si>
+    <t>P04-01-029-V05-P02</t>
+  </si>
+  <si>
+    <t>ED1413509PGG180S4</t>
+  </si>
+  <si>
+    <t>EDPGG180</t>
+  </si>
+  <si>
+    <t>Edelco-EDPGG180-Base lijadora autoadherente grip PGG (175 mm)</t>
+  </si>
+  <si>
+    <t>4255705104850</t>
+  </si>
+  <si>
+    <t>P04-01-029-V05-P03</t>
+  </si>
+  <si>
+    <t>ED1422109PDS115S4</t>
+  </si>
+  <si>
+    <t>EDPDS115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPDS115-Base lijadora estándar con espiga PDS (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705104867</t>
+  </si>
+  <si>
+    <t>P04-01-030-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1422109PDS125S4</t>
+  </si>
+  <si>
+    <t>EDPDS125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPDS125-Base lijadora estándar con espiga PDS (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705104874</t>
+  </si>
+  <si>
+    <t>P04-01-030-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1422409PDV115S4</t>
+  </si>
+  <si>
+    <t>EDPDV115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPDV115-Base lijadora autoadherente con espiga PDV (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705104881</t>
+  </si>
+  <si>
+    <t>P04-01-030-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1422409PDV125S4</t>
+  </si>
+  <si>
+    <t>EDPDV125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPDV125-Base lijadora autoadherente con espiga PDV (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705104898</t>
+  </si>
+  <si>
+    <t>P04-01-030-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1422709PDG115S4</t>
+  </si>
+  <si>
+    <t>EDPDG115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPDG115-Base lijadora autoadherente grip con espiga PDG (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705104904</t>
+  </si>
+  <si>
+    <t>P04-01-030-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1432109PSV125S4</t>
+  </si>
+  <si>
+    <t>EDPSV125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPSV125-Base lijadora flexible autoadherente PSV (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705104911</t>
+  </si>
+  <si>
+    <t>P04-01-030-V04-P01</t>
+  </si>
+  <si>
+    <t>ED1432109PSV150BS4</t>
+  </si>
+  <si>
+    <t>EDPSV150B</t>
+  </si>
+  <si>
+    <t>Edelco-EDPSV150B-Base lijadora flexible autoadherente PSV (150xM8)</t>
+  </si>
+  <si>
+    <t>4255705104928</t>
+  </si>
+  <si>
+    <t>P04-01-030-V04-P02</t>
+  </si>
+  <si>
+    <t>ED1432109PSV150US4</t>
+  </si>
+  <si>
+    <t>EDPSV150U</t>
+  </si>
+  <si>
+    <t>Edelco-EDPSV150U-Base lijadora flexible autoadherente PSV (150x5/16\")</t>
+  </si>
+  <si>
+    <t>4255705104935</t>
+  </si>
+  <si>
+    <t>P04-01-030-V04-P03</t>
+  </si>
+  <si>
+    <t>ED1432409PSVP150BS4</t>
+  </si>
+  <si>
+    <t>EDPSVP150B</t>
+  </si>
+  <si>
+    <t>Edelco-EDPSVP150B-Base lijadora flexible autoadherente PSVP (150x8xM8)</t>
+  </si>
+  <si>
+    <t>4255705104942</t>
+  </si>
+  <si>
+    <t>P04-01-031-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1432409PSVP150FS4</t>
+  </si>
+  <si>
+    <t>EDPSVP150F</t>
+  </si>
+  <si>
+    <t>Edelco-EDPSVP150F-Base lijadora flexible autoadherente PSVP (150x6xM8)</t>
+  </si>
+  <si>
+    <t>4255705104959</t>
+  </si>
+  <si>
+    <t>P04-01-031-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1432409PSVP150US4</t>
+  </si>
+  <si>
+    <t>EDPSVP150U</t>
+  </si>
+  <si>
+    <t>Edelco-EDPSVP150U-Base lijadora flexible autoadherente PSVP (150x6x5/16\")</t>
+  </si>
+  <si>
+    <t>4255705104966</t>
+  </si>
+  <si>
+    <t>P04-01-031-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1432709PSVPG150S4</t>
+  </si>
+  <si>
+    <t>EDPSVPG150</t>
+  </si>
+  <si>
+    <t>Edelco-EDPSVPG150-Base lijadora flexible autoadherente grip PSVPG (150 mm)</t>
+  </si>
+  <si>
+    <t>4255705104973</t>
+  </si>
+  <si>
+    <t>P04-01-031-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1472109PABF125S4</t>
+  </si>
+  <si>
+    <t>EDPABF125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPABF125-Soporte flexible para bonetes de pulir con cordón PABF (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705104980</t>
+  </si>
+  <si>
+    <t>P04-01-031-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1472109PABF180S4</t>
+  </si>
+  <si>
+    <t>EDPABF180</t>
+  </si>
+  <si>
+    <t>Edelco-EDPABF180-Soporte flexible para bonetes de pulir con cordón PABF (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705104997</t>
+  </si>
+  <si>
+    <t>P04-01-031-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1472409PAPBC125S4</t>
+  </si>
+  <si>
+    <t>EDPAPBC125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPBC125-Bonete para pulir con cordón PAPBC (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705105000</t>
+  </si>
+  <si>
+    <t>P04-01-031-V04-P01</t>
+  </si>
+  <si>
+    <t>ED1472409PAPBC180S4</t>
+  </si>
+  <si>
+    <t>EDPAPBC180</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPBC180-Bonete para pulir con cordón PAPBC (180 mm)</t>
+  </si>
+  <si>
+    <t>4255705105017</t>
+  </si>
+  <si>
+    <t>P04-01-031-V04-P02</t>
+  </si>
+  <si>
+    <t>ED1472709PAPBV115S4</t>
+  </si>
+  <si>
+    <t>EDPAPBV115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPBV115-Bonete para pulir autoadherente PAPBV (para bases de 115 mm)</t>
+  </si>
+  <si>
+    <t>4255705105024</t>
+  </si>
+  <si>
+    <t>P04-01-032-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1472709PAPBV125S4</t>
+  </si>
+  <si>
+    <t>EDPAPBV125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPBV125-Bonete para pulir autoadherente PAPBV (para bases de 125 mm)</t>
+  </si>
+  <si>
+    <t>4255705105031</t>
+  </si>
+  <si>
+    <t>P04-01-032-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1472709PAPBV150S4</t>
+  </si>
+  <si>
+    <t>EDPAPBV150</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPBV150-Bonete para pulir autoadherente PAPBV (para bases de 150 mm)</t>
+  </si>
+  <si>
+    <t>4255705105048</t>
+  </si>
+  <si>
+    <t>P04-01-032-V01-P03</t>
+  </si>
+  <si>
+    <t>ED1473009PAPFV118S4</t>
+  </si>
+  <si>
+    <t>EDPAPFV118</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPFV118-Disco de fieltro autoadherente PAPFV (para bases de 115 mm)</t>
+  </si>
+  <si>
+    <t>4255705105055</t>
+  </si>
+  <si>
+    <t>P04-01-032-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1473009PAPFV128S4</t>
+  </si>
+  <si>
+    <t>EDPAPFV128</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPFV128-Disco de fieltro autoadherente PAPFV (para bases de 125 mm)</t>
+  </si>
+  <si>
+    <t>4255705105062</t>
+  </si>
+  <si>
+    <t>P04-01-032-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1473009PAPFV153S4</t>
+  </si>
+  <si>
+    <t>EDPAPFV153</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPFV153-Disco de fieltro autoadherente PAPFV (para bases de 150 mm)</t>
+  </si>
+  <si>
+    <t>4255705105079</t>
+  </si>
+  <si>
+    <t>P04-01-032-V02-P03</t>
+  </si>
+  <si>
+    <t>ED1473009PAPFV180S4</t>
+  </si>
+  <si>
+    <t>EDPAPFV180</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPFV180-Disco de fieltro autoadherente PAPFV (para bases de 180 mm)</t>
+  </si>
+  <si>
+    <t>4255705105086</t>
+  </si>
+  <si>
+    <t>P04-01-032-V02-P04</t>
+  </si>
+  <si>
+    <t>ED1473309PAPSVS115S4</t>
+  </si>
+  <si>
+    <t>EDPAPSVS115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPSVS115-Esponja pulidora blanda autoadherente PAPSVS (para bases de 115 mm)</t>
+  </si>
+  <si>
+    <t>4255705105093</t>
+  </si>
+  <si>
+    <t>P04-01-032-V03-P01</t>
+  </si>
+  <si>
+    <t>ED1473309PAPSVS125S4</t>
+  </si>
+  <si>
+    <t>EDPAPSVS125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPSVS125-Esponja pulidora blanda autoadherente PAPSVS (para bases de 125 mm)</t>
+  </si>
+  <si>
+    <t>4255705105109</t>
+  </si>
+  <si>
+    <t>P04-01-032-V03-P02</t>
+  </si>
+  <si>
+    <t>ED1473309PAPSVS150S4</t>
+  </si>
+  <si>
+    <t>EDPAPSVS150</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPSVS150-Esponja pulidora blanda autoadherente PAPSVS (para bases de 150 mm)</t>
+  </si>
+  <si>
+    <t>4255705105116</t>
+  </si>
+  <si>
+    <t>P04-01-032-V03-P03</t>
+  </si>
+  <si>
+    <t>ED1473609PAPSVH125S4</t>
+  </si>
+  <si>
+    <t>EDPAPSVH125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPSVH125-Esponja pulidora dura autoadherente PAPSVH (para bases de 125 mm)</t>
+  </si>
+  <si>
+    <t>4255705105123</t>
+  </si>
+  <si>
+    <t>P04-01-032-V04-P01</t>
+  </si>
+  <si>
+    <t>ED1473609PAPSVH150S4</t>
+  </si>
+  <si>
+    <t>EDPAPSVH150</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPSVH150-Esponja pulidora dura autoadherente PAPSVH (para bases de 150 mm)</t>
+  </si>
+  <si>
+    <t>4255705105130</t>
+  </si>
+  <si>
+    <t>P04-01-032-V04-P02</t>
+  </si>
+  <si>
+    <t>ED1473909PAPAV115S4</t>
+  </si>
+  <si>
+    <t>EDPAPAV115</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPAV115-Adaptador autoadherente PAPAV (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705105147</t>
+  </si>
+  <si>
+    <t>P04-01-031-V05-P01</t>
+  </si>
+  <si>
+    <t>ED1473909PAPAV125S4</t>
+  </si>
+  <si>
+    <t>EDPAPAV125</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPAV125-Adaptador autoadherente PAPAV (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705105154</t>
+  </si>
+  <si>
+    <t>P04-01-031-V05-P02</t>
+  </si>
+  <si>
+    <t>ED1473909PAPAV150S4</t>
+  </si>
+  <si>
+    <t>EDPAPAV150</t>
+  </si>
+  <si>
+    <t>Edelco-EDPAPAV150-Adaptador autoadherente PAPAV (150 mm)</t>
+  </si>
+  <si>
+    <t>4255705105161</t>
+  </si>
+  <si>
+    <t>P04-01-031-V05-P03</t>
+  </si>
+  <si>
+    <t>ED1123604AS36T300S2</t>
+  </si>
+  <si>
+    <t>EDAS36T300</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS36T300-Discos de corte metal AS 36 T (300 mm)</t>
+  </si>
+  <si>
+    <t>4255705103082</t>
+  </si>
+  <si>
+    <t>P04-01-009-V04-P01</t>
+  </si>
+  <si>
+    <t>ED1123604AS36T350S2</t>
+  </si>
+  <si>
+    <t>EDAS36T350</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS36T350-Discos de corte metal AS 36 T (350 mm)</t>
+  </si>
+  <si>
+    <t>4255705103099</t>
+  </si>
+  <si>
+    <t>P04-01-009-V04-P02</t>
+  </si>
+  <si>
+    <t>ED1123604AS36S300S2</t>
+  </si>
+  <si>
+    <t>EDAS36S300</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS36S300-Discos de corte metal AS 36 S (300 mm)</t>
+  </si>
+  <si>
+    <t>4255705104041</t>
+  </si>
+  <si>
+    <t>P04-01-009-V05-P01</t>
+  </si>
+  <si>
+    <t>ED1123604AS36S350S2</t>
+  </si>
+  <si>
+    <t>EDAS36S350</t>
+  </si>
+  <si>
+    <t>Edelco-EDAS36S350-Discos de corte metal AS 36 S (350 mm)</t>
+  </si>
+  <si>
+    <t>4255705104065</t>
+  </si>
+  <si>
+    <t>P04-01-009-V05-P02</t>
+  </si>
+  <si>
+    <t>ED1262102GM11536S6</t>
+  </si>
+  <si>
+    <t>EDGRMA11536</t>
+  </si>
+  <si>
+    <t>Edelco-EDGRMA11536-Plato de desbaste Grind Maxx (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705102528</t>
+  </si>
+  <si>
+    <t>P04-01-018-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1262102GM12536S6</t>
+  </si>
+  <si>
+    <t>EDGRMA12536</t>
+  </si>
+  <si>
+    <t>Edelco-EDGRMA12536-Plato de desbaste Grind Maxx (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705102542</t>
+  </si>
+  <si>
+    <t>P04-01-018-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1262402EG11540S6</t>
+  </si>
+  <si>
+    <t>EDEAGR11540</t>
+  </si>
+  <si>
+    <t>Edelco-EDEAGR11540-Plato de desbaste Easygrind (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705102481</t>
+  </si>
+  <si>
+    <t>P04-01-018-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1262402EG12540S6</t>
+  </si>
+  <si>
+    <t>EDEAGR12540</t>
+  </si>
+  <si>
+    <t>Edelco-EDEAGR12540-Plato de desbaste Easygrind (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705102504</t>
+  </si>
+  <si>
+    <t>P04-01-018-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1132104C60R115S2</t>
+  </si>
+  <si>
+    <t>EDC60R115</t>
+  </si>
+  <si>
+    <t>Edelco-EDC60R115-Disco de corte piedra C 60 R (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705105185</t>
+  </si>
+  <si>
+    <t>P04-01-010-V01-P01</t>
+  </si>
+  <si>
+    <t>ED1132104C60R125S2</t>
+  </si>
+  <si>
+    <t>EDC60R125</t>
+  </si>
+  <si>
+    <t>Edelco-EDC60R125-Disco de corte piedra C 60 R (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705105178</t>
+  </si>
+  <si>
+    <t>P04-01-010-V01-P02</t>
+  </si>
+  <si>
+    <t>ED1132105C46R230S2</t>
+  </si>
+  <si>
+    <t>EDC46R230</t>
+  </si>
+  <si>
+    <t>Edelco-EDC46R230-Disco de corte piedra C 46 R (230 mm)</t>
+  </si>
+  <si>
+    <t>4255705105192</t>
+  </si>
+  <si>
+    <t>P04-01-010-V01-P03</t>
+  </si>
+  <si>
+    <t>ED112306A30R18T42S2</t>
+  </si>
+  <si>
+    <t>EDA30R180T42</t>
+  </si>
+  <si>
+    <t>Edelco-EDA30R180T42-Disco de corte metal A 30 R (180 mm centro hundido)</t>
+  </si>
+  <si>
+    <t>4255705105451</t>
+  </si>
+  <si>
+    <t>P04-01-009-V02-P03W</t>
+  </si>
+  <si>
+    <t>ED1812901CMD115S9</t>
+  </si>
+  <si>
+    <t>EDCMD115</t>
+  </si>
+  <si>
+    <t>Edelco-EDCMD115-Disco Carburo Multimaterial 115 mm</t>
+  </si>
+  <si>
+    <t>4255705106267</t>
+  </si>
+  <si>
+    <t>P04-01-024-V02-P01</t>
+  </si>
+  <si>
+    <t>ED1812901CMD125S9</t>
+  </si>
+  <si>
+    <t>EDCMD125</t>
+  </si>
+  <si>
+    <t>Edelco-EDCMD125-Disco Carburo Multimaterial 125 mm</t>
+  </si>
+  <si>
+    <t>4255705106052</t>
+  </si>
+  <si>
+    <t>P04-01-024-V02-P02</t>
+  </si>
+  <si>
+    <t>ED1114306A60R11S2C</t>
+  </si>
+  <si>
+    <t>EDA60R115P</t>
+  </si>
+  <si>
+    <t>Edelco-EDA60R115P-Lata 10 discos corte A60 R Perfect (115 mm)</t>
+  </si>
+  <si>
+    <t>4255705106182</t>
+  </si>
+  <si>
     <t>PEDELCO</t>
-  </si>
-[...4030 lines deleted...]
-    <t>4255705106182</t>
   </si>
   <si>
     <t>ED1114306A60R12S2C</t>
   </si>
   <si>
     <t>EDA60R125P</t>
   </si>
   <si>
     <t>Edelco-EDA60R125P-Lata 10 discos corte A60 R Perfect (125 mm)</t>
   </si>
   <si>
     <t>4255705106199</t>
   </si>
   <si>
     <t>ED112710AS46TCG115S2</t>
   </si>
   <si>
     <t>EDAS46TCG115</t>
   </si>
   <si>
     <t>Edelco-EDAS46TCG115-Disco corte + desbaste AS 46 T Superior (115 mm)</t>
   </si>
   <si>
     <t>4255705106069</t>
   </si>
@@ -5130,51 +5118,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N345"/>
+  <dimension ref="A1:N344"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="20"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
     <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -6070,579 +6058,579 @@
       </c>
       <c r="I26" t="s">
         <v>138</v>
       </c>
       <c r="J26">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>140</v>
       </c>
       <c r="B27" t="s">
         <v>141</v>
       </c>
       <c r="C27" t="s">
         <v>142</v>
       </c>
       <c r="D27">
-        <v>1.35</v>
+        <v>1.4</v>
       </c>
       <c r="E27">
-        <v>1.35</v>
+        <v>1.4</v>
       </c>
       <c r="G27" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>143</v>
       </c>
       <c r="J27">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>18</v>
       </c>
       <c r="L27" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28" t="s">
         <v>146</v>
       </c>
       <c r="C28" t="s">
         <v>147</v>
       </c>
       <c r="D28">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="E28">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="G28" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>148</v>
       </c>
       <c r="J28">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>18</v>
       </c>
       <c r="L28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29" t="s">
         <v>151</v>
       </c>
       <c r="C29" t="s">
         <v>152</v>
       </c>
       <c r="D29">
-        <v>1.5</v>
+        <v>2.7</v>
       </c>
       <c r="E29">
-        <v>1.5</v>
+        <v>2.7</v>
       </c>
       <c r="G29" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>153</v>
       </c>
       <c r="J29">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>18</v>
       </c>
       <c r="L29" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>155</v>
       </c>
       <c r="B30" t="s">
         <v>156</v>
       </c>
       <c r="C30" t="s">
         <v>157</v>
       </c>
       <c r="D30">
-        <v>2.7</v>
+        <v>1.65</v>
       </c>
       <c r="E30">
-        <v>2.7</v>
+        <v>1.65</v>
       </c>
       <c r="G30" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>158</v>
       </c>
       <c r="J30">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>18</v>
       </c>
       <c r="L30" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>160</v>
       </c>
       <c r="B31" t="s">
         <v>161</v>
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
-        <v>1.65</v>
+        <v>1.8</v>
       </c>
       <c r="E31">
-        <v>1.65</v>
+        <v>1.8</v>
       </c>
       <c r="G31" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>163</v>
       </c>
       <c r="J31">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>18</v>
       </c>
       <c r="L31" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>165</v>
       </c>
       <c r="B32" t="s">
         <v>166</v>
       </c>
       <c r="C32" t="s">
         <v>167</v>
       </c>
       <c r="D32">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="E32">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="G32" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>168</v>
       </c>
       <c r="J32">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>18</v>
       </c>
       <c r="L32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>170</v>
       </c>
       <c r="B33" t="s">
         <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="E33">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="G33" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>173</v>
       </c>
       <c r="J33">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>175</v>
       </c>
       <c r="B34" t="s">
         <v>176</v>
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
-        <v>2.3</v>
+        <v>3.5</v>
       </c>
       <c r="E34">
-        <v>2.3</v>
+        <v>3.5</v>
       </c>
       <c r="G34" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>178</v>
       </c>
       <c r="J34">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>18</v>
       </c>
       <c r="L34" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>180</v>
       </c>
       <c r="B35" t="s">
         <v>181</v>
       </c>
       <c r="C35" t="s">
         <v>182</v>
       </c>
       <c r="D35">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="E35">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="G35" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>183</v>
       </c>
       <c r="J35">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>18</v>
       </c>
       <c r="L35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>185</v>
       </c>
       <c r="B36" t="s">
         <v>186</v>
       </c>
       <c r="C36" t="s">
         <v>187</v>
       </c>
       <c r="D36">
-        <v>3.6</v>
+        <v>1.5</v>
       </c>
       <c r="E36">
-        <v>3.6</v>
+        <v>1.5</v>
       </c>
       <c r="G36" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>188</v>
       </c>
       <c r="J36">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>190</v>
       </c>
       <c r="B37" t="s">
         <v>191</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="E37">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="G37" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
         <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38">
-        <v>1.6</v>
+        <v>2.2</v>
       </c>
       <c r="E38">
-        <v>1.6</v>
+        <v>2.2</v>
       </c>
       <c r="G38" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>198</v>
       </c>
       <c r="J38">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>200</v>
       </c>
       <c r="B39" t="s">
         <v>201</v>
       </c>
       <c r="C39" t="s">
         <v>202</v>
       </c>
       <c r="D39">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="E39">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="G39" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>203</v>
       </c>
       <c r="J39">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>205</v>
       </c>
       <c r="B40" t="s">
         <v>206</v>
       </c>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40">
-        <v>2.4</v>
+        <v>3.15</v>
       </c>
       <c r="E40">
-        <v>2.4</v>
+        <v>3.15</v>
       </c>
       <c r="G40" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>210</v>
       </c>
       <c r="B41" t="s">
         <v>211</v>
       </c>
       <c r="C41" t="s">
         <v>212</v>
       </c>
       <c r="D41">
-        <v>3.15</v>
+        <v>3</v>
       </c>
       <c r="E41">
-        <v>3.15</v>
+        <v>3</v>
       </c>
       <c r="G41" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>213</v>
       </c>
       <c r="J41">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>215</v>
       </c>
       <c r="B42" t="s">
         <v>216</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42">
-        <v>3</v>
+        <v>6.5</v>
       </c>
       <c r="E42">
-        <v>3</v>
+        <v>6.5</v>
       </c>
       <c r="G42" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>218</v>
       </c>
       <c r="J42">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>220</v>
       </c>
       <c r="B43" t="s">
@@ -6665,229 +6653,229 @@
       </c>
       <c r="I43" t="s">
         <v>223</v>
       </c>
       <c r="J43">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
-        <v>6.5</v>
+        <v>1.35</v>
       </c>
       <c r="E44">
-        <v>6.5</v>
+        <v>1.35</v>
       </c>
       <c r="G44" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>228</v>
       </c>
       <c r="J44">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>230</v>
       </c>
       <c r="B45" t="s">
         <v>231</v>
       </c>
       <c r="C45" t="s">
         <v>232</v>
       </c>
       <c r="D45">
-        <v>1.35</v>
+        <v>1.45</v>
       </c>
       <c r="E45">
-        <v>1.35</v>
+        <v>1.45</v>
       </c>
       <c r="G45" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>233</v>
       </c>
       <c r="J45">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>235</v>
       </c>
       <c r="B46" t="s">
         <v>236</v>
       </c>
       <c r="C46" t="s">
         <v>237</v>
       </c>
       <c r="D46">
-        <v>1.45</v>
+        <v>2.1</v>
       </c>
       <c r="E46">
-        <v>1.45</v>
+        <v>2.1</v>
       </c>
       <c r="G46" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>238</v>
       </c>
       <c r="J46">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>240</v>
       </c>
       <c r="B47" t="s">
         <v>241</v>
       </c>
       <c r="C47" t="s">
         <v>242</v>
       </c>
       <c r="D47">
-        <v>2.1</v>
+        <v>2.8</v>
       </c>
       <c r="E47">
-        <v>2.1</v>
+        <v>2.8</v>
       </c>
       <c r="G47" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
-        <v>2.8</v>
+        <v>2.75</v>
       </c>
       <c r="E48">
-        <v>2.8</v>
+        <v>2.75</v>
       </c>
       <c r="G48" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
-        <v>2.75</v>
+        <v>6.5</v>
       </c>
       <c r="E49">
-        <v>2.75</v>
+        <v>6.5</v>
       </c>
       <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
@@ -6910,789 +6898,789 @@
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
-        <v>6.5</v>
+        <v>9.8</v>
       </c>
       <c r="E51">
-        <v>6.5</v>
+        <v>9.8</v>
       </c>
       <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
         <v>266</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
         <v>9.8</v>
       </c>
       <c r="E52">
         <v>9.8</v>
       </c>
       <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>268</v>
       </c>
       <c r="J52">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>270</v>
       </c>
       <c r="B53" t="s">
         <v>271</v>
       </c>
       <c r="C53" t="s">
         <v>272</v>
       </c>
       <c r="D53">
-        <v>9.8</v>
+        <v>1.5</v>
       </c>
       <c r="E53">
-        <v>9.8</v>
+        <v>1.5</v>
       </c>
       <c r="G53" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>273</v>
       </c>
       <c r="J53">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>275</v>
       </c>
       <c r="B54" t="s">
         <v>276</v>
       </c>
       <c r="C54" t="s">
         <v>277</v>
       </c>
       <c r="D54">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="E54">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="G54" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>278</v>
       </c>
       <c r="J54">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>280</v>
       </c>
       <c r="B55" t="s">
         <v>281</v>
       </c>
       <c r="C55" t="s">
         <v>282</v>
       </c>
       <c r="D55">
-        <v>1.6</v>
+        <v>2.25</v>
       </c>
       <c r="E55">
-        <v>1.6</v>
+        <v>2.25</v>
       </c>
       <c r="G55" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>283</v>
       </c>
       <c r="J55">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>285</v>
       </c>
       <c r="B56" t="s">
         <v>286</v>
       </c>
       <c r="C56" t="s">
         <v>287</v>
       </c>
       <c r="D56">
-        <v>2.25</v>
+        <v>3</v>
       </c>
       <c r="E56">
-        <v>2.25</v>
+        <v>3</v>
       </c>
       <c r="G56" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>288</v>
       </c>
       <c r="J56">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>290</v>
       </c>
       <c r="B57" t="s">
         <v>291</v>
       </c>
       <c r="C57" t="s">
         <v>292</v>
       </c>
       <c r="D57">
-        <v>3</v>
+        <v>2.95</v>
       </c>
       <c r="E57">
-        <v>3</v>
+        <v>2.95</v>
       </c>
       <c r="G57" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>293</v>
       </c>
       <c r="J57">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>295</v>
       </c>
       <c r="B58" t="s">
         <v>296</v>
       </c>
       <c r="C58" t="s">
         <v>297</v>
       </c>
       <c r="D58">
-        <v>2.95</v>
+        <v>6.95</v>
       </c>
       <c r="E58">
-        <v>2.95</v>
+        <v>6.95</v>
       </c>
       <c r="G58" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>298</v>
       </c>
       <c r="J58">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>300</v>
       </c>
       <c r="B59" t="s">
         <v>301</v>
       </c>
       <c r="C59" t="s">
         <v>302</v>
       </c>
       <c r="D59">
-        <v>6.95</v>
+        <v>9.8</v>
       </c>
       <c r="E59">
-        <v>6.95</v>
+        <v>9.8</v>
       </c>
       <c r="G59" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>303</v>
       </c>
       <c r="J59">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>305</v>
       </c>
       <c r="B60" t="s">
         <v>306</v>
       </c>
       <c r="C60" t="s">
         <v>307</v>
       </c>
       <c r="D60">
-        <v>9.8</v>
+        <v>2.4</v>
       </c>
       <c r="E60">
-        <v>9.8</v>
+        <v>2.4</v>
       </c>
       <c r="G60" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>308</v>
       </c>
       <c r="J60">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>310</v>
       </c>
       <c r="B61" t="s">
         <v>311</v>
       </c>
       <c r="C61" t="s">
         <v>312</v>
       </c>
       <c r="D61">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
       <c r="E61">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
       <c r="G61" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>313</v>
       </c>
       <c r="J61">
         <v>10</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>315</v>
       </c>
       <c r="B62" t="s">
         <v>316</v>
       </c>
       <c r="C62" t="s">
         <v>317</v>
       </c>
       <c r="D62">
-        <v>2.8</v>
+        <v>3.9</v>
       </c>
       <c r="E62">
-        <v>2.8</v>
+        <v>3.9</v>
       </c>
       <c r="G62" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>318</v>
       </c>
       <c r="J62">
         <v>10</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>320</v>
       </c>
       <c r="B63" t="s">
         <v>321</v>
       </c>
       <c r="C63" t="s">
         <v>322</v>
       </c>
       <c r="D63">
-        <v>3.9</v>
+        <v>6.2</v>
       </c>
       <c r="E63">
-        <v>3.9</v>
+        <v>6.2</v>
       </c>
       <c r="G63" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>323</v>
       </c>
       <c r="J63">
         <v>10</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>325</v>
       </c>
       <c r="B64" t="s">
         <v>326</v>
       </c>
       <c r="C64" t="s">
         <v>327</v>
       </c>
       <c r="D64">
-        <v>6.2</v>
+        <v>2.65</v>
       </c>
       <c r="E64">
-        <v>6.2</v>
+        <v>2.65</v>
       </c>
       <c r="G64" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>328</v>
       </c>
       <c r="J64">
         <v>10</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>330</v>
       </c>
       <c r="B65" t="s">
         <v>331</v>
       </c>
       <c r="C65" t="s">
         <v>332</v>
       </c>
       <c r="D65">
-        <v>2.65</v>
+        <v>3.2</v>
       </c>
       <c r="E65">
-        <v>2.65</v>
+        <v>3.2</v>
       </c>
       <c r="G65" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>333</v>
       </c>
       <c r="J65">
         <v>10</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>335</v>
       </c>
       <c r="B66" t="s">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>337</v>
       </c>
       <c r="D66">
-        <v>3.2</v>
+        <v>4.4</v>
       </c>
       <c r="E66">
-        <v>3.2</v>
+        <v>4.4</v>
       </c>
       <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>338</v>
       </c>
       <c r="J66">
         <v>10</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>340</v>
       </c>
       <c r="B67" t="s">
         <v>341</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
-        <v>4.4</v>
+        <v>6.95</v>
       </c>
       <c r="E67">
-        <v>4.4</v>
+        <v>6.95</v>
       </c>
       <c r="G67" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>343</v>
       </c>
       <c r="J67">
         <v>10</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>345</v>
       </c>
       <c r="B68" t="s">
         <v>346</v>
       </c>
       <c r="C68" t="s">
         <v>347</v>
       </c>
       <c r="D68">
-        <v>6.95</v>
+        <v>2.1</v>
       </c>
       <c r="E68">
-        <v>6.95</v>
+        <v>2.1</v>
       </c>
       <c r="G68" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>348</v>
       </c>
       <c r="J68">
         <v>10</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>350</v>
       </c>
       <c r="B69" t="s">
         <v>351</v>
       </c>
       <c r="C69" t="s">
         <v>352</v>
       </c>
       <c r="D69">
-        <v>2.1</v>
+        <v>2.6</v>
       </c>
       <c r="E69">
-        <v>2.1</v>
+        <v>2.6</v>
       </c>
       <c r="G69" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>353</v>
       </c>
       <c r="J69">
         <v>10</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>355</v>
       </c>
       <c r="B70" t="s">
         <v>356</v>
       </c>
       <c r="C70" t="s">
         <v>357</v>
       </c>
       <c r="D70">
-        <v>2.6</v>
+        <v>3.5</v>
       </c>
       <c r="E70">
-        <v>2.6</v>
+        <v>3.5</v>
       </c>
       <c r="G70" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>358</v>
       </c>
       <c r="J70">
         <v>10</v>
       </c>
       <c r="K70" t="s">
         <v>18</v>
       </c>
       <c r="L70" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>360</v>
       </c>
       <c r="B71" t="s">
         <v>361</v>
       </c>
       <c r="C71" t="s">
         <v>362</v>
       </c>
       <c r="D71">
-        <v>3.5</v>
+        <v>5.7</v>
       </c>
       <c r="E71">
-        <v>3.5</v>
+        <v>5.7</v>
       </c>
       <c r="G71" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
         <v>363</v>
       </c>
       <c r="J71">
         <v>10</v>
       </c>
       <c r="K71" t="s">
         <v>18</v>
       </c>
       <c r="L71" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>365</v>
       </c>
       <c r="B72" t="s">
         <v>366</v>
       </c>
       <c r="C72" t="s">
         <v>367</v>
       </c>
       <c r="D72">
-        <v>5.7</v>
+        <v>4.3</v>
       </c>
       <c r="E72">
-        <v>5.7</v>
+        <v>4.3</v>
       </c>
       <c r="G72" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
         <v>368</v>
       </c>
       <c r="J72">
         <v>10</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>370</v>
       </c>
       <c r="B73" t="s">
@@ -7750,54 +7738,54 @@
       </c>
       <c r="I74" t="s">
         <v>378</v>
       </c>
       <c r="J74">
         <v>10</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>380</v>
       </c>
       <c r="B75" t="s">
         <v>381</v>
       </c>
       <c r="C75" t="s">
         <v>382</v>
       </c>
       <c r="D75">
-        <v>4.3</v>
+        <v>5.1</v>
       </c>
       <c r="E75">
-        <v>4.3</v>
+        <v>5.1</v>
       </c>
       <c r="G75" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>383</v>
       </c>
       <c r="J75">
         <v>10</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>385</v>
       </c>
       <c r="B76" t="s">
@@ -7855,54 +7843,54 @@
       </c>
       <c r="I77" t="s">
         <v>393</v>
       </c>
       <c r="J77">
         <v>10</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>395</v>
       </c>
       <c r="B78" t="s">
         <v>396</v>
       </c>
       <c r="C78" t="s">
         <v>397</v>
       </c>
       <c r="D78">
-        <v>5.1</v>
+        <v>4.3</v>
       </c>
       <c r="E78">
-        <v>5.1</v>
+        <v>4.3</v>
       </c>
       <c r="G78" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
         <v>398</v>
       </c>
       <c r="J78">
         <v>10</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>400</v>
       </c>
       <c r="B79" t="s">
@@ -7960,54 +7948,54 @@
       </c>
       <c r="I80" t="s">
         <v>408</v>
       </c>
       <c r="J80">
         <v>10</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>410</v>
       </c>
       <c r="B81" t="s">
         <v>411</v>
       </c>
       <c r="C81" t="s">
         <v>412</v>
       </c>
       <c r="D81">
-        <v>4.3</v>
+        <v>5.1</v>
       </c>
       <c r="E81">
-        <v>4.3</v>
+        <v>5.1</v>
       </c>
       <c r="G81" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>413</v>
       </c>
       <c r="J81">
         <v>10</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>415</v>
       </c>
       <c r="B82" t="s">
@@ -8065,54 +8053,54 @@
       </c>
       <c r="I83" t="s">
         <v>423</v>
       </c>
       <c r="J83">
         <v>10</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>425</v>
       </c>
       <c r="B84" t="s">
         <v>426</v>
       </c>
       <c r="C84" t="s">
         <v>427</v>
       </c>
       <c r="D84">
-        <v>5.1</v>
+        <v>3.3</v>
       </c>
       <c r="E84">
-        <v>5.1</v>
+        <v>3.3</v>
       </c>
       <c r="G84" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>428</v>
       </c>
       <c r="J84">
         <v>10</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>430</v>
       </c>
       <c r="B85" t="s">
@@ -8205,54 +8193,54 @@
       </c>
       <c r="I87" t="s">
         <v>443</v>
       </c>
       <c r="J87">
         <v>10</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>445</v>
       </c>
       <c r="B88" t="s">
         <v>446</v>
       </c>
       <c r="C88" t="s">
         <v>447</v>
       </c>
       <c r="D88">
-        <v>3.3</v>
+        <v>3.95</v>
       </c>
       <c r="E88">
-        <v>3.3</v>
+        <v>3.95</v>
       </c>
       <c r="G88" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>448</v>
       </c>
       <c r="J88">
         <v>10</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>450</v>
       </c>
       <c r="B89" t="s">
@@ -8345,54 +8333,54 @@
       </c>
       <c r="I91" t="s">
         <v>463</v>
       </c>
       <c r="J91">
         <v>10</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>465</v>
       </c>
       <c r="B92" t="s">
         <v>466</v>
       </c>
       <c r="C92" t="s">
         <v>467</v>
       </c>
       <c r="D92">
-        <v>3.95</v>
+        <v>3.3</v>
       </c>
       <c r="E92">
-        <v>3.95</v>
+        <v>3.3</v>
       </c>
       <c r="G92" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>468</v>
       </c>
       <c r="J92">
         <v>10</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>470</v>
       </c>
       <c r="B93" t="s">
@@ -8450,54 +8438,54 @@
       </c>
       <c r="I94" t="s">
         <v>478</v>
       </c>
       <c r="J94">
         <v>10</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>480</v>
       </c>
       <c r="B95" t="s">
         <v>481</v>
       </c>
       <c r="C95" t="s">
         <v>482</v>
       </c>
       <c r="D95">
-        <v>3.3</v>
+        <v>3.95</v>
       </c>
       <c r="E95">
-        <v>3.3</v>
+        <v>3.95</v>
       </c>
       <c r="G95" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
         <v>483</v>
       </c>
       <c r="J95">
         <v>10</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>485</v>
       </c>
       <c r="B96" t="s">
@@ -8555,54 +8543,54 @@
       </c>
       <c r="I97" t="s">
         <v>493</v>
       </c>
       <c r="J97">
         <v>10</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>495</v>
       </c>
       <c r="B98" t="s">
         <v>496</v>
       </c>
       <c r="C98" t="s">
         <v>497</v>
       </c>
       <c r="D98">
-        <v>3.95</v>
+        <v>2.7</v>
       </c>
       <c r="E98">
-        <v>3.95</v>
+        <v>2.7</v>
       </c>
       <c r="G98" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>498</v>
       </c>
       <c r="J98">
         <v>10</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>500</v>
       </c>
       <c r="B99" t="s">
@@ -8695,54 +8683,54 @@
       </c>
       <c r="I101" t="s">
         <v>513</v>
       </c>
       <c r="J101">
         <v>10</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>515</v>
       </c>
       <c r="B102" t="s">
         <v>516</v>
       </c>
       <c r="C102" t="s">
         <v>517</v>
       </c>
       <c r="D102">
-        <v>2.7</v>
+        <v>3.2</v>
       </c>
       <c r="E102">
-        <v>2.7</v>
+        <v>3.2</v>
       </c>
       <c r="G102" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>518</v>
       </c>
       <c r="J102">
         <v>10</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>520</v>
       </c>
       <c r="B103" t="s">
@@ -8835,54 +8823,54 @@
       </c>
       <c r="I105" t="s">
         <v>533</v>
       </c>
       <c r="J105">
         <v>10</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>535</v>
       </c>
       <c r="B106" t="s">
         <v>536</v>
       </c>
       <c r="C106" t="s">
         <v>537</v>
       </c>
       <c r="D106">
-        <v>3.2</v>
+        <v>6.5</v>
       </c>
       <c r="E106">
-        <v>3.2</v>
+        <v>6.5</v>
       </c>
       <c r="G106" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
         <v>538</v>
       </c>
       <c r="J106">
         <v>10</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>540</v>
       </c>
       <c r="B107" t="s">
@@ -8940,54 +8928,54 @@
       </c>
       <c r="I108" t="s">
         <v>548</v>
       </c>
       <c r="J108">
         <v>10</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>550</v>
       </c>
       <c r="B109" t="s">
         <v>551</v>
       </c>
       <c r="C109" t="s">
         <v>552</v>
       </c>
       <c r="D109">
-        <v>6.5</v>
+        <v>2.7</v>
       </c>
       <c r="E109">
-        <v>6.5</v>
+        <v>2.7</v>
       </c>
       <c r="G109" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
         <v>553</v>
       </c>
       <c r="J109">
         <v>10</v>
       </c>
       <c r="K109" t="s">
         <v>18</v>
       </c>
       <c r="L109" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>555</v>
       </c>
       <c r="B110" t="s">
@@ -9080,54 +9068,54 @@
       </c>
       <c r="I112" t="s">
         <v>568</v>
       </c>
       <c r="J112">
         <v>10</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>570</v>
       </c>
       <c r="B113" t="s">
         <v>571</v>
       </c>
       <c r="C113" t="s">
         <v>572</v>
       </c>
       <c r="D113">
-        <v>2.7</v>
+        <v>3.2</v>
       </c>
       <c r="E113">
-        <v>2.7</v>
+        <v>3.2</v>
       </c>
       <c r="G113" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
         <v>573</v>
       </c>
       <c r="J113">
         <v>10</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>575</v>
       </c>
       <c r="B114" t="s">
@@ -9220,54 +9208,54 @@
       </c>
       <c r="I116" t="s">
         <v>588</v>
       </c>
       <c r="J116">
         <v>10</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>590</v>
       </c>
       <c r="B117" t="s">
         <v>591</v>
       </c>
       <c r="C117" t="s">
         <v>592</v>
       </c>
       <c r="D117">
-        <v>3.2</v>
+        <v>2.5</v>
       </c>
       <c r="E117">
-        <v>3.2</v>
+        <v>2.5</v>
       </c>
       <c r="G117" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>593</v>
       </c>
       <c r="J117">
         <v>10</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>595</v>
       </c>
       <c r="B118" t="s">
@@ -9325,54 +9313,54 @@
       </c>
       <c r="I119" t="s">
         <v>603</v>
       </c>
       <c r="J119">
         <v>10</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>605</v>
       </c>
       <c r="B120" t="s">
         <v>606</v>
       </c>
       <c r="C120" t="s">
         <v>607</v>
       </c>
       <c r="D120">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E120">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="G120" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
         <v>608</v>
       </c>
       <c r="J120">
         <v>10</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>610</v>
       </c>
       <c r="B121" t="s">
@@ -9465,54 +9453,54 @@
       </c>
       <c r="I123" t="s">
         <v>623</v>
       </c>
       <c r="J123">
         <v>10</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>625</v>
       </c>
       <c r="B124" t="s">
         <v>626</v>
       </c>
       <c r="C124" t="s">
         <v>627</v>
       </c>
       <c r="D124">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="E124">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
         <v>628</v>
       </c>
       <c r="J124">
         <v>10</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>630</v>
       </c>
       <c r="B125" t="s">
@@ -9570,54 +9558,54 @@
       </c>
       <c r="I126" t="s">
         <v>638</v>
       </c>
       <c r="J126">
         <v>10</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>640</v>
       </c>
       <c r="B127" t="s">
         <v>641</v>
       </c>
       <c r="C127" t="s">
         <v>642</v>
       </c>
       <c r="D127">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E127">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
         <v>643</v>
       </c>
       <c r="J127">
         <v>10</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>645</v>
       </c>
       <c r="B128" t="s">
@@ -9710,54 +9698,54 @@
       </c>
       <c r="I130" t="s">
         <v>658</v>
       </c>
       <c r="J130">
         <v>10</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>660</v>
       </c>
       <c r="B131" t="s">
         <v>661</v>
       </c>
       <c r="C131" t="s">
         <v>662</v>
       </c>
       <c r="D131">
-        <v>3</v>
+        <v>2.7</v>
       </c>
       <c r="E131">
-        <v>3</v>
+        <v>2.7</v>
       </c>
       <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>663</v>
       </c>
       <c r="J131">
         <v>10</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>665</v>
       </c>
       <c r="B132" t="s">
@@ -9850,54 +9838,54 @@
       </c>
       <c r="I134" t="s">
         <v>678</v>
       </c>
       <c r="J134">
         <v>10</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>680</v>
       </c>
       <c r="B135" t="s">
         <v>681</v>
       </c>
       <c r="C135" t="s">
         <v>682</v>
       </c>
       <c r="D135">
-        <v>2.7</v>
+        <v>3.5</v>
       </c>
       <c r="E135">
-        <v>2.7</v>
+        <v>3.5</v>
       </c>
       <c r="G135" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
         <v>683</v>
       </c>
       <c r="J135">
         <v>10</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>685</v>
       </c>
       <c r="B136" t="s">
@@ -9990,54 +9978,54 @@
       </c>
       <c r="I138" t="s">
         <v>698</v>
       </c>
       <c r="J138">
         <v>10</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>700</v>
       </c>
       <c r="B139" t="s">
         <v>701</v>
       </c>
       <c r="C139" t="s">
         <v>702</v>
       </c>
       <c r="D139">
-        <v>3.5</v>
+        <v>2.7</v>
       </c>
       <c r="E139">
-        <v>3.5</v>
+        <v>2.7</v>
       </c>
       <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
         <v>703</v>
       </c>
       <c r="J139">
         <v>10</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>705</v>
       </c>
       <c r="B140" t="s">
@@ -10130,54 +10118,54 @@
       </c>
       <c r="I142" t="s">
         <v>718</v>
       </c>
       <c r="J142">
         <v>10</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>720</v>
       </c>
       <c r="B143" t="s">
         <v>721</v>
       </c>
       <c r="C143" t="s">
         <v>722</v>
       </c>
       <c r="D143">
-        <v>2.7</v>
+        <v>3.5</v>
       </c>
       <c r="E143">
-        <v>2.7</v>
+        <v>3.5</v>
       </c>
       <c r="G143" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
         <v>723</v>
       </c>
       <c r="J143">
         <v>10</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>725</v>
       </c>
       <c r="B144" t="s">
@@ -10270,54 +10258,54 @@
       </c>
       <c r="I146" t="s">
         <v>738</v>
       </c>
       <c r="J146">
         <v>10</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>740</v>
       </c>
       <c r="B147" t="s">
         <v>741</v>
       </c>
       <c r="C147" t="s">
         <v>742</v>
       </c>
       <c r="D147">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="E147">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="G147" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
         <v>743</v>
       </c>
       <c r="J147">
         <v>10</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>745</v>
       </c>
       <c r="B148" t="s">
@@ -10410,474 +10398,474 @@
       </c>
       <c r="I150" t="s">
         <v>758</v>
       </c>
       <c r="J150">
         <v>10</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>760</v>
       </c>
       <c r="B151" t="s">
         <v>761</v>
       </c>
       <c r="C151" t="s">
         <v>762</v>
       </c>
       <c r="D151">
-        <v>3.6</v>
+        <v>7.5</v>
       </c>
       <c r="E151">
-        <v>3.6</v>
+        <v>7.5</v>
       </c>
       <c r="G151" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
         <v>763</v>
       </c>
       <c r="J151">
         <v>10</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>765</v>
       </c>
       <c r="B152" t="s">
         <v>766</v>
       </c>
       <c r="C152" t="s">
         <v>767</v>
       </c>
       <c r="D152">
-        <v>7.5</v>
+        <v>9.5</v>
       </c>
       <c r="E152">
-        <v>7.5</v>
+        <v>9.5</v>
       </c>
       <c r="G152" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
         <v>768</v>
       </c>
       <c r="J152">
         <v>10</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>770</v>
       </c>
       <c r="B153" t="s">
         <v>771</v>
       </c>
       <c r="C153" t="s">
         <v>772</v>
       </c>
       <c r="D153">
-        <v>9.5</v>
+        <v>7.5</v>
       </c>
       <c r="E153">
-        <v>9.5</v>
+        <v>7.5</v>
       </c>
       <c r="G153" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" t="s">
         <v>773</v>
       </c>
       <c r="J153">
         <v>10</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>775</v>
       </c>
       <c r="B154" t="s">
         <v>776</v>
       </c>
       <c r="C154" t="s">
         <v>777</v>
       </c>
       <c r="D154">
-        <v>7.5</v>
+        <v>9.5</v>
       </c>
       <c r="E154">
-        <v>7.5</v>
+        <v>9.5</v>
       </c>
       <c r="G154" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" t="s">
         <v>778</v>
       </c>
       <c r="J154">
         <v>10</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>780</v>
       </c>
       <c r="B155" t="s">
         <v>781</v>
       </c>
       <c r="C155" t="s">
         <v>782</v>
       </c>
       <c r="D155">
-        <v>9.5</v>
+        <v>7.5</v>
       </c>
       <c r="E155">
-        <v>9.5</v>
+        <v>7.5</v>
       </c>
       <c r="G155" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
         <v>783</v>
       </c>
       <c r="J155">
         <v>10</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>785</v>
       </c>
       <c r="B156" t="s">
         <v>786</v>
       </c>
       <c r="C156" t="s">
         <v>787</v>
       </c>
       <c r="D156">
-        <v>7.5</v>
+        <v>9.5</v>
       </c>
       <c r="E156">
-        <v>7.5</v>
+        <v>9.5</v>
       </c>
       <c r="G156" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
         <v>788</v>
       </c>
       <c r="J156">
         <v>10</v>
       </c>
       <c r="K156" t="s">
         <v>18</v>
       </c>
       <c r="L156" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>790</v>
       </c>
       <c r="B157" t="s">
         <v>791</v>
       </c>
       <c r="C157" t="s">
         <v>792</v>
       </c>
       <c r="D157">
-        <v>9.5</v>
+        <v>12</v>
       </c>
       <c r="E157">
-        <v>9.5</v>
+        <v>12</v>
       </c>
       <c r="G157" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
       <c r="I157" t="s">
         <v>793</v>
       </c>
       <c r="J157">
         <v>10</v>
       </c>
       <c r="K157" t="s">
         <v>18</v>
       </c>
       <c r="L157" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>795</v>
       </c>
       <c r="B158" t="s">
         <v>796</v>
       </c>
       <c r="C158" t="s">
         <v>797</v>
       </c>
       <c r="D158">
-        <v>12</v>
+        <v>14.5</v>
       </c>
       <c r="E158">
-        <v>12</v>
+        <v>14.5</v>
       </c>
       <c r="G158" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
       <c r="I158" t="s">
         <v>798</v>
       </c>
       <c r="J158">
         <v>10</v>
       </c>
       <c r="K158" t="s">
         <v>18</v>
       </c>
       <c r="L158" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>800</v>
       </c>
       <c r="B159" t="s">
         <v>801</v>
       </c>
       <c r="C159" t="s">
         <v>802</v>
       </c>
       <c r="D159">
-        <v>14.5</v>
+        <v>49</v>
       </c>
       <c r="E159">
-        <v>14.5</v>
+        <v>49</v>
       </c>
       <c r="G159" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" t="s">
         <v>803</v>
       </c>
       <c r="J159">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K159" t="s">
         <v>18</v>
       </c>
       <c r="L159" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>805</v>
       </c>
       <c r="B160" t="s">
         <v>806</v>
       </c>
       <c r="C160" t="s">
         <v>807</v>
       </c>
       <c r="D160">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="E160">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="G160" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" t="s">
         <v>808</v>
       </c>
       <c r="J160">
         <v>1</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
       <c r="L160" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>810</v>
       </c>
       <c r="B161" t="s">
         <v>811</v>
       </c>
       <c r="C161" t="s">
         <v>812</v>
       </c>
       <c r="D161">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="E161">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="G161" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" t="s">
         <v>813</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161" t="s">
         <v>18</v>
       </c>
       <c r="L161" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>815</v>
       </c>
       <c r="B162" t="s">
         <v>816</v>
       </c>
       <c r="C162" t="s">
         <v>817</v>
       </c>
       <c r="D162">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="E162">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="G162" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
       <c r="I162" t="s">
         <v>818</v>
       </c>
       <c r="J162">
         <v>1</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
       <c r="L162" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>820</v>
       </c>
       <c r="B163" t="s">
         <v>821</v>
       </c>
       <c r="C163" t="s">
         <v>822</v>
       </c>
       <c r="D163">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="E163">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="G163" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" t="s">
         <v>823</v>
       </c>
       <c r="J163">
         <v>1</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
       <c r="L163" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>825</v>
       </c>
       <c r="B164" t="s">
@@ -10900,54 +10888,54 @@
       </c>
       <c r="I164" t="s">
         <v>828</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
       <c r="L164" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>830</v>
       </c>
       <c r="B165" t="s">
         <v>831</v>
       </c>
       <c r="C165" t="s">
         <v>832</v>
       </c>
       <c r="D165">
-        <v>159</v>
+        <v>189</v>
       </c>
       <c r="E165">
-        <v>159</v>
+        <v>189</v>
       </c>
       <c r="G165" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" t="s">
         <v>833</v>
       </c>
       <c r="J165">
         <v>1</v>
       </c>
       <c r="K165" t="s">
         <v>18</v>
       </c>
       <c r="L165" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>835</v>
       </c>
       <c r="B166" t="s">
@@ -10970,194 +10958,194 @@
       </c>
       <c r="I166" t="s">
         <v>838</v>
       </c>
       <c r="J166">
         <v>1</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
       <c r="L166" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>840</v>
       </c>
       <c r="B167" t="s">
         <v>841</v>
       </c>
       <c r="C167" t="s">
         <v>842</v>
       </c>
       <c r="D167">
-        <v>189</v>
+        <v>20</v>
       </c>
       <c r="E167">
-        <v>189</v>
+        <v>20</v>
       </c>
       <c r="G167" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
       <c r="I167" t="s">
         <v>843</v>
       </c>
       <c r="J167">
         <v>1</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
       <c r="L167" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>845</v>
       </c>
       <c r="B168" t="s">
         <v>846</v>
       </c>
       <c r="C168" t="s">
         <v>847</v>
       </c>
       <c r="D168">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E168">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G168" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H168" t="s">
         <v>16</v>
       </c>
       <c r="I168" t="s">
         <v>848</v>
       </c>
       <c r="J168">
         <v>1</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
       <c r="L168" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>850</v>
       </c>
       <c r="B169" t="s">
         <v>851</v>
       </c>
       <c r="C169" t="s">
         <v>852</v>
       </c>
       <c r="D169">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="E169">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G169" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H169" t="s">
         <v>16</v>
       </c>
       <c r="I169" t="s">
         <v>853</v>
       </c>
       <c r="J169">
         <v>1</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
       <c r="L169" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>855</v>
       </c>
       <c r="B170" t="s">
         <v>856</v>
       </c>
       <c r="C170" t="s">
         <v>857</v>
       </c>
       <c r="D170">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="E170">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="G170" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H170" t="s">
         <v>16</v>
       </c>
       <c r="I170" t="s">
         <v>858</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
       <c r="L170" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>860</v>
       </c>
       <c r="B171" t="s">
         <v>861</v>
       </c>
       <c r="C171" t="s">
         <v>862</v>
       </c>
       <c r="D171">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="E171">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="G171" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H171" t="s">
         <v>16</v>
       </c>
       <c r="I171" t="s">
         <v>863</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
       <c r="L171" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>865</v>
       </c>
       <c r="B172" t="s">
@@ -11250,54 +11238,54 @@
       </c>
       <c r="I174" t="s">
         <v>878</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
       <c r="L174" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>880</v>
       </c>
       <c r="B175" t="s">
         <v>881</v>
       </c>
       <c r="C175" t="s">
         <v>882</v>
       </c>
       <c r="D175">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="E175">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="G175" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H175" t="s">
         <v>16</v>
       </c>
       <c r="I175" t="s">
         <v>883</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
       <c r="L175" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>885</v>
       </c>
       <c r="B176" t="s">
@@ -11390,334 +11378,334 @@
       </c>
       <c r="I178" t="s">
         <v>898</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
       <c r="L178" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>900</v>
       </c>
       <c r="B179" t="s">
         <v>901</v>
       </c>
       <c r="C179" t="s">
         <v>902</v>
       </c>
       <c r="D179">
-        <v>119</v>
+        <v>159</v>
       </c>
       <c r="E179">
-        <v>119</v>
+        <v>159</v>
       </c>
       <c r="G179" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H179" t="s">
         <v>16</v>
       </c>
       <c r="I179" t="s">
         <v>903</v>
       </c>
       <c r="J179">
         <v>1</v>
       </c>
       <c r="K179" t="s">
         <v>18</v>
       </c>
       <c r="L179" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>905</v>
       </c>
       <c r="B180" t="s">
         <v>906</v>
       </c>
       <c r="C180" t="s">
         <v>907</v>
       </c>
       <c r="D180">
-        <v>159</v>
+        <v>49</v>
       </c>
       <c r="E180">
-        <v>159</v>
+        <v>49</v>
       </c>
       <c r="G180" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>16</v>
       </c>
       <c r="I180" t="s">
         <v>908</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180" t="s">
         <v>18</v>
       </c>
       <c r="L180" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>910</v>
       </c>
       <c r="B181" t="s">
         <v>911</v>
       </c>
       <c r="C181" t="s">
         <v>912</v>
       </c>
       <c r="D181">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E181">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="G181" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H181" t="s">
         <v>16</v>
       </c>
       <c r="I181" t="s">
         <v>913</v>
       </c>
       <c r="J181">
         <v>1</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
       <c r="L181" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>915</v>
       </c>
       <c r="B182" t="s">
         <v>916</v>
       </c>
       <c r="C182" t="s">
         <v>917</v>
       </c>
       <c r="D182">
-        <v>56</v>
+        <v>119</v>
       </c>
       <c r="E182">
-        <v>56</v>
+        <v>119</v>
       </c>
       <c r="G182" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H182" t="s">
         <v>16</v>
       </c>
       <c r="I182" t="s">
         <v>918</v>
       </c>
       <c r="J182">
         <v>1</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
       <c r="L182" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>920</v>
       </c>
       <c r="B183" t="s">
         <v>921</v>
       </c>
       <c r="C183" t="s">
         <v>922</v>
       </c>
       <c r="D183">
-        <v>119</v>
+        <v>10.95</v>
       </c>
       <c r="E183">
-        <v>119</v>
+        <v>10.95</v>
       </c>
       <c r="G183" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H183" t="s">
         <v>16</v>
       </c>
       <c r="I183" t="s">
         <v>923</v>
       </c>
       <c r="J183">
         <v>1</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
       <c r="L183" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>925</v>
       </c>
       <c r="B184" t="s">
         <v>926</v>
       </c>
       <c r="C184" t="s">
         <v>927</v>
       </c>
       <c r="D184">
-        <v>10.95</v>
+        <v>12.95</v>
       </c>
       <c r="E184">
-        <v>10.95</v>
+        <v>12.95</v>
       </c>
       <c r="G184" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H184" t="s">
         <v>16</v>
       </c>
       <c r="I184" t="s">
         <v>928</v>
       </c>
       <c r="J184">
         <v>1</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
       <c r="L184" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>930</v>
       </c>
       <c r="B185" t="s">
         <v>931</v>
       </c>
       <c r="C185" t="s">
         <v>932</v>
       </c>
       <c r="D185">
-        <v>12.95</v>
+        <v>23</v>
       </c>
       <c r="E185">
-        <v>12.95</v>
+        <v>23</v>
       </c>
       <c r="G185" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H185" t="s">
         <v>16</v>
       </c>
       <c r="I185" t="s">
         <v>933</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185" t="s">
         <v>18</v>
       </c>
       <c r="L185" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>935</v>
       </c>
       <c r="B186" t="s">
         <v>936</v>
       </c>
       <c r="C186" t="s">
         <v>937</v>
       </c>
       <c r="D186">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E186">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G186" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H186" t="s">
         <v>16</v>
       </c>
       <c r="I186" t="s">
         <v>938</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186" t="s">
         <v>18</v>
       </c>
       <c r="L186" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>940</v>
       </c>
       <c r="B187" t="s">
         <v>941</v>
       </c>
       <c r="C187" t="s">
         <v>942</v>
       </c>
       <c r="D187">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="E187">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="G187" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H187" t="s">
         <v>16</v>
       </c>
       <c r="I187" t="s">
         <v>943</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187" t="s">
         <v>18</v>
       </c>
       <c r="L187" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>945</v>
       </c>
       <c r="B188" t="s">
@@ -11775,334 +11763,334 @@
       </c>
       <c r="I189" t="s">
         <v>953</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189" t="s">
         <v>18</v>
       </c>
       <c r="L189" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>955</v>
       </c>
       <c r="B190" t="s">
         <v>956</v>
       </c>
       <c r="C190" t="s">
         <v>957</v>
       </c>
       <c r="D190">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="E190">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="G190" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H190" t="s">
         <v>16</v>
       </c>
       <c r="I190" t="s">
         <v>958</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190" t="s">
         <v>18</v>
       </c>
       <c r="L190" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>960</v>
       </c>
       <c r="B191" t="s">
         <v>961</v>
       </c>
       <c r="C191" t="s">
         <v>962</v>
       </c>
       <c r="D191">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E191">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G191" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
       <c r="I191" t="s">
         <v>963</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191" t="s">
         <v>18</v>
       </c>
       <c r="L191" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>965</v>
       </c>
       <c r="B192" t="s">
         <v>966</v>
       </c>
       <c r="C192" t="s">
         <v>967</v>
       </c>
       <c r="D192">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E192">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G192" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
       <c r="I192" t="s">
         <v>968</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
       <c r="L192" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>970</v>
       </c>
       <c r="B193" t="s">
         <v>971</v>
       </c>
       <c r="C193" t="s">
         <v>972</v>
       </c>
       <c r="D193">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E193">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G193" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
       <c r="I193" t="s">
         <v>973</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
       <c r="L193" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>975</v>
       </c>
       <c r="B194" t="s">
         <v>976</v>
       </c>
       <c r="C194" t="s">
         <v>977</v>
       </c>
       <c r="D194">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E194">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="G194" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
       <c r="I194" t="s">
         <v>978</v>
       </c>
       <c r="J194">
         <v>1</v>
       </c>
       <c r="K194" t="s">
         <v>18</v>
       </c>
       <c r="L194" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>980</v>
       </c>
       <c r="B195" t="s">
         <v>981</v>
       </c>
       <c r="C195" t="s">
         <v>982</v>
       </c>
       <c r="D195">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E195">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G195" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H195" t="s">
         <v>16</v>
       </c>
       <c r="I195" t="s">
         <v>983</v>
       </c>
       <c r="J195">
         <v>1</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
       <c r="L195" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>985</v>
       </c>
       <c r="B196" t="s">
         <v>986</v>
       </c>
       <c r="C196" t="s">
         <v>987</v>
       </c>
       <c r="D196">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E196">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="G196" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H196" t="s">
         <v>16</v>
       </c>
       <c r="I196" t="s">
         <v>988</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196" t="s">
         <v>18</v>
       </c>
       <c r="L196" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>990</v>
       </c>
       <c r="B197" t="s">
         <v>991</v>
       </c>
       <c r="C197" t="s">
         <v>992</v>
       </c>
       <c r="D197">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E197">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G197" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H197" t="s">
         <v>16</v>
       </c>
       <c r="I197" t="s">
         <v>993</v>
       </c>
       <c r="J197">
         <v>1</v>
       </c>
       <c r="K197" t="s">
         <v>18</v>
       </c>
       <c r="L197" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>995</v>
       </c>
       <c r="B198" t="s">
         <v>996</v>
       </c>
       <c r="C198" t="s">
         <v>997</v>
       </c>
       <c r="D198">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="E198">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G198" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H198" t="s">
         <v>16</v>
       </c>
       <c r="I198" t="s">
         <v>998</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
       <c r="L198" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>1000</v>
       </c>
       <c r="B199" t="s">
@@ -12125,124 +12113,124 @@
       </c>
       <c r="I199" t="s">
         <v>1003</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
       <c r="L199" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>1005</v>
       </c>
       <c r="B200" t="s">
         <v>1006</v>
       </c>
       <c r="C200" t="s">
         <v>1007</v>
       </c>
       <c r="D200">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E200">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G200" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H200" t="s">
         <v>16</v>
       </c>
       <c r="I200" t="s">
         <v>1008</v>
       </c>
       <c r="J200">
         <v>1</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
       <c r="L200" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>1010</v>
       </c>
       <c r="B201" t="s">
         <v>1011</v>
       </c>
       <c r="C201" t="s">
         <v>1012</v>
       </c>
       <c r="D201">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E201">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G201" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H201" t="s">
         <v>16</v>
       </c>
       <c r="I201" t="s">
         <v>1013</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
       <c r="L201" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>1015</v>
       </c>
       <c r="B202" t="s">
         <v>1016</v>
       </c>
       <c r="C202" t="s">
         <v>1017</v>
       </c>
       <c r="D202">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="E202">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="G202" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H202" t="s">
         <v>16</v>
       </c>
       <c r="I202" t="s">
         <v>1018</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
       <c r="L202" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>1020</v>
       </c>
       <c r="B203" t="s">
@@ -12265,54 +12253,54 @@
       </c>
       <c r="I203" t="s">
         <v>1023</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
       <c r="L203" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>1025</v>
       </c>
       <c r="B204" t="s">
         <v>1026</v>
       </c>
       <c r="C204" t="s">
         <v>1027</v>
       </c>
       <c r="D204">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="E204">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="G204" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H204" t="s">
         <v>16</v>
       </c>
       <c r="I204" t="s">
         <v>1028</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
       <c r="L204" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>1030</v>
       </c>
       <c r="B205" t="s">
@@ -12335,124 +12323,124 @@
       </c>
       <c r="I205" t="s">
         <v>1033</v>
       </c>
       <c r="J205">
         <v>1</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
       <c r="L205" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>1035</v>
       </c>
       <c r="B206" t="s">
         <v>1036</v>
       </c>
       <c r="C206" t="s">
         <v>1037</v>
       </c>
       <c r="D206">
-        <v>119</v>
+        <v>10</v>
       </c>
       <c r="E206">
-        <v>119</v>
+        <v>10</v>
       </c>
       <c r="G206" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H206" t="s">
         <v>16</v>
       </c>
       <c r="I206" t="s">
         <v>1038</v>
       </c>
       <c r="J206">
         <v>1</v>
       </c>
       <c r="K206" t="s">
         <v>18</v>
       </c>
       <c r="L206" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>1040</v>
       </c>
       <c r="B207" t="s">
         <v>1041</v>
       </c>
       <c r="C207" t="s">
         <v>1042</v>
       </c>
       <c r="D207">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E207">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G207" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H207" t="s">
         <v>16</v>
       </c>
       <c r="I207" t="s">
         <v>1043</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207" t="s">
         <v>18</v>
       </c>
       <c r="L207" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>1045</v>
       </c>
       <c r="B208" t="s">
         <v>1046</v>
       </c>
       <c r="C208" t="s">
         <v>1047</v>
       </c>
       <c r="D208">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E208">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G208" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H208" t="s">
         <v>16</v>
       </c>
       <c r="I208" t="s">
         <v>1048</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208" t="s">
         <v>18</v>
       </c>
       <c r="L208" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>1050</v>
       </c>
       <c r="B209" t="s">
@@ -12475,194 +12463,194 @@
       </c>
       <c r="I209" t="s">
         <v>1053</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209" t="s">
         <v>18</v>
       </c>
       <c r="L209" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>1055</v>
       </c>
       <c r="B210" t="s">
         <v>1056</v>
       </c>
       <c r="C210" t="s">
         <v>1057</v>
       </c>
       <c r="D210">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E210">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G210" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H210" t="s">
         <v>16</v>
       </c>
       <c r="I210" t="s">
         <v>1058</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
       <c r="L210" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>1060</v>
       </c>
       <c r="B211" t="s">
         <v>1061</v>
       </c>
       <c r="C211" t="s">
         <v>1062</v>
       </c>
       <c r="D211">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E211">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="G211" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H211" t="s">
         <v>16</v>
       </c>
       <c r="I211" t="s">
         <v>1063</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211" t="s">
         <v>18</v>
       </c>
       <c r="L211" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>1065</v>
       </c>
       <c r="B212" t="s">
         <v>1066</v>
       </c>
       <c r="C212" t="s">
         <v>1067</v>
       </c>
       <c r="D212">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E212">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G212" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H212" t="s">
         <v>16</v>
       </c>
       <c r="I212" t="s">
         <v>1068</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
       <c r="L212" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>1070</v>
       </c>
       <c r="B213" t="s">
         <v>1071</v>
       </c>
       <c r="C213" t="s">
         <v>1072</v>
       </c>
       <c r="D213">
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="E213">
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="G213" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H213" t="s">
         <v>16</v>
       </c>
       <c r="I213" t="s">
         <v>1073</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>1075</v>
       </c>
       <c r="B214" t="s">
         <v>1076</v>
       </c>
       <c r="C214" t="s">
         <v>1077</v>
       </c>
       <c r="D214">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="E214">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="G214" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H214" t="s">
         <v>16</v>
       </c>
       <c r="I214" t="s">
         <v>1078</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214" t="s">
         <v>18</v>
       </c>
       <c r="L214" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>1080</v>
       </c>
       <c r="B215" t="s">
@@ -12685,54 +12673,54 @@
       </c>
       <c r="I215" t="s">
         <v>1083</v>
       </c>
       <c r="J215">
         <v>1</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
       <c r="L215" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>1085</v>
       </c>
       <c r="B216" t="s">
         <v>1086</v>
       </c>
       <c r="C216" t="s">
         <v>1087</v>
       </c>
       <c r="D216">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="E216">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="G216" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H216" t="s">
         <v>16</v>
       </c>
       <c r="I216" t="s">
         <v>1088</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
       <c r="L216" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>1090</v>
       </c>
       <c r="B217" t="s">
@@ -12755,194 +12743,194 @@
       </c>
       <c r="I217" t="s">
         <v>1093</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
       <c r="L217" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>1095</v>
       </c>
       <c r="B218" t="s">
         <v>1096</v>
       </c>
       <c r="C218" t="s">
         <v>1097</v>
       </c>
       <c r="D218">
-        <v>149</v>
+        <v>179</v>
       </c>
       <c r="E218">
-        <v>149</v>
+        <v>179</v>
       </c>
       <c r="G218" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H218" t="s">
         <v>16</v>
       </c>
       <c r="I218" t="s">
         <v>1098</v>
       </c>
       <c r="J218">
         <v>1</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
       <c r="L218" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>1100</v>
       </c>
       <c r="B219" t="s">
         <v>1101</v>
       </c>
       <c r="C219" t="s">
         <v>1102</v>
       </c>
       <c r="D219">
-        <v>179</v>
+        <v>39</v>
       </c>
       <c r="E219">
-        <v>179</v>
+        <v>39</v>
       </c>
       <c r="G219" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H219" t="s">
         <v>16</v>
       </c>
       <c r="I219" t="s">
         <v>1103</v>
       </c>
       <c r="J219">
         <v>1</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
       <c r="L219" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>1105</v>
       </c>
       <c r="B220" t="s">
         <v>1106</v>
       </c>
       <c r="C220" t="s">
         <v>1107</v>
       </c>
       <c r="D220">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E220">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G220" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H220" t="s">
         <v>16</v>
       </c>
       <c r="I220" t="s">
         <v>1108</v>
       </c>
       <c r="J220">
         <v>1</v>
       </c>
       <c r="K220" t="s">
         <v>18</v>
       </c>
       <c r="L220" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>1110</v>
       </c>
       <c r="B221" t="s">
         <v>1111</v>
       </c>
       <c r="C221" t="s">
         <v>1112</v>
       </c>
       <c r="D221">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="E221">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="G221" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H221" t="s">
         <v>16</v>
       </c>
       <c r="I221" t="s">
         <v>1113</v>
       </c>
       <c r="J221">
         <v>1</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
       <c r="L221" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>1115</v>
       </c>
       <c r="B222" t="s">
         <v>1116</v>
       </c>
       <c r="C222" t="s">
         <v>1117</v>
       </c>
       <c r="D222">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="E222">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="G222" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H222" t="s">
         <v>16</v>
       </c>
       <c r="I222" t="s">
         <v>1118</v>
       </c>
       <c r="J222">
         <v>1</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
       <c r="L222" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>1120</v>
       </c>
       <c r="B223" t="s">
@@ -12965,54 +12953,54 @@
       </c>
       <c r="I223" t="s">
         <v>1123</v>
       </c>
       <c r="J223">
         <v>1</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
       <c r="L223" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>1125</v>
       </c>
       <c r="B224" t="s">
         <v>1126</v>
       </c>
       <c r="C224" t="s">
         <v>1127</v>
       </c>
       <c r="D224">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="E224">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="G224" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H224" t="s">
         <v>16</v>
       </c>
       <c r="I224" t="s">
         <v>1128</v>
       </c>
       <c r="J224">
         <v>1</v>
       </c>
       <c r="K224" t="s">
         <v>18</v>
       </c>
       <c r="L224" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>1130</v>
       </c>
       <c r="B225" t="s">
@@ -13035,1314 +13023,1314 @@
       </c>
       <c r="I225" t="s">
         <v>1133</v>
       </c>
       <c r="J225">
         <v>1</v>
       </c>
       <c r="K225" t="s">
         <v>18</v>
       </c>
       <c r="L225" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>1135</v>
       </c>
       <c r="B226" t="s">
         <v>1136</v>
       </c>
       <c r="C226" t="s">
         <v>1137</v>
       </c>
       <c r="D226">
-        <v>159</v>
+        <v>89</v>
       </c>
       <c r="E226">
-        <v>159</v>
+        <v>89</v>
       </c>
       <c r="G226" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H226" t="s">
         <v>16</v>
       </c>
       <c r="I226" t="s">
         <v>1138</v>
       </c>
       <c r="J226">
         <v>1</v>
       </c>
       <c r="K226" t="s">
         <v>18</v>
       </c>
       <c r="L226" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>1140</v>
       </c>
       <c r="B227" t="s">
         <v>1141</v>
       </c>
       <c r="C227" t="s">
         <v>1142</v>
       </c>
       <c r="D227">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="E227">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="G227" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H227" t="s">
         <v>16</v>
       </c>
       <c r="I227" t="s">
         <v>1143</v>
       </c>
       <c r="J227">
         <v>1</v>
       </c>
       <c r="K227" t="s">
         <v>18</v>
       </c>
       <c r="L227" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>1145</v>
       </c>
       <c r="B228" t="s">
         <v>1146</v>
       </c>
       <c r="C228" t="s">
         <v>1147</v>
       </c>
       <c r="D228">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="E228">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="G228" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H228" t="s">
         <v>16</v>
       </c>
       <c r="I228" t="s">
         <v>1148</v>
       </c>
       <c r="J228">
         <v>1</v>
       </c>
       <c r="K228" t="s">
         <v>18</v>
       </c>
       <c r="L228" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>1150</v>
       </c>
       <c r="B229" t="s">
         <v>1151</v>
       </c>
       <c r="C229" t="s">
         <v>1152</v>
       </c>
       <c r="D229">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="E229">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="G229" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H229" t="s">
         <v>16</v>
       </c>
       <c r="I229" t="s">
         <v>1153</v>
       </c>
       <c r="J229">
         <v>1</v>
       </c>
       <c r="K229" t="s">
         <v>18</v>
       </c>
       <c r="L229" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>1155</v>
       </c>
       <c r="B230" t="s">
         <v>1156</v>
       </c>
       <c r="C230" t="s">
         <v>1157</v>
       </c>
       <c r="D230">
-        <v>89</v>
+        <v>119</v>
       </c>
       <c r="E230">
-        <v>89</v>
+        <v>119</v>
       </c>
       <c r="G230" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H230" t="s">
         <v>16</v>
       </c>
       <c r="I230" t="s">
         <v>1158</v>
       </c>
       <c r="J230">
         <v>1</v>
       </c>
       <c r="K230" t="s">
         <v>18</v>
       </c>
       <c r="L230" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>1160</v>
       </c>
       <c r="B231" t="s">
         <v>1161</v>
       </c>
       <c r="C231" t="s">
         <v>1162</v>
       </c>
       <c r="D231">
-        <v>119</v>
+        <v>4.52</v>
       </c>
       <c r="E231">
-        <v>119</v>
+        <v>4.52</v>
       </c>
       <c r="G231" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H231" t="s">
         <v>16</v>
       </c>
       <c r="I231" t="s">
         <v>1163</v>
       </c>
       <c r="J231">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K231" t="s">
         <v>18</v>
       </c>
       <c r="L231" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>1165</v>
       </c>
       <c r="B232" t="s">
         <v>1166</v>
       </c>
       <c r="C232" t="s">
         <v>1167</v>
       </c>
       <c r="D232">
-        <v>4.52</v>
+        <v>5.68</v>
       </c>
       <c r="E232">
-        <v>4.52</v>
+        <v>5.68</v>
       </c>
       <c r="G232" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H232" t="s">
         <v>16</v>
       </c>
       <c r="I232" t="s">
         <v>1168</v>
       </c>
       <c r="J232">
         <v>10</v>
       </c>
       <c r="K232" t="s">
         <v>18</v>
       </c>
       <c r="L232" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>1170</v>
       </c>
       <c r="B233" t="s">
         <v>1171</v>
       </c>
       <c r="C233" t="s">
         <v>1172</v>
       </c>
       <c r="D233">
-        <v>5.68</v>
+        <v>7.96</v>
       </c>
       <c r="E233">
-        <v>5.68</v>
+        <v>7.96</v>
       </c>
       <c r="G233" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H233" t="s">
         <v>16</v>
       </c>
       <c r="I233" t="s">
         <v>1173</v>
       </c>
       <c r="J233">
         <v>10</v>
       </c>
       <c r="K233" t="s">
         <v>18</v>
       </c>
       <c r="L233" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>1175</v>
       </c>
       <c r="B234" t="s">
         <v>1176</v>
       </c>
       <c r="C234" t="s">
         <v>1177</v>
       </c>
       <c r="D234">
-        <v>7.96</v>
+        <v>21.23</v>
       </c>
       <c r="E234">
-        <v>7.96</v>
+        <v>21.23</v>
       </c>
       <c r="G234" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H234" t="s">
         <v>16</v>
       </c>
       <c r="I234" t="s">
         <v>1178</v>
       </c>
       <c r="J234">
         <v>10</v>
       </c>
       <c r="K234" t="s">
         <v>18</v>
       </c>
       <c r="L234" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>1180</v>
       </c>
       <c r="B235" t="s">
         <v>1181</v>
       </c>
       <c r="C235" t="s">
         <v>1182</v>
       </c>
       <c r="D235">
-        <v>21.23</v>
+        <v>6.8</v>
       </c>
       <c r="E235">
-        <v>21.23</v>
+        <v>6.8</v>
       </c>
       <c r="G235" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H235" t="s">
         <v>16</v>
       </c>
       <c r="I235" t="s">
         <v>1183</v>
       </c>
       <c r="J235">
         <v>10</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
       <c r="L235" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>1185</v>
       </c>
       <c r="B236" t="s">
         <v>1186</v>
       </c>
       <c r="C236" t="s">
         <v>1187</v>
       </c>
       <c r="D236">
-        <v>6.8</v>
+        <v>8</v>
       </c>
       <c r="E236">
-        <v>6.8</v>
+        <v>8</v>
       </c>
       <c r="G236" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H236" t="s">
         <v>16</v>
       </c>
       <c r="I236" t="s">
         <v>1188</v>
       </c>
       <c r="J236">
         <v>10</v>
       </c>
       <c r="K236" t="s">
         <v>18</v>
       </c>
       <c r="L236" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>1190</v>
       </c>
       <c r="B237" t="s">
         <v>1191</v>
       </c>
       <c r="C237" t="s">
         <v>1192</v>
       </c>
       <c r="D237">
-        <v>8</v>
+        <v>11.42</v>
       </c>
       <c r="E237">
-        <v>8</v>
+        <v>11.42</v>
       </c>
       <c r="G237" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H237" t="s">
         <v>16</v>
       </c>
       <c r="I237" t="s">
         <v>1193</v>
       </c>
       <c r="J237">
         <v>10</v>
       </c>
       <c r="K237" t="s">
         <v>18</v>
       </c>
       <c r="L237" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>1195</v>
       </c>
       <c r="B238" t="s">
         <v>1196</v>
       </c>
       <c r="C238" t="s">
         <v>1197</v>
       </c>
       <c r="D238">
-        <v>11.42</v>
+        <v>10.36</v>
       </c>
       <c r="E238">
-        <v>11.42</v>
+        <v>10.36</v>
       </c>
       <c r="G238" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H238" t="s">
         <v>16</v>
       </c>
       <c r="I238" t="s">
         <v>1198</v>
       </c>
       <c r="J238">
         <v>10</v>
       </c>
       <c r="K238" t="s">
         <v>18</v>
       </c>
       <c r="L238" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>1200</v>
       </c>
       <c r="B239" t="s">
         <v>1201</v>
       </c>
       <c r="C239" t="s">
         <v>1202</v>
       </c>
       <c r="D239">
-        <v>10.36</v>
+        <v>8.9</v>
       </c>
       <c r="E239">
-        <v>10.36</v>
+        <v>8.9</v>
       </c>
       <c r="G239" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H239" t="s">
         <v>16</v>
       </c>
       <c r="I239" t="s">
         <v>1203</v>
       </c>
       <c r="J239">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K239" t="s">
         <v>18</v>
       </c>
       <c r="L239" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>1205</v>
       </c>
       <c r="B240" t="s">
         <v>1206</v>
       </c>
       <c r="C240" t="s">
         <v>1207</v>
       </c>
       <c r="D240">
-        <v>8.9</v>
+        <v>10.12</v>
       </c>
       <c r="E240">
-        <v>8.9</v>
+        <v>10.12</v>
       </c>
       <c r="G240" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H240" t="s">
         <v>16</v>
       </c>
       <c r="I240" t="s">
         <v>1208</v>
       </c>
       <c r="J240">
         <v>1</v>
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
       <c r="L240" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>1210</v>
       </c>
       <c r="B241" t="s">
         <v>1211</v>
       </c>
       <c r="C241" t="s">
         <v>1212</v>
       </c>
       <c r="D241">
-        <v>10.12</v>
+        <v>15.39</v>
       </c>
       <c r="E241">
-        <v>10.12</v>
+        <v>15.39</v>
       </c>
       <c r="G241" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H241" t="s">
         <v>16</v>
       </c>
       <c r="I241" t="s">
         <v>1213</v>
       </c>
       <c r="J241">
         <v>1</v>
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
       <c r="L241" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>1215</v>
       </c>
       <c r="B242" t="s">
         <v>1216</v>
       </c>
       <c r="C242" t="s">
         <v>1217</v>
       </c>
       <c r="D242">
-        <v>15.39</v>
+        <v>8.54</v>
       </c>
       <c r="E242">
-        <v>15.39</v>
+        <v>8.54</v>
       </c>
       <c r="G242" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H242" t="s">
         <v>16</v>
       </c>
       <c r="I242" t="s">
         <v>1218</v>
       </c>
       <c r="J242">
         <v>1</v>
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
       <c r="L242" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>1220</v>
       </c>
       <c r="B243" t="s">
         <v>1221</v>
       </c>
       <c r="C243" t="s">
         <v>1222</v>
       </c>
       <c r="D243">
-        <v>8.54</v>
+        <v>9.91</v>
       </c>
       <c r="E243">
-        <v>8.54</v>
+        <v>9.91</v>
       </c>
       <c r="G243" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H243" t="s">
         <v>16</v>
       </c>
       <c r="I243" t="s">
         <v>1223</v>
       </c>
       <c r="J243">
         <v>1</v>
       </c>
       <c r="K243" t="s">
         <v>18</v>
       </c>
       <c r="L243" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>1225</v>
       </c>
       <c r="B244" t="s">
         <v>1226</v>
       </c>
       <c r="C244" t="s">
         <v>1227</v>
       </c>
       <c r="D244">
-        <v>9.91</v>
+        <v>13.97</v>
       </c>
       <c r="E244">
-        <v>9.91</v>
+        <v>13.97</v>
       </c>
       <c r="G244" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H244" t="s">
         <v>16</v>
       </c>
       <c r="I244" t="s">
         <v>1228</v>
       </c>
       <c r="J244">
         <v>1</v>
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
       <c r="L244" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>1230</v>
       </c>
       <c r="B245" t="s">
         <v>1231</v>
       </c>
       <c r="C245" t="s">
         <v>1232</v>
       </c>
       <c r="D245">
-        <v>13.97</v>
+        <v>21.59</v>
       </c>
       <c r="E245">
-        <v>13.97</v>
+        <v>21.59</v>
       </c>
       <c r="G245" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H245" t="s">
         <v>16</v>
       </c>
       <c r="I245" t="s">
         <v>1233</v>
       </c>
       <c r="J245">
         <v>1</v>
       </c>
       <c r="K245" t="s">
         <v>18</v>
       </c>
       <c r="L245" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>1235</v>
       </c>
       <c r="B246" t="s">
         <v>1236</v>
       </c>
       <c r="C246" t="s">
         <v>1237</v>
       </c>
       <c r="D246">
-        <v>21.59</v>
+        <v>16.19</v>
       </c>
       <c r="E246">
-        <v>21.59</v>
+        <v>16.19</v>
       </c>
       <c r="G246" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H246" t="s">
         <v>16</v>
       </c>
       <c r="I246" t="s">
         <v>1238</v>
       </c>
       <c r="J246">
         <v>1</v>
       </c>
       <c r="K246" t="s">
         <v>18</v>
       </c>
       <c r="L246" t="s">
         <v>1239</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>1240</v>
       </c>
       <c r="B247" t="s">
         <v>1241</v>
       </c>
       <c r="C247" t="s">
         <v>1242</v>
       </c>
       <c r="D247">
-        <v>16.19</v>
+        <v>17.72</v>
       </c>
       <c r="E247">
-        <v>16.19</v>
+        <v>17.72</v>
       </c>
       <c r="G247" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H247" t="s">
         <v>16</v>
       </c>
       <c r="I247" t="s">
         <v>1243</v>
       </c>
       <c r="J247">
         <v>1</v>
       </c>
       <c r="K247" t="s">
         <v>18</v>
       </c>
       <c r="L247" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>1245</v>
       </c>
       <c r="B248" t="s">
         <v>1246</v>
       </c>
       <c r="C248" t="s">
         <v>1247</v>
       </c>
       <c r="D248">
-        <v>17.72</v>
+        <v>21.9</v>
       </c>
       <c r="E248">
-        <v>17.72</v>
+        <v>21.9</v>
       </c>
       <c r="G248" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H248" t="s">
         <v>16</v>
       </c>
       <c r="I248" t="s">
         <v>1248</v>
       </c>
       <c r="J248">
         <v>1</v>
       </c>
       <c r="K248" t="s">
         <v>18</v>
       </c>
       <c r="L248" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>1250</v>
       </c>
       <c r="B249" t="s">
         <v>1251</v>
       </c>
       <c r="C249" t="s">
         <v>1252</v>
       </c>
       <c r="D249">
-        <v>21.9</v>
+        <v>26.8</v>
       </c>
       <c r="E249">
-        <v>21.9</v>
+        <v>26.8</v>
       </c>
       <c r="G249" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H249" t="s">
         <v>16</v>
       </c>
       <c r="I249" t="s">
         <v>1253</v>
       </c>
       <c r="J249">
         <v>1</v>
       </c>
       <c r="K249" t="s">
         <v>18</v>
       </c>
       <c r="L249" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>1255</v>
       </c>
       <c r="B250" t="s">
         <v>1256</v>
       </c>
       <c r="C250" t="s">
         <v>1257</v>
       </c>
       <c r="D250">
-        <v>26.8</v>
+        <v>16.74</v>
       </c>
       <c r="E250">
-        <v>26.8</v>
+        <v>16.74</v>
       </c>
       <c r="G250" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H250" t="s">
         <v>16</v>
       </c>
       <c r="I250" t="s">
         <v>1258</v>
       </c>
       <c r="J250">
         <v>1</v>
       </c>
       <c r="K250" t="s">
         <v>18</v>
       </c>
       <c r="L250" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>1260</v>
       </c>
       <c r="B251" t="s">
         <v>1261</v>
       </c>
       <c r="C251" t="s">
         <v>1262</v>
       </c>
       <c r="D251">
-        <v>16.74</v>
+        <v>21.8</v>
       </c>
       <c r="E251">
-        <v>16.74</v>
+        <v>21.8</v>
       </c>
       <c r="G251" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H251" t="s">
         <v>16</v>
       </c>
       <c r="I251" t="s">
         <v>1263</v>
       </c>
       <c r="J251">
         <v>1</v>
       </c>
       <c r="K251" t="s">
         <v>18</v>
       </c>
       <c r="L251" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>1265</v>
       </c>
       <c r="B252" t="s">
         <v>1266</v>
       </c>
       <c r="C252" t="s">
         <v>1267</v>
       </c>
       <c r="D252">
-        <v>21.8</v>
+        <v>35.3</v>
       </c>
       <c r="E252">
-        <v>21.8</v>
+        <v>35.3</v>
       </c>
       <c r="G252" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H252" t="s">
         <v>16</v>
       </c>
       <c r="I252" t="s">
         <v>1268</v>
       </c>
       <c r="J252">
         <v>1</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
       <c r="L252" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>1270</v>
       </c>
       <c r="B253" t="s">
         <v>1271</v>
       </c>
       <c r="C253" t="s">
         <v>1272</v>
       </c>
       <c r="D253">
-        <v>35.3</v>
+        <v>5.83</v>
       </c>
       <c r="E253">
-        <v>35.3</v>
+        <v>5.83</v>
       </c>
       <c r="G253" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H253" t="s">
         <v>16</v>
       </c>
       <c r="I253" t="s">
         <v>1273</v>
       </c>
       <c r="J253">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K253" t="s">
         <v>18</v>
       </c>
       <c r="L253" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>1275</v>
       </c>
       <c r="B254" t="s">
         <v>1276</v>
       </c>
       <c r="C254" t="s">
         <v>1277</v>
       </c>
       <c r="D254">
-        <v>5.83</v>
+        <v>6.2</v>
       </c>
       <c r="E254">
-        <v>5.83</v>
+        <v>6.2</v>
       </c>
       <c r="G254" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H254" t="s">
         <v>16</v>
       </c>
       <c r="I254" t="s">
         <v>1278</v>
       </c>
       <c r="J254">
         <v>10</v>
       </c>
       <c r="K254" t="s">
         <v>18</v>
       </c>
       <c r="L254" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>1280</v>
       </c>
       <c r="B255" t="s">
         <v>1281</v>
       </c>
       <c r="C255" t="s">
         <v>1282</v>
       </c>
       <c r="D255">
-        <v>6.2</v>
+        <v>7.16</v>
       </c>
       <c r="E255">
-        <v>6.2</v>
+        <v>7.16</v>
       </c>
       <c r="G255" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H255" t="s">
         <v>16</v>
       </c>
       <c r="I255" t="s">
         <v>1283</v>
       </c>
       <c r="J255">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K255" t="s">
         <v>18</v>
       </c>
       <c r="L255" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>1285</v>
       </c>
       <c r="B256" t="s">
         <v>1286</v>
       </c>
       <c r="C256" t="s">
         <v>1287</v>
       </c>
       <c r="D256">
-        <v>7.16</v>
+        <v>8.23</v>
       </c>
       <c r="E256">
-        <v>7.16</v>
+        <v>8.23</v>
       </c>
       <c r="G256" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H256" t="s">
         <v>16</v>
       </c>
       <c r="I256" t="s">
         <v>1288</v>
       </c>
       <c r="J256">
         <v>1</v>
       </c>
       <c r="K256" t="s">
         <v>18</v>
       </c>
       <c r="L256" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>1290</v>
       </c>
       <c r="B257" t="s">
         <v>1291</v>
       </c>
       <c r="C257" t="s">
         <v>1292</v>
       </c>
       <c r="D257">
-        <v>8.23</v>
+        <v>14.32</v>
       </c>
       <c r="E257">
-        <v>8.23</v>
+        <v>14.32</v>
       </c>
       <c r="G257" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H257" t="s">
         <v>16</v>
       </c>
       <c r="I257" t="s">
         <v>1293</v>
       </c>
       <c r="J257">
         <v>1</v>
       </c>
       <c r="K257" t="s">
         <v>18</v>
       </c>
       <c r="L257" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>1295</v>
       </c>
       <c r="B258" t="s">
         <v>1296</v>
       </c>
       <c r="C258" t="s">
         <v>1297</v>
       </c>
       <c r="D258">
-        <v>14.32</v>
+        <v>13.61</v>
       </c>
       <c r="E258">
-        <v>14.32</v>
+        <v>13.61</v>
       </c>
       <c r="G258" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H258" t="s">
         <v>16</v>
       </c>
       <c r="I258" t="s">
         <v>1298</v>
       </c>
       <c r="J258">
         <v>1</v>
       </c>
       <c r="K258" t="s">
         <v>18</v>
       </c>
       <c r="L258" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>1300</v>
       </c>
       <c r="B259" t="s">
         <v>1301</v>
       </c>
       <c r="C259" t="s">
         <v>1302</v>
       </c>
       <c r="D259">
-        <v>13.61</v>
+        <v>19.18</v>
       </c>
       <c r="E259">
-        <v>13.61</v>
+        <v>19.18</v>
       </c>
       <c r="G259" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H259" t="s">
         <v>16</v>
       </c>
       <c r="I259" t="s">
         <v>1303</v>
       </c>
       <c r="J259">
         <v>1</v>
       </c>
       <c r="K259" t="s">
         <v>18</v>
       </c>
       <c r="L259" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>1305</v>
       </c>
       <c r="B260" t="s">
         <v>1306</v>
       </c>
       <c r="C260" t="s">
         <v>1307</v>
       </c>
       <c r="D260">
-        <v>19.18</v>
+        <v>18.02</v>
       </c>
       <c r="E260">
-        <v>19.18</v>
+        <v>18.02</v>
       </c>
       <c r="G260" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H260" t="s">
         <v>16</v>
       </c>
       <c r="I260" t="s">
         <v>1308</v>
       </c>
       <c r="J260">
         <v>1</v>
       </c>
       <c r="K260" t="s">
         <v>18</v>
       </c>
       <c r="L260" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>1310</v>
       </c>
       <c r="B261" t="s">
         <v>1311</v>
       </c>
       <c r="C261" t="s">
         <v>1312</v>
       </c>
       <c r="D261">
-        <v>18.02</v>
+        <v>22.66</v>
       </c>
       <c r="E261">
-        <v>18.02</v>
+        <v>22.66</v>
       </c>
       <c r="G261" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H261" t="s">
         <v>16</v>
       </c>
       <c r="I261" t="s">
         <v>1313</v>
       </c>
       <c r="J261">
         <v>1</v>
       </c>
       <c r="K261" t="s">
         <v>18</v>
       </c>
       <c r="L261" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>1315</v>
       </c>
       <c r="B262" t="s">
         <v>1316</v>
       </c>
       <c r="C262" t="s">
         <v>1317</v>
       </c>
       <c r="D262">
-        <v>22.66</v>
+        <v>23.68</v>
       </c>
       <c r="E262">
-        <v>22.66</v>
+        <v>23.68</v>
       </c>
       <c r="G262" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H262" t="s">
         <v>16</v>
       </c>
       <c r="I262" t="s">
         <v>1318</v>
       </c>
       <c r="J262">
         <v>1</v>
       </c>
       <c r="K262" t="s">
         <v>18</v>
       </c>
       <c r="L262" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>1320</v>
       </c>
       <c r="B263" t="s">
@@ -14365,486 +14353,486 @@
       </c>
       <c r="I263" t="s">
         <v>1323</v>
       </c>
       <c r="J263">
         <v>1</v>
       </c>
       <c r="K263" t="s">
         <v>18</v>
       </c>
       <c r="L263" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>1325</v>
       </c>
       <c r="B264" t="s">
         <v>1326</v>
       </c>
       <c r="C264" t="s">
         <v>1327</v>
       </c>
       <c r="D264">
-        <v>23.68</v>
+        <v>59.06</v>
       </c>
       <c r="E264">
-        <v>23.68</v>
+        <v>59.06</v>
       </c>
       <c r="G264" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H264" t="s">
         <v>16</v>
       </c>
       <c r="I264" t="s">
         <v>1328</v>
       </c>
       <c r="J264">
         <v>1</v>
       </c>
       <c r="K264" t="s">
         <v>18</v>
       </c>
       <c r="L264" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>1330</v>
       </c>
       <c r="B265" t="s">
         <v>1331</v>
       </c>
       <c r="C265" t="s">
         <v>1332</v>
       </c>
       <c r="D265">
-        <v>59.06</v>
+        <v>16.44</v>
       </c>
       <c r="E265">
-        <v>59.06</v>
+        <v>16.44</v>
       </c>
       <c r="G265" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H265" t="s">
         <v>16</v>
       </c>
       <c r="I265" t="s">
         <v>1333</v>
       </c>
       <c r="J265">
         <v>1</v>
       </c>
       <c r="K265" t="s">
         <v>18</v>
       </c>
       <c r="L265" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>1335</v>
       </c>
       <c r="B266" t="s">
         <v>1336</v>
       </c>
       <c r="C266" t="s">
         <v>1337</v>
       </c>
       <c r="D266">
-        <v>16.44</v>
+        <v>26.38</v>
       </c>
       <c r="E266">
-        <v>16.44</v>
+        <v>26.38</v>
       </c>
       <c r="G266" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H266" t="s">
         <v>16</v>
       </c>
       <c r="I266" t="s">
         <v>1338</v>
       </c>
       <c r="J266">
         <v>1</v>
       </c>
       <c r="K266" t="s">
         <v>18</v>
       </c>
       <c r="L266" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>1340</v>
       </c>
       <c r="B267" t="s">
         <v>1341</v>
       </c>
       <c r="C267" t="s">
         <v>1342</v>
       </c>
       <c r="D267">
-        <v>26.38</v>
+        <v>11.5</v>
       </c>
       <c r="E267">
-        <v>26.38</v>
+        <v>11.5</v>
       </c>
       <c r="G267" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H267" t="s">
         <v>16</v>
       </c>
       <c r="I267" t="s">
         <v>1343</v>
       </c>
       <c r="J267">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K267" t="s">
         <v>18</v>
       </c>
       <c r="L267" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>1345</v>
       </c>
       <c r="B268" t="s">
         <v>1346</v>
       </c>
       <c r="C268" t="s">
         <v>1347</v>
       </c>
       <c r="D268">
-        <v>11.5</v>
+        <v>22.74</v>
       </c>
       <c r="E268">
-        <v>11.5</v>
+        <v>22.74</v>
       </c>
       <c r="G268" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H268" t="s">
         <v>16</v>
       </c>
       <c r="I268" t="s">
         <v>1348</v>
       </c>
       <c r="J268">
         <v>10</v>
       </c>
       <c r="K268" t="s">
         <v>18</v>
       </c>
       <c r="L268" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>1350</v>
       </c>
       <c r="B269" t="s">
         <v>1351</v>
       </c>
       <c r="C269" t="s">
         <v>1352</v>
       </c>
       <c r="D269">
-        <v>22.74</v>
+        <v>4.81</v>
       </c>
       <c r="E269">
-        <v>22.74</v>
+        <v>4.81</v>
       </c>
       <c r="G269" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H269" t="s">
         <v>16</v>
       </c>
       <c r="I269" t="s">
         <v>1353</v>
       </c>
       <c r="J269">
         <v>10</v>
       </c>
       <c r="K269" t="s">
         <v>18</v>
       </c>
       <c r="L269" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>1355</v>
       </c>
       <c r="B270" t="s">
         <v>1356</v>
       </c>
       <c r="C270" t="s">
         <v>1357</v>
       </c>
       <c r="D270">
-        <v>4.81</v>
+        <v>5.3</v>
       </c>
       <c r="E270">
-        <v>4.81</v>
+        <v>5.3</v>
       </c>
       <c r="G270" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H270" t="s">
         <v>16</v>
       </c>
       <c r="I270" t="s">
         <v>1358</v>
       </c>
       <c r="J270">
         <v>10</v>
       </c>
       <c r="K270" t="s">
         <v>18</v>
       </c>
       <c r="L270" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>1360</v>
       </c>
       <c r="B271" t="s">
         <v>1361</v>
       </c>
       <c r="C271" t="s">
         <v>1362</v>
       </c>
       <c r="D271">
-        <v>5.3</v>
+        <v>6.2</v>
       </c>
       <c r="E271">
-        <v>5.3</v>
+        <v>6.2</v>
       </c>
       <c r="G271" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H271" t="s">
         <v>16</v>
       </c>
       <c r="I271" t="s">
         <v>1363</v>
       </c>
       <c r="J271">
         <v>10</v>
       </c>
       <c r="K271" t="s">
         <v>18</v>
       </c>
       <c r="L271" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>1365</v>
       </c>
       <c r="B272" t="s">
         <v>1366</v>
       </c>
       <c r="C272" t="s">
         <v>1367</v>
       </c>
       <c r="D272">
-        <v>6.2</v>
+        <v>3.91</v>
       </c>
       <c r="E272">
-        <v>6.2</v>
+        <v>3.91</v>
       </c>
       <c r="G272" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H272" t="s">
         <v>16</v>
       </c>
       <c r="I272" t="s">
         <v>1368</v>
       </c>
       <c r="J272">
         <v>10</v>
       </c>
       <c r="K272" t="s">
         <v>18</v>
       </c>
       <c r="L272" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>1370</v>
       </c>
       <c r="B273" t="s">
         <v>1371</v>
       </c>
       <c r="C273" t="s">
         <v>1372</v>
       </c>
       <c r="D273">
-        <v>3.91</v>
+        <v>4.13</v>
       </c>
       <c r="E273">
-        <v>3.91</v>
+        <v>4.13</v>
       </c>
       <c r="G273" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H273" t="s">
         <v>16</v>
       </c>
       <c r="I273" t="s">
         <v>1373</v>
       </c>
       <c r="J273">
         <v>10</v>
       </c>
       <c r="K273" t="s">
         <v>18</v>
       </c>
       <c r="L273" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>1375</v>
       </c>
       <c r="B274" t="s">
         <v>1376</v>
       </c>
       <c r="C274" t="s">
         <v>1377</v>
       </c>
       <c r="D274">
-        <v>4.13</v>
+        <v>5.3</v>
       </c>
       <c r="E274">
-        <v>4.13</v>
+        <v>5.3</v>
       </c>
       <c r="G274" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H274" t="s">
         <v>16</v>
       </c>
       <c r="I274" t="s">
         <v>1378</v>
       </c>
       <c r="J274">
         <v>10</v>
       </c>
       <c r="K274" t="s">
         <v>18</v>
       </c>
       <c r="L274" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>1380</v>
       </c>
       <c r="B275" t="s">
         <v>1381</v>
       </c>
       <c r="C275" t="s">
         <v>1382</v>
       </c>
       <c r="D275">
-        <v>5.3</v>
+        <v>9</v>
       </c>
       <c r="E275">
-        <v>5.3</v>
+        <v>9</v>
       </c>
       <c r="G275" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H275" t="s">
         <v>16</v>
       </c>
       <c r="I275" t="s">
         <v>1383</v>
       </c>
       <c r="J275">
         <v>10</v>
       </c>
       <c r="K275" t="s">
         <v>18</v>
       </c>
       <c r="L275" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>1385</v>
       </c>
       <c r="B276" t="s">
         <v>1386</v>
       </c>
       <c r="C276" t="s">
         <v>1387</v>
       </c>
       <c r="D276">
-        <v>9</v>
+        <v>5.39</v>
       </c>
       <c r="E276">
-        <v>9</v>
+        <v>5.39</v>
       </c>
       <c r="G276" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H276" t="s">
         <v>16</v>
       </c>
       <c r="I276" t="s">
         <v>1388</v>
       </c>
       <c r="J276">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K276" t="s">
         <v>18</v>
       </c>
       <c r="L276" t="s">
         <v>1389</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>1390</v>
       </c>
       <c r="B277" t="s">
         <v>1391</v>
       </c>
       <c r="C277" t="s">
         <v>1392</v>
       </c>
       <c r="D277">
         <v>5.39</v>
       </c>
       <c r="E277">
         <v>5.39</v>
       </c>
       <c r="G277" t="s" s="1">
@@ -14855,2413 +14843,2378 @@
       </c>
       <c r="I277" t="s">
         <v>1393</v>
       </c>
       <c r="J277">
         <v>1</v>
       </c>
       <c r="K277" t="s">
         <v>18</v>
       </c>
       <c r="L277" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>1395</v>
       </c>
       <c r="B278" t="s">
         <v>1396</v>
       </c>
       <c r="C278" t="s">
         <v>1397</v>
       </c>
       <c r="D278">
-        <v>5.39</v>
+        <v>6.74</v>
       </c>
       <c r="E278">
-        <v>5.39</v>
+        <v>6.74</v>
       </c>
       <c r="G278" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H278" t="s">
         <v>16</v>
       </c>
       <c r="I278" t="s">
         <v>1398</v>
       </c>
       <c r="J278">
         <v>1</v>
       </c>
       <c r="K278" t="s">
         <v>18</v>
       </c>
       <c r="L278" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>1400</v>
       </c>
       <c r="B279" t="s">
         <v>1401</v>
       </c>
       <c r="C279" t="s">
         <v>1402</v>
       </c>
       <c r="D279">
-        <v>6.74</v>
+        <v>6.91</v>
       </c>
       <c r="E279">
-        <v>6.74</v>
+        <v>6.91</v>
       </c>
       <c r="G279" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H279" t="s">
         <v>16</v>
       </c>
       <c r="I279" t="s">
         <v>1403</v>
       </c>
       <c r="J279">
         <v>1</v>
       </c>
       <c r="K279" t="s">
         <v>18</v>
       </c>
       <c r="L279" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>1405</v>
       </c>
       <c r="B280" t="s">
         <v>1406</v>
       </c>
       <c r="C280" t="s">
         <v>1407</v>
       </c>
       <c r="D280">
-        <v>6.91</v>
+        <v>9.91</v>
       </c>
       <c r="E280">
-        <v>6.91</v>
+        <v>9.91</v>
       </c>
       <c r="G280" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H280" t="s">
         <v>16</v>
       </c>
       <c r="I280" t="s">
         <v>1408</v>
       </c>
       <c r="J280">
         <v>1</v>
       </c>
       <c r="K280" t="s">
         <v>18</v>
       </c>
       <c r="L280" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>1410</v>
       </c>
       <c r="B281" t="s">
         <v>1411</v>
       </c>
       <c r="C281" t="s">
         <v>1412</v>
       </c>
       <c r="D281">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="E281">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="G281" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H281" t="s">
         <v>16</v>
       </c>
       <c r="I281" t="s">
         <v>1413</v>
       </c>
       <c r="J281">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K281" t="s">
         <v>18</v>
       </c>
       <c r="L281" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>1415</v>
       </c>
       <c r="B282" t="s">
         <v>1416</v>
       </c>
       <c r="C282" t="s">
         <v>1417</v>
       </c>
       <c r="D282">
-        <v>4.91</v>
+        <v>5.73</v>
       </c>
       <c r="E282">
-        <v>4.91</v>
+        <v>5.73</v>
       </c>
       <c r="G282" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H282" t="s">
         <v>16</v>
       </c>
       <c r="I282" t="s">
         <v>1418</v>
       </c>
       <c r="J282">
         <v>10</v>
       </c>
       <c r="K282" t="s">
         <v>18</v>
       </c>
       <c r="L282" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>1420</v>
       </c>
       <c r="B283" t="s">
         <v>1421</v>
       </c>
       <c r="C283" t="s">
         <v>1422</v>
       </c>
       <c r="D283">
-        <v>5.73</v>
+        <v>8.53</v>
       </c>
       <c r="E283">
-        <v>5.73</v>
+        <v>8.53</v>
       </c>
       <c r="G283" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H283" t="s">
         <v>16</v>
       </c>
       <c r="I283" t="s">
         <v>1423</v>
       </c>
       <c r="J283">
         <v>10</v>
       </c>
       <c r="K283" t="s">
         <v>18</v>
       </c>
       <c r="L283" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>1425</v>
       </c>
       <c r="B284" t="s">
         <v>1426</v>
       </c>
       <c r="C284" t="s">
         <v>1427</v>
       </c>
       <c r="D284">
-        <v>8.53</v>
+        <v>6.5</v>
       </c>
       <c r="E284">
-        <v>8.53</v>
+        <v>6.5</v>
       </c>
       <c r="G284" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H284" t="s">
         <v>16</v>
       </c>
       <c r="I284" t="s">
         <v>1428</v>
       </c>
       <c r="J284">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="K284" t="s">
         <v>18</v>
       </c>
       <c r="L284" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>1430</v>
       </c>
       <c r="B285" t="s">
         <v>1431</v>
       </c>
       <c r="C285" t="s">
         <v>1432</v>
       </c>
       <c r="D285">
-        <v>6.5</v>
+        <v>9.8</v>
       </c>
       <c r="E285">
-        <v>6.5</v>
+        <v>9.8</v>
       </c>
       <c r="G285" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H285" t="s">
         <v>16</v>
       </c>
       <c r="I285" t="s">
         <v>1433</v>
       </c>
       <c r="J285">
         <v>25</v>
       </c>
       <c r="K285" t="s">
         <v>18</v>
       </c>
       <c r="L285" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>1435</v>
       </c>
       <c r="B286" t="s">
         <v>1436</v>
       </c>
       <c r="C286" t="s">
         <v>1437</v>
       </c>
       <c r="D286">
-        <v>9.8</v>
+        <v>7.9</v>
       </c>
       <c r="E286">
-        <v>9.8</v>
+        <v>7.9</v>
       </c>
       <c r="G286" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H286" t="s">
         <v>16</v>
       </c>
       <c r="I286" t="s">
         <v>1438</v>
       </c>
       <c r="J286">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>18</v>
       </c>
       <c r="L286" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>1440</v>
       </c>
       <c r="B287" t="s">
         <v>1441</v>
       </c>
       <c r="C287" t="s">
         <v>1442</v>
       </c>
       <c r="D287">
-        <v>7.9</v>
+        <v>11.8</v>
       </c>
       <c r="E287">
-        <v>7.9</v>
+        <v>11.8</v>
       </c>
       <c r="G287" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H287" t="s">
         <v>16</v>
       </c>
       <c r="I287" t="s">
         <v>1443</v>
       </c>
       <c r="J287">
         <v>25</v>
       </c>
       <c r="K287" t="s">
         <v>18</v>
       </c>
       <c r="L287" t="s">
         <v>1444</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>1445</v>
       </c>
       <c r="B288" t="s">
         <v>1446</v>
       </c>
       <c r="C288" t="s">
         <v>1447</v>
       </c>
       <c r="D288">
-        <v>11.8</v>
+        <v>13</v>
       </c>
       <c r="E288">
-        <v>11.8</v>
+        <v>13</v>
       </c>
       <c r="G288" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H288" t="s">
         <v>16</v>
       </c>
       <c r="I288" t="s">
         <v>1448</v>
       </c>
       <c r="J288">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="K288" t="s">
         <v>18</v>
       </c>
       <c r="L288" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>1450</v>
       </c>
       <c r="B289" t="s">
         <v>1451</v>
       </c>
       <c r="C289" t="s">
         <v>1452</v>
       </c>
       <c r="D289">
-        <v>13</v>
+        <v>13.6</v>
       </c>
       <c r="E289">
-        <v>13</v>
+        <v>13.6</v>
       </c>
       <c r="G289" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H289" t="s">
         <v>16</v>
       </c>
       <c r="I289" t="s">
         <v>1453</v>
       </c>
       <c r="J289">
         <v>10</v>
       </c>
       <c r="K289" t="s">
         <v>18</v>
       </c>
       <c r="L289" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>1455</v>
       </c>
       <c r="B290" t="s">
         <v>1456</v>
       </c>
       <c r="C290" t="s">
         <v>1457</v>
       </c>
       <c r="D290">
-        <v>13.6</v>
+        <v>9</v>
       </c>
       <c r="E290">
-        <v>13.6</v>
+        <v>9</v>
       </c>
       <c r="G290" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H290" t="s">
         <v>16</v>
       </c>
       <c r="I290" t="s">
         <v>1458</v>
       </c>
       <c r="J290">
         <v>10</v>
       </c>
       <c r="K290" t="s">
         <v>18</v>
       </c>
       <c r="L290" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>1460</v>
       </c>
       <c r="B291" t="s">
         <v>1461</v>
       </c>
       <c r="C291" t="s">
         <v>1462</v>
       </c>
       <c r="D291">
-        <v>9</v>
+        <v>9.6</v>
       </c>
       <c r="E291">
-        <v>9</v>
+        <v>9.6</v>
       </c>
       <c r="G291" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H291" t="s">
         <v>16</v>
       </c>
       <c r="I291" t="s">
         <v>1463</v>
       </c>
       <c r="J291">
         <v>10</v>
       </c>
       <c r="K291" t="s">
         <v>18</v>
       </c>
       <c r="L291" t="s">
         <v>1464</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>1465</v>
       </c>
       <c r="B292" t="s">
         <v>1466</v>
       </c>
       <c r="C292" t="s">
         <v>1467</v>
       </c>
       <c r="D292">
-        <v>9.6</v>
+        <v>1.6</v>
       </c>
       <c r="E292">
-        <v>9.6</v>
+        <v>1.6</v>
       </c>
       <c r="G292" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H292" t="s">
         <v>16</v>
       </c>
       <c r="I292" t="s">
         <v>1468</v>
       </c>
       <c r="J292">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="K292" t="s">
         <v>18</v>
       </c>
       <c r="L292" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>1470</v>
       </c>
       <c r="B293" t="s">
         <v>1471</v>
       </c>
       <c r="C293" t="s">
         <v>1472</v>
       </c>
       <c r="D293">
-        <v>1.6</v>
+        <v>1.81</v>
       </c>
       <c r="E293">
-        <v>1.6</v>
+        <v>1.81</v>
       </c>
       <c r="G293" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H293" t="s">
         <v>16</v>
       </c>
       <c r="I293" t="s">
         <v>1473</v>
       </c>
       <c r="J293">
         <v>25</v>
       </c>
       <c r="K293" t="s">
         <v>18</v>
       </c>
       <c r="L293" t="s">
         <v>1474</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>1475</v>
       </c>
       <c r="B294" t="s">
         <v>1476</v>
       </c>
       <c r="C294" t="s">
         <v>1477</v>
       </c>
       <c r="D294">
-        <v>1.81</v>
+        <v>3.92</v>
       </c>
       <c r="E294">
-        <v>1.81</v>
+        <v>3.92</v>
       </c>
       <c r="G294" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H294" t="s">
         <v>16</v>
       </c>
       <c r="I294" t="s">
         <v>1478</v>
       </c>
       <c r="J294">
         <v>25</v>
       </c>
       <c r="K294" t="s">
         <v>18</v>
       </c>
       <c r="L294" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>1480</v>
       </c>
       <c r="B295" t="s">
         <v>1481</v>
       </c>
       <c r="C295" t="s">
         <v>1482</v>
       </c>
       <c r="D295">
-        <v>3.92</v>
+        <v>2.1</v>
       </c>
       <c r="E295">
-        <v>3.92</v>
+        <v>2.1</v>
       </c>
       <c r="G295" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H295" t="s">
         <v>16</v>
       </c>
       <c r="I295" t="s">
         <v>1483</v>
       </c>
       <c r="J295">
         <v>25</v>
       </c>
       <c r="K295" t="s">
         <v>18</v>
       </c>
       <c r="L295" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>1485</v>
       </c>
       <c r="B296" t="s">
         <v>1486</v>
       </c>
       <c r="C296" t="s">
         <v>1487</v>
       </c>
       <c r="D296">
-        <v>2.1</v>
+        <v>15.5</v>
       </c>
       <c r="E296">
-        <v>2.1</v>
+        <v>15.5</v>
       </c>
       <c r="G296" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H296" t="s">
         <v>16</v>
       </c>
       <c r="I296" t="s">
         <v>1488</v>
       </c>
       <c r="J296">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="K296" t="s">
         <v>18</v>
       </c>
       <c r="L296" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>1490</v>
       </c>
       <c r="B297" t="s">
         <v>1491</v>
       </c>
       <c r="C297" t="s">
         <v>1492</v>
       </c>
       <c r="D297">
-        <v>15.5</v>
+        <v>19.95</v>
       </c>
       <c r="E297">
-        <v>15.5</v>
+        <v>19.95</v>
       </c>
       <c r="G297" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H297" t="s">
         <v>16</v>
       </c>
       <c r="I297" t="s">
         <v>1493</v>
       </c>
       <c r="J297">
         <v>1</v>
       </c>
       <c r="K297" t="s">
         <v>18</v>
       </c>
       <c r="L297" t="s">
         <v>1494</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>1495</v>
       </c>
       <c r="B298" t="s">
         <v>1496</v>
       </c>
       <c r="C298" t="s">
         <v>1497</v>
       </c>
       <c r="D298">
-        <v>19.95</v>
+        <v>18</v>
       </c>
       <c r="E298">
-        <v>19.95</v>
+        <v>18</v>
       </c>
       <c r="G298" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H298" t="s">
         <v>16</v>
       </c>
       <c r="I298" t="s">
         <v>1498</v>
       </c>
       <c r="J298">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K298" t="s">
         <v>18</v>
       </c>
       <c r="L298" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>1500</v>
       </c>
       <c r="B299" t="s">
         <v>1501</v>
       </c>
       <c r="C299" t="s">
         <v>1502</v>
       </c>
       <c r="D299">
         <v>18</v>
       </c>
       <c r="E299">
         <v>18</v>
       </c>
       <c r="G299" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H299" t="s">
         <v>16</v>
       </c>
       <c r="I299" t="s">
         <v>1503</v>
       </c>
       <c r="J299">
         <v>10</v>
       </c>
       <c r="K299" t="s">
         <v>18</v>
       </c>
       <c r="L299" t="s">
-        <v>159</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>1504</v>
       </c>
       <c r="B300" t="s">
         <v>1505</v>
       </c>
       <c r="C300" t="s">
         <v>1506</v>
       </c>
       <c r="D300">
-        <v>18</v>
+        <v>2.3</v>
       </c>
       <c r="E300">
-        <v>18</v>
+        <v>2.3</v>
       </c>
       <c r="G300" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H300" t="s">
         <v>16</v>
       </c>
       <c r="I300" t="s">
         <v>1507</v>
       </c>
       <c r="J300">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="K300" t="s">
         <v>18</v>
       </c>
       <c r="L300" t="s">
-        <v>159</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>1508</v>
       </c>
       <c r="B301" t="s">
         <v>1509</v>
       </c>
       <c r="C301" t="s">
         <v>1510</v>
       </c>
       <c r="D301">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
       <c r="E301">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
       <c r="G301" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H301" t="s">
         <v>16</v>
       </c>
       <c r="I301" t="s">
         <v>1511</v>
       </c>
       <c r="J301">
         <v>25</v>
       </c>
       <c r="K301" t="s">
         <v>18</v>
       </c>
       <c r="L301" t="s">
-        <v>159</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>1512</v>
       </c>
       <c r="B302" t="s">
         <v>1513</v>
       </c>
       <c r="C302" t="s">
         <v>1514</v>
       </c>
       <c r="D302">
-        <v>2.5</v>
+        <v>16.9</v>
       </c>
       <c r="E302">
-        <v>2.5</v>
+        <v>16.9</v>
       </c>
       <c r="G302" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H302" t="s">
         <v>16</v>
       </c>
       <c r="I302" t="s">
         <v>1515</v>
       </c>
       <c r="J302">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="K302" t="s">
         <v>18</v>
       </c>
       <c r="L302" t="s">
-        <v>159</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B303" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="C303" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="D303">
-        <v>16.9</v>
+        <v>2.65</v>
       </c>
       <c r="E303">
-        <v>16.9</v>
+        <v>2.65</v>
       </c>
       <c r="G303" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H303" t="s">
         <v>16</v>
       </c>
       <c r="I303" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="J303">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K303" t="s">
         <v>18</v>
       </c>
       <c r="L303" t="s">
-        <v>1520</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>1521</v>
       </c>
       <c r="B304" t="s">
         <v>1522</v>
       </c>
       <c r="C304" t="s">
         <v>1523</v>
       </c>
       <c r="D304">
-        <v>2.65</v>
+        <v>3.2</v>
       </c>
       <c r="E304">
-        <v>2.65</v>
+        <v>3.2</v>
       </c>
       <c r="G304" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H304" t="s">
         <v>16</v>
       </c>
       <c r="I304" t="s">
         <v>1524</v>
       </c>
       <c r="J304">
         <v>10</v>
       </c>
       <c r="K304" t="s">
         <v>18</v>
       </c>
       <c r="L304" t="s">
-        <v>159</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>1525</v>
       </c>
       <c r="B305" t="s">
         <v>1526</v>
       </c>
       <c r="C305" t="s">
         <v>1527</v>
       </c>
       <c r="D305">
-        <v>3.2</v>
+        <v>0.69</v>
       </c>
       <c r="E305">
-        <v>3.2</v>
+        <v>0.69</v>
       </c>
       <c r="G305" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H305" t="s">
         <v>16</v>
       </c>
       <c r="I305" t="s">
         <v>1528</v>
       </c>
       <c r="J305">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="K305" t="s">
         <v>18</v>
       </c>
       <c r="L305" t="s">
-        <v>159</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B306" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="C306" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="D306">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="E306">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="G306" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H306" t="s">
         <v>16</v>
       </c>
       <c r="I306" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="J306">
         <v>25</v>
       </c>
       <c r="K306" t="s">
         <v>18</v>
       </c>
       <c r="L306" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>1534</v>
       </c>
       <c r="B307" t="s">
         <v>1535</v>
       </c>
       <c r="C307" t="s">
         <v>1536</v>
       </c>
       <c r="D307">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="E307">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="G307" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
       <c r="I307" t="s">
         <v>1537</v>
       </c>
       <c r="J307">
         <v>25</v>
       </c>
       <c r="K307" t="s">
         <v>18</v>
       </c>
       <c r="L307" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>1538</v>
       </c>
       <c r="B308" t="s">
         <v>1539</v>
       </c>
       <c r="C308" t="s">
         <v>1540</v>
       </c>
       <c r="D308">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="E308">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="G308" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H308" t="s">
         <v>16</v>
       </c>
       <c r="I308" t="s">
         <v>1541</v>
       </c>
       <c r="J308">
         <v>25</v>
       </c>
       <c r="K308" t="s">
         <v>18</v>
       </c>
       <c r="L308" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>1542</v>
       </c>
       <c r="B309" t="s">
         <v>1543</v>
       </c>
       <c r="C309" t="s">
         <v>1544</v>
       </c>
       <c r="D309">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="E309">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="G309" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
       <c r="I309" t="s">
         <v>1545</v>
       </c>
       <c r="J309">
         <v>25</v>
       </c>
       <c r="K309" t="s">
         <v>18</v>
       </c>
       <c r="L309" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>1546</v>
       </c>
       <c r="B310" t="s">
         <v>1547</v>
       </c>
       <c r="C310" t="s">
         <v>1548</v>
       </c>
       <c r="D310">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="E310">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="G310" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
       <c r="I310" t="s">
         <v>1549</v>
       </c>
       <c r="J310">
         <v>25</v>
       </c>
       <c r="K310" t="s">
         <v>18</v>
       </c>
       <c r="L310" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>1550</v>
       </c>
       <c r="B311" t="s">
         <v>1551</v>
       </c>
       <c r="C311" t="s">
         <v>1552</v>
       </c>
       <c r="D311">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="E311">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="G311" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
       <c r="I311" t="s">
         <v>1553</v>
       </c>
       <c r="J311">
         <v>25</v>
       </c>
       <c r="K311" t="s">
         <v>18</v>
       </c>
       <c r="L311" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>1554</v>
       </c>
       <c r="B312" t="s">
         <v>1555</v>
       </c>
       <c r="C312" t="s">
         <v>1556</v>
       </c>
       <c r="D312">
         <v>0.57</v>
       </c>
       <c r="E312">
         <v>0.57</v>
       </c>
       <c r="G312" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
       <c r="I312" t="s">
         <v>1557</v>
       </c>
       <c r="J312">
         <v>25</v>
       </c>
       <c r="K312" t="s">
         <v>18</v>
       </c>
       <c r="L312" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>1558</v>
       </c>
       <c r="B313" t="s">
         <v>1559</v>
       </c>
       <c r="C313" t="s">
         <v>1560</v>
       </c>
       <c r="D313">
         <v>0.57</v>
       </c>
       <c r="E313">
         <v>0.57</v>
       </c>
       <c r="G313" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
       <c r="I313" t="s">
         <v>1561</v>
       </c>
       <c r="J313">
         <v>25</v>
       </c>
       <c r="K313" t="s">
         <v>18</v>
       </c>
       <c r="L313" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>1562</v>
       </c>
       <c r="B314" t="s">
         <v>1563</v>
       </c>
       <c r="C314" t="s">
         <v>1564</v>
       </c>
       <c r="D314">
-        <v>0.57</v>
+        <v>0.7</v>
       </c>
       <c r="E314">
-        <v>0.57</v>
+        <v>0.7</v>
       </c>
       <c r="G314" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
       <c r="I314" t="s">
         <v>1565</v>
       </c>
       <c r="J314">
         <v>25</v>
       </c>
       <c r="K314" t="s">
         <v>18</v>
       </c>
       <c r="L314" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>1566</v>
       </c>
       <c r="B315" t="s">
         <v>1567</v>
       </c>
       <c r="C315" t="s">
         <v>1568</v>
       </c>
       <c r="D315">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="E315">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="G315" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H315" t="s">
         <v>16</v>
       </c>
       <c r="I315" t="s">
         <v>1569</v>
       </c>
       <c r="J315">
         <v>25</v>
       </c>
       <c r="K315" t="s">
         <v>18</v>
       </c>
       <c r="L315" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>1570</v>
       </c>
       <c r="B316" t="s">
         <v>1571</v>
       </c>
       <c r="C316" t="s">
         <v>1572</v>
       </c>
       <c r="D316">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="E316">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="G316" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H316" t="s">
         <v>16</v>
       </c>
       <c r="I316" t="s">
         <v>1573</v>
       </c>
       <c r="J316">
         <v>25</v>
       </c>
       <c r="K316" t="s">
         <v>18</v>
       </c>
       <c r="L316" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>1574</v>
       </c>
       <c r="B317" t="s">
         <v>1575</v>
       </c>
       <c r="C317" t="s">
         <v>1576</v>
       </c>
       <c r="D317">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="E317">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="G317" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H317" t="s">
         <v>16</v>
       </c>
       <c r="I317" t="s">
         <v>1577</v>
       </c>
       <c r="J317">
         <v>25</v>
       </c>
       <c r="K317" t="s">
         <v>18</v>
       </c>
       <c r="L317" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>1578</v>
       </c>
       <c r="B318" t="s">
         <v>1579</v>
       </c>
       <c r="C318" t="s">
         <v>1580</v>
       </c>
       <c r="D318">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="E318">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="G318" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H318" t="s">
         <v>16</v>
       </c>
       <c r="I318" t="s">
         <v>1581</v>
       </c>
       <c r="J318">
         <v>25</v>
       </c>
       <c r="K318" t="s">
         <v>18</v>
       </c>
       <c r="L318" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>1582</v>
       </c>
       <c r="B319" t="s">
         <v>1583</v>
       </c>
       <c r="C319" t="s">
         <v>1584</v>
       </c>
       <c r="D319">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="E319">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="G319" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H319" t="s">
         <v>16</v>
       </c>
       <c r="I319" t="s">
         <v>1585</v>
       </c>
       <c r="J319">
         <v>25</v>
       </c>
       <c r="K319" t="s">
         <v>18</v>
       </c>
       <c r="L319" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>1586</v>
       </c>
       <c r="B320" t="s">
         <v>1587</v>
       </c>
       <c r="C320" t="s">
         <v>1588</v>
       </c>
       <c r="D320">
         <v>0.63</v>
       </c>
       <c r="E320">
         <v>0.63</v>
       </c>
       <c r="G320" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
       <c r="I320" t="s">
         <v>1589</v>
       </c>
       <c r="J320">
         <v>25</v>
       </c>
       <c r="K320" t="s">
         <v>18</v>
       </c>
       <c r="L320" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>1590</v>
       </c>
       <c r="B321" t="s">
         <v>1591</v>
       </c>
       <c r="C321" t="s">
         <v>1592</v>
       </c>
       <c r="D321">
-        <v>0.63</v>
+        <v>1.45</v>
       </c>
       <c r="E321">
-        <v>0.63</v>
+        <v>1.45</v>
       </c>
       <c r="G321" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H321" t="s">
         <v>16</v>
       </c>
       <c r="I321" t="s">
         <v>1593</v>
       </c>
       <c r="J321">
         <v>25</v>
       </c>
       <c r="K321" t="s">
         <v>18</v>
       </c>
       <c r="L321" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>1594</v>
       </c>
       <c r="B322" t="s">
         <v>1595</v>
       </c>
       <c r="C322" t="s">
         <v>1596</v>
       </c>
       <c r="D322">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="E322">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="G322" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
       <c r="I322" t="s">
         <v>1597</v>
       </c>
       <c r="J322">
         <v>25</v>
       </c>
       <c r="K322" t="s">
         <v>18</v>
       </c>
       <c r="L322" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>1598</v>
       </c>
       <c r="B323" t="s">
         <v>1599</v>
       </c>
       <c r="C323" t="s">
         <v>1600</v>
       </c>
       <c r="D323">
-        <v>1.44</v>
+        <v>1.34</v>
       </c>
       <c r="E323">
-        <v>1.44</v>
+        <v>1.34</v>
       </c>
       <c r="G323" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
       <c r="I323" t="s">
         <v>1601</v>
       </c>
       <c r="J323">
         <v>25</v>
       </c>
       <c r="K323" t="s">
         <v>18</v>
       </c>
       <c r="L323" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>1602</v>
       </c>
       <c r="B324" t="s">
         <v>1603</v>
       </c>
       <c r="C324" t="s">
         <v>1604</v>
       </c>
       <c r="D324">
-        <v>1.34</v>
+        <v>1.25</v>
       </c>
       <c r="E324">
-        <v>1.34</v>
+        <v>1.25</v>
       </c>
       <c r="G324" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H324" t="s">
         <v>16</v>
       </c>
       <c r="I324" t="s">
         <v>1605</v>
       </c>
       <c r="J324">
         <v>25</v>
       </c>
       <c r="K324" t="s">
         <v>18</v>
       </c>
       <c r="L324" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>1606</v>
       </c>
       <c r="B325" t="s">
         <v>1607</v>
       </c>
       <c r="C325" t="s">
         <v>1608</v>
       </c>
       <c r="D325">
-        <v>1.25</v>
+        <v>1.17</v>
       </c>
       <c r="E325">
-        <v>1.25</v>
+        <v>1.17</v>
       </c>
       <c r="G325" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H325" t="s">
         <v>16</v>
       </c>
       <c r="I325" t="s">
         <v>1609</v>
       </c>
       <c r="J325">
         <v>25</v>
       </c>
       <c r="K325" t="s">
         <v>18</v>
       </c>
       <c r="L325" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>1610</v>
       </c>
       <c r="B326" t="s">
         <v>1611</v>
       </c>
       <c r="C326" t="s">
         <v>1612</v>
       </c>
       <c r="D326">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="E326">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="G326" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
       </c>
       <c r="I326" t="s">
         <v>1613</v>
       </c>
       <c r="J326">
         <v>25</v>
       </c>
       <c r="K326" t="s">
         <v>18</v>
       </c>
       <c r="L326" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>1614</v>
       </c>
       <c r="B327" t="s">
         <v>1615</v>
       </c>
       <c r="C327" t="s">
         <v>1616</v>
       </c>
       <c r="D327">
-        <v>1.15</v>
+        <v>0.98</v>
       </c>
       <c r="E327">
-        <v>1.15</v>
+        <v>0.98</v>
       </c>
       <c r="G327" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
       <c r="I327" t="s">
         <v>1617</v>
       </c>
       <c r="J327">
         <v>25</v>
       </c>
       <c r="K327" t="s">
         <v>18</v>
       </c>
       <c r="L327" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>1618</v>
       </c>
       <c r="B328" t="s">
         <v>1619</v>
       </c>
       <c r="C328" t="s">
         <v>1620</v>
       </c>
       <c r="D328">
         <v>0.98</v>
       </c>
       <c r="E328">
         <v>0.98</v>
       </c>
       <c r="G328" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
       <c r="I328" t="s">
         <v>1621</v>
       </c>
       <c r="J328">
         <v>25</v>
       </c>
       <c r="K328" t="s">
         <v>18</v>
       </c>
       <c r="L328" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>1622</v>
       </c>
       <c r="B329" t="s">
         <v>1623</v>
       </c>
       <c r="C329" t="s">
         <v>1624</v>
       </c>
       <c r="D329">
-        <v>0.98</v>
+        <v>2.5</v>
       </c>
       <c r="E329">
-        <v>0.98</v>
+        <v>2.5</v>
       </c>
       <c r="G329" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
       <c r="I329" t="s">
         <v>1625</v>
       </c>
       <c r="J329">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="K329" t="s">
         <v>18</v>
       </c>
       <c r="L329" t="s">
-        <v>1533</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B330" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="C330" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="D330">
         <v>2.5</v>
       </c>
       <c r="E330">
         <v>2.5</v>
       </c>
       <c r="G330" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
       <c r="I330" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="J330">
         <v>10</v>
       </c>
       <c r="K330" t="s">
         <v>18</v>
       </c>
       <c r="L330" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>1631</v>
       </c>
       <c r="B331" t="s">
         <v>1632</v>
       </c>
       <c r="C331" t="s">
         <v>1633</v>
       </c>
       <c r="D331">
         <v>2.5</v>
       </c>
       <c r="E331">
         <v>2.5</v>
       </c>
       <c r="G331" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
       <c r="I331" t="s">
         <v>1634</v>
       </c>
       <c r="J331">
         <v>10</v>
       </c>
       <c r="K331" t="s">
         <v>18</v>
       </c>
       <c r="L331" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>1635</v>
       </c>
       <c r="B332" t="s">
         <v>1636</v>
       </c>
       <c r="C332" t="s">
         <v>1637</v>
       </c>
       <c r="D332">
         <v>2.5</v>
       </c>
       <c r="E332">
         <v>2.5</v>
       </c>
       <c r="G332" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
       <c r="I332" t="s">
         <v>1638</v>
       </c>
       <c r="J332">
         <v>10</v>
       </c>
       <c r="K332" t="s">
         <v>18</v>
       </c>
       <c r="L332" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>1639</v>
       </c>
       <c r="B333" t="s">
         <v>1640</v>
       </c>
       <c r="C333" t="s">
         <v>1641</v>
       </c>
       <c r="D333">
         <v>2.5</v>
       </c>
       <c r="E333">
         <v>2.5</v>
       </c>
       <c r="G333" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
       <c r="I333" t="s">
         <v>1642</v>
       </c>
       <c r="J333">
         <v>10</v>
       </c>
       <c r="K333" t="s">
         <v>18</v>
       </c>
       <c r="L333" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>1643</v>
       </c>
       <c r="B334" t="s">
         <v>1644</v>
       </c>
       <c r="C334" t="s">
         <v>1645</v>
       </c>
       <c r="D334">
         <v>2.5</v>
       </c>
       <c r="E334">
         <v>2.5</v>
       </c>
       <c r="G334" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
       <c r="I334" t="s">
         <v>1646</v>
       </c>
       <c r="J334">
         <v>10</v>
       </c>
       <c r="K334" t="s">
         <v>18</v>
       </c>
       <c r="L334" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>1647</v>
       </c>
       <c r="B335" t="s">
         <v>1648</v>
       </c>
       <c r="C335" t="s">
         <v>1649</v>
       </c>
       <c r="D335">
-        <v>2.5</v>
+        <v>3.09</v>
       </c>
       <c r="E335">
-        <v>2.5</v>
+        <v>3.09</v>
       </c>
       <c r="G335" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H335" t="s">
         <v>16</v>
       </c>
       <c r="I335" t="s">
         <v>1650</v>
       </c>
       <c r="J335">
         <v>10</v>
       </c>
       <c r="K335" t="s">
         <v>18</v>
       </c>
       <c r="L335" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>1651</v>
       </c>
       <c r="B336" t="s">
         <v>1652</v>
       </c>
       <c r="C336" t="s">
         <v>1653</v>
       </c>
       <c r="D336">
-        <v>3.09</v>
+        <v>3.9</v>
       </c>
       <c r="E336">
-        <v>3.09</v>
+        <v>3.9</v>
       </c>
       <c r="G336" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
       <c r="I336" t="s">
         <v>1654</v>
       </c>
       <c r="J336">
         <v>10</v>
       </c>
       <c r="K336" t="s">
         <v>18</v>
       </c>
       <c r="L336" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>1655</v>
       </c>
       <c r="B337" t="s">
         <v>1656</v>
       </c>
       <c r="C337" t="s">
         <v>1657</v>
       </c>
       <c r="D337">
-        <v>3.9</v>
+        <v>3.09</v>
       </c>
       <c r="E337">
-        <v>3.9</v>
+        <v>3.09</v>
       </c>
       <c r="G337" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
       <c r="I337" t="s">
         <v>1658</v>
       </c>
       <c r="J337">
         <v>10</v>
       </c>
       <c r="K337" t="s">
         <v>18</v>
       </c>
       <c r="L337" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>1659</v>
       </c>
       <c r="B338" t="s">
         <v>1660</v>
       </c>
       <c r="C338" t="s">
         <v>1661</v>
       </c>
       <c r="D338">
         <v>3.09</v>
       </c>
       <c r="E338">
         <v>3.09</v>
       </c>
       <c r="G338" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
       <c r="I338" t="s">
         <v>1662</v>
       </c>
       <c r="J338">
         <v>10</v>
       </c>
       <c r="K338" t="s">
         <v>18</v>
       </c>
       <c r="L338" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>1663</v>
       </c>
       <c r="B339" t="s">
         <v>1664</v>
       </c>
       <c r="C339" t="s">
         <v>1665</v>
       </c>
       <c r="D339">
         <v>3.09</v>
       </c>
       <c r="E339">
         <v>3.09</v>
       </c>
       <c r="G339" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H339" t="s">
         <v>16</v>
       </c>
       <c r="I339" t="s">
         <v>1666</v>
       </c>
       <c r="J339">
         <v>10</v>
       </c>
       <c r="K339" t="s">
         <v>18</v>
       </c>
       <c r="L339" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>1667</v>
       </c>
       <c r="B340" t="s">
         <v>1668</v>
       </c>
       <c r="C340" t="s">
         <v>1669</v>
       </c>
       <c r="D340">
         <v>3.09</v>
       </c>
       <c r="E340">
         <v>3.09</v>
       </c>
       <c r="G340" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H340" t="s">
         <v>16</v>
       </c>
       <c r="I340" t="s">
         <v>1670</v>
       </c>
       <c r="J340">
         <v>10</v>
       </c>
       <c r="K340" t="s">
         <v>18</v>
       </c>
       <c r="L340" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>1671</v>
       </c>
       <c r="B341" t="s">
         <v>1672</v>
       </c>
       <c r="C341" t="s">
         <v>1673</v>
       </c>
       <c r="D341">
-        <v>3.09</v>
+        <v>4.03</v>
       </c>
       <c r="E341">
-        <v>3.09</v>
+        <v>4.03</v>
       </c>
       <c r="G341" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
       <c r="I341" t="s">
         <v>1674</v>
       </c>
       <c r="J341">
         <v>10</v>
       </c>
       <c r="K341" t="s">
         <v>18</v>
       </c>
       <c r="L341" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>1675</v>
       </c>
       <c r="B342" t="s">
         <v>1676</v>
       </c>
       <c r="C342" t="s">
         <v>1677</v>
       </c>
       <c r="D342">
         <v>4.03</v>
       </c>
       <c r="E342">
         <v>4.03</v>
       </c>
       <c r="G342" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
       <c r="I342" t="s">
         <v>1678</v>
       </c>
       <c r="J342">
         <v>10</v>
       </c>
       <c r="K342" t="s">
         <v>18</v>
       </c>
       <c r="L342" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>1679</v>
       </c>
       <c r="B343" t="s">
         <v>1680</v>
       </c>
       <c r="C343" t="s">
         <v>1681</v>
       </c>
       <c r="D343">
         <v>4.03</v>
       </c>
       <c r="E343">
         <v>4.03</v>
       </c>
       <c r="G343" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
       <c r="I343" t="s">
         <v>1682</v>
       </c>
       <c r="J343">
         <v>10</v>
       </c>
       <c r="K343" t="s">
         <v>18</v>
       </c>
       <c r="L343" t="s">
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>1683</v>
       </c>
       <c r="B344" t="s">
         <v>1684</v>
       </c>
       <c r="C344" t="s">
         <v>1685</v>
       </c>
       <c r="D344">
         <v>4.03</v>
       </c>
       <c r="E344">
         <v>4.03</v>
       </c>
       <c r="G344" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H344" t="s">
         <v>16</v>
       </c>
       <c r="I344" t="s">
         <v>1686</v>
       </c>
       <c r="J344">
         <v>10</v>
       </c>
       <c r="K344" t="s">
         <v>18</v>
       </c>
       <c r="L344" t="s">
-        <v>1630</v>
-[...34 lines deleted...]
-        <v>1630</v>
+        <v>1626</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>