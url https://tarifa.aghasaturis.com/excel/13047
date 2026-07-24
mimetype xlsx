--- v2 (2026-06-07)
+++ v3 (2026-07-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1687" uniqueCount="1687">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1693" uniqueCount="1693">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -431,50 +431,62 @@
   <si>
     <t>Edelco-EDACS60T125P-Lata Power-Pack con 10 discos de corte metal ACS 60 T MULTI (125 mm)</t>
   </si>
   <si>
     <t>4255705103037</t>
   </si>
   <si>
     <t>P04-01-007-V04-P02</t>
   </si>
   <si>
     <t>ED1114206A60R11S2</t>
   </si>
   <si>
     <t>EDA60R115</t>
   </si>
   <si>
     <t>Edelco-EDA60R115-Disco de corte metal Perfect A 60 R INOX (115 mm)</t>
   </si>
   <si>
     <t>4255705102566</t>
   </si>
   <si>
     <t>P04-01-007-V05-P01</t>
   </si>
   <si>
+    <t>ED1114206A60R12S2C</t>
+  </si>
+  <si>
+    <t>EDA60R125</t>
+  </si>
+  <si>
+    <t>Edelco-EDA60R125-Disco de corte metal Perfect A 60 R INOX (125 mm)</t>
+  </si>
+  <si>
+    <t>4255705102573</t>
+  </si>
+  <si>
     <t>ED1114506A46R11S2</t>
   </si>
   <si>
     <t>EDA46R115</t>
   </si>
   <si>
     <t>Edelco-EDA46R115-Disco de corte metal Perfect A 46 R INOX (115 mm)</t>
   </si>
   <si>
     <t>4255705102580</t>
   </si>
   <si>
     <t>P04-01-008-V01-P01</t>
   </si>
   <si>
     <t>ED1114506A46R12S2</t>
   </si>
   <si>
     <t>EDA46R125</t>
   </si>
   <si>
     <t>Edelco-EDA46R125-Disco de corte metal Perfect A 46 R INOX (125 mm)</t>
   </si>
   <si>
     <t>4255705102597</t>
@@ -4508,126 +4520,132 @@
   <si>
     <t>EDCMD125</t>
   </si>
   <si>
     <t>Edelco-EDCMD125-Disco Carburo Multimaterial 125 mm</t>
   </si>
   <si>
     <t>4255705106052</t>
   </si>
   <si>
     <t>P04-01-024-V02-P02</t>
   </si>
   <si>
     <t>ED1114306A60R11S2C</t>
   </si>
   <si>
     <t>EDA60R115P</t>
   </si>
   <si>
     <t>Edelco-EDA60R115P-Lata 10 discos corte A60 R Perfect (115 mm)</t>
   </si>
   <si>
     <t>4255705106182</t>
   </si>
   <si>
-    <t>PEDELCO</t>
-[...1 lines deleted...]
-  <si>
     <t>ED1114306A60R12S2C</t>
   </si>
   <si>
     <t>EDA60R125P</t>
   </si>
   <si>
     <t>Edelco-EDA60R125P-Lata 10 discos corte A60 R Perfect (125 mm)</t>
   </si>
   <si>
     <t>4255705106199</t>
   </si>
   <si>
     <t>ED112710AS46TCG115S2</t>
   </si>
   <si>
     <t>EDAS46TCG115</t>
   </si>
   <si>
     <t>Edelco-EDAS46TCG115-Disco corte + desbaste AS 46 T Superior (115 mm)</t>
   </si>
   <si>
     <t>4255705106069</t>
   </si>
   <si>
+    <t>P04-01-008-V04-P01</t>
+  </si>
+  <si>
     <t>ED112710AS46TCG125S2</t>
   </si>
   <si>
     <t>EDAS46TCG125</t>
   </si>
   <si>
     <t>Edelco-EDAS46TCG125-Disco corte + desbaste AS 46 T Superior (125 mm)</t>
   </si>
   <si>
     <t>4255705106083</t>
   </si>
   <si>
+    <t>P04-01-008-V04-P02</t>
+  </si>
+  <si>
     <t>ED1255904CCFMAX125S6</t>
   </si>
   <si>
     <t>EDCCFMAX125</t>
   </si>
   <si>
     <t>Edelco-EDCCFMAX125-Disco abrasivo CaS antiembozo CCFMAXX (125 mm)</t>
   </si>
   <si>
     <t>4255705106106</t>
   </si>
   <si>
-    <t>P04-01-017-V04-P02W</t>
-[...1 lines deleted...]
-  <si>
     <t>ED1142408AS24P115S2</t>
   </si>
   <si>
     <t>EDAS24P115</t>
   </si>
   <si>
     <t>Edelco-EDAS24P115-Disco desbaste para aluminio AS 24 P Superior (115 mm)</t>
   </si>
   <si>
     <t>4255705106144</t>
   </si>
   <si>
+    <t>P04-01-012-V03-P01</t>
+  </si>
+  <si>
     <t>ED1142408AS24P125S2</t>
   </si>
   <si>
     <t>EDAS24P125</t>
   </si>
   <si>
     <t>Edelco-EDAS24P125-Disco desbaste para aluminio AS 24 P Superior (125 mm)</t>
   </si>
   <si>
     <t>4255705106168</t>
+  </si>
+  <si>
+    <t>P04-01-012-V03-P02</t>
   </si>
   <si>
     <t>ED1301002AF58111516</t>
   </si>
   <si>
     <t>EDAF58111516</t>
   </si>
   <si>
     <t>Edelco-EDAF58111516-Disco fibra OA (115mm / Gr.16)</t>
   </si>
   <si>
     <t>4255705104089</t>
   </si>
   <si>
     <t>PEDELCO-P51</t>
   </si>
   <si>
     <t>ED1301002AF58111524</t>
   </si>
   <si>
     <t>EDAF58111524</t>
   </si>
   <si>
     <t>Edelco-EDAF58111524-Disco fibra OA (115mm / Gr.24)</t>
   </si>
@@ -5118,51 +5136,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N344"/>
+  <dimension ref="A1:N345"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="20"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
     <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -6058,11163 +6076,11198 @@
       </c>
       <c r="I26" t="s">
         <v>138</v>
       </c>
       <c r="J26">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>140</v>
       </c>
       <c r="B27" t="s">
         <v>141</v>
       </c>
       <c r="C27" t="s">
         <v>142</v>
       </c>
       <c r="D27">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="E27">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="G27" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>143</v>
       </c>
       <c r="J27">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>18</v>
       </c>
       <c r="L27" t="s">
-        <v>144</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>144</v>
+      </c>
+      <c r="B28" t="s">
         <v>145</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>146</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28">
+        <v>1.4</v>
+      </c>
+      <c r="E28">
+        <v>1.4</v>
+      </c>
+      <c r="G28" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" t="s">
         <v>147</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
       <c r="J28">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>18</v>
       </c>
       <c r="L28" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
+        <v>149</v>
+      </c>
+      <c r="B29" t="s">
         <v>150</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>151</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29">
+        <v>1.5</v>
+      </c>
+      <c r="E29">
+        <v>1.5</v>
+      </c>
+      <c r="G29" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" t="s">
         <v>152</v>
-      </c>
-[...13 lines deleted...]
-        <v>153</v>
       </c>
       <c r="J29">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>18</v>
       </c>
       <c r="L29" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
+        <v>154</v>
+      </c>
+      <c r="B30" t="s">
         <v>155</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>156</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30">
+        <v>2.7</v>
+      </c>
+      <c r="E30">
+        <v>2.7</v>
+      </c>
+      <c r="G30" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
         <v>157</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
       <c r="J30">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>18</v>
       </c>
       <c r="L30" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31" t="s">
         <v>160</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>161</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31">
+        <v>1.65</v>
+      </c>
+      <c r="E31">
+        <v>1.65</v>
+      </c>
+      <c r="G31" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" t="s">
         <v>162</v>
-      </c>
-[...13 lines deleted...]
-        <v>163</v>
       </c>
       <c r="J31">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>18</v>
       </c>
       <c r="L31" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
+        <v>164</v>
+      </c>
+      <c r="B32" t="s">
         <v>165</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>166</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32">
+        <v>1.8</v>
+      </c>
+      <c r="E32">
+        <v>1.8</v>
+      </c>
+      <c r="G32" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
       <c r="J32">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>18</v>
       </c>
       <c r="L32" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
+        <v>169</v>
+      </c>
+      <c r="B33" t="s">
         <v>170</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>171</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33">
+        <v>2.1</v>
+      </c>
+      <c r="E33">
+        <v>2.1</v>
+      </c>
+      <c r="G33" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>173</v>
       </c>
       <c r="J33">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>18</v>
       </c>
       <c r="L33" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
+        <v>174</v>
+      </c>
+      <c r="B34" t="s">
         <v>175</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>176</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34">
+        <v>2.3</v>
+      </c>
+      <c r="E34">
+        <v>2.3</v>
+      </c>
+      <c r="G34" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
       <c r="J34">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>18</v>
       </c>
       <c r="L34" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
+        <v>179</v>
+      </c>
+      <c r="B35" t="s">
         <v>180</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>181</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35">
+        <v>3.5</v>
+      </c>
+      <c r="E35">
+        <v>3.5</v>
+      </c>
+      <c r="G35" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" t="s">
         <v>182</v>
-      </c>
-[...13 lines deleted...]
-        <v>183</v>
       </c>
       <c r="J35">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>18</v>
       </c>
       <c r="L35" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>184</v>
+      </c>
+      <c r="B36" t="s">
         <v>185</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>186</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36">
+        <v>3.6</v>
+      </c>
+      <c r="E36">
+        <v>3.6</v>
+      </c>
+      <c r="G36" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" t="s">
         <v>187</v>
-      </c>
-[...13 lines deleted...]
-        <v>188</v>
       </c>
       <c r="J36">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
+        <v>189</v>
+      </c>
+      <c r="B37" t="s">
         <v>190</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>191</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37">
+        <v>1.5</v>
+      </c>
+      <c r="E37">
+        <v>1.5</v>
+      </c>
+      <c r="G37" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>193</v>
       </c>
       <c r="J37">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
+        <v>194</v>
+      </c>
+      <c r="B38" t="s">
         <v>195</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>196</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38">
+        <v>1.6</v>
+      </c>
+      <c r="E38">
+        <v>1.6</v>
+      </c>
+      <c r="G38" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" t="s">
         <v>197</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
       <c r="J38">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
+        <v>199</v>
+      </c>
+      <c r="B39" t="s">
         <v>200</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>201</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39">
+        <v>2.2</v>
+      </c>
+      <c r="E39">
+        <v>2.2</v>
+      </c>
+      <c r="G39" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
+        <v>16</v>
+      </c>
+      <c r="I39" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
       <c r="J39">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>204</v>
+      </c>
+      <c r="B40" t="s">
         <v>205</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>206</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40">
+        <v>2.4</v>
+      </c>
+      <c r="E40">
+        <v>2.4</v>
+      </c>
+      <c r="G40" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" t="s">
         <v>207</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
       <c r="J40">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
+        <v>209</v>
+      </c>
+      <c r="B41" t="s">
         <v>210</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>211</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41">
+        <v>3.15</v>
+      </c>
+      <c r="E41">
+        <v>3.15</v>
+      </c>
+      <c r="G41" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
       <c r="J41">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B42" t="s">
         <v>215</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>216</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42">
+        <v>3</v>
+      </c>
+      <c r="E42">
+        <v>3</v>
+      </c>
+      <c r="G42" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" t="s">
         <v>217</v>
-      </c>
-[...13 lines deleted...]
-        <v>218</v>
       </c>
       <c r="J42">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
+        <v>219</v>
+      </c>
+      <c r="B43" t="s">
         <v>220</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D43">
         <v>6.5</v>
       </c>
       <c r="E43">
         <v>6.5</v>
       </c>
       <c r="G43" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="J43">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>224</v>
+      </c>
+      <c r="B44" t="s">
         <v>225</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>226</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44">
+        <v>6.5</v>
+      </c>
+      <c r="E44">
+        <v>6.5</v>
+      </c>
+      <c r="G44" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>228</v>
       </c>
       <c r="J44">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
+        <v>229</v>
+      </c>
+      <c r="B45" t="s">
         <v>230</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>231</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45">
+        <v>1.35</v>
+      </c>
+      <c r="E45">
+        <v>1.35</v>
+      </c>
+      <c r="G45" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
       <c r="J45">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
+        <v>234</v>
+      </c>
+      <c r="B46" t="s">
         <v>235</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>236</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46">
+        <v>1.45</v>
+      </c>
+      <c r="E46">
+        <v>1.45</v>
+      </c>
+      <c r="G46" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
+        <v>16</v>
+      </c>
+      <c r="I46" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
       <c r="J46">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>239</v>
+      </c>
+      <c r="B47" t="s">
         <v>240</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>241</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47">
+        <v>2.1</v>
+      </c>
+      <c r="E47">
+        <v>2.1</v>
+      </c>
+      <c r="G47" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
+        <v>16</v>
+      </c>
+      <c r="I47" t="s">
         <v>242</v>
-      </c>
-[...13 lines deleted...]
-        <v>243</v>
       </c>
       <c r="J47">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
+        <v>244</v>
+      </c>
+      <c r="B48" t="s">
         <v>245</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>246</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48">
+        <v>2.8</v>
+      </c>
+      <c r="E48">
+        <v>2.8</v>
+      </c>
+      <c r="G48" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" t="s">
         <v>247</v>
-      </c>
-[...13 lines deleted...]
-        <v>248</v>
       </c>
       <c r="J48">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
+        <v>249</v>
+      </c>
+      <c r="B49" t="s">
         <v>250</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>251</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49">
+        <v>2.75</v>
+      </c>
+      <c r="E49">
+        <v>2.75</v>
+      </c>
+      <c r="G49" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H49" t="s">
+        <v>16</v>
+      </c>
+      <c r="I49" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>253</v>
       </c>
       <c r="J49">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
+        <v>254</v>
+      </c>
+      <c r="B50" t="s">
         <v>255</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D50">
         <v>6.5</v>
       </c>
       <c r="E50">
         <v>6.5</v>
       </c>
       <c r="G50" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="J50">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
+        <v>259</v>
+      </c>
+      <c r="B51" t="s">
         <v>260</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>261</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51">
+        <v>6.5</v>
+      </c>
+      <c r="E51">
+        <v>6.5</v>
+      </c>
+      <c r="G51" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H51" t="s">
+        <v>16</v>
+      </c>
+      <c r="I51" t="s">
         <v>262</v>
-      </c>
-[...13 lines deleted...]
-        <v>263</v>
       </c>
       <c r="J51">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
+        <v>264</v>
+      </c>
+      <c r="B52" t="s">
         <v>265</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D52">
         <v>9.8</v>
       </c>
       <c r="E52">
         <v>9.8</v>
       </c>
       <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
+        <v>267</v>
+      </c>
+      <c r="J52">
+        <v>25</v>
+      </c>
+      <c r="K52" t="s">
+        <v>18</v>
+      </c>
+      <c r="L52" t="s">
         <v>268</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
+        <v>269</v>
+      </c>
+      <c r="B53" t="s">
         <v>270</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>271</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53">
+        <v>9.8</v>
+      </c>
+      <c r="E53">
+        <v>9.8</v>
+      </c>
+      <c r="G53" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H53" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" t="s">
         <v>272</v>
       </c>
-      <c r="D53">
-[...11 lines deleted...]
-      <c r="I53" t="s">
+      <c r="J53">
+        <v>20</v>
+      </c>
+      <c r="K53" t="s">
+        <v>18</v>
+      </c>
+      <c r="L53" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
+        <v>274</v>
+      </c>
+      <c r="B54" t="s">
         <v>275</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>276</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54">
+        <v>1.5</v>
+      </c>
+      <c r="E54">
+        <v>1.5</v>
+      </c>
+      <c r="G54" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
+        <v>16</v>
+      </c>
+      <c r="I54" t="s">
         <v>277</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
       <c r="J54">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>279</v>
+      </c>
+      <c r="B55" t="s">
         <v>280</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>281</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55">
+        <v>1.6</v>
+      </c>
+      <c r="E55">
+        <v>1.6</v>
+      </c>
+      <c r="G55" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
+        <v>16</v>
+      </c>
+      <c r="I55" t="s">
         <v>282</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
       <c r="J55">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>284</v>
+      </c>
+      <c r="B56" t="s">
         <v>285</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>286</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56">
+        <v>2.25</v>
+      </c>
+      <c r="E56">
+        <v>2.25</v>
+      </c>
+      <c r="G56" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" t="s">
         <v>287</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
       <c r="J56">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
+        <v>289</v>
+      </c>
+      <c r="B57" t="s">
         <v>290</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>291</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57">
+        <v>3</v>
+      </c>
+      <c r="E57">
+        <v>3</v>
+      </c>
+      <c r="G57" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H57" t="s">
+        <v>16</v>
+      </c>
+      <c r="I57" t="s">
         <v>292</v>
-      </c>
-[...13 lines deleted...]
-        <v>293</v>
       </c>
       <c r="J57">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
+        <v>294</v>
+      </c>
+      <c r="B58" t="s">
         <v>295</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>296</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58">
+        <v>2.95</v>
+      </c>
+      <c r="E58">
+        <v>2.95</v>
+      </c>
+      <c r="G58" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
+        <v>16</v>
+      </c>
+      <c r="I58" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>298</v>
       </c>
       <c r="J58">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
+        <v>299</v>
+      </c>
+      <c r="B59" t="s">
         <v>300</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>301</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59">
+        <v>6.95</v>
+      </c>
+      <c r="E59">
+        <v>6.95</v>
+      </c>
+      <c r="G59" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
+        <v>16</v>
+      </c>
+      <c r="I59" t="s">
         <v>302</v>
       </c>
-      <c r="D59">
-[...11 lines deleted...]
-      <c r="I59" t="s">
+      <c r="J59">
+        <v>25</v>
+      </c>
+      <c r="K59" t="s">
+        <v>18</v>
+      </c>
+      <c r="L59" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
+        <v>304</v>
+      </c>
+      <c r="B60" t="s">
         <v>305</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>306</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60">
+        <v>9.8</v>
+      </c>
+      <c r="E60">
+        <v>9.8</v>
+      </c>
+      <c r="G60" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H60" t="s">
+        <v>16</v>
+      </c>
+      <c r="I60" t="s">
         <v>307</v>
       </c>
-      <c r="D60">
-[...11 lines deleted...]
-      <c r="I60" t="s">
+      <c r="J60">
+        <v>20</v>
+      </c>
+      <c r="K60" t="s">
+        <v>18</v>
+      </c>
+      <c r="L60" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
+        <v>309</v>
+      </c>
+      <c r="B61" t="s">
         <v>310</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>311</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61">
+        <v>2.4</v>
+      </c>
+      <c r="E61">
+        <v>2.4</v>
+      </c>
+      <c r="G61" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H61" t="s">
+        <v>16</v>
+      </c>
+      <c r="I61" t="s">
         <v>312</v>
-      </c>
-[...13 lines deleted...]
-        <v>313</v>
       </c>
       <c r="J61">
         <v>10</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>314</v>
+      </c>
+      <c r="B62" t="s">
         <v>315</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>316</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62">
+        <v>2.8</v>
+      </c>
+      <c r="E62">
+        <v>2.8</v>
+      </c>
+      <c r="G62" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H62" t="s">
+        <v>16</v>
+      </c>
+      <c r="I62" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>318</v>
       </c>
       <c r="J62">
         <v>10</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>319</v>
+      </c>
+      <c r="B63" t="s">
         <v>320</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>321</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63">
+        <v>3.9</v>
+      </c>
+      <c r="E63">
+        <v>3.9</v>
+      </c>
+      <c r="G63" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H63" t="s">
+        <v>16</v>
+      </c>
+      <c r="I63" t="s">
         <v>322</v>
-      </c>
-[...13 lines deleted...]
-        <v>323</v>
       </c>
       <c r="J63">
         <v>10</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
+        <v>324</v>
+      </c>
+      <c r="B64" t="s">
         <v>325</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>326</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64">
+        <v>6.2</v>
+      </c>
+      <c r="E64">
+        <v>6.2</v>
+      </c>
+      <c r="G64" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
+        <v>16</v>
+      </c>
+      <c r="I64" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>328</v>
       </c>
       <c r="J64">
         <v>10</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
+        <v>329</v>
+      </c>
+      <c r="B65" t="s">
         <v>330</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>331</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65">
+        <v>2.65</v>
+      </c>
+      <c r="E65">
+        <v>2.65</v>
+      </c>
+      <c r="G65" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
+        <v>16</v>
+      </c>
+      <c r="I65" t="s">
         <v>332</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
       <c r="J65">
         <v>10</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
+        <v>334</v>
+      </c>
+      <c r="B66" t="s">
         <v>335</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>336</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66">
+        <v>3.2</v>
+      </c>
+      <c r="E66">
+        <v>3.2</v>
+      </c>
+      <c r="G66" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H66" t="s">
+        <v>16</v>
+      </c>
+      <c r="I66" t="s">
         <v>337</v>
-      </c>
-[...13 lines deleted...]
-        <v>338</v>
       </c>
       <c r="J66">
         <v>10</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
+        <v>339</v>
+      </c>
+      <c r="B67" t="s">
         <v>340</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>341</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67">
+        <v>4.4</v>
+      </c>
+      <c r="E67">
+        <v>4.4</v>
+      </c>
+      <c r="G67" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
+        <v>16</v>
+      </c>
+      <c r="I67" t="s">
         <v>342</v>
-      </c>
-[...13 lines deleted...]
-        <v>343</v>
       </c>
       <c r="J67">
         <v>10</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
+        <v>344</v>
+      </c>
+      <c r="B68" t="s">
         <v>345</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>346</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68">
+        <v>6.95</v>
+      </c>
+      <c r="E68">
+        <v>6.95</v>
+      </c>
+      <c r="G68" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H68" t="s">
+        <v>16</v>
+      </c>
+      <c r="I68" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
       <c r="J68">
         <v>10</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
+        <v>349</v>
+      </c>
+      <c r="B69" t="s">
         <v>350</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>351</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69">
+        <v>2.1</v>
+      </c>
+      <c r="E69">
+        <v>2.1</v>
+      </c>
+      <c r="G69" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H69" t="s">
+        <v>16</v>
+      </c>
+      <c r="I69" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>353</v>
       </c>
       <c r="J69">
         <v>10</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
+        <v>354</v>
+      </c>
+      <c r="B70" t="s">
         <v>355</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>356</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70">
+        <v>2.6</v>
+      </c>
+      <c r="E70">
+        <v>2.6</v>
+      </c>
+      <c r="G70" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H70" t="s">
+        <v>16</v>
+      </c>
+      <c r="I70" t="s">
         <v>357</v>
-      </c>
-[...13 lines deleted...]
-        <v>358</v>
       </c>
       <c r="J70">
         <v>10</v>
       </c>
       <c r="K70" t="s">
         <v>18</v>
       </c>
       <c r="L70" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
+        <v>359</v>
+      </c>
+      <c r="B71" t="s">
         <v>360</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>361</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71">
+        <v>3.5</v>
+      </c>
+      <c r="E71">
+        <v>3.5</v>
+      </c>
+      <c r="G71" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H71" t="s">
+        <v>16</v>
+      </c>
+      <c r="I71" t="s">
         <v>362</v>
-      </c>
-[...13 lines deleted...]
-        <v>363</v>
       </c>
       <c r="J71">
         <v>10</v>
       </c>
       <c r="K71" t="s">
         <v>18</v>
       </c>
       <c r="L71" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
+        <v>364</v>
+      </c>
+      <c r="B72" t="s">
         <v>365</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>366</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72">
+        <v>5.7</v>
+      </c>
+      <c r="E72">
+        <v>5.7</v>
+      </c>
+      <c r="G72" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H72" t="s">
+        <v>16</v>
+      </c>
+      <c r="I72" t="s">
         <v>367</v>
-      </c>
-[...13 lines deleted...]
-        <v>368</v>
       </c>
       <c r="J72">
         <v>10</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
+        <v>369</v>
+      </c>
+      <c r="B73" t="s">
         <v>370</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="D73">
         <v>4.3</v>
       </c>
       <c r="E73">
         <v>4.3</v>
       </c>
       <c r="G73" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="J73">
         <v>10</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>374</v>
+      </c>
+      <c r="B74" t="s">
         <v>375</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="D74">
         <v>4.3</v>
       </c>
       <c r="E74">
         <v>4.3</v>
       </c>
       <c r="G74" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="J74">
         <v>10</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
+        <v>379</v>
+      </c>
+      <c r="B75" t="s">
         <v>380</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>381</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75">
+        <v>4.3</v>
+      </c>
+      <c r="E75">
+        <v>4.3</v>
+      </c>
+      <c r="G75" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H75" t="s">
+        <v>16</v>
+      </c>
+      <c r="I75" t="s">
         <v>382</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
       <c r="J75">
         <v>10</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
+        <v>384</v>
+      </c>
+      <c r="B76" t="s">
         <v>385</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="D76">
         <v>5.1</v>
       </c>
       <c r="E76">
         <v>5.1</v>
       </c>
       <c r="G76" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="J76">
         <v>10</v>
       </c>
       <c r="K76" t="s">
         <v>18</v>
       </c>
       <c r="L76" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
+        <v>389</v>
+      </c>
+      <c r="B77" t="s">
         <v>390</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="D77">
         <v>5.1</v>
       </c>
       <c r="E77">
         <v>5.1</v>
       </c>
       <c r="G77" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="J77">
         <v>10</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>394</v>
+      </c>
+      <c r="B78" t="s">
         <v>395</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>396</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78">
+        <v>5.1</v>
+      </c>
+      <c r="E78">
+        <v>5.1</v>
+      </c>
+      <c r="G78" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H78" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" t="s">
         <v>397</v>
-      </c>
-[...13 lines deleted...]
-        <v>398</v>
       </c>
       <c r="J78">
         <v>10</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
+        <v>399</v>
+      </c>
+      <c r="B79" t="s">
         <v>400</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="D79">
         <v>4.3</v>
       </c>
       <c r="E79">
         <v>4.3</v>
       </c>
       <c r="G79" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="J79">
         <v>10</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
+        <v>404</v>
+      </c>
+      <c r="B80" t="s">
         <v>405</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="D80">
         <v>4.3</v>
       </c>
       <c r="E80">
         <v>4.3</v>
       </c>
       <c r="G80" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="J80">
         <v>10</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
+        <v>409</v>
+      </c>
+      <c r="B81" t="s">
         <v>410</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>411</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81">
+        <v>4.3</v>
+      </c>
+      <c r="E81">
+        <v>4.3</v>
+      </c>
+      <c r="G81" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H81" t="s">
+        <v>16</v>
+      </c>
+      <c r="I81" t="s">
         <v>412</v>
-      </c>
-[...13 lines deleted...]
-        <v>413</v>
       </c>
       <c r="J81">
         <v>10</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>414</v>
+      </c>
+      <c r="B82" t="s">
         <v>415</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="D82">
         <v>5.1</v>
       </c>
       <c r="E82">
         <v>5.1</v>
       </c>
       <c r="G82" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="J82">
         <v>10</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>419</v>
+      </c>
+      <c r="B83" t="s">
         <v>420</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="D83">
         <v>5.1</v>
       </c>
       <c r="E83">
         <v>5.1</v>
       </c>
       <c r="G83" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="J83">
         <v>10</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
+        <v>424</v>
+      </c>
+      <c r="B84" t="s">
         <v>425</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>426</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84">
+        <v>5.1</v>
+      </c>
+      <c r="E84">
+        <v>5.1</v>
+      </c>
+      <c r="G84" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I84" t="s">
         <v>427</v>
-      </c>
-[...13 lines deleted...]
-        <v>428</v>
       </c>
       <c r="J84">
         <v>10</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
+        <v>429</v>
+      </c>
+      <c r="B85" t="s">
         <v>430</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="D85">
         <v>3.3</v>
       </c>
       <c r="E85">
         <v>3.3</v>
       </c>
       <c r="G85" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="J85">
         <v>10</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
+        <v>434</v>
+      </c>
+      <c r="B86" t="s">
         <v>435</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="D86">
         <v>3.3</v>
       </c>
       <c r="E86">
         <v>3.3</v>
       </c>
       <c r="G86" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="J86">
         <v>10</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
+        <v>439</v>
+      </c>
+      <c r="B87" t="s">
         <v>440</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="D87">
         <v>3.3</v>
       </c>
       <c r="E87">
         <v>3.3</v>
       </c>
       <c r="G87" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="J87">
         <v>10</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
+        <v>444</v>
+      </c>
+      <c r="B88" t="s">
         <v>445</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>446</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88">
+        <v>3.3</v>
+      </c>
+      <c r="E88">
+        <v>3.3</v>
+      </c>
+      <c r="G88" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H88" t="s">
+        <v>16</v>
+      </c>
+      <c r="I88" t="s">
         <v>447</v>
-      </c>
-[...13 lines deleted...]
-        <v>448</v>
       </c>
       <c r="J88">
         <v>10</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
+        <v>449</v>
+      </c>
+      <c r="B89" t="s">
         <v>450</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="D89">
         <v>3.95</v>
       </c>
       <c r="E89">
         <v>3.95</v>
       </c>
       <c r="G89" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="J89">
         <v>10</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
+        <v>454</v>
+      </c>
+      <c r="B90" t="s">
         <v>455</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="D90">
         <v>3.95</v>
       </c>
       <c r="E90">
         <v>3.95</v>
       </c>
       <c r="G90" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="J90">
         <v>10</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
+        <v>459</v>
+      </c>
+      <c r="B91" t="s">
         <v>460</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D91">
         <v>3.95</v>
       </c>
       <c r="E91">
         <v>3.95</v>
       </c>
       <c r="G91" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="J91">
         <v>10</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
+        <v>464</v>
+      </c>
+      <c r="B92" t="s">
         <v>465</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>466</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92">
+        <v>3.95</v>
+      </c>
+      <c r="E92">
+        <v>3.95</v>
+      </c>
+      <c r="G92" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H92" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" t="s">
         <v>467</v>
-      </c>
-[...13 lines deleted...]
-        <v>468</v>
       </c>
       <c r="J92">
         <v>10</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
+        <v>469</v>
+      </c>
+      <c r="B93" t="s">
         <v>470</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="D93">
         <v>3.3</v>
       </c>
       <c r="E93">
         <v>3.3</v>
       </c>
       <c r="G93" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="J93">
         <v>10</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
+        <v>474</v>
+      </c>
+      <c r="B94" t="s">
         <v>475</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="D94">
         <v>3.3</v>
       </c>
       <c r="E94">
         <v>3.3</v>
       </c>
       <c r="G94" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="J94">
         <v>10</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
+        <v>479</v>
+      </c>
+      <c r="B95" t="s">
         <v>480</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>481</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95">
+        <v>3.3</v>
+      </c>
+      <c r="E95">
+        <v>3.3</v>
+      </c>
+      <c r="G95" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H95" t="s">
+        <v>16</v>
+      </c>
+      <c r="I95" t="s">
         <v>482</v>
-      </c>
-[...13 lines deleted...]
-        <v>483</v>
       </c>
       <c r="J95">
         <v>10</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>484</v>
+      </c>
+      <c r="B96" t="s">
         <v>485</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="D96">
         <v>3.95</v>
       </c>
       <c r="E96">
         <v>3.95</v>
       </c>
       <c r="G96" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="J96">
         <v>10</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
       <c r="L96" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>489</v>
+      </c>
+      <c r="B97" t="s">
         <v>490</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="D97">
         <v>3.95</v>
       </c>
       <c r="E97">
         <v>3.95</v>
       </c>
       <c r="G97" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="J97">
         <v>10</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>494</v>
+      </c>
+      <c r="B98" t="s">
         <v>495</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>496</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98">
+        <v>3.95</v>
+      </c>
+      <c r="E98">
+        <v>3.95</v>
+      </c>
+      <c r="G98" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H98" t="s">
+        <v>16</v>
+      </c>
+      <c r="I98" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>498</v>
       </c>
       <c r="J98">
         <v>10</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>499</v>
+      </c>
+      <c r="B99" t="s">
         <v>500</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="D99">
         <v>2.7</v>
       </c>
       <c r="E99">
         <v>2.7</v>
       </c>
       <c r="G99" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="J99">
         <v>10</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>504</v>
+      </c>
+      <c r="B100" t="s">
         <v>505</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="D100">
         <v>2.7</v>
       </c>
       <c r="E100">
         <v>2.7</v>
       </c>
       <c r="G100" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="J100">
         <v>10</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>509</v>
+      </c>
+      <c r="B101" t="s">
         <v>510</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="D101">
         <v>2.7</v>
       </c>
       <c r="E101">
         <v>2.7</v>
       </c>
       <c r="G101" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="J101">
         <v>10</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>514</v>
+      </c>
+      <c r="B102" t="s">
         <v>515</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>516</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102">
+        <v>2.7</v>
+      </c>
+      <c r="E102">
+        <v>2.7</v>
+      </c>
+      <c r="G102" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H102" t="s">
+        <v>16</v>
+      </c>
+      <c r="I102" t="s">
         <v>517</v>
-      </c>
-[...13 lines deleted...]
-        <v>518</v>
       </c>
       <c r="J102">
         <v>10</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>519</v>
+      </c>
+      <c r="B103" t="s">
         <v>520</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="D103">
         <v>3.2</v>
       </c>
       <c r="E103">
         <v>3.2</v>
       </c>
       <c r="G103" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="J103">
         <v>10</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>524</v>
+      </c>
+      <c r="B104" t="s">
         <v>525</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="D104">
         <v>3.2</v>
       </c>
       <c r="E104">
         <v>3.2</v>
       </c>
       <c r="G104" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="J104">
         <v>10</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>529</v>
+      </c>
+      <c r="B105" t="s">
         <v>530</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="D105">
         <v>3.2</v>
       </c>
       <c r="E105">
         <v>3.2</v>
       </c>
       <c r="G105" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="J105">
         <v>10</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>534</v>
+      </c>
+      <c r="B106" t="s">
         <v>535</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>536</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106">
+        <v>3.2</v>
+      </c>
+      <c r="E106">
+        <v>3.2</v>
+      </c>
+      <c r="G106" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H106" t="s">
+        <v>16</v>
+      </c>
+      <c r="I106" t="s">
         <v>537</v>
-      </c>
-[...13 lines deleted...]
-        <v>538</v>
       </c>
       <c r="J106">
         <v>10</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>539</v>
+      </c>
+      <c r="B107" t="s">
         <v>540</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="D107">
         <v>6.5</v>
       </c>
       <c r="E107">
         <v>6.5</v>
       </c>
       <c r="G107" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="J107">
         <v>10</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>544</v>
+      </c>
+      <c r="B108" t="s">
         <v>545</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="D108">
         <v>6.5</v>
       </c>
       <c r="E108">
         <v>6.5</v>
       </c>
       <c r="G108" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="J108">
         <v>10</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>549</v>
+      </c>
+      <c r="B109" t="s">
         <v>550</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>551</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109">
+        <v>6.5</v>
+      </c>
+      <c r="E109">
+        <v>6.5</v>
+      </c>
+      <c r="G109" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H109" t="s">
+        <v>16</v>
+      </c>
+      <c r="I109" t="s">
         <v>552</v>
-      </c>
-[...13 lines deleted...]
-        <v>553</v>
       </c>
       <c r="J109">
         <v>10</v>
       </c>
       <c r="K109" t="s">
         <v>18</v>
       </c>
       <c r="L109" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>554</v>
+      </c>
+      <c r="B110" t="s">
         <v>555</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="D110">
         <v>2.7</v>
       </c>
       <c r="E110">
         <v>2.7</v>
       </c>
       <c r="G110" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="J110">
         <v>10</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>559</v>
+      </c>
+      <c r="B111" t="s">
         <v>560</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="D111">
         <v>2.7</v>
       </c>
       <c r="E111">
         <v>2.7</v>
       </c>
       <c r="G111" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="J111">
         <v>10</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>564</v>
+      </c>
+      <c r="B112" t="s">
         <v>565</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="D112">
         <v>2.7</v>
       </c>
       <c r="E112">
         <v>2.7</v>
       </c>
       <c r="G112" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="J112">
         <v>10</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>569</v>
+      </c>
+      <c r="B113" t="s">
         <v>570</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>571</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113">
+        <v>2.7</v>
+      </c>
+      <c r="E113">
+        <v>2.7</v>
+      </c>
+      <c r="G113" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H113" t="s">
+        <v>16</v>
+      </c>
+      <c r="I113" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>573</v>
       </c>
       <c r="J113">
         <v>10</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>574</v>
+      </c>
+      <c r="B114" t="s">
         <v>575</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="D114">
         <v>3.2</v>
       </c>
       <c r="E114">
         <v>3.2</v>
       </c>
       <c r="G114" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="J114">
         <v>10</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>579</v>
+      </c>
+      <c r="B115" t="s">
         <v>580</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="D115">
         <v>3.2</v>
       </c>
       <c r="E115">
         <v>3.2</v>
       </c>
       <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="J115">
         <v>10</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>584</v>
+      </c>
+      <c r="B116" t="s">
         <v>585</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="D116">
         <v>3.2</v>
       </c>
       <c r="E116">
         <v>3.2</v>
       </c>
       <c r="G116" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="J116">
         <v>10</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>589</v>
+      </c>
+      <c r="B117" t="s">
         <v>590</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>591</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117">
+        <v>3.2</v>
+      </c>
+      <c r="E117">
+        <v>3.2</v>
+      </c>
+      <c r="G117" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H117" t="s">
+        <v>16</v>
+      </c>
+      <c r="I117" t="s">
         <v>592</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
       <c r="J117">
         <v>10</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>594</v>
+      </c>
+      <c r="B118" t="s">
         <v>595</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="D118">
         <v>2.5</v>
       </c>
       <c r="E118">
         <v>2.5</v>
       </c>
       <c r="G118" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="J118">
         <v>10</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>599</v>
+      </c>
+      <c r="B119" t="s">
         <v>600</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="D119">
         <v>2.5</v>
       </c>
       <c r="E119">
         <v>2.5</v>
       </c>
       <c r="G119" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="J119">
         <v>10</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>604</v>
+      </c>
+      <c r="B120" t="s">
         <v>605</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>606</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120">
+        <v>2.5</v>
+      </c>
+      <c r="E120">
+        <v>2.5</v>
+      </c>
+      <c r="G120" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H120" t="s">
+        <v>16</v>
+      </c>
+      <c r="I120" t="s">
         <v>607</v>
-      </c>
-[...13 lines deleted...]
-        <v>608</v>
       </c>
       <c r="J120">
         <v>10</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>609</v>
+      </c>
+      <c r="B121" t="s">
         <v>610</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="D121">
         <v>3</v>
       </c>
       <c r="E121">
         <v>3</v>
       </c>
       <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="J121">
         <v>10</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>614</v>
+      </c>
+      <c r="B122" t="s">
         <v>615</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="D122">
         <v>3</v>
       </c>
       <c r="E122">
         <v>3</v>
       </c>
       <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="J122">
         <v>10</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>619</v>
+      </c>
+      <c r="B123" t="s">
         <v>620</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="D123">
         <v>3</v>
       </c>
       <c r="E123">
         <v>3</v>
       </c>
       <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="J123">
         <v>10</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>624</v>
+      </c>
+      <c r="B124" t="s">
         <v>625</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>626</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124">
+        <v>3</v>
+      </c>
+      <c r="E124">
+        <v>3</v>
+      </c>
+      <c r="G124" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H124" t="s">
+        <v>16</v>
+      </c>
+      <c r="I124" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>628</v>
       </c>
       <c r="J124">
         <v>10</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>629</v>
+      </c>
+      <c r="B125" t="s">
         <v>630</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="D125">
         <v>2.5</v>
       </c>
       <c r="E125">
         <v>2.5</v>
       </c>
       <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="J125">
         <v>10</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>634</v>
+      </c>
+      <c r="B126" t="s">
         <v>635</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="D126">
         <v>2.5</v>
       </c>
       <c r="E126">
         <v>2.5</v>
       </c>
       <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="J126">
         <v>10</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>639</v>
+      </c>
+      <c r="B127" t="s">
         <v>640</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>641</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127">
+        <v>2.5</v>
+      </c>
+      <c r="E127">
+        <v>2.5</v>
+      </c>
+      <c r="G127" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H127" t="s">
+        <v>16</v>
+      </c>
+      <c r="I127" t="s">
         <v>642</v>
-      </c>
-[...13 lines deleted...]
-        <v>643</v>
       </c>
       <c r="J127">
         <v>10</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>644</v>
+      </c>
+      <c r="B128" t="s">
         <v>645</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="D128">
         <v>3</v>
       </c>
       <c r="E128">
         <v>3</v>
       </c>
       <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="J128">
         <v>10</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>649</v>
+      </c>
+      <c r="B129" t="s">
         <v>650</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="D129">
         <v>3</v>
       </c>
       <c r="E129">
         <v>3</v>
       </c>
       <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="J129">
         <v>10</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
+        <v>654</v>
+      </c>
+      <c r="B130" t="s">
         <v>655</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="D130">
         <v>3</v>
       </c>
       <c r="E130">
         <v>3</v>
       </c>
       <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="J130">
         <v>10</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>659</v>
+      </c>
+      <c r="B131" t="s">
         <v>660</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>661</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131">
+        <v>3</v>
+      </c>
+      <c r="E131">
+        <v>3</v>
+      </c>
+      <c r="G131" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H131" t="s">
+        <v>16</v>
+      </c>
+      <c r="I131" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>663</v>
       </c>
       <c r="J131">
         <v>10</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>664</v>
+      </c>
+      <c r="B132" t="s">
         <v>665</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
       <c r="D132">
         <v>2.7</v>
       </c>
       <c r="E132">
         <v>2.7</v>
       </c>
       <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="J132">
         <v>10</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>669</v>
+      </c>
+      <c r="B133" t="s">
         <v>670</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="D133">
         <v>2.7</v>
       </c>
       <c r="E133">
         <v>2.7</v>
       </c>
       <c r="G133" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="J133">
         <v>10</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>674</v>
+      </c>
+      <c r="B134" t="s">
         <v>675</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
       <c r="D134">
         <v>2.7</v>
       </c>
       <c r="E134">
         <v>2.7</v>
       </c>
       <c r="G134" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="J134">
         <v>10</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
+        <v>679</v>
+      </c>
+      <c r="B135" t="s">
         <v>680</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" t="s">
         <v>681</v>
       </c>
-      <c r="C135" t="s">
+      <c r="D135">
+        <v>2.7</v>
+      </c>
+      <c r="E135">
+        <v>2.7</v>
+      </c>
+      <c r="G135" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H135" t="s">
+        <v>16</v>
+      </c>
+      <c r="I135" t="s">
         <v>682</v>
-      </c>
-[...13 lines deleted...]
-        <v>683</v>
       </c>
       <c r="J135">
         <v>10</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
+        <v>684</v>
+      </c>
+      <c r="B136" t="s">
         <v>685</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="D136">
         <v>3.5</v>
       </c>
       <c r="E136">
         <v>3.5</v>
       </c>
       <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="J136">
         <v>10</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
+        <v>689</v>
+      </c>
+      <c r="B137" t="s">
         <v>690</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="D137">
         <v>3.5</v>
       </c>
       <c r="E137">
         <v>3.5</v>
       </c>
       <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="J137">
         <v>10</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
+        <v>694</v>
+      </c>
+      <c r="B138" t="s">
         <v>695</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="D138">
         <v>3.5</v>
       </c>
       <c r="E138">
         <v>3.5</v>
       </c>
       <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="J138">
         <v>10</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
+        <v>699</v>
+      </c>
+      <c r="B139" t="s">
         <v>700</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" t="s">
         <v>701</v>
       </c>
-      <c r="C139" t="s">
+      <c r="D139">
+        <v>3.5</v>
+      </c>
+      <c r="E139">
+        <v>3.5</v>
+      </c>
+      <c r="G139" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H139" t="s">
+        <v>16</v>
+      </c>
+      <c r="I139" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
       <c r="J139">
         <v>10</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
+        <v>704</v>
+      </c>
+      <c r="B140" t="s">
         <v>705</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
       <c r="D140">
         <v>2.7</v>
       </c>
       <c r="E140">
         <v>2.7</v>
       </c>
       <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="J140">
         <v>10</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
+        <v>709</v>
+      </c>
+      <c r="B141" t="s">
         <v>710</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
       <c r="D141">
         <v>2.7</v>
       </c>
       <c r="E141">
         <v>2.7</v>
       </c>
       <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="J141">
         <v>10</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
+        <v>714</v>
+      </c>
+      <c r="B142" t="s">
         <v>715</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="D142">
         <v>2.7</v>
       </c>
       <c r="E142">
         <v>2.7</v>
       </c>
       <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="J142">
         <v>10</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>719</v>
+      </c>
+      <c r="B143" t="s">
         <v>720</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" t="s">
         <v>721</v>
       </c>
-      <c r="C143" t="s">
+      <c r="D143">
+        <v>2.7</v>
+      </c>
+      <c r="E143">
+        <v>2.7</v>
+      </c>
+      <c r="G143" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H143" t="s">
+        <v>16</v>
+      </c>
+      <c r="I143" t="s">
         <v>722</v>
-      </c>
-[...13 lines deleted...]
-        <v>723</v>
       </c>
       <c r="J143">
         <v>10</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
+        <v>724</v>
+      </c>
+      <c r="B144" t="s">
         <v>725</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
       <c r="D144">
         <v>3.5</v>
       </c>
       <c r="E144">
         <v>3.5</v>
       </c>
       <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J144">
         <v>10</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
+        <v>729</v>
+      </c>
+      <c r="B145" t="s">
         <v>730</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="D145">
         <v>3.5</v>
       </c>
       <c r="E145">
         <v>3.5</v>
       </c>
       <c r="G145" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="J145">
         <v>10</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
+        <v>734</v>
+      </c>
+      <c r="B146" t="s">
         <v>735</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
       <c r="D146">
         <v>3.5</v>
       </c>
       <c r="E146">
         <v>3.5</v>
       </c>
       <c r="G146" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="J146">
         <v>10</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
+        <v>739</v>
+      </c>
+      <c r="B147" t="s">
         <v>740</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" t="s">
         <v>741</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147">
+        <v>3.5</v>
+      </c>
+      <c r="E147">
+        <v>3.5</v>
+      </c>
+      <c r="G147" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H147" t="s">
+        <v>16</v>
+      </c>
+      <c r="I147" t="s">
         <v>742</v>
-      </c>
-[...13 lines deleted...]
-        <v>743</v>
       </c>
       <c r="J147">
         <v>10</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
+        <v>744</v>
+      </c>
+      <c r="B148" t="s">
         <v>745</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C148" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
       <c r="D148">
         <v>3.6</v>
       </c>
       <c r="E148">
         <v>3.6</v>
       </c>
       <c r="G148" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="J148">
         <v>10</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
+        <v>749</v>
+      </c>
+      <c r="B149" t="s">
         <v>750</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
       <c r="D149">
         <v>3.6</v>
       </c>
       <c r="E149">
         <v>3.6</v>
       </c>
       <c r="G149" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J149">
         <v>10</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
       <c r="L149" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
+        <v>754</v>
+      </c>
+      <c r="B150" t="s">
         <v>755</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" t="s">
         <v>756</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
       <c r="D150">
         <v>3.6</v>
       </c>
       <c r="E150">
         <v>3.6</v>
       </c>
       <c r="G150" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="J150">
         <v>10</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
+        <v>759</v>
+      </c>
+      <c r="B151" t="s">
         <v>760</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" t="s">
         <v>761</v>
       </c>
-      <c r="C151" t="s">
+      <c r="D151">
+        <v>3.6</v>
+      </c>
+      <c r="E151">
+        <v>3.6</v>
+      </c>
+      <c r="G151" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H151" t="s">
+        <v>16</v>
+      </c>
+      <c r="I151" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
       <c r="J151">
         <v>10</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
+        <v>764</v>
+      </c>
+      <c r="B152" t="s">
         <v>765</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C152" t="s">
         <v>766</v>
       </c>
-      <c r="C152" t="s">
+      <c r="D152">
+        <v>7.5</v>
+      </c>
+      <c r="E152">
+        <v>7.5</v>
+      </c>
+      <c r="G152" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H152" t="s">
+        <v>16</v>
+      </c>
+      <c r="I152" t="s">
         <v>767</v>
-      </c>
-[...13 lines deleted...]
-        <v>768</v>
       </c>
       <c r="J152">
         <v>10</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
+        <v>769</v>
+      </c>
+      <c r="B153" t="s">
         <v>770</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" t="s">
         <v>771</v>
       </c>
-      <c r="C153" t="s">
+      <c r="D153">
+        <v>9.5</v>
+      </c>
+      <c r="E153">
+        <v>9.5</v>
+      </c>
+      <c r="G153" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H153" t="s">
+        <v>16</v>
+      </c>
+      <c r="I153" t="s">
         <v>772</v>
-      </c>
-[...13 lines deleted...]
-        <v>773</v>
       </c>
       <c r="J153">
         <v>10</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
+        <v>774</v>
+      </c>
+      <c r="B154" t="s">
         <v>775</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" t="s">
         <v>776</v>
       </c>
-      <c r="C154" t="s">
+      <c r="D154">
+        <v>7.5</v>
+      </c>
+      <c r="E154">
+        <v>7.5</v>
+      </c>
+      <c r="G154" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H154" t="s">
+        <v>16</v>
+      </c>
+      <c r="I154" t="s">
         <v>777</v>
-      </c>
-[...13 lines deleted...]
-        <v>778</v>
       </c>
       <c r="J154">
         <v>10</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
+        <v>779</v>
+      </c>
+      <c r="B155" t="s">
         <v>780</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" t="s">
         <v>781</v>
       </c>
-      <c r="C155" t="s">
+      <c r="D155">
+        <v>9.5</v>
+      </c>
+      <c r="E155">
+        <v>9.5</v>
+      </c>
+      <c r="G155" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H155" t="s">
+        <v>16</v>
+      </c>
+      <c r="I155" t="s">
         <v>782</v>
-      </c>
-[...13 lines deleted...]
-        <v>783</v>
       </c>
       <c r="J155">
         <v>10</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
+        <v>784</v>
+      </c>
+      <c r="B156" t="s">
         <v>785</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" t="s">
         <v>786</v>
       </c>
-      <c r="C156" t="s">
+      <c r="D156">
+        <v>7.5</v>
+      </c>
+      <c r="E156">
+        <v>7.5</v>
+      </c>
+      <c r="G156" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H156" t="s">
+        <v>16</v>
+      </c>
+      <c r="I156" t="s">
         <v>787</v>
-      </c>
-[...13 lines deleted...]
-        <v>788</v>
       </c>
       <c r="J156">
         <v>10</v>
       </c>
       <c r="K156" t="s">
         <v>18</v>
       </c>
       <c r="L156" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
+        <v>789</v>
+      </c>
+      <c r="B157" t="s">
         <v>790</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" t="s">
         <v>791</v>
       </c>
-      <c r="C157" t="s">
+      <c r="D157">
+        <v>9.5</v>
+      </c>
+      <c r="E157">
+        <v>9.5</v>
+      </c>
+      <c r="G157" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H157" t="s">
+        <v>16</v>
+      </c>
+      <c r="I157" t="s">
         <v>792</v>
-      </c>
-[...13 lines deleted...]
-        <v>793</v>
       </c>
       <c r="J157">
         <v>10</v>
       </c>
       <c r="K157" t="s">
         <v>18</v>
       </c>
       <c r="L157" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
+        <v>794</v>
+      </c>
+      <c r="B158" t="s">
         <v>795</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" t="s">
         <v>796</v>
       </c>
-      <c r="C158" t="s">
+      <c r="D158">
+        <v>12</v>
+      </c>
+      <c r="E158">
+        <v>12</v>
+      </c>
+      <c r="G158" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H158" t="s">
+        <v>16</v>
+      </c>
+      <c r="I158" t="s">
         <v>797</v>
-      </c>
-[...13 lines deleted...]
-        <v>798</v>
       </c>
       <c r="J158">
         <v>10</v>
       </c>
       <c r="K158" t="s">
         <v>18</v>
       </c>
       <c r="L158" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
+        <v>799</v>
+      </c>
+      <c r="B159" t="s">
         <v>800</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" t="s">
         <v>801</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D159">
+        <v>14.5</v>
+      </c>
+      <c r="E159">
+        <v>14.5</v>
+      </c>
+      <c r="G159" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H159" t="s">
+        <v>16</v>
+      </c>
+      <c r="I159" t="s">
         <v>802</v>
       </c>
-      <c r="D159">
-[...11 lines deleted...]
-      <c r="I159" t="s">
+      <c r="J159">
+        <v>10</v>
+      </c>
+      <c r="K159" t="s">
+        <v>18</v>
+      </c>
+      <c r="L159" t="s">
         <v>803</v>
-      </c>
-[...7 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
+        <v>804</v>
+      </c>
+      <c r="B160" t="s">
         <v>805</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" t="s">
         <v>806</v>
       </c>
-      <c r="C160" t="s">
+      <c r="D160">
+        <v>49</v>
+      </c>
+      <c r="E160">
+        <v>49</v>
+      </c>
+      <c r="G160" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H160" t="s">
+        <v>16</v>
+      </c>
+      <c r="I160" t="s">
         <v>807</v>
-      </c>
-[...13 lines deleted...]
-        <v>808</v>
       </c>
       <c r="J160">
         <v>1</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
       <c r="L160" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
+        <v>809</v>
+      </c>
+      <c r="B161" t="s">
         <v>810</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" t="s">
         <v>811</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161">
+        <v>55</v>
+      </c>
+      <c r="E161">
+        <v>55</v>
+      </c>
+      <c r="G161" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H161" t="s">
+        <v>16</v>
+      </c>
+      <c r="I161" t="s">
         <v>812</v>
-      </c>
-[...13 lines deleted...]
-        <v>813</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161" t="s">
         <v>18</v>
       </c>
       <c r="L161" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
+        <v>814</v>
+      </c>
+      <c r="B162" t="s">
         <v>815</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" t="s">
         <v>816</v>
       </c>
-      <c r="C162" t="s">
+      <c r="D162">
+        <v>79</v>
+      </c>
+      <c r="E162">
+        <v>79</v>
+      </c>
+      <c r="G162" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H162" t="s">
+        <v>16</v>
+      </c>
+      <c r="I162" t="s">
         <v>817</v>
-      </c>
-[...13 lines deleted...]
-        <v>818</v>
       </c>
       <c r="J162">
         <v>1</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
       <c r="L162" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
+        <v>819</v>
+      </c>
+      <c r="B163" t="s">
         <v>820</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" t="s">
         <v>821</v>
       </c>
-      <c r="C163" t="s">
+      <c r="D163">
+        <v>109</v>
+      </c>
+      <c r="E163">
+        <v>109</v>
+      </c>
+      <c r="G163" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H163" t="s">
+        <v>16</v>
+      </c>
+      <c r="I163" t="s">
         <v>822</v>
-      </c>
-[...13 lines deleted...]
-        <v>823</v>
       </c>
       <c r="J163">
         <v>1</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
       <c r="L163" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
+        <v>824</v>
+      </c>
+      <c r="B164" t="s">
         <v>825</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
       <c r="D164">
         <v>159</v>
       </c>
       <c r="E164">
         <v>159</v>
       </c>
       <c r="G164" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
       <c r="L164" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
+        <v>829</v>
+      </c>
+      <c r="B165" t="s">
         <v>830</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" t="s">
         <v>831</v>
       </c>
-      <c r="C165" t="s">
+      <c r="D165">
+        <v>159</v>
+      </c>
+      <c r="E165">
+        <v>159</v>
+      </c>
+      <c r="G165" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H165" t="s">
+        <v>16</v>
+      </c>
+      <c r="I165" t="s">
         <v>832</v>
-      </c>
-[...13 lines deleted...]
-        <v>833</v>
       </c>
       <c r="J165">
         <v>1</v>
       </c>
       <c r="K165" t="s">
         <v>18</v>
       </c>
       <c r="L165" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
+        <v>834</v>
+      </c>
+      <c r="B166" t="s">
         <v>835</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" t="s">
         <v>836</v>
-      </c>
-[...1 lines deleted...]
-        <v>837</v>
       </c>
       <c r="D166">
         <v>189</v>
       </c>
       <c r="E166">
         <v>189</v>
       </c>
       <c r="G166" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
       <c r="I166" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="J166">
         <v>1</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
       <c r="L166" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
+        <v>839</v>
+      </c>
+      <c r="B167" t="s">
         <v>840</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" t="s">
         <v>841</v>
       </c>
-      <c r="C167" t="s">
+      <c r="D167">
+        <v>189</v>
+      </c>
+      <c r="E167">
+        <v>189</v>
+      </c>
+      <c r="G167" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H167" t="s">
+        <v>16</v>
+      </c>
+      <c r="I167" t="s">
         <v>842</v>
-      </c>
-[...13 lines deleted...]
-        <v>843</v>
       </c>
       <c r="J167">
         <v>1</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
       <c r="L167" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
+        <v>844</v>
+      </c>
+      <c r="B168" t="s">
         <v>845</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
         <v>846</v>
       </c>
-      <c r="C168" t="s">
+      <c r="D168">
+        <v>20</v>
+      </c>
+      <c r="E168">
+        <v>20</v>
+      </c>
+      <c r="G168" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H168" t="s">
+        <v>16</v>
+      </c>
+      <c r="I168" t="s">
         <v>847</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
       <c r="J168">
         <v>1</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
       <c r="L168" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
+        <v>849</v>
+      </c>
+      <c r="B169" t="s">
         <v>850</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" t="s">
         <v>851</v>
       </c>
-      <c r="C169" t="s">
+      <c r="D169">
+        <v>23</v>
+      </c>
+      <c r="E169">
+        <v>23</v>
+      </c>
+      <c r="G169" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H169" t="s">
+        <v>16</v>
+      </c>
+      <c r="I169" t="s">
         <v>852</v>
-      </c>
-[...13 lines deleted...]
-        <v>853</v>
       </c>
       <c r="J169">
         <v>1</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
       <c r="L169" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
+        <v>854</v>
+      </c>
+      <c r="B170" t="s">
         <v>855</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" t="s">
         <v>856</v>
       </c>
-      <c r="C170" t="s">
+      <c r="D170">
+        <v>35</v>
+      </c>
+      <c r="E170">
+        <v>35</v>
+      </c>
+      <c r="G170" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H170" t="s">
+        <v>16</v>
+      </c>
+      <c r="I170" t="s">
         <v>857</v>
-      </c>
-[...13 lines deleted...]
-        <v>858</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
       <c r="L170" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
+        <v>859</v>
+      </c>
+      <c r="B171" t="s">
         <v>860</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" t="s">
         <v>861</v>
       </c>
-      <c r="C171" t="s">
+      <c r="D171">
+        <v>49</v>
+      </c>
+      <c r="E171">
+        <v>49</v>
+      </c>
+      <c r="G171" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H171" t="s">
+        <v>16</v>
+      </c>
+      <c r="I171" t="s">
         <v>862</v>
-      </c>
-[...13 lines deleted...]
-        <v>863</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
       <c r="L171" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
+        <v>864</v>
+      </c>
+      <c r="B172" t="s">
         <v>865</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="D172">
         <v>99</v>
       </c>
       <c r="E172">
         <v>99</v>
       </c>
       <c r="G172" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H172" t="s">
         <v>16</v>
       </c>
       <c r="I172" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="J172">
         <v>1</v>
       </c>
       <c r="K172" t="s">
         <v>18</v>
       </c>
       <c r="L172" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
+        <v>869</v>
+      </c>
+      <c r="B173" t="s">
         <v>870</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="D173">
         <v>99</v>
       </c>
       <c r="E173">
         <v>99</v>
       </c>
       <c r="G173" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H173" t="s">
         <v>16</v>
       </c>
       <c r="I173" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173" t="s">
         <v>18</v>
       </c>
       <c r="L173" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
+        <v>874</v>
+      </c>
+      <c r="B174" t="s">
         <v>875</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>877</v>
       </c>
       <c r="D174">
         <v>99</v>
       </c>
       <c r="E174">
         <v>99</v>
       </c>
       <c r="G174" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H174" t="s">
         <v>16</v>
       </c>
       <c r="I174" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
       <c r="L174" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
+        <v>879</v>
+      </c>
+      <c r="B175" t="s">
         <v>880</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" t="s">
         <v>881</v>
       </c>
-      <c r="C175" t="s">
+      <c r="D175">
+        <v>99</v>
+      </c>
+      <c r="E175">
+        <v>99</v>
+      </c>
+      <c r="G175" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H175" t="s">
+        <v>16</v>
+      </c>
+      <c r="I175" t="s">
         <v>882</v>
-      </c>
-[...13 lines deleted...]
-        <v>883</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
       <c r="L175" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
+        <v>884</v>
+      </c>
+      <c r="B176" t="s">
         <v>885</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
       <c r="D176">
         <v>119</v>
       </c>
       <c r="E176">
         <v>119</v>
       </c>
       <c r="G176" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H176" t="s">
         <v>16</v>
       </c>
       <c r="I176" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="J176">
         <v>1</v>
       </c>
       <c r="K176" t="s">
         <v>18</v>
       </c>
       <c r="L176" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
+        <v>889</v>
+      </c>
+      <c r="B177" t="s">
         <v>890</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
       <c r="D177">
         <v>119</v>
       </c>
       <c r="E177">
         <v>119</v>
       </c>
       <c r="G177" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H177" t="s">
         <v>16</v>
       </c>
       <c r="I177" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177" t="s">
         <v>18</v>
       </c>
       <c r="L177" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
+        <v>894</v>
+      </c>
+      <c r="B178" t="s">
         <v>895</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="D178">
         <v>119</v>
       </c>
       <c r="E178">
         <v>119</v>
       </c>
       <c r="G178" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H178" t="s">
         <v>16</v>
       </c>
       <c r="I178" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
       <c r="L178" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
+        <v>899</v>
+      </c>
+      <c r="B179" t="s">
         <v>900</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" t="s">
         <v>901</v>
       </c>
-      <c r="C179" t="s">
+      <c r="D179">
+        <v>119</v>
+      </c>
+      <c r="E179">
+        <v>119</v>
+      </c>
+      <c r="G179" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H179" t="s">
+        <v>16</v>
+      </c>
+      <c r="I179" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>903</v>
       </c>
       <c r="J179">
         <v>1</v>
       </c>
       <c r="K179" t="s">
         <v>18</v>
       </c>
       <c r="L179" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
+        <v>904</v>
+      </c>
+      <c r="B180" t="s">
         <v>905</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" t="s">
         <v>906</v>
       </c>
-      <c r="C180" t="s">
+      <c r="D180">
+        <v>159</v>
+      </c>
+      <c r="E180">
+        <v>159</v>
+      </c>
+      <c r="G180" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H180" t="s">
+        <v>16</v>
+      </c>
+      <c r="I180" t="s">
         <v>907</v>
-      </c>
-[...13 lines deleted...]
-        <v>908</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180" t="s">
         <v>18</v>
       </c>
       <c r="L180" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
+        <v>909</v>
+      </c>
+      <c r="B181" t="s">
         <v>910</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" t="s">
         <v>911</v>
       </c>
-      <c r="C181" t="s">
+      <c r="D181">
+        <v>49</v>
+      </c>
+      <c r="E181">
+        <v>49</v>
+      </c>
+      <c r="G181" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H181" t="s">
+        <v>16</v>
+      </c>
+      <c r="I181" t="s">
         <v>912</v>
-      </c>
-[...13 lines deleted...]
-        <v>913</v>
       </c>
       <c r="J181">
         <v>1</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
       <c r="L181" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
+        <v>914</v>
+      </c>
+      <c r="B182" t="s">
         <v>915</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" t="s">
         <v>916</v>
       </c>
-      <c r="C182" t="s">
+      <c r="D182">
+        <v>56</v>
+      </c>
+      <c r="E182">
+        <v>56</v>
+      </c>
+      <c r="G182" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H182" t="s">
+        <v>16</v>
+      </c>
+      <c r="I182" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>918</v>
       </c>
       <c r="J182">
         <v>1</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
       <c r="L182" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
+        <v>919</v>
+      </c>
+      <c r="B183" t="s">
         <v>920</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" t="s">
         <v>921</v>
       </c>
-      <c r="C183" t="s">
+      <c r="D183">
+        <v>119</v>
+      </c>
+      <c r="E183">
+        <v>119</v>
+      </c>
+      <c r="G183" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H183" t="s">
+        <v>16</v>
+      </c>
+      <c r="I183" t="s">
         <v>922</v>
-      </c>
-[...13 lines deleted...]
-        <v>923</v>
       </c>
       <c r="J183">
         <v>1</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
       <c r="L183" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
+        <v>924</v>
+      </c>
+      <c r="B184" t="s">
         <v>925</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" t="s">
         <v>926</v>
       </c>
-      <c r="C184" t="s">
+      <c r="D184">
+        <v>10.95</v>
+      </c>
+      <c r="E184">
+        <v>10.95</v>
+      </c>
+      <c r="G184" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H184" t="s">
+        <v>16</v>
+      </c>
+      <c r="I184" t="s">
         <v>927</v>
-      </c>
-[...13 lines deleted...]
-        <v>928</v>
       </c>
       <c r="J184">
         <v>1</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
       <c r="L184" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
+        <v>929</v>
+      </c>
+      <c r="B185" t="s">
         <v>930</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" t="s">
         <v>931</v>
       </c>
-      <c r="C185" t="s">
+      <c r="D185">
+        <v>12.95</v>
+      </c>
+      <c r="E185">
+        <v>12.95</v>
+      </c>
+      <c r="G185" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H185" t="s">
+        <v>16</v>
+      </c>
+      <c r="I185" t="s">
         <v>932</v>
-      </c>
-[...13 lines deleted...]
-        <v>933</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185" t="s">
         <v>18</v>
       </c>
       <c r="L185" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
+        <v>934</v>
+      </c>
+      <c r="B186" t="s">
         <v>935</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" t="s">
         <v>936</v>
       </c>
-      <c r="C186" t="s">
+      <c r="D186">
+        <v>23</v>
+      </c>
+      <c r="E186">
+        <v>23</v>
+      </c>
+      <c r="G186" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H186" t="s">
+        <v>16</v>
+      </c>
+      <c r="I186" t="s">
         <v>937</v>
-      </c>
-[...13 lines deleted...]
-        <v>938</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186" t="s">
         <v>18</v>
       </c>
       <c r="L186" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
+        <v>939</v>
+      </c>
+      <c r="B187" t="s">
         <v>940</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" t="s">
         <v>941</v>
       </c>
-      <c r="C187" t="s">
+      <c r="D187">
+        <v>29</v>
+      </c>
+      <c r="E187">
+        <v>29</v>
+      </c>
+      <c r="G187" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H187" t="s">
+        <v>16</v>
+      </c>
+      <c r="I187" t="s">
         <v>942</v>
-      </c>
-[...13 lines deleted...]
-        <v>943</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187" t="s">
         <v>18</v>
       </c>
       <c r="L187" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
+        <v>944</v>
+      </c>
+      <c r="B188" t="s">
         <v>945</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
       <c r="D188">
         <v>60</v>
       </c>
       <c r="E188">
         <v>60</v>
       </c>
       <c r="G188" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H188" t="s">
         <v>16</v>
       </c>
       <c r="I188" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="J188">
         <v>1</v>
       </c>
       <c r="K188" t="s">
         <v>18</v>
       </c>
       <c r="L188" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
+        <v>949</v>
+      </c>
+      <c r="B189" t="s">
         <v>950</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
       <c r="D189">
         <v>60</v>
       </c>
       <c r="E189">
         <v>60</v>
       </c>
       <c r="G189" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H189" t="s">
         <v>16</v>
       </c>
       <c r="I189" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189" t="s">
         <v>18</v>
       </c>
       <c r="L189" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
+        <v>954</v>
+      </c>
+      <c r="B190" t="s">
         <v>955</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" t="s">
         <v>956</v>
       </c>
-      <c r="C190" t="s">
+      <c r="D190">
+        <v>60</v>
+      </c>
+      <c r="E190">
+        <v>60</v>
+      </c>
+      <c r="G190" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H190" t="s">
+        <v>16</v>
+      </c>
+      <c r="I190" t="s">
         <v>957</v>
-      </c>
-[...13 lines deleted...]
-        <v>958</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190" t="s">
         <v>18</v>
       </c>
       <c r="L190" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
+        <v>959</v>
+      </c>
+      <c r="B191" t="s">
         <v>960</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" t="s">
         <v>961</v>
       </c>
-      <c r="C191" t="s">
+      <c r="D191">
+        <v>15</v>
+      </c>
+      <c r="E191">
+        <v>15</v>
+      </c>
+      <c r="G191" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H191" t="s">
+        <v>16</v>
+      </c>
+      <c r="I191" t="s">
         <v>962</v>
-      </c>
-[...13 lines deleted...]
-        <v>963</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191" t="s">
         <v>18</v>
       </c>
       <c r="L191" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
+        <v>964</v>
+      </c>
+      <c r="B192" t="s">
         <v>965</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" t="s">
         <v>966</v>
       </c>
-      <c r="C192" t="s">
+      <c r="D192">
+        <v>17</v>
+      </c>
+      <c r="E192">
+        <v>17</v>
+      </c>
+      <c r="G192" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H192" t="s">
+        <v>16</v>
+      </c>
+      <c r="I192" t="s">
         <v>967</v>
-      </c>
-[...13 lines deleted...]
-        <v>968</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
       <c r="L192" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
+        <v>969</v>
+      </c>
+      <c r="B193" t="s">
         <v>970</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" t="s">
         <v>971</v>
       </c>
-      <c r="C193" t="s">
+      <c r="D193">
+        <v>26</v>
+      </c>
+      <c r="E193">
+        <v>26</v>
+      </c>
+      <c r="G193" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H193" t="s">
+        <v>16</v>
+      </c>
+      <c r="I193" t="s">
         <v>972</v>
-      </c>
-[...13 lines deleted...]
-        <v>973</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
       <c r="L193" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
+        <v>974</v>
+      </c>
+      <c r="B194" t="s">
         <v>975</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" t="s">
         <v>976</v>
       </c>
-      <c r="C194" t="s">
+      <c r="D194">
+        <v>32</v>
+      </c>
+      <c r="E194">
+        <v>32</v>
+      </c>
+      <c r="G194" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H194" t="s">
+        <v>16</v>
+      </c>
+      <c r="I194" t="s">
         <v>977</v>
-      </c>
-[...13 lines deleted...]
-        <v>978</v>
       </c>
       <c r="J194">
         <v>1</v>
       </c>
       <c r="K194" t="s">
         <v>18</v>
       </c>
       <c r="L194" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
+        <v>979</v>
+      </c>
+      <c r="B195" t="s">
         <v>980</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" t="s">
         <v>981</v>
       </c>
-      <c r="C195" t="s">
+      <c r="D195">
+        <v>42</v>
+      </c>
+      <c r="E195">
+        <v>42</v>
+      </c>
+      <c r="G195" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H195" t="s">
+        <v>16</v>
+      </c>
+      <c r="I195" t="s">
         <v>982</v>
-      </c>
-[...13 lines deleted...]
-        <v>983</v>
       </c>
       <c r="J195">
         <v>1</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
       <c r="L195" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
+        <v>984</v>
+      </c>
+      <c r="B196" t="s">
         <v>985</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" t="s">
         <v>986</v>
       </c>
-      <c r="C196" t="s">
+      <c r="D196">
+        <v>45</v>
+      </c>
+      <c r="E196">
+        <v>45</v>
+      </c>
+      <c r="G196" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H196" t="s">
+        <v>16</v>
+      </c>
+      <c r="I196" t="s">
         <v>987</v>
-      </c>
-[...13 lines deleted...]
-        <v>988</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196" t="s">
         <v>18</v>
       </c>
       <c r="L196" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
+        <v>989</v>
+      </c>
+      <c r="B197" t="s">
         <v>990</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" t="s">
         <v>991</v>
       </c>
-      <c r="C197" t="s">
+      <c r="D197">
+        <v>32</v>
+      </c>
+      <c r="E197">
+        <v>32</v>
+      </c>
+      <c r="G197" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H197" t="s">
+        <v>16</v>
+      </c>
+      <c r="I197" t="s">
         <v>992</v>
-      </c>
-[...13 lines deleted...]
-        <v>993</v>
       </c>
       <c r="J197">
         <v>1</v>
       </c>
       <c r="K197" t="s">
         <v>18</v>
       </c>
       <c r="L197" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
+        <v>994</v>
+      </c>
+      <c r="B198" t="s">
         <v>995</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" t="s">
         <v>996</v>
       </c>
-      <c r="C198" t="s">
+      <c r="D198">
+        <v>35</v>
+      </c>
+      <c r="E198">
+        <v>35</v>
+      </c>
+      <c r="G198" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H198" t="s">
+        <v>16</v>
+      </c>
+      <c r="I198" t="s">
         <v>997</v>
-      </c>
-[...13 lines deleted...]
-        <v>998</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
       <c r="L198" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
+        <v>999</v>
+      </c>
+      <c r="B199" t="s">
         <v>1000</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="D199">
         <v>59</v>
       </c>
       <c r="E199">
         <v>59</v>
       </c>
       <c r="G199" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H199" t="s">
         <v>16</v>
       </c>
       <c r="I199" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
       <c r="L199" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B200" t="s">
         <v>1005</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" t="s">
         <v>1006</v>
       </c>
-      <c r="C200" t="s">
+      <c r="D200">
+        <v>59</v>
+      </c>
+      <c r="E200">
+        <v>59</v>
+      </c>
+      <c r="G200" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H200" t="s">
+        <v>16</v>
+      </c>
+      <c r="I200" t="s">
         <v>1007</v>
-      </c>
-[...13 lines deleted...]
-        <v>1008</v>
       </c>
       <c r="J200">
         <v>1</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
       <c r="L200" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B201" t="s">
         <v>1010</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" t="s">
         <v>1011</v>
       </c>
-      <c r="C201" t="s">
+      <c r="D201">
+        <v>64</v>
+      </c>
+      <c r="E201">
+        <v>64</v>
+      </c>
+      <c r="G201" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H201" t="s">
+        <v>16</v>
+      </c>
+      <c r="I201" t="s">
         <v>1012</v>
-      </c>
-[...13 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
       <c r="L201" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B202" t="s">
         <v>1015</v>
       </c>
-      <c r="B202" t="s">
+      <c r="C202" t="s">
         <v>1016</v>
       </c>
-      <c r="C202" t="s">
+      <c r="D202">
+        <v>69</v>
+      </c>
+      <c r="E202">
+        <v>69</v>
+      </c>
+      <c r="G202" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H202" t="s">
+        <v>16</v>
+      </c>
+      <c r="I202" t="s">
         <v>1017</v>
-      </c>
-[...13 lines deleted...]
-        <v>1018</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
       <c r="L202" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B203" t="s">
         <v>1020</v>
       </c>
-      <c r="B203" t="s">
+      <c r="C203" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
       <c r="D203">
         <v>99</v>
       </c>
       <c r="E203">
         <v>99</v>
       </c>
       <c r="G203" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H203" t="s">
         <v>16</v>
       </c>
       <c r="I203" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
       <c r="L203" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B204" t="s">
         <v>1025</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" t="s">
         <v>1026</v>
       </c>
-      <c r="C204" t="s">
+      <c r="D204">
+        <v>99</v>
+      </c>
+      <c r="E204">
+        <v>99</v>
+      </c>
+      <c r="G204" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H204" t="s">
+        <v>16</v>
+      </c>
+      <c r="I204" t="s">
         <v>1027</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
       <c r="L204" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B205" t="s">
         <v>1030</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
       <c r="D205">
         <v>119</v>
       </c>
       <c r="E205">
         <v>119</v>
       </c>
       <c r="G205" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H205" t="s">
         <v>16</v>
       </c>
       <c r="I205" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="J205">
         <v>1</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
       <c r="L205" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B206" t="s">
         <v>1035</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" t="s">
         <v>1036</v>
       </c>
-      <c r="C206" t="s">
+      <c r="D206">
+        <v>119</v>
+      </c>
+      <c r="E206">
+        <v>119</v>
+      </c>
+      <c r="G206" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H206" t="s">
+        <v>16</v>
+      </c>
+      <c r="I206" t="s">
         <v>1037</v>
-      </c>
-[...13 lines deleted...]
-        <v>1038</v>
       </c>
       <c r="J206">
         <v>1</v>
       </c>
       <c r="K206" t="s">
         <v>18</v>
       </c>
       <c r="L206" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B207" t="s">
         <v>1040</v>
       </c>
-      <c r="B207" t="s">
+      <c r="C207" t="s">
         <v>1041</v>
       </c>
-      <c r="C207" t="s">
+      <c r="D207">
+        <v>10</v>
+      </c>
+      <c r="E207">
+        <v>10</v>
+      </c>
+      <c r="G207" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H207" t="s">
+        <v>16</v>
+      </c>
+      <c r="I207" t="s">
         <v>1042</v>
-      </c>
-[...13 lines deleted...]
-        <v>1043</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207" t="s">
         <v>18</v>
       </c>
       <c r="L207" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B208" t="s">
         <v>1045</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" t="s">
         <v>1046</v>
       </c>
-      <c r="C208" t="s">
+      <c r="D208">
+        <v>13</v>
+      </c>
+      <c r="E208">
+        <v>13</v>
+      </c>
+      <c r="G208" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H208" t="s">
+        <v>16</v>
+      </c>
+      <c r="I208" t="s">
         <v>1047</v>
-      </c>
-[...13 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208" t="s">
         <v>18</v>
       </c>
       <c r="L208" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B209" t="s">
         <v>1050</v>
       </c>
-      <c r="B209" t="s">
+      <c r="C209" t="s">
         <v>1051</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052</v>
       </c>
       <c r="D209">
         <v>23</v>
       </c>
       <c r="E209">
         <v>23</v>
       </c>
       <c r="G209" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H209" t="s">
         <v>16</v>
       </c>
       <c r="I209" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209" t="s">
         <v>18</v>
       </c>
       <c r="L209" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B210" t="s">
         <v>1055</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C210" t="s">
         <v>1056</v>
       </c>
-      <c r="C210" t="s">
+      <c r="D210">
+        <v>23</v>
+      </c>
+      <c r="E210">
+        <v>23</v>
+      </c>
+      <c r="G210" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H210" t="s">
+        <v>16</v>
+      </c>
+      <c r="I210" t="s">
         <v>1057</v>
-      </c>
-[...13 lines deleted...]
-        <v>1058</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
       <c r="L210" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B211" t="s">
         <v>1060</v>
       </c>
-      <c r="B211" t="s">
+      <c r="C211" t="s">
         <v>1061</v>
       </c>
-      <c r="C211" t="s">
+      <c r="D211">
+        <v>29</v>
+      </c>
+      <c r="E211">
+        <v>29</v>
+      </c>
+      <c r="G211" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H211" t="s">
+        <v>16</v>
+      </c>
+      <c r="I211" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211" t="s">
         <v>18</v>
       </c>
       <c r="L211" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B212" t="s">
         <v>1065</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" t="s">
         <v>1066</v>
       </c>
-      <c r="C212" t="s">
+      <c r="D212">
+        <v>35</v>
+      </c>
+      <c r="E212">
+        <v>35</v>
+      </c>
+      <c r="G212" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H212" t="s">
+        <v>16</v>
+      </c>
+      <c r="I212" t="s">
         <v>1067</v>
-      </c>
-[...13 lines deleted...]
-        <v>1068</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
       <c r="L212" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B213" t="s">
         <v>1070</v>
       </c>
-      <c r="B213" t="s">
+      <c r="C213" t="s">
         <v>1071</v>
       </c>
-      <c r="C213" t="s">
+      <c r="D213">
+        <v>40</v>
+      </c>
+      <c r="E213">
+        <v>40</v>
+      </c>
+      <c r="G213" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H213" t="s">
+        <v>16</v>
+      </c>
+      <c r="I213" t="s">
         <v>1072</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B214" t="s">
         <v>1075</v>
       </c>
-      <c r="B214" t="s">
+      <c r="C214" t="s">
         <v>1076</v>
       </c>
-      <c r="C214" t="s">
+      <c r="D214">
+        <v>89</v>
+      </c>
+      <c r="E214">
+        <v>89</v>
+      </c>
+      <c r="G214" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H214" t="s">
+        <v>16</v>
+      </c>
+      <c r="I214" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214" t="s">
         <v>18</v>
       </c>
       <c r="L214" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B215" t="s">
         <v>1080</v>
       </c>
-      <c r="B215" t="s">
+      <c r="C215" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
       <c r="D215">
         <v>129</v>
       </c>
       <c r="E215">
         <v>129</v>
       </c>
       <c r="G215" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H215" t="s">
         <v>16</v>
       </c>
       <c r="I215" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
       <c r="J215">
         <v>1</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
       <c r="L215" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B216" t="s">
         <v>1085</v>
       </c>
-      <c r="B216" t="s">
+      <c r="C216" t="s">
         <v>1086</v>
       </c>
-      <c r="C216" t="s">
+      <c r="D216">
+        <v>129</v>
+      </c>
+      <c r="E216">
+        <v>129</v>
+      </c>
+      <c r="G216" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H216" t="s">
+        <v>16</v>
+      </c>
+      <c r="I216" t="s">
         <v>1087</v>
-      </c>
-[...13 lines deleted...]
-        <v>1088</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
       <c r="L216" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B217" t="s">
         <v>1090</v>
       </c>
-      <c r="B217" t="s">
+      <c r="C217" t="s">
         <v>1091</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
       <c r="D217">
         <v>149</v>
       </c>
       <c r="E217">
         <v>149</v>
       </c>
       <c r="G217" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H217" t="s">
         <v>16</v>
       </c>
       <c r="I217" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
       <c r="L217" t="s">
-        <v>1094</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B218" t="s">
         <v>1095</v>
       </c>
-      <c r="B218" t="s">
+      <c r="C218" t="s">
         <v>1096</v>
       </c>
-      <c r="C218" t="s">
+      <c r="D218">
+        <v>149</v>
+      </c>
+      <c r="E218">
+        <v>149</v>
+      </c>
+      <c r="G218" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H218" t="s">
+        <v>16</v>
+      </c>
+      <c r="I218" t="s">
         <v>1097</v>
-      </c>
-[...13 lines deleted...]
-        <v>1098</v>
       </c>
       <c r="J218">
         <v>1</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
       <c r="L218" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B219" t="s">
         <v>1100</v>
       </c>
-      <c r="B219" t="s">
+      <c r="C219" t="s">
         <v>1101</v>
       </c>
-      <c r="C219" t="s">
+      <c r="D219">
+        <v>179</v>
+      </c>
+      <c r="E219">
+        <v>179</v>
+      </c>
+      <c r="G219" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H219" t="s">
+        <v>16</v>
+      </c>
+      <c r="I219" t="s">
         <v>1102</v>
-      </c>
-[...13 lines deleted...]
-        <v>1103</v>
       </c>
       <c r="J219">
         <v>1</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
       <c r="L219" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B220" t="s">
         <v>1105</v>
       </c>
-      <c r="B220" t="s">
+      <c r="C220" t="s">
         <v>1106</v>
       </c>
-      <c r="C220" t="s">
+      <c r="D220">
+        <v>39</v>
+      </c>
+      <c r="E220">
+        <v>39</v>
+      </c>
+      <c r="G220" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H220" t="s">
+        <v>16</v>
+      </c>
+      <c r="I220" t="s">
         <v>1107</v>
-      </c>
-[...13 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="J220">
         <v>1</v>
       </c>
       <c r="K220" t="s">
         <v>18</v>
       </c>
       <c r="L220" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B221" t="s">
         <v>1110</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221" t="s">
         <v>1111</v>
       </c>
-      <c r="C221" t="s">
+      <c r="D221">
+        <v>45</v>
+      </c>
+      <c r="E221">
+        <v>45</v>
+      </c>
+      <c r="G221" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H221" t="s">
+        <v>16</v>
+      </c>
+      <c r="I221" t="s">
         <v>1112</v>
-      </c>
-[...13 lines deleted...]
-        <v>1113</v>
       </c>
       <c r="J221">
         <v>1</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
       <c r="L221" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B222" t="s">
         <v>1115</v>
       </c>
-      <c r="B222" t="s">
+      <c r="C222" t="s">
         <v>1116</v>
       </c>
-      <c r="C222" t="s">
+      <c r="D222">
+        <v>89</v>
+      </c>
+      <c r="E222">
+        <v>89</v>
+      </c>
+      <c r="G222" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H222" t="s">
+        <v>16</v>
+      </c>
+      <c r="I222" t="s">
         <v>1117</v>
-      </c>
-[...13 lines deleted...]
-        <v>1118</v>
       </c>
       <c r="J222">
         <v>1</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
       <c r="L222" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B223" t="s">
         <v>1120</v>
       </c>
-      <c r="B223" t="s">
+      <c r="C223" t="s">
         <v>1121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="D223">
         <v>139</v>
       </c>
       <c r="E223">
         <v>139</v>
       </c>
       <c r="G223" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H223" t="s">
         <v>16</v>
       </c>
       <c r="I223" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="J223">
         <v>1</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
       <c r="L223" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B224" t="s">
         <v>1125</v>
       </c>
-      <c r="B224" t="s">
+      <c r="C224" t="s">
         <v>1126</v>
       </c>
-      <c r="C224" t="s">
+      <c r="D224">
+        <v>139</v>
+      </c>
+      <c r="E224">
+        <v>139</v>
+      </c>
+      <c r="G224" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H224" t="s">
+        <v>16</v>
+      </c>
+      <c r="I224" t="s">
         <v>1127</v>
-      </c>
-[...13 lines deleted...]
-        <v>1128</v>
       </c>
       <c r="J224">
         <v>1</v>
       </c>
       <c r="K224" t="s">
         <v>18</v>
       </c>
       <c r="L224" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B225" t="s">
         <v>1130</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" t="s">
         <v>1131</v>
-      </c>
-[...1 lines deleted...]
-        <v>1132</v>
       </c>
       <c r="D225">
         <v>159</v>
       </c>
       <c r="E225">
         <v>159</v>
       </c>
       <c r="G225" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H225" t="s">
         <v>16</v>
       </c>
       <c r="I225" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="J225">
         <v>1</v>
       </c>
       <c r="K225" t="s">
         <v>18</v>
       </c>
       <c r="L225" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B226" t="s">
         <v>1135</v>
       </c>
-      <c r="B226" t="s">
+      <c r="C226" t="s">
         <v>1136</v>
       </c>
-      <c r="C226" t="s">
+      <c r="D226">
+        <v>159</v>
+      </c>
+      <c r="E226">
+        <v>159</v>
+      </c>
+      <c r="G226" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H226" t="s">
+        <v>16</v>
+      </c>
+      <c r="I226" t="s">
         <v>1137</v>
-      </c>
-[...13 lines deleted...]
-        <v>1138</v>
       </c>
       <c r="J226">
         <v>1</v>
       </c>
       <c r="K226" t="s">
         <v>18</v>
       </c>
       <c r="L226" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B227" t="s">
         <v>1140</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C227" t="s">
         <v>1141</v>
       </c>
-      <c r="C227" t="s">
+      <c r="D227">
+        <v>89</v>
+      </c>
+      <c r="E227">
+        <v>89</v>
+      </c>
+      <c r="G227" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H227" t="s">
+        <v>16</v>
+      </c>
+      <c r="I227" t="s">
         <v>1142</v>
-      </c>
-[...13 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="J227">
         <v>1</v>
       </c>
       <c r="K227" t="s">
         <v>18</v>
       </c>
       <c r="L227" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B228" t="s">
         <v>1145</v>
       </c>
-      <c r="B228" t="s">
+      <c r="C228" t="s">
         <v>1146</v>
       </c>
-      <c r="C228" t="s">
+      <c r="D228">
+        <v>99</v>
+      </c>
+      <c r="E228">
+        <v>99</v>
+      </c>
+      <c r="G228" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H228" t="s">
+        <v>16</v>
+      </c>
+      <c r="I228" t="s">
         <v>1147</v>
-      </c>
-[...13 lines deleted...]
-        <v>1148</v>
       </c>
       <c r="J228">
         <v>1</v>
       </c>
       <c r="K228" t="s">
         <v>18</v>
       </c>
       <c r="L228" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B229" t="s">
         <v>1150</v>
       </c>
-      <c r="B229" t="s">
+      <c r="C229" t="s">
         <v>1151</v>
       </c>
-      <c r="C229" t="s">
+      <c r="D229">
+        <v>69</v>
+      </c>
+      <c r="E229">
+        <v>69</v>
+      </c>
+      <c r="G229" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H229" t="s">
+        <v>16</v>
+      </c>
+      <c r="I229" t="s">
         <v>1152</v>
-      </c>
-[...13 lines deleted...]
-        <v>1153</v>
       </c>
       <c r="J229">
         <v>1</v>
       </c>
       <c r="K229" t="s">
         <v>18</v>
       </c>
       <c r="L229" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B230" t="s">
         <v>1155</v>
       </c>
-      <c r="B230" t="s">
+      <c r="C230" t="s">
         <v>1156</v>
       </c>
-      <c r="C230" t="s">
+      <c r="D230">
+        <v>89</v>
+      </c>
+      <c r="E230">
+        <v>89</v>
+      </c>
+      <c r="G230" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H230" t="s">
+        <v>16</v>
+      </c>
+      <c r="I230" t="s">
         <v>1157</v>
-      </c>
-[...13 lines deleted...]
-        <v>1158</v>
       </c>
       <c r="J230">
         <v>1</v>
       </c>
       <c r="K230" t="s">
         <v>18</v>
       </c>
       <c r="L230" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B231" t="s">
         <v>1160</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" t="s">
         <v>1161</v>
       </c>
-      <c r="C231" t="s">
+      <c r="D231">
+        <v>119</v>
+      </c>
+      <c r="E231">
+        <v>119</v>
+      </c>
+      <c r="G231" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H231" t="s">
+        <v>16</v>
+      </c>
+      <c r="I231" t="s">
         <v>1162</v>
       </c>
-      <c r="D231">
-[...11 lines deleted...]
-      <c r="I231" t="s">
+      <c r="J231">
+        <v>1</v>
+      </c>
+      <c r="K231" t="s">
+        <v>18</v>
+      </c>
+      <c r="L231" t="s">
         <v>1163</v>
-      </c>
-[...7 lines deleted...]
-        <v>1164</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B232" t="s">
         <v>1165</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C232" t="s">
         <v>1166</v>
       </c>
-      <c r="C232" t="s">
+      <c r="D232">
+        <v>4.52</v>
+      </c>
+      <c r="E232">
+        <v>4.52</v>
+      </c>
+      <c r="G232" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H232" t="s">
+        <v>16</v>
+      </c>
+      <c r="I232" t="s">
         <v>1167</v>
-      </c>
-[...13 lines deleted...]
-        <v>1168</v>
       </c>
       <c r="J232">
         <v>10</v>
       </c>
       <c r="K232" t="s">
         <v>18</v>
       </c>
       <c r="L232" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B233" t="s">
         <v>1170</v>
       </c>
-      <c r="B233" t="s">
+      <c r="C233" t="s">
         <v>1171</v>
       </c>
-      <c r="C233" t="s">
+      <c r="D233">
+        <v>5.68</v>
+      </c>
+      <c r="E233">
+        <v>5.68</v>
+      </c>
+      <c r="G233" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H233" t="s">
+        <v>16</v>
+      </c>
+      <c r="I233" t="s">
         <v>1172</v>
-      </c>
-[...13 lines deleted...]
-        <v>1173</v>
       </c>
       <c r="J233">
         <v>10</v>
       </c>
       <c r="K233" t="s">
         <v>18</v>
       </c>
       <c r="L233" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B234" t="s">
         <v>1175</v>
       </c>
-      <c r="B234" t="s">
+      <c r="C234" t="s">
         <v>1176</v>
       </c>
-      <c r="C234" t="s">
+      <c r="D234">
+        <v>7.96</v>
+      </c>
+      <c r="E234">
+        <v>7.96</v>
+      </c>
+      <c r="G234" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H234" t="s">
+        <v>16</v>
+      </c>
+      <c r="I234" t="s">
         <v>1177</v>
-      </c>
-[...13 lines deleted...]
-        <v>1178</v>
       </c>
       <c r="J234">
         <v>10</v>
       </c>
       <c r="K234" t="s">
         <v>18</v>
       </c>
       <c r="L234" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B235" t="s">
         <v>1180</v>
       </c>
-      <c r="B235" t="s">
+      <c r="C235" t="s">
         <v>1181</v>
       </c>
-      <c r="C235" t="s">
+      <c r="D235">
+        <v>21.23</v>
+      </c>
+      <c r="E235">
+        <v>21.23</v>
+      </c>
+      <c r="G235" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H235" t="s">
+        <v>16</v>
+      </c>
+      <c r="I235" t="s">
         <v>1182</v>
-      </c>
-[...13 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="J235">
         <v>10</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
       <c r="L235" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B236" t="s">
         <v>1185</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C236" t="s">
         <v>1186</v>
       </c>
-      <c r="C236" t="s">
+      <c r="D236">
+        <v>6.8</v>
+      </c>
+      <c r="E236">
+        <v>6.8</v>
+      </c>
+      <c r="G236" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H236" t="s">
+        <v>16</v>
+      </c>
+      <c r="I236" t="s">
         <v>1187</v>
-      </c>
-[...13 lines deleted...]
-        <v>1188</v>
       </c>
       <c r="J236">
         <v>10</v>
       </c>
       <c r="K236" t="s">
         <v>18</v>
       </c>
       <c r="L236" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B237" t="s">
         <v>1190</v>
       </c>
-      <c r="B237" t="s">
+      <c r="C237" t="s">
         <v>1191</v>
       </c>
-      <c r="C237" t="s">
+      <c r="D237">
+        <v>8</v>
+      </c>
+      <c r="E237">
+        <v>8</v>
+      </c>
+      <c r="G237" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H237" t="s">
+        <v>16</v>
+      </c>
+      <c r="I237" t="s">
         <v>1192</v>
-      </c>
-[...13 lines deleted...]
-        <v>1193</v>
       </c>
       <c r="J237">
         <v>10</v>
       </c>
       <c r="K237" t="s">
         <v>18</v>
       </c>
       <c r="L237" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B238" t="s">
         <v>1195</v>
       </c>
-      <c r="B238" t="s">
+      <c r="C238" t="s">
         <v>1196</v>
       </c>
-      <c r="C238" t="s">
+      <c r="D238">
+        <v>11.42</v>
+      </c>
+      <c r="E238">
+        <v>11.42</v>
+      </c>
+      <c r="G238" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H238" t="s">
+        <v>16</v>
+      </c>
+      <c r="I238" t="s">
         <v>1197</v>
-      </c>
-[...13 lines deleted...]
-        <v>1198</v>
       </c>
       <c r="J238">
         <v>10</v>
       </c>
       <c r="K238" t="s">
         <v>18</v>
       </c>
       <c r="L238" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B239" t="s">
         <v>1200</v>
       </c>
-      <c r="B239" t="s">
+      <c r="C239" t="s">
         <v>1201</v>
       </c>
-      <c r="C239" t="s">
+      <c r="D239">
+        <v>10.36</v>
+      </c>
+      <c r="E239">
+        <v>10.36</v>
+      </c>
+      <c r="G239" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H239" t="s">
+        <v>16</v>
+      </c>
+      <c r="I239" t="s">
         <v>1202</v>
       </c>
-      <c r="D239">
-[...11 lines deleted...]
-      <c r="I239" t="s">
+      <c r="J239">
+        <v>10</v>
+      </c>
+      <c r="K239" t="s">
+        <v>18</v>
+      </c>
+      <c r="L239" t="s">
         <v>1203</v>
-      </c>
-[...7 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B240" t="s">
         <v>1205</v>
       </c>
-      <c r="B240" t="s">
+      <c r="C240" t="s">
         <v>1206</v>
       </c>
-      <c r="C240" t="s">
+      <c r="D240">
+        <v>8.9</v>
+      </c>
+      <c r="E240">
+        <v>8.9</v>
+      </c>
+      <c r="G240" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H240" t="s">
+        <v>16</v>
+      </c>
+      <c r="I240" t="s">
         <v>1207</v>
-      </c>
-[...13 lines deleted...]
-        <v>1208</v>
       </c>
       <c r="J240">
         <v>1</v>
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
       <c r="L240" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B241" t="s">
         <v>1210</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" t="s">
         <v>1211</v>
       </c>
-      <c r="C241" t="s">
+      <c r="D241">
+        <v>10.12</v>
+      </c>
+      <c r="E241">
+        <v>10.12</v>
+      </c>
+      <c r="G241" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H241" t="s">
+        <v>16</v>
+      </c>
+      <c r="I241" t="s">
         <v>1212</v>
-      </c>
-[...13 lines deleted...]
-        <v>1213</v>
       </c>
       <c r="J241">
         <v>1</v>
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
       <c r="L241" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B242" t="s">
         <v>1215</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" t="s">
         <v>1216</v>
       </c>
-      <c r="C242" t="s">
+      <c r="D242">
+        <v>15.39</v>
+      </c>
+      <c r="E242">
+        <v>15.39</v>
+      </c>
+      <c r="G242" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H242" t="s">
+        <v>16</v>
+      </c>
+      <c r="I242" t="s">
         <v>1217</v>
-      </c>
-[...13 lines deleted...]
-        <v>1218</v>
       </c>
       <c r="J242">
         <v>1</v>
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
       <c r="L242" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B243" t="s">
         <v>1220</v>
       </c>
-      <c r="B243" t="s">
+      <c r="C243" t="s">
         <v>1221</v>
       </c>
-      <c r="C243" t="s">
+      <c r="D243">
+        <v>8.54</v>
+      </c>
+      <c r="E243">
+        <v>8.54</v>
+      </c>
+      <c r="G243" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H243" t="s">
+        <v>16</v>
+      </c>
+      <c r="I243" t="s">
         <v>1222</v>
-      </c>
-[...13 lines deleted...]
-        <v>1223</v>
       </c>
       <c r="J243">
         <v>1</v>
       </c>
       <c r="K243" t="s">
         <v>18</v>
       </c>
       <c r="L243" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B244" t="s">
         <v>1225</v>
       </c>
-      <c r="B244" t="s">
+      <c r="C244" t="s">
         <v>1226</v>
       </c>
-      <c r="C244" t="s">
+      <c r="D244">
+        <v>9.91</v>
+      </c>
+      <c r="E244">
+        <v>9.91</v>
+      </c>
+      <c r="G244" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H244" t="s">
+        <v>16</v>
+      </c>
+      <c r="I244" t="s">
         <v>1227</v>
-      </c>
-[...13 lines deleted...]
-        <v>1228</v>
       </c>
       <c r="J244">
         <v>1</v>
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
       <c r="L244" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B245" t="s">
         <v>1230</v>
       </c>
-      <c r="B245" t="s">
+      <c r="C245" t="s">
         <v>1231</v>
       </c>
-      <c r="C245" t="s">
+      <c r="D245">
+        <v>13.97</v>
+      </c>
+      <c r="E245">
+        <v>13.97</v>
+      </c>
+      <c r="G245" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H245" t="s">
+        <v>16</v>
+      </c>
+      <c r="I245" t="s">
         <v>1232</v>
-      </c>
-[...13 lines deleted...]
-        <v>1233</v>
       </c>
       <c r="J245">
         <v>1</v>
       </c>
       <c r="K245" t="s">
         <v>18</v>
       </c>
       <c r="L245" t="s">
-        <v>1234</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B246" t="s">
         <v>1235</v>
       </c>
-      <c r="B246" t="s">
+      <c r="C246" t="s">
         <v>1236</v>
       </c>
-      <c r="C246" t="s">
+      <c r="D246">
+        <v>21.59</v>
+      </c>
+      <c r="E246">
+        <v>21.59</v>
+      </c>
+      <c r="G246" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H246" t="s">
+        <v>16</v>
+      </c>
+      <c r="I246" t="s">
         <v>1237</v>
-      </c>
-[...13 lines deleted...]
-        <v>1238</v>
       </c>
       <c r="J246">
         <v>1</v>
       </c>
       <c r="K246" t="s">
         <v>18</v>
       </c>
       <c r="L246" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B247" t="s">
         <v>1240</v>
       </c>
-      <c r="B247" t="s">
+      <c r="C247" t="s">
         <v>1241</v>
       </c>
-      <c r="C247" t="s">
+      <c r="D247">
+        <v>16.19</v>
+      </c>
+      <c r="E247">
+        <v>16.19</v>
+      </c>
+      <c r="G247" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H247" t="s">
+        <v>16</v>
+      </c>
+      <c r="I247" t="s">
         <v>1242</v>
-      </c>
-[...13 lines deleted...]
-        <v>1243</v>
       </c>
       <c r="J247">
         <v>1</v>
       </c>
       <c r="K247" t="s">
         <v>18</v>
       </c>
       <c r="L247" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B248" t="s">
         <v>1245</v>
       </c>
-      <c r="B248" t="s">
+      <c r="C248" t="s">
         <v>1246</v>
       </c>
-      <c r="C248" t="s">
+      <c r="D248">
+        <v>17.72</v>
+      </c>
+      <c r="E248">
+        <v>17.72</v>
+      </c>
+      <c r="G248" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H248" t="s">
+        <v>16</v>
+      </c>
+      <c r="I248" t="s">
         <v>1247</v>
-      </c>
-[...13 lines deleted...]
-        <v>1248</v>
       </c>
       <c r="J248">
         <v>1</v>
       </c>
       <c r="K248" t="s">
         <v>18</v>
       </c>
       <c r="L248" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B249" t="s">
         <v>1250</v>
       </c>
-      <c r="B249" t="s">
+      <c r="C249" t="s">
         <v>1251</v>
       </c>
-      <c r="C249" t="s">
+      <c r="D249">
+        <v>21.9</v>
+      </c>
+      <c r="E249">
+        <v>21.9</v>
+      </c>
+      <c r="G249" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H249" t="s">
+        <v>16</v>
+      </c>
+      <c r="I249" t="s">
         <v>1252</v>
-      </c>
-[...13 lines deleted...]
-        <v>1253</v>
       </c>
       <c r="J249">
         <v>1</v>
       </c>
       <c r="K249" t="s">
         <v>18</v>
       </c>
       <c r="L249" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B250" t="s">
         <v>1255</v>
       </c>
-      <c r="B250" t="s">
+      <c r="C250" t="s">
         <v>1256</v>
       </c>
-      <c r="C250" t="s">
+      <c r="D250">
+        <v>26.8</v>
+      </c>
+      <c r="E250">
+        <v>26.8</v>
+      </c>
+      <c r="G250" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H250" t="s">
+        <v>16</v>
+      </c>
+      <c r="I250" t="s">
         <v>1257</v>
-      </c>
-[...13 lines deleted...]
-        <v>1258</v>
       </c>
       <c r="J250">
         <v>1</v>
       </c>
       <c r="K250" t="s">
         <v>18</v>
       </c>
       <c r="L250" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B251" t="s">
         <v>1260</v>
       </c>
-      <c r="B251" t="s">
+      <c r="C251" t="s">
         <v>1261</v>
       </c>
-      <c r="C251" t="s">
+      <c r="D251">
+        <v>16.74</v>
+      </c>
+      <c r="E251">
+        <v>16.74</v>
+      </c>
+      <c r="G251" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H251" t="s">
+        <v>16</v>
+      </c>
+      <c r="I251" t="s">
         <v>1262</v>
-      </c>
-[...13 lines deleted...]
-        <v>1263</v>
       </c>
       <c r="J251">
         <v>1</v>
       </c>
       <c r="K251" t="s">
         <v>18</v>
       </c>
       <c r="L251" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B252" t="s">
         <v>1265</v>
       </c>
-      <c r="B252" t="s">
+      <c r="C252" t="s">
         <v>1266</v>
       </c>
-      <c r="C252" t="s">
+      <c r="D252">
+        <v>21.8</v>
+      </c>
+      <c r="E252">
+        <v>21.8</v>
+      </c>
+      <c r="G252" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H252" t="s">
+        <v>16</v>
+      </c>
+      <c r="I252" t="s">
         <v>1267</v>
-      </c>
-[...13 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="J252">
         <v>1</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
       <c r="L252" t="s">
-        <v>1269</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B253" t="s">
         <v>1270</v>
       </c>
-      <c r="B253" t="s">
+      <c r="C253" t="s">
         <v>1271</v>
       </c>
-      <c r="C253" t="s">
+      <c r="D253">
+        <v>35.3</v>
+      </c>
+      <c r="E253">
+        <v>35.3</v>
+      </c>
+      <c r="G253" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H253" t="s">
+        <v>16</v>
+      </c>
+      <c r="I253" t="s">
         <v>1272</v>
       </c>
-      <c r="D253">
-[...11 lines deleted...]
-      <c r="I253" t="s">
+      <c r="J253">
+        <v>1</v>
+      </c>
+      <c r="K253" t="s">
+        <v>18</v>
+      </c>
+      <c r="L253" t="s">
         <v>1273</v>
-      </c>
-[...7 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B254" t="s">
         <v>1275</v>
       </c>
-      <c r="B254" t="s">
+      <c r="C254" t="s">
         <v>1276</v>
       </c>
-      <c r="C254" t="s">
+      <c r="D254">
+        <v>5.83</v>
+      </c>
+      <c r="E254">
+        <v>5.83</v>
+      </c>
+      <c r="G254" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H254" t="s">
+        <v>16</v>
+      </c>
+      <c r="I254" t="s">
         <v>1277</v>
-      </c>
-[...13 lines deleted...]
-        <v>1278</v>
       </c>
       <c r="J254">
         <v>10</v>
       </c>
       <c r="K254" t="s">
         <v>18</v>
       </c>
       <c r="L254" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B255" t="s">
         <v>1280</v>
       </c>
-      <c r="B255" t="s">
+      <c r="C255" t="s">
         <v>1281</v>
       </c>
-      <c r="C255" t="s">
+      <c r="D255">
+        <v>6.2</v>
+      </c>
+      <c r="E255">
+        <v>6.2</v>
+      </c>
+      <c r="G255" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H255" t="s">
+        <v>16</v>
+      </c>
+      <c r="I255" t="s">
         <v>1282</v>
       </c>
-      <c r="D255">
-[...11 lines deleted...]
-      <c r="I255" t="s">
+      <c r="J255">
+        <v>10</v>
+      </c>
+      <c r="K255" t="s">
+        <v>18</v>
+      </c>
+      <c r="L255" t="s">
         <v>1283</v>
-      </c>
-[...7 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B256" t="s">
         <v>1285</v>
       </c>
-      <c r="B256" t="s">
+      <c r="C256" t="s">
         <v>1286</v>
       </c>
-      <c r="C256" t="s">
+      <c r="D256">
+        <v>7.16</v>
+      </c>
+      <c r="E256">
+        <v>7.16</v>
+      </c>
+      <c r="G256" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H256" t="s">
+        <v>16</v>
+      </c>
+      <c r="I256" t="s">
         <v>1287</v>
-      </c>
-[...13 lines deleted...]
-        <v>1288</v>
       </c>
       <c r="J256">
         <v>1</v>
       </c>
       <c r="K256" t="s">
         <v>18</v>
       </c>
       <c r="L256" t="s">
-        <v>1289</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B257" t="s">
         <v>1290</v>
       </c>
-      <c r="B257" t="s">
+      <c r="C257" t="s">
         <v>1291</v>
       </c>
-      <c r="C257" t="s">
+      <c r="D257">
+        <v>8.23</v>
+      </c>
+      <c r="E257">
+        <v>8.23</v>
+      </c>
+      <c r="G257" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H257" t="s">
+        <v>16</v>
+      </c>
+      <c r="I257" t="s">
         <v>1292</v>
-      </c>
-[...13 lines deleted...]
-        <v>1293</v>
       </c>
       <c r="J257">
         <v>1</v>
       </c>
       <c r="K257" t="s">
         <v>18</v>
       </c>
       <c r="L257" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B258" t="s">
         <v>1295</v>
       </c>
-      <c r="B258" t="s">
+      <c r="C258" t="s">
         <v>1296</v>
       </c>
-      <c r="C258" t="s">
+      <c r="D258">
+        <v>14.32</v>
+      </c>
+      <c r="E258">
+        <v>14.32</v>
+      </c>
+      <c r="G258" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H258" t="s">
+        <v>16</v>
+      </c>
+      <c r="I258" t="s">
         <v>1297</v>
-      </c>
-[...13 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="J258">
         <v>1</v>
       </c>
       <c r="K258" t="s">
         <v>18</v>
       </c>
       <c r="L258" t="s">
-        <v>1299</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B259" t="s">
         <v>1300</v>
       </c>
-      <c r="B259" t="s">
+      <c r="C259" t="s">
         <v>1301</v>
       </c>
-      <c r="C259" t="s">
+      <c r="D259">
+        <v>13.61</v>
+      </c>
+      <c r="E259">
+        <v>13.61</v>
+      </c>
+      <c r="G259" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H259" t="s">
+        <v>16</v>
+      </c>
+      <c r="I259" t="s">
         <v>1302</v>
-      </c>
-[...13 lines deleted...]
-        <v>1303</v>
       </c>
       <c r="J259">
         <v>1</v>
       </c>
       <c r="K259" t="s">
         <v>18</v>
       </c>
       <c r="L259" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B260" t="s">
         <v>1305</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C260" t="s">
         <v>1306</v>
       </c>
-      <c r="C260" t="s">
+      <c r="D260">
+        <v>19.18</v>
+      </c>
+      <c r="E260">
+        <v>19.18</v>
+      </c>
+      <c r="G260" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H260" t="s">
+        <v>16</v>
+      </c>
+      <c r="I260" t="s">
         <v>1307</v>
-      </c>
-[...13 lines deleted...]
-        <v>1308</v>
       </c>
       <c r="J260">
         <v>1</v>
       </c>
       <c r="K260" t="s">
         <v>18</v>
       </c>
       <c r="L260" t="s">
-        <v>1309</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B261" t="s">
         <v>1310</v>
       </c>
-      <c r="B261" t="s">
+      <c r="C261" t="s">
         <v>1311</v>
       </c>
-      <c r="C261" t="s">
+      <c r="D261">
+        <v>18.02</v>
+      </c>
+      <c r="E261">
+        <v>18.02</v>
+      </c>
+      <c r="G261" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H261" t="s">
+        <v>16</v>
+      </c>
+      <c r="I261" t="s">
         <v>1312</v>
-      </c>
-[...13 lines deleted...]
-        <v>1313</v>
       </c>
       <c r="J261">
         <v>1</v>
       </c>
       <c r="K261" t="s">
         <v>18</v>
       </c>
       <c r="L261" t="s">
-        <v>1314</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B262" t="s">
         <v>1315</v>
       </c>
-      <c r="B262" t="s">
+      <c r="C262" t="s">
         <v>1316</v>
       </c>
-      <c r="C262" t="s">
+      <c r="D262">
+        <v>22.66</v>
+      </c>
+      <c r="E262">
+        <v>22.66</v>
+      </c>
+      <c r="G262" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H262" t="s">
+        <v>16</v>
+      </c>
+      <c r="I262" t="s">
         <v>1317</v>
-      </c>
-[...13 lines deleted...]
-        <v>1318</v>
       </c>
       <c r="J262">
         <v>1</v>
       </c>
       <c r="K262" t="s">
         <v>18</v>
       </c>
       <c r="L262" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B263" t="s">
         <v>1320</v>
       </c>
-      <c r="B263" t="s">
+      <c r="C263" t="s">
         <v>1321</v>
-      </c>
-[...1 lines deleted...]
-        <v>1322</v>
       </c>
       <c r="D263">
         <v>23.68</v>
       </c>
       <c r="E263">
         <v>23.68</v>
       </c>
       <c r="G263" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H263" t="s">
         <v>16</v>
       </c>
       <c r="I263" t="s">
-        <v>1323</v>
+        <v>1322</v>
       </c>
       <c r="J263">
         <v>1</v>
       </c>
       <c r="K263" t="s">
         <v>18</v>
       </c>
       <c r="L263" t="s">
-        <v>1324</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B264" t="s">
         <v>1325</v>
       </c>
-      <c r="B264" t="s">
+      <c r="C264" t="s">
         <v>1326</v>
       </c>
-      <c r="C264" t="s">
+      <c r="D264">
+        <v>23.68</v>
+      </c>
+      <c r="E264">
+        <v>23.68</v>
+      </c>
+      <c r="G264" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H264" t="s">
+        <v>16</v>
+      </c>
+      <c r="I264" t="s">
         <v>1327</v>
-      </c>
-[...13 lines deleted...]
-        <v>1328</v>
       </c>
       <c r="J264">
         <v>1</v>
       </c>
       <c r="K264" t="s">
         <v>18</v>
       </c>
       <c r="L264" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B265" t="s">
         <v>1330</v>
       </c>
-      <c r="B265" t="s">
+      <c r="C265" t="s">
         <v>1331</v>
       </c>
-      <c r="C265" t="s">
+      <c r="D265">
+        <v>59.06</v>
+      </c>
+      <c r="E265">
+        <v>59.06</v>
+      </c>
+      <c r="G265" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H265" t="s">
+        <v>16</v>
+      </c>
+      <c r="I265" t="s">
         <v>1332</v>
-      </c>
-[...13 lines deleted...]
-        <v>1333</v>
       </c>
       <c r="J265">
         <v>1</v>
       </c>
       <c r="K265" t="s">
         <v>18</v>
       </c>
       <c r="L265" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B266" t="s">
         <v>1335</v>
       </c>
-      <c r="B266" t="s">
+      <c r="C266" t="s">
         <v>1336</v>
       </c>
-      <c r="C266" t="s">
+      <c r="D266">
+        <v>16.44</v>
+      </c>
+      <c r="E266">
+        <v>16.44</v>
+      </c>
+      <c r="G266" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H266" t="s">
+        <v>16</v>
+      </c>
+      <c r="I266" t="s">
         <v>1337</v>
-      </c>
-[...13 lines deleted...]
-        <v>1338</v>
       </c>
       <c r="J266">
         <v>1</v>
       </c>
       <c r="K266" t="s">
         <v>18</v>
       </c>
       <c r="L266" t="s">
-        <v>1339</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B267" t="s">
         <v>1340</v>
       </c>
-      <c r="B267" t="s">
+      <c r="C267" t="s">
         <v>1341</v>
       </c>
-      <c r="C267" t="s">
+      <c r="D267">
+        <v>26.38</v>
+      </c>
+      <c r="E267">
+        <v>26.38</v>
+      </c>
+      <c r="G267" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H267" t="s">
+        <v>16</v>
+      </c>
+      <c r="I267" t="s">
         <v>1342</v>
       </c>
-      <c r="D267">
-[...11 lines deleted...]
-      <c r="I267" t="s">
+      <c r="J267">
+        <v>1</v>
+      </c>
+      <c r="K267" t="s">
+        <v>18</v>
+      </c>
+      <c r="L267" t="s">
         <v>1343</v>
-      </c>
-[...7 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B268" t="s">
         <v>1345</v>
       </c>
-      <c r="B268" t="s">
+      <c r="C268" t="s">
         <v>1346</v>
       </c>
-      <c r="C268" t="s">
+      <c r="D268">
+        <v>11.5</v>
+      </c>
+      <c r="E268">
+        <v>11.5</v>
+      </c>
+      <c r="G268" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H268" t="s">
+        <v>16</v>
+      </c>
+      <c r="I268" t="s">
         <v>1347</v>
-      </c>
-[...13 lines deleted...]
-        <v>1348</v>
       </c>
       <c r="J268">
         <v>10</v>
       </c>
       <c r="K268" t="s">
         <v>18</v>
       </c>
       <c r="L268" t="s">
-        <v>1349</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B269" t="s">
         <v>1350</v>
       </c>
-      <c r="B269" t="s">
+      <c r="C269" t="s">
         <v>1351</v>
       </c>
-      <c r="C269" t="s">
+      <c r="D269">
+        <v>22.74</v>
+      </c>
+      <c r="E269">
+        <v>22.74</v>
+      </c>
+      <c r="G269" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H269" t="s">
+        <v>16</v>
+      </c>
+      <c r="I269" t="s">
         <v>1352</v>
-      </c>
-[...13 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="J269">
         <v>10</v>
       </c>
       <c r="K269" t="s">
         <v>18</v>
       </c>
       <c r="L269" t="s">
-        <v>1354</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B270" t="s">
         <v>1355</v>
       </c>
-      <c r="B270" t="s">
+      <c r="C270" t="s">
         <v>1356</v>
       </c>
-      <c r="C270" t="s">
+      <c r="D270">
+        <v>4.81</v>
+      </c>
+      <c r="E270">
+        <v>4.81</v>
+      </c>
+      <c r="G270" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H270" t="s">
+        <v>16</v>
+      </c>
+      <c r="I270" t="s">
         <v>1357</v>
-      </c>
-[...13 lines deleted...]
-        <v>1358</v>
       </c>
       <c r="J270">
         <v>10</v>
       </c>
       <c r="K270" t="s">
         <v>18</v>
       </c>
       <c r="L270" t="s">
-        <v>1359</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B271" t="s">
         <v>1360</v>
       </c>
-      <c r="B271" t="s">
+      <c r="C271" t="s">
         <v>1361</v>
       </c>
-      <c r="C271" t="s">
+      <c r="D271">
+        <v>5.3</v>
+      </c>
+      <c r="E271">
+        <v>5.3</v>
+      </c>
+      <c r="G271" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H271" t="s">
+        <v>16</v>
+      </c>
+      <c r="I271" t="s">
         <v>1362</v>
-      </c>
-[...13 lines deleted...]
-        <v>1363</v>
       </c>
       <c r="J271">
         <v>10</v>
       </c>
       <c r="K271" t="s">
         <v>18</v>
       </c>
       <c r="L271" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B272" t="s">
         <v>1365</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C272" t="s">
         <v>1366</v>
       </c>
-      <c r="C272" t="s">
+      <c r="D272">
+        <v>6.2</v>
+      </c>
+      <c r="E272">
+        <v>6.2</v>
+      </c>
+      <c r="G272" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H272" t="s">
+        <v>16</v>
+      </c>
+      <c r="I272" t="s">
         <v>1367</v>
-      </c>
-[...13 lines deleted...]
-        <v>1368</v>
       </c>
       <c r="J272">
         <v>10</v>
       </c>
       <c r="K272" t="s">
         <v>18</v>
       </c>
       <c r="L272" t="s">
-        <v>1369</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B273" t="s">
         <v>1370</v>
       </c>
-      <c r="B273" t="s">
+      <c r="C273" t="s">
         <v>1371</v>
       </c>
-      <c r="C273" t="s">
+      <c r="D273">
+        <v>3.91</v>
+      </c>
+      <c r="E273">
+        <v>3.91</v>
+      </c>
+      <c r="G273" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H273" t="s">
+        <v>16</v>
+      </c>
+      <c r="I273" t="s">
         <v>1372</v>
-      </c>
-[...13 lines deleted...]
-        <v>1373</v>
       </c>
       <c r="J273">
         <v>10</v>
       </c>
       <c r="K273" t="s">
         <v>18</v>
       </c>
       <c r="L273" t="s">
-        <v>1374</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B274" t="s">
         <v>1375</v>
       </c>
-      <c r="B274" t="s">
+      <c r="C274" t="s">
         <v>1376</v>
       </c>
-      <c r="C274" t="s">
+      <c r="D274">
+        <v>4.13</v>
+      </c>
+      <c r="E274">
+        <v>4.13</v>
+      </c>
+      <c r="G274" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H274" t="s">
+        <v>16</v>
+      </c>
+      <c r="I274" t="s">
         <v>1377</v>
-      </c>
-[...13 lines deleted...]
-        <v>1378</v>
       </c>
       <c r="J274">
         <v>10</v>
       </c>
       <c r="K274" t="s">
         <v>18</v>
       </c>
       <c r="L274" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B275" t="s">
         <v>1380</v>
       </c>
-      <c r="B275" t="s">
+      <c r="C275" t="s">
         <v>1381</v>
       </c>
-      <c r="C275" t="s">
+      <c r="D275">
+        <v>5.3</v>
+      </c>
+      <c r="E275">
+        <v>5.3</v>
+      </c>
+      <c r="G275" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H275" t="s">
+        <v>16</v>
+      </c>
+      <c r="I275" t="s">
         <v>1382</v>
-      </c>
-[...13 lines deleted...]
-        <v>1383</v>
       </c>
       <c r="J275">
         <v>10</v>
       </c>
       <c r="K275" t="s">
         <v>18</v>
       </c>
       <c r="L275" t="s">
-        <v>1384</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B276" t="s">
         <v>1385</v>
       </c>
-      <c r="B276" t="s">
+      <c r="C276" t="s">
         <v>1386</v>
       </c>
-      <c r="C276" t="s">
+      <c r="D276">
+        <v>9</v>
+      </c>
+      <c r="E276">
+        <v>9</v>
+      </c>
+      <c r="G276" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H276" t="s">
+        <v>16</v>
+      </c>
+      <c r="I276" t="s">
         <v>1387</v>
       </c>
-      <c r="D276">
-[...11 lines deleted...]
-      <c r="I276" t="s">
+      <c r="J276">
+        <v>10</v>
+      </c>
+      <c r="K276" t="s">
+        <v>18</v>
+      </c>
+      <c r="L276" t="s">
         <v>1388</v>
-      </c>
-[...7 lines deleted...]
-        <v>1389</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B277" t="s">
         <v>1390</v>
       </c>
-      <c r="B277" t="s">
+      <c r="C277" t="s">
         <v>1391</v>
-      </c>
-[...1 lines deleted...]
-        <v>1392</v>
       </c>
       <c r="D277">
         <v>5.39</v>
       </c>
       <c r="E277">
         <v>5.39</v>
       </c>
       <c r="G277" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H277" t="s">
         <v>16</v>
       </c>
       <c r="I277" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
       <c r="J277">
         <v>1</v>
       </c>
       <c r="K277" t="s">
         <v>18</v>
       </c>
       <c r="L277" t="s">
-        <v>1394</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B278" t="s">
         <v>1395</v>
       </c>
-      <c r="B278" t="s">
+      <c r="C278" t="s">
         <v>1396</v>
       </c>
-      <c r="C278" t="s">
+      <c r="D278">
+        <v>5.39</v>
+      </c>
+      <c r="E278">
+        <v>5.39</v>
+      </c>
+      <c r="G278" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H278" t="s">
+        <v>16</v>
+      </c>
+      <c r="I278" t="s">
         <v>1397</v>
-      </c>
-[...13 lines deleted...]
-        <v>1398</v>
       </c>
       <c r="J278">
         <v>1</v>
       </c>
       <c r="K278" t="s">
         <v>18</v>
       </c>
       <c r="L278" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B279" t="s">
         <v>1400</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C279" t="s">
         <v>1401</v>
       </c>
-      <c r="C279" t="s">
+      <c r="D279">
+        <v>6.74</v>
+      </c>
+      <c r="E279">
+        <v>6.74</v>
+      </c>
+      <c r="G279" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H279" t="s">
+        <v>16</v>
+      </c>
+      <c r="I279" t="s">
         <v>1402</v>
-      </c>
-[...13 lines deleted...]
-        <v>1403</v>
       </c>
       <c r="J279">
         <v>1</v>
       </c>
       <c r="K279" t="s">
         <v>18</v>
       </c>
       <c r="L279" t="s">
-        <v>1404</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B280" t="s">
         <v>1405</v>
       </c>
-      <c r="B280" t="s">
+      <c r="C280" t="s">
         <v>1406</v>
       </c>
-      <c r="C280" t="s">
+      <c r="D280">
+        <v>6.91</v>
+      </c>
+      <c r="E280">
+        <v>6.91</v>
+      </c>
+      <c r="G280" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H280" t="s">
+        <v>16</v>
+      </c>
+      <c r="I280" t="s">
         <v>1407</v>
-      </c>
-[...13 lines deleted...]
-        <v>1408</v>
       </c>
       <c r="J280">
         <v>1</v>
       </c>
       <c r="K280" t="s">
         <v>18</v>
       </c>
       <c r="L280" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B281" t="s">
         <v>1410</v>
       </c>
-      <c r="B281" t="s">
+      <c r="C281" t="s">
         <v>1411</v>
       </c>
-      <c r="C281" t="s">
+      <c r="D281">
+        <v>9.91</v>
+      </c>
+      <c r="E281">
+        <v>9.91</v>
+      </c>
+      <c r="G281" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H281" t="s">
+        <v>16</v>
+      </c>
+      <c r="I281" t="s">
         <v>1412</v>
       </c>
-      <c r="D281">
-[...11 lines deleted...]
-      <c r="I281" t="s">
+      <c r="J281">
+        <v>1</v>
+      </c>
+      <c r="K281" t="s">
+        <v>18</v>
+      </c>
+      <c r="L281" t="s">
         <v>1413</v>
-      </c>
-[...7 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B282" t="s">
         <v>1415</v>
       </c>
-      <c r="B282" t="s">
+      <c r="C282" t="s">
         <v>1416</v>
       </c>
-      <c r="C282" t="s">
+      <c r="D282">
+        <v>4.91</v>
+      </c>
+      <c r="E282">
+        <v>4.91</v>
+      </c>
+      <c r="G282" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H282" t="s">
+        <v>16</v>
+      </c>
+      <c r="I282" t="s">
         <v>1417</v>
-      </c>
-[...13 lines deleted...]
-        <v>1418</v>
       </c>
       <c r="J282">
         <v>10</v>
       </c>
       <c r="K282" t="s">
         <v>18</v>
       </c>
       <c r="L282" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B283" t="s">
         <v>1420</v>
       </c>
-      <c r="B283" t="s">
+      <c r="C283" t="s">
         <v>1421</v>
       </c>
-      <c r="C283" t="s">
+      <c r="D283">
+        <v>5.73</v>
+      </c>
+      <c r="E283">
+        <v>5.73</v>
+      </c>
+      <c r="G283" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H283" t="s">
+        <v>16</v>
+      </c>
+      <c r="I283" t="s">
         <v>1422</v>
-      </c>
-[...13 lines deleted...]
-        <v>1423</v>
       </c>
       <c r="J283">
         <v>10</v>
       </c>
       <c r="K283" t="s">
         <v>18</v>
       </c>
       <c r="L283" t="s">
-        <v>1424</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B284" t="s">
         <v>1425</v>
       </c>
-      <c r="B284" t="s">
+      <c r="C284" t="s">
         <v>1426</v>
       </c>
-      <c r="C284" t="s">
+      <c r="D284">
+        <v>8.53</v>
+      </c>
+      <c r="E284">
+        <v>8.53</v>
+      </c>
+      <c r="G284" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H284" t="s">
+        <v>16</v>
+      </c>
+      <c r="I284" t="s">
         <v>1427</v>
       </c>
-      <c r="D284">
-[...11 lines deleted...]
-      <c r="I284" t="s">
+      <c r="J284">
+        <v>10</v>
+      </c>
+      <c r="K284" t="s">
+        <v>18</v>
+      </c>
+      <c r="L284" t="s">
         <v>1428</v>
-      </c>
-[...7 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B285" t="s">
         <v>1430</v>
       </c>
-      <c r="B285" t="s">
+      <c r="C285" t="s">
         <v>1431</v>
       </c>
-      <c r="C285" t="s">
+      <c r="D285">
+        <v>6.5</v>
+      </c>
+      <c r="E285">
+        <v>6.5</v>
+      </c>
+      <c r="G285" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H285" t="s">
+        <v>16</v>
+      </c>
+      <c r="I285" t="s">
         <v>1432</v>
-      </c>
-[...13 lines deleted...]
-        <v>1433</v>
       </c>
       <c r="J285">
         <v>25</v>
       </c>
       <c r="K285" t="s">
         <v>18</v>
       </c>
       <c r="L285" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B286" t="s">
         <v>1435</v>
       </c>
-      <c r="B286" t="s">
+      <c r="C286" t="s">
         <v>1436</v>
       </c>
-      <c r="C286" t="s">
+      <c r="D286">
+        <v>9.8</v>
+      </c>
+      <c r="E286">
+        <v>9.8</v>
+      </c>
+      <c r="G286" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H286" t="s">
+        <v>16</v>
+      </c>
+      <c r="I286" t="s">
         <v>1437</v>
-      </c>
-[...13 lines deleted...]
-        <v>1438</v>
       </c>
       <c r="J286">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>18</v>
       </c>
       <c r="L286" t="s">
-        <v>1439</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B287" t="s">
         <v>1440</v>
       </c>
-      <c r="B287" t="s">
+      <c r="C287" t="s">
         <v>1441</v>
       </c>
-      <c r="C287" t="s">
+      <c r="D287">
+        <v>7.9</v>
+      </c>
+      <c r="E287">
+        <v>7.9</v>
+      </c>
+      <c r="G287" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H287" t="s">
+        <v>16</v>
+      </c>
+      <c r="I287" t="s">
         <v>1442</v>
-      </c>
-[...13 lines deleted...]
-        <v>1443</v>
       </c>
       <c r="J287">
         <v>25</v>
       </c>
       <c r="K287" t="s">
         <v>18</v>
       </c>
       <c r="L287" t="s">
-        <v>1444</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B288" t="s">
         <v>1445</v>
       </c>
-      <c r="B288" t="s">
+      <c r="C288" t="s">
         <v>1446</v>
       </c>
-      <c r="C288" t="s">
+      <c r="D288">
+        <v>11.8</v>
+      </c>
+      <c r="E288">
+        <v>11.8</v>
+      </c>
+      <c r="G288" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H288" t="s">
+        <v>16</v>
+      </c>
+      <c r="I288" t="s">
         <v>1447</v>
       </c>
-      <c r="D288">
-[...11 lines deleted...]
-      <c r="I288" t="s">
+      <c r="J288">
+        <v>25</v>
+      </c>
+      <c r="K288" t="s">
+        <v>18</v>
+      </c>
+      <c r="L288" t="s">
         <v>1448</v>
-      </c>
-[...7 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B289" t="s">
         <v>1450</v>
       </c>
-      <c r="B289" t="s">
+      <c r="C289" t="s">
         <v>1451</v>
       </c>
-      <c r="C289" t="s">
+      <c r="D289">
+        <v>13</v>
+      </c>
+      <c r="E289">
+        <v>13</v>
+      </c>
+      <c r="G289" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H289" t="s">
+        <v>16</v>
+      </c>
+      <c r="I289" t="s">
         <v>1452</v>
-      </c>
-[...13 lines deleted...]
-        <v>1453</v>
       </c>
       <c r="J289">
         <v>10</v>
       </c>
       <c r="K289" t="s">
         <v>18</v>
       </c>
       <c r="L289" t="s">
-        <v>1454</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B290" t="s">
         <v>1455</v>
       </c>
-      <c r="B290" t="s">
+      <c r="C290" t="s">
         <v>1456</v>
       </c>
-      <c r="C290" t="s">
+      <c r="D290">
+        <v>13.6</v>
+      </c>
+      <c r="E290">
+        <v>13.6</v>
+      </c>
+      <c r="G290" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H290" t="s">
+        <v>16</v>
+      </c>
+      <c r="I290" t="s">
         <v>1457</v>
-      </c>
-[...13 lines deleted...]
-        <v>1458</v>
       </c>
       <c r="J290">
         <v>10</v>
       </c>
       <c r="K290" t="s">
         <v>18</v>
       </c>
       <c r="L290" t="s">
-        <v>1459</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B291" t="s">
         <v>1460</v>
       </c>
-      <c r="B291" t="s">
+      <c r="C291" t="s">
         <v>1461</v>
       </c>
-      <c r="C291" t="s">
+      <c r="D291">
+        <v>9</v>
+      </c>
+      <c r="E291">
+        <v>9</v>
+      </c>
+      <c r="G291" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H291" t="s">
+        <v>16</v>
+      </c>
+      <c r="I291" t="s">
         <v>1462</v>
-      </c>
-[...13 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="J291">
         <v>10</v>
       </c>
       <c r="K291" t="s">
         <v>18</v>
       </c>
       <c r="L291" t="s">
-        <v>1464</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B292" t="s">
         <v>1465</v>
       </c>
-      <c r="B292" t="s">
+      <c r="C292" t="s">
         <v>1466</v>
       </c>
-      <c r="C292" t="s">
+      <c r="D292">
+        <v>9.6</v>
+      </c>
+      <c r="E292">
+        <v>9.6</v>
+      </c>
+      <c r="G292" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H292" t="s">
+        <v>16</v>
+      </c>
+      <c r="I292" t="s">
         <v>1467</v>
       </c>
-      <c r="D292">
-[...11 lines deleted...]
-      <c r="I292" t="s">
+      <c r="J292">
+        <v>10</v>
+      </c>
+      <c r="K292" t="s">
+        <v>18</v>
+      </c>
+      <c r="L292" t="s">
         <v>1468</v>
-      </c>
-[...7 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B293" t="s">
         <v>1470</v>
       </c>
-      <c r="B293" t="s">
+      <c r="C293" t="s">
         <v>1471</v>
       </c>
-      <c r="C293" t="s">
+      <c r="D293">
+        <v>1.6</v>
+      </c>
+      <c r="E293">
+        <v>1.6</v>
+      </c>
+      <c r="G293" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H293" t="s">
+        <v>16</v>
+      </c>
+      <c r="I293" t="s">
         <v>1472</v>
-      </c>
-[...13 lines deleted...]
-        <v>1473</v>
       </c>
       <c r="J293">
         <v>25</v>
       </c>
       <c r="K293" t="s">
         <v>18</v>
       </c>
       <c r="L293" t="s">
-        <v>1474</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B294" t="s">
         <v>1475</v>
       </c>
-      <c r="B294" t="s">
+      <c r="C294" t="s">
         <v>1476</v>
       </c>
-      <c r="C294" t="s">
+      <c r="D294">
+        <v>1.81</v>
+      </c>
+      <c r="E294">
+        <v>1.81</v>
+      </c>
+      <c r="G294" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H294" t="s">
+        <v>16</v>
+      </c>
+      <c r="I294" t="s">
         <v>1477</v>
-      </c>
-[...13 lines deleted...]
-        <v>1478</v>
       </c>
       <c r="J294">
         <v>25</v>
       </c>
       <c r="K294" t="s">
         <v>18</v>
       </c>
       <c r="L294" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B295" t="s">
         <v>1480</v>
       </c>
-      <c r="B295" t="s">
+      <c r="C295" t="s">
         <v>1481</v>
       </c>
-      <c r="C295" t="s">
+      <c r="D295">
+        <v>3.92</v>
+      </c>
+      <c r="E295">
+        <v>3.92</v>
+      </c>
+      <c r="G295" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H295" t="s">
+        <v>16</v>
+      </c>
+      <c r="I295" t="s">
         <v>1482</v>
-      </c>
-[...13 lines deleted...]
-        <v>1483</v>
       </c>
       <c r="J295">
         <v>25</v>
       </c>
       <c r="K295" t="s">
         <v>18</v>
       </c>
       <c r="L295" t="s">
-        <v>1484</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B296" t="s">
         <v>1485</v>
       </c>
-      <c r="B296" t="s">
+      <c r="C296" t="s">
         <v>1486</v>
       </c>
-      <c r="C296" t="s">
+      <c r="D296">
+        <v>2.1</v>
+      </c>
+      <c r="E296">
+        <v>2.1</v>
+      </c>
+      <c r="G296" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H296" t="s">
+        <v>16</v>
+      </c>
+      <c r="I296" t="s">
         <v>1487</v>
       </c>
-      <c r="D296">
-[...11 lines deleted...]
-      <c r="I296" t="s">
+      <c r="J296">
+        <v>25</v>
+      </c>
+      <c r="K296" t="s">
+        <v>18</v>
+      </c>
+      <c r="L296" t="s">
         <v>1488</v>
-      </c>
-[...7 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B297" t="s">
         <v>1490</v>
       </c>
-      <c r="B297" t="s">
+      <c r="C297" t="s">
         <v>1491</v>
       </c>
-      <c r="C297" t="s">
+      <c r="D297">
+        <v>15.5</v>
+      </c>
+      <c r="E297">
+        <v>15.5</v>
+      </c>
+      <c r="G297" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H297" t="s">
+        <v>16</v>
+      </c>
+      <c r="I297" t="s">
         <v>1492</v>
-      </c>
-[...13 lines deleted...]
-        <v>1493</v>
       </c>
       <c r="J297">
         <v>1</v>
       </c>
       <c r="K297" t="s">
         <v>18</v>
       </c>
       <c r="L297" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B298" t="s">
         <v>1495</v>
       </c>
-      <c r="B298" t="s">
+      <c r="C298" t="s">
         <v>1496</v>
       </c>
-      <c r="C298" t="s">
+      <c r="D298">
+        <v>19.95</v>
+      </c>
+      <c r="E298">
+        <v>19.95</v>
+      </c>
+      <c r="G298" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H298" t="s">
+        <v>16</v>
+      </c>
+      <c r="I298" t="s">
         <v>1497</v>
       </c>
-      <c r="D298">
-[...11 lines deleted...]
-      <c r="I298" t="s">
+      <c r="J298">
+        <v>1</v>
+      </c>
+      <c r="K298" t="s">
+        <v>18</v>
+      </c>
+      <c r="L298" t="s">
         <v>1498</v>
-      </c>
-[...7 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B299" t="s">
         <v>1500</v>
       </c>
-      <c r="B299" t="s">
+      <c r="C299" t="s">
         <v>1501</v>
       </c>
-      <c r="C299" t="s">
+      <c r="D299">
+        <v>18</v>
+      </c>
+      <c r="E299">
+        <v>18</v>
+      </c>
+      <c r="G299" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H299" t="s">
+        <v>16</v>
+      </c>
+      <c r="I299" t="s">
         <v>1502</v>
-      </c>
-[...13 lines deleted...]
-        <v>1503</v>
       </c>
       <c r="J299">
         <v>10</v>
       </c>
       <c r="K299" t="s">
         <v>18</v>
       </c>
       <c r="L299" t="s">
-        <v>1499</v>
+        <v>129</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B300" t="s">
         <v>1504</v>
       </c>
-      <c r="B300" t="s">
+      <c r="C300" t="s">
         <v>1505</v>
       </c>
-      <c r="C300" t="s">
+      <c r="D300">
+        <v>18</v>
+      </c>
+      <c r="E300">
+        <v>18</v>
+      </c>
+      <c r="G300" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H300" t="s">
+        <v>16</v>
+      </c>
+      <c r="I300" t="s">
         <v>1506</v>
       </c>
-      <c r="D300">
-[...13 lines deleted...]
-      </c>
       <c r="J300">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="K300" t="s">
         <v>18</v>
       </c>
       <c r="L300" t="s">
-        <v>1499</v>
+        <v>134</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B301" t="s">
         <v>1508</v>
       </c>
-      <c r="B301" t="s">
+      <c r="C301" t="s">
         <v>1509</v>
       </c>
-      <c r="C301" t="s">
+      <c r="D301">
+        <v>2.3</v>
+      </c>
+      <c r="E301">
+        <v>2.3</v>
+      </c>
+      <c r="G301" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H301" t="s">
+        <v>16</v>
+      </c>
+      <c r="I301" t="s">
         <v>1510</v>
-      </c>
-[...13 lines deleted...]
-        <v>1511</v>
       </c>
       <c r="J301">
         <v>25</v>
       </c>
       <c r="K301" t="s">
         <v>18</v>
       </c>
       <c r="L301" t="s">
-        <v>1499</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>1512</v>
       </c>
       <c r="B302" t="s">
         <v>1513</v>
       </c>
       <c r="C302" t="s">
         <v>1514</v>
       </c>
       <c r="D302">
-        <v>16.9</v>
+        <v>2.5</v>
       </c>
       <c r="E302">
-        <v>16.9</v>
+        <v>2.5</v>
       </c>
       <c r="G302" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H302" t="s">
         <v>16</v>
       </c>
       <c r="I302" t="s">
         <v>1515</v>
       </c>
       <c r="J302">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="K302" t="s">
         <v>18</v>
       </c>
       <c r="L302" t="s">
         <v>1516</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>1517</v>
       </c>
       <c r="B303" t="s">
         <v>1518</v>
       </c>
       <c r="C303" t="s">
         <v>1519</v>
       </c>
       <c r="D303">
-        <v>2.65</v>
+        <v>16.9</v>
       </c>
       <c r="E303">
-        <v>2.65</v>
+        <v>16.9</v>
       </c>
       <c r="G303" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H303" t="s">
         <v>16</v>
       </c>
       <c r="I303" t="s">
         <v>1520</v>
       </c>
       <c r="J303">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K303" t="s">
         <v>18</v>
       </c>
       <c r="L303" t="s">
-        <v>1499</v>
+        <v>798</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>1521</v>
       </c>
       <c r="B304" t="s">
         <v>1522</v>
       </c>
       <c r="C304" t="s">
         <v>1523</v>
       </c>
       <c r="D304">
-        <v>3.2</v>
+        <v>2.65</v>
       </c>
       <c r="E304">
-        <v>3.2</v>
+        <v>2.65</v>
       </c>
       <c r="G304" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H304" t="s">
         <v>16</v>
       </c>
       <c r="I304" t="s">
         <v>1524</v>
       </c>
       <c r="J304">
         <v>10</v>
       </c>
       <c r="K304" t="s">
         <v>18</v>
       </c>
       <c r="L304" t="s">
-        <v>1499</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B305" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="C305" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="D305">
-        <v>0.69</v>
+        <v>3.2</v>
       </c>
       <c r="E305">
-        <v>0.69</v>
+        <v>3.2</v>
       </c>
       <c r="G305" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H305" t="s">
         <v>16</v>
       </c>
       <c r="I305" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="J305">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="K305" t="s">
         <v>18</v>
       </c>
       <c r="L305" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B306" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="C306" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="D306">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
       <c r="E306">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
       <c r="G306" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H306" t="s">
         <v>16</v>
       </c>
       <c r="I306" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="J306">
         <v>25</v>
       </c>
       <c r="K306" t="s">
         <v>18</v>
       </c>
       <c r="L306" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B307" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="C307" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="D307">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="E307">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="G307" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
       <c r="I307" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="J307">
         <v>25</v>
       </c>
       <c r="K307" t="s">
         <v>18</v>
       </c>
       <c r="L307" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B308" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="C308" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="D308">
-        <v>0.61</v>
+        <v>0.64</v>
       </c>
       <c r="E308">
-        <v>0.61</v>
+        <v>0.64</v>
       </c>
       <c r="G308" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H308" t="s">
         <v>16</v>
       </c>
       <c r="I308" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="J308">
         <v>25</v>
       </c>
       <c r="K308" t="s">
         <v>18</v>
       </c>
       <c r="L308" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="B309" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="C309" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="D309">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="E309">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="G309" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
       <c r="I309" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="J309">
         <v>25</v>
       </c>
       <c r="K309" t="s">
         <v>18</v>
       </c>
       <c r="L309" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="B310" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="C310" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="D310">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="E310">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="G310" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
       <c r="I310" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="J310">
         <v>25</v>
       </c>
       <c r="K310" t="s">
         <v>18</v>
       </c>
       <c r="L310" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="B311" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="C311" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="D311">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="E311">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="G311" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
       <c r="I311" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="J311">
         <v>25</v>
       </c>
       <c r="K311" t="s">
         <v>18</v>
       </c>
       <c r="L311" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B312" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="C312" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="D312">
         <v>0.57</v>
       </c>
       <c r="E312">
         <v>0.57</v>
       </c>
       <c r="G312" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
       <c r="I312" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="J312">
         <v>25</v>
       </c>
       <c r="K312" t="s">
         <v>18</v>
       </c>
       <c r="L312" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="B313" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="C313" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="D313">
         <v>0.57</v>
       </c>
       <c r="E313">
         <v>0.57</v>
       </c>
       <c r="G313" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
       <c r="I313" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="J313">
         <v>25</v>
       </c>
       <c r="K313" t="s">
         <v>18</v>
       </c>
       <c r="L313" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="B314" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="C314" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="D314">
-        <v>0.7</v>
+        <v>0.57</v>
       </c>
       <c r="E314">
-        <v>0.7</v>
+        <v>0.57</v>
       </c>
       <c r="G314" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
       <c r="I314" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="J314">
         <v>25</v>
       </c>
       <c r="K314" t="s">
         <v>18</v>
       </c>
       <c r="L314" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="B315" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="C315" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="D315">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="E315">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="G315" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H315" t="s">
         <v>16</v>
       </c>
       <c r="I315" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="J315">
         <v>25</v>
       </c>
       <c r="K315" t="s">
         <v>18</v>
       </c>
       <c r="L315" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="B316" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="C316" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="D316">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="E316">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="G316" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H316" t="s">
         <v>16</v>
       </c>
       <c r="I316" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="J316">
         <v>25</v>
       </c>
       <c r="K316" t="s">
         <v>18</v>
       </c>
       <c r="L316" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="B317" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="C317" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="D317">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
       <c r="E317">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
       <c r="G317" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H317" t="s">
         <v>16</v>
       </c>
       <c r="I317" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="J317">
         <v>25</v>
       </c>
       <c r="K317" t="s">
         <v>18</v>
       </c>
       <c r="L317" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="B318" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C318" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="D318">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="E318">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="G318" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H318" t="s">
         <v>16</v>
       </c>
       <c r="I318" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="J318">
         <v>25</v>
       </c>
       <c r="K318" t="s">
         <v>18</v>
       </c>
       <c r="L318" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="B319" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="C319" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="D319">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="E319">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="G319" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H319" t="s">
         <v>16</v>
       </c>
       <c r="I319" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="J319">
         <v>25</v>
       </c>
       <c r="K319" t="s">
         <v>18</v>
       </c>
       <c r="L319" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="B320" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
       <c r="C320" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="D320">
         <v>0.63</v>
       </c>
       <c r="E320">
         <v>0.63</v>
       </c>
       <c r="G320" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
       <c r="I320" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="J320">
         <v>25</v>
       </c>
       <c r="K320" t="s">
         <v>18</v>
       </c>
       <c r="L320" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B321" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="C321" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="D321">
-        <v>1.45</v>
+        <v>0.63</v>
       </c>
       <c r="E321">
-        <v>1.45</v>
+        <v>0.63</v>
       </c>
       <c r="G321" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H321" t="s">
         <v>16</v>
       </c>
       <c r="I321" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="J321">
         <v>25</v>
       </c>
       <c r="K321" t="s">
         <v>18</v>
       </c>
       <c r="L321" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="B322" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="C322" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="D322">
-        <v>1.44</v>
+        <v>1.45</v>
       </c>
       <c r="E322">
-        <v>1.44</v>
+        <v>1.45</v>
       </c>
       <c r="G322" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
       <c r="I322" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="J322">
         <v>25</v>
       </c>
       <c r="K322" t="s">
         <v>18</v>
       </c>
       <c r="L322" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="B323" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="C323" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="D323">
-        <v>1.34</v>
+        <v>1.44</v>
       </c>
       <c r="E323">
-        <v>1.34</v>
+        <v>1.44</v>
       </c>
       <c r="G323" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
       <c r="I323" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="J323">
         <v>25</v>
       </c>
       <c r="K323" t="s">
         <v>18</v>
       </c>
       <c r="L323" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="B324" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="C324" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="D324">
-        <v>1.25</v>
+        <v>1.34</v>
       </c>
       <c r="E324">
-        <v>1.25</v>
+        <v>1.34</v>
       </c>
       <c r="G324" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H324" t="s">
         <v>16</v>
       </c>
       <c r="I324" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="J324">
         <v>25</v>
       </c>
       <c r="K324" t="s">
         <v>18</v>
       </c>
       <c r="L324" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="B325" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="C325" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="D325">
-        <v>1.17</v>
+        <v>1.25</v>
       </c>
       <c r="E325">
-        <v>1.17</v>
+        <v>1.25</v>
       </c>
       <c r="G325" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H325" t="s">
         <v>16</v>
       </c>
       <c r="I325" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="J325">
         <v>25</v>
       </c>
       <c r="K325" t="s">
         <v>18</v>
       </c>
       <c r="L325" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="B326" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="C326" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="D326">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="E326">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="G326" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
       </c>
       <c r="I326" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="J326">
         <v>25</v>
       </c>
       <c r="K326" t="s">
         <v>18</v>
       </c>
       <c r="L326" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="B327" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="C327" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="D327">
-        <v>0.98</v>
+        <v>1.15</v>
       </c>
       <c r="E327">
-        <v>0.98</v>
+        <v>1.15</v>
       </c>
       <c r="G327" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
       <c r="I327" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="J327">
         <v>25</v>
       </c>
       <c r="K327" t="s">
         <v>18</v>
       </c>
       <c r="L327" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="B328" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="C328" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="D328">
         <v>0.98</v>
       </c>
       <c r="E328">
         <v>0.98</v>
       </c>
       <c r="G328" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
       <c r="I328" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="J328">
         <v>25</v>
       </c>
       <c r="K328" t="s">
         <v>18</v>
       </c>
       <c r="L328" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="B329" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="C329" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="D329">
-        <v>2.5</v>
+        <v>0.98</v>
       </c>
       <c r="E329">
-        <v>2.5</v>
+        <v>0.98</v>
       </c>
       <c r="G329" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
       <c r="I329" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="J329">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="K329" t="s">
         <v>18</v>
       </c>
       <c r="L329" t="s">
-        <v>1626</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="B330" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="C330" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="D330">
         <v>2.5</v>
       </c>
       <c r="E330">
         <v>2.5</v>
       </c>
       <c r="G330" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
       <c r="I330" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="J330">
         <v>10</v>
       </c>
       <c r="K330" t="s">
         <v>18</v>
       </c>
       <c r="L330" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="B331" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C331" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="D331">
         <v>2.5</v>
       </c>
       <c r="E331">
         <v>2.5</v>
       </c>
       <c r="G331" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
       <c r="I331" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="J331">
         <v>10</v>
       </c>
       <c r="K331" t="s">
         <v>18</v>
       </c>
       <c r="L331" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="B332" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="C332" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="D332">
         <v>2.5</v>
       </c>
       <c r="E332">
         <v>2.5</v>
       </c>
       <c r="G332" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
       <c r="I332" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="J332">
         <v>10</v>
       </c>
       <c r="K332" t="s">
         <v>18</v>
       </c>
       <c r="L332" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="B333" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="C333" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="D333">
         <v>2.5</v>
       </c>
       <c r="E333">
         <v>2.5</v>
       </c>
       <c r="G333" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
       <c r="I333" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="J333">
         <v>10</v>
       </c>
       <c r="K333" t="s">
         <v>18</v>
       </c>
       <c r="L333" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="B334" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="C334" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="D334">
         <v>2.5</v>
       </c>
       <c r="E334">
         <v>2.5</v>
       </c>
       <c r="G334" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
       <c r="I334" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="J334">
         <v>10</v>
       </c>
       <c r="K334" t="s">
         <v>18</v>
       </c>
       <c r="L334" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="B335" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="C335" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="D335">
-        <v>3.09</v>
+        <v>2.5</v>
       </c>
       <c r="E335">
-        <v>3.09</v>
+        <v>2.5</v>
       </c>
       <c r="G335" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H335" t="s">
         <v>16</v>
       </c>
       <c r="I335" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="J335">
         <v>10</v>
       </c>
       <c r="K335" t="s">
         <v>18</v>
       </c>
       <c r="L335" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B336" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="C336" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="D336">
-        <v>3.9</v>
+        <v>3.09</v>
       </c>
       <c r="E336">
-        <v>3.9</v>
+        <v>3.09</v>
       </c>
       <c r="G336" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
       <c r="I336" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="J336">
         <v>10</v>
       </c>
       <c r="K336" t="s">
         <v>18</v>
       </c>
       <c r="L336" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="B337" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="C337" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="D337">
-        <v>3.09</v>
+        <v>3.9</v>
       </c>
       <c r="E337">
-        <v>3.09</v>
+        <v>3.9</v>
       </c>
       <c r="G337" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
       <c r="I337" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="J337">
         <v>10</v>
       </c>
       <c r="K337" t="s">
         <v>18</v>
       </c>
       <c r="L337" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="B338" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="C338" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="D338">
         <v>3.09</v>
       </c>
       <c r="E338">
         <v>3.09</v>
       </c>
       <c r="G338" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
       <c r="I338" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="J338">
         <v>10</v>
       </c>
       <c r="K338" t="s">
         <v>18</v>
       </c>
       <c r="L338" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B339" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="C339" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="D339">
         <v>3.09</v>
       </c>
       <c r="E339">
         <v>3.09</v>
       </c>
       <c r="G339" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H339" t="s">
         <v>16</v>
       </c>
       <c r="I339" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="J339">
         <v>10</v>
       </c>
       <c r="K339" t="s">
         <v>18</v>
       </c>
       <c r="L339" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="B340" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="C340" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="D340">
         <v>3.09</v>
       </c>
       <c r="E340">
         <v>3.09</v>
       </c>
       <c r="G340" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H340" t="s">
         <v>16</v>
       </c>
       <c r="I340" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="J340">
         <v>10</v>
       </c>
       <c r="K340" t="s">
         <v>18</v>
       </c>
       <c r="L340" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="B341" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="C341" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="D341">
-        <v>4.03</v>
+        <v>3.09</v>
       </c>
       <c r="E341">
-        <v>4.03</v>
+        <v>3.09</v>
       </c>
       <c r="G341" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
       <c r="I341" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="J341">
         <v>10</v>
       </c>
       <c r="K341" t="s">
         <v>18</v>
       </c>
       <c r="L341" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="B342" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="C342" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="D342">
         <v>4.03</v>
       </c>
       <c r="E342">
         <v>4.03</v>
       </c>
       <c r="G342" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
       <c r="I342" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="J342">
         <v>10</v>
       </c>
       <c r="K342" t="s">
         <v>18</v>
       </c>
       <c r="L342" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="B343" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="C343" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="D343">
         <v>4.03</v>
       </c>
       <c r="E343">
         <v>4.03</v>
       </c>
       <c r="G343" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
       <c r="I343" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="J343">
         <v>10</v>
       </c>
       <c r="K343" t="s">
         <v>18</v>
       </c>
       <c r="L343" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B344" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="C344" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="D344">
         <v>4.03</v>
       </c>
       <c r="E344">
         <v>4.03</v>
       </c>
       <c r="G344" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H344" t="s">
         <v>16</v>
       </c>
       <c r="I344" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="J344">
         <v>10</v>
       </c>
       <c r="K344" t="s">
         <v>18</v>
       </c>
       <c r="L344" t="s">
-        <v>1626</v>
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D345">
+        <v>4.03</v>
+      </c>
+      <c r="E345">
+        <v>4.03</v>
+      </c>
+      <c r="G345" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H345" t="s">
+        <v>16</v>
+      </c>
+      <c r="I345" t="s">
+        <v>1692</v>
+      </c>
+      <c r="J345">
+        <v>10</v>
+      </c>
+      <c r="K345" t="s">
+        <v>18</v>
+      </c>
+      <c r="L345" t="s">
+        <v>1632</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>