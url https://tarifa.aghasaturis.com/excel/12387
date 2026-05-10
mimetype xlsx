--- v0 (2026-02-06)
+++ v1 (2026-05-10)
@@ -9,94 +9,100 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
+    <t>Variación Precio</t>
+  </si>
+  <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A116750100T108222TX</t>
   </si>
   <si>
     <t>108222TX</t>
   </si>
   <si>
     <t>Terrax-108222TX-Broca hueca HSS vástago Weldon profundidad de corte 30 mm (Ø 22 mm)</t>
   </si>
   <si>
+    <t>0%</t>
+  </si>
+  <si>
     <t>RI</t>
   </si>
   <si>
     <t>4007140279675</t>
   </si>
   <si>
     <t>Terrax</t>
   </si>
   <si>
     <t>P03-02-001-V01-P01</t>
   </si>
   <si>
     <t>A116750100T108228TX</t>
   </si>
   <si>
     <t>108228TX</t>
   </si>
   <si>
     <t>Terrax-108228TX-Broca hueca HSS vástago Weldon profundidad de corte 30 mm (Ø 28 mm)</t>
   </si>
   <si>
     <t>4007140279736</t>
   </si>
   <si>
     <t>P03-02-001-V01-P02</t>
@@ -288,605 +294,915 @@
     <t>A245013</t>
   </si>
   <si>
     <t>Terrax-A245013-Juego herramientas de roscar 31 piezas en estuche metálico</t>
   </si>
   <si>
     <t>4007140087904</t>
   </si>
   <si>
     <t>P03-02-004-V02-P01</t>
   </si>
   <si>
     <t>A116741A245021</t>
   </si>
   <si>
     <t>A245021</t>
   </si>
   <si>
     <t>Terrax-A245021-Juego herramientas de roscar 45 piezas en estuche metálico</t>
   </si>
   <si>
     <t>4007140113290</t>
   </si>
   <si>
     <t>P03-02-004-V03-P01</t>
+  </si>
+  <si>
+    <t>A116721A215214RO</t>
+  </si>
+  <si>
+    <t>A215214RO</t>
+  </si>
+  <si>
+    <t>Terrax-A215214RO-Juegos de 19 brocas DIN 338 tipo N HSS-Co 5 rectificadas (estuche plástico)</t>
+  </si>
+  <si>
+    <t>4007140367723</t>
+  </si>
+  <si>
+    <t>P03-02-002-V03-P01W</t>
+  </si>
+  <si>
+    <t>A116721A214214RO</t>
+  </si>
+  <si>
+    <t>A214214RO</t>
+  </si>
+  <si>
+    <t>Terrax-A214214RO-Juegos de 19 brocas DIN 338 tipo N HSS rectificadas (estuche plástico)</t>
+  </si>
+  <si>
+    <t>4007140367709</t>
+  </si>
+  <si>
+    <t>P03-02-002-V01-P01W</t>
+  </si>
+  <si>
+    <t>A116721A250214TRO</t>
+  </si>
+  <si>
+    <t>A250214TRO</t>
+  </si>
+  <si>
+    <t>Terrax-A250214TRO-Juego de 19 brocas DIN 338 Tipo N HSS-TiN rectificadas (estuche plástico)</t>
+  </si>
+  <si>
+    <t>4007140367747</t>
+  </si>
+  <si>
+    <t>P03-02-003-V01-P01W</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:N20"/>
   <cols>
     <col min="1" max="1" width="20"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
-    <col min="7" max="7" width="6"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="19"/>
+    <col min="7" max="7" width="17"/>
+    <col min="8" max="8" width="6"/>
+    <col min="9" max="9" width="14"/>
+    <col min="10" max="10" width="13"/>
+    <col min="11" max="11" width="7"/>
+    <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>26.32</v>
       </c>
-      <c r="G2" t="s">
-        <v>14</v>
+      <c r="E2">
+        <v>26.32</v>
+      </c>
+      <c r="F2" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G2" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2">
+        <v>1</v>
       </c>
       <c r="K2" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L2" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D3">
         <v>40.15</v>
       </c>
-      <c r="G3" t="s">
-        <v>14</v>
+      <c r="E3">
+        <v>40.15</v>
+      </c>
+      <c r="F3" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G3" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>18</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D4">
         <v>155.6</v>
       </c>
-      <c r="G4" t="s">
-        <v>14</v>
+      <c r="E4">
+        <v>155.6</v>
+      </c>
+      <c r="F4" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G4" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
+        <v>28</v>
+      </c>
+      <c r="J4">
+        <v>1</v>
       </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>18</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5">
         <v>68.46</v>
       </c>
-      <c r="G5" t="s">
-        <v>14</v>
+      <c r="E5">
+        <v>71.05</v>
+      </c>
+      <c r="F5" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G5" s="3">
+        <v>0.0378</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>18</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>27.11</v>
       </c>
-      <c r="G6" t="s">
-        <v>14</v>
+      <c r="E6">
+        <v>28.25</v>
+      </c>
+      <c r="F6" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G6" s="3">
+        <v>0.0421</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>18</v>
+      </c>
+      <c r="L6" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7">
         <v>57.27</v>
       </c>
-      <c r="G7" t="s">
-        <v>14</v>
+      <c r="E7">
+        <v>59.69</v>
+      </c>
+      <c r="F7" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G7" s="3">
+        <v>0.0423</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
       </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>18</v>
+      </c>
+      <c r="L7" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D8">
         <v>188.43</v>
       </c>
-      <c r="G8" t="s">
-        <v>14</v>
+      <c r="E8">
+        <v>195.85</v>
+      </c>
+      <c r="F8" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G8" s="3">
+        <v>0.0394</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8">
+        <v>1</v>
       </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>18</v>
+      </c>
+      <c r="L8" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D9">
         <v>65.24</v>
       </c>
-      <c r="G9" t="s">
-        <v>14</v>
+      <c r="E9">
+        <v>67.93</v>
+      </c>
+      <c r="F9" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G9" s="3">
+        <v>0.0412</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9">
+        <v>1</v>
       </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>18</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D10">
         <v>138.52</v>
       </c>
-      <c r="G10" t="s">
-        <v>14</v>
+      <c r="E10">
+        <v>143.91</v>
+      </c>
+      <c r="F10" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G10" s="3">
+        <v>0.0389</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10">
+        <v>1</v>
       </c>
       <c r="K10" t="s">
-        <v>57</v>
+        <v>18</v>
+      </c>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D11">
         <v>33.74</v>
       </c>
-      <c r="G11" t="s">
-        <v>14</v>
+      <c r="E11">
+        <v>35</v>
+      </c>
+      <c r="F11" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G11" s="3">
+        <v>0.0373</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I11" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11">
+        <v>1</v>
       </c>
       <c r="K11" t="s">
-        <v>62</v>
+        <v>18</v>
+      </c>
+      <c r="L11" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D12">
         <v>62.55</v>
       </c>
-      <c r="G12" t="s">
-        <v>14</v>
+      <c r="E12">
+        <v>65.11</v>
+      </c>
+      <c r="F12" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G12" s="3">
+        <v>0.0409</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
       </c>
       <c r="K12" t="s">
-        <v>67</v>
+        <v>18</v>
+      </c>
+      <c r="L12" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D13">
         <v>33.88</v>
       </c>
-      <c r="G13" t="s">
-        <v>14</v>
+      <c r="E13">
+        <v>33.88</v>
+      </c>
+      <c r="F13" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G13" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13">
+        <v>1</v>
       </c>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>18</v>
+      </c>
+      <c r="L13" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D14">
         <v>18.66</v>
       </c>
-      <c r="G14" t="s">
-        <v>14</v>
+      <c r="E14">
+        <v>18.66</v>
+      </c>
+      <c r="F14" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G14" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I14" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14">
+        <v>1</v>
       </c>
       <c r="K14" t="s">
-        <v>77</v>
+        <v>18</v>
+      </c>
+      <c r="L14" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D15">
         <v>86.26</v>
       </c>
-      <c r="G15" t="s">
-        <v>14</v>
+      <c r="E15">
+        <v>89.77</v>
+      </c>
+      <c r="F15" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G15" s="3">
+        <v>0.0407</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I15" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15">
+        <v>1</v>
       </c>
       <c r="K15" t="s">
-        <v>82</v>
+        <v>18</v>
+      </c>
+      <c r="L15" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D16">
         <v>149.97</v>
       </c>
-      <c r="G16" t="s">
-        <v>14</v>
+      <c r="E16">
+        <v>155.94</v>
+      </c>
+      <c r="F16" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G16" s="3">
+        <v>0.0398</v>
       </c>
       <c r="H16" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16">
+        <v>1</v>
       </c>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>18</v>
+      </c>
+      <c r="L16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D17">
         <v>201.58</v>
       </c>
-      <c r="G17" t="s">
-        <v>14</v>
+      <c r="E17">
+        <v>209.42</v>
+      </c>
+      <c r="F17" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G17" s="3">
+        <v>0.0389</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I17" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17">
+        <v>1</v>
       </c>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>18</v>
+      </c>
+      <c r="L17" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18" t="s">
+        <v>96</v>
+      </c>
+      <c r="C18" t="s">
+        <v>97</v>
+      </c>
+      <c r="D18">
+        <v>65.24</v>
+      </c>
+      <c r="E18">
+        <v>65.24</v>
+      </c>
+      <c r="F18" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G18" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18">
+        <v>1</v>
+      </c>
+      <c r="K18" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B19" t="s">
+        <v>101</v>
+      </c>
+      <c r="C19" t="s">
+        <v>102</v>
+      </c>
+      <c r="D19">
+        <v>27.11</v>
+      </c>
+      <c r="E19">
+        <v>27.11</v>
+      </c>
+      <c r="F19" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G19" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" t="s">
+        <v>103</v>
+      </c>
+      <c r="J19">
+        <v>1</v>
+      </c>
+      <c r="K19" t="s">
+        <v>18</v>
+      </c>
+      <c r="L19" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" t="s">
+        <v>107</v>
+      </c>
+      <c r="D20">
+        <v>33.74</v>
+      </c>
+      <c r="E20">
+        <v>33.74</v>
+      </c>
+      <c r="F20" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G20" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" t="s">
+        <v>108</v>
+      </c>
+      <c r="J20">
+        <v>1</v>
+      </c>
+      <c r="K20" t="s">
+        <v>18</v>
+      </c>
+      <c r="L20" t="s">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>