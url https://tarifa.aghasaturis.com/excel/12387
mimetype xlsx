--- v1 (2026-05-10)
+++ v2 (2026-06-24)
@@ -9,122 +9,107 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
-    <t>A116750100T108222TX</t>
-[...5 lines deleted...]
-    <t>Terrax-108222TX-Broca hueca HSS vástago Weldon profundidad de corte 30 mm (Ø 22 mm)</t>
+    <t>A116750100T108228TX</t>
+  </si>
+  <si>
+    <t>108228TX</t>
+  </si>
+  <si>
+    <t>Terrax-108228TX-Broca hueca HSS vástago Weldon profundidad de corte 30 mm (Ø 28 mm)</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
-    <t>4007140279675</t>
+    <t>4007140279736</t>
   </si>
   <si>
     <t>Terrax</t>
-  </si>
-[...13 lines deleted...]
-    <t>4007140279736</t>
   </si>
   <si>
     <t>P03-02-001-V01-P02</t>
   </si>
   <si>
     <t>A116721A108820</t>
   </si>
   <si>
     <t>A108820</t>
   </si>
   <si>
     <t>Terrax-A108820-Juego de 7 brocas huecas con vástago Weldon de 19 mm (6 brocas huecas + 1 guía-expulsor)</t>
   </si>
   <si>
     <t>4007140136640</t>
   </si>
   <si>
     <t>P03-02-001-V02-P01</t>
   </si>
   <si>
     <t>A1162081010R106340</t>
   </si>
   <si>
     <t>A106340</t>
   </si>
@@ -368,72 +353,71 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N19"/>
   <cols>
     <col min="1" max="1" width="20"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
     <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -454,755 +438,717 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
-        <v>26.32</v>
+        <v>40.15</v>
       </c>
       <c r="E2">
-        <v>26.32</v>
+        <v>40.15</v>
       </c>
       <c r="F2" s="1">
         <v>46157</v>
       </c>
       <c r="G2" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3">
-        <v>40.15</v>
+        <v>155.6</v>
       </c>
       <c r="E3">
-        <v>40.15</v>
+        <v>155.6</v>
       </c>
       <c r="F3" s="1">
         <v>46157</v>
       </c>
       <c r="G3" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
-        <v>155.6</v>
+        <v>71.05</v>
       </c>
       <c r="E4">
-        <v>155.6</v>
+        <v>71.05</v>
       </c>
       <c r="F4" s="1">
         <v>46157</v>
       </c>
       <c r="G4" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
-        <v>68.46</v>
+        <v>28.25</v>
       </c>
       <c r="E5">
-        <v>71.05</v>
+        <v>28.25</v>
       </c>
       <c r="F5" s="1">
         <v>46157</v>
       </c>
-      <c r="G5" s="3">
-        <v>0.0378</v>
+      <c r="G5" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>27.11</v>
+        <v>59.69</v>
       </c>
       <c r="E6">
-        <v>28.25</v>
+        <v>59.69</v>
       </c>
       <c r="F6" s="1">
         <v>46157</v>
       </c>
-      <c r="G6" s="3">
-        <v>0.0421</v>
+      <c r="G6" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
-        <v>57.27</v>
+        <v>195.85</v>
       </c>
       <c r="E7">
-        <v>59.69</v>
+        <v>195.85</v>
       </c>
       <c r="F7" s="1">
         <v>46157</v>
       </c>
-      <c r="G7" s="3">
-        <v>0.0423</v>
+      <c r="G7" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
-        <v>188.43</v>
+        <v>67.93</v>
       </c>
       <c r="E8">
-        <v>195.85</v>
+        <v>67.93</v>
       </c>
       <c r="F8" s="1">
         <v>46157</v>
       </c>
-      <c r="G8" s="3">
-        <v>0.0394</v>
+      <c r="G8" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
-        <v>65.24</v>
+        <v>143.91</v>
       </c>
       <c r="E9">
-        <v>67.93</v>
+        <v>143.91</v>
       </c>
       <c r="F9" s="1">
         <v>46157</v>
       </c>
-      <c r="G9" s="3">
-        <v>0.0412</v>
+      <c r="G9" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
         <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
-        <v>138.52</v>
+        <v>35</v>
       </c>
       <c r="E10">
-        <v>143.91</v>
+        <v>35</v>
       </c>
       <c r="F10" s="1">
         <v>46157</v>
       </c>
-      <c r="G10" s="3">
-        <v>0.0389</v>
+      <c r="G10" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11">
-        <v>33.74</v>
+        <v>65.11</v>
       </c>
       <c r="E11">
-        <v>35</v>
+        <v>65.11</v>
       </c>
       <c r="F11" s="1">
         <v>46157</v>
       </c>
-      <c r="G11" s="3">
-        <v>0.0373</v>
+      <c r="G11" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
-        <v>62.55</v>
+        <v>33.88</v>
       </c>
       <c r="E12">
-        <v>65.11</v>
+        <v>33.88</v>
       </c>
       <c r="F12" s="1">
         <v>46157</v>
       </c>
-      <c r="G12" s="3">
-        <v>0.0409</v>
+      <c r="G12" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13">
-        <v>33.88</v>
+        <v>18.66</v>
       </c>
       <c r="E13">
-        <v>33.88</v>
+        <v>18.66</v>
       </c>
       <c r="F13" s="1">
         <v>46157</v>
       </c>
       <c r="G13" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>77</v>
       </c>
       <c r="D14">
-        <v>18.66</v>
+        <v>89.77</v>
       </c>
       <c r="E14">
-        <v>18.66</v>
+        <v>89.77</v>
       </c>
       <c r="F14" s="1">
         <v>46157</v>
       </c>
       <c r="G14" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" t="s">
         <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15">
-        <v>86.26</v>
+        <v>155.94</v>
       </c>
       <c r="E15">
-        <v>89.77</v>
+        <v>155.94</v>
       </c>
       <c r="F15" s="1">
         <v>46157</v>
       </c>
-      <c r="G15" s="3">
-        <v>0.0407</v>
+      <c r="G15" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15" t="s">
         <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16">
-        <v>149.97</v>
+        <v>209.42</v>
       </c>
       <c r="E16">
-        <v>155.94</v>
+        <v>209.42</v>
       </c>
       <c r="F16" s="1">
         <v>46157</v>
       </c>
-      <c r="G16" s="3">
-        <v>0.0398</v>
+      <c r="G16" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>88</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
       <c r="K16" t="s">
         <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>90</v>
       </c>
       <c r="B17" t="s">
         <v>91</v>
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17">
-        <v>201.58</v>
+        <v>65.24</v>
       </c>
       <c r="E17">
-        <v>209.42</v>
+        <v>65.24</v>
       </c>
       <c r="F17" s="1">
         <v>46157</v>
       </c>
-      <c r="G17" s="3">
-        <v>0.0389</v>
+      <c r="G17" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>93</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
         <v>97</v>
       </c>
       <c r="D18">
-        <v>65.24</v>
+        <v>27.11</v>
       </c>
       <c r="E18">
-        <v>65.24</v>
+        <v>27.11</v>
       </c>
       <c r="F18" s="1">
         <v>46157</v>
       </c>
       <c r="G18" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18" t="s">
         <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
-        <v>27.11</v>
+        <v>33.74</v>
       </c>
       <c r="E19">
-        <v>27.11</v>
+        <v>33.74</v>
       </c>
       <c r="F19" s="1">
         <v>46157</v>
       </c>
       <c r="G19" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
-      </c>
-[...36 lines deleted...]
-        <v>109</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>