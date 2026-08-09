--- v2 (2026-06-24)
+++ v3 (2026-08-09)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -113,324 +113,302 @@
   <si>
     <t>A106340</t>
   </si>
   <si>
     <t>Terrax-A106340-Juego de 8 coronas perforadoras para Mantenimiento y Electricidad</t>
   </si>
   <si>
     <t>4007140137128</t>
   </si>
   <si>
     <t>P03-02-001-V03-P01</t>
   </si>
   <si>
     <t>A116721A214214</t>
   </si>
   <si>
     <t>A214214</t>
   </si>
   <si>
     <t>Terrax-A214214-Juegos de 19 brocas DIN 338 tipo N HSS rectificadas</t>
   </si>
   <si>
     <t>4007140049513</t>
   </si>
   <si>
+    <t>ZCATALOGO2025</t>
+  </si>
+  <si>
+    <t>A116721A214215</t>
+  </si>
+  <si>
+    <t>A214215</t>
+  </si>
+  <si>
+    <t>Terrax-A214215-Juegos de 25 brocas DIN 338 tipo N HSS rectificadas</t>
+  </si>
+  <si>
+    <t>4007140049520</t>
+  </si>
+  <si>
+    <t>P03-02-002-V01-P02</t>
+  </si>
+  <si>
+    <t>A116721A214200</t>
+  </si>
+  <si>
+    <t>A214200</t>
+  </si>
+  <si>
+    <t>Terrax-A214200-Maletín-almacén con 170 brocas DIN 338 tipo N HSS rectificadas</t>
+  </si>
+  <si>
+    <t>4007140122193</t>
+  </si>
+  <si>
+    <t>P03-02-002-V02-P01</t>
+  </si>
+  <si>
+    <t>A116721A215214</t>
+  </si>
+  <si>
+    <t>A215214</t>
+  </si>
+  <si>
+    <t>Terrax-A215214-Juegos de 19 brocas DIN 338 tipo N HSS-Co 5 rectificadas</t>
+  </si>
+  <si>
+    <t>4007140055903</t>
+  </si>
+  <si>
+    <t>A116721A215215</t>
+  </si>
+  <si>
+    <t>A215215</t>
+  </si>
+  <si>
+    <t>Terrax-A215215-Juegos de 25 brocas DIN 338 tipo N HSS-Co 5 rectificadas</t>
+  </si>
+  <si>
+    <t>4007140055910</t>
+  </si>
+  <si>
+    <t>P03-02-002-V03-P02</t>
+  </si>
+  <si>
+    <t>A116721A250214</t>
+  </si>
+  <si>
+    <t>A250214T</t>
+  </si>
+  <si>
+    <t>Terrax-A250214T-Juego de 19 brocas DIN 338 Tipo N HSS-TiN rectificadas</t>
+  </si>
+  <si>
+    <t>4007140122179</t>
+  </si>
+  <si>
+    <t>A116721A250215</t>
+  </si>
+  <si>
+    <t>A250215T</t>
+  </si>
+  <si>
+    <t>Terrax-A250215T-Juego de 25 brocas DIN 338 Tipo N HSS-TiN rectificadas</t>
+  </si>
+  <si>
+    <t>4007140122186</t>
+  </si>
+  <si>
+    <t>P03-02-003-V01-P02</t>
+  </si>
+  <si>
+    <t>A116721A205225</t>
+  </si>
+  <si>
+    <t>A205225</t>
+  </si>
+  <si>
+    <t>Terrax-A205225-Juego de 19 brocas DIN 338 tipo N HSS laminadas</t>
+  </si>
+  <si>
+    <t>4007140131027</t>
+  </si>
+  <si>
+    <t>P03-02-003-V03-P01</t>
+  </si>
+  <si>
+    <t>A116741A245006</t>
+  </si>
+  <si>
+    <t>A245006</t>
+  </si>
+  <si>
+    <t>Terrax-A245006-Juego de 21 machos mano M DIN 352 HSS rectificados</t>
+  </si>
+  <si>
+    <t>4007140065759</t>
+  </si>
+  <si>
+    <t>P03-02-004-V01-P02</t>
+  </si>
+  <si>
+    <t>A116741A245013</t>
+  </si>
+  <si>
+    <t>A245013</t>
+  </si>
+  <si>
+    <t>Terrax-A245013-Juego herramientas de roscar 31 piezas en estuche metálico</t>
+  </si>
+  <si>
+    <t>4007140087904</t>
+  </si>
+  <si>
+    <t>P03-02-004-V02-P02</t>
+  </si>
+  <si>
+    <t>A116741A245021</t>
+  </si>
+  <si>
+    <t>A245021</t>
+  </si>
+  <si>
+    <t>Terrax-A245021-Juego herramientas de roscar 45 piezas en estuche metálico</t>
+  </si>
+  <si>
+    <t>4007140113290</t>
+  </si>
+  <si>
+    <t>P03-02-004-V03-P02</t>
+  </si>
+  <si>
+    <t>A116721A215214RO</t>
+  </si>
+  <si>
+    <t>A215214RO</t>
+  </si>
+  <si>
+    <t>Terrax-A215214RO-Juegos de 19 brocas DIN 338 tipo N HSS-Co 5 rectificadas (estuche plástico)</t>
+  </si>
+  <si>
+    <t>4007140367723</t>
+  </si>
+  <si>
+    <t>P03-02-002-V03-P01</t>
+  </si>
+  <si>
+    <t>A116721A214214RO</t>
+  </si>
+  <si>
+    <t>A214214RO</t>
+  </si>
+  <si>
+    <t>Terrax-A214214RO-Juegos de 19 brocas DIN 338 tipo N HSS rectificadas (estuche plástico)</t>
+  </si>
+  <si>
+    <t>4007140367709</t>
+  </si>
+  <si>
     <t>P03-02-002-V01-P01</t>
   </si>
   <si>
-    <t>A116721A214215</t>
-[...68 lines deleted...]
-    <t>4007140122179</t>
+    <t>A116721A250214TRO</t>
+  </si>
+  <si>
+    <t>A250214TRO</t>
+  </si>
+  <si>
+    <t>Terrax-A250214TRO-Juego de 19 brocas DIN 338 Tipo N HSS-TiN rectificadas (estuche plástico)</t>
+  </si>
+  <si>
+    <t>4007140367747</t>
   </si>
   <si>
     <t>P03-02-003-V01-P01</t>
-  </si>
-[...133 lines deleted...]
-    <t>P03-02-003-V01-P01W</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N18"/>
   <cols>
     <col min="1" max="1" width="20"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
-    <col min="12" max="12" width="20"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -443,712 +421,623 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
         <v>40.15</v>
       </c>
       <c r="E2">
         <v>40.15</v>
       </c>
-      <c r="F2" s="1">
-[...2 lines deleted...]
-      <c r="G2" t="s" s="2">
+      <c r="G2" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3">
         <v>155.6</v>
       </c>
       <c r="E3">
         <v>155.6</v>
       </c>
-      <c r="F3" s="1">
-[...2 lines deleted...]
-      <c r="G3" t="s" s="2">
+      <c r="G3" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>71.05</v>
       </c>
       <c r="E4">
         <v>71.05</v>
       </c>
-      <c r="F4" s="1">
-[...2 lines deleted...]
-      <c r="G4" t="s" s="2">
+      <c r="G4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
         <v>28.25</v>
       </c>
       <c r="E5">
         <v>28.25</v>
       </c>
-      <c r="F5" s="1">
-[...2 lines deleted...]
-      <c r="G5" t="s" s="2">
+      <c r="G5" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>59.69</v>
       </c>
       <c r="E6">
         <v>59.69</v>
       </c>
-      <c r="F6" s="1">
-[...2 lines deleted...]
-      <c r="G6" t="s" s="2">
+      <c r="G6" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>195.85</v>
       </c>
       <c r="E7">
         <v>195.85</v>
       </c>
-      <c r="F7" s="1">
-[...2 lines deleted...]
-      <c r="G7" t="s" s="2">
+      <c r="G7" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
         <v>67.93</v>
       </c>
       <c r="E8">
         <v>67.93</v>
       </c>
-      <c r="F8" s="1">
-[...2 lines deleted...]
-      <c r="G8" t="s" s="2">
+      <c r="G8" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D9">
         <v>143.91</v>
       </c>
       <c r="E9">
         <v>143.91</v>
       </c>
-      <c r="F9" s="1">
-[...2 lines deleted...]
-      <c r="G9" t="s" s="2">
+      <c r="G9" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9">
+        <v>1</v>
+      </c>
+      <c r="K9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L9" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D10">
         <v>35</v>
       </c>
       <c r="E10">
         <v>35</v>
       </c>
-      <c r="F10" s="1">
-[...2 lines deleted...]
-      <c r="G10" t="s" s="2">
+      <c r="G10" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
       <c r="L10" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D11">
         <v>65.11</v>
       </c>
       <c r="E11">
         <v>65.11</v>
       </c>
-      <c r="F11" s="1">
-[...2 lines deleted...]
-      <c r="G11" t="s" s="2">
+      <c r="G11" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" t="s">
         <v>65</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12">
+        <v>18.66</v>
+      </c>
+      <c r="E12">
+        <v>18.66</v>
+      </c>
+      <c r="G12" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
         <v>66</v>
       </c>
-      <c r="C12" t="s">
+      <c r="J12">
+        <v>1</v>
+      </c>
+      <c r="K12" t="s">
+        <v>18</v>
+      </c>
+      <c r="L12" t="s">
         <v>67</v>
-      </c>
-[...25 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" t="s">
         <v>70</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13">
+        <v>89.77</v>
+      </c>
+      <c r="E13">
+        <v>89.77</v>
+      </c>
+      <c r="G13" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" t="s">
         <v>71</v>
       </c>
-      <c r="C13" t="s">
+      <c r="J13">
+        <v>1</v>
+      </c>
+      <c r="K13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" t="s">
         <v>72</v>
-      </c>
-[...25 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" t="s">
         <v>75</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14">
+        <v>155.94</v>
+      </c>
+      <c r="E14">
+        <v>155.94</v>
+      </c>
+      <c r="G14" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" t="s">
         <v>76</v>
       </c>
-      <c r="C14" t="s">
+      <c r="J14">
+        <v>1</v>
+      </c>
+      <c r="K14" t="s">
+        <v>18</v>
+      </c>
+      <c r="L14" t="s">
         <v>77</v>
-      </c>
-[...25 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" t="s">
         <v>80</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15">
+        <v>209.42</v>
+      </c>
+      <c r="E15">
+        <v>209.42</v>
+      </c>
+      <c r="G15" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" t="s">
         <v>81</v>
       </c>
-      <c r="C15" t="s">
+      <c r="J15">
+        <v>1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>18</v>
+      </c>
+      <c r="L15" t="s">
         <v>82</v>
-      </c>
-[...25 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" t="s">
         <v>85</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16">
+        <v>65.24</v>
+      </c>
+      <c r="E16">
+        <v>65.24</v>
+      </c>
+      <c r="G16" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" t="s">
         <v>86</v>
       </c>
-      <c r="C16" t="s">
+      <c r="J16">
+        <v>1</v>
+      </c>
+      <c r="K16" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" t="s">
         <v>87</v>
-      </c>
-[...25 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" t="s">
+        <v>89</v>
+      </c>
+      <c r="C17" t="s">
         <v>90</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17">
+        <v>27.11</v>
+      </c>
+      <c r="E17">
+        <v>27.11</v>
+      </c>
+      <c r="G17" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" t="s">
         <v>91</v>
       </c>
-      <c r="C17" t="s">
+      <c r="J17">
+        <v>1</v>
+      </c>
+      <c r="K17" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" t="s">
         <v>92</v>
-      </c>
-[...25 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" t="s">
         <v>95</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18">
+        <v>33.74</v>
+      </c>
+      <c r="E18">
+        <v>33.74</v>
+      </c>
+      <c r="G18" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" t="s">
         <v>96</v>
       </c>
-      <c r="C18" t="s">
+      <c r="J18">
+        <v>1</v>
+      </c>
+      <c r="K18" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" t="s">
         <v>97</v>
-      </c>
-[...63 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>