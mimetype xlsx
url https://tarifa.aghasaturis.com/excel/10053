--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -68,66 +68,66 @@
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A1358250120L120</t>
   </si>
   <si>
     <t>120GF</t>
   </si>
   <si>
     <t>geo-FENNEL-120GF-Topómetro de 10 km + funda con correa</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>4045921010871</t>
   </si>
   <si>
     <t>geo-FENNEL</t>
   </si>
   <si>
-    <t>P02-03-034-V02-P01</t>
+    <t>P02-03-035-V01-P02</t>
   </si>
   <si>
     <t>A1351110060G244501</t>
   </si>
   <si>
     <t>244501</t>
   </si>
   <si>
     <t>geo-FENNEL-244501-Nivel láser giratorio FLG245HV-Green</t>
   </si>
   <si>
     <t>4045921010963</t>
   </si>
   <si>
-    <t>P02-03-024-V02-P01</t>
+    <t>P02-03-026-V01-P02</t>
   </si>
   <si>
     <t>A1351110060E252600</t>
   </si>
   <si>
     <t>252600GF</t>
   </si>
   <si>
     <t>geo-FENNEL-252600GF-Mordaza para receptor FR 45</t>
   </si>
   <si>
     <t>4045921004429</t>
   </si>
   <si>
     <t>P02-03-026-V01-P04</t>
   </si>
   <si>
     <t>A1351110060E252000</t>
   </si>
   <si>
     <t>252000GF</t>
   </si>
   <si>
     <t>geo-FENNEL-252000GF-Receptor FR 45</t>
   </si>