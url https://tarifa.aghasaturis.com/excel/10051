--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="406">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="407">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -101,1161 +101,1164 @@
   <si>
     <t>Leica Geosystems-667169-Bolsa para medidores láser Leica Disto</t>
   </si>
   <si>
     <t>7640110690406</t>
   </si>
   <si>
     <t>ZCATALOGO2017</t>
   </si>
   <si>
     <t>A13510014L799301</t>
   </si>
   <si>
     <t>799301</t>
   </si>
   <si>
     <t>Leica Geosystems-799301-Adaptador para trípodes FTA 360</t>
   </si>
   <si>
     <t>RR</t>
   </si>
   <si>
     <t>7640110694602</t>
   </si>
   <si>
-    <t>P02-03-004-V03-P01</t>
+    <t>P02-03-005-V02-P01</t>
   </si>
   <si>
     <t>A135100100723774</t>
   </si>
   <si>
     <t>723774</t>
   </si>
   <si>
     <t>Leica Geosystems-723774-Tablilla de puntería adhesiva GZM27 (147 x 98 mm)</t>
   </si>
   <si>
     <t>7640110690192</t>
   </si>
   <si>
-    <t>P02-03-008-V03-P01</t>
+    <t>P02-03-009-V02-P01</t>
   </si>
   <si>
     <t>A135100100723385</t>
   </si>
   <si>
     <t>723385</t>
   </si>
   <si>
     <t>Leica Geosystems-723385-Tablilla de puntería GZM26 (210 x 297 mm)</t>
   </si>
   <si>
     <t>7640110690178</t>
   </si>
   <si>
+    <t>P02-03-009-V01-P01</t>
+  </si>
+  <si>
+    <t>A135202759L758831</t>
+  </si>
+  <si>
+    <t>758831</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-758831-Tablilla de puntería con imán y pie de apoyo para Lino L2</t>
+  </si>
+  <si>
+    <t>7640110692325</t>
+  </si>
+  <si>
+    <t>P02-03-019-V09-P01</t>
+  </si>
+  <si>
+    <t>A135202760L758839</t>
+  </si>
+  <si>
+    <t>758839</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-758839-Soporte de pared y techo (con rosca de 1/4”)</t>
+  </si>
+  <si>
+    <t>7640110690642</t>
+  </si>
+  <si>
+    <t>P02-03-019-V06-P01</t>
+  </si>
+  <si>
+    <t>A1351120025L789924</t>
+  </si>
+  <si>
+    <t>789924</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-789924-Receptor Rod Eye 160 Digital para niveles láser rotativos Rugby</t>
+  </si>
+  <si>
+    <t>7640110693339</t>
+  </si>
+  <si>
+    <t>P02-03-031-V01-P04</t>
+  </si>
+  <si>
+    <t>A1351120025L789923</t>
+  </si>
+  <si>
+    <t>789923</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-789923-Receptor Rod Eye 140 Classic para niveles láser rotativos Rugby</t>
+  </si>
+  <si>
+    <t>7640110693322</t>
+  </si>
+  <si>
+    <t>P02-03-031-V01-P03</t>
+  </si>
+  <si>
+    <t>A1352031055L743420</t>
+  </si>
+  <si>
+    <t>743420</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-743420-Mira telescópica CLR104 (5 m)</t>
+  </si>
+  <si>
+    <t>7640110692011</t>
+  </si>
+  <si>
+    <t>P02-03-033-V07-P01</t>
+  </si>
+  <si>
+    <t>A135202205L790510</t>
+  </si>
+  <si>
+    <t>790510</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-790510-Adaptador magnético multifunción (Rosca de 1/4")</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>ZCATALOGO2020</t>
+  </si>
+  <si>
+    <t>A1358250150TN20K</t>
+  </si>
+  <si>
+    <t>482GF</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-482GF-Mira telescópica con nivel de burbuja y soporte para receptor láser (Alt. Max.: 2,40 m)</t>
+  </si>
+  <si>
+    <t>4045921101081</t>
+  </si>
+  <si>
+    <t>P02-03-033-V05-P01</t>
+  </si>
+  <si>
+    <t>A1351110070L790356</t>
+  </si>
+  <si>
+    <t>6005984</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-6005984-Nivel láser rotativo Rugby 620 (Alcance 800 m Precisión ± 1.5 mm)</t>
+  </si>
+  <si>
+    <t>7640110693391</t>
+  </si>
+  <si>
+    <t>P02-03-028-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351120030L790352</t>
+  </si>
+  <si>
+    <t>790352</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-790352-Mando a distancia RC400 para niveles láser rotativos Rugby</t>
+  </si>
+  <si>
+    <t>7640110694299</t>
+  </si>
+  <si>
+    <t>P02-03-032-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351110010767710</t>
+  </si>
+  <si>
+    <t>767710</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-767710-Trípode de aluminio CTP104 con abrazadera para niveles láser rotativos Roteo</t>
+  </si>
+  <si>
+    <t>7640110692127</t>
+  </si>
+  <si>
+    <t>P02-03-034-V01-P02</t>
+  </si>
+  <si>
+    <t>A13590101030200GF</t>
+  </si>
+  <si>
+    <t>302000GF</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-302000GF-Trípode de aluminio FS 10 con columna telescópica para niveles láser rotativos Roteo</t>
+  </si>
+  <si>
+    <t>4045921100756</t>
+  </si>
+  <si>
+    <t>P02-03-034-V01-P03</t>
+  </si>
+  <si>
+    <t>A1351110052L840381</t>
+  </si>
+  <si>
+    <t>840381-L</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-840381-L-Nivel óptico automático NA320 (Aumento 20x Desviación 2.5 mm)</t>
+  </si>
+  <si>
+    <t>7640110695968</t>
+  </si>
+  <si>
+    <t>P02-03-024-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351110053L840382</t>
+  </si>
+  <si>
+    <t>840382-L</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-840382-L-Nivel óptico automático NA324 (Aumento 24x Desviación 2.0 mm)</t>
+  </si>
+  <si>
+    <t>7640110695975</t>
+  </si>
+  <si>
+    <t>P02-03-024-V01-P02</t>
+  </si>
+  <si>
+    <t>A1351110054L840383</t>
+  </si>
+  <si>
+    <t>840383-L</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-840383-L-Nivel óptico automático NA332 (Aumento 32x Desviación 1.8 mm)</t>
+  </si>
+  <si>
+    <t>7640110695999</t>
+  </si>
+  <si>
+    <t>P02-03-024-V01-P03</t>
+  </si>
+  <si>
+    <t>A135101141L843418</t>
+  </si>
+  <si>
+    <t>843418</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-843418-Medidor láser Disto D1 (Alcance 40 m Precisión ± 2.0 mm)</t>
+  </si>
+  <si>
+    <t>7640110696729</t>
+  </si>
+  <si>
+    <t>P02-03-002-V02-P01</t>
+  </si>
+  <si>
+    <t>A13510014L828414</t>
+  </si>
+  <si>
+    <t>828414</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-828414-Adaptador para Trípodes FTA360-S para medidores láser Disto</t>
+  </si>
+  <si>
+    <t>7640110695630</t>
+  </si>
+  <si>
+    <t>ZCATALOGO2023</t>
+  </si>
+  <si>
+    <t>A1351110055L840384</t>
+  </si>
+  <si>
+    <t>840384-L</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-840384-L-Nivel óptico automático NA520 (Aumento 20x Desviación 2.5 mm)</t>
+  </si>
+  <si>
+    <t>7640110696002</t>
+  </si>
+  <si>
+    <t>P02-03-024-V02-P01</t>
+  </si>
+  <si>
+    <t>A1351110056L840385</t>
+  </si>
+  <si>
+    <t>840385-L</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-840385-L-Nivel óptico automático NA524 (Aumento 24x Desviación 1.9 mm)</t>
+  </si>
+  <si>
+    <t>7640110696019</t>
+  </si>
+  <si>
+    <t>P02-03-024-V02-P02</t>
+  </si>
+  <si>
+    <t>A1351110057L840386</t>
+  </si>
+  <si>
+    <t>840386-L</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-840386-L-Nivel óptico automático NA532 (Aumento 32x Desviación 1.6 mm)</t>
+  </si>
+  <si>
+    <t>7640110696033</t>
+  </si>
+  <si>
+    <t>P02-03-024-V02-P03</t>
+  </si>
+  <si>
+    <t>A1351120037L773569</t>
+  </si>
+  <si>
+    <t>773569</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-773569-Receptor de maquinaria LMR240</t>
+  </si>
+  <si>
+    <t>7640110693049</t>
+  </si>
+  <si>
+    <t>P02-03-032-V01-P04</t>
+  </si>
+  <si>
+    <t>A13510013L869159</t>
+  </si>
+  <si>
+    <t>869159</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-869159-Medidor Láser Disto ONE (Alcance 20 m Precisión ± 2,0 mm)</t>
+  </si>
+  <si>
+    <t>7640110698563</t>
+  </si>
+  <si>
+    <t>P02-03-002-V01-P01</t>
+  </si>
+  <si>
+    <t>A13510012N850833</t>
+  </si>
+  <si>
+    <t>850833</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-850833-Medidor Láser Disto X3-1 (Alcance 0,05 a 150 m Precisión ± 1,0 mm)</t>
+  </si>
+  <si>
+    <t>7640110697047</t>
+  </si>
+  <si>
+    <t>P02-03-006-V02-P01</t>
+  </si>
+  <si>
+    <t>A135101095M864427</t>
+  </si>
+  <si>
+    <t>864427</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-864427-Nivel láser de puntos Lino P5</t>
+  </si>
+  <si>
+    <t>7640110697566</t>
+  </si>
+  <si>
+    <t>P02-03-013-V01-P01</t>
+  </si>
+  <si>
+    <t>A135101095N848435</t>
+  </si>
+  <si>
+    <t>848435</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-848435-Nivel láser de líneas Lino L2s con pilas</t>
+  </si>
+  <si>
+    <t>7640110697511</t>
+  </si>
+  <si>
+    <t>P02-03-014-V01-P01</t>
+  </si>
+  <si>
+    <t>A135101095P864413</t>
+  </si>
+  <si>
+    <t>864413</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-864413-Nivel láser de líneas Lino L2 con pilas y/o batería recargable</t>
+  </si>
+  <si>
+    <t>7640110697528</t>
+  </si>
+  <si>
+    <t>P02-03-015-V01-P01</t>
+  </si>
+  <si>
+    <t>A135101095Q864420</t>
+  </si>
+  <si>
+    <t>864420</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-864420-Nivel láser de líneas verdes Lino L2G con pilas y/ o batería recargable</t>
+  </si>
+  <si>
+    <t>7640110697535</t>
+  </si>
+  <si>
+    <t>P02-03-015-V02-P01</t>
+  </si>
+  <si>
+    <t>A135101095R864431</t>
+  </si>
+  <si>
+    <t>864431</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-864431-Nivel láser de líneas y puntos Lino L2P5</t>
+  </si>
+  <si>
+    <t>7640110697542</t>
+  </si>
+  <si>
+    <t>P02-03-016-V01-P01</t>
+  </si>
+  <si>
+    <t>A135101095S864435</t>
+  </si>
+  <si>
+    <t>864435</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-864435-Nivel láser de líneas y puntos verdes Lino L2P5G</t>
+  </si>
+  <si>
+    <t>7640110697559</t>
+  </si>
+  <si>
+    <t>P02-03-016-V02-P01</t>
+  </si>
+  <si>
+    <t>A135202757R866090</t>
+  </si>
+  <si>
+    <t>866090</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-866090-Receptor para Linos RGR 200</t>
+  </si>
+  <si>
+    <t>7640110697948</t>
+  </si>
+  <si>
+    <t>P02-03-019-V01-P01</t>
+  </si>
+  <si>
+    <t>A135202757N866131</t>
+  </si>
+  <si>
+    <t>866131</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-866131-Soporte de pared y techo UAL 130 para niveles láser Lino</t>
+  </si>
+  <si>
+    <t>7640110697931</t>
+  </si>
+  <si>
+    <t>P02-03-019-V02-P01</t>
+  </si>
+  <si>
+    <t>A135202759L866133</t>
+  </si>
+  <si>
+    <t>866133</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-866133-Soporte magnético con giro TWIST 250</t>
+  </si>
+  <si>
+    <t>7640110699355</t>
+  </si>
+  <si>
+    <t>P02-03-019-V03-P01</t>
+  </si>
+  <si>
+    <t>A135202759N866130</t>
+  </si>
+  <si>
+    <t>866130</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-866130-Soporte magnético con giro TWIST 360</t>
+  </si>
+  <si>
+    <t>7640110699362</t>
+  </si>
+  <si>
+    <t>P02-03-019-V04-P01</t>
+  </si>
+  <si>
+    <t>A135202758L842427</t>
+  </si>
+  <si>
+    <t>842427</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-842427-Bateria recambio</t>
+  </si>
+  <si>
+    <t>7640110699348</t>
+  </si>
+  <si>
+    <t>P02-03-019-V08-P01</t>
+  </si>
+  <si>
+    <t>A135202758M960622</t>
+  </si>
+  <si>
+    <t>960622</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-960622-Cargador de batería Li-Ion 3.6V / 5.2Ah para niveles láser Lino</t>
+  </si>
+  <si>
+    <t>7640110699331</t>
+  </si>
+  <si>
+    <t>P02-03-019-V05-P01</t>
+  </si>
+  <si>
+    <t>A135202759N823195</t>
+  </si>
+  <si>
+    <t>823195</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-823195-Tablilla puntería verde</t>
+  </si>
+  <si>
+    <t>7640110699225</t>
+  </si>
+  <si>
+    <t>P02-03-019-V10-P01</t>
+  </si>
+  <si>
+    <t>A1352031010L848788</t>
+  </si>
+  <si>
+    <t>848788</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-848788-Trípode TRI120</t>
+  </si>
+  <si>
+    <t>7640110697900</t>
+  </si>
+  <si>
+    <t>P02-03-021-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351110057N641982</t>
+  </si>
+  <si>
+    <t>641982</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-641982-Nivel óptico NA720 de 20x aumentos</t>
+  </si>
+  <si>
+    <t>7640110691755</t>
+  </si>
+  <si>
+    <t>P02-03-025-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351110057O641983</t>
+  </si>
+  <si>
+    <t>641983</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-641983-Nivel óptico NA724 de 24x aumentos</t>
+  </si>
+  <si>
+    <t>7640116917620</t>
+  </si>
+  <si>
+    <t>P02-03-025-V01-P02</t>
+  </si>
+  <si>
+    <t>A1351110057H833190</t>
+  </si>
+  <si>
+    <t>833190</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-833190-Nivel óptico NA730 PLUS de 30x aumentos</t>
+  </si>
+  <si>
+    <t>7640116957084</t>
+  </si>
+  <si>
+    <t>P02-03-025-V01-P03</t>
+  </si>
+  <si>
+    <t>A1359010603915</t>
+  </si>
+  <si>
+    <t>3915</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-3915-Fisurómetro para la comprobación de grietas en superficies planas</t>
+  </si>
+  <si>
+    <t>P02-03-035-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351110085L6011487</t>
+  </si>
+  <si>
+    <t>6011487</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-6011487-Nivel láser giratorio rayo verde Rugby 640 GREEN + RE120 + RC400</t>
+  </si>
+  <si>
+    <t>7640110696842</t>
+  </si>
+  <si>
+    <t>P02-03-029-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351110105L6012274</t>
+  </si>
+  <si>
+    <t>6012274</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-6012274-Nivel láser giratorio Rugby CLH con cargador y batería</t>
+  </si>
+  <si>
+    <t>7640110698266</t>
+  </si>
+  <si>
+    <t>P02-03-029-V02-P01</t>
+  </si>
+  <si>
+    <t>A1351110105L6012277</t>
+  </si>
+  <si>
+    <t>6012277</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-6012277-Nivel láser giratorio Rugby CLH con licencia CLX300</t>
+  </si>
+  <si>
+    <t>7640110698297</t>
+  </si>
+  <si>
+    <t>P02-03-030-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351110105L6012278</t>
+  </si>
+  <si>
+    <t>6012278</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-6012278-Nivel láser giratorio Rugby CLH con licencia CLX400</t>
+  </si>
+  <si>
+    <t>7640110698303</t>
+  </si>
+  <si>
+    <t>P02-03-030-V02-P01</t>
+  </si>
+  <si>
+    <t>A1351110105L6012279</t>
+  </si>
+  <si>
+    <t>6012279</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-6012279-Nivel láser giratorio Rugby CLA con batería y cargador</t>
+  </si>
+  <si>
+    <t>7640110698310</t>
+  </si>
+  <si>
+    <t>A1351120025L789922</t>
+  </si>
+  <si>
+    <t>789922</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-789922-Receptor Rod Eye 120 Basic de 900 m</t>
+  </si>
+  <si>
+    <t>7640110693315</t>
+  </si>
+  <si>
+    <t>P02-03-031-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351120026L844745</t>
+  </si>
+  <si>
+    <t>844745</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-844745-Receptor Rod Eye 120 Green de 400 m</t>
+  </si>
+  <si>
+    <t>7640110696941</t>
+  </si>
+  <si>
+    <t>P02-03-031-V01-P02</t>
+  </si>
+  <si>
+    <t>A1351120080L864855</t>
+  </si>
+  <si>
+    <t>864855</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-864855-Adaptador inteligente para pared y trípode CA 90º</t>
+  </si>
+  <si>
+    <t>7640110698105</t>
+  </si>
+  <si>
+    <t>P02-03-032-V01-P02</t>
+  </si>
+  <si>
+    <t>A1358250130495GF</t>
+  </si>
+  <si>
+    <t>495GF</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-495GF-Mira telescópica de aluminio de 5 m con 5 secciones para nivel láser</t>
+  </si>
+  <si>
+    <t>4016054112541</t>
+  </si>
+  <si>
+    <t>P02-03-033-V06-P01</t>
+  </si>
+  <si>
+    <t>A1351120085L864856</t>
+  </si>
+  <si>
+    <t>864856</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-864856-Trípode de aluminio CT160 (167 cm)</t>
+  </si>
+  <si>
+    <t>7640110697993</t>
+  </si>
+  <si>
+    <t>P02-03-034-V01-P01</t>
+  </si>
+  <si>
+    <t>A135101095U918976</t>
+  </si>
+  <si>
+    <t>918976</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-918976-Nivel láser de líneas de 360 grados Lino L6R</t>
+  </si>
+  <si>
+    <t>7640180530640</t>
+  </si>
+  <si>
+    <t>P02-03-017-V01-P01</t>
+  </si>
+  <si>
+    <t>A135101095U918977</t>
+  </si>
+  <si>
+    <t>918977</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-918977-Nivel láser de líneas verdes de 360 grados Lino L6G</t>
+  </si>
+  <si>
+    <t>7640180530657</t>
+  </si>
+  <si>
+    <t>P02-03-018-V01-P01</t>
+  </si>
+  <si>
+    <t>A135101095V912971</t>
+  </si>
+  <si>
+    <t>912971</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-912971-Nivel láser de líneas verdes de 360 grados Lino L6G en maletín rígido</t>
+  </si>
+  <si>
+    <t>7640110699942</t>
+  </si>
+  <si>
+    <t>P02-03-018-V02-P01</t>
+  </si>
+  <si>
+    <t>A135202762L758840</t>
+  </si>
+  <si>
+    <t>758840-LAT</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-758840-LAT-Soporte pared para niveles láser Lino</t>
+  </si>
+  <si>
+    <t>P02-05-PL37-V01-P03W</t>
+  </si>
+  <si>
+    <t>A135101095O912932</t>
+  </si>
+  <si>
+    <t>912932</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-912932-Nivel láser de líneas verdes Lino L2Gs con pilas</t>
+  </si>
+  <si>
+    <t>7640110699928</t>
+  </si>
+  <si>
+    <t>P02-03-014-V02-P01</t>
+  </si>
+  <si>
+    <t>A135202758N913012</t>
+  </si>
+  <si>
+    <t>913012</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-913012-Batería para Lino L6R-1 y L6G-1</t>
+  </si>
+  <si>
+    <t>7640180530664</t>
+  </si>
+  <si>
+    <t>P02-03-019-V07-P01</t>
+  </si>
+  <si>
+    <t>A1351110065L6011149</t>
+  </si>
+  <si>
+    <t>6011149</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-6011149-Nivel láser giratorio Rugby 610</t>
+  </si>
+  <si>
+    <t>7640110696958</t>
+  </si>
+  <si>
+    <t>P02-03-027-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351110080L6011481</t>
+  </si>
+  <si>
+    <t>6011481</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-6011481-Nivel láser giratorio Rugby 640</t>
+  </si>
+  <si>
+    <t>7640110696781</t>
+  </si>
+  <si>
+    <t>P02-03-028-V02-P01</t>
+  </si>
+  <si>
+    <t>A1351120032L6003353</t>
+  </si>
+  <si>
+    <t>6003353</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-6003353-Receptor + control remoto para instalación de maquinaria LMR360R</t>
+  </si>
+  <si>
+    <t>7640110694619</t>
+  </si>
+  <si>
+    <t>P02-03-032-V01-P03</t>
+  </si>
+  <si>
+    <t>A1351120083L790415</t>
+  </si>
+  <si>
+    <t>790415</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-790415-Paquete baterias A600 para niveles Leica Rugby 600</t>
+  </si>
+  <si>
+    <t>7640110693766</t>
+  </si>
+  <si>
+    <t>P02-03-033-V03-P01</t>
+  </si>
+  <si>
+    <t>A1351120080L864860</t>
+  </si>
+  <si>
+    <t>864860</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-864860-Adaptador A230 para Rod Eye y Combo</t>
+  </si>
+  <si>
+    <t>7640110698112</t>
+  </si>
+  <si>
+    <t>P02-03-033-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351120084L864849</t>
+  </si>
+  <si>
+    <t>864849</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-864849-Paquete baterias Li-ion para niveles Leica Rugby</t>
+  </si>
+  <si>
+    <t>7640110698068</t>
+  </si>
+  <si>
+    <t>P02-03-033-V04-P01</t>
+  </si>
+  <si>
+    <t>A1351120082L790417</t>
+  </si>
+  <si>
+    <t>790417</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-790417-Cargador baterias A100 para niveles Leica Rugby</t>
+  </si>
+  <si>
+    <t>7640110693780</t>
+  </si>
+  <si>
+    <t>P02-03-033-V02-P01</t>
+  </si>
+  <si>
+    <t>A1351120043L872938</t>
+  </si>
+  <si>
+    <t>872938</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-872938-Localizadores de servicios subterráneos DD120</t>
+  </si>
+  <si>
+    <t>7640110698594</t>
+  </si>
+  <si>
+    <t>A135101090975728</t>
+  </si>
+  <si>
+    <t>975728</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-975728-Trípode de aluminio rosca 1/4" TRI 105</t>
+  </si>
+  <si>
+    <t>7640180533009</t>
+  </si>
+  <si>
+    <t>P02-03-020-V02-P01</t>
+  </si>
+  <si>
+    <t>A135101143950908</t>
+  </si>
+  <si>
+    <t>950908</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-950908-Medidor láser DISTO D5 de 200 m con cámara</t>
+  </si>
+  <si>
+    <t>7640180531241</t>
+  </si>
+  <si>
+    <t>P02-03-004-V02-P01</t>
+  </si>
+  <si>
+    <t>A135101143K950879</t>
+  </si>
+  <si>
+    <t>950879</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-950879-Pack Disto D5 + Adaptador + Trípode</t>
+  </si>
+  <si>
+    <t>7640180531265</t>
+  </si>
+  <si>
+    <t>P02-03-005-V01-P01</t>
+  </si>
+  <si>
+    <t>A13510012N950909</t>
+  </si>
+  <si>
+    <t>950909</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-950909-Medidor láser Disto X6 de 250 m con cámara</t>
+  </si>
+  <si>
+    <t>7640180531258</t>
+  </si>
+  <si>
+    <t>P02-03-007-V01-P01</t>
+  </si>
+  <si>
+    <t>A13510012N950878</t>
+  </si>
+  <si>
+    <t>950878</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-950878-Set Disto X6 + Adaptador + Trípode</t>
+  </si>
+  <si>
+    <t>7640180531272</t>
+  </si>
+  <si>
+    <t>P02-03-008-V01-P01</t>
+  </si>
+  <si>
+    <t>A13510012O945095</t>
+  </si>
+  <si>
+    <t>946095</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-946095-Adaptador DST 360-X para Disto X6</t>
+  </si>
+  <si>
+    <t>7640180531289</t>
+  </si>
+  <si>
     <t>P02-03-008-V02-P01</t>
   </si>
   <si>
-    <t>A135202759L758831</t>
-[...971 lines deleted...]
-    <t>7640180531241</t>
+    <t>A135101085975718</t>
+  </si>
+  <si>
+    <t>975718</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-975718-Trípode TRI 75 con rosca 1/4"</t>
+  </si>
+  <si>
+    <t>7640180532996</t>
+  </si>
+  <si>
+    <t>P02-03-020-V01-P01</t>
+  </si>
+  <si>
+    <t>A1351011431986859</t>
+  </si>
+  <si>
+    <t>986859</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-986859-Medidor láser Disto X1</t>
+  </si>
+  <si>
+    <t>7640180533955</t>
+  </si>
+  <si>
+    <t>P02-03-006-V01-P01</t>
+  </si>
+  <si>
+    <t>A13510114311017808</t>
+  </si>
+  <si>
+    <t>1017808</t>
+  </si>
+  <si>
+    <t>Leica Geosystems-1017808-Medidor láser Disto D2G verde</t>
+  </si>
+  <si>
+    <t>7640180534013</t>
   </si>
   <si>
     <t>P02-03-004-V01-P01</t>
-  </si>
-[...100 lines deleted...]
-    <t>7640180534013</t>
   </si>
   <si>
     <t>A1351011431986858</t>
   </si>
   <si>
     <t>986858</t>
   </si>
   <si>
     <t>Leica Geosystems-986858-Medidor láser Disto D2-2</t>
   </si>
   <si>
     <t>7640180533986</t>
   </si>
   <si>
     <t>P02-03-003-V02-P01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
@@ -4056,82 +4059,82 @@
       <c r="C79" t="s">
         <v>399</v>
       </c>
       <c r="D79">
         <v>250</v>
       </c>
       <c r="E79">
         <v>250</v>
       </c>
       <c r="G79" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>400</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
-        <v>366</v>
+        <v>401</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B80" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C80" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D80">
         <v>220</v>
       </c>
       <c r="E80">
         <v>220</v>
       </c>
       <c r="G80" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>