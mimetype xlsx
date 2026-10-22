--- v2 (2026-09-07)
+++ v3 (2026-10-22)
@@ -203,83 +203,83 @@
   <si>
     <t>3004551719</t>
   </si>
   <si>
     <t>Ruthe-3004551719-Martillo de bola con mango de fibra de vidrio (455 g)</t>
   </si>
   <si>
     <t>4016671033427</t>
   </si>
   <si>
     <t>P01-11-006-V01-P01</t>
   </si>
   <si>
     <t>A17661210R3006801719</t>
   </si>
   <si>
     <t>3006801719</t>
   </si>
   <si>
     <t>Ruthe-3006801719-Martillo de bola con mango de fibra de vidrio (680 g)</t>
   </si>
   <si>
     <t>4016671033441</t>
   </si>
   <si>
+    <t>P01-11-006-V01-P02</t>
+  </si>
+  <si>
+    <t>A17661215R3009101719</t>
+  </si>
+  <si>
+    <t>3009101719</t>
+  </si>
+  <si>
+    <t>Ruthe-3009101719-Martillo de bola con mango de fibra de vidrio (910 g)</t>
+  </si>
+  <si>
+    <t>4016671033458</t>
+  </si>
+  <si>
     <t>P01-11-006-V01-P03</t>
   </si>
   <si>
-    <t>A17661215R3009101719</t>
-[...8 lines deleted...]
-    <t>4016671033458</t>
+    <t>A17661220R3013601719</t>
+  </si>
+  <si>
+    <t>3013601719</t>
+  </si>
+  <si>
+    <t>Ruthe-3013601719-Martillo de bola con mango de fibra de vidrio (1360 g)</t>
+  </si>
+  <si>
+    <t>4016671033465</t>
   </si>
   <si>
     <t>P01-11-006-V01-P04</t>
   </si>
   <si>
-    <t>A17661220R3013601719</t>
-[...13 lines deleted...]
-  <si>
     <t>A17661230R3001270119</t>
   </si>
   <si>
     <t>3001270119</t>
   </si>
   <si>
     <t>Ruthe-3001270119-Martillo de bola con mango de madera de Hickory (328 g)</t>
   </si>
   <si>
     <t>4016671030167</t>
   </si>
   <si>
     <t>P01-11-006-V02-P01</t>
   </si>
   <si>
     <t>A17661250R3010070119</t>
   </si>
   <si>
     <t>3010070119</t>
   </si>
   <si>
     <t>Ruthe-3010070119-Martillo de bola con mango de madera de Hickory (594 g)</t>
   </si>
   <si>
     <t>4016671030174</t>
@@ -293,66 +293,66 @@
   <si>
     <t>3011270119</t>
   </si>
   <si>
     <t>Ruthe-3011270119-Martillo de bola con mango de madera de Hickory (864 g)</t>
   </si>
   <si>
     <t>4016671030181</t>
   </si>
   <si>
     <t>P01-11-006-V02-P03</t>
   </si>
   <si>
     <t>A17661278R3021270119</t>
   </si>
   <si>
     <t>3021270119</t>
   </si>
   <si>
     <t>Ruthe-3021270119-Martillo de bola con mango de madera de Hickory (1237 g)</t>
   </si>
   <si>
     <t>4016671034776</t>
   </si>
   <si>
+    <t>P01-11-006-V02-P04</t>
+  </si>
+  <si>
+    <t>A17661280R3030070119</t>
+  </si>
+  <si>
+    <t>3030070119</t>
+  </si>
+  <si>
+    <t>Ruthe-3030070119-Martillo de bola con mango de madera de Hickory (1733g)</t>
+  </si>
+  <si>
+    <t>4016671034783</t>
+  </si>
+  <si>
     <t>P01-11-006-V02-P05</t>
-  </si>
-[...13 lines deleted...]
-    <t>P01-11-006-V02-P06</t>
   </si>
   <si>
     <t>A17661290R3002020119</t>
   </si>
   <si>
     <t>3002020119</t>
   </si>
   <si>
     <t>Ruthe-3002020119-Martillo de ebanista DIN 5109 con mango de madera de fresno (250 g)</t>
   </si>
   <si>
     <t>4016671028799</t>
   </si>
   <si>
     <t>P01-11-006-V03-P01</t>
   </si>
   <si>
     <t>A17661310R3002220119</t>
   </si>
   <si>
     <t>3002220119</t>
   </si>
   <si>
     <t>Ruthe-3002220119-Martillo de ebanista DIN 5109 con mango de madera de fresno (340 g)</t>
   </si>