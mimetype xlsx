--- v0 (2026-03-03)
+++ v1 (2026-04-18)
@@ -9,92 +9,98 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="195">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
+    <t>Variación Precio</t>
+  </si>
+  <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A17661010R3006047119</t>
   </si>
   <si>
     <t>3006047119</t>
   </si>
   <si>
     <t>Ruthe-3006047119-Martillo de encofrador DIN 7239 con mango de fibra de vidrio (835 g)</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>4016671028058</t>
   </si>
   <si>
     <t>Ruthe</t>
   </si>
   <si>
     <t>P01-11-005-V01-P01</t>
   </si>
   <si>
     <t>A17661030R3007049119</t>
   </si>
   <si>
     <t>3007049119</t>
   </si>
   <si>
     <t>Ruthe-3007049119-Martillo de encofrador con mango de fibra de vidrio (700 g)</t>
   </si>
   <si>
     <t>4016671028034</t>
   </si>
@@ -617,1156 +623,1377 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:N37"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
-    <col min="7" max="7" width="6"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="19"/>
+    <col min="7" max="7" width="17"/>
+    <col min="8" max="8" width="6"/>
+    <col min="9" max="9" width="14"/>
+    <col min="10" max="10" width="13"/>
+    <col min="11" max="11" width="6"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>24.52</v>
       </c>
-      <c r="G2" t="s">
-        <v>14</v>
+      <c r="E2">
+        <v>24.52</v>
+      </c>
+      <c r="G2" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2">
+        <v>6</v>
       </c>
       <c r="K2" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L2" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D3">
         <v>23.32</v>
       </c>
-      <c r="G3" t="s">
-        <v>14</v>
+      <c r="E3">
+        <v>23.32</v>
+      </c>
+      <c r="G3" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3">
+        <v>6</v>
       </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>18</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D4">
         <v>24.52</v>
       </c>
-      <c r="G4" t="s">
-        <v>14</v>
+      <c r="E4">
+        <v>24.52</v>
+      </c>
+      <c r="G4" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
+        <v>28</v>
+      </c>
+      <c r="J4">
+        <v>6</v>
       </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>18</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5">
         <v>24.11</v>
       </c>
-      <c r="G5" t="s">
-        <v>14</v>
+      <c r="E5">
+        <v>24.11</v>
+      </c>
+      <c r="G5" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5">
+        <v>6</v>
       </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>18</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>12.7</v>
       </c>
-      <c r="G6" t="s">
-        <v>14</v>
+      <c r="E6">
+        <v>12.7</v>
+      </c>
+      <c r="G6" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6">
+        <v>6</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>18</v>
+      </c>
+      <c r="L6" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7">
         <v>13.95</v>
       </c>
-      <c r="G7" t="s">
-        <v>14</v>
+      <c r="E7">
+        <v>13.95</v>
+      </c>
+      <c r="G7" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7">
+        <v>6</v>
       </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>18</v>
+      </c>
+      <c r="L7" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D8">
         <v>16.25</v>
       </c>
-      <c r="G8" t="s">
-        <v>14</v>
+      <c r="E8">
+        <v>16.25</v>
+      </c>
+      <c r="G8" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8">
+        <v>6</v>
       </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>18</v>
+      </c>
+      <c r="L8" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D9">
         <v>21.81</v>
       </c>
-      <c r="G9" t="s">
-        <v>14</v>
+      <c r="E9">
+        <v>21.81</v>
+      </c>
+      <c r="G9" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9">
+        <v>6</v>
       </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>18</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D10">
         <v>18.73</v>
       </c>
-      <c r="G10" t="s">
-        <v>14</v>
+      <c r="E10">
+        <v>18.73</v>
+      </c>
+      <c r="G10" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10">
+        <v>6</v>
       </c>
       <c r="K10" t="s">
-        <v>57</v>
+        <v>18</v>
+      </c>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D11">
         <v>24.95</v>
       </c>
-      <c r="G11" t="s">
-        <v>14</v>
+      <c r="E11">
+        <v>24.95</v>
+      </c>
+      <c r="G11" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I11" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11">
+        <v>6</v>
       </c>
       <c r="K11" t="s">
-        <v>62</v>
+        <v>18</v>
+      </c>
+      <c r="L11" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D12">
         <v>27.89</v>
       </c>
-      <c r="G12" t="s">
-        <v>14</v>
+      <c r="E12">
+        <v>27.89</v>
+      </c>
+      <c r="G12" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12">
+        <v>6</v>
       </c>
       <c r="K12" t="s">
-        <v>67</v>
+        <v>18</v>
+      </c>
+      <c r="L12" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D13">
         <v>28.89</v>
       </c>
-      <c r="G13" t="s">
-        <v>14</v>
+      <c r="E13">
+        <v>28.89</v>
+      </c>
+      <c r="G13" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13">
+        <v>6</v>
       </c>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>18</v>
+      </c>
+      <c r="L13" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D14">
         <v>15.93</v>
       </c>
-      <c r="G14" t="s">
-        <v>14</v>
+      <c r="E14">
+        <v>15.93</v>
+      </c>
+      <c r="G14" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I14" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14">
+        <v>6</v>
       </c>
       <c r="K14" t="s">
-        <v>77</v>
+        <v>18</v>
+      </c>
+      <c r="L14" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D15">
         <v>19.12</v>
       </c>
-      <c r="G15" t="s">
-        <v>14</v>
+      <c r="E15">
+        <v>19.12</v>
+      </c>
+      <c r="G15" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I15" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15">
+        <v>6</v>
       </c>
       <c r="K15" t="s">
-        <v>82</v>
+        <v>18</v>
+      </c>
+      <c r="L15" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D16">
         <v>24.08</v>
       </c>
-      <c r="G16" t="s">
-        <v>14</v>
+      <c r="E16">
+        <v>24.08</v>
+      </c>
+      <c r="G16" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16">
+        <v>6</v>
       </c>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>18</v>
+      </c>
+      <c r="L16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D17">
         <v>29.27</v>
       </c>
-      <c r="G17" t="s">
-        <v>14</v>
+      <c r="E17">
+        <v>29.27</v>
+      </c>
+      <c r="G17" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I17" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17">
+        <v>6</v>
       </c>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>18</v>
+      </c>
+      <c r="L17" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D18">
         <v>31.56</v>
       </c>
-      <c r="G18" t="s">
-        <v>14</v>
+      <c r="E18">
+        <v>31.56</v>
+      </c>
+      <c r="G18" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I18" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18">
+        <v>6</v>
       </c>
       <c r="K18" t="s">
-        <v>97</v>
+        <v>18</v>
+      </c>
+      <c r="L18" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D19">
         <v>12.51</v>
       </c>
-      <c r="G19" t="s">
-        <v>14</v>
+      <c r="E19">
+        <v>12.51</v>
+      </c>
+      <c r="G19" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I19" t="s">
+        <v>103</v>
+      </c>
+      <c r="J19">
+        <v>6</v>
       </c>
       <c r="K19" t="s">
-        <v>102</v>
+        <v>18</v>
+      </c>
+      <c r="L19" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D20">
         <v>12.9</v>
       </c>
-      <c r="G20" t="s">
-        <v>14</v>
+      <c r="E20">
+        <v>12.9</v>
+      </c>
+      <c r="G20" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I20" t="s">
+        <v>108</v>
+      </c>
+      <c r="J20">
+        <v>6</v>
       </c>
       <c r="K20" t="s">
-        <v>107</v>
+        <v>18</v>
+      </c>
+      <c r="L20" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D21">
         <v>14.93</v>
       </c>
-      <c r="G21" t="s">
-        <v>14</v>
+      <c r="E21">
+        <v>14.93</v>
+      </c>
+      <c r="G21" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I21" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21">
+        <v>6</v>
       </c>
       <c r="K21" t="s">
-        <v>112</v>
+        <v>18</v>
+      </c>
+      <c r="L21" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D22">
         <v>16.54</v>
       </c>
-      <c r="G22" t="s">
-        <v>14</v>
+      <c r="E22">
+        <v>16.54</v>
+      </c>
+      <c r="G22" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J22">
+        <v>6</v>
       </c>
       <c r="K22" t="s">
-        <v>117</v>
+        <v>18</v>
+      </c>
+      <c r="L22" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D23">
         <v>25.49</v>
       </c>
-      <c r="G23" t="s">
-        <v>14</v>
+      <c r="E23">
+        <v>25.49</v>
+      </c>
+      <c r="G23" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I23" t="s">
+        <v>123</v>
+      </c>
+      <c r="J23">
+        <v>6</v>
       </c>
       <c r="K23" t="s">
-        <v>122</v>
+        <v>18</v>
+      </c>
+      <c r="L23" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D24">
         <v>27.83</v>
       </c>
-      <c r="G24" t="s">
-        <v>14</v>
+      <c r="E24">
+        <v>27.83</v>
+      </c>
+      <c r="G24" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I24" t="s">
+        <v>128</v>
+      </c>
+      <c r="J24">
+        <v>6</v>
       </c>
       <c r="K24" t="s">
-        <v>127</v>
+        <v>18</v>
+      </c>
+      <c r="L24" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D25">
         <v>15.49</v>
       </c>
-      <c r="G25" t="s">
-        <v>14</v>
+      <c r="E25">
+        <v>15.49</v>
+      </c>
+      <c r="G25" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J25">
+        <v>6</v>
       </c>
       <c r="K25" t="s">
-        <v>132</v>
+        <v>18</v>
+      </c>
+      <c r="L25" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D26">
         <v>17.12</v>
       </c>
-      <c r="G26" t="s">
-        <v>14</v>
+      <c r="E26">
+        <v>17.12</v>
+      </c>
+      <c r="G26" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I26" t="s">
+        <v>138</v>
+      </c>
+      <c r="J26">
+        <v>6</v>
       </c>
       <c r="K26" t="s">
-        <v>137</v>
+        <v>18</v>
+      </c>
+      <c r="L26" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D27">
         <v>21.31</v>
       </c>
-      <c r="G27" t="s">
-        <v>14</v>
+      <c r="E27">
+        <v>21.31</v>
+      </c>
+      <c r="G27" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I27" t="s">
+        <v>143</v>
+      </c>
+      <c r="J27">
+        <v>6</v>
       </c>
       <c r="K27" t="s">
-        <v>142</v>
+        <v>18</v>
+      </c>
+      <c r="L27" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D28">
         <v>16.93</v>
       </c>
-      <c r="G28" t="s">
-        <v>14</v>
+      <c r="E28">
+        <v>16.93</v>
+      </c>
+      <c r="G28" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I28" t="s">
+        <v>148</v>
+      </c>
+      <c r="J28">
+        <v>6</v>
       </c>
       <c r="K28" t="s">
-        <v>147</v>
+        <v>18</v>
+      </c>
+      <c r="L28" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D29">
         <v>14.93</v>
       </c>
-      <c r="G29" t="s">
-        <v>14</v>
+      <c r="E29">
+        <v>14.93</v>
+      </c>
+      <c r="G29" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I29" t="s">
+        <v>153</v>
+      </c>
+      <c r="J29">
+        <v>6</v>
       </c>
       <c r="K29" t="s">
-        <v>152</v>
+        <v>18</v>
+      </c>
+      <c r="L29" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D30">
         <v>39.76</v>
       </c>
-      <c r="G30" t="s">
-        <v>14</v>
+      <c r="E30">
+        <v>39.76</v>
+      </c>
+      <c r="G30" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="I30">
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
+        <v>158</v>
+      </c>
+      <c r="J30">
         <v>1</v>
       </c>
-      <c r="J30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K30" t="s">
-        <v>157</v>
+        <v>18</v>
+      </c>
+      <c r="L30" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D31">
         <v>49.84</v>
       </c>
-      <c r="G31" t="s">
-        <v>14</v>
+      <c r="E31">
+        <v>49.84</v>
+      </c>
+      <c r="G31" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="I31">
+        <v>16</v>
+      </c>
+      <c r="I31" t="s">
+        <v>163</v>
+      </c>
+      <c r="J31">
         <v>1</v>
       </c>
-      <c r="J31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K31" t="s">
-        <v>162</v>
+        <v>18</v>
+      </c>
+      <c r="L31" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C32" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D32">
         <v>62.04</v>
       </c>
-      <c r="G32" t="s">
-        <v>14</v>
+      <c r="E32">
+        <v>62.04</v>
+      </c>
+      <c r="G32" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="I32">
+        <v>16</v>
+      </c>
+      <c r="I32" t="s">
+        <v>168</v>
+      </c>
+      <c r="J32">
         <v>1</v>
       </c>
-      <c r="J32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K32" t="s">
-        <v>167</v>
+        <v>18</v>
+      </c>
+      <c r="L32" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C33" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D33">
         <v>68.6</v>
       </c>
-      <c r="G33" t="s">
-        <v>14</v>
+      <c r="E33">
+        <v>68.6</v>
+      </c>
+      <c r="G33" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I33" t="s">
+        <v>173</v>
+      </c>
+      <c r="J33">
+        <v>6</v>
       </c>
       <c r="K33" t="s">
-        <v>172</v>
+        <v>18</v>
+      </c>
+      <c r="L33" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D34">
         <v>32.38</v>
       </c>
-      <c r="G34" t="s">
-        <v>14</v>
+      <c r="E34">
+        <v>32.38</v>
+      </c>
+      <c r="G34" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I34" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34">
+        <v>6</v>
       </c>
       <c r="K34" t="s">
-        <v>177</v>
+        <v>18</v>
+      </c>
+      <c r="L34" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D35">
         <v>37.04</v>
       </c>
-      <c r="G35" t="s">
-        <v>14</v>
+      <c r="E35">
+        <v>37.04</v>
+      </c>
+      <c r="G35" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I35" t="s">
+        <v>183</v>
+      </c>
+      <c r="J35">
+        <v>6</v>
       </c>
       <c r="K35" t="s">
-        <v>182</v>
+        <v>18</v>
+      </c>
+      <c r="L35" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D36">
         <v>65.13</v>
       </c>
-      <c r="G36" t="s">
-        <v>14</v>
+      <c r="E36">
+        <v>65.13</v>
+      </c>
+      <c r="G36" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I36" t="s">
+        <v>188</v>
+      </c>
+      <c r="J36">
+        <v>6</v>
       </c>
       <c r="K36" t="s">
-        <v>187</v>
+        <v>18</v>
+      </c>
+      <c r="L36" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C37" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D37">
         <v>71.89</v>
       </c>
-      <c r="G37" t="s">
-        <v>14</v>
+      <c r="E37">
+        <v>71.89</v>
+      </c>
+      <c r="G37" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I37" t="s">
+        <v>193</v>
+      </c>
+      <c r="J37">
+        <v>6</v>
       </c>
       <c r="K37" t="s">
-        <v>192</v>
+        <v>18</v>
+      </c>
+      <c r="L37" t="s">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>