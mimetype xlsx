--- v1 (2026-04-18)
+++ v2 (2026-09-07)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="190">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -519,65 +519,50 @@
     <t>3040030119</t>
   </si>
   <si>
     <t>Ruthe-3040030119-Mallo DIN 6475 con mango de madera de fresno (4000 g)</t>
   </si>
   <si>
     <t>4016671028645</t>
   </si>
   <si>
     <t>P01-11-007-V03-P02</t>
   </si>
   <si>
     <t>A17672190R3050030119</t>
   </si>
   <si>
     <t>3050030119</t>
   </si>
   <si>
     <t>Ruthe-3050030119-Mallo DIN 6475 con mango de madera de fresno (5000 g)</t>
   </si>
   <si>
     <t>4016671028652</t>
   </si>
   <si>
     <t>P01-11-007-V03-P03</t>
-  </si>
-[...13 lines deleted...]
-    <t>P01-11-007-V04-P01</t>
   </si>
   <si>
     <t>A17672290R3006062019</t>
   </si>
   <si>
     <t>3006062019</t>
   </si>
   <si>
     <t>Ruthe-3006062019-Hacha DIN 5131 B - 7294 B con mango de madera de hickory (600 g)</t>
   </si>
   <si>
     <t>4016671029284</t>
   </si>
   <si>
     <t>P01-11-007-V05-P01</t>
   </si>
   <si>
     <t>A17672310R3008062019</t>
   </si>
   <si>
     <t>3008062019</t>
   </si>
   <si>
     <t>Ruthe-3008062019-Hacha DIN 5131 B - 7294 B con mango de madera de hickory (800 g)</t>
   </si>
@@ -642,51 +627,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N37"/>
+  <dimension ref="A1:N36"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="6"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1792,208 +1777,173 @@
       </c>
       <c r="I32" t="s">
         <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
         <v>18</v>
       </c>
       <c r="L32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>170</v>
       </c>
       <c r="B33" t="s">
         <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
-        <v>68.6</v>
+        <v>32.38</v>
       </c>
       <c r="E33">
-        <v>68.6</v>
+        <v>32.38</v>
       </c>
       <c r="G33" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>173</v>
       </c>
       <c r="J33">
         <v>6</v>
       </c>
       <c r="K33" t="s">
         <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>175</v>
       </c>
       <c r="B34" t="s">
         <v>176</v>
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
-        <v>32.38</v>
+        <v>37.04</v>
       </c>
       <c r="E34">
-        <v>32.38</v>
+        <v>37.04</v>
       </c>
       <c r="G34" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>178</v>
       </c>
       <c r="J34">
         <v>6</v>
       </c>
       <c r="K34" t="s">
         <v>18</v>
       </c>
       <c r="L34" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>180</v>
       </c>
       <c r="B35" t="s">
         <v>181</v>
       </c>
       <c r="C35" t="s">
         <v>182</v>
       </c>
       <c r="D35">
-        <v>37.04</v>
+        <v>65.13</v>
       </c>
       <c r="E35">
-        <v>37.04</v>
+        <v>65.13</v>
       </c>
       <c r="G35" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>183</v>
       </c>
       <c r="J35">
         <v>6</v>
       </c>
       <c r="K35" t="s">
         <v>18</v>
       </c>
       <c r="L35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>185</v>
       </c>
       <c r="B36" t="s">
         <v>186</v>
       </c>
       <c r="C36" t="s">
         <v>187</v>
       </c>
       <c r="D36">
-        <v>65.13</v>
+        <v>71.89</v>
       </c>
       <c r="E36">
-        <v>65.13</v>
+        <v>71.89</v>
       </c>
       <c r="G36" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>188</v>
       </c>
       <c r="J36">
         <v>6</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>189</v>
-      </c>
-[...33 lines deleted...]
-        <v>194</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>