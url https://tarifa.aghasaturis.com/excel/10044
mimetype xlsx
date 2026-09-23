--- v4 (2026-08-09)
+++ v5 (2026-09-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="350">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -759,65 +759,50 @@
     <t>0099041-0600</t>
   </si>
   <si>
     <t>Picard-0099041-0600-Mango de madera de Fresno (para Picard martillo bola 0000901-600)</t>
   </si>
   <si>
     <t>4016671018592</t>
   </si>
   <si>
     <t>P01-11-008-V01-P17</t>
   </si>
   <si>
     <t>A17645350P0099041070</t>
   </si>
   <si>
     <t>0099041-0700</t>
   </si>
   <si>
     <t>Picard-0099041-0700-Mango de madera de Fresno (para Ruthe martillo bola 3011270119)</t>
   </si>
   <si>
     <t>4016671018608</t>
   </si>
   <si>
     <t>P01-11-008-V01-P18</t>
-  </si>
-[...13 lines deleted...]
-    <t>P01-11-008-V01-P19</t>
   </si>
   <si>
     <t>A17645380P0099011015</t>
   </si>
   <si>
     <t>0099011-0150</t>
   </si>
   <si>
     <t>Picard-0099011-0150-Mango de madera de Fresno (para Picard martillo ebanista 0008501-18)</t>
   </si>
   <si>
     <t>4016671011029</t>
   </si>
   <si>
     <t>P01-11-008-V01-P20</t>
   </si>
   <si>
     <t>A17645390P0099011020</t>
   </si>
   <si>
     <t>0099011-0200</t>
   </si>
   <si>
     <t>Picard-0099011-0200-Mango de madera de Fresno (para Picard martillo ebanista 0008501-20 / Ruthe martillo ebanista 3002020119)</t>
   </si>
@@ -1122,51 +1107,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N69"/>
+  <dimension ref="A1:N68"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2832,334 +2817,334 @@
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
-        <v>4.53</v>
+        <v>2.75</v>
       </c>
       <c r="E49">
-        <v>4.53</v>
+        <v>2.75</v>
       </c>
       <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50" t="s">
         <v>257</v>
       </c>
       <c r="D50">
-        <v>2.75</v>
+        <v>3.19</v>
       </c>
       <c r="E50">
-        <v>2.75</v>
+        <v>3.19</v>
       </c>
       <c r="G50" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="E51">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
         <v>266</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
-        <v>3.57</v>
+        <v>4.13</v>
       </c>
       <c r="E52">
-        <v>3.57</v>
+        <v>4.13</v>
       </c>
       <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>268</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>270</v>
       </c>
       <c r="B53" t="s">
         <v>271</v>
       </c>
       <c r="C53" t="s">
         <v>272</v>
       </c>
       <c r="D53">
-        <v>4.13</v>
+        <v>4.33</v>
       </c>
       <c r="E53">
-        <v>4.13</v>
+        <v>4.33</v>
       </c>
       <c r="G53" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>273</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>275</v>
       </c>
       <c r="B54" t="s">
         <v>276</v>
       </c>
       <c r="C54" t="s">
         <v>277</v>
       </c>
       <c r="D54">
-        <v>4.33</v>
+        <v>4.43</v>
       </c>
       <c r="E54">
-        <v>4.33</v>
+        <v>4.43</v>
       </c>
       <c r="G54" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>278</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>280</v>
       </c>
       <c r="B55" t="s">
         <v>281</v>
       </c>
       <c r="C55" t="s">
         <v>282</v>
       </c>
       <c r="D55">
-        <v>4.43</v>
+        <v>5.22</v>
       </c>
       <c r="E55">
-        <v>4.43</v>
+        <v>5.22</v>
       </c>
       <c r="G55" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>283</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>285</v>
       </c>
       <c r="B56" t="s">
         <v>286</v>
       </c>
       <c r="C56" t="s">
         <v>287</v>
       </c>
       <c r="D56">
-        <v>5.22</v>
+        <v>0.68</v>
       </c>
       <c r="E56">
-        <v>5.22</v>
+        <v>0.68</v>
       </c>
       <c r="G56" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>288</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>290</v>
       </c>
       <c r="B57" t="s">
         <v>291</v>
       </c>
       <c r="C57" t="s">
         <v>292</v>
       </c>
       <c r="D57">
-        <v>0.68</v>
+        <v>0.75</v>
       </c>
       <c r="E57">
-        <v>0.68</v>
+        <v>0.75</v>
       </c>
       <c r="G57" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>293</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>295</v>
       </c>
       <c r="B58" t="s">
@@ -3182,418 +3167,383 @@
       </c>
       <c r="I58" t="s">
         <v>298</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>300</v>
       </c>
       <c r="B59" t="s">
         <v>301</v>
       </c>
       <c r="C59" t="s">
         <v>302</v>
       </c>
       <c r="D59">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="E59">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="G59" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>303</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>305</v>
       </c>
       <c r="B60" t="s">
         <v>306</v>
       </c>
       <c r="C60" t="s">
         <v>307</v>
       </c>
       <c r="D60">
-        <v>0.79</v>
+        <v>0.87</v>
       </c>
       <c r="E60">
-        <v>0.79</v>
+        <v>0.87</v>
       </c>
       <c r="G60" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>308</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>310</v>
       </c>
       <c r="B61" t="s">
         <v>311</v>
       </c>
       <c r="C61" t="s">
         <v>312</v>
       </c>
       <c r="D61">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="E61">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="G61" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>313</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>315</v>
       </c>
       <c r="B62" t="s">
         <v>316</v>
       </c>
       <c r="C62" t="s">
         <v>317</v>
       </c>
       <c r="D62">
-        <v>0.94</v>
+        <v>1.06</v>
       </c>
       <c r="E62">
-        <v>0.94</v>
+        <v>1.06</v>
       </c>
       <c r="G62" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>318</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>320</v>
       </c>
       <c r="B63" t="s">
         <v>321</v>
       </c>
       <c r="C63" t="s">
         <v>322</v>
       </c>
       <c r="D63">
-        <v>1.06</v>
+        <v>18.66</v>
       </c>
       <c r="E63">
-        <v>1.06</v>
+        <v>18.66</v>
       </c>
       <c r="G63" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>323</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>325</v>
       </c>
       <c r="B64" t="s">
         <v>326</v>
       </c>
       <c r="C64" t="s">
         <v>327</v>
       </c>
       <c r="D64">
-        <v>18.66</v>
+        <v>26.06</v>
       </c>
       <c r="E64">
-        <v>18.66</v>
+        <v>26.06</v>
       </c>
       <c r="G64" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>328</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>330</v>
       </c>
       <c r="B65" t="s">
         <v>331</v>
       </c>
       <c r="C65" t="s">
         <v>332</v>
       </c>
       <c r="D65">
-        <v>26.06</v>
+        <v>23.18</v>
       </c>
       <c r="E65">
-        <v>26.06</v>
+        <v>23.18</v>
       </c>
       <c r="G65" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>333</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>335</v>
       </c>
       <c r="B66" t="s">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>337</v>
       </c>
       <c r="D66">
-        <v>23.18</v>
+        <v>34.94</v>
       </c>
       <c r="E66">
-        <v>23.18</v>
+        <v>34.94</v>
       </c>
       <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>338</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>340</v>
       </c>
       <c r="B67" t="s">
         <v>341</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
-        <v>34.94</v>
+        <v>46.72</v>
       </c>
       <c r="E67">
-        <v>34.94</v>
+        <v>46.72</v>
       </c>
       <c r="G67" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>343</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>345</v>
       </c>
       <c r="B68" t="s">
         <v>346</v>
       </c>
       <c r="C68" t="s">
         <v>347</v>
       </c>
       <c r="D68">
-        <v>46.72</v>
+        <v>67.1</v>
       </c>
       <c r="E68">
-        <v>46.72</v>
+        <v>67.1</v>
       </c>
       <c r="G68" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>348</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
         <v>349</v>
-      </c>
-[...33 lines deleted...]
-        <v>354</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>