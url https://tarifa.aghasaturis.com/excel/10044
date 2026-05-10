--- v1 (2026-03-23)
+++ v2 (2026-05-10)
@@ -9,113 +9,119 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="355">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
+    <t>Variación Precio</t>
+  </si>
+  <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A17611010P0079010</t>
   </si>
   <si>
     <t>0079010</t>
   </si>
   <si>
     <t>Picard-0079010-Martillo de encofrador todo acero DIN 7239 (950 g)</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>4016671023091</t>
   </si>
   <si>
     <t>Picard</t>
   </si>
   <si>
     <t>P01-11-002-V02-P01</t>
   </si>
   <si>
     <t>A17611030P0082010</t>
   </si>
   <si>
     <t>0082010</t>
   </si>
   <si>
     <t>Picard-0082010-Martillo de encofrador DIN 7239 BlackGiant (600 g)</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>4016671020748</t>
   </si>
   <si>
     <t>P01-11-002-V03-P01</t>
   </si>
   <si>
     <t>A17611050P0062010</t>
   </si>
   <si>
     <t>0062010</t>
   </si>
   <si>
     <t>Picard-0062010-Martillo de encofrador DIN 7239 con empuñadura de plástico (600 g)</t>
   </si>
   <si>
     <t>4016671009361</t>
   </si>
   <si>
     <t>P01-11-002-V04-P01</t>
   </si>
   <si>
     <t>A17611090P008910016</t>
   </si>
@@ -1097,2091 +1103,2502 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M69"/>
+  <dimension ref="A1:N69"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
-    <col min="7" max="7" width="6"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="19"/>
+    <col min="7" max="7" width="17"/>
+    <col min="8" max="8" width="6"/>
+    <col min="9" max="9" width="14"/>
+    <col min="10" max="10" width="13"/>
+    <col min="11" max="11" width="7"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>130.85</v>
       </c>
       <c r="E2">
         <v>136.1</v>
       </c>
       <c r="F2" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G2" s="2">
+        <v>0.0401</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="I2">
+      <c r="I2" t="s">
+        <v>16</v>
+      </c>
+      <c r="J2">
         <v>6</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" t="s">
         <v>17</v>
+      </c>
+      <c r="L2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D3">
         <v>52.54</v>
       </c>
-      <c r="G3" t="s">
-        <v>14</v>
+      <c r="E3">
+        <v>52.54</v>
+      </c>
+      <c r="G3" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I3">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3">
         <v>6</v>
       </c>
-      <c r="J3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>17</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D4">
         <v>42.37</v>
       </c>
-      <c r="G4" t="s">
-        <v>14</v>
+      <c r="E4">
+        <v>42.37</v>
+      </c>
+      <c r="G4" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I4">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>28</v>
+      </c>
+      <c r="J4">
         <v>6</v>
       </c>
-      <c r="J4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>17</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5">
         <v>54.25</v>
       </c>
-      <c r="G5" t="s">
-        <v>14</v>
+      <c r="E5">
+        <v>54.25</v>
+      </c>
+      <c r="G5" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I5">
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5">
         <v>6</v>
       </c>
-      <c r="J5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>48.28</v>
       </c>
-      <c r="G6" t="s">
-        <v>14</v>
+      <c r="E6">
+        <v>48.28</v>
+      </c>
+      <c r="G6" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I6">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6">
         <v>6</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>17</v>
+      </c>
+      <c r="L6" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7">
         <v>26.69</v>
       </c>
-      <c r="G7" t="s">
-        <v>14</v>
+      <c r="E7">
+        <v>26.69</v>
+      </c>
+      <c r="G7" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I7">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7">
         <v>6</v>
       </c>
-      <c r="J7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>17</v>
+      </c>
+      <c r="L7" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D8">
         <v>31.35</v>
       </c>
-      <c r="G8" t="s">
-        <v>14</v>
+      <c r="E8">
+        <v>31.35</v>
+      </c>
+      <c r="G8" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I8">
+        <v>15</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8">
         <v>6</v>
       </c>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>17</v>
+      </c>
+      <c r="L8" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D9">
         <v>32.35</v>
       </c>
-      <c r="G9" t="s">
-        <v>14</v>
+      <c r="E9">
+        <v>32.35</v>
+      </c>
+      <c r="G9" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I9">
+        <v>15</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9">
         <v>6</v>
       </c>
-      <c r="J9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>17</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D10">
         <v>35.78</v>
       </c>
-      <c r="G10" t="s">
-        <v>14</v>
+      <c r="E10">
+        <v>35.78</v>
+      </c>
+      <c r="G10" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I10">
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10">
         <v>6</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>57</v>
+        <v>17</v>
+      </c>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D11">
         <v>39.85</v>
       </c>
-      <c r="G11" t="s">
-        <v>14</v>
+      <c r="E11">
+        <v>39.85</v>
+      </c>
+      <c r="G11" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I11">
+        <v>15</v>
+      </c>
+      <c r="I11" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11">
         <v>6</v>
       </c>
-      <c r="J11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K11" t="s">
-        <v>62</v>
+        <v>17</v>
+      </c>
+      <c r="L11" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D12">
         <v>19.83</v>
       </c>
-      <c r="G12" t="s">
-        <v>14</v>
+      <c r="E12">
+        <v>19.83</v>
+      </c>
+      <c r="G12" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I12">
+        <v>15</v>
+      </c>
+      <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12">
         <v>6</v>
       </c>
-      <c r="J12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K12" t="s">
-        <v>67</v>
+        <v>17</v>
+      </c>
+      <c r="L12" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D13">
         <v>21.28</v>
       </c>
-      <c r="G13" t="s">
-        <v>14</v>
+      <c r="E13">
+        <v>21.28</v>
+      </c>
+      <c r="G13" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="I13">
+        <v>15</v>
+      </c>
+      <c r="I13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13">
         <v>6</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D14">
         <v>18.28</v>
       </c>
-      <c r="G14" t="s">
-        <v>14</v>
+      <c r="E14">
+        <v>18.28</v>
+      </c>
+      <c r="G14" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="I14">
+        <v>15</v>
+      </c>
+      <c r="I14" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14">
         <v>6</v>
       </c>
-      <c r="J14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K14" t="s">
-        <v>77</v>
+        <v>17</v>
+      </c>
+      <c r="L14" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D15">
         <v>31.27</v>
       </c>
-      <c r="G15" t="s">
-        <v>14</v>
+      <c r="E15">
+        <v>31.27</v>
+      </c>
+      <c r="G15" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="I15">
+        <v>15</v>
+      </c>
+      <c r="I15" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15">
         <v>6</v>
       </c>
-      <c r="J15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K15" t="s">
-        <v>82</v>
+        <v>17</v>
+      </c>
+      <c r="L15" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D16">
         <v>14.77</v>
       </c>
-      <c r="G16" t="s">
-        <v>14</v>
+      <c r="E16">
+        <v>14.77</v>
+      </c>
+      <c r="G16" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H16" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="I16">
+        <v>15</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16">
         <v>6</v>
       </c>
-      <c r="J16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>17</v>
+      </c>
+      <c r="L16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D17">
         <v>15.73</v>
       </c>
-      <c r="G17" t="s">
-        <v>14</v>
+      <c r="E17">
+        <v>15.73</v>
+      </c>
+      <c r="G17" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="I17">
+        <v>15</v>
+      </c>
+      <c r="I17" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17">
         <v>6</v>
       </c>
-      <c r="J17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>17</v>
+      </c>
+      <c r="L17" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D18">
         <v>15.73</v>
       </c>
-      <c r="G18" t="s">
-        <v>14</v>
+      <c r="E18">
+        <v>15.73</v>
+      </c>
+      <c r="G18" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="I18">
+        <v>15</v>
+      </c>
+      <c r="I18" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18">
         <v>6</v>
       </c>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K18" t="s">
-        <v>97</v>
+        <v>17</v>
+      </c>
+      <c r="L18" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D19">
         <v>16.64</v>
       </c>
-      <c r="G19" t="s">
-        <v>14</v>
+      <c r="E19">
+        <v>16.64</v>
+      </c>
+      <c r="G19" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H19" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="I19">
+        <v>15</v>
+      </c>
+      <c r="I19" t="s">
+        <v>103</v>
+      </c>
+      <c r="J19">
         <v>6</v>
       </c>
-      <c r="J19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K19" t="s">
-        <v>102</v>
+        <v>17</v>
+      </c>
+      <c r="L19" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D20">
         <v>18.12</v>
       </c>
-      <c r="G20" t="s">
-        <v>14</v>
+      <c r="E20">
+        <v>18.12</v>
+      </c>
+      <c r="G20" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="I20">
+        <v>15</v>
+      </c>
+      <c r="I20" t="s">
+        <v>108</v>
+      </c>
+      <c r="J20">
         <v>6</v>
       </c>
-      <c r="J20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K20" t="s">
-        <v>107</v>
+        <v>17</v>
+      </c>
+      <c r="L20" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D21">
         <v>21.63</v>
       </c>
-      <c r="G21" t="s">
-        <v>14</v>
+      <c r="E21">
+        <v>21.63</v>
+      </c>
+      <c r="G21" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="I21">
+        <v>15</v>
+      </c>
+      <c r="I21" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21">
         <v>6</v>
       </c>
-      <c r="J21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K21" t="s">
-        <v>112</v>
+        <v>17</v>
+      </c>
+      <c r="L21" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D22">
         <v>36.72</v>
       </c>
-      <c r="G22" t="s">
-        <v>14</v>
+      <c r="E22">
+        <v>36.72</v>
+      </c>
+      <c r="G22" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="I22">
+        <v>15</v>
+      </c>
+      <c r="I22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J22">
         <v>6</v>
       </c>
-      <c r="J22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K22" t="s">
-        <v>117</v>
+        <v>17</v>
+      </c>
+      <c r="L22" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D23">
         <v>40.08</v>
       </c>
-      <c r="G23" t="s">
-        <v>14</v>
+      <c r="E23">
+        <v>40.08</v>
+      </c>
+      <c r="G23" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H23" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="I23">
+        <v>15</v>
+      </c>
+      <c r="I23" t="s">
+        <v>123</v>
+      </c>
+      <c r="J23">
         <v>6</v>
       </c>
-      <c r="J23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K23" t="s">
-        <v>122</v>
+        <v>17</v>
+      </c>
+      <c r="L23" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D24">
         <v>41.61</v>
       </c>
-      <c r="G24" t="s">
-        <v>14</v>
+      <c r="E24">
+        <v>41.61</v>
+      </c>
+      <c r="G24" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H24" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="I24">
+        <v>15</v>
+      </c>
+      <c r="I24" t="s">
+        <v>128</v>
+      </c>
+      <c r="J24">
         <v>6</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K24" t="s">
-        <v>127</v>
+        <v>17</v>
+      </c>
+      <c r="L24" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D25">
         <v>45.35</v>
       </c>
-      <c r="G25" t="s">
-        <v>14</v>
+      <c r="E25">
+        <v>45.35</v>
+      </c>
+      <c r="G25" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H25" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="I25">
+        <v>15</v>
+      </c>
+      <c r="I25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J25">
         <v>6</v>
       </c>
-      <c r="J25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K25" t="s">
-        <v>132</v>
+        <v>17</v>
+      </c>
+      <c r="L25" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D26">
         <v>32.56</v>
       </c>
-      <c r="G26" t="s">
-        <v>14</v>
+      <c r="E26">
+        <v>32.56</v>
+      </c>
+      <c r="G26" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H26" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="I26">
+        <v>15</v>
+      </c>
+      <c r="I26" t="s">
+        <v>138</v>
+      </c>
+      <c r="J26">
         <v>6</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K26" t="s">
-        <v>137</v>
+        <v>17</v>
+      </c>
+      <c r="L26" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D27">
         <v>80.25</v>
       </c>
-      <c r="G27" t="s">
-        <v>14</v>
+      <c r="E27">
+        <v>80.25</v>
+      </c>
+      <c r="G27" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I27" t="s">
+        <v>143</v>
+      </c>
+      <c r="J27">
+        <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>142</v>
+        <v>17</v>
+      </c>
+      <c r="L27" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D28">
         <v>92.32</v>
       </c>
-      <c r="G28" t="s">
-        <v>14</v>
+      <c r="E28">
+        <v>92.32</v>
+      </c>
+      <c r="G28" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I28" t="s">
+        <v>148</v>
+      </c>
+      <c r="J28">
+        <v>1</v>
       </c>
       <c r="K28" t="s">
-        <v>147</v>
+        <v>17</v>
+      </c>
+      <c r="L28" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D29">
         <v>113.4</v>
       </c>
-      <c r="G29" t="s">
-        <v>14</v>
+      <c r="E29">
+        <v>113.4</v>
+      </c>
+      <c r="G29" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I29" t="s">
+        <v>153</v>
+      </c>
+      <c r="J29">
+        <v>1</v>
       </c>
       <c r="K29" t="s">
-        <v>152</v>
+        <v>17</v>
+      </c>
+      <c r="L29" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D30">
         <v>57.96</v>
       </c>
-      <c r="G30" t="s">
-        <v>14</v>
+      <c r="E30">
+        <v>57.96</v>
+      </c>
+      <c r="G30" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="I30">
+        <v>15</v>
+      </c>
+      <c r="I30" t="s">
+        <v>158</v>
+      </c>
+      <c r="J30">
         <v>6</v>
       </c>
-      <c r="J30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K30" t="s">
-        <v>157</v>
+        <v>17</v>
+      </c>
+      <c r="L30" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D31">
         <v>17.97</v>
       </c>
-      <c r="G31" t="s">
-        <v>14</v>
+      <c r="E31">
+        <v>17.97</v>
+      </c>
+      <c r="G31" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I31" t="s">
+        <v>163</v>
+      </c>
+      <c r="J31">
+        <v>1</v>
       </c>
       <c r="K31" t="s">
-        <v>162</v>
+        <v>17</v>
+      </c>
+      <c r="L31" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C32" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D32">
         <v>18.07</v>
       </c>
-      <c r="G32" t="s">
-        <v>14</v>
+      <c r="E32">
+        <v>18.07</v>
+      </c>
+      <c r="G32" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H32" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I32" t="s">
+        <v>168</v>
+      </c>
+      <c r="J32">
+        <v>1</v>
       </c>
       <c r="K32" t="s">
-        <v>167</v>
+        <v>17</v>
+      </c>
+      <c r="L32" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C33" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D33">
         <v>19.72</v>
       </c>
-      <c r="G33" t="s">
-        <v>14</v>
+      <c r="E33">
+        <v>19.72</v>
+      </c>
+      <c r="G33" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H33" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I33" t="s">
+        <v>173</v>
+      </c>
+      <c r="J33">
+        <v>1</v>
       </c>
       <c r="K33" t="s">
-        <v>172</v>
+        <v>17</v>
+      </c>
+      <c r="L33" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D34">
         <v>4.53</v>
       </c>
-      <c r="G34" t="s">
-        <v>14</v>
+      <c r="E34">
+        <v>4.53</v>
+      </c>
+      <c r="G34" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I34" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34">
+        <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>177</v>
+        <v>17</v>
+      </c>
+      <c r="L34" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D35">
         <v>5.28</v>
       </c>
-      <c r="G35" t="s">
-        <v>14</v>
+      <c r="E35">
+        <v>5.28</v>
+      </c>
+      <c r="G35" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I35" t="s">
+        <v>183</v>
+      </c>
+      <c r="J35">
+        <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>182</v>
+        <v>17</v>
+      </c>
+      <c r="L35" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D36">
         <v>5.28</v>
       </c>
-      <c r="G36" t="s">
-        <v>14</v>
+      <c r="E36">
+        <v>5.28</v>
+      </c>
+      <c r="G36" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H36" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I36" t="s">
+        <v>188</v>
+      </c>
+      <c r="J36">
+        <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>187</v>
+        <v>17</v>
+      </c>
+      <c r="L36" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C37" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D37">
         <v>29.3</v>
       </c>
-      <c r="G37" t="s">
-        <v>14</v>
+      <c r="E37">
+        <v>29.3</v>
+      </c>
+      <c r="G37" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H37" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I37" t="s">
+        <v>193</v>
+      </c>
+      <c r="J37">
+        <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>192</v>
+        <v>17</v>
+      </c>
+      <c r="L37" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B38" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C38" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D38">
         <v>29.3</v>
       </c>
-      <c r="G38" t="s">
-        <v>14</v>
+      <c r="E38">
+        <v>29.3</v>
+      </c>
+      <c r="G38" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I38" t="s">
+        <v>198</v>
+      </c>
+      <c r="J38">
+        <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>197</v>
+        <v>17</v>
+      </c>
+      <c r="L38" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D39">
         <v>42.1</v>
       </c>
-      <c r="G39" t="s">
-        <v>14</v>
+      <c r="E39">
+        <v>42.1</v>
+      </c>
+      <c r="G39" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H39" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I39" t="s">
+        <v>203</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
       </c>
       <c r="K39" t="s">
-        <v>202</v>
+        <v>17</v>
+      </c>
+      <c r="L39" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B40" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C40" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D40">
         <v>3.85</v>
       </c>
-      <c r="G40" t="s">
-        <v>14</v>
+      <c r="E40">
+        <v>3.85</v>
+      </c>
+      <c r="G40" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H40" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I40" t="s">
+        <v>208</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
       </c>
       <c r="K40" t="s">
-        <v>207</v>
+        <v>17</v>
+      </c>
+      <c r="L40" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B41" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D41">
         <v>15.43</v>
       </c>
-      <c r="G41" t="s">
-        <v>14</v>
+      <c r="E41">
+        <v>15.43</v>
+      </c>
+      <c r="G41" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I41" t="s">
+        <v>213</v>
+      </c>
+      <c r="J41">
+        <v>1</v>
       </c>
       <c r="K41" t="s">
-        <v>212</v>
+        <v>17</v>
+      </c>
+      <c r="L41" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D42">
         <v>20.71</v>
       </c>
-      <c r="G42" t="s">
-        <v>14</v>
+      <c r="E42">
+        <v>20.71</v>
+      </c>
+      <c r="G42" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H42" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I42" t="s">
+        <v>218</v>
+      </c>
+      <c r="J42">
+        <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>217</v>
+        <v>17</v>
+      </c>
+      <c r="L42" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B43" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D43">
         <v>20.71</v>
       </c>
-      <c r="G43" t="s">
-        <v>14</v>
+      <c r="E43">
+        <v>20.71</v>
+      </c>
+      <c r="G43" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I43" t="s">
+        <v>223</v>
+      </c>
+      <c r="J43">
+        <v>1</v>
       </c>
       <c r="K43" t="s">
-        <v>222</v>
+        <v>17</v>
+      </c>
+      <c r="L43" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B44" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C44" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D44">
         <v>4.13</v>
       </c>
-      <c r="G44" t="s">
-        <v>14</v>
+      <c r="E44">
+        <v>4.13</v>
+      </c>
+      <c r="G44" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H44" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I44" t="s">
+        <v>228</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
       </c>
       <c r="K44" t="s">
-        <v>227</v>
+        <v>17</v>
+      </c>
+      <c r="L44" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B45" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C45" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D45">
         <v>4.43</v>
       </c>
-      <c r="G45" t="s">
-        <v>14</v>
+      <c r="E45">
+        <v>4.43</v>
+      </c>
+      <c r="G45" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H45" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I45" t="s">
+        <v>233</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
       </c>
       <c r="K45" t="s">
-        <v>232</v>
+        <v>17</v>
+      </c>
+      <c r="L45" t="s">
+        <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B46" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C46" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D46">
         <v>4.43</v>
       </c>
-      <c r="G46" t="s">
-        <v>14</v>
+      <c r="E46">
+        <v>4.43</v>
+      </c>
+      <c r="G46" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H46" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I46" t="s">
+        <v>238</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
       </c>
       <c r="K46" t="s">
-        <v>237</v>
+        <v>17</v>
+      </c>
+      <c r="L46" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B47" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C47" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D47">
         <v>4.53</v>
       </c>
-      <c r="G47" t="s">
-        <v>14</v>
+      <c r="E47">
+        <v>4.53</v>
+      </c>
+      <c r="G47" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H47" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I47" t="s">
+        <v>243</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
       </c>
       <c r="K47" t="s">
-        <v>242</v>
+        <v>17</v>
+      </c>
+      <c r="L47" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B48" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C48" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D48">
         <v>4.53</v>
       </c>
-      <c r="G48" t="s">
-        <v>14</v>
+      <c r="E48">
+        <v>4.53</v>
+      </c>
+      <c r="G48" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H48" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I48" t="s">
+        <v>248</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
       </c>
       <c r="K48" t="s">
-        <v>247</v>
+        <v>17</v>
+      </c>
+      <c r="L48" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B49" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C49" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D49">
         <v>4.53</v>
       </c>
-      <c r="G49" t="s">
-        <v>14</v>
+      <c r="E49">
+        <v>4.53</v>
+      </c>
+      <c r="G49" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H49" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I49" t="s">
+        <v>253</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
       </c>
       <c r="K49" t="s">
-        <v>252</v>
+        <v>17</v>
+      </c>
+      <c r="L49" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B50" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C50" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D50">
         <v>2.75</v>
       </c>
-      <c r="G50" t="s">
-        <v>14</v>
+      <c r="E50">
+        <v>2.75</v>
+      </c>
+      <c r="G50" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H50" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I50" t="s">
+        <v>258</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
       </c>
       <c r="K50" t="s">
-        <v>257</v>
+        <v>17</v>
+      </c>
+      <c r="L50" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B51" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C51" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D51">
         <v>3.19</v>
       </c>
-      <c r="G51" t="s">
-        <v>14</v>
+      <c r="E51">
+        <v>3.19</v>
+      </c>
+      <c r="G51" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H51" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I51" t="s">
+        <v>263</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
       </c>
       <c r="K51" t="s">
-        <v>262</v>
+        <v>17</v>
+      </c>
+      <c r="L51" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B52" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C52" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D52">
         <v>3.57</v>
       </c>
-      <c r="G52" t="s">
-        <v>14</v>
+      <c r="E52">
+        <v>3.57</v>
+      </c>
+      <c r="G52" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H52" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I52" t="s">
+        <v>268</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
       </c>
       <c r="K52" t="s">
-        <v>267</v>
+        <v>17</v>
+      </c>
+      <c r="L52" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B53" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C53" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D53">
         <v>4.13</v>
       </c>
-      <c r="G53" t="s">
-        <v>14</v>
+      <c r="E53">
+        <v>4.13</v>
+      </c>
+      <c r="G53" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H53" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I53" t="s">
+        <v>273</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
       </c>
       <c r="K53" t="s">
-        <v>272</v>
+        <v>17</v>
+      </c>
+      <c r="L53" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C54" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D54">
         <v>4.33</v>
       </c>
-      <c r="G54" t="s">
-        <v>14</v>
+      <c r="E54">
+        <v>4.33</v>
+      </c>
+      <c r="G54" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H54" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I54" t="s">
+        <v>278</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
       </c>
       <c r="K54" t="s">
-        <v>277</v>
+        <v>17</v>
+      </c>
+      <c r="L54" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B55" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C55" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D55">
         <v>4.43</v>
       </c>
-      <c r="G55" t="s">
-        <v>14</v>
+      <c r="E55">
+        <v>4.43</v>
+      </c>
+      <c r="G55" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H55" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I55" t="s">
+        <v>283</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
       </c>
       <c r="K55" t="s">
-        <v>282</v>
+        <v>17</v>
+      </c>
+      <c r="L55" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B56" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C56" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D56">
         <v>5.22</v>
       </c>
-      <c r="G56" t="s">
-        <v>14</v>
+      <c r="E56">
+        <v>5.22</v>
+      </c>
+      <c r="G56" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H56" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I56" t="s">
+        <v>288</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>287</v>
+        <v>17</v>
+      </c>
+      <c r="L56" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B57" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C57" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D57">
         <v>0.68</v>
       </c>
-      <c r="G57" t="s">
-        <v>14</v>
+      <c r="E57">
+        <v>0.68</v>
+      </c>
+      <c r="G57" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H57" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I57" t="s">
+        <v>293</v>
+      </c>
+      <c r="J57">
+        <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>292</v>
+        <v>17</v>
+      </c>
+      <c r="L57" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B58" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C58" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D58">
         <v>0.75</v>
       </c>
-      <c r="G58" t="s">
-        <v>14</v>
+      <c r="E58">
+        <v>0.75</v>
+      </c>
+      <c r="G58" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H58" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I58" t="s">
+        <v>298</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
       </c>
       <c r="K58" t="s">
-        <v>297</v>
+        <v>17</v>
+      </c>
+      <c r="L58" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B59" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C59" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D59">
         <v>0.75</v>
       </c>
-      <c r="G59" t="s">
-        <v>14</v>
+      <c r="E59">
+        <v>0.75</v>
+      </c>
+      <c r="G59" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H59" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I59" t="s">
+        <v>303</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
       </c>
       <c r="K59" t="s">
-        <v>302</v>
+        <v>17</v>
+      </c>
+      <c r="L59" t="s">
+        <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B60" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C60" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D60">
         <v>0.79</v>
       </c>
-      <c r="G60" t="s">
-        <v>14</v>
+      <c r="E60">
+        <v>0.79</v>
+      </c>
+      <c r="G60" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H60" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I60" t="s">
+        <v>308</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
       </c>
       <c r="K60" t="s">
-        <v>307</v>
+        <v>17</v>
+      </c>
+      <c r="L60" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B61" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C61" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D61">
         <v>0.87</v>
       </c>
-      <c r="G61" t="s">
-        <v>14</v>
+      <c r="E61">
+        <v>0.87</v>
+      </c>
+      <c r="G61" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H61" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I61" t="s">
+        <v>313</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
       </c>
       <c r="K61" t="s">
-        <v>312</v>
+        <v>17</v>
+      </c>
+      <c r="L61" t="s">
+        <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B62" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C62" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D62">
         <v>0.94</v>
       </c>
-      <c r="G62" t="s">
-        <v>14</v>
+      <c r="E62">
+        <v>0.94</v>
+      </c>
+      <c r="G62" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H62" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I62" t="s">
+        <v>318</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
       </c>
       <c r="K62" t="s">
-        <v>317</v>
+        <v>17</v>
+      </c>
+      <c r="L62" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B63" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C63" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D63">
         <v>1.06</v>
       </c>
-      <c r="G63" t="s">
-        <v>14</v>
+      <c r="E63">
+        <v>1.06</v>
+      </c>
+      <c r="G63" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H63" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I63" t="s">
+        <v>323</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
       </c>
       <c r="K63" t="s">
-        <v>322</v>
+        <v>17</v>
+      </c>
+      <c r="L63" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B64" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C64" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D64">
         <v>18.66</v>
       </c>
-      <c r="G64" t="s">
-        <v>14</v>
+      <c r="E64">
+        <v>18.66</v>
+      </c>
+      <c r="G64" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H64" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I64" t="s">
+        <v>328</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
       </c>
       <c r="K64" t="s">
-        <v>327</v>
+        <v>17</v>
+      </c>
+      <c r="L64" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B65" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C65" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D65">
         <v>26.06</v>
       </c>
-      <c r="G65" t="s">
-        <v>14</v>
+      <c r="E65">
+        <v>26.06</v>
+      </c>
+      <c r="G65" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H65" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I65" t="s">
+        <v>333</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
       </c>
       <c r="K65" t="s">
-        <v>332</v>
+        <v>17</v>
+      </c>
+      <c r="L65" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B66" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C66" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D66">
         <v>23.18</v>
       </c>
-      <c r="G66" t="s">
-        <v>14</v>
+      <c r="E66">
+        <v>23.18</v>
+      </c>
+      <c r="G66" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H66" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I66" t="s">
+        <v>338</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
       </c>
       <c r="K66" t="s">
-        <v>337</v>
+        <v>17</v>
+      </c>
+      <c r="L66" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B67" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C67" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D67">
         <v>34.94</v>
       </c>
-      <c r="G67" t="s">
-        <v>14</v>
+      <c r="E67">
+        <v>34.94</v>
+      </c>
+      <c r="G67" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H67" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I67" t="s">
+        <v>343</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
       </c>
       <c r="K67" t="s">
-        <v>342</v>
+        <v>17</v>
+      </c>
+      <c r="L67" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B68" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C68" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D68">
         <v>46.72</v>
       </c>
-      <c r="G68" t="s">
-        <v>14</v>
+      <c r="E68">
+        <v>46.72</v>
+      </c>
+      <c r="G68" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H68" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I68" t="s">
+        <v>348</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
       </c>
       <c r="K68" t="s">
-        <v>347</v>
+        <v>17</v>
+      </c>
+      <c r="L68" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B69" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C69" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D69">
         <v>67.1</v>
       </c>
-      <c r="G69" t="s">
-        <v>14</v>
+      <c r="E69">
+        <v>67.1</v>
+      </c>
+      <c r="G69" t="s" s="3">
+        <v>22</v>
       </c>
       <c r="H69" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I69" t="s">
+        <v>353</v>
+      </c>
+      <c r="J69">
+        <v>1</v>
       </c>
       <c r="K69" t="s">
-        <v>352</v>
+        <v>17</v>
+      </c>
+      <c r="L69" t="s">
+        <v>354</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>