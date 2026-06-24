--- v2 (2026-05-10)
+++ v3 (2026-06-24)
@@ -56,72 +56,72 @@
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A17611010P0079010</t>
   </si>
   <si>
     <t>0079010</t>
   </si>
   <si>
     <t>Picard-0079010-Martillo de encofrador todo acero DIN 7239 (950 g)</t>
   </si>
   <si>
+    <t>0%</t>
+  </si>
+  <si>
     <t>RI</t>
   </si>
   <si>
     <t>4016671023091</t>
   </si>
   <si>
     <t>Picard</t>
   </si>
   <si>
     <t>P01-11-002-V02-P01</t>
   </si>
   <si>
     <t>A17611030P0082010</t>
   </si>
   <si>
     <t>0082010</t>
   </si>
   <si>
     <t>Picard-0082010-Martillo de encofrador DIN 7239 BlackGiant (600 g)</t>
-  </si>
-[...1 lines deleted...]
-    <t>0%</t>
   </si>
   <si>
     <t>4016671020748</t>
   </si>
   <si>
     <t>P01-11-002-V03-P01</t>
   </si>
   <si>
     <t>A17611050P0062010</t>
   </si>
   <si>
     <t>0062010</t>
   </si>
   <si>
     <t>Picard-0062010-Martillo de encofrador DIN 7239 con empuñadura de plástico (600 g)</t>
   </si>
   <si>
     <t>4016671009361</t>
   </si>
   <si>
     <t>P01-11-002-V04-P01</t>
   </si>
   <si>
     <t>A17611090P008910016</t>
   </si>
@@ -1103,54 +1103,53 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N69"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
@@ -1189,2416 +1188,2416 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
-        <v>130.85</v>
+        <v>136.1</v>
       </c>
       <c r="E2">
         <v>136.1</v>
       </c>
       <c r="F2" s="1">
         <v>46157</v>
       </c>
-      <c r="G2" s="2">
-        <v>0.0401</v>
+      <c r="G2" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2">
         <v>6</v>
       </c>
       <c r="K2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3">
         <v>52.54</v>
       </c>
       <c r="E3">
         <v>52.54</v>
       </c>
-      <c r="G3" t="s" s="3">
-        <v>22</v>
+      <c r="G3" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
         <v>6</v>
       </c>
       <c r="K3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>42.37</v>
       </c>
       <c r="E4">
         <v>42.37</v>
       </c>
-      <c r="G4" t="s" s="3">
-        <v>22</v>
+      <c r="G4" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>6</v>
       </c>
       <c r="K4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
         <v>54.25</v>
       </c>
       <c r="E5">
         <v>54.25</v>
       </c>
-      <c r="G5" t="s" s="3">
-        <v>22</v>
+      <c r="G5" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5">
         <v>6</v>
       </c>
       <c r="K5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>48.28</v>
       </c>
       <c r="E6">
         <v>48.28</v>
       </c>
-      <c r="G6" t="s" s="3">
-        <v>22</v>
+      <c r="G6" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>6</v>
       </c>
       <c r="K6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>26.69</v>
       </c>
       <c r="E7">
         <v>26.69</v>
       </c>
-      <c r="G7" t="s" s="3">
-        <v>22</v>
+      <c r="G7" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>6</v>
       </c>
       <c r="K7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
         <v>31.35</v>
       </c>
       <c r="E8">
         <v>31.35</v>
       </c>
-      <c r="G8" t="s" s="3">
-        <v>22</v>
+      <c r="G8" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>6</v>
       </c>
       <c r="K8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
         <v>32.35</v>
       </c>
       <c r="E9">
         <v>32.35</v>
       </c>
-      <c r="G9" t="s" s="3">
-        <v>22</v>
+      <c r="G9" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9">
         <v>6</v>
       </c>
       <c r="K9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
         <v>35.78</v>
       </c>
       <c r="E10">
         <v>35.78</v>
       </c>
-      <c r="G10" t="s" s="3">
-        <v>22</v>
+      <c r="G10" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10">
         <v>6</v>
       </c>
       <c r="K10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11">
         <v>39.85</v>
       </c>
       <c r="E11">
         <v>39.85</v>
       </c>
-      <c r="G11" t="s" s="3">
-        <v>22</v>
+      <c r="G11" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11">
         <v>6</v>
       </c>
       <c r="K11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
         <v>19.83</v>
       </c>
       <c r="E12">
         <v>19.83</v>
       </c>
-      <c r="G12" t="s" s="3">
-        <v>22</v>
+      <c r="G12" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12">
         <v>6</v>
       </c>
       <c r="K12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13">
         <v>21.28</v>
       </c>
       <c r="E13">
         <v>21.28</v>
       </c>
-      <c r="G13" t="s" s="3">
-        <v>22</v>
+      <c r="G13" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13">
         <v>6</v>
       </c>
       <c r="K13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>77</v>
       </c>
       <c r="D14">
         <v>18.28</v>
       </c>
       <c r="E14">
         <v>18.28</v>
       </c>
-      <c r="G14" t="s" s="3">
-        <v>22</v>
+      <c r="G14" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14">
         <v>6</v>
       </c>
       <c r="K14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15">
         <v>31.27</v>
       </c>
       <c r="E15">
         <v>31.27</v>
       </c>
-      <c r="G15" t="s" s="3">
-        <v>22</v>
+      <c r="G15" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15">
         <v>6</v>
       </c>
       <c r="K15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16">
         <v>14.77</v>
       </c>
       <c r="E16">
         <v>14.77</v>
       </c>
-      <c r="G16" t="s" s="3">
-        <v>22</v>
+      <c r="G16" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>88</v>
       </c>
       <c r="J16">
         <v>6</v>
       </c>
       <c r="K16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>90</v>
       </c>
       <c r="B17" t="s">
         <v>91</v>
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17">
         <v>15.73</v>
       </c>
       <c r="E17">
         <v>15.73</v>
       </c>
-      <c r="G17" t="s" s="3">
-        <v>22</v>
+      <c r="G17" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>93</v>
       </c>
       <c r="J17">
         <v>6</v>
       </c>
       <c r="K17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
         <v>97</v>
       </c>
       <c r="D18">
         <v>15.73</v>
       </c>
       <c r="E18">
         <v>15.73</v>
       </c>
-      <c r="G18" t="s" s="3">
-        <v>22</v>
+      <c r="G18" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18">
         <v>6</v>
       </c>
       <c r="K18" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
         <v>16.64</v>
       </c>
       <c r="E19">
         <v>16.64</v>
       </c>
-      <c r="G19" t="s" s="3">
-        <v>22</v>
+      <c r="G19" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19">
         <v>6</v>
       </c>
       <c r="K19" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
         <v>107</v>
       </c>
       <c r="D20">
         <v>18.12</v>
       </c>
       <c r="E20">
         <v>18.12</v>
       </c>
-      <c r="G20" t="s" s="3">
-        <v>22</v>
+      <c r="G20" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>108</v>
       </c>
       <c r="J20">
         <v>6</v>
       </c>
       <c r="K20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>110</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
       <c r="C21" t="s">
         <v>112</v>
       </c>
       <c r="D21">
         <v>21.63</v>
       </c>
       <c r="E21">
         <v>21.63</v>
       </c>
-      <c r="G21" t="s" s="3">
-        <v>22</v>
+      <c r="G21" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>113</v>
       </c>
       <c r="J21">
         <v>6</v>
       </c>
       <c r="K21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
         <v>36.72</v>
       </c>
       <c r="E22">
         <v>36.72</v>
       </c>
-      <c r="G22" t="s" s="3">
-        <v>22</v>
+      <c r="G22" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>118</v>
       </c>
       <c r="J22">
         <v>6</v>
       </c>
       <c r="K22" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>120</v>
       </c>
       <c r="B23" t="s">
         <v>121</v>
       </c>
       <c r="C23" t="s">
         <v>122</v>
       </c>
       <c r="D23">
         <v>40.08</v>
       </c>
       <c r="E23">
         <v>40.08</v>
       </c>
-      <c r="G23" t="s" s="3">
-        <v>22</v>
+      <c r="G23" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>123</v>
       </c>
       <c r="J23">
         <v>6</v>
       </c>
       <c r="K23" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>125</v>
       </c>
       <c r="B24" t="s">
         <v>126</v>
       </c>
       <c r="C24" t="s">
         <v>127</v>
       </c>
       <c r="D24">
         <v>41.61</v>
       </c>
       <c r="E24">
         <v>41.61</v>
       </c>
-      <c r="G24" t="s" s="3">
-        <v>22</v>
+      <c r="G24" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>128</v>
       </c>
       <c r="J24">
         <v>6</v>
       </c>
       <c r="K24" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L24" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>130</v>
       </c>
       <c r="B25" t="s">
         <v>131</v>
       </c>
       <c r="C25" t="s">
         <v>132</v>
       </c>
       <c r="D25">
         <v>45.35</v>
       </c>
       <c r="E25">
         <v>45.35</v>
       </c>
-      <c r="G25" t="s" s="3">
-        <v>22</v>
+      <c r="G25" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>133</v>
       </c>
       <c r="J25">
         <v>6</v>
       </c>
       <c r="K25" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L25" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>135</v>
       </c>
       <c r="B26" t="s">
         <v>136</v>
       </c>
       <c r="C26" t="s">
         <v>137</v>
       </c>
       <c r="D26">
         <v>32.56</v>
       </c>
       <c r="E26">
         <v>32.56</v>
       </c>
-      <c r="G26" t="s" s="3">
-        <v>22</v>
+      <c r="G26" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>138</v>
       </c>
       <c r="J26">
         <v>6</v>
       </c>
       <c r="K26" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L26" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>140</v>
       </c>
       <c r="B27" t="s">
         <v>141</v>
       </c>
       <c r="C27" t="s">
         <v>142</v>
       </c>
       <c r="D27">
         <v>80.25</v>
       </c>
       <c r="E27">
         <v>80.25</v>
       </c>
-      <c r="G27" t="s" s="3">
-        <v>22</v>
+      <c r="G27" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>143</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L27" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28" t="s">
         <v>146</v>
       </c>
       <c r="C28" t="s">
         <v>147</v>
       </c>
       <c r="D28">
         <v>92.32</v>
       </c>
       <c r="E28">
         <v>92.32</v>
       </c>
-      <c r="G28" t="s" s="3">
-        <v>22</v>
+      <c r="G28" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>148</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29" t="s">
         <v>151</v>
       </c>
       <c r="C29" t="s">
         <v>152</v>
       </c>
       <c r="D29">
         <v>113.4</v>
       </c>
       <c r="E29">
         <v>113.4</v>
       </c>
-      <c r="G29" t="s" s="3">
-        <v>22</v>
+      <c r="G29" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>153</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L29" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>155</v>
       </c>
       <c r="B30" t="s">
         <v>156</v>
       </c>
       <c r="C30" t="s">
         <v>157</v>
       </c>
       <c r="D30">
         <v>57.96</v>
       </c>
       <c r="E30">
         <v>57.96</v>
       </c>
-      <c r="G30" t="s" s="3">
-        <v>22</v>
+      <c r="G30" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>158</v>
       </c>
       <c r="J30">
         <v>6</v>
       </c>
       <c r="K30" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L30" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>160</v>
       </c>
       <c r="B31" t="s">
         <v>161</v>
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
         <v>17.97</v>
       </c>
       <c r="E31">
         <v>17.97</v>
       </c>
-      <c r="G31" t="s" s="3">
-        <v>22</v>
+      <c r="G31" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>163</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L31" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>165</v>
       </c>
       <c r="B32" t="s">
         <v>166</v>
       </c>
       <c r="C32" t="s">
         <v>167</v>
       </c>
       <c r="D32">
         <v>18.07</v>
       </c>
       <c r="E32">
         <v>18.07</v>
       </c>
-      <c r="G32" t="s" s="3">
-        <v>22</v>
+      <c r="G32" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>170</v>
       </c>
       <c r="B33" t="s">
         <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
         <v>19.72</v>
       </c>
       <c r="E33">
         <v>19.72</v>
       </c>
-      <c r="G33" t="s" s="3">
-        <v>22</v>
+      <c r="G33" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>173</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>175</v>
       </c>
       <c r="B34" t="s">
         <v>176</v>
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
         <v>4.53</v>
       </c>
       <c r="E34">
         <v>4.53</v>
       </c>
-      <c r="G34" t="s" s="3">
-        <v>22</v>
+      <c r="G34" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>178</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L34" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>180</v>
       </c>
       <c r="B35" t="s">
         <v>181</v>
       </c>
       <c r="C35" t="s">
         <v>182</v>
       </c>
       <c r="D35">
         <v>5.28</v>
       </c>
       <c r="E35">
         <v>5.28</v>
       </c>
-      <c r="G35" t="s" s="3">
-        <v>22</v>
+      <c r="G35" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>183</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>185</v>
       </c>
       <c r="B36" t="s">
         <v>186</v>
       </c>
       <c r="C36" t="s">
         <v>187</v>
       </c>
       <c r="D36">
         <v>5.28</v>
       </c>
       <c r="E36">
         <v>5.28</v>
       </c>
-      <c r="G36" t="s" s="3">
-        <v>22</v>
+      <c r="G36" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>188</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>190</v>
       </c>
       <c r="B37" t="s">
         <v>191</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
         <v>29.3</v>
       </c>
       <c r="E37">
         <v>29.3</v>
       </c>
-      <c r="G37" t="s" s="3">
-        <v>22</v>
+      <c r="G37" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
         <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38">
         <v>29.3</v>
       </c>
       <c r="E38">
         <v>29.3</v>
       </c>
-      <c r="G38" t="s" s="3">
-        <v>22</v>
+      <c r="G38" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>198</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>200</v>
       </c>
       <c r="B39" t="s">
         <v>201</v>
       </c>
       <c r="C39" t="s">
         <v>202</v>
       </c>
       <c r="D39">
         <v>42.1</v>
       </c>
       <c r="E39">
         <v>42.1</v>
       </c>
-      <c r="G39" t="s" s="3">
-        <v>22</v>
+      <c r="G39" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>203</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>205</v>
       </c>
       <c r="B40" t="s">
         <v>206</v>
       </c>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40">
         <v>3.85</v>
       </c>
       <c r="E40">
         <v>3.85</v>
       </c>
-      <c r="G40" t="s" s="3">
-        <v>22</v>
+      <c r="G40" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>210</v>
       </c>
       <c r="B41" t="s">
         <v>211</v>
       </c>
       <c r="C41" t="s">
         <v>212</v>
       </c>
       <c r="D41">
         <v>15.43</v>
       </c>
       <c r="E41">
         <v>15.43</v>
       </c>
-      <c r="G41" t="s" s="3">
-        <v>22</v>
+      <c r="G41" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>213</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>215</v>
       </c>
       <c r="B42" t="s">
         <v>216</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42">
         <v>20.71</v>
       </c>
       <c r="E42">
         <v>20.71</v>
       </c>
-      <c r="G42" t="s" s="3">
-        <v>22</v>
+      <c r="G42" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>218</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>220</v>
       </c>
       <c r="B43" t="s">
         <v>221</v>
       </c>
       <c r="C43" t="s">
         <v>222</v>
       </c>
       <c r="D43">
         <v>20.71</v>
       </c>
       <c r="E43">
         <v>20.71</v>
       </c>
-      <c r="G43" t="s" s="3">
-        <v>22</v>
+      <c r="G43" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>223</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
         <v>4.13</v>
       </c>
       <c r="E44">
         <v>4.13</v>
       </c>
-      <c r="G44" t="s" s="3">
-        <v>22</v>
+      <c r="G44" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>228</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>230</v>
       </c>
       <c r="B45" t="s">
         <v>231</v>
       </c>
       <c r="C45" t="s">
         <v>232</v>
       </c>
       <c r="D45">
         <v>4.43</v>
       </c>
       <c r="E45">
         <v>4.43</v>
       </c>
-      <c r="G45" t="s" s="3">
-        <v>22</v>
+      <c r="G45" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>233</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
       <c r="K45" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L45" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>235</v>
       </c>
       <c r="B46" t="s">
         <v>236</v>
       </c>
       <c r="C46" t="s">
         <v>237</v>
       </c>
       <c r="D46">
         <v>4.43</v>
       </c>
       <c r="E46">
         <v>4.43</v>
       </c>
-      <c r="G46" t="s" s="3">
-        <v>22</v>
+      <c r="G46" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>238</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L46" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>240</v>
       </c>
       <c r="B47" t="s">
         <v>241</v>
       </c>
       <c r="C47" t="s">
         <v>242</v>
       </c>
       <c r="D47">
         <v>4.53</v>
       </c>
       <c r="E47">
         <v>4.53</v>
       </c>
-      <c r="G47" t="s" s="3">
-        <v>22</v>
+      <c r="G47" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
         <v>4.53</v>
       </c>
       <c r="E48">
         <v>4.53</v>
       </c>
-      <c r="G48" t="s" s="3">
-        <v>22</v>
+      <c r="G48" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
         <v>4.53</v>
       </c>
       <c r="E49">
         <v>4.53</v>
       </c>
-      <c r="G49" t="s" s="3">
-        <v>22</v>
+      <c r="G49" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50" t="s">
         <v>257</v>
       </c>
       <c r="D50">
         <v>2.75</v>
       </c>
       <c r="E50">
         <v>2.75</v>
       </c>
-      <c r="G50" t="s" s="3">
-        <v>22</v>
+      <c r="G50" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
         <v>3.19</v>
       </c>
       <c r="E51">
         <v>3.19</v>
       </c>
-      <c r="G51" t="s" s="3">
-        <v>22</v>
+      <c r="G51" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
         <v>266</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
         <v>3.57</v>
       </c>
       <c r="E52">
         <v>3.57</v>
       </c>
-      <c r="G52" t="s" s="3">
-        <v>22</v>
+      <c r="G52" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>268</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>270</v>
       </c>
       <c r="B53" t="s">
         <v>271</v>
       </c>
       <c r="C53" t="s">
         <v>272</v>
       </c>
       <c r="D53">
         <v>4.13</v>
       </c>
       <c r="E53">
         <v>4.13</v>
       </c>
-      <c r="G53" t="s" s="3">
-        <v>22</v>
+      <c r="G53" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>273</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>275</v>
       </c>
       <c r="B54" t="s">
         <v>276</v>
       </c>
       <c r="C54" t="s">
         <v>277</v>
       </c>
       <c r="D54">
         <v>4.33</v>
       </c>
       <c r="E54">
         <v>4.33</v>
       </c>
-      <c r="G54" t="s" s="3">
-        <v>22</v>
+      <c r="G54" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>278</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>280</v>
       </c>
       <c r="B55" t="s">
         <v>281</v>
       </c>
       <c r="C55" t="s">
         <v>282</v>
       </c>
       <c r="D55">
         <v>4.43</v>
       </c>
       <c r="E55">
         <v>4.43</v>
       </c>
-      <c r="G55" t="s" s="3">
-        <v>22</v>
+      <c r="G55" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>283</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>285</v>
       </c>
       <c r="B56" t="s">
         <v>286</v>
       </c>
       <c r="C56" t="s">
         <v>287</v>
       </c>
       <c r="D56">
         <v>5.22</v>
       </c>
       <c r="E56">
         <v>5.22</v>
       </c>
-      <c r="G56" t="s" s="3">
-        <v>22</v>
+      <c r="G56" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>288</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>290</v>
       </c>
       <c r="B57" t="s">
         <v>291</v>
       </c>
       <c r="C57" t="s">
         <v>292</v>
       </c>
       <c r="D57">
         <v>0.68</v>
       </c>
       <c r="E57">
         <v>0.68</v>
       </c>
-      <c r="G57" t="s" s="3">
-        <v>22</v>
+      <c r="G57" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>293</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L57" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>295</v>
       </c>
       <c r="B58" t="s">
         <v>296</v>
       </c>
       <c r="C58" t="s">
         <v>297</v>
       </c>
       <c r="D58">
         <v>0.75</v>
       </c>
       <c r="E58">
         <v>0.75</v>
       </c>
-      <c r="G58" t="s" s="3">
-        <v>22</v>
+      <c r="G58" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>298</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L58" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>300</v>
       </c>
       <c r="B59" t="s">
         <v>301</v>
       </c>
       <c r="C59" t="s">
         <v>302</v>
       </c>
       <c r="D59">
         <v>0.75</v>
       </c>
       <c r="E59">
         <v>0.75</v>
       </c>
-      <c r="G59" t="s" s="3">
-        <v>22</v>
+      <c r="G59" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>303</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
       <c r="K59" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L59" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>305</v>
       </c>
       <c r="B60" t="s">
         <v>306</v>
       </c>
       <c r="C60" t="s">
         <v>307</v>
       </c>
       <c r="D60">
         <v>0.79</v>
       </c>
       <c r="E60">
         <v>0.79</v>
       </c>
-      <c r="G60" t="s" s="3">
-        <v>22</v>
+      <c r="G60" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>308</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
       <c r="K60" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L60" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>310</v>
       </c>
       <c r="B61" t="s">
         <v>311</v>
       </c>
       <c r="C61" t="s">
         <v>312</v>
       </c>
       <c r="D61">
         <v>0.87</v>
       </c>
       <c r="E61">
         <v>0.87</v>
       </c>
-      <c r="G61" t="s" s="3">
-        <v>22</v>
+      <c r="G61" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>313</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L61" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>315</v>
       </c>
       <c r="B62" t="s">
         <v>316</v>
       </c>
       <c r="C62" t="s">
         <v>317</v>
       </c>
       <c r="D62">
         <v>0.94</v>
       </c>
       <c r="E62">
         <v>0.94</v>
       </c>
-      <c r="G62" t="s" s="3">
-        <v>22</v>
+      <c r="G62" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>318</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L62" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>320</v>
       </c>
       <c r="B63" t="s">
         <v>321</v>
       </c>
       <c r="C63" t="s">
         <v>322</v>
       </c>
       <c r="D63">
         <v>1.06</v>
       </c>
       <c r="E63">
         <v>1.06</v>
       </c>
-      <c r="G63" t="s" s="3">
-        <v>22</v>
+      <c r="G63" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>323</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L63" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>325</v>
       </c>
       <c r="B64" t="s">
         <v>326</v>
       </c>
       <c r="C64" t="s">
         <v>327</v>
       </c>
       <c r="D64">
         <v>18.66</v>
       </c>
       <c r="E64">
         <v>18.66</v>
       </c>
-      <c r="G64" t="s" s="3">
-        <v>22</v>
+      <c r="G64" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>328</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L64" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>330</v>
       </c>
       <c r="B65" t="s">
         <v>331</v>
       </c>
       <c r="C65" t="s">
         <v>332</v>
       </c>
       <c r="D65">
         <v>26.06</v>
       </c>
       <c r="E65">
         <v>26.06</v>
       </c>
-      <c r="G65" t="s" s="3">
-        <v>22</v>
+      <c r="G65" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>333</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>335</v>
       </c>
       <c r="B66" t="s">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>337</v>
       </c>
       <c r="D66">
         <v>23.18</v>
       </c>
       <c r="E66">
         <v>23.18</v>
       </c>
-      <c r="G66" t="s" s="3">
-        <v>22</v>
+      <c r="G66" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>338</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>340</v>
       </c>
       <c r="B67" t="s">
         <v>341</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
         <v>34.94</v>
       </c>
       <c r="E67">
         <v>34.94</v>
       </c>
-      <c r="G67" t="s" s="3">
-        <v>22</v>
+      <c r="G67" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>343</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L67" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>345</v>
       </c>
       <c r="B68" t="s">
         <v>346</v>
       </c>
       <c r="C68" t="s">
         <v>347</v>
       </c>
       <c r="D68">
         <v>46.72</v>
       </c>
       <c r="E68">
         <v>46.72</v>
       </c>
-      <c r="G68" t="s" s="3">
-        <v>22</v>
+      <c r="G68" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>348</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L68" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>350</v>
       </c>
       <c r="B69" t="s">
         <v>351</v>
       </c>
       <c r="C69" t="s">
         <v>352</v>
       </c>
       <c r="D69">
         <v>67.1</v>
       </c>
       <c r="E69">
         <v>67.1</v>
       </c>
-      <c r="G69" t="s" s="3">
-        <v>22</v>
+      <c r="G69" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>353</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L69" t="s">
         <v>354</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>