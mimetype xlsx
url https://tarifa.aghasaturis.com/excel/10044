--- v3 (2026-06-24)
+++ v4 (2026-08-09)
@@ -1103,53 +1103,52 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N69"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
@@ -1193,2399 +1192,2396 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
         <v>136.1</v>
       </c>
       <c r="E2">
         <v>136.1</v>
       </c>
-      <c r="F2" s="1">
-[...2 lines deleted...]
-      <c r="G2" t="s" s="2">
+      <c r="G2" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2">
         <v>6</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3">
         <v>52.54</v>
       </c>
       <c r="E3">
         <v>52.54</v>
       </c>
-      <c r="G3" t="s" s="2">
+      <c r="G3" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
         <v>6</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>42.37</v>
       </c>
       <c r="E4">
         <v>42.37</v>
       </c>
-      <c r="G4" t="s" s="2">
+      <c r="G4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>6</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
         <v>54.25</v>
       </c>
       <c r="E5">
         <v>54.25</v>
       </c>
-      <c r="G5" t="s" s="2">
+      <c r="G5" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5">
         <v>6</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>48.28</v>
       </c>
       <c r="E6">
         <v>48.28</v>
       </c>
-      <c r="G6" t="s" s="2">
+      <c r="G6" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>6</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>26.69</v>
       </c>
       <c r="E7">
         <v>26.69</v>
       </c>
-      <c r="G7" t="s" s="2">
+      <c r="G7" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>6</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
         <v>31.35</v>
       </c>
       <c r="E8">
         <v>31.35</v>
       </c>
-      <c r="G8" t="s" s="2">
+      <c r="G8" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>6</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
         <v>32.35</v>
       </c>
       <c r="E9">
         <v>32.35</v>
       </c>
-      <c r="G9" t="s" s="2">
+      <c r="G9" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9">
         <v>6</v>
       </c>
       <c r="K9" t="s">
         <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
         <v>35.78</v>
       </c>
       <c r="E10">
         <v>35.78</v>
       </c>
-      <c r="G10" t="s" s="2">
+      <c r="G10" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10">
         <v>6</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11">
         <v>39.85</v>
       </c>
       <c r="E11">
         <v>39.85</v>
       </c>
-      <c r="G11" t="s" s="2">
+      <c r="G11" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11">
         <v>6</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
         <v>19.83</v>
       </c>
       <c r="E12">
         <v>19.83</v>
       </c>
-      <c r="G12" t="s" s="2">
+      <c r="G12" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12">
         <v>6</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13">
         <v>21.28</v>
       </c>
       <c r="E13">
         <v>21.28</v>
       </c>
-      <c r="G13" t="s" s="2">
+      <c r="G13" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13">
         <v>6</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>77</v>
       </c>
       <c r="D14">
         <v>18.28</v>
       </c>
       <c r="E14">
         <v>18.28</v>
       </c>
-      <c r="G14" t="s" s="2">
+      <c r="G14" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14">
         <v>6</v>
       </c>
       <c r="K14" t="s">
         <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15">
         <v>31.27</v>
       </c>
       <c r="E15">
         <v>31.27</v>
       </c>
-      <c r="G15" t="s" s="2">
+      <c r="G15" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15">
         <v>6</v>
       </c>
       <c r="K15" t="s">
         <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16">
         <v>14.77</v>
       </c>
       <c r="E16">
         <v>14.77</v>
       </c>
-      <c r="G16" t="s" s="2">
+      <c r="G16" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>88</v>
       </c>
       <c r="J16">
         <v>6</v>
       </c>
       <c r="K16" t="s">
         <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>90</v>
       </c>
       <c r="B17" t="s">
         <v>91</v>
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17">
         <v>15.73</v>
       </c>
       <c r="E17">
         <v>15.73</v>
       </c>
-      <c r="G17" t="s" s="2">
+      <c r="G17" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>93</v>
       </c>
       <c r="J17">
         <v>6</v>
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
         <v>97</v>
       </c>
       <c r="D18">
         <v>15.73</v>
       </c>
       <c r="E18">
         <v>15.73</v>
       </c>
-      <c r="G18" t="s" s="2">
+      <c r="G18" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18">
         <v>6</v>
       </c>
       <c r="K18" t="s">
         <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
         <v>16.64</v>
       </c>
       <c r="E19">
         <v>16.64</v>
       </c>
-      <c r="G19" t="s" s="2">
+      <c r="G19" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19">
         <v>6</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
         <v>107</v>
       </c>
       <c r="D20">
         <v>18.12</v>
       </c>
       <c r="E20">
         <v>18.12</v>
       </c>
-      <c r="G20" t="s" s="2">
+      <c r="G20" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>108</v>
       </c>
       <c r="J20">
         <v>6</v>
       </c>
       <c r="K20" t="s">
         <v>18</v>
       </c>
       <c r="L20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>110</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
       <c r="C21" t="s">
         <v>112</v>
       </c>
       <c r="D21">
         <v>21.63</v>
       </c>
       <c r="E21">
         <v>21.63</v>
       </c>
-      <c r="G21" t="s" s="2">
+      <c r="G21" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>113</v>
       </c>
       <c r="J21">
         <v>6</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
         <v>36.72</v>
       </c>
       <c r="E22">
         <v>36.72</v>
       </c>
-      <c r="G22" t="s" s="2">
+      <c r="G22" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>118</v>
       </c>
       <c r="J22">
         <v>6</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>120</v>
       </c>
       <c r="B23" t="s">
         <v>121</v>
       </c>
       <c r="C23" t="s">
         <v>122</v>
       </c>
       <c r="D23">
         <v>40.08</v>
       </c>
       <c r="E23">
         <v>40.08</v>
       </c>
-      <c r="G23" t="s" s="2">
+      <c r="G23" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>123</v>
       </c>
       <c r="J23">
         <v>6</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>125</v>
       </c>
       <c r="B24" t="s">
         <v>126</v>
       </c>
       <c r="C24" t="s">
         <v>127</v>
       </c>
       <c r="D24">
         <v>41.61</v>
       </c>
       <c r="E24">
         <v>41.61</v>
       </c>
-      <c r="G24" t="s" s="2">
+      <c r="G24" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>128</v>
       </c>
       <c r="J24">
         <v>6</v>
       </c>
       <c r="K24" t="s">
         <v>18</v>
       </c>
       <c r="L24" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>130</v>
       </c>
       <c r="B25" t="s">
         <v>131</v>
       </c>
       <c r="C25" t="s">
         <v>132</v>
       </c>
       <c r="D25">
         <v>45.35</v>
       </c>
       <c r="E25">
         <v>45.35</v>
       </c>
-      <c r="G25" t="s" s="2">
+      <c r="G25" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>133</v>
       </c>
       <c r="J25">
         <v>6</v>
       </c>
       <c r="K25" t="s">
         <v>18</v>
       </c>
       <c r="L25" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>135</v>
       </c>
       <c r="B26" t="s">
         <v>136</v>
       </c>
       <c r="C26" t="s">
         <v>137</v>
       </c>
       <c r="D26">
         <v>32.56</v>
       </c>
       <c r="E26">
         <v>32.56</v>
       </c>
-      <c r="G26" t="s" s="2">
+      <c r="G26" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>138</v>
       </c>
       <c r="J26">
         <v>6</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>140</v>
       </c>
       <c r="B27" t="s">
         <v>141</v>
       </c>
       <c r="C27" t="s">
         <v>142</v>
       </c>
       <c r="D27">
         <v>80.25</v>
       </c>
       <c r="E27">
         <v>80.25</v>
       </c>
-      <c r="G27" t="s" s="2">
+      <c r="G27" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>143</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
         <v>18</v>
       </c>
       <c r="L27" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28" t="s">
         <v>146</v>
       </c>
       <c r="C28" t="s">
         <v>147</v>
       </c>
       <c r="D28">
         <v>92.32</v>
       </c>
       <c r="E28">
         <v>92.32</v>
       </c>
-      <c r="G28" t="s" s="2">
+      <c r="G28" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>148</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
         <v>18</v>
       </c>
       <c r="L28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29" t="s">
         <v>151</v>
       </c>
       <c r="C29" t="s">
         <v>152</v>
       </c>
       <c r="D29">
         <v>113.4</v>
       </c>
       <c r="E29">
         <v>113.4</v>
       </c>
-      <c r="G29" t="s" s="2">
+      <c r="G29" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>153</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
         <v>18</v>
       </c>
       <c r="L29" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>155</v>
       </c>
       <c r="B30" t="s">
         <v>156</v>
       </c>
       <c r="C30" t="s">
         <v>157</v>
       </c>
       <c r="D30">
         <v>57.96</v>
       </c>
       <c r="E30">
         <v>57.96</v>
       </c>
-      <c r="G30" t="s" s="2">
+      <c r="G30" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>158</v>
       </c>
       <c r="J30">
         <v>6</v>
       </c>
       <c r="K30" t="s">
         <v>18</v>
       </c>
       <c r="L30" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>160</v>
       </c>
       <c r="B31" t="s">
         <v>161</v>
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
         <v>17.97</v>
       </c>
       <c r="E31">
         <v>17.97</v>
       </c>
-      <c r="G31" t="s" s="2">
+      <c r="G31" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>163</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
         <v>18</v>
       </c>
       <c r="L31" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>165</v>
       </c>
       <c r="B32" t="s">
         <v>166</v>
       </c>
       <c r="C32" t="s">
         <v>167</v>
       </c>
       <c r="D32">
         <v>18.07</v>
       </c>
       <c r="E32">
         <v>18.07</v>
       </c>
-      <c r="G32" t="s" s="2">
+      <c r="G32" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
         <v>18</v>
       </c>
       <c r="L32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>170</v>
       </c>
       <c r="B33" t="s">
         <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
         <v>19.72</v>
       </c>
       <c r="E33">
         <v>19.72</v>
       </c>
-      <c r="G33" t="s" s="2">
+      <c r="G33" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>173</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
         <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>175</v>
       </c>
       <c r="B34" t="s">
         <v>176</v>
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
         <v>4.53</v>
       </c>
       <c r="E34">
         <v>4.53</v>
       </c>
-      <c r="G34" t="s" s="2">
+      <c r="G34" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>178</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
         <v>18</v>
       </c>
       <c r="L34" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>180</v>
       </c>
       <c r="B35" t="s">
         <v>181</v>
       </c>
       <c r="C35" t="s">
         <v>182</v>
       </c>
       <c r="D35">
         <v>5.28</v>
       </c>
       <c r="E35">
         <v>5.28</v>
       </c>
-      <c r="G35" t="s" s="2">
+      <c r="G35" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>183</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
         <v>18</v>
       </c>
       <c r="L35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>185</v>
       </c>
       <c r="B36" t="s">
         <v>186</v>
       </c>
       <c r="C36" t="s">
         <v>187</v>
       </c>
       <c r="D36">
         <v>5.28</v>
       </c>
       <c r="E36">
         <v>5.28</v>
       </c>
-      <c r="G36" t="s" s="2">
+      <c r="G36" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>188</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>190</v>
       </c>
       <c r="B37" t="s">
         <v>191</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
         <v>29.3</v>
       </c>
       <c r="E37">
         <v>29.3</v>
       </c>
-      <c r="G37" t="s" s="2">
+      <c r="G37" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
         <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38">
         <v>29.3</v>
       </c>
       <c r="E38">
         <v>29.3</v>
       </c>
-      <c r="G38" t="s" s="2">
+      <c r="G38" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>198</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>200</v>
       </c>
       <c r="B39" t="s">
         <v>201</v>
       </c>
       <c r="C39" t="s">
         <v>202</v>
       </c>
       <c r="D39">
         <v>42.1</v>
       </c>
       <c r="E39">
         <v>42.1</v>
       </c>
-      <c r="G39" t="s" s="2">
+      <c r="G39" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>203</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>205</v>
       </c>
       <c r="B40" t="s">
         <v>206</v>
       </c>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40">
         <v>3.85</v>
       </c>
       <c r="E40">
         <v>3.85</v>
       </c>
-      <c r="G40" t="s" s="2">
+      <c r="G40" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>210</v>
       </c>
       <c r="B41" t="s">
         <v>211</v>
       </c>
       <c r="C41" t="s">
         <v>212</v>
       </c>
       <c r="D41">
         <v>15.43</v>
       </c>
       <c r="E41">
         <v>15.43</v>
       </c>
-      <c r="G41" t="s" s="2">
+      <c r="G41" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>213</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>215</v>
       </c>
       <c r="B42" t="s">
         <v>216</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42">
         <v>20.71</v>
       </c>
       <c r="E42">
         <v>20.71</v>
       </c>
-      <c r="G42" t="s" s="2">
+      <c r="G42" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>218</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>220</v>
       </c>
       <c r="B43" t="s">
         <v>221</v>
       </c>
       <c r="C43" t="s">
         <v>222</v>
       </c>
       <c r="D43">
         <v>20.71</v>
       </c>
       <c r="E43">
         <v>20.71</v>
       </c>
-      <c r="G43" t="s" s="2">
+      <c r="G43" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>223</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
         <v>4.13</v>
       </c>
       <c r="E44">
         <v>4.13</v>
       </c>
-      <c r="G44" t="s" s="2">
+      <c r="G44" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>228</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>230</v>
       </c>
       <c r="B45" t="s">
         <v>231</v>
       </c>
       <c r="C45" t="s">
         <v>232</v>
       </c>
       <c r="D45">
         <v>4.43</v>
       </c>
       <c r="E45">
         <v>4.43</v>
       </c>
-      <c r="G45" t="s" s="2">
+      <c r="G45" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>233</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>235</v>
       </c>
       <c r="B46" t="s">
         <v>236</v>
       </c>
       <c r="C46" t="s">
         <v>237</v>
       </c>
       <c r="D46">
         <v>4.43</v>
       </c>
       <c r="E46">
         <v>4.43</v>
       </c>
-      <c r="G46" t="s" s="2">
+      <c r="G46" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>238</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>240</v>
       </c>
       <c r="B47" t="s">
         <v>241</v>
       </c>
       <c r="C47" t="s">
         <v>242</v>
       </c>
       <c r="D47">
         <v>4.53</v>
       </c>
       <c r="E47">
         <v>4.53</v>
       </c>
-      <c r="G47" t="s" s="2">
+      <c r="G47" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
         <v>4.53</v>
       </c>
       <c r="E48">
         <v>4.53</v>
       </c>
-      <c r="G48" t="s" s="2">
+      <c r="G48" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
         <v>4.53</v>
       </c>
       <c r="E49">
         <v>4.53</v>
       </c>
-      <c r="G49" t="s" s="2">
+      <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50" t="s">
         <v>257</v>
       </c>
       <c r="D50">
         <v>2.75</v>
       </c>
       <c r="E50">
         <v>2.75</v>
       </c>
-      <c r="G50" t="s" s="2">
+      <c r="G50" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
         <v>3.19</v>
       </c>
       <c r="E51">
         <v>3.19</v>
       </c>
-      <c r="G51" t="s" s="2">
+      <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
         <v>266</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
         <v>3.57</v>
       </c>
       <c r="E52">
         <v>3.57</v>
       </c>
-      <c r="G52" t="s" s="2">
+      <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>268</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>270</v>
       </c>
       <c r="B53" t="s">
         <v>271</v>
       </c>
       <c r="C53" t="s">
         <v>272</v>
       </c>
       <c r="D53">
         <v>4.13</v>
       </c>
       <c r="E53">
         <v>4.13</v>
       </c>
-      <c r="G53" t="s" s="2">
+      <c r="G53" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>273</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>275</v>
       </c>
       <c r="B54" t="s">
         <v>276</v>
       </c>
       <c r="C54" t="s">
         <v>277</v>
       </c>
       <c r="D54">
         <v>4.33</v>
       </c>
       <c r="E54">
         <v>4.33</v>
       </c>
-      <c r="G54" t="s" s="2">
+      <c r="G54" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>278</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>280</v>
       </c>
       <c r="B55" t="s">
         <v>281</v>
       </c>
       <c r="C55" t="s">
         <v>282</v>
       </c>
       <c r="D55">
         <v>4.43</v>
       </c>
       <c r="E55">
         <v>4.43</v>
       </c>
-      <c r="G55" t="s" s="2">
+      <c r="G55" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>283</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>285</v>
       </c>
       <c r="B56" t="s">
         <v>286</v>
       </c>
       <c r="C56" t="s">
         <v>287</v>
       </c>
       <c r="D56">
         <v>5.22</v>
       </c>
       <c r="E56">
         <v>5.22</v>
       </c>
-      <c r="G56" t="s" s="2">
+      <c r="G56" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>288</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>290</v>
       </c>
       <c r="B57" t="s">
         <v>291</v>
       </c>
       <c r="C57" t="s">
         <v>292</v>
       </c>
       <c r="D57">
         <v>0.68</v>
       </c>
       <c r="E57">
         <v>0.68</v>
       </c>
-      <c r="G57" t="s" s="2">
+      <c r="G57" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>293</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>295</v>
       </c>
       <c r="B58" t="s">
         <v>296</v>
       </c>
       <c r="C58" t="s">
         <v>297</v>
       </c>
       <c r="D58">
         <v>0.75</v>
       </c>
       <c r="E58">
         <v>0.75</v>
       </c>
-      <c r="G58" t="s" s="2">
+      <c r="G58" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>298</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>300</v>
       </c>
       <c r="B59" t="s">
         <v>301</v>
       </c>
       <c r="C59" t="s">
         <v>302</v>
       </c>
       <c r="D59">
         <v>0.75</v>
       </c>
       <c r="E59">
         <v>0.75</v>
       </c>
-      <c r="G59" t="s" s="2">
+      <c r="G59" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>303</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>305</v>
       </c>
       <c r="B60" t="s">
         <v>306</v>
       </c>
       <c r="C60" t="s">
         <v>307</v>
       </c>
       <c r="D60">
         <v>0.79</v>
       </c>
       <c r="E60">
         <v>0.79</v>
       </c>
-      <c r="G60" t="s" s="2">
+      <c r="G60" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>308</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>310</v>
       </c>
       <c r="B61" t="s">
         <v>311</v>
       </c>
       <c r="C61" t="s">
         <v>312</v>
       </c>
       <c r="D61">
         <v>0.87</v>
       </c>
       <c r="E61">
         <v>0.87</v>
       </c>
-      <c r="G61" t="s" s="2">
+      <c r="G61" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>313</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>315</v>
       </c>
       <c r="B62" t="s">
         <v>316</v>
       </c>
       <c r="C62" t="s">
         <v>317</v>
       </c>
       <c r="D62">
         <v>0.94</v>
       </c>
       <c r="E62">
         <v>0.94</v>
       </c>
-      <c r="G62" t="s" s="2">
+      <c r="G62" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>318</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>320</v>
       </c>
       <c r="B63" t="s">
         <v>321</v>
       </c>
       <c r="C63" t="s">
         <v>322</v>
       </c>
       <c r="D63">
         <v>1.06</v>
       </c>
       <c r="E63">
         <v>1.06</v>
       </c>
-      <c r="G63" t="s" s="2">
+      <c r="G63" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>323</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>325</v>
       </c>
       <c r="B64" t="s">
         <v>326</v>
       </c>
       <c r="C64" t="s">
         <v>327</v>
       </c>
       <c r="D64">
         <v>18.66</v>
       </c>
       <c r="E64">
         <v>18.66</v>
       </c>
-      <c r="G64" t="s" s="2">
+      <c r="G64" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>328</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>330</v>
       </c>
       <c r="B65" t="s">
         <v>331</v>
       </c>
       <c r="C65" t="s">
         <v>332</v>
       </c>
       <c r="D65">
         <v>26.06</v>
       </c>
       <c r="E65">
         <v>26.06</v>
       </c>
-      <c r="G65" t="s" s="2">
+      <c r="G65" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>333</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>335</v>
       </c>
       <c r="B66" t="s">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>337</v>
       </c>
       <c r="D66">
         <v>23.18</v>
       </c>
       <c r="E66">
         <v>23.18</v>
       </c>
-      <c r="G66" t="s" s="2">
+      <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>338</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>340</v>
       </c>
       <c r="B67" t="s">
         <v>341</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
         <v>34.94</v>
       </c>
       <c r="E67">
         <v>34.94</v>
       </c>
-      <c r="G67" t="s" s="2">
+      <c r="G67" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>343</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>345</v>
       </c>
       <c r="B68" t="s">
         <v>346</v>
       </c>
       <c r="C68" t="s">
         <v>347</v>
       </c>
       <c r="D68">
         <v>46.72</v>
       </c>
       <c r="E68">
         <v>46.72</v>
       </c>
-      <c r="G68" t="s" s="2">
+      <c r="G68" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>348</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>350</v>
       </c>
       <c r="B69" t="s">
         <v>351</v>
       </c>
       <c r="C69" t="s">
         <v>352</v>
       </c>
       <c r="D69">
         <v>67.1</v>
       </c>
       <c r="E69">
         <v>67.1</v>
       </c>
-      <c r="G69" t="s" s="2">
+      <c r="G69" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>353</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
         <v>354</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>