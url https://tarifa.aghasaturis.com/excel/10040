--- v4 (2026-08-09)
+++ v5 (2026-09-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1106" uniqueCount="1106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1114" uniqueCount="1114">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -83,3328 +83,3351 @@
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>4262357553622</t>
   </si>
   <si>
     <t>Pica</t>
   </si>
   <si>
     <t>P01-13-004-V01-P07W</t>
   </si>
   <si>
     <t>A14711110P6060</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>Pica-6060-Portaminas de carpintero con mina de grafito</t>
   </si>
   <si>
     <t>4260056155277</t>
   </si>
   <si>
-    <t>P01-13-002-V01-P01</t>
+    <t>P01-13-011-V01-P01</t>
   </si>
   <si>
     <t>A14711130P6060SB</t>
   </si>
   <si>
     <t>6060/SB</t>
   </si>
   <si>
     <t>Pica-6060/SB-Portaminas de carpintero con mina de grafito en blister</t>
   </si>
   <si>
     <t>4260056155932</t>
   </si>
   <si>
-    <t>P01-13-002-V01-P02</t>
+    <t>P01-13-011-V01-P02</t>
   </si>
   <si>
     <t>A14711270P6050</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>Pica-6050-Estuche con 12 minas de carpintero BIG-Dry de grafito 2H</t>
   </si>
   <si>
     <t>4260056155369</t>
   </si>
   <si>
+    <t>P01-13-013-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711290P6050SB</t>
+  </si>
+  <si>
+    <t>6050/SB</t>
+  </si>
+  <si>
+    <t>Pica-6050/SB-Estuche con 12 minas de carpintero BIG-Dry de grafito 2H (blister)</t>
+  </si>
+  <si>
+    <t>4260056156021</t>
+  </si>
+  <si>
+    <t>P01-13-013-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711350P6055</t>
+  </si>
+  <si>
+    <t>6055</t>
+  </si>
+  <si>
+    <t>Pica-6055-Estuche con 12 minas albañil de grafito 10H</t>
+  </si>
+  <si>
+    <t>4260056155390</t>
+  </si>
+  <si>
+    <t>P01-13-013-V01-P05</t>
+  </si>
+  <si>
+    <t>A14711370P6055SB</t>
+  </si>
+  <si>
+    <t>6055/SB</t>
+  </si>
+  <si>
+    <t>Pica-6055/SB-Estuche con 12 minas albañil de grafito 10H (blister)</t>
+  </si>
+  <si>
+    <t>4260056156052</t>
+  </si>
+  <si>
+    <t>P01-13-013-V01-P06</t>
+  </si>
+  <si>
+    <t>A14711190P6030</t>
+  </si>
+  <si>
+    <t>6030</t>
+  </si>
+  <si>
+    <t>Pica-6030-Estuche con 12 minas de grafito</t>
+  </si>
+  <si>
+    <t>4260056155307</t>
+  </si>
+  <si>
+    <t>P01-13-012-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711210P6030SB</t>
+  </si>
+  <si>
+    <t>6030/SB</t>
+  </si>
+  <si>
+    <t>Pica-6030/SB-Estuche con 12 minas de grafito en blister</t>
+  </si>
+  <si>
+    <t>4260056155963</t>
+  </si>
+  <si>
+    <t>P01-13-012-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711310P6051</t>
+  </si>
+  <si>
+    <t>6051</t>
+  </si>
+  <si>
+    <t>Pica-6051-Estuche de 12 minas BIG-Dry ANLINE 2.0 Grafito/Negro</t>
+  </si>
+  <si>
+    <t>4260056155468</t>
+  </si>
+  <si>
+    <t>P01-13-013-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711330P6051SB</t>
+  </si>
+  <si>
+    <t>6051/SB</t>
+  </si>
+  <si>
+    <t>Pica-6051/SB-Estuche de 12 minas BIG-Dry ANLINE Grafito/Negro en blister</t>
+  </si>
+  <si>
+    <t>4260056156083</t>
+  </si>
+  <si>
+    <t>P01-13-013-V01-P04</t>
+  </si>
+  <si>
+    <t>A14711390P50501</t>
+  </si>
+  <si>
+    <t>505/01</t>
+  </si>
+  <si>
+    <t>Pica-505/01-Conjunto funda Pica POCKET + lápiz Pica Classic carpintero de 240 mm</t>
+  </si>
+  <si>
+    <t>4260056152306</t>
+  </si>
+  <si>
+    <t>P01-13-025-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711410P50502</t>
+  </si>
+  <si>
+    <t>505/02</t>
+  </si>
+  <si>
+    <t>Pica-505/02-Conjunto funda Pica POCKET + lápiz Pica Classic albañil de 240 mm</t>
+  </si>
+  <si>
+    <t>4260056152313</t>
+  </si>
+  <si>
+    <t>P01-13-025-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711433P50503</t>
+  </si>
+  <si>
+    <t>505/03</t>
+  </si>
+  <si>
+    <t>Pica-505/03-Conjunto funda Pica POCKET + lápiz Pica Classic BlackaampWhite de 230 mm</t>
+  </si>
+  <si>
+    <t>4260056156519</t>
+  </si>
+  <si>
+    <t>P01-13-026-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711436P50504</t>
+  </si>
+  <si>
+    <t>505/04</t>
+  </si>
+  <si>
+    <t>Pica-505/04-Conjunto funda Pica POCKET + lápiz Pica Classic universal de 230 mm</t>
+  </si>
+  <si>
+    <t>4260056156540</t>
+  </si>
+  <si>
+    <t>P01-13-026-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711570P4020</t>
+  </si>
+  <si>
+    <t>4020</t>
+  </si>
+  <si>
+    <t>Pica-4020-Estuche con 8 minas Dry (Negro, Rojo, Amarillo)</t>
+  </si>
+  <si>
+    <t>4260056150272</t>
+  </si>
+  <si>
+    <t>P01-13-007-V02-P01</t>
+  </si>
+  <si>
+    <t>A14711590P4020SB</t>
+  </si>
+  <si>
+    <t>4020/SB</t>
+  </si>
+  <si>
+    <t>Pica-4020/SB-Estuche con 8 minas Dry (Negro, Rojo, Amarillo) en blister</t>
+  </si>
+  <si>
+    <t>4260056151842</t>
+  </si>
+  <si>
+    <t>P01-13-007-V02-P02</t>
+  </si>
+  <si>
+    <t>A14711610P4030</t>
+  </si>
+  <si>
+    <t>4030</t>
+  </si>
+  <si>
+    <t>Pica-4030-Estuche con 10 minas Dry (Grafito)</t>
+  </si>
+  <si>
+    <t>4260056150289</t>
+  </si>
+  <si>
+    <t>P01-13-007-V02-P03</t>
+  </si>
+  <si>
+    <t>A14711630P4030SB</t>
+  </si>
+  <si>
+    <t>4030/SB</t>
+  </si>
+  <si>
+    <t>Pica-4030/SB-Estuche con 10 minas Dry (Grafito) en blister</t>
+  </si>
+  <si>
+    <t>4260056151859</t>
+  </si>
+  <si>
+    <t>P01-13-007-V02-P04</t>
+  </si>
+  <si>
+    <t>A14711650P4031P</t>
+  </si>
+  <si>
+    <t>4031P</t>
+  </si>
+  <si>
+    <t>Pica-4031P-Estuche con 10 minas Dry (Rojo)</t>
+  </si>
+  <si>
+    <t>4260056150296</t>
+  </si>
+  <si>
+    <t>P01-13-007-V02-P05</t>
+  </si>
+  <si>
+    <t>A14711670P4032</t>
+  </si>
+  <si>
+    <t>4032</t>
+  </si>
+  <si>
+    <t>Pica-4032-Estuche con 10 minas Dry (Amarillo)</t>
+  </si>
+  <si>
+    <t>4260056150302</t>
+  </si>
+  <si>
+    <t>P01-13-007-V02-P06</t>
+  </si>
+  <si>
+    <t>A14711690P4040</t>
+  </si>
+  <si>
+    <t>4040</t>
+  </si>
+  <si>
+    <t>Pica-4040-Estuche 8 minas Dry Verde, Blanco, Azul</t>
+  </si>
+  <si>
+    <t>4260056150562</t>
+  </si>
+  <si>
+    <t>P01-13-008-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711730P4041</t>
+  </si>
+  <si>
+    <t>4041</t>
+  </si>
+  <si>
+    <t>Pica-4041-Estuche 10 minas Dry Azul</t>
+  </si>
+  <si>
+    <t>4260056150593</t>
+  </si>
+  <si>
+    <t>P01-13-008-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711750P4042</t>
+  </si>
+  <si>
+    <t>4042</t>
+  </si>
+  <si>
+    <t>Pica-4042-Estuche 10 minas Dry Verde</t>
+  </si>
+  <si>
+    <t>4260056150586</t>
+  </si>
+  <si>
+    <t>P01-13-008-V01-P04</t>
+  </si>
+  <si>
+    <t>A14711770P4043</t>
+  </si>
+  <si>
+    <t>4043</t>
+  </si>
+  <si>
+    <t>Pica-4043-Estuche 10 minas Dry Blanco</t>
+  </si>
+  <si>
+    <t>4260056150579</t>
+  </si>
+  <si>
+    <t>P01-13-008-V01-P05</t>
+  </si>
+  <si>
+    <t>A14711790P4050</t>
+  </si>
+  <si>
+    <t>4050</t>
+  </si>
+  <si>
+    <t>Pica-4050-Estuche 10 minas Dry Grafito H para marcados finos</t>
+  </si>
+  <si>
+    <t>4260056155109</t>
+  </si>
+  <si>
+    <t>P01-13-008-V01-P06</t>
+  </si>
+  <si>
+    <t>A14711810P4050SB</t>
+  </si>
+  <si>
+    <t>4050/SB</t>
+  </si>
+  <si>
+    <t>Pica-4050/SB-Estuche 10 minas Dry Grafito H para marcados finos en blíster</t>
+  </si>
+  <si>
+    <t>4260056155901</t>
+  </si>
+  <si>
+    <t>P01-13-008-V01-P07</t>
+  </si>
+  <si>
+    <t>A14711830P15040</t>
+  </si>
+  <si>
+    <t>150/40</t>
+  </si>
+  <si>
+    <t>Pica-150/40-Marcador permanente de tinta para agujeros profundos Ink (Rojo)</t>
+  </si>
+  <si>
+    <t>4260056150036</t>
+  </si>
+  <si>
+    <t>P01-13-015-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711850P15040SB</t>
+  </si>
+  <si>
+    <t>150/40/SB</t>
+  </si>
+  <si>
+    <t>Pica-150/40/SB-Marcador permanente de tinta para agujeros profundos Ink (Rojo) en blister</t>
+  </si>
+  <si>
+    <t>4260056152764</t>
+  </si>
+  <si>
+    <t>P01-13-015-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711870P15041</t>
+  </si>
+  <si>
+    <t>150/41</t>
+  </si>
+  <si>
+    <t>Pica-150/41-Marcador permanente de tinta para agujeros profundos Ink (Azul)</t>
+  </si>
+  <si>
+    <t>4260056150029</t>
+  </si>
+  <si>
+    <t>P01-13-015-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711890P15041SB</t>
+  </si>
+  <si>
+    <t>150/41/SB</t>
+  </si>
+  <si>
+    <t>Pica-150/41/SB-Marcador permanente de tinta para agujeros profundos Ink (Azul) en blister</t>
+  </si>
+  <si>
+    <t>4260056152771</t>
+  </si>
+  <si>
+    <t>P01-13-015-V01-P04</t>
+  </si>
+  <si>
+    <t>A14711910P15046</t>
+  </si>
+  <si>
+    <t>150/46</t>
+  </si>
+  <si>
+    <t>Pica-150/46-Marcador permanente de tinta para agujeros profundos Ink (Negro)</t>
+  </si>
+  <si>
+    <t>4260056150012</t>
+  </si>
+  <si>
+    <t>P01-13-015-V01-P05</t>
+  </si>
+  <si>
+    <t>A14711930P15046SB</t>
+  </si>
+  <si>
+    <t>150/46/SB</t>
+  </si>
+  <si>
+    <t>Pica-150/46/SB-Marcador permanente de tinta para agujeros profundos Ink (Negro) en blister</t>
+  </si>
+  <si>
+    <t>4260056151828</t>
+  </si>
+  <si>
+    <t>P01-13-015-V01-P06</t>
+  </si>
+  <si>
+    <t>A14712010P8080</t>
+  </si>
+  <si>
+    <t>8080</t>
+  </si>
+  <si>
+    <t>Pica-8080-Marcador permanente de GEL (Blanco)</t>
+  </si>
+  <si>
+    <t>4260056150685</t>
+  </si>
+  <si>
+    <t>P01-13-017-V01-P01</t>
+  </si>
+  <si>
+    <t>A14712030P8080SB</t>
+  </si>
+  <si>
+    <t>8080/SB</t>
+  </si>
+  <si>
+    <t>Pica-8080/SB-Marcador permanente GEL (Blanco) en blister</t>
+  </si>
+  <si>
+    <t>4260056155222</t>
+  </si>
+  <si>
+    <t>P01-13-017-V01-P02</t>
+  </si>
+  <si>
+    <t>A14712050P8081</t>
+  </si>
+  <si>
+    <t>8081</t>
+  </si>
+  <si>
+    <t>Pica-8081-Marcador permanente GEL (Azul)</t>
+  </si>
+  <si>
+    <t>4260056150692</t>
+  </si>
+  <si>
+    <t>P01-13-017-V01-P03</t>
+  </si>
+  <si>
+    <t>A14712070P8081SB</t>
+  </si>
+  <si>
+    <t>8081/SB</t>
+  </si>
+  <si>
+    <t>Pica-8081/SB-Marcador permanente GEL (Azul) en blister</t>
+  </si>
+  <si>
+    <t>4260056155239</t>
+  </si>
+  <si>
+    <t>P01-13-017-V01-P04</t>
+  </si>
+  <si>
+    <t>A14712090P8082</t>
+  </si>
+  <si>
+    <t>8082</t>
+  </si>
+  <si>
+    <t>Pica-8082-Marcador permanente GEL (Rojo)</t>
+  </si>
+  <si>
+    <t>4260056150708</t>
+  </si>
+  <si>
+    <t>P01-13-017-V01-P05</t>
+  </si>
+  <si>
+    <t>A14712110P8082SB</t>
+  </si>
+  <si>
+    <t>8082/SB</t>
+  </si>
+  <si>
+    <t>Pica-8082/SB-Marcador permanente GEL (Rojo) en blister</t>
+  </si>
+  <si>
+    <t>4260056155246</t>
+  </si>
+  <si>
+    <t>P01-13-017-V01-P06</t>
+  </si>
+  <si>
+    <t>A14712130P8083</t>
+  </si>
+  <si>
+    <t>8083</t>
+  </si>
+  <si>
+    <t>Pica-8083-Marcador permanente GEL (Negro)</t>
+  </si>
+  <si>
+    <t>4260056150715</t>
+  </si>
+  <si>
+    <t>P01-13-017-V01-P07</t>
+  </si>
+  <si>
+    <t>A14712150P8083SB</t>
+  </si>
+  <si>
+    <t>8083/SB</t>
+  </si>
+  <si>
+    <t>Pica-8083/SB-Marcador permanente GEL (Negro) en blister</t>
+  </si>
+  <si>
+    <t>4260056155253</t>
+  </si>
+  <si>
+    <t>P01-13-017-V01-P08</t>
+  </si>
+  <si>
+    <t>A14712170P8084</t>
+  </si>
+  <si>
+    <t>8084</t>
+  </si>
+  <si>
+    <t>Pica-8084-Marcador permanente GEL (Amarillo)</t>
+  </si>
+  <si>
+    <t>4260056150913</t>
+  </si>
+  <si>
+    <t>P01-13-017-V01-P09</t>
+  </si>
+  <si>
+    <t>A14712190P8084SB</t>
+  </si>
+  <si>
+    <t>8084/SB</t>
+  </si>
+  <si>
+    <t>Pica-8084/SB-Marcador permanente GEL (Amarillo) en blister</t>
+  </si>
+  <si>
+    <t>4260056155260</t>
+  </si>
+  <si>
+    <t>P01-13-017-V01-P10</t>
+  </si>
+  <si>
+    <t>A14712250P99036</t>
+  </si>
+  <si>
+    <t>990/36</t>
+  </si>
+  <si>
+    <t>Pica-990/36-Marcador industrial VISOR permanente Verde</t>
+  </si>
+  <si>
+    <t>4260056153525</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P01</t>
+  </si>
+  <si>
+    <t>A14712270P99040</t>
+  </si>
+  <si>
+    <t>990/40</t>
+  </si>
+  <si>
+    <t>Pica-990/40-Marcador industrial VISOR permanente Rojo</t>
+  </si>
+  <si>
+    <t>4260056153501</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P02</t>
+  </si>
+  <si>
+    <t>A14712290P99041</t>
+  </si>
+  <si>
+    <t>990/41</t>
+  </si>
+  <si>
+    <t>Pica-990/41-Marcador industrial VISOR permanente Azul</t>
+  </si>
+  <si>
+    <t>4260056153518</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P04</t>
+  </si>
+  <si>
+    <t>A14712310P99044</t>
+  </si>
+  <si>
+    <t>990/44</t>
+  </si>
+  <si>
+    <t>Pica-990/44-Marcador industrial VISOR permanente Amarillo</t>
+  </si>
+  <si>
+    <t>4260056153549</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P06</t>
+  </si>
+  <si>
+    <t>A14712330P99046</t>
+  </si>
+  <si>
+    <t>990/46</t>
+  </si>
+  <si>
+    <t>Pica-990/46-Marcador industrial VISOR permanente Negro</t>
+  </si>
+  <si>
+    <t>4260056153495</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P08</t>
+  </si>
+  <si>
+    <t>A14712350P99052</t>
+  </si>
+  <si>
+    <t>990/52</t>
+  </si>
+  <si>
+    <t>Pica-990/52-Marcador industrial VISOR permanente Blanco</t>
+  </si>
+  <si>
+    <t>4260056153556</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P09</t>
+  </si>
+  <si>
+    <t>A14712370P990054</t>
+  </si>
+  <si>
+    <t>990/054</t>
+  </si>
+  <si>
+    <t>Pica-990/054-Marcador industrial VISOR permanente Naranja</t>
+  </si>
+  <si>
+    <t>4260056153532</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P11</t>
+  </si>
+  <si>
+    <t>A14712273P99040SB</t>
+  </si>
+  <si>
+    <t>990/40/SB</t>
+  </si>
+  <si>
+    <t>Pica-990/40/SB-Marcador industrial VISOR Permanente Rojo en blíster</t>
+  </si>
+  <si>
+    <t>4260056156908</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P03</t>
+  </si>
+  <si>
+    <t>A14712293P99041SB</t>
+  </si>
+  <si>
+    <t>990/41/SB</t>
+  </si>
+  <si>
+    <t>Pica-990/41/SB-Marcador industrial VISOR Permanente Azul en blíster</t>
+  </si>
+  <si>
+    <t>4260056156939</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P05</t>
+  </si>
+  <si>
+    <t>A14712313P99044SB</t>
+  </si>
+  <si>
+    <t>990/44/SB</t>
+  </si>
+  <si>
+    <t>Pica-990/44/SB-Marcador industrial VISOR Permanente Amarillo en blíster</t>
+  </si>
+  <si>
+    <t>4260056156960</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P07</t>
+  </si>
+  <si>
+    <t>A14712353P99052SB</t>
+  </si>
+  <si>
+    <t>990/52/SB</t>
+  </si>
+  <si>
+    <t>Pica-990/52/SB-Marcador industrial VISOR Permanente Blanco en blíster</t>
+  </si>
+  <si>
+    <t>4260056156991</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P10</t>
+  </si>
+  <si>
+    <t>A14712410P99136</t>
+  </si>
+  <si>
+    <t>991/36</t>
+  </si>
+  <si>
+    <t>Pica-991/36-Estuche de 4 minas VISOR permanente Verde</t>
+  </si>
+  <si>
+    <t>4260056153730</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P01</t>
+  </si>
+  <si>
+    <t>A14712430P99140</t>
+  </si>
+  <si>
+    <t>991/40</t>
+  </si>
+  <si>
+    <t>Pica-991/40-Estuche de 4 minas VISOR permanente Rojo</t>
+  </si>
+  <si>
+    <t>4260056153716</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P02</t>
+  </si>
+  <si>
+    <t>A14712450P99141</t>
+  </si>
+  <si>
+    <t>991/41</t>
+  </si>
+  <si>
+    <t>Pica-991/41-Estuche de 4 minas VISOR permanente Azul</t>
+  </si>
+  <si>
+    <t>4260056153723</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P04</t>
+  </si>
+  <si>
+    <t>A14712470P99144</t>
+  </si>
+  <si>
+    <t>991/44</t>
+  </si>
+  <si>
+    <t>Pica-991/44-Estuche de 4 minas VISOR permanente Amarillo</t>
+  </si>
+  <si>
+    <t>4260056153754</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P06</t>
+  </si>
+  <si>
+    <t>A14712490P99146</t>
+  </si>
+  <si>
+    <t>991/46</t>
+  </si>
+  <si>
+    <t>Pica-991/46-Estuche de 4 minas VISOR permanente Negro</t>
+  </si>
+  <si>
+    <t>4260056153709</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P08</t>
+  </si>
+  <si>
+    <t>A14712510P99152</t>
+  </si>
+  <si>
+    <t>991/52</t>
+  </si>
+  <si>
+    <t>Pica-991/52-Estuche de 4 minas VISOR permanente Blanco</t>
+  </si>
+  <si>
+    <t>4260056153761</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P09</t>
+  </si>
+  <si>
+    <t>A14712530P991054</t>
+  </si>
+  <si>
+    <t>991/054</t>
+  </si>
+  <si>
+    <t>Pica-991/054-Estuche de 4 minas VISOR Permanente Naranja Fluorescente</t>
+  </si>
+  <si>
+    <t>4260056153747</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P11</t>
+  </si>
+  <si>
+    <t>A14712433P99140SB</t>
+  </si>
+  <si>
+    <t>991/40/SB</t>
+  </si>
+  <si>
+    <t>Pica-991/40/SB-Estuche de 4 Minas VISOR Permanente Rojo en blíster</t>
+  </si>
+  <si>
+    <t>4260056157028</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P03</t>
+  </si>
+  <si>
+    <t>A14712453P99141SB</t>
+  </si>
+  <si>
+    <t>991/41/SB</t>
+  </si>
+  <si>
+    <t>Pica-991/41/SB-Estuche de 4 Minas VISOR Permanente Azul en blíster</t>
+  </si>
+  <si>
+    <t>4260056157059</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P05</t>
+  </si>
+  <si>
+    <t>A14712473P99144SB</t>
+  </si>
+  <si>
+    <t>991/44/SB</t>
+  </si>
+  <si>
+    <t>Pica-991/44/SB-Estuche de 4 Minas VISOR Permanente Amarillo en blíster</t>
+  </si>
+  <si>
+    <t>4260056157080</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P07</t>
+  </si>
+  <si>
+    <t>A14712513P99152SB</t>
+  </si>
+  <si>
+    <t>991/52/SB</t>
+  </si>
+  <si>
+    <t>Pica-991/52/SB-Estuche de 4 Minas VISOR Permanente Blanco en blíster</t>
+  </si>
+  <si>
+    <t>4260056157110</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P10</t>
+  </si>
+  <si>
+    <t>A14712550P97001</t>
+  </si>
+  <si>
+    <t>970/01</t>
+  </si>
+  <si>
+    <t>Pica-970/01-Porta marcador magnético para 2 Pica VISOR permanente</t>
+  </si>
+  <si>
+    <t>4260056151927</t>
+  </si>
+  <si>
+    <t>P01-13-019-V01-P12</t>
+  </si>
+  <si>
+    <t>A14721110P52036</t>
+  </si>
+  <si>
+    <t>520/36</t>
+  </si>
+  <si>
+    <t>Pica-520/36-Marcador Permanente Tipo Bala Verde</t>
+  </si>
+  <si>
+    <t>4260056152450</t>
+  </si>
+  <si>
+    <t>P01-13-020-V01-P01</t>
+  </si>
+  <si>
+    <t>A14721130P52040</t>
+  </si>
+  <si>
+    <t>520/40</t>
+  </si>
+  <si>
+    <t>Pica-520/40-Marcador Permanente Tipo Bala Rojo</t>
+  </si>
+  <si>
+    <t>4260056152436</t>
+  </si>
+  <si>
+    <t>P01-13-020-V01-P02</t>
+  </si>
+  <si>
+    <t>A14721150P52041</t>
+  </si>
+  <si>
+    <t>520/41</t>
+  </si>
+  <si>
+    <t>Pica-520/41-Marcador Permanente Tipo Bala Azul</t>
+  </si>
+  <si>
+    <t>4260056152443</t>
+  </si>
+  <si>
+    <t>P01-13-020-V01-P04</t>
+  </si>
+  <si>
+    <t>A14721170P52046</t>
+  </si>
+  <si>
+    <t>520/46</t>
+  </si>
+  <si>
+    <t>Pica-520/46-Marcador Permanente Tipo Bala Negro</t>
+  </si>
+  <si>
+    <t>4260056152429</t>
+  </si>
+  <si>
+    <t>P01-13-020-V01-P06</t>
+  </si>
+  <si>
+    <t>A14721133P52040SB</t>
+  </si>
+  <si>
+    <t>520/40/SB</t>
+  </si>
+  <si>
+    <t>Pica-520/40/SB-Marcador permanente tipo bala Rojo en blíster</t>
+  </si>
+  <si>
+    <t>4260056156571</t>
+  </si>
+  <si>
+    <t>P01-13-020-V01-P03</t>
+  </si>
+  <si>
+    <t>A14721153P52041SB</t>
+  </si>
+  <si>
+    <t>520/41/SB</t>
+  </si>
+  <si>
+    <t>Pica-520/41/SB-Marcador permanente tipo bala Azul en blíster</t>
+  </si>
+  <si>
+    <t>4260056156601</t>
+  </si>
+  <si>
+    <t>P01-13-020-V01-P05</t>
+  </si>
+  <si>
+    <t>A14721173P52046SB</t>
+  </si>
+  <si>
+    <t>520/46/SB</t>
+  </si>
+  <si>
+    <t>Pica-520/46/SB-Marcador permanente tipo bala Negro en blíster</t>
+  </si>
+  <si>
+    <t>4260056155543</t>
+  </si>
+  <si>
+    <t>P01-13-020-V01-P07</t>
+  </si>
+  <si>
+    <t>A14721190P52136</t>
+  </si>
+  <si>
+    <t>521/36</t>
+  </si>
+  <si>
+    <t>Pica-521/36-Marcador Permanente Tipo Pincel Verde</t>
+  </si>
+  <si>
+    <t>4260056152412</t>
+  </si>
+  <si>
+    <t>P01-13-021-V01-P01</t>
+  </si>
+  <si>
+    <t>A14721210P52140</t>
+  </si>
+  <si>
+    <t>521/40</t>
+  </si>
+  <si>
+    <t>Pica-521/40-Marcador Permanente Tipo Pincel Rojo</t>
+  </si>
+  <si>
+    <t>4260056152399</t>
+  </si>
+  <si>
+    <t>P01-13-021-V01-P02</t>
+  </si>
+  <si>
+    <t>A14721230P52141</t>
+  </si>
+  <si>
+    <t>521/41</t>
+  </si>
+  <si>
+    <t>Pica-521/41-Marcador Permanente Tipo Pincel Azul</t>
+  </si>
+  <si>
+    <t>4260056152405</t>
+  </si>
+  <si>
+    <t>P01-13-021-V01-P04</t>
+  </si>
+  <si>
+    <t>A14721250P52146</t>
+  </si>
+  <si>
+    <t>521/46</t>
+  </si>
+  <si>
+    <t>Pica-521/46-Marcador Permanente Tipo Pincel Negro</t>
+  </si>
+  <si>
+    <t>4260056152382</t>
+  </si>
+  <si>
+    <t>P01-13-021-V01-P06</t>
+  </si>
+  <si>
+    <t>A14721213P52140SB</t>
+  </si>
+  <si>
+    <t>521/40/SB</t>
+  </si>
+  <si>
+    <t>Pica-521/40/SB-Marcador permanente tipo cincel Rojo en blíster</t>
+  </si>
+  <si>
+    <t>4260056156663</t>
+  </si>
+  <si>
+    <t>P01-13-021-V01-P03</t>
+  </si>
+  <si>
+    <t>A14721233P52141SB</t>
+  </si>
+  <si>
+    <t>521/41/SB</t>
+  </si>
+  <si>
+    <t>Pica-521/41/SB-Marcador permanente tipo cincel Azul en blíster</t>
+  </si>
+  <si>
+    <t>4260056156694</t>
+  </si>
+  <si>
+    <t>P01-13-021-V01-P05</t>
+  </si>
+  <si>
+    <t>A14721253P52146SB</t>
+  </si>
+  <si>
+    <t>521/46/SB</t>
+  </si>
+  <si>
+    <t>Pica-521/46/SB-Marcador permanente tipo cincel Negro en blíster</t>
+  </si>
+  <si>
+    <t>4260056156632</t>
+  </si>
+  <si>
+    <t>P01-13-021-V01-P07</t>
+  </si>
+  <si>
+    <t>A14721270P52846</t>
+  </si>
+  <si>
+    <t>528/46</t>
+  </si>
+  <si>
+    <t>Pica-528/46-Marcador permanente XXL tipo pincel negro</t>
+  </si>
+  <si>
+    <t>4260056155574</t>
+  </si>
+  <si>
+    <t>P01-13-021-V01-P08</t>
+  </si>
+  <si>
+    <t>A14721273P52846SB</t>
+  </si>
+  <si>
+    <t>528/46/SB</t>
+  </si>
+  <si>
+    <t>Pica-528/46/SB-Marcador permanente XXL tipo pincel negro en blíster</t>
+  </si>
+  <si>
+    <t>4260056156847</t>
+  </si>
+  <si>
+    <t>P01-13-021-V01-P09</t>
+  </si>
+  <si>
+    <t>A14721350P53446</t>
+  </si>
+  <si>
+    <t>534/46</t>
+  </si>
+  <si>
+    <t>Pica-534/46-Marcador Permanente Classic Bala Medio Negro</t>
+  </si>
+  <si>
+    <t>4260056155079</t>
+  </si>
+  <si>
+    <t>P01-13-023-V01-P03</t>
+  </si>
+  <si>
+    <t>A14721353P53446SB</t>
+  </si>
+  <si>
+    <t>534/46/SB</t>
+  </si>
+  <si>
+    <t>Pica-534/46/SB-Marcador permanente Classic punta media Negro en blíster</t>
+  </si>
+  <si>
+    <t>4260056156816</t>
+  </si>
+  <si>
+    <t>P01-13-023-V01-P04</t>
+  </si>
+  <si>
+    <t>A14721330P53346</t>
+  </si>
+  <si>
+    <t>533/46</t>
+  </si>
+  <si>
+    <t>Pica-533/46-Marcador Permanente Classic Fina Negro</t>
+  </si>
+  <si>
+    <t>4260056155048</t>
+  </si>
+  <si>
+    <t>P01-13-023-V01-P01</t>
+  </si>
+  <si>
+    <t>A14721333P53346SB</t>
+  </si>
+  <si>
+    <t>533/46/SB</t>
+  </si>
+  <si>
+    <t>Pica-533/46/SB-Marcador permanente Classic punta fina Negro en blíster</t>
+  </si>
+  <si>
+    <t>4260056156786</t>
+  </si>
+  <si>
+    <t>P01-13-023-V01-P02</t>
+  </si>
+  <si>
+    <t>A14721290P52252</t>
+  </si>
+  <si>
+    <t>522/52</t>
+  </si>
+  <si>
+    <t>Pica-522/52-Marcador Permanente Bala Gruesa Blanco</t>
+  </si>
+  <si>
+    <t>4260056154935</t>
+  </si>
+  <si>
+    <t>P01-13-022-V01-P01</t>
+  </si>
+  <si>
+    <t>A14721293P52252SB</t>
+  </si>
+  <si>
+    <t>522/52/SB</t>
+  </si>
+  <si>
+    <t>Pica-522/52/SB-Marcador permanente tipo bala grueso Blanco en blíster</t>
+  </si>
+  <si>
+    <t>4260056156724</t>
+  </si>
+  <si>
+    <t>P01-13-022-V01-P02</t>
+  </si>
+  <si>
+    <t>A14721310P53252</t>
+  </si>
+  <si>
+    <t>532/52</t>
+  </si>
+  <si>
+    <t>Pica-532/52-Marcador Permanente Bala Media Blanco</t>
+  </si>
+  <si>
+    <t>4260056154966</t>
+  </si>
+  <si>
+    <t>P01-13-022-V01-P03</t>
+  </si>
+  <si>
+    <t>A14721313P53252SB</t>
+  </si>
+  <si>
+    <t>532/52/SB</t>
+  </si>
+  <si>
+    <t>Pica-532/52/SB-Marcador Permanente Bala Media Blanco en blíster</t>
+  </si>
+  <si>
+    <t>4260056156755</t>
+  </si>
+  <si>
+    <t>P01-13-022-V01-P04</t>
+  </si>
+  <si>
+    <t>A14721370P52436</t>
+  </si>
+  <si>
+    <t>524/36</t>
+  </si>
+  <si>
+    <t>Pica-524/36-Marcador Permanente Classic Verde</t>
+  </si>
+  <si>
+    <t>4260056153389</t>
+  </si>
+  <si>
+    <t>P01-13-024-V01-P01</t>
+  </si>
+  <si>
+    <t>A14721390P52440</t>
+  </si>
+  <si>
+    <t>524/40</t>
+  </si>
+  <si>
+    <t>Pica-524/40-Marcador Permanente Classic Rojo</t>
+  </si>
+  <si>
+    <t>4260056153365</t>
+  </si>
+  <si>
+    <t>P01-13-024-V01-P02</t>
+  </si>
+  <si>
+    <t>A14721410P52441</t>
+  </si>
+  <si>
+    <t>524/41</t>
+  </si>
+  <si>
+    <t>Pica-524/41-Marcador Permanente Classic Azul</t>
+  </si>
+  <si>
+    <t>4260056153372</t>
+  </si>
+  <si>
+    <t>P01-13-024-V01-P03</t>
+  </si>
+  <si>
+    <t>A14721430P52444</t>
+  </si>
+  <si>
+    <t>524/44</t>
+  </si>
+  <si>
+    <t>Pica-524/44-Marcador Permanente Classic Amarillo</t>
+  </si>
+  <si>
+    <t>4260056152207</t>
+  </si>
+  <si>
+    <t>P01-13-024-V01-P04</t>
+  </si>
+  <si>
+    <t>A14721450P52446</t>
+  </si>
+  <si>
+    <t>524/46</t>
+  </si>
+  <si>
+    <t>Pica-524/46-Marcador Permanente Classic Negro</t>
+  </si>
+  <si>
+    <t>4260056153358</t>
+  </si>
+  <si>
+    <t>P01-13-024-V01-P05</t>
+  </si>
+  <si>
+    <t>A14721470P52452</t>
+  </si>
+  <si>
+    <t>524/52</t>
+  </si>
+  <si>
+    <t>Pica-524/52-Marcador Permanente Classic Blanco</t>
+  </si>
+  <si>
+    <t>4260056153341</t>
+  </si>
+  <si>
+    <t>P01-13-024-V01-P06</t>
+  </si>
+  <si>
+    <t>A14731110P5402410</t>
+  </si>
+  <si>
+    <t>540/24-10</t>
+  </si>
+  <si>
+    <t>Pica-540/24-10-Caja con 10 lápices de carpintero de 24 cm</t>
+  </si>
+  <si>
+    <t>4260056153914</t>
+  </si>
+  <si>
+    <t>P01-13-028-V01-P01</t>
+  </si>
+  <si>
+    <t>A14731130P5403010</t>
+  </si>
+  <si>
+    <t>540/30-10</t>
+  </si>
+  <si>
+    <t>Pica-540/30-10-Caja con 10 lápices de carpintero de 30 cm</t>
+  </si>
+  <si>
+    <t>4260056153921</t>
+  </si>
+  <si>
+    <t>P01-13-028-V02-P01</t>
+  </si>
+  <si>
+    <t>A14731190P5412410</t>
+  </si>
+  <si>
+    <t>541/24-10</t>
+  </si>
+  <si>
+    <t>Pica-541/24-10-Caja con 10 lápices de albañil de 24 cm</t>
+  </si>
+  <si>
+    <t>4260056153938</t>
+  </si>
+  <si>
+    <t>P01-13-029-V01-P01</t>
+  </si>
+  <si>
+    <t>A14731210P5413010</t>
+  </si>
+  <si>
+    <t>541/30-10</t>
+  </si>
+  <si>
+    <t>Pica-541/30-10-Caja con 10 lápices de albañil de 30 cm</t>
+  </si>
+  <si>
+    <t>4260056153945</t>
+  </si>
+  <si>
+    <t>P01-13-029-V02-P01</t>
+  </si>
+  <si>
+    <t>A14731310P55910</t>
+  </si>
+  <si>
+    <t>559-10</t>
+  </si>
+  <si>
+    <t>Pica-559-10-Caja con 10 lápices de doble punta roja y azul</t>
+  </si>
+  <si>
+    <t>4260056154881</t>
+  </si>
+  <si>
+    <t>P01-13-027-V02-P01</t>
+  </si>
+  <si>
+    <t>A14731350P59036</t>
+  </si>
+  <si>
+    <t>590/36</t>
+  </si>
+  <si>
+    <t>Pica-590/36-Caja-blister 12 Crayons Classic Pro Verde</t>
+  </si>
+  <si>
+    <t>4260056153075</t>
+  </si>
+  <si>
+    <t>P01-13-031-V01-P01</t>
+  </si>
+  <si>
+    <t>A14731370P59040</t>
+  </si>
+  <si>
+    <t>590/40</t>
+  </si>
+  <si>
+    <t>Pica-590/40-Caja-blister 12 Crayons Classic Pro Rojo</t>
+  </si>
+  <si>
+    <t>4260056153051</t>
+  </si>
+  <si>
+    <t>P01-13-031-V01-P02</t>
+  </si>
+  <si>
+    <t>A14731390P59041</t>
+  </si>
+  <si>
+    <t>590/41</t>
+  </si>
+  <si>
+    <t>Pica-590/41-Caja-blister 12 Crayons Classic Pro Azul</t>
+  </si>
+  <si>
+    <t>4260056153068</t>
+  </si>
+  <si>
+    <t>P01-13-031-V01-P03</t>
+  </si>
+  <si>
+    <t>A14731410P59044</t>
+  </si>
+  <si>
+    <t>590/44</t>
+  </si>
+  <si>
+    <t>Pica-590/44-Caja-blister 12 Crayons Classic Pro Amarill</t>
+  </si>
+  <si>
+    <t>4260056153082</t>
+  </si>
+  <si>
+    <t>P01-13-031-V01-P04</t>
+  </si>
+  <si>
+    <t>A14731430P59046</t>
+  </si>
+  <si>
+    <t>590/46</t>
+  </si>
+  <si>
+    <t>Pica-590/46-Caja-blister 12 Crayons Classic Pro Negro</t>
+  </si>
+  <si>
+    <t>4260056153044</t>
+  </si>
+  <si>
+    <t>P01-13-031-V01-P05</t>
+  </si>
+  <si>
+    <t>A14731450P59052</t>
+  </si>
+  <si>
+    <t>590/52</t>
+  </si>
+  <si>
+    <t>Pica-590/52-Caja-blister 12 Crayons Classic Pro Blanco</t>
+  </si>
+  <si>
+    <t>4260056153099</t>
+  </si>
+  <si>
+    <t>P01-13-031-V01-P06</t>
+  </si>
+  <si>
+    <t>A14731470P59136</t>
+  </si>
+  <si>
+    <t>591/36</t>
+  </si>
+  <si>
+    <t>Pica-591/36-Caja-blister 12 Crayons Classic Eco Verde</t>
+  </si>
+  <si>
+    <t>4260056153136</t>
+  </si>
+  <si>
+    <t>P01-13-031-V02-P01</t>
+  </si>
+  <si>
+    <t>A14731490P59140</t>
+  </si>
+  <si>
+    <t>591/40</t>
+  </si>
+  <si>
+    <t>Pica-591/40-Caja-blister 12 Crayons Classic Eco Rojo</t>
+  </si>
+  <si>
+    <t>4260056153112</t>
+  </si>
+  <si>
+    <t>P01-13-031-V02-P02</t>
+  </si>
+  <si>
+    <t>A14731510P59141</t>
+  </si>
+  <si>
+    <t>591/41</t>
+  </si>
+  <si>
+    <t>Pica-591/41-Caja-blister 12 Crayons Classic Eco Azul</t>
+  </si>
+  <si>
+    <t>4260056153129</t>
+  </si>
+  <si>
+    <t>P01-13-031-V02-P03</t>
+  </si>
+  <si>
+    <t>A14731530P59144</t>
+  </si>
+  <si>
+    <t>591/44</t>
+  </si>
+  <si>
+    <t>Pica-591/44-Caja-blister 12 Crayons Classic Eco Amarill</t>
+  </si>
+  <si>
+    <t>4260056153143</t>
+  </si>
+  <si>
+    <t>P01-13-031-V02-P04</t>
+  </si>
+  <si>
+    <t>A14731550P59146</t>
+  </si>
+  <si>
+    <t>591/46</t>
+  </si>
+  <si>
+    <t>Pica-591/46-Caja-blister 12 Crayons Classic Eco Negro</t>
+  </si>
+  <si>
+    <t>4260056153105</t>
+  </si>
+  <si>
+    <t>P01-13-031-V02-P05</t>
+  </si>
+  <si>
+    <t>A14731570P59152</t>
+  </si>
+  <si>
+    <t>591/52</t>
+  </si>
+  <si>
+    <t>Pica-591/52-Caja-blister 12 Crayons Classic Eco Blanco</t>
+  </si>
+  <si>
+    <t>4260056153150</t>
+  </si>
+  <si>
+    <t>P01-13-031-V02-P06</t>
+  </si>
+  <si>
+    <t>A14731590P58810</t>
+  </si>
+  <si>
+    <t>588-10</t>
+  </si>
+  <si>
+    <t>Pica-588-10-Porta-Crayons</t>
+  </si>
+  <si>
+    <t>4260056153280</t>
+  </si>
+  <si>
+    <t>P01-13-032-V02-P01</t>
+  </si>
+  <si>
+    <t>A14731593P588SB</t>
+  </si>
+  <si>
+    <t>588/SB</t>
+  </si>
+  <si>
+    <t>Pica-588/SB-Porta-Crayons en blíster</t>
+  </si>
+  <si>
+    <t>4260056156878</t>
+  </si>
+  <si>
+    <t>P01-13-032-V02-P02</t>
+  </si>
+  <si>
+    <t>A14731610P57150</t>
+  </si>
+  <si>
+    <t>571-50</t>
+  </si>
+  <si>
+    <t>Pica-571-50-Caja 50 Crayons Esteatita/Soldadura</t>
+  </si>
+  <si>
+    <t>4260056152542</t>
+  </si>
+  <si>
+    <t>P01-13-033-V02-P02</t>
+  </si>
+  <si>
+    <t>A14731605P57110</t>
+  </si>
+  <si>
+    <t>571-10</t>
+  </si>
+  <si>
+    <t>Pica-571-10-Caja 10 Crayons Esteatita/Soldadura</t>
+  </si>
+  <si>
+    <t>4260056156427</t>
+  </si>
+  <si>
+    <t>P01-13-033-V02-P01</t>
+  </si>
+  <si>
+    <t>A14731270P5452410</t>
+  </si>
+  <si>
+    <t>545/24-10</t>
+  </si>
+  <si>
+    <t>Pica-545/24-10-Caja con 10 lápices universal de 23 cm</t>
+  </si>
+  <si>
+    <t>4260056154973</t>
+  </si>
+  <si>
+    <t>P01-13-027-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711215P6032</t>
+  </si>
+  <si>
+    <t>6032</t>
+  </si>
+  <si>
+    <t>Pica-6032-Estuche de 12 Minas-BIG-Dry -Blanco</t>
+  </si>
+  <si>
+    <t>4260056156175</t>
+  </si>
+  <si>
+    <t>P01-13-012-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711220P6045</t>
+  </si>
+  <si>
+    <t>6045</t>
+  </si>
+  <si>
+    <t>Pica-6045-Estuche de 12 minas-Ne.Bl.Ro.(4)</t>
+  </si>
+  <si>
+    <t>4260056156144</t>
+  </si>
+  <si>
+    <t>P01-13-012-V01-P04</t>
+  </si>
+  <si>
+    <t>A14711225P6045SB</t>
+  </si>
+  <si>
+    <t>6045/SB</t>
+  </si>
+  <si>
+    <t>Pica-6045/SB-Estuche 12 minas-Bister-Ne.Bl.Ro.(4)</t>
+  </si>
+  <si>
+    <t>4260056156236</t>
+  </si>
+  <si>
+    <t>P01-13-012-V01-P05</t>
+  </si>
+  <si>
+    <t>A14731253P54424100</t>
+  </si>
+  <si>
+    <t>544/24-100</t>
+  </si>
+  <si>
+    <t>Pica-544/24-100-Caja Expo 100 Lápices ANILINE</t>
+  </si>
+  <si>
+    <t>4260056156403</t>
+  </si>
+  <si>
+    <t>P01-13-030-V01-P01</t>
+  </si>
+  <si>
+    <t>A14731258P54724100</t>
+  </si>
+  <si>
+    <t>547/24-100</t>
+  </si>
+  <si>
+    <t>Pica-547/24-100-Caja Expo 100 Lápices DRYaWET</t>
+  </si>
+  <si>
+    <t>4260056154911</t>
+  </si>
+  <si>
+    <t>P01-13-030-V02-P01</t>
+  </si>
+  <si>
+    <t>A14711470P3030</t>
+  </si>
+  <si>
+    <t>3030</t>
+  </si>
+  <si>
+    <t>Pica-3030-Marcador automático Dry Grafito</t>
+  </si>
+  <si>
+    <t>4260056150371</t>
+  </si>
+  <si>
     <t>P01-13-004-V01-P01</t>
   </si>
   <si>
-    <t>A14711290P6050SB</t>
-[...8 lines deleted...]
-    <t>4260056156021</t>
+    <t>A14711490P3030SB</t>
+  </si>
+  <si>
+    <t>3030/SB</t>
+  </si>
+  <si>
+    <t>Pica-3030/SB-Marcador automático Dry Grafito en blister</t>
+  </si>
+  <si>
+    <t>4260056151835</t>
   </si>
   <si>
     <t>P01-13-004-V01-P02</t>
   </si>
   <si>
-    <t>A14711350P6055</t>
-[...38 lines deleted...]
-    <t>4260056155307</t>
+    <t>A14711380P6070</t>
+  </si>
+  <si>
+    <t>6070</t>
+  </si>
+  <si>
+    <t>Pica-6070-Estuche 12 minas BIG Dry para altas temperaturas</t>
+  </si>
+  <si>
+    <t>4260056157462</t>
+  </si>
+  <si>
+    <t>P01-13-013-V01-P07</t>
+  </si>
+  <si>
+    <t>A14711382P6070SB</t>
+  </si>
+  <si>
+    <t>6070/SB</t>
+  </si>
+  <si>
+    <t>Pica-6070/SB-Blister con 12 minas BIG Dry para altas temperaturas</t>
+  </si>
+  <si>
+    <t>4260056157431</t>
+  </si>
+  <si>
+    <t>P01-13-013-V01-P08</t>
+  </si>
+  <si>
+    <t>A14711820P4070SB</t>
+  </si>
+  <si>
+    <t>4070/SB</t>
+  </si>
+  <si>
+    <t>Pica-4070/SB-Estuche con colgador 8 minas Dry para altas temperaturas</t>
+  </si>
+  <si>
+    <t>4260056157493</t>
+  </si>
+  <si>
+    <t>P01-13-008-V01-P09</t>
+  </si>
+  <si>
+    <t>A14731580P59205</t>
+  </si>
+  <si>
+    <t>592/054</t>
+  </si>
+  <si>
+    <t>Pica-592/054-Caja-blister 12 Crayons Classic Pro Fluo-Naranja</t>
+  </si>
+  <si>
+    <t>4260056157363</t>
+  </si>
+  <si>
+    <t>P01-13-032-V01-P01</t>
+  </si>
+  <si>
+    <t>A14731598P56012</t>
+  </si>
+  <si>
+    <t>560-12</t>
+  </si>
+  <si>
+    <t>Pica-560-12-Sacapuntas Jumbo para Lápices/Crayons</t>
+  </si>
+  <si>
+    <t>4260056157400</t>
+  </si>
+  <si>
+    <t>P01-13-033-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711495P302902</t>
+  </si>
+  <si>
+    <t>3029/02</t>
+  </si>
+  <si>
+    <t>Pica-3029/02-Mini Expositor Dry</t>
+  </si>
+  <si>
+    <t>4260056157608</t>
+  </si>
+  <si>
+    <t>P01-13-006-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711563P30402</t>
+  </si>
+  <si>
+    <t>30402</t>
+  </si>
+  <si>
+    <t>Pica-30402-Packs de marcador 3030 Pica-Dry® y estuche de 8 minas 4020</t>
+  </si>
+  <si>
+    <t>4260056157745</t>
+  </si>
+  <si>
+    <t>P01-13-007-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711564P30403</t>
+  </si>
+  <si>
+    <t>30403</t>
+  </si>
+  <si>
+    <t>Pica-30403-Packs de marcador 3030 Pica-Dry® y estuche de 10 minas 4030</t>
+  </si>
+  <si>
+    <t>4260056157776</t>
+  </si>
+  <si>
+    <t>P01-13-007-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711565P30404</t>
+  </si>
+  <si>
+    <t>30404</t>
+  </si>
+  <si>
+    <t>Pica-30404-Packs de marcador 3030 Pica-Dry® y estuche de 8 minas 4040</t>
+  </si>
+  <si>
+    <t>4260056157806</t>
+  </si>
+  <si>
+    <t>P01-13-007-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711566P30405</t>
+  </si>
+  <si>
+    <t>30405</t>
+  </si>
+  <si>
+    <t>Pica-30405-Packs de marcador 3030 Pica-Dry® y estuche de 10 minas 4050</t>
+  </si>
+  <si>
+    <t>4260056157837</t>
+  </si>
+  <si>
+    <t>P01-13-007-V01-P04</t>
+  </si>
+  <si>
+    <t>A14711567P30407</t>
+  </si>
+  <si>
+    <t>30407</t>
+  </si>
+  <si>
+    <t>Pica-30407-Packs de marcador 3030 Pica-Dry® y estuche de 8 minas 4070</t>
+  </si>
+  <si>
+    <t>4260056157868</t>
+  </si>
+  <si>
+    <t>P01-13-007-V01-P05</t>
+  </si>
+  <si>
+    <t>A14711438P5462410</t>
+  </si>
+  <si>
+    <t>546/24-10</t>
+  </si>
+  <si>
+    <t>Pica-546/24-10-Lápiz universal Pica Classic Black-White 546 (en caja de 10 uds.)</t>
+  </si>
+  <si>
+    <t>4260056157714</t>
+  </si>
+  <si>
+    <t>P01-13-026-V02-P01</t>
+  </si>
+  <si>
+    <t>A14711020P2020SB</t>
+  </si>
+  <si>
+    <t>2020/SB</t>
+  </si>
+  <si>
+    <t>Pica-2020/SB-Marcador profesional en spray (blister)</t>
+  </si>
+  <si>
+    <t>4262357552854</t>
+  </si>
+  <si>
+    <t>P01-13-003-V01-P02</t>
+  </si>
+  <si>
+    <t>A14721480P57536</t>
+  </si>
+  <si>
+    <t>575/36</t>
+  </si>
+  <si>
+    <t>Pica-575/36-Marcador de tubo de 50 ml Pica Classic 575 verde</t>
+  </si>
+  <si>
+    <t>4260056155604</t>
+  </si>
+  <si>
+    <t>P01-13-024-V02-P01</t>
+  </si>
+  <si>
+    <t>A14721480P57540</t>
+  </si>
+  <si>
+    <t>575/40</t>
+  </si>
+  <si>
+    <t>Pica-575/40-Marcador de tubo de 50 ml Pica Classic 575 rojo</t>
+  </si>
+  <si>
+    <t>4260056155635</t>
+  </si>
+  <si>
+    <t>P01-13-024-V02-P02</t>
+  </si>
+  <si>
+    <t>A14721480P57541</t>
+  </si>
+  <si>
+    <t>575/41</t>
+  </si>
+  <si>
+    <t>Pica-575/41-Marcador de tubo de 50 ml Pica Classic 575 azul</t>
+  </si>
+  <si>
+    <t>4260056155666</t>
+  </si>
+  <si>
+    <t>P01-13-024-V02-P03</t>
+  </si>
+  <si>
+    <t>A14721480P57544</t>
+  </si>
+  <si>
+    <t>575/44</t>
+  </si>
+  <si>
+    <t>Pica-575/44-Marcador de tubo de 50 ml Pica Classic 575 amarillo</t>
+  </si>
+  <si>
+    <t>4260056155697</t>
+  </si>
+  <si>
+    <t>P01-13-024-V02-P04</t>
+  </si>
+  <si>
+    <t>A14721480P57546</t>
+  </si>
+  <si>
+    <t>575/46</t>
+  </si>
+  <si>
+    <t>Pica-575/46-Marcador de tubo de 50 ml Pica Classic 575 negro</t>
+  </si>
+  <si>
+    <t>4260056155727</t>
+  </si>
+  <si>
+    <t>P01-13-024-V02-P05</t>
+  </si>
+  <si>
+    <t>A14721480P57552</t>
+  </si>
+  <si>
+    <t>575/52</t>
+  </si>
+  <si>
+    <t>Pica-575/52-Marcador de tubo de 50 ml Pica Classic 575 blanco</t>
+  </si>
+  <si>
+    <t>4260056155758</t>
+  </si>
+  <si>
+    <t>P01-13-024-V02-P06</t>
+  </si>
+  <si>
+    <t>A14711150P6020</t>
+  </si>
+  <si>
+    <t>6020</t>
+  </si>
+  <si>
+    <t>Pica-6020-Expositor BIG Dry Básico-Albañil</t>
+  </si>
+  <si>
+    <t>4260056155420</t>
+  </si>
+  <si>
+    <t>P01-13-002-V01-P04</t>
+  </si>
+  <si>
+    <t>A14711140P6029</t>
+  </si>
+  <si>
+    <t>6029</t>
+  </si>
+  <si>
+    <t>Pica-6029-Mini Expositor BIG DRY</t>
+  </si>
+  <si>
+    <t>4260056157615</t>
+  </si>
+  <si>
+    <t>P01-13-002-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711530P3021</t>
+  </si>
+  <si>
+    <t>3021</t>
+  </si>
+  <si>
+    <t>Pica-3021-Expositor Dry Grafito-Grafito</t>
+  </si>
+  <si>
+    <t>4260056150982</t>
+  </si>
+  <si>
+    <t>P01-13-006-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711543P66325</t>
+  </si>
+  <si>
+    <t>66325</t>
+  </si>
+  <si>
+    <t>Pica-66325-Expositor Mitxo Dry/Ink Especial</t>
+  </si>
+  <si>
+    <t>4260056157578</t>
+  </si>
+  <si>
+    <t>A14711538P66322</t>
+  </si>
+  <si>
+    <t>66322</t>
+  </si>
+  <si>
+    <t>Pica-66322-Expositor Mitxo Dry/Ink Básico</t>
+  </si>
+  <si>
+    <t>4260056157554</t>
+  </si>
+  <si>
+    <t>A14711950P15020</t>
+  </si>
+  <si>
+    <t>150/20</t>
+  </si>
+  <si>
+    <t>Pica-150/20-Expositor Ink Negro, Rojo, Azul</t>
+  </si>
+  <si>
+    <t>4260056150074</t>
+  </si>
+  <si>
+    <t>A14712210P8020</t>
+  </si>
+  <si>
+    <t>8020</t>
+  </si>
+  <si>
+    <t>Pica-8020-Expositor Marcador-señal. GEL-5 colores</t>
+  </si>
+  <si>
+    <t>4260056150890</t>
+  </si>
+  <si>
+    <t>P01-13-015-V01-P11</t>
+  </si>
+  <si>
+    <t>A14712230P8025</t>
+  </si>
+  <si>
+    <t>8025</t>
+  </si>
+  <si>
+    <t>Pica-8025-Expositor Pica Gel blanco</t>
+  </si>
+  <si>
+    <t>4260056151187</t>
+  </si>
+  <si>
+    <t>P01-13-015-V01-P12</t>
+  </si>
+  <si>
+    <t>A14712390P9901</t>
+  </si>
+  <si>
+    <t>990/1</t>
+  </si>
+  <si>
+    <t>Pica-990/1-Expositor VISOR permanente 4 colores Blanco, Amarillo, Rojo, Azul</t>
+  </si>
+  <si>
+    <t>4260056155192</t>
+  </si>
+  <si>
+    <t>P01-13-018-V01-P12</t>
+  </si>
+  <si>
+    <t>A14711430P5001</t>
+  </si>
+  <si>
+    <t>500/1</t>
+  </si>
+  <si>
+    <t>Pica-500/1-Expositor POCKET</t>
+  </si>
+  <si>
+    <t>4260056152368</t>
+  </si>
+  <si>
+    <t>A14791063P66520</t>
+  </si>
+  <si>
+    <t>66520</t>
+  </si>
+  <si>
+    <t>Pica-66520-Expositor cartón marcadores Classic Lin</t>
+  </si>
+  <si>
+    <t>4260056157646</t>
+  </si>
+  <si>
+    <t>A14711383P7070</t>
+  </si>
+  <si>
+    <t>7070</t>
+  </si>
+  <si>
+    <t>Pica-7070-Marcador automático Fine Dry</t>
+  </si>
+  <si>
+    <t>4260056158384</t>
+  </si>
+  <si>
+    <t>P01-13-009-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711383P7070SB</t>
+  </si>
+  <si>
+    <t>7070/SB</t>
+  </si>
+  <si>
+    <t>Pica-7070/SB-Marcador automático Fine Dry en blister</t>
+  </si>
+  <si>
+    <t>4260056158414</t>
+  </si>
+  <si>
+    <t>P01-13-009-V01-P04</t>
+  </si>
+  <si>
+    <t>A14711385P7030</t>
+  </si>
+  <si>
+    <t>7030</t>
+  </si>
+  <si>
+    <t>Pica-7030-Estuche de 24 minas de grafito 0,9 HB Fine Dry</t>
+  </si>
+  <si>
+    <t>4260056158445</t>
+  </si>
+  <si>
+    <t>P01-13-010-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711385P7030SB</t>
+  </si>
+  <si>
+    <t>7030/SB</t>
+  </si>
+  <si>
+    <t>Pica-7030/SB-Estuche de 24 minas de grafito 0,9 HB Fine Dry en blister</t>
+  </si>
+  <si>
+    <t>4260056158612</t>
+  </si>
+  <si>
+    <t>P01-13-010-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711387P7050</t>
+  </si>
+  <si>
+    <t>7050</t>
+  </si>
+  <si>
+    <t>Pica-7050-Estuche de 24 minas de grafito 0,9 H Fine Dry</t>
+  </si>
+  <si>
+    <t>4260056158476</t>
+  </si>
+  <si>
+    <t>P01-13-010-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711387P7050SB</t>
+  </si>
+  <si>
+    <t>7050/SB</t>
+  </si>
+  <si>
+    <t>Pica-7050/SB-Estuche de 24 minas de grafito 0,9 H Fine Dry en blister</t>
+  </si>
+  <si>
+    <t>4260056158643</t>
+  </si>
+  <si>
+    <t>P01-13-010-V01-P04</t>
+  </si>
+  <si>
+    <t>A147118221P17040</t>
+  </si>
+  <si>
+    <t>170/40</t>
+  </si>
+  <si>
+    <t>Pica-170/40-Marcador BIG Ink XL rojo a granel</t>
+  </si>
+  <si>
+    <t>4260056158001</t>
+  </si>
+  <si>
+    <t>P01-13-014-V01-P01</t>
+  </si>
+  <si>
+    <t>A147118221P17040SB</t>
+  </si>
+  <si>
+    <t>170/40/SB</t>
+  </si>
+  <si>
+    <t>Pica-170/40/SB-Marcador BIG Ink XL rojo en blister</t>
+  </si>
+  <si>
+    <t>4260056158124</t>
+  </si>
+  <si>
+    <t>P01-13-014-V01-P02</t>
+  </si>
+  <si>
+    <t>A147118223P17041</t>
+  </si>
+  <si>
+    <t>170/41</t>
+  </si>
+  <si>
+    <t>Pica-170/41-Marcador BIG Ink XL azul a granel</t>
+  </si>
+  <si>
+    <t>4260056158018</t>
+  </si>
+  <si>
+    <t>P01-13-014-V01-P03</t>
+  </si>
+  <si>
+    <t>A147118223P17041SB</t>
+  </si>
+  <si>
+    <t>170/41/SB</t>
+  </si>
+  <si>
+    <t>Pica-170/41/SB-Marcador BIG Ink XL azul en blister</t>
+  </si>
+  <si>
+    <t>4260056158131</t>
+  </si>
+  <si>
+    <t>P01-13-014-V01-P04</t>
+  </si>
+  <si>
+    <t>A147118225P17046</t>
+  </si>
+  <si>
+    <t>170/46</t>
+  </si>
+  <si>
+    <t>Pica-170/46-Marcador BIG Ink XL negro a granel</t>
+  </si>
+  <si>
+    <t>4260056158025</t>
+  </si>
+  <si>
+    <t>P01-13-014-V01-P05</t>
+  </si>
+  <si>
+    <t>A147118225P17046SB</t>
+  </si>
+  <si>
+    <t>170/46/SB</t>
+  </si>
+  <si>
+    <t>Pica-170/46/SB-Marcador BIG Ink XL negro en blister</t>
+  </si>
+  <si>
+    <t>4260056158148</t>
+  </si>
+  <si>
+    <t>P01-13-014-V01-P06</t>
+  </si>
+  <si>
+    <t>A147118227P17052</t>
+  </si>
+  <si>
+    <t>170/52</t>
+  </si>
+  <si>
+    <t>Pica-170/52-Marcador BIG Ink XL blanco a granel</t>
+  </si>
+  <si>
+    <t>4260056158032</t>
+  </si>
+  <si>
+    <t>P01-13-014-V01-P07</t>
+  </si>
+  <si>
+    <t>A147118227P17052SB</t>
+  </si>
+  <si>
+    <t>170/52/SB</t>
+  </si>
+  <si>
+    <t>Pica-170/52/SB-Marcador BIG Ink XL blanco en blister</t>
+  </si>
+  <si>
+    <t>4260056158155</t>
+  </si>
+  <si>
+    <t>P01-13-014-V01-P08</t>
+  </si>
+  <si>
+    <t>A147118228P17020</t>
+  </si>
+  <si>
+    <t>170/20</t>
+  </si>
+  <si>
+    <t>Pica-170/20-Expositor Marcadores BIG Ink Negro, Rojo, Azul</t>
+  </si>
+  <si>
+    <t>4260056158247</t>
+  </si>
+  <si>
+    <t>P01-13-012-V01-P09</t>
+  </si>
+  <si>
+    <t>A14711388P7020</t>
+  </si>
+  <si>
+    <t>7020</t>
+  </si>
+  <si>
+    <t>Pica-7020-Expositor Fine Dry Grafito 0,9</t>
+  </si>
+  <si>
+    <t>4260056158506</t>
+  </si>
+  <si>
+    <t>P01-13-005-V01-P05</t>
+  </si>
+  <si>
+    <t>A14711389P505</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>Pica-505-Caja 10 Fundas POCKET</t>
+  </si>
+  <si>
+    <t>4260056157950</t>
+  </si>
+  <si>
+    <t>P01-13-025-V01-P01</t>
+  </si>
+  <si>
+    <t>A1479105877EXPICS16D</t>
+  </si>
+  <si>
+    <t>EXPICS100-160D</t>
+  </si>
+  <si>
+    <t>Pica-EXPICS100-160D-Expositor mural Competence Shop 100x160</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>P01-13-043-V01-P01</t>
+  </si>
+  <si>
+    <t>A1479105872EXPICS20D</t>
+  </si>
+  <si>
+    <t>EXPICS100-200D</t>
+  </si>
+  <si>
+    <t>Pica-EXPICS100-200D-Expositor mural Competence Shop 100x200</t>
+  </si>
+  <si>
+    <t>P01-13-045-V01-P01</t>
+  </si>
+  <si>
+    <t>A1479105870EXPICS22D</t>
+  </si>
+  <si>
+    <t>EXPICS100-220D</t>
+  </si>
+  <si>
+    <t>Pica-EXPICS100-220D-Expositor mural Competence Shop 100x220</t>
+  </si>
+  <si>
+    <t>P01-13-047-V01-P01</t>
+  </si>
+  <si>
+    <t>A1479105879EXPICS18D</t>
+  </si>
+  <si>
+    <t>EXPICS62-180D</t>
+  </si>
+  <si>
+    <t>Pica-EXPICS62-180D-Expositor mural Competence Shop 62x180</t>
+  </si>
+  <si>
+    <t>P01-13-041-V01-P01</t>
+  </si>
+  <si>
+    <t>A14731150P54024100</t>
+  </si>
+  <si>
+    <t>540/24-100</t>
+  </si>
+  <si>
+    <t>Pica-540/24-100-Caja expositora 100 Lápices Carpintero 24cm</t>
+  </si>
+  <si>
+    <t>4260056152603</t>
+  </si>
+  <si>
+    <t>P01-13-028-V01-P02</t>
+  </si>
+  <si>
+    <t>A14731170P54030100</t>
+  </si>
+  <si>
+    <t>540/30-100</t>
+  </si>
+  <si>
+    <t>Pica-540/30-100-Caja expositora 100 Lápices Carpintero 30cm</t>
+  </si>
+  <si>
+    <t>4260056152610</t>
+  </si>
+  <si>
+    <t>P01-13-028-V02-P02</t>
+  </si>
+  <si>
+    <t>A14731230P54124100</t>
+  </si>
+  <si>
+    <t>541/24-100</t>
+  </si>
+  <si>
+    <t>Pica-541/24-100-Caja expositora 100 Lápices Ovalado 24cm</t>
+  </si>
+  <si>
+    <t>4260056152627</t>
+  </si>
+  <si>
+    <t>P01-13-029-V01-P02</t>
+  </si>
+  <si>
+    <t>A14731250P54130100</t>
+  </si>
+  <si>
+    <t>541/30-100</t>
+  </si>
+  <si>
+    <t>Pica-541/30-100-Caja expositora 100 Lápices Ovalado 30cm</t>
+  </si>
+  <si>
+    <t>4260056152634</t>
+  </si>
+  <si>
+    <t>P01-13-029-V02-P02</t>
+  </si>
+  <si>
+    <t>A14731290P54524100</t>
+  </si>
+  <si>
+    <t>545/24-100</t>
+  </si>
+  <si>
+    <t>Pica-545/24-100-Caja expositora 100 Lápices 24cm univ</t>
+  </si>
+  <si>
+    <t>4260056152993</t>
+  </si>
+  <si>
+    <t>P01-13-027-V01-P02</t>
+  </si>
+  <si>
+    <t>A14731330P55950</t>
+  </si>
+  <si>
+    <t>559/50</t>
+  </si>
+  <si>
+    <t>Pica-559/50-Caja expositora 50 Lápices Double 18cm RaA</t>
+  </si>
+  <si>
+    <t>4260056153020</t>
+  </si>
+  <si>
+    <t>P01-13-027-V02-P02</t>
+  </si>
+  <si>
+    <t>A14711439P5462450</t>
+  </si>
+  <si>
+    <t>546/24-50</t>
+  </si>
+  <si>
+    <t>Pica-546/24-50-Caja expositora 50 Lápices BaW</t>
+  </si>
+  <si>
+    <t>4260056156496</t>
+  </si>
+  <si>
+    <t>P01-13-026-V02-P02</t>
+  </si>
+  <si>
+    <t>A14731631P58112</t>
+  </si>
+  <si>
+    <t>581-12</t>
+  </si>
+  <si>
+    <t>Pica-581-12-Caja 12 Tizas Classic</t>
+  </si>
+  <si>
+    <t>4260056159404</t>
+  </si>
+  <si>
+    <t>P01-13-033-V03-P01</t>
+  </si>
+  <si>
+    <t>A14791065PCC6001</t>
+  </si>
+  <si>
+    <t>CC600/1</t>
+  </si>
+  <si>
+    <t>Pica-CC600/1-Expositor sobremesa Competence-Center de 60 cm composición 1</t>
+  </si>
+  <si>
+    <t>4262357550270</t>
+  </si>
+  <si>
+    <t>P01-13-035-V01-P01</t>
+  </si>
+  <si>
+    <t>A14791065PCC6002</t>
+  </si>
+  <si>
+    <t>CC600/2</t>
+  </si>
+  <si>
+    <t>Pica-CC600/2-Expositor sobremesa Competence-Center de 60 cm composición 2</t>
+  </si>
+  <si>
+    <t>4262357550287</t>
+  </si>
+  <si>
+    <t>A14791065PCC6003</t>
+  </si>
+  <si>
+    <t>CC600/3</t>
+  </si>
+  <si>
+    <t>Pica-CC600/3-Expositor sobremesa Competence-Center de 60 cm composición 3</t>
+  </si>
+  <si>
+    <t>4262357550294</t>
+  </si>
+  <si>
+    <t>A14791065PCC6004</t>
+  </si>
+  <si>
+    <t>CC600/4</t>
+  </si>
+  <si>
+    <t>Pica-CC600/4-Expositor sobremesa Competence-Center de 60 cm composición 4</t>
+  </si>
+  <si>
+    <t>4262357550300</t>
+  </si>
+  <si>
+    <t>P01-13-034-V01-P01</t>
+  </si>
+  <si>
+    <t>A14791065PCC6005</t>
+  </si>
+  <si>
+    <t>CC600/5</t>
+  </si>
+  <si>
+    <t>Pica-CC600/5-Expositor sobremesa Competence-Center de 60 cm composición 5</t>
+  </si>
+  <si>
+    <t>4262357550317</t>
+  </si>
+  <si>
+    <t>P01-13-034-V02-P01</t>
+  </si>
+  <si>
+    <t>A14791069PCE2002</t>
+  </si>
+  <si>
+    <t>CE200/2</t>
+  </si>
+  <si>
+    <t>Pica-CE200/2-Extensión para Competence Center 600 a Core Center 800 composición 2</t>
+  </si>
+  <si>
+    <t>4260056158315</t>
+  </si>
+  <si>
+    <t>P01-13-037-V02-P01</t>
+  </si>
+  <si>
+    <t>A14791069PCE2004</t>
+  </si>
+  <si>
+    <t>CE200/4</t>
+  </si>
+  <si>
+    <t>Pica-CE200/4-Extensión para Competence Center 600 a Core Center 800 composición 4</t>
+  </si>
+  <si>
+    <t>4260056158339</t>
+  </si>
+  <si>
+    <t>P01-13-038-V02-P01</t>
+  </si>
+  <si>
+    <t>A14791069PCE2006</t>
+  </si>
+  <si>
+    <t>CE200/6</t>
+  </si>
+  <si>
+    <t>Pica-CE200/6-Extensión para Competence Center 600 a Core Center 800 composición 6</t>
+  </si>
+  <si>
+    <t>4260056158353</t>
+  </si>
+  <si>
+    <t>P01-13-037-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711710P4040SB</t>
+  </si>
+  <si>
+    <t>4040/SB</t>
+  </si>
+  <si>
+    <t>Pica-4040/SB-Estuche 8 minas Dry en blíster Verde, Blanco, Azul</t>
+  </si>
+  <si>
+    <t>4260056151880</t>
+  </si>
+  <si>
+    <t>P01-13-008-V01-P02</t>
+  </si>
+  <si>
+    <t>A14721175P52004</t>
+  </si>
+  <si>
+    <t>520/04</t>
+  </si>
+  <si>
+    <t>Pica-520/04-Estuche con 4 marcadores permanentes punta tipo bala (Azul+Rojo+Negro+Blanco)</t>
+  </si>
+  <si>
+    <t>4262357551642</t>
+  </si>
+  <si>
+    <t>P01-13-020-V01-P08</t>
+  </si>
+  <si>
+    <t>A14721355P53440</t>
+  </si>
+  <si>
+    <t>534/40</t>
+  </si>
+  <si>
+    <t>Pica-534/40-Marcador Permanente Classic Bala Medio Rojo</t>
+  </si>
+  <si>
+    <t>4262357551550</t>
+  </si>
+  <si>
+    <t>P01-13-023-V01-P05</t>
+  </si>
+  <si>
+    <t>A14721355P53441</t>
+  </si>
+  <si>
+    <t>534/41</t>
+  </si>
+  <si>
+    <t>Pica-534/41-Marcador Permanente Classic Bala Medio Azul</t>
+  </si>
+  <si>
+    <t>4262357551581</t>
+  </si>
+  <si>
+    <t>P01-13-023-V01-P06</t>
+  </si>
+  <si>
+    <t>A14721355P53404</t>
+  </si>
+  <si>
+    <t>534/04</t>
+  </si>
+  <si>
+    <t>Pica-534/04-Estuche con 4 marcadores permanentes punta tipo bala medio (Azul+Rojo+Negro+Blanco)</t>
+  </si>
+  <si>
+    <t>4262357551611</t>
+  </si>
+  <si>
+    <t>P01-13-023-V01-P07</t>
+  </si>
+  <si>
+    <t>A14711228P6040</t>
+  </si>
+  <si>
+    <t>6040</t>
+  </si>
+  <si>
+    <t>Pica-6040-Estuche 12 minas marcado permanente rosa, azul, blanco para BIG Dry</t>
+  </si>
+  <si>
+    <t>4262357550553</t>
+  </si>
+  <si>
+    <t>P01-13-012-V01-P06</t>
+  </si>
+  <si>
+    <t>A14711229P6040SB</t>
+  </si>
+  <si>
+    <t>6040SB</t>
+  </si>
+  <si>
+    <t>Pica-6040SB-Estuche 12 minas marcado permanente rosa, azul, blanco para BIG Dry en blister</t>
+  </si>
+  <si>
+    <t>4262357550584</t>
+  </si>
+  <si>
+    <t>P01-13-012-V01-P07</t>
+  </si>
+  <si>
+    <t>A14711387R7031</t>
+  </si>
+  <si>
+    <t>7031</t>
+  </si>
+  <si>
+    <t>Pica-7031-Estuche 12 minas rojas para Fine Dry</t>
+  </si>
+  <si>
+    <t>4260056158520</t>
+  </si>
+  <si>
+    <t>P01-13-010-V01-P05</t>
+  </si>
+  <si>
+    <t>A14711387R7031SB</t>
+  </si>
+  <si>
+    <t>7031/SB</t>
+  </si>
+  <si>
+    <t>Pica-7031/SB-Estuche 12 minas rojas para Fine Dry en blister</t>
+  </si>
+  <si>
+    <t>4262357550430</t>
+  </si>
+  <si>
+    <t>P01-13-010-V01-P06</t>
+  </si>
+  <si>
+    <t>A14711387R7032</t>
+  </si>
+  <si>
+    <t>7032</t>
+  </si>
+  <si>
+    <t>Pica-7032-Estuche 12 minas blancas para Fine Dry</t>
+  </si>
+  <si>
+    <t>4260056158674</t>
+  </si>
+  <si>
+    <t>P01-13-010-V01-P07</t>
+  </si>
+  <si>
+    <t>A14711387R7032SB</t>
+  </si>
+  <si>
+    <t>7032/SB</t>
+  </si>
+  <si>
+    <t>Pica-7032/SB-Estuche 12 minas blancas para Fine Dry en blister</t>
+  </si>
+  <si>
+    <t>4262357550461</t>
+  </si>
+  <si>
+    <t>P01-13-010-V01-P08</t>
+  </si>
+  <si>
+    <t>A14711387T70703</t>
+  </si>
+  <si>
+    <t>70703</t>
+  </si>
+  <si>
+    <t>Pica-70703-Pack portaminas Fine Dry (7070) + repuesto minas grafito HB (7030)</t>
+  </si>
+  <si>
+    <t>4260056158551</t>
+  </si>
+  <si>
+    <t>P01-13-009-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711387V70705</t>
+  </si>
+  <si>
+    <t>70705</t>
+  </si>
+  <si>
+    <t>Pica-70705-Pack portaminas Fine Dry (7070) + repuesto minas grafito H (7050)</t>
+  </si>
+  <si>
+    <t>4260056158582</t>
+  </si>
+  <si>
+    <t>P01-13-009-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711387X55802</t>
+  </si>
+  <si>
+    <t>55802</t>
+  </si>
+  <si>
+    <t>Pica-55802-Juego de 5 gomas de repuesto para portaminas Fine Dry</t>
+  </si>
+  <si>
+    <t>4260056159534</t>
+  </si>
+  <si>
+    <t>P01-13-010-V01-P09</t>
+  </si>
+  <si>
+    <t>A14711492P55801</t>
+  </si>
+  <si>
+    <t>55801</t>
+  </si>
+  <si>
+    <t>Pica-55801-Juego de 5 capuchones para Pica Dry (rojo, azul, verde, amarillo, y blanco)</t>
+  </si>
+  <si>
+    <t>4260056159510</t>
+  </si>
+  <si>
+    <t>P01-13-004-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711535P30800</t>
+  </si>
+  <si>
+    <t>30800</t>
+  </si>
+  <si>
+    <t>Pica-30800-Pack Pica Dry + punta trazadora metal duro</t>
+  </si>
+  <si>
+    <t>4260056159640</t>
+  </si>
+  <si>
+    <t>P01-13-005-V01-P04</t>
+  </si>
+  <si>
+    <t>A14711537P55804</t>
+  </si>
+  <si>
+    <t>55804</t>
+  </si>
+  <si>
+    <t>Pica-55804-Punta trazadora metal duro</t>
+  </si>
+  <si>
+    <t>4262357550348</t>
+  </si>
+  <si>
+    <t>P01-13-005-V01-P03</t>
+  </si>
+  <si>
+    <t>A14711952P55840</t>
+  </si>
+  <si>
+    <t>55840</t>
+  </si>
+  <si>
+    <t>Pica-55840-Bote de tinta para Pica Ink y BIG Ink (roja)</t>
+  </si>
+  <si>
+    <t>4262357550614</t>
+  </si>
+  <si>
+    <t>P01-13-016-V01-P01</t>
+  </si>
+  <si>
+    <t>A14711952P55841</t>
+  </si>
+  <si>
+    <t>55841</t>
+  </si>
+  <si>
+    <t>Pica-55841-Bote de tinta para Pica Ink y BIG Ink (azul)</t>
+  </si>
+  <si>
+    <t>4262357550638</t>
+  </si>
+  <si>
+    <t>P01-13-016-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711952P55846</t>
+  </si>
+  <si>
+    <t>55846</t>
+  </si>
+  <si>
+    <t>Pica-55846-Bote de tinta para Pica Ink y BIG Ink (negra)</t>
+  </si>
+  <si>
+    <t>4262357550652</t>
+  </si>
+  <si>
+    <t>P01-13-016-V01-P03</t>
+  </si>
+  <si>
+    <t>A14791067PCC8000</t>
+  </si>
+  <si>
+    <t>CC800/0</t>
+  </si>
+  <si>
+    <t>Pica-CC800/0-Expositor sobremesa Core Center de 80 cm</t>
+  </si>
+  <si>
+    <t>4262357550324</t>
+  </si>
+  <si>
+    <t>P01-13-034-V03-P01</t>
+  </si>
+  <si>
+    <t>A14791069PCE2001</t>
+  </si>
+  <si>
+    <t>CE200/1</t>
+  </si>
+  <si>
+    <t>Pica-CE200/1-Extensión para Competence Center 600 a Core Center 800 composición 1</t>
+  </si>
+  <si>
+    <t>4260056158308</t>
+  </si>
+  <si>
+    <t>A14791069PCE2008</t>
+  </si>
+  <si>
+    <t>CE200/8</t>
+  </si>
+  <si>
+    <t>Pica-CE200/8-Extensión para Competence Center 600 a Core Center 800 composición 8</t>
+  </si>
+  <si>
+    <t>4262357550263</t>
+  </si>
+  <si>
+    <t>P01-13-039-V03-P01</t>
+  </si>
+  <si>
+    <t>A14711010P2020</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>Pica-2020-Marcador profesional en spray (granel)</t>
+  </si>
+  <si>
+    <t>4262357552823</t>
   </si>
   <si>
     <t>P01-13-003-V01-P01</t>
   </si>
   <si>
-    <t>A14711210P6030SB</t>
-[...1658 lines deleted...]
-    <t>4260056156175</t>
+    <t>A14711030P2030</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>Pica-2030-Pica Powder recambio</t>
+  </si>
+  <si>
+    <t>4262357552922</t>
   </si>
   <si>
     <t>P01-13-003-V01-P03</t>
   </si>
   <si>
-    <t>A14711220P6045</t>
-[...8 lines deleted...]
-    <t>4260056156144</t>
+    <t>A14711040P2030SB</t>
+  </si>
+  <si>
+    <t>2030/SB</t>
+  </si>
+  <si>
+    <t>Pica-2030/SB-Pica Powder recambio blister</t>
+  </si>
+  <si>
+    <t>4262357552953</t>
   </si>
   <si>
     <t>P01-13-003-V01-P04</t>
   </si>
   <si>
-    <t>A14711225P6045SB</t>
-[...8 lines deleted...]
-    <t>4260056156236</t>
+    <t>A14711050P2050</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>Pica-2050-Expositor sobremesa de Pica Powder y recambios</t>
+  </si>
+  <si>
+    <t>4262357552885</t>
   </si>
   <si>
     <t>P01-13-003-V01-P05</t>
   </si>
   <si>
-    <t>A14731253P54424100</t>
-[...1202 lines deleted...]
-    <t>4260056158551</t>
+    <t>A14711818P4071</t>
+  </si>
+  <si>
+    <t>4071</t>
+  </si>
+  <si>
+    <t>Pica-4071-Estuche 10 Minas Dry Temperaturas hasta 70°C</t>
+  </si>
+  <si>
+    <t>4262357553462</t>
+  </si>
+  <si>
+    <t>P01-13-011-V01-P08W</t>
+  </si>
+  <si>
+    <t>A14711568P30801</t>
+  </si>
+  <si>
+    <t>30801</t>
+  </si>
+  <si>
+    <t>Pica-30801-Set de portaminas Pica Dry y guía de trazado paralelo Scriber Block</t>
+  </si>
+  <si>
+    <t>4262357553820</t>
+  </si>
+  <si>
+    <t>P01-13-005-V01-P02</t>
+  </si>
+  <si>
+    <t>A14711569P55805</t>
+  </si>
+  <si>
+    <t>55805</t>
+  </si>
+  <si>
+    <t>Pica-55805-Guía de trazado paralelo Scriber Block</t>
+  </si>
+  <si>
+    <t>4262357553790</t>
   </si>
   <si>
     <t>P01-13-005-V01-P01</t>
-  </si>
-[...247 lines deleted...]
-    <t>4262357553790</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N223"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="15"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="10"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
@@ -6817,51 +6840,51 @@
       <c r="A98" t="s">
         <v>495</v>
       </c>
       <c r="B98" t="s">
         <v>496</v>
       </c>
       <c r="C98" t="s">
         <v>497</v>
       </c>
       <c r="D98">
         <v>13.7</v>
       </c>
       <c r="E98">
         <v>13.7</v>
       </c>
       <c r="G98" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>498</v>
       </c>
       <c r="J98">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>500</v>
       </c>
       <c r="B99" t="s">
         <v>501</v>
       </c>
       <c r="C99" t="s">
         <v>502</v>
       </c>
       <c r="D99">
         <v>16.95</v>
       </c>
       <c r="E99">
         <v>16.95</v>
       </c>
       <c r="G99" t="s" s="1">
@@ -6957,51 +6980,51 @@
       <c r="A102" t="s">
         <v>515</v>
       </c>
       <c r="B102" t="s">
         <v>516</v>
       </c>
       <c r="C102" t="s">
         <v>517</v>
       </c>
       <c r="D102">
         <v>18.6</v>
       </c>
       <c r="E102">
         <v>18.6</v>
       </c>
       <c r="G102" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>518</v>
       </c>
       <c r="J102">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>520</v>
       </c>
       <c r="B103" t="s">
         <v>521</v>
       </c>
       <c r="C103" t="s">
         <v>522</v>
       </c>
       <c r="D103">
         <v>13.92</v>
       </c>
       <c r="E103">
         <v>13.92</v>
       </c>
       <c r="G103" t="s" s="1">
@@ -7733,996 +7756,996 @@
       <c r="C124" t="s">
         <v>627</v>
       </c>
       <c r="D124">
         <v>222</v>
       </c>
       <c r="E124">
         <v>222</v>
       </c>
       <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
         <v>628</v>
       </c>
       <c r="J124">
         <v>100</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>584</v>
+        <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B125" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C125" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D125">
         <v>14.73</v>
       </c>
       <c r="E125">
         <v>14.73</v>
       </c>
       <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="J125">
         <v>10</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B126" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C126" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D126">
         <v>15.28</v>
       </c>
       <c r="E126">
         <v>15.28</v>
       </c>
       <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="J126">
         <v>10</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B127" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C127" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D127">
         <v>15.15</v>
       </c>
       <c r="E127">
         <v>15.15</v>
       </c>
       <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="J127">
         <v>5</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B128" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C128" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D128">
         <v>15.66</v>
       </c>
       <c r="E128">
         <v>15.66</v>
       </c>
       <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="J128">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B129" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C129" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D129">
         <v>8.97</v>
       </c>
       <c r="E129">
         <v>8.97</v>
       </c>
       <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="J129">
         <v>10</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B130" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C130" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D130">
         <v>19.92</v>
       </c>
       <c r="E130">
         <v>19.92</v>
       </c>
       <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="J130">
         <v>12</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B131" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C131" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D131">
         <v>4.42</v>
       </c>
       <c r="E131">
         <v>4.42</v>
       </c>
       <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="J131">
         <v>12</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>524</v>
+        <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B132" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C132" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D132">
         <v>202.69</v>
       </c>
       <c r="E132">
         <v>202.69</v>
       </c>
       <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B133" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C133" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D133">
         <v>24.01</v>
       </c>
       <c r="E133">
         <v>24.01</v>
       </c>
       <c r="G133" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="J133">
         <v>10</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B134" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C134" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D134">
         <v>26.5</v>
       </c>
       <c r="E134">
         <v>26.5</v>
       </c>
       <c r="G134" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="J134">
         <v>10</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B135" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C135" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D135">
         <v>24.22</v>
       </c>
       <c r="E135">
         <v>24.22</v>
       </c>
       <c r="G135" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="J135">
         <v>10</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B136" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C136" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D136">
         <v>24.7</v>
       </c>
       <c r="E136">
         <v>24.7</v>
       </c>
       <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="J136">
         <v>10</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B137" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C137" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D137">
         <v>24.01</v>
       </c>
       <c r="E137">
         <v>24.01</v>
       </c>
       <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="J137">
         <v>10</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="B138" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C138" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D138">
         <v>37.2</v>
       </c>
       <c r="E138">
         <v>37.2</v>
       </c>
       <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="J138">
         <v>10</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B139" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C139" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D139">
         <v>13.35</v>
       </c>
       <c r="E139">
         <v>13.35</v>
       </c>
       <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="J139">
         <v>10</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>59</v>
+        <v>704</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="B140" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="C140" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="D140">
         <v>6.28</v>
       </c>
       <c r="E140">
         <v>6.28</v>
       </c>
       <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="J140">
         <v>48</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="B141" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C141" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="D141">
         <v>6.28</v>
       </c>
       <c r="E141">
         <v>6.28</v>
       </c>
       <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="J141">
         <v>48</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B142" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="C142" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="D142">
         <v>6.28</v>
       </c>
       <c r="E142">
         <v>6.28</v>
       </c>
       <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="J142">
         <v>48</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="B143" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="C143" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="D143">
         <v>6.28</v>
       </c>
       <c r="E143">
         <v>6.28</v>
       </c>
       <c r="G143" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="J143">
         <v>48</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B144" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C144" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="D144">
         <v>6.28</v>
       </c>
       <c r="E144">
         <v>6.28</v>
       </c>
       <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="J144">
         <v>48</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="B145" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="C145" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="D145">
         <v>6.28</v>
       </c>
       <c r="E145">
         <v>6.28</v>
       </c>
       <c r="G145" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="J145">
         <v>48</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="B146" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="C146" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="D146">
         <v>414.41</v>
       </c>
       <c r="E146">
         <v>414.41</v>
       </c>
       <c r="G146" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="B147" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="C147" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="D147">
         <v>167.98</v>
       </c>
       <c r="E147">
         <v>167.98</v>
       </c>
       <c r="G147" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="B148" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="C148" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="D148">
         <v>405.38</v>
       </c>
       <c r="E148">
         <v>405.38</v>
       </c>
       <c r="G148" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="J148">
         <v>6</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="B149" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C149" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="D149">
         <v>346.04</v>
       </c>
       <c r="E149">
         <v>346.04</v>
       </c>
       <c r="G149" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
       <c r="L149" t="s">
-        <v>751</v>
+        <v>139</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="B150" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C150" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D150">
         <v>321.2</v>
       </c>
       <c r="E150">
         <v>321.2</v>
       </c>
       <c r="G150" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150" t="s">
-        <v>756</v>
+        <v>134</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B151" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="C151" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D151">
         <v>175.95</v>
       </c>
       <c r="E151">
         <v>175.95</v>
       </c>
       <c r="G151" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151" t="s">
-        <v>761</v>
+        <v>644</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>762</v>
       </c>
       <c r="B152" t="s">
         <v>763</v>
       </c>
       <c r="C152" t="s">
         <v>764</v>
       </c>
       <c r="D152">
         <v>191.13</v>
       </c>
       <c r="E152">
         <v>191.13</v>
       </c>
       <c r="G152" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
@@ -8818,2475 +8841,2451 @@
       <c r="C155" t="s">
         <v>779</v>
       </c>
       <c r="D155">
         <v>255.03</v>
       </c>
       <c r="E155">
         <v>255.03</v>
       </c>
       <c r="G155" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
         <v>780</v>
       </c>
       <c r="J155">
         <v>1</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155" t="s">
-        <v>781</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
+        <v>781</v>
+      </c>
+      <c r="B156" t="s">
         <v>782</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
       <c r="D156">
         <v>674.19</v>
       </c>
       <c r="E156">
         <v>674.19</v>
       </c>
       <c r="G156" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="J156">
         <v>1</v>
       </c>
       <c r="K156" t="s">
         <v>18</v>
       </c>
       <c r="L156" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
+        <v>785</v>
+      </c>
+      <c r="B157" t="s">
         <v>786</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
       <c r="D157">
         <v>15.94</v>
       </c>
       <c r="E157">
         <v>15.94</v>
       </c>
       <c r="G157" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
       <c r="I157" t="s">
+        <v>788</v>
+      </c>
+      <c r="J157">
+        <v>10</v>
+      </c>
+      <c r="K157" t="s">
+        <v>18</v>
+      </c>
+      <c r="L157" t="s">
         <v>789</v>
-      </c>
-[...7 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
+        <v>790</v>
+      </c>
+      <c r="B158" t="s">
         <v>791</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="D158">
         <v>16.39</v>
       </c>
       <c r="E158">
         <v>16.39</v>
       </c>
       <c r="G158" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
       <c r="I158" t="s">
+        <v>793</v>
+      </c>
+      <c r="J158">
+        <v>10</v>
+      </c>
+      <c r="K158" t="s">
+        <v>18</v>
+      </c>
+      <c r="L158" t="s">
         <v>794</v>
-      </c>
-[...7 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
+        <v>795</v>
+      </c>
+      <c r="B159" t="s">
         <v>796</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
       <c r="D159">
         <v>5.28</v>
       </c>
       <c r="E159">
         <v>5.28</v>
       </c>
       <c r="G159" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" t="s">
+        <v>798</v>
+      </c>
+      <c r="J159">
+        <v>10</v>
+      </c>
+      <c r="K159" t="s">
+        <v>18</v>
+      </c>
+      <c r="L159" t="s">
         <v>799</v>
-      </c>
-[...7 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>800</v>
       </c>
       <c r="B160" t="s">
         <v>801</v>
       </c>
       <c r="C160" t="s">
         <v>802</v>
       </c>
       <c r="D160">
         <v>5.9</v>
       </c>
       <c r="E160">
         <v>5.9</v>
       </c>
       <c r="G160" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" t="s">
         <v>803</v>
       </c>
       <c r="J160">
         <v>10</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
       <c r="L160" t="s">
-        <v>746</v>
+        <v>804</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B161" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C161" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="D161">
         <v>5.28</v>
       </c>
       <c r="E161">
         <v>5.28</v>
       </c>
       <c r="G161" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="J161">
         <v>10</v>
       </c>
       <c r="K161" t="s">
         <v>18</v>
       </c>
       <c r="L161" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B162" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C162" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D162">
         <v>5.9</v>
       </c>
       <c r="E162">
         <v>5.9</v>
       </c>
       <c r="G162" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
       <c r="I162" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="J162">
         <v>10</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
       <c r="L162" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B163" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="C163" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D163">
         <v>9.18</v>
       </c>
       <c r="E163">
         <v>9.18</v>
       </c>
       <c r="G163" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="J163">
         <v>10</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
       <c r="L163" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B164" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C164" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D164">
         <v>9.69</v>
       </c>
       <c r="E164">
         <v>9.69</v>
       </c>
       <c r="G164" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="J164">
         <v>10</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
       <c r="L164" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B165" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="C165" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D165">
         <v>9.18</v>
       </c>
       <c r="E165">
         <v>9.18</v>
       </c>
       <c r="G165" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="J165">
         <v>10</v>
       </c>
       <c r="K165" t="s">
         <v>18</v>
       </c>
       <c r="L165" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B166" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C166" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D166">
         <v>9.69</v>
       </c>
       <c r="E166">
         <v>9.69</v>
       </c>
       <c r="G166" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
       <c r="I166" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="J166">
         <v>10</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
       <c r="L166" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B167" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C167" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D167">
         <v>9.18</v>
       </c>
       <c r="E167">
         <v>9.18</v>
       </c>
       <c r="G167" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
       <c r="I167" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="J167">
         <v>10</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
       <c r="L167" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B168" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C168" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="D168">
         <v>9.69</v>
       </c>
       <c r="E168">
         <v>9.69</v>
       </c>
       <c r="G168" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H168" t="s">
         <v>16</v>
       </c>
       <c r="I168" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="J168">
         <v>10</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
       <c r="L168" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B169" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C169" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D169">
         <v>9.18</v>
       </c>
       <c r="E169">
         <v>9.18</v>
       </c>
       <c r="G169" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H169" t="s">
         <v>16</v>
       </c>
       <c r="I169" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="J169">
         <v>10</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
       <c r="L169" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B170" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C170" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D170">
         <v>9.69</v>
       </c>
       <c r="E170">
         <v>9.69</v>
       </c>
       <c r="G170" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H170" t="s">
         <v>16</v>
       </c>
       <c r="I170" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="J170">
         <v>10</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
       <c r="L170" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B171" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C171" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D171">
         <v>183.54</v>
       </c>
       <c r="E171">
         <v>183.54</v>
       </c>
       <c r="G171" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H171" t="s">
         <v>16</v>
       </c>
       <c r="I171" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
       <c r="L171" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B172" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C172" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D172">
         <v>397.96</v>
       </c>
       <c r="E172">
         <v>397.96</v>
       </c>
       <c r="G172" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H172" t="s">
         <v>16</v>
       </c>
       <c r="I172" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="J172">
         <v>1</v>
       </c>
       <c r="K172" t="s">
         <v>18</v>
       </c>
       <c r="L172" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B173" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="C173" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="D173">
         <v>102.5</v>
       </c>
       <c r="E173">
         <v>102.5</v>
       </c>
-      <c r="F173" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G173" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H173" t="s">
         <v>16</v>
       </c>
       <c r="I173" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="J173">
         <v>10</v>
       </c>
       <c r="K173" t="s">
         <v>18</v>
       </c>
       <c r="L173" t="s">
-        <v>604</v>
+        <v>869</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="B174" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="C174" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="D174">
-        <v>5628</v>
+        <v>6059.1099</v>
       </c>
       <c r="E174">
         <v>6059.11</v>
       </c>
       <c r="F174" s="2">
         <v>46280</v>
       </c>
-      <c r="G174" s="3">
-        <v>0.0766</v>
+      <c r="G174" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H174" t="s">
         <v>16</v>
       </c>
       <c r="I174" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
       <c r="L174" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="B175" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C175" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="D175">
         <v>6552.9692</v>
       </c>
       <c r="E175">
         <v>6552.9692</v>
       </c>
       <c r="G175" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H175" t="s">
         <v>16</v>
       </c>
       <c r="I175" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
       <c r="L175" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="B176" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="C176" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="D176">
-        <v>7331.48</v>
+        <v>7373.6201</v>
       </c>
       <c r="E176">
         <v>7373.62</v>
       </c>
       <c r="F176" s="2">
         <v>46280</v>
       </c>
-      <c r="G176" s="3">
-        <v>0.0057</v>
+      <c r="G176" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H176" t="s">
         <v>16</v>
       </c>
       <c r="I176" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="J176">
         <v>1</v>
       </c>
       <c r="K176" t="s">
         <v>18</v>
       </c>
       <c r="L176" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="B177" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="C177" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="D177">
-        <v>5941.48</v>
+        <v>5834.4102</v>
       </c>
       <c r="E177">
         <v>5834.41</v>
       </c>
       <c r="F177" s="2">
         <v>46280</v>
       </c>
-      <c r="G177" s="3">
-        <v>-0.018</v>
+      <c r="G177" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H177" t="s">
         <v>16</v>
       </c>
       <c r="I177" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177" t="s">
         <v>18</v>
       </c>
       <c r="L177" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="B178" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="C178" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="D178">
         <v>133</v>
       </c>
       <c r="E178">
         <v>133</v>
       </c>
-      <c r="F178" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G178" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H178" t="s">
         <v>16</v>
       </c>
       <c r="I178" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="J178">
         <v>100</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
       <c r="L178" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B179" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="C179" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="D179">
         <v>165</v>
       </c>
       <c r="E179">
         <v>165</v>
       </c>
-      <c r="F179" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G179" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H179" t="s">
         <v>16</v>
       </c>
       <c r="I179" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="J179">
         <v>100</v>
       </c>
       <c r="K179" t="s">
         <v>18</v>
       </c>
       <c r="L179" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B180" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="C180" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="D180">
         <v>146</v>
       </c>
       <c r="E180">
         <v>146</v>
       </c>
-      <c r="F180" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G180" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>16</v>
       </c>
       <c r="I180" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="J180">
         <v>100</v>
       </c>
       <c r="K180" t="s">
         <v>18</v>
       </c>
       <c r="L180" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="B181" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="C181" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="D181">
         <v>176</v>
       </c>
       <c r="E181">
         <v>176</v>
       </c>
-      <c r="F181" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G181" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H181" t="s">
         <v>16</v>
       </c>
       <c r="I181" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="J181">
         <v>100</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
       <c r="L181" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="B182" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="C182" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="D182">
         <v>259</v>
       </c>
       <c r="E182">
         <v>259</v>
       </c>
-      <c r="F182" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G182" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H182" t="s">
         <v>16</v>
       </c>
       <c r="I182" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="J182">
         <v>100</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
       <c r="L182" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="B183" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="C183" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="D183">
         <v>91</v>
       </c>
       <c r="E183">
         <v>91</v>
       </c>
-      <c r="F183" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G183" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H183" t="s">
         <v>16</v>
       </c>
       <c r="I183" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="J183">
         <v>50</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
       <c r="L183" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="B184" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="C184" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="D184">
         <v>181.5</v>
       </c>
       <c r="E184">
         <v>181.5</v>
       </c>
-      <c r="F184" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G184" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H184" t="s">
         <v>16</v>
       </c>
       <c r="I184" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="J184">
         <v>50</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
       <c r="L184" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="B185" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="C185" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D185">
         <v>4.2</v>
       </c>
       <c r="E185">
         <v>4.2</v>
       </c>
       <c r="G185" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H185" t="s">
         <v>16</v>
       </c>
       <c r="I185" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="J185">
         <v>12</v>
       </c>
       <c r="K185" t="s">
         <v>18</v>
       </c>
       <c r="L185" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B186" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C186" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D186">
-        <v>2278.02</v>
+        <v>2253.8601</v>
       </c>
       <c r="E186">
         <v>2253.86</v>
       </c>
       <c r="F186" s="2">
         <v>46280</v>
       </c>
-      <c r="G186" s="3">
-        <v>-0.0106</v>
+      <c r="G186" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H186" t="s">
         <v>16</v>
       </c>
       <c r="I186" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186" t="s">
         <v>18</v>
       </c>
       <c r="L186" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="B187" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C187" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="D187">
         <v>2470.5701</v>
       </c>
       <c r="E187">
         <v>2470.5701</v>
       </c>
       <c r="G187" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H187" t="s">
         <v>16</v>
       </c>
       <c r="I187" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187" t="s">
         <v>18</v>
       </c>
       <c r="L187" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B188" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="C188" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="D188">
         <v>2709.74</v>
       </c>
       <c r="E188">
         <v>2709.74</v>
       </c>
       <c r="G188" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H188" t="s">
         <v>16</v>
       </c>
       <c r="I188" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="J188">
         <v>1</v>
       </c>
       <c r="K188" t="s">
         <v>18</v>
       </c>
       <c r="L188" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B189" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="C189" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="D189">
         <v>2462.98</v>
       </c>
       <c r="E189">
         <v>2462.98</v>
       </c>
       <c r="G189" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H189" t="s">
         <v>16</v>
       </c>
       <c r="I189" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189" t="s">
         <v>18</v>
       </c>
       <c r="L189" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B190" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="C190" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="D190">
         <v>2720.2</v>
       </c>
       <c r="E190">
         <v>2720.2</v>
       </c>
       <c r="G190" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H190" t="s">
         <v>16</v>
       </c>
       <c r="I190" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190" t="s">
         <v>18</v>
       </c>
       <c r="L190" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B191" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="C191" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="D191">
-        <v>1747.28</v>
+        <v>1210.95</v>
       </c>
       <c r="E191">
         <v>1210.95</v>
       </c>
       <c r="F191" s="2">
         <v>46280</v>
       </c>
-      <c r="G191" s="3">
-        <v>-0.307</v>
+      <c r="G191" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
       <c r="I191" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191" t="s">
         <v>18</v>
       </c>
       <c r="L191" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B192" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="C192" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D192">
-        <v>1253.63</v>
+        <v>935.64</v>
       </c>
       <c r="E192">
         <v>935.64</v>
       </c>
       <c r="F192" s="2">
         <v>46280</v>
       </c>
-      <c r="G192" s="3">
-        <v>-0.2537</v>
+      <c r="G192" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
       <c r="I192" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
       <c r="L192" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B193" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="C193" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D193">
         <v>621.43</v>
       </c>
       <c r="E193">
         <v>621.43</v>
       </c>
       <c r="G193" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
       <c r="I193" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
       <c r="L193" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="B194" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="C194" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D194">
         <v>9.25</v>
       </c>
       <c r="E194">
         <v>9.25</v>
       </c>
       <c r="G194" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
       <c r="I194" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="J194">
         <v>10</v>
       </c>
       <c r="K194" t="s">
         <v>18</v>
       </c>
       <c r="L194" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B195" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="C195" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="D195">
         <v>8.83</v>
       </c>
       <c r="E195">
         <v>8.83</v>
       </c>
       <c r="G195" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H195" t="s">
         <v>16</v>
       </c>
       <c r="I195" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="J195">
         <v>10</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
       <c r="L195" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="B196" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="C196" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D196">
         <v>1.62</v>
       </c>
       <c r="E196">
         <v>1.62</v>
       </c>
       <c r="G196" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H196" t="s">
         <v>16</v>
       </c>
       <c r="I196" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="J196">
         <v>10</v>
       </c>
       <c r="K196" t="s">
         <v>18</v>
       </c>
       <c r="L196" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B197" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="C197" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="D197">
         <v>1.62</v>
       </c>
       <c r="E197">
         <v>1.62</v>
       </c>
       <c r="G197" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H197" t="s">
         <v>16</v>
       </c>
       <c r="I197" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="J197">
         <v>10</v>
       </c>
       <c r="K197" t="s">
         <v>18</v>
       </c>
       <c r="L197" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B198" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="C198" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="D198">
         <v>8.56</v>
       </c>
       <c r="E198">
         <v>8.56</v>
       </c>
       <c r="G198" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H198" t="s">
         <v>16</v>
       </c>
       <c r="I198" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="J198">
         <v>10</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
       <c r="L198" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B199" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="C199" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="D199">
         <v>15.63</v>
       </c>
       <c r="E199">
         <v>15.63</v>
       </c>
       <c r="G199" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H199" t="s">
         <v>16</v>
       </c>
       <c r="I199" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="J199">
         <v>5</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
       <c r="L199" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B200" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="C200" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="D200">
         <v>16.15</v>
       </c>
       <c r="E200">
         <v>16.15</v>
       </c>
       <c r="G200" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H200" t="s">
         <v>16</v>
       </c>
       <c r="I200" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="J200">
         <v>5</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
       <c r="L200" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="B201" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C201" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="D201">
         <v>5.28</v>
       </c>
       <c r="E201">
         <v>5.28</v>
       </c>
       <c r="G201" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H201" t="s">
         <v>16</v>
       </c>
       <c r="I201" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="J201">
         <v>10</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
       <c r="L201" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B202" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="C202" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="D202">
         <v>5.9</v>
       </c>
       <c r="E202">
         <v>5.9</v>
       </c>
       <c r="G202" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H202" t="s">
         <v>16</v>
       </c>
       <c r="I202" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="J202">
         <v>10</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
       <c r="L202" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B203" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="C203" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D203">
         <v>5.28</v>
       </c>
       <c r="E203">
         <v>5.28</v>
       </c>
       <c r="G203" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H203" t="s">
         <v>16</v>
       </c>
       <c r="I203" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="J203">
         <v>10</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
       <c r="L203" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B204" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="C204" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="D204">
         <v>5.9</v>
       </c>
       <c r="E204">
         <v>5.9</v>
       </c>
       <c r="G204" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H204" t="s">
         <v>16</v>
       </c>
       <c r="I204" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="J204">
         <v>10</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
       <c r="L204" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="B205" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C205" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D205">
         <v>22.11</v>
       </c>
       <c r="E205">
         <v>22.11</v>
       </c>
       <c r="G205" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H205" t="s">
         <v>16</v>
       </c>
       <c r="I205" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="J205">
         <v>10</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
       <c r="L205" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="B206" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="C206" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="D206">
         <v>22.11</v>
       </c>
       <c r="E206">
         <v>22.11</v>
       </c>
       <c r="G206" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H206" t="s">
         <v>16</v>
       </c>
       <c r="I206" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="J206">
         <v>10</v>
       </c>
       <c r="K206" t="s">
         <v>18</v>
       </c>
       <c r="L206" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B207" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="C207" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="D207">
         <v>4.28</v>
       </c>
       <c r="E207">
         <v>4.28</v>
       </c>
       <c r="G207" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H207" t="s">
         <v>16</v>
       </c>
       <c r="I207" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="J207">
         <v>10</v>
       </c>
       <c r="K207" t="s">
         <v>18</v>
       </c>
       <c r="L207" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B208" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="C208" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="D208">
         <v>6.45</v>
       </c>
       <c r="E208">
         <v>6.45</v>
       </c>
       <c r="G208" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H208" t="s">
         <v>16</v>
       </c>
       <c r="I208" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="J208">
         <v>10</v>
       </c>
       <c r="K208" t="s">
         <v>18</v>
       </c>
       <c r="L208" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B209" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C209" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D209">
         <v>23.98</v>
       </c>
       <c r="E209">
         <v>23.98</v>
       </c>
       <c r="G209" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H209" t="s">
         <v>16</v>
       </c>
       <c r="I209" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="J209">
         <v>10</v>
       </c>
       <c r="K209" t="s">
         <v>18</v>
       </c>
       <c r="L209" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B210" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="C210" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="D210">
         <v>8.35</v>
       </c>
       <c r="E210">
         <v>8.35</v>
       </c>
       <c r="G210" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H210" t="s">
         <v>16</v>
       </c>
       <c r="I210" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="J210">
         <v>10</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
       <c r="L210" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B211" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="C211" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="D211">
         <v>8.49</v>
       </c>
       <c r="E211">
         <v>8.49</v>
       </c>
       <c r="G211" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H211" t="s">
         <v>16</v>
       </c>
       <c r="I211" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="J211">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K211" t="s">
         <v>18</v>
       </c>
       <c r="L211" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="B212" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="C212" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D212">
         <v>8.49</v>
       </c>
       <c r="E212">
         <v>8.49</v>
       </c>
       <c r="G212" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H212" t="s">
         <v>16</v>
       </c>
       <c r="I212" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="J212">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
       <c r="L212" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="B213" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C213" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="D213">
         <v>8.49</v>
       </c>
       <c r="E213">
         <v>8.49</v>
       </c>
       <c r="G213" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H213" t="s">
         <v>16</v>
       </c>
       <c r="I213" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="J213">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B214" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="C214" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="D214">
-        <v>2659.05</v>
+        <v>2742.76</v>
       </c>
       <c r="E214">
         <v>2742.76</v>
       </c>
       <c r="F214" s="2">
         <v>46280</v>
       </c>
-      <c r="G214" s="3">
-        <v>0.0315</v>
+      <c r="G214" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H214" t="s">
         <v>16</v>
       </c>
       <c r="I214" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214" t="s">
         <v>18</v>
       </c>
       <c r="L214" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="B215" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="C215" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="D215">
         <v>1226.65</v>
       </c>
       <c r="E215">
         <v>1226.65</v>
       </c>
       <c r="G215" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H215" t="s">
         <v>16</v>
       </c>
       <c r="I215" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="J215">
         <v>1</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
       <c r="L215" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="B216" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="C216" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="D216">
-        <v>560.3</v>
+        <v>1046.7</v>
       </c>
       <c r="E216">
         <v>1046.7</v>
       </c>
       <c r="F216" s="2">
         <v>46280</v>
       </c>
-      <c r="G216" s="3">
-        <v>0.8681</v>
+      <c r="G216" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H216" t="s">
         <v>16</v>
       </c>
       <c r="I216" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
       <c r="L216" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="B217" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="C217" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="D217">
         <v>12.39</v>
       </c>
       <c r="E217">
         <v>12.39</v>
       </c>
       <c r="G217" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H217" t="s">
         <v>16</v>
       </c>
       <c r="I217" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="J217">
         <v>10</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
       <c r="L217" t="s">
-        <v>54</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="B218" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="C218" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="D218">
         <v>6.59</v>
       </c>
       <c r="E218">
         <v>6.59</v>
       </c>
       <c r="G218" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H218" t="s">
         <v>16</v>
       </c>
       <c r="I218" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="J218">
         <v>6</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
       <c r="L218" t="s">
-        <v>609</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="B219" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="C219" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="D219">
         <v>7.69</v>
       </c>
       <c r="E219">
         <v>7.69</v>
       </c>
       <c r="G219" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H219" t="s">
         <v>16</v>
       </c>
       <c r="I219" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="J219">
         <v>6</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
       <c r="L219" t="s">
-        <v>614</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="B220" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="C220" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D220">
         <v>131.28</v>
       </c>
       <c r="E220">
         <v>131.28</v>
       </c>
       <c r="G220" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H220" t="s">
         <v>16</v>
       </c>
       <c r="I220" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
       <c r="J220">
         <v>6</v>
       </c>
       <c r="K220" t="s">
         <v>18</v>
       </c>
       <c r="L220" t="s">
-        <v>619</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>1093</v>
+        <v>1099</v>
       </c>
       <c r="B221" t="s">
-        <v>1094</v>
+        <v>1100</v>
       </c>
       <c r="C221" t="s">
-        <v>1095</v>
+        <v>1101</v>
       </c>
       <c r="D221">
         <v>8.59</v>
       </c>
       <c r="E221">
         <v>8.59</v>
       </c>
       <c r="G221" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H221" t="s">
         <v>16</v>
       </c>
       <c r="I221" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="J221">
         <v>10</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
       <c r="L221" t="s">
-        <v>1097</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>1098</v>
+        <v>1104</v>
       </c>
       <c r="B222" t="s">
-        <v>1099</v>
+        <v>1105</v>
       </c>
       <c r="C222" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="D222">
         <v>22.59</v>
       </c>
       <c r="E222">
         <v>22.59</v>
       </c>
       <c r="G222" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H222" t="s">
         <v>16</v>
       </c>
       <c r="I222" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="J222">
         <v>10</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
       <c r="L222" t="s">
-        <v>1027</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
       <c r="B223" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="C223" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="D223">
         <v>9.79</v>
       </c>
       <c r="E223">
         <v>9.79</v>
       </c>
       <c r="G223" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H223" t="s">
         <v>16</v>
       </c>
       <c r="I223" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="J223">
         <v>10</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
       <c r="L223" t="s">
-        <v>1022</v>
+        <v>1113</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>