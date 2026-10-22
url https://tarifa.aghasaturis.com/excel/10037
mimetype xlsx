--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="776" uniqueCount="776">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="772" uniqueCount="772">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -1251,62 +1251,50 @@
     <t>P03-04-006-V02-P04</t>
   </si>
   <si>
     <t>A1243002038G6156</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>Guillet-6156-Broca SDS-MAX Quadril (Ø 25 x L 920 mm)</t>
   </si>
   <si>
     <t>3660354061569</t>
   </si>
   <si>
     <t>A1243002042G9818</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>Guillet-9818-Broca SDS-MAX Quadril (Ø 30 x L 550 mm)</t>
   </si>
   <si>
     <t>3660354098183</t>
-  </si>
-[...10 lines deleted...]
-    <t>3660354017900</t>
   </si>
   <si>
     <t>A1243002046G4031</t>
   </si>
   <si>
     <t>4031G</t>
   </si>
   <si>
     <t>Guillet-4031G-Broca SDS-MAX Quadril (Ø 32 x L 920 mm)</t>
   </si>
   <si>
     <t>3660354040311</t>
   </si>
   <si>
     <t>A1243002048G6866</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>Guillet-6866-Broca SDS-MAX Quadril (Ø 35 x L 550 mm)</t>
   </si>
   <si>
     <t>3660354068667</t>
   </si>
@@ -2385,51 +2373,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N156"/>
+  <dimension ref="A1:N155"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="8"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -5285,2623 +5273,2588 @@
       </c>
       <c r="I82" t="s">
         <v>413</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>414</v>
       </c>
       <c r="B83" t="s">
         <v>415</v>
       </c>
       <c r="C83" t="s">
         <v>416</v>
       </c>
       <c r="D83">
-        <v>137.95</v>
+        <v>158.21</v>
       </c>
       <c r="E83">
-        <v>137.95</v>
+        <v>158.21</v>
       </c>
       <c r="G83" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
         <v>417</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>418</v>
       </c>
       <c r="B84" t="s">
         <v>419</v>
       </c>
       <c r="C84" t="s">
         <v>420</v>
       </c>
       <c r="D84">
-        <v>158.21</v>
+        <v>154.37</v>
       </c>
       <c r="E84">
-        <v>158.21</v>
+        <v>154.37</v>
       </c>
       <c r="G84" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>421</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>422</v>
       </c>
       <c r="B85" t="s">
         <v>423</v>
       </c>
       <c r="C85" t="s">
         <v>424</v>
       </c>
       <c r="D85">
-        <v>154.37</v>
+        <v>221.73</v>
       </c>
       <c r="E85">
-        <v>154.37</v>
+        <v>221.73</v>
       </c>
       <c r="G85" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>425</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>426</v>
       </c>
       <c r="B86" t="s">
         <v>427</v>
       </c>
       <c r="C86" t="s">
         <v>428</v>
       </c>
       <c r="D86">
-        <v>221.73</v>
+        <v>185.44</v>
       </c>
       <c r="E86">
-        <v>221.73</v>
+        <v>185.44</v>
       </c>
       <c r="G86" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>429</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
-        <v>379</v>
+        <v>430</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B87" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C87" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D87">
-        <v>185.44</v>
+        <v>242.56</v>
       </c>
       <c r="E87">
-        <v>185.44</v>
+        <v>242.56</v>
       </c>
       <c r="G87" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B88" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C88" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D88">
-        <v>242.56</v>
+        <v>204.96</v>
       </c>
       <c r="E88">
-        <v>242.56</v>
+        <v>204.96</v>
       </c>
       <c r="G88" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
-        <v>439</v>
+        <v>379</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>440</v>
       </c>
       <c r="B89" t="s">
         <v>441</v>
       </c>
       <c r="C89" t="s">
         <v>442</v>
       </c>
       <c r="D89">
-        <v>204.96</v>
+        <v>241.31</v>
       </c>
       <c r="E89">
-        <v>204.96</v>
+        <v>241.31</v>
       </c>
       <c r="G89" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>443</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>444</v>
       </c>
       <c r="B90" t="s">
         <v>445</v>
       </c>
       <c r="C90" t="s">
         <v>446</v>
       </c>
       <c r="D90">
-        <v>241.31</v>
+        <v>214.4</v>
       </c>
       <c r="E90">
-        <v>241.31</v>
+        <v>214.4</v>
       </c>
       <c r="G90" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>447</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>448</v>
       </c>
       <c r="B91" t="s">
         <v>449</v>
       </c>
       <c r="C91" t="s">
         <v>450</v>
       </c>
       <c r="D91">
-        <v>214.4</v>
+        <v>251.87</v>
       </c>
       <c r="E91">
-        <v>214.4</v>
+        <v>251.87</v>
       </c>
       <c r="G91" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>451</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>452</v>
       </c>
       <c r="B92" t="s">
         <v>453</v>
       </c>
       <c r="C92" t="s">
         <v>454</v>
       </c>
       <c r="D92">
-        <v>251.87</v>
+        <v>242.76</v>
       </c>
       <c r="E92">
-        <v>251.87</v>
+        <v>242.76</v>
       </c>
       <c r="G92" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>455</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
-        <v>379</v>
+        <v>456</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B93" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C93" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D93">
-        <v>242.76</v>
+        <v>295.73</v>
       </c>
       <c r="E93">
-        <v>242.76</v>
+        <v>295.73</v>
       </c>
       <c r="G93" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B94" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C94" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D94">
-        <v>295.73</v>
+        <v>50.81</v>
       </c>
       <c r="E94">
-        <v>295.73</v>
+        <v>50.81</v>
       </c>
       <c r="G94" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B95" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C95" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D95">
-        <v>50.81</v>
+        <v>13.07</v>
       </c>
       <c r="E95">
-        <v>50.81</v>
+        <v>13.07</v>
       </c>
       <c r="G95" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="J95">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B96" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C96" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D96">
-        <v>13.07</v>
+        <v>19.41</v>
       </c>
       <c r="E96">
-        <v>13.07</v>
+        <v>19.41</v>
       </c>
       <c r="G96" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="J96">
         <v>5</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
       <c r="L96" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B97" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C97" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D97">
-        <v>19.41</v>
+        <v>21.39</v>
       </c>
       <c r="E97">
-        <v>19.41</v>
+        <v>21.39</v>
       </c>
       <c r="G97" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="J97">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B98" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C98" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D98">
-        <v>21.39</v>
+        <v>13.98</v>
       </c>
       <c r="E98">
-        <v>21.39</v>
+        <v>13.98</v>
       </c>
       <c r="G98" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="J98">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B99" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C99" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D99">
-        <v>13.98</v>
+        <v>20.84</v>
       </c>
       <c r="E99">
-        <v>13.98</v>
+        <v>20.84</v>
       </c>
       <c r="G99" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="J99">
         <v>5</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B100" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C100" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D100">
-        <v>20.84</v>
+        <v>38.26</v>
       </c>
       <c r="E100">
-        <v>20.84</v>
+        <v>38.26</v>
       </c>
       <c r="G100" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="J100">
         <v>5</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B101" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C101" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D101">
-        <v>38.26</v>
+        <v>50.38</v>
       </c>
       <c r="E101">
-        <v>38.26</v>
+        <v>50.38</v>
       </c>
       <c r="G101" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="J101">
         <v>5</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B102" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C102" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D102">
-        <v>50.38</v>
+        <v>47.19</v>
       </c>
       <c r="E102">
-        <v>50.38</v>
+        <v>47.19</v>
       </c>
       <c r="G102" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="J102">
         <v>5</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B103" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C103" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D103">
-        <v>47.19</v>
+        <v>36.12</v>
       </c>
       <c r="E103">
-        <v>47.19</v>
+        <v>36.12</v>
       </c>
       <c r="G103" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="J103">
         <v>5</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B104" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C104" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D104">
-        <v>36.12</v>
+        <v>37.52</v>
       </c>
       <c r="E104">
-        <v>36.12</v>
+        <v>37.52</v>
       </c>
       <c r="G104" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="J104">
         <v>5</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B105" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C105" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D105">
-        <v>37.52</v>
+        <v>123.01</v>
       </c>
       <c r="E105">
-        <v>37.52</v>
+        <v>123.01</v>
       </c>
       <c r="G105" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J105">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B106" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C106" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="D106">
-        <v>123.01</v>
+        <v>11.87</v>
       </c>
       <c r="E106">
-        <v>123.01</v>
+        <v>11.87</v>
       </c>
       <c r="G106" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="J106">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B107" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C107" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D107">
-        <v>11.87</v>
+        <v>12.48</v>
       </c>
       <c r="E107">
-        <v>11.87</v>
+        <v>12.48</v>
       </c>
       <c r="G107" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="J107">
         <v>5</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B108" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C108" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D108">
-        <v>12.48</v>
+        <v>21.55</v>
       </c>
       <c r="E108">
-        <v>12.48</v>
+        <v>21.55</v>
       </c>
       <c r="G108" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="J108">
         <v>5</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B109" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C109" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D109">
-        <v>21.55</v>
+        <v>27.89</v>
       </c>
       <c r="E109">
-        <v>21.55</v>
+        <v>27.89</v>
       </c>
       <c r="G109" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="J109">
         <v>5</v>
       </c>
       <c r="K109" t="s">
         <v>18</v>
       </c>
       <c r="L109" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B110" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C110" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D110">
-        <v>27.89</v>
+        <v>111.11</v>
       </c>
       <c r="E110">
-        <v>27.89</v>
+        <v>111.11</v>
       </c>
       <c r="G110" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="J110">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B111" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C111" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D111">
-        <v>111.11</v>
+        <v>66.39</v>
       </c>
       <c r="E111">
-        <v>111.11</v>
+        <v>66.39</v>
       </c>
       <c r="G111" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B112" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C112" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D112">
-        <v>66.39</v>
+        <v>73.29</v>
       </c>
       <c r="E112">
-        <v>66.39</v>
+        <v>73.29</v>
       </c>
       <c r="G112" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B113" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C113" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D113">
-        <v>73.29</v>
+        <v>129.7</v>
       </c>
       <c r="E113">
-        <v>73.29</v>
+        <v>129.7</v>
       </c>
       <c r="G113" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B114" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C114" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D114">
-        <v>129.7</v>
+        <v>77.38</v>
       </c>
       <c r="E114">
-        <v>129.7</v>
+        <v>77.38</v>
       </c>
       <c r="G114" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B115" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C115" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D115">
-        <v>77.38</v>
+        <v>214.62</v>
       </c>
       <c r="E115">
-        <v>77.38</v>
+        <v>214.62</v>
       </c>
       <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B116" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C116" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D116">
-        <v>214.62</v>
+        <v>30.95</v>
       </c>
       <c r="E116">
-        <v>214.62</v>
+        <v>30.95</v>
       </c>
       <c r="G116" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B117" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C117" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D117">
         <v>30.95</v>
       </c>
       <c r="E117">
         <v>30.95</v>
       </c>
       <c r="G117" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B118" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C118" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D118">
-        <v>30.95</v>
+        <v>132.52</v>
       </c>
       <c r="E118">
-        <v>30.95</v>
+        <v>132.52</v>
       </c>
       <c r="G118" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B119" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C119" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D119">
-        <v>132.52</v>
+        <v>15.56</v>
       </c>
       <c r="E119">
-        <v>132.52</v>
+        <v>15.56</v>
       </c>
       <c r="G119" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B120" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C120" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D120">
-        <v>15.56</v>
+        <v>76.07</v>
       </c>
       <c r="E120">
-        <v>15.56</v>
+        <v>76.07</v>
       </c>
       <c r="G120" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B121" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C121" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D121">
-        <v>76.07</v>
+        <v>33.83</v>
       </c>
       <c r="E121">
-        <v>76.07</v>
+        <v>33.83</v>
       </c>
       <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B122" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C122" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D122">
-        <v>33.83</v>
+        <v>36.97</v>
       </c>
       <c r="E122">
-        <v>33.83</v>
+        <v>36.97</v>
       </c>
       <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B123" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C123" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D123">
         <v>36.97</v>
       </c>
       <c r="E123">
         <v>36.97</v>
       </c>
       <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B124" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C124" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D124">
-        <v>36.97</v>
+        <v>38.5</v>
       </c>
       <c r="E124">
-        <v>36.97</v>
+        <v>38.5</v>
       </c>
       <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B125" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C125" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D125">
-        <v>38.5</v>
+        <v>42.25</v>
       </c>
       <c r="E125">
-        <v>38.5</v>
+        <v>42.25</v>
       </c>
       <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B126" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C126" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D126">
-        <v>42.25</v>
+        <v>65.91</v>
       </c>
       <c r="E126">
-        <v>42.25</v>
+        <v>65.91</v>
       </c>
       <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B127" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C127" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D127">
-        <v>65.91</v>
+        <v>78.77</v>
       </c>
       <c r="E127">
-        <v>65.91</v>
+        <v>78.77</v>
       </c>
       <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B128" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C128" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D128">
-        <v>78.77</v>
+        <v>88.46</v>
       </c>
       <c r="E128">
-        <v>78.77</v>
+        <v>88.46</v>
       </c>
       <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B129" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C129" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D129">
-        <v>88.46</v>
+        <v>88.59</v>
       </c>
       <c r="E129">
-        <v>88.46</v>
+        <v>88.59</v>
       </c>
       <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B130" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C130" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D130">
-        <v>88.59</v>
+        <v>41.31</v>
       </c>
       <c r="E130">
-        <v>88.59</v>
+        <v>41.31</v>
       </c>
       <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B131" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C131" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D131">
-        <v>41.31</v>
+        <v>65.91</v>
       </c>
       <c r="E131">
-        <v>41.31</v>
+        <v>65.91</v>
       </c>
       <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B132" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C132" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D132">
-        <v>65.91</v>
+        <v>69.57</v>
       </c>
       <c r="E132">
-        <v>65.91</v>
+        <v>69.57</v>
       </c>
       <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B133" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C133" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D133">
-        <v>69.57</v>
+        <v>78.8</v>
       </c>
       <c r="E133">
-        <v>69.57</v>
+        <v>78.8</v>
       </c>
       <c r="G133" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B134" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C134" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D134">
-        <v>78.8</v>
+        <v>96.17</v>
       </c>
       <c r="E134">
-        <v>78.8</v>
+        <v>96.17</v>
       </c>
       <c r="G134" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B135" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C135" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="D135">
-        <v>96.17</v>
+        <v>1078.73</v>
       </c>
       <c r="E135">
-        <v>96.17</v>
+        <v>1078.73</v>
       </c>
       <c r="G135" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B136" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C136" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D136">
-        <v>1078.73</v>
+        <v>68.74</v>
       </c>
       <c r="E136">
-        <v>1078.73</v>
+        <v>68.74</v>
       </c>
       <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B137" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C137" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D137">
-        <v>68.74</v>
+        <v>73.8</v>
       </c>
       <c r="E137">
-        <v>68.74</v>
+        <v>73.8</v>
       </c>
       <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B138" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C138" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D138">
-        <v>73.8</v>
+        <v>77.44</v>
       </c>
       <c r="E138">
-        <v>73.8</v>
+        <v>77.44</v>
       </c>
       <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B139" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C139" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D139">
-        <v>77.44</v>
+        <v>79.94</v>
       </c>
       <c r="E139">
-        <v>77.44</v>
+        <v>79.94</v>
       </c>
       <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B140" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C140" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D140">
-        <v>79.94</v>
+        <v>84.74</v>
       </c>
       <c r="E140">
-        <v>79.94</v>
+        <v>84.74</v>
       </c>
       <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B141" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C141" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D141">
-        <v>84.74</v>
+        <v>83.46</v>
       </c>
       <c r="E141">
-        <v>84.74</v>
+        <v>83.46</v>
       </c>
       <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B142" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C142" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D142">
-        <v>83.46</v>
+        <v>94.66</v>
       </c>
       <c r="E142">
-        <v>83.46</v>
+        <v>94.66</v>
       </c>
       <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B143" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C143" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D143">
-        <v>94.66</v>
+        <v>130.47</v>
       </c>
       <c r="E143">
-        <v>94.66</v>
+        <v>130.47</v>
       </c>
       <c r="G143" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B144" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C144" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D144">
-        <v>130.47</v>
+        <v>98.02</v>
       </c>
       <c r="E144">
-        <v>130.47</v>
+        <v>98.02</v>
       </c>
       <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B145" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C145" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D145">
-        <v>98.02</v>
+        <v>148.26</v>
       </c>
       <c r="E145">
-        <v>98.02</v>
+        <v>148.26</v>
       </c>
       <c r="G145" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B146" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C146" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="D146">
-        <v>148.26</v>
+        <v>124.87</v>
       </c>
       <c r="E146">
-        <v>148.26</v>
+        <v>124.87</v>
       </c>
       <c r="G146" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B147" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C147" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D147">
-        <v>124.87</v>
+        <v>137.99</v>
       </c>
       <c r="E147">
-        <v>124.87</v>
+        <v>137.99</v>
       </c>
       <c r="G147" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B148" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C148" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D148">
-        <v>137.99</v>
+        <v>158.24</v>
       </c>
       <c r="E148">
-        <v>137.99</v>
+        <v>158.24</v>
       </c>
       <c r="G148" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B149" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C149" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D149">
-        <v>158.24</v>
+        <v>154.37</v>
       </c>
       <c r="E149">
-        <v>158.24</v>
+        <v>154.37</v>
       </c>
       <c r="G149" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
       <c r="L149" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B150" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C150" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D150">
-        <v>154.37</v>
+        <v>221.76</v>
       </c>
       <c r="E150">
-        <v>154.37</v>
+        <v>221.76</v>
       </c>
       <c r="G150" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B151" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C151" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D151">
-        <v>221.76</v>
+        <v>195.81</v>
       </c>
       <c r="E151">
-        <v>221.76</v>
+        <v>195.81</v>
       </c>
       <c r="G151" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B152" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C152" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D152">
-        <v>195.81</v>
+        <v>205</v>
       </c>
       <c r="E152">
-        <v>195.81</v>
+        <v>205</v>
       </c>
       <c r="G152" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B153" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C153" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D153">
-        <v>205</v>
+        <v>241.35</v>
       </c>
       <c r="E153">
-        <v>205</v>
+        <v>241.35</v>
       </c>
       <c r="G153" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B154" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C154" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D154">
-        <v>241.35</v>
+        <v>214.44</v>
       </c>
       <c r="E154">
-        <v>241.35</v>
+        <v>214.44</v>
       </c>
       <c r="G154" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B155" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C155" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D155">
-        <v>214.44</v>
+        <v>251.88</v>
       </c>
       <c r="E155">
-        <v>214.44</v>
+        <v>251.88</v>
       </c>
       <c r="G155" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="J155">
         <v>1</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155" t="s">
-        <v>770</v>
-[...3 lines deleted...]
-      <c r="A156" t="s">
         <v>771</v>
-      </c>
-[...28 lines deleted...]
-        <v>775</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>