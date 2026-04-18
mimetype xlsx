--- v1 (2026-03-03)
+++ v2 (2026-04-18)
@@ -9,70 +9,73 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="708">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="700">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
+    <t>Variación Precio</t>
+  </si>
+  <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A1241001010G7896</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>Guillet-7896-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 30 mm)</t>
   </si>
   <si>
     <t>RI</t>
@@ -1139,129 +1142,102 @@
   <si>
     <t>A1243002012G7946</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>Guillet-7946-Broca SDS-MAX Quadril (Ø 14 x L 340 mm)</t>
   </si>
   <si>
     <t>3660354079465</t>
   </si>
   <si>
     <t>P03-04-006-V02-P02</t>
   </si>
   <si>
     <t>A1243002014G3124</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>Guillet-3124-Broca SDS-MAX Quadril (Ø 16 x L 400 mm)</t>
   </si>
   <si>
+    <t>0%</t>
+  </si>
+  <si>
     <t>3660354031241</t>
   </si>
   <si>
     <t>P03-04-006-V02-P03</t>
   </si>
   <si>
-    <t>A1243002016G5368</t>
-[...13 lines deleted...]
-  <si>
     <t>A1243002018G4411</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>Guillet-4411-Broca SDS-MAX Quadril (Ø 18 x L 400 mm)</t>
   </si>
   <si>
     <t>3660354044111</t>
   </si>
   <si>
     <t>P03-04-006-V02-P05</t>
   </si>
   <si>
     <t>A1243002020G9679</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
     <t>Guillet-9679-Broca SDS-MAX Quadril (Ø 18 x L 550 mm)</t>
   </si>
   <si>
     <t>3660354096790</t>
   </si>
   <si>
     <t>P03-04-006-V02-P06</t>
   </si>
   <si>
     <t>A1243002022G1926</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>Guillet-1926-Broca SDS-MAX Quadril (Ø 20 x L 400 mm)</t>
   </si>
   <si>
     <t>3660354019263</t>
   </si>
   <si>
     <t>P03-04-006-V02-P07</t>
-  </si>
-[...13 lines deleted...]
-    <t>P03-04-006-V02-P08</t>
   </si>
   <si>
     <t>A1243002026G2007</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>Guillet-2007-Broca SDS-MAX Quadril (Ø 22 x L 400 mm)</t>
   </si>
   <si>
     <t>3660354020078</t>
   </si>
   <si>
     <t>P03-04-006-V02-P09</t>
   </si>
   <si>
     <t>A1243002028G2277</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>Guillet-2277-Broca SDS-MAX Quadril (Ø 22 x L 550 mm)</t>
   </si>
@@ -2162,4143 +2138,5325 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M140"/>
+  <dimension ref="A1:N138"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
-    <col min="7" max="7" width="6"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="19"/>
+    <col min="7" max="7" width="17"/>
+    <col min="8" max="8" width="6"/>
+    <col min="9" max="9" width="14"/>
+    <col min="10" max="10" width="13"/>
+    <col min="11" max="11" width="8"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>50.5</v>
       </c>
-      <c r="G2" t="s">
-        <v>14</v>
+      <c r="E2">
+        <v>51.56</v>
+      </c>
+      <c r="F2" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G2" s="2">
+        <v>0.021</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="I2">
-[...2 lines deleted...]
-      <c r="J2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
       </c>
+      <c r="J2">
+        <v>1</v>
+      </c>
       <c r="K2" t="s">
         <v>17</v>
+      </c>
+      <c r="L2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D3">
         <v>53.66</v>
       </c>
-      <c r="G3" t="s">
-        <v>14</v>
+      <c r="E3">
+        <v>54.76</v>
+      </c>
+      <c r="F3" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G3" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>17</v>
+      </c>
+      <c r="L3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4">
         <v>60.29</v>
       </c>
-      <c r="G4" t="s">
-        <v>14</v>
+      <c r="E4">
+        <v>61.54</v>
+      </c>
+      <c r="F4" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G4" s="2">
+        <v>0.0207</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4">
+        <v>1</v>
       </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>17</v>
+      </c>
+      <c r="L4" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D5">
         <v>63.74</v>
       </c>
-      <c r="G5" t="s">
-        <v>14</v>
+      <c r="E5">
+        <v>65.06</v>
+      </c>
+      <c r="F5" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G5" s="2">
+        <v>0.0207</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
         <v>72.19</v>
       </c>
-      <c r="G6" t="s">
-        <v>14</v>
+      <c r="E6">
+        <v>73.67</v>
+      </c>
+      <c r="F6" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>17</v>
+      </c>
+      <c r="L6" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>86.43</v>
       </c>
-      <c r="G7" t="s">
-        <v>14</v>
+      <c r="E7">
+        <v>88.2</v>
+      </c>
+      <c r="F7" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
       </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>17</v>
+      </c>
+      <c r="L7" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D8">
         <v>89.98</v>
       </c>
-      <c r="G8" t="s">
-        <v>14</v>
+      <c r="E8">
+        <v>91.81</v>
+      </c>
+      <c r="F8" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I8" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8">
+        <v>1</v>
       </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>17</v>
+      </c>
+      <c r="L8" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D9">
         <v>107.78</v>
       </c>
-      <c r="G9" t="s">
-        <v>14</v>
+      <c r="E9">
+        <v>109.99</v>
+      </c>
+      <c r="F9" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I9" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9">
+        <v>1</v>
       </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>17</v>
+      </c>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D10">
         <v>65.5</v>
       </c>
-      <c r="G10" t="s">
-        <v>14</v>
+      <c r="E10">
+        <v>66.82</v>
+      </c>
+      <c r="F10" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10">
+        <v>1</v>
       </c>
       <c r="K10" t="s">
-        <v>57</v>
+        <v>17</v>
+      </c>
+      <c r="L10" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D11">
         <v>75.62</v>
       </c>
-      <c r="G11" t="s">
-        <v>14</v>
+      <c r="E11">
+        <v>77.16</v>
+      </c>
+      <c r="F11" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G11" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I11" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11">
+        <v>1</v>
       </c>
       <c r="K11" t="s">
-        <v>62</v>
+        <v>17</v>
+      </c>
+      <c r="L11" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12">
         <v>90.91</v>
       </c>
-      <c r="G12" t="s">
-        <v>14</v>
+      <c r="E12">
+        <v>92.74</v>
+      </c>
+      <c r="F12" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I12" t="s">
+        <v>67</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
       </c>
       <c r="K12" t="s">
-        <v>67</v>
+        <v>17</v>
+      </c>
+      <c r="L12" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D13">
         <v>113.41</v>
       </c>
-      <c r="G13" t="s">
-        <v>14</v>
+      <c r="E13">
+        <v>115.68</v>
+      </c>
+      <c r="F13" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G13" s="3">
+        <v>0.02</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13">
+        <v>1</v>
       </c>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D14">
         <v>122.88</v>
       </c>
-      <c r="G14" t="s">
-        <v>14</v>
+      <c r="E14">
+        <v>125.38</v>
+      </c>
+      <c r="F14" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I14" t="s">
+        <v>77</v>
+      </c>
+      <c r="J14">
+        <v>1</v>
       </c>
       <c r="K14" t="s">
-        <v>77</v>
+        <v>17</v>
+      </c>
+      <c r="L14" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D15">
         <v>128.22</v>
       </c>
-      <c r="G15" t="s">
-        <v>14</v>
+      <c r="E15">
+        <v>130.85</v>
+      </c>
+      <c r="F15" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I15" t="s">
+        <v>82</v>
+      </c>
+      <c r="J15">
+        <v>1</v>
       </c>
       <c r="K15" t="s">
-        <v>82</v>
+        <v>17</v>
+      </c>
+      <c r="L15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D16">
         <v>148.32</v>
       </c>
-      <c r="G16" t="s">
-        <v>14</v>
+      <c r="E16">
+        <v>151.33</v>
+      </c>
+      <c r="F16" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H16" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I16" t="s">
+        <v>87</v>
+      </c>
+      <c r="J16">
+        <v>1</v>
       </c>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>17</v>
+      </c>
+      <c r="L16" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D17">
         <v>181.6</v>
       </c>
-      <c r="G17" t="s">
-        <v>14</v>
+      <c r="E17">
+        <v>185.28</v>
+      </c>
+      <c r="F17" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I17" t="s">
+        <v>92</v>
+      </c>
+      <c r="J17">
+        <v>1</v>
       </c>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>17</v>
+      </c>
+      <c r="L17" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D18">
         <v>211.3</v>
       </c>
-      <c r="G18" t="s">
-        <v>14</v>
+      <c r="E18">
+        <v>215.56</v>
+      </c>
+      <c r="F18" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I18" t="s">
+        <v>97</v>
+      </c>
+      <c r="J18">
+        <v>1</v>
       </c>
       <c r="K18" t="s">
-        <v>97</v>
+        <v>17</v>
+      </c>
+      <c r="L18" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D19">
         <v>34.39</v>
       </c>
-      <c r="G19" t="s">
-        <v>14</v>
+      <c r="E19">
+        <v>35.14</v>
+      </c>
+      <c r="F19" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0.0218</v>
       </c>
       <c r="H19" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I19" t="s">
+        <v>102</v>
+      </c>
+      <c r="J19">
+        <v>1</v>
       </c>
       <c r="K19" t="s">
-        <v>102</v>
+        <v>17</v>
+      </c>
+      <c r="L19" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D20">
         <v>41.86</v>
       </c>
-      <c r="G20" t="s">
-        <v>14</v>
+      <c r="E20">
+        <v>42.74</v>
+      </c>
+      <c r="F20" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0.021</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I20" t="s">
+        <v>107</v>
+      </c>
+      <c r="J20">
+        <v>1</v>
       </c>
       <c r="K20" t="s">
-        <v>107</v>
+        <v>17</v>
+      </c>
+      <c r="L20" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D21">
         <v>49.95</v>
       </c>
-      <c r="G21" t="s">
-        <v>14</v>
+      <c r="E21">
+        <v>50.96</v>
+      </c>
+      <c r="F21" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G21" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I21" t="s">
+        <v>112</v>
+      </c>
+      <c r="J21">
+        <v>1</v>
       </c>
       <c r="K21" t="s">
-        <v>112</v>
+        <v>17</v>
+      </c>
+      <c r="L21" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D22">
         <v>60.26</v>
       </c>
-      <c r="G22" t="s">
-        <v>14</v>
+      <c r="E22">
+        <v>61.53</v>
+      </c>
+      <c r="F22" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0.0211</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I22" t="s">
+        <v>117</v>
+      </c>
+      <c r="J22">
+        <v>1</v>
       </c>
       <c r="K22" t="s">
-        <v>117</v>
+        <v>17</v>
+      </c>
+      <c r="L22" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D23">
         <v>9</v>
       </c>
-      <c r="G23" t="s">
-        <v>14</v>
+      <c r="E23">
+        <v>9.21</v>
+      </c>
+      <c r="F23" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0.0233</v>
       </c>
       <c r="H23" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I23" t="s">
+        <v>122</v>
+      </c>
+      <c r="J23">
+        <v>1</v>
       </c>
       <c r="K23" t="s">
-        <v>122</v>
+        <v>17</v>
+      </c>
+      <c r="L23" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D24">
         <v>74.74</v>
       </c>
-      <c r="G24" t="s">
-        <v>14</v>
+      <c r="E24">
+        <v>76.26</v>
+      </c>
+      <c r="F24" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H24" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I24" t="s">
+        <v>127</v>
+      </c>
+      <c r="J24">
+        <v>1</v>
       </c>
       <c r="K24" t="s">
-        <v>127</v>
+        <v>17</v>
+      </c>
+      <c r="L24" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D25">
         <v>77.84</v>
       </c>
-      <c r="G25" t="s">
-        <v>14</v>
+      <c r="E25">
+        <v>79.46</v>
+      </c>
+      <c r="F25" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0.0208</v>
       </c>
       <c r="H25" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I25" t="s">
+        <v>132</v>
+      </c>
+      <c r="J25">
+        <v>1</v>
       </c>
       <c r="K25" t="s">
-        <v>132</v>
+        <v>17</v>
+      </c>
+      <c r="L25" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D26">
         <v>81.03</v>
       </c>
-      <c r="G26" t="s">
-        <v>14</v>
+      <c r="E26">
+        <v>82.71</v>
+      </c>
+      <c r="F26" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0.0207</v>
       </c>
       <c r="H26" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I26" t="s">
+        <v>137</v>
+      </c>
+      <c r="J26">
+        <v>1</v>
       </c>
       <c r="K26" t="s">
-        <v>137</v>
+        <v>17</v>
+      </c>
+      <c r="L26" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D27">
         <v>86.99</v>
       </c>
-      <c r="G27" t="s">
-        <v>14</v>
+      <c r="E27">
+        <v>88.76</v>
+      </c>
+      <c r="F27" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I27" t="s">
+        <v>142</v>
+      </c>
+      <c r="J27">
+        <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>142</v>
+        <v>17</v>
+      </c>
+      <c r="L27" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D28">
         <v>90.92</v>
       </c>
-      <c r="G28" t="s">
-        <v>14</v>
+      <c r="E28">
+        <v>92.76</v>
+      </c>
+      <c r="F28" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I28" t="s">
+        <v>147</v>
+      </c>
+      <c r="J28">
+        <v>1</v>
       </c>
       <c r="K28" t="s">
-        <v>147</v>
+        <v>17</v>
+      </c>
+      <c r="L28" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D29">
         <v>102.77</v>
       </c>
-      <c r="G29" t="s">
-        <v>14</v>
+      <c r="E29">
+        <v>104.85</v>
+      </c>
+      <c r="F29" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I29" t="s">
+        <v>152</v>
+      </c>
+      <c r="J29">
+        <v>1</v>
       </c>
       <c r="K29" t="s">
-        <v>152</v>
+        <v>17</v>
+      </c>
+      <c r="L29" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D30">
         <v>103.26</v>
       </c>
-      <c r="G30" t="s">
-        <v>14</v>
+      <c r="E30">
+        <v>105.36</v>
+      </c>
+      <c r="F30" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I30" t="s">
+        <v>157</v>
+      </c>
+      <c r="J30">
+        <v>1</v>
       </c>
       <c r="K30" t="s">
-        <v>157</v>
+        <v>17</v>
+      </c>
+      <c r="L30" t="s">
+        <v>158</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D31">
         <v>110.67</v>
       </c>
-      <c r="G31" t="s">
-        <v>14</v>
+      <c r="E31">
+        <v>112.91</v>
+      </c>
+      <c r="F31" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I31" t="s">
+        <v>162</v>
+      </c>
+      <c r="J31">
+        <v>1</v>
       </c>
       <c r="K31" t="s">
-        <v>162</v>
+        <v>17</v>
+      </c>
+      <c r="L31" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B32" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C32" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D32">
         <v>112.65</v>
       </c>
-      <c r="G32" t="s">
-        <v>14</v>
+      <c r="E32">
+        <v>114.92</v>
+      </c>
+      <c r="F32" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H32" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I32" t="s">
+        <v>167</v>
+      </c>
+      <c r="J32">
+        <v>1</v>
       </c>
       <c r="K32" t="s">
-        <v>167</v>
+        <v>17</v>
+      </c>
+      <c r="L32" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C33" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D33">
         <v>118.54</v>
       </c>
-      <c r="G33" t="s">
-        <v>14</v>
+      <c r="E33">
+        <v>120.97</v>
+      </c>
+      <c r="F33" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H33" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I33" t="s">
+        <v>172</v>
+      </c>
+      <c r="J33">
+        <v>1</v>
       </c>
       <c r="K33" t="s">
-        <v>172</v>
+        <v>17</v>
+      </c>
+      <c r="L33" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D34">
         <v>130.42</v>
       </c>
-      <c r="G34" t="s">
-        <v>14</v>
+      <c r="E34">
+        <v>133.09</v>
+      </c>
+      <c r="F34" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I34" t="s">
+        <v>177</v>
+      </c>
+      <c r="J34">
+        <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>177</v>
+        <v>17</v>
+      </c>
+      <c r="L34" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D35">
         <v>160.36</v>
       </c>
-      <c r="G35" t="s">
-        <v>14</v>
+      <c r="E35">
+        <v>163.62</v>
+      </c>
+      <c r="F35" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I35" t="s">
+        <v>182</v>
+      </c>
+      <c r="J35">
+        <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>182</v>
+        <v>17</v>
+      </c>
+      <c r="L35" t="s">
+        <v>183</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D36">
         <v>181.82</v>
       </c>
-      <c r="G36" t="s">
-        <v>14</v>
+      <c r="E36">
+        <v>185.48</v>
+      </c>
+      <c r="F36" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G36" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H36" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I36" t="s">
+        <v>187</v>
+      </c>
+      <c r="J36">
+        <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>187</v>
+        <v>17</v>
+      </c>
+      <c r="L36" t="s">
+        <v>188</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C37" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D37">
         <v>197.59</v>
       </c>
-      <c r="G37" t="s">
-        <v>14</v>
+      <c r="E37">
+        <v>201.57</v>
+      </c>
+      <c r="F37" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H37" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I37" t="s">
+        <v>192</v>
+      </c>
+      <c r="J37">
+        <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>192</v>
+        <v>17</v>
+      </c>
+      <c r="L37" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B38" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C38" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D38">
         <v>229.18</v>
       </c>
-      <c r="G38" t="s">
-        <v>14</v>
+      <c r="E38">
+        <v>233.78</v>
+      </c>
+      <c r="F38" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I38" t="s">
+        <v>197</v>
+      </c>
+      <c r="J38">
+        <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>197</v>
+        <v>17</v>
+      </c>
+      <c r="L38" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D39">
         <v>466.27</v>
       </c>
-      <c r="G39" t="s">
-        <v>14</v>
+      <c r="E39">
+        <v>475.61</v>
+      </c>
+      <c r="F39" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G39" s="3">
+        <v>0.02</v>
       </c>
       <c r="H39" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I39" t="s">
+        <v>202</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
       </c>
       <c r="K39" t="s">
-        <v>202</v>
+        <v>17</v>
+      </c>
+      <c r="L39" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B40" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C40" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D40">
         <v>70.46</v>
       </c>
-      <c r="G40" t="s">
-        <v>14</v>
+      <c r="E40">
+        <v>71.89</v>
+      </c>
+      <c r="F40" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H40" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I40" t="s">
+        <v>207</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
       </c>
       <c r="K40" t="s">
-        <v>207</v>
+        <v>17</v>
+      </c>
+      <c r="L40" t="s">
+        <v>208</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B41" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D41">
         <v>82.88</v>
       </c>
-      <c r="G41" t="s">
-        <v>14</v>
+      <c r="E41">
+        <v>84.54</v>
+      </c>
+      <c r="F41" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G41" s="3">
+        <v>0.02</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I41" t="s">
+        <v>212</v>
+      </c>
+      <c r="J41">
+        <v>1</v>
       </c>
       <c r="K41" t="s">
-        <v>212</v>
+        <v>17</v>
+      </c>
+      <c r="L41" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D42">
         <v>127.57</v>
       </c>
-      <c r="G42" t="s">
-        <v>14</v>
+      <c r="E42">
+        <v>130.17</v>
+      </c>
+      <c r="F42" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G42" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H42" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I42" t="s">
+        <v>217</v>
+      </c>
+      <c r="J42">
+        <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>217</v>
+        <v>17</v>
+      </c>
+      <c r="L42" t="s">
+        <v>218</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B43" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D43">
         <v>174.59</v>
       </c>
-      <c r="G43" t="s">
-        <v>14</v>
+      <c r="E43">
+        <v>178.13</v>
+      </c>
+      <c r="F43" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I43" t="s">
+        <v>222</v>
+      </c>
+      <c r="J43">
+        <v>1</v>
       </c>
       <c r="K43" t="s">
-        <v>222</v>
+        <v>17</v>
+      </c>
+      <c r="L43" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B44" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C44" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D44">
         <v>10.11</v>
       </c>
-      <c r="G44" t="s">
-        <v>14</v>
+      <c r="E44">
+        <v>10.34</v>
+      </c>
+      <c r="F44" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0.0227</v>
       </c>
       <c r="H44" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I44" t="s">
+        <v>227</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
       </c>
       <c r="K44" t="s">
-        <v>227</v>
+        <v>17</v>
+      </c>
+      <c r="L44" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B45" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C45" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D45">
         <v>36.61</v>
       </c>
-      <c r="G45" t="s">
-        <v>14</v>
+      <c r="E45">
+        <v>37.36</v>
+      </c>
+      <c r="F45" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H45" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I45" t="s">
+        <v>232</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
       </c>
       <c r="K45" t="s">
-        <v>232</v>
+        <v>17</v>
+      </c>
+      <c r="L45" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B46" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C46" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D46">
         <v>73.76</v>
       </c>
-      <c r="G46" t="s">
-        <v>14</v>
+      <c r="E46">
+        <v>75.37</v>
+      </c>
+      <c r="F46" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G46" s="2">
+        <v>0.0218</v>
       </c>
       <c r="H46" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I46" t="s">
+        <v>237</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
       </c>
       <c r="K46" t="s">
-        <v>237</v>
+        <v>17</v>
+      </c>
+      <c r="L46" t="s">
+        <v>238</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B47" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C47" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D47">
         <v>135.33</v>
       </c>
-      <c r="G47" t="s">
-        <v>14</v>
+      <c r="E47">
+        <v>138.05</v>
+      </c>
+      <c r="F47" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G47" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H47" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I47" t="s">
+        <v>242</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
       </c>
       <c r="K47" t="s">
-        <v>242</v>
+        <v>17</v>
+      </c>
+      <c r="L47" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B48" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C48" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D48">
         <v>75.26</v>
       </c>
-      <c r="G48" t="s">
-        <v>14</v>
+      <c r="E48">
+        <v>76.8</v>
+      </c>
+      <c r="F48" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H48" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I48" t="s">
+        <v>247</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
       </c>
       <c r="K48" t="s">
-        <v>247</v>
+        <v>17</v>
+      </c>
+      <c r="L48" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B49" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C49" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D49">
         <v>75.26</v>
       </c>
-      <c r="G49" t="s">
-        <v>14</v>
+      <c r="E49">
+        <v>76.8</v>
+      </c>
+      <c r="F49" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G49" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H49" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I49" t="s">
+        <v>252</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
       </c>
       <c r="K49" t="s">
-        <v>252</v>
+        <v>17</v>
+      </c>
+      <c r="L49" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B50" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C50" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D50">
         <v>91.36</v>
       </c>
-      <c r="G50" t="s">
-        <v>14</v>
+      <c r="E50">
+        <v>93.22</v>
+      </c>
+      <c r="F50" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G50" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H50" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I50" t="s">
+        <v>257</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
       </c>
       <c r="K50" t="s">
-        <v>257</v>
+        <v>17</v>
+      </c>
+      <c r="L50" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B51" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C51" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D51">
         <v>77.48</v>
       </c>
-      <c r="G51" t="s">
-        <v>14</v>
+      <c r="E51">
+        <v>78.98</v>
+      </c>
+      <c r="F51" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G51" s="2">
+        <v>0.0194</v>
       </c>
       <c r="H51" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I51" t="s">
+        <v>262</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
       </c>
       <c r="K51" t="s">
-        <v>262</v>
+        <v>17</v>
+      </c>
+      <c r="L51" t="s">
+        <v>263</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B52" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C52" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D52">
         <v>123.29</v>
       </c>
-      <c r="G52" t="s">
-        <v>14</v>
+      <c r="E52">
+        <v>125.8</v>
+      </c>
+      <c r="F52" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G52" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H52" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I52" t="s">
+        <v>267</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
       </c>
       <c r="K52" t="s">
-        <v>267</v>
+        <v>17</v>
+      </c>
+      <c r="L52" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B53" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C53" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D53">
         <v>131.66</v>
       </c>
-      <c r="G53" t="s">
-        <v>14</v>
+      <c r="E53">
+        <v>134.3</v>
+      </c>
+      <c r="F53" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H53" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I53" t="s">
+        <v>272</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
       </c>
       <c r="K53" t="s">
-        <v>272</v>
+        <v>17</v>
+      </c>
+      <c r="L53" t="s">
+        <v>273</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B54" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C54" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D54">
         <v>140.09</v>
       </c>
-      <c r="G54" t="s">
-        <v>14</v>
+      <c r="E54">
+        <v>142.91</v>
+      </c>
+      <c r="F54" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H54" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I54" t="s">
+        <v>277</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
       </c>
       <c r="K54" t="s">
-        <v>277</v>
+        <v>17</v>
+      </c>
+      <c r="L54" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C55" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D55">
         <v>148.4</v>
       </c>
-      <c r="G55" t="s">
-        <v>14</v>
+      <c r="E55">
+        <v>151.41</v>
+      </c>
+      <c r="F55" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H55" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I55" t="s">
+        <v>282</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
       </c>
       <c r="K55" t="s">
-        <v>282</v>
+        <v>17</v>
+      </c>
+      <c r="L55" t="s">
+        <v>283</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B56" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C56" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D56">
         <v>234.17</v>
       </c>
-      <c r="G56" t="s">
-        <v>14</v>
+      <c r="E56">
+        <v>238.92</v>
+      </c>
+      <c r="F56" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G56" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H56" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I56" t="s">
+        <v>287</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>287</v>
+        <v>17</v>
+      </c>
+      <c r="L56" t="s">
+        <v>288</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B57" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C57" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D57">
         <v>259.07</v>
       </c>
-      <c r="G57" t="s">
-        <v>14</v>
+      <c r="E57">
+        <v>264.28</v>
+      </c>
+      <c r="F57" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G57" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H57" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I57" t="s">
+        <v>292</v>
+      </c>
+      <c r="J57">
+        <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>292</v>
+        <v>17</v>
+      </c>
+      <c r="L57" t="s">
+        <v>293</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B58" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C58" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D58">
         <v>285.17</v>
       </c>
-      <c r="G58" t="s">
-        <v>14</v>
+      <c r="E58">
+        <v>290.88</v>
+      </c>
+      <c r="F58" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G58" s="3">
+        <v>0.02</v>
       </c>
       <c r="H58" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I58" t="s">
+        <v>297</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
       </c>
       <c r="K58" t="s">
-        <v>297</v>
+        <v>17</v>
+      </c>
+      <c r="L58" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B59" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C59" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D59">
         <v>296.42</v>
       </c>
-      <c r="G59" t="s">
-        <v>14</v>
+      <c r="E59">
+        <v>302.38</v>
+      </c>
+      <c r="F59" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H59" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I59" t="s">
+        <v>302</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
       </c>
       <c r="K59" t="s">
-        <v>302</v>
+        <v>17</v>
+      </c>
+      <c r="L59" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B60" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C60" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D60">
         <v>308.88</v>
       </c>
-      <c r="G60" t="s">
-        <v>14</v>
+      <c r="E60">
+        <v>315.09</v>
+      </c>
+      <c r="F60" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H60" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I60" t="s">
+        <v>307</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
       </c>
       <c r="K60" t="s">
-        <v>307</v>
+        <v>17</v>
+      </c>
+      <c r="L60" t="s">
+        <v>308</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B61" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C61" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D61">
         <v>327.52</v>
       </c>
-      <c r="G61" t="s">
-        <v>14</v>
+      <c r="E61">
+        <v>334.12</v>
+      </c>
+      <c r="F61" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G61" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H61" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I61" t="s">
+        <v>312</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
       </c>
       <c r="K61" t="s">
-        <v>312</v>
+        <v>17</v>
+      </c>
+      <c r="L61" t="s">
+        <v>313</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B62" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C62" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D62">
         <v>346.24</v>
       </c>
-      <c r="G62" t="s">
-        <v>14</v>
+      <c r="E62">
+        <v>353.19</v>
+      </c>
+      <c r="F62" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G62" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H62" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I62" t="s">
+        <v>317</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
       </c>
       <c r="K62" t="s">
-        <v>317</v>
+        <v>17</v>
+      </c>
+      <c r="L62" t="s">
+        <v>318</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B63" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C63" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D63">
         <v>401.02</v>
       </c>
-      <c r="G63" t="s">
-        <v>14</v>
+      <c r="E63">
+        <v>409.08</v>
+      </c>
+      <c r="F63" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H63" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I63" t="s">
+        <v>322</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
       </c>
       <c r="K63" t="s">
-        <v>322</v>
+        <v>17</v>
+      </c>
+      <c r="L63" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B64" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C64" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D64">
         <v>505.64</v>
       </c>
-      <c r="G64" t="s">
-        <v>14</v>
+      <c r="E64">
+        <v>515.81</v>
+      </c>
+      <c r="F64" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G64" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H64" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I64" t="s">
+        <v>327</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
       </c>
       <c r="K64" t="s">
-        <v>327</v>
+        <v>17</v>
+      </c>
+      <c r="L64" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B65" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C65" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D65">
         <v>368.09</v>
       </c>
-      <c r="G65" t="s">
-        <v>14</v>
+      <c r="E65">
+        <v>375.48</v>
+      </c>
+      <c r="F65" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G65" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H65" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I65" t="s">
+        <v>332</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
       </c>
       <c r="K65" t="s">
-        <v>332</v>
+        <v>17</v>
+      </c>
+      <c r="L65" t="s">
+        <v>333</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B66" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C66" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D66">
         <v>382.97</v>
       </c>
-      <c r="G66" t="s">
-        <v>14</v>
+      <c r="E66">
+        <v>390.7</v>
+      </c>
+      <c r="F66" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G66" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H66" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I66" t="s">
+        <v>337</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
       </c>
       <c r="K66" t="s">
-        <v>337</v>
+        <v>17</v>
+      </c>
+      <c r="L66" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B67" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C67" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D67">
         <v>389.15</v>
       </c>
-      <c r="G67" t="s">
-        <v>14</v>
+      <c r="E67">
+        <v>396.96</v>
+      </c>
+      <c r="F67" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G67" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H67" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I67" t="s">
+        <v>342</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
       </c>
       <c r="K67" t="s">
-        <v>342</v>
+        <v>17</v>
+      </c>
+      <c r="L67" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B68" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C68" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D68">
         <v>398.66</v>
       </c>
-      <c r="G68" t="s">
-        <v>14</v>
+      <c r="E68">
+        <v>406.79</v>
+      </c>
+      <c r="F68" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G68" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H68" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I68" t="s">
+        <v>347</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
       </c>
       <c r="K68" t="s">
-        <v>347</v>
+        <v>17</v>
+      </c>
+      <c r="L68" t="s">
+        <v>348</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B69" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C69" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D69">
         <v>467.26</v>
       </c>
-      <c r="G69" t="s">
-        <v>14</v>
+      <c r="E69">
+        <v>476.66</v>
+      </c>
+      <c r="F69" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G69" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H69" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I69" t="s">
+        <v>352</v>
+      </c>
+      <c r="J69">
+        <v>1</v>
       </c>
       <c r="K69" t="s">
-        <v>352</v>
+        <v>17</v>
+      </c>
+      <c r="L69" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B70" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C70" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D70">
         <v>480.9</v>
       </c>
-      <c r="G70" t="s">
-        <v>14</v>
+      <c r="E70">
+        <v>490.55</v>
+      </c>
+      <c r="F70" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G70" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H70" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I70" t="s">
+        <v>357</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
       </c>
       <c r="K70" t="s">
-        <v>357</v>
+        <v>17</v>
+      </c>
+      <c r="L70" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B71" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C71" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D71">
         <v>487.41</v>
       </c>
-      <c r="G71" t="s">
-        <v>14</v>
+      <c r="E71">
+        <v>497.18</v>
+      </c>
+      <c r="F71" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G71" s="3">
+        <v>0.02</v>
       </c>
       <c r="H71" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I71" t="s">
+        <v>362</v>
+      </c>
+      <c r="J71">
+        <v>1</v>
       </c>
       <c r="K71" t="s">
-        <v>362</v>
+        <v>17</v>
+      </c>
+      <c r="L71" t="s">
+        <v>363</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B72" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C72" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D72">
         <v>63.68</v>
       </c>
-      <c r="G72" t="s">
-        <v>14</v>
+      <c r="E72">
+        <v>65</v>
+      </c>
+      <c r="F72" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G72" s="2">
+        <v>0.0207</v>
       </c>
       <c r="H72" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I72" t="s">
+        <v>367</v>
+      </c>
+      <c r="J72">
+        <v>1</v>
       </c>
       <c r="K72" t="s">
-        <v>367</v>
+        <v>17</v>
+      </c>
+      <c r="L72" t="s">
+        <v>368</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B73" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C73" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D73">
         <v>63.68</v>
       </c>
-      <c r="G73" t="s">
-        <v>14</v>
+      <c r="E73">
+        <v>65</v>
+      </c>
+      <c r="F73" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G73" s="2">
+        <v>0.0207</v>
       </c>
       <c r="H73" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I73" t="s">
+        <v>372</v>
+      </c>
+      <c r="J73">
+        <v>1</v>
       </c>
       <c r="K73" t="s">
-        <v>372</v>
+        <v>17</v>
+      </c>
+      <c r="L73" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B74" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C74" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D74">
         <v>68.7</v>
       </c>
-      <c r="G74" t="s">
-        <v>14</v>
+      <c r="E74">
+        <v>68.7</v>
+      </c>
+      <c r="F74" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G74" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H74" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I74" t="s">
+        <v>378</v>
+      </c>
+      <c r="J74">
+        <v>1</v>
       </c>
       <c r="K74" t="s">
-        <v>377</v>
+        <v>17</v>
+      </c>
+      <c r="L74" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B75" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C75" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D75">
-        <v>76.03</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>73.79</v>
+      </c>
+      <c r="E75">
+        <v>73.79</v>
+      </c>
+      <c r="F75" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G75" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H75" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I75" t="s">
+        <v>383</v>
+      </c>
+      <c r="J75">
+        <v>1</v>
       </c>
       <c r="K75" t="s">
-        <v>382</v>
+        <v>17</v>
+      </c>
+      <c r="L75" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B76" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C76" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D76">
-        <v>73.79</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>77.41</v>
+      </c>
+      <c r="E76">
+        <v>77.41</v>
+      </c>
+      <c r="F76" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G76" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H76" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I76" t="s">
+        <v>388</v>
+      </c>
+      <c r="J76">
+        <v>1</v>
       </c>
       <c r="K76" t="s">
-        <v>387</v>
+        <v>17</v>
+      </c>
+      <c r="L76" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B77" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C77" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D77">
-        <v>77.41</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>79.9</v>
+      </c>
+      <c r="E77">
+        <v>79.9</v>
+      </c>
+      <c r="F77" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G77" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H77" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I77" t="s">
+        <v>393</v>
+      </c>
+      <c r="J77">
+        <v>1</v>
       </c>
       <c r="K77" t="s">
-        <v>392</v>
+        <v>17</v>
+      </c>
+      <c r="L77" t="s">
+        <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B78" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C78" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D78">
-        <v>79.9</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>83.46</v>
+      </c>
+      <c r="E78">
+        <v>83.46</v>
+      </c>
+      <c r="F78" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G78" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H78" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I78" t="s">
+        <v>398</v>
+      </c>
+      <c r="J78">
+        <v>1</v>
       </c>
       <c r="K78" t="s">
-        <v>397</v>
+        <v>17</v>
+      </c>
+      <c r="L78" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B79" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C79" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D79">
-        <v>84.7</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>94.62</v>
+      </c>
+      <c r="E79">
+        <v>94.62</v>
+      </c>
+      <c r="F79" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G79" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H79" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I79" t="s">
+        <v>403</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
       </c>
       <c r="K79" t="s">
-        <v>402</v>
+        <v>17</v>
+      </c>
+      <c r="L79" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B80" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C80" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D80">
-        <v>83.46</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>130.46</v>
+      </c>
+      <c r="E80">
+        <v>130.46</v>
+      </c>
+      <c r="F80" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G80" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H80" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I80" t="s">
+        <v>408</v>
+      </c>
+      <c r="J80">
+        <v>1</v>
       </c>
       <c r="K80" t="s">
-        <v>407</v>
+        <v>17</v>
+      </c>
+      <c r="L80" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B81" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C81" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D81">
-        <v>94.62</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>88.61</v>
+      </c>
+      <c r="E81">
+        <v>90.44</v>
+      </c>
+      <c r="F81" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G81" s="2">
+        <v>0.0207</v>
       </c>
       <c r="H81" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I81" t="s">
+        <v>413</v>
+      </c>
+      <c r="J81">
+        <v>1</v>
       </c>
       <c r="K81" t="s">
-        <v>412</v>
+        <v>17</v>
+      </c>
+      <c r="L81" t="s">
+        <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B82" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C82" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D82">
-        <v>130.46</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>90.46</v>
+      </c>
+      <c r="E82">
+        <v>92.29</v>
+      </c>
+      <c r="F82" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G82" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H82" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I82" t="s">
+        <v>418</v>
+      </c>
+      <c r="J82">
+        <v>1</v>
       </c>
       <c r="K82" t="s">
-        <v>417</v>
+        <v>17</v>
+      </c>
+      <c r="L82" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B83" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C83" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D83">
-        <v>88.61</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>97.98</v>
+      </c>
+      <c r="E83">
+        <v>97.98</v>
+      </c>
+      <c r="F83" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G83" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H83" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I83" t="s">
+        <v>423</v>
+      </c>
+      <c r="J83">
+        <v>1</v>
       </c>
       <c r="K83" t="s">
-        <v>422</v>
+        <v>17</v>
+      </c>
+      <c r="L83" t="s">
+        <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B84" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C84" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D84">
-        <v>90.46</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>148.22</v>
+      </c>
+      <c r="E84">
+        <v>148.22</v>
+      </c>
+      <c r="F84" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G84" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H84" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I84" t="s">
+        <v>428</v>
+      </c>
+      <c r="J84">
+        <v>1</v>
       </c>
       <c r="K84" t="s">
-        <v>427</v>
+        <v>17</v>
+      </c>
+      <c r="L84" t="s">
+        <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B85" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C85" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D85">
-        <v>97.98</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>124.83</v>
+      </c>
+      <c r="E85">
+        <v>124.83</v>
+      </c>
+      <c r="F85" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G85" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H85" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I85" t="s">
+        <v>433</v>
+      </c>
+      <c r="J85">
+        <v>1</v>
       </c>
       <c r="K85" t="s">
-        <v>432</v>
+        <v>17</v>
+      </c>
+      <c r="L85" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B86" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C86" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D86">
-        <v>148.22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>137.95</v>
+      </c>
+      <c r="E86">
+        <v>137.95</v>
+      </c>
+      <c r="F86" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G86" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H86" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I86" t="s">
+        <v>438</v>
+      </c>
+      <c r="J86">
+        <v>1</v>
       </c>
       <c r="K86" t="s">
-        <v>437</v>
+        <v>17</v>
+      </c>
+      <c r="L86" t="s">
+        <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B87" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C87" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D87">
-        <v>124.83</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>158.21</v>
+      </c>
+      <c r="E87">
+        <v>158.21</v>
+      </c>
+      <c r="F87" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G87" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H87" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I87" t="s">
+        <v>443</v>
+      </c>
+      <c r="J87">
+        <v>1</v>
       </c>
       <c r="K87" t="s">
-        <v>442</v>
+        <v>17</v>
+      </c>
+      <c r="L87" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B88" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C88" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D88">
-        <v>137.95</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>154.37</v>
+      </c>
+      <c r="E88">
+        <v>154.37</v>
+      </c>
+      <c r="F88" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G88" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H88" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I88" t="s">
+        <v>448</v>
+      </c>
+      <c r="J88">
+        <v>1</v>
       </c>
       <c r="K88" t="s">
-        <v>447</v>
+        <v>17</v>
+      </c>
+      <c r="L88" t="s">
+        <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B89" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C89" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D89">
-        <v>158.21</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>221.73</v>
+      </c>
+      <c r="E89">
+        <v>221.73</v>
+      </c>
+      <c r="F89" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G89" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H89" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I89" t="s">
+        <v>453</v>
+      </c>
+      <c r="J89">
+        <v>1</v>
       </c>
       <c r="K89" t="s">
-        <v>452</v>
+        <v>17</v>
+      </c>
+      <c r="L89" t="s">
+        <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B90" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C90" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D90">
-        <v>154.37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>181.79</v>
+      </c>
+      <c r="E90">
+        <v>185.44</v>
+      </c>
+      <c r="F90" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G90" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H90" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I90" t="s">
+        <v>458</v>
+      </c>
+      <c r="J90">
+        <v>1</v>
       </c>
       <c r="K90" t="s">
-        <v>457</v>
+        <v>17</v>
+      </c>
+      <c r="L90" t="s">
+        <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B91" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C91" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D91">
-        <v>221.73</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>237.76</v>
+      </c>
+      <c r="E91">
+        <v>242.56</v>
+      </c>
+      <c r="F91" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G91" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H91" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I91" t="s">
+        <v>463</v>
+      </c>
+      <c r="J91">
+        <v>1</v>
       </c>
       <c r="K91" t="s">
-        <v>462</v>
+        <v>17</v>
+      </c>
+      <c r="L91" t="s">
+        <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B92" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C92" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D92">
-        <v>181.79</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>204.96</v>
+      </c>
+      <c r="E92">
+        <v>204.96</v>
+      </c>
+      <c r="F92" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G92" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H92" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I92" t="s">
+        <v>468</v>
+      </c>
+      <c r="J92">
+        <v>1</v>
       </c>
       <c r="K92" t="s">
-        <v>467</v>
+        <v>17</v>
+      </c>
+      <c r="L92" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B93" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C93" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D93">
-        <v>237.76</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>241.31</v>
+      </c>
+      <c r="E93">
+        <v>241.31</v>
+      </c>
+      <c r="F93" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G93" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H93" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I93" t="s">
+        <v>473</v>
+      </c>
+      <c r="J93">
+        <v>1</v>
       </c>
       <c r="K93" t="s">
-        <v>472</v>
+        <v>17</v>
+      </c>
+      <c r="L93" t="s">
+        <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B94" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C94" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D94">
-        <v>204.96</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>214.4</v>
+      </c>
+      <c r="E94">
+        <v>214.4</v>
+      </c>
+      <c r="F94" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G94" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H94" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I94" t="s">
+        <v>478</v>
+      </c>
+      <c r="J94">
+        <v>1</v>
       </c>
       <c r="K94" t="s">
-        <v>477</v>
+        <v>17</v>
+      </c>
+      <c r="L94" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B95" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C95" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D95">
-        <v>241.31</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>251.87</v>
+      </c>
+      <c r="E95">
+        <v>251.87</v>
+      </c>
+      <c r="F95" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G95" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H95" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I95" t="s">
+        <v>483</v>
+      </c>
+      <c r="J95">
+        <v>1</v>
       </c>
       <c r="K95" t="s">
-        <v>482</v>
+        <v>17</v>
+      </c>
+      <c r="L95" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B96" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C96" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D96">
-        <v>214.4</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>237.96</v>
+      </c>
+      <c r="E96">
+        <v>242.76</v>
+      </c>
+      <c r="F96" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G96" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H96" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I96" t="s">
+        <v>488</v>
+      </c>
+      <c r="J96">
+        <v>1</v>
       </c>
       <c r="K96" t="s">
-        <v>487</v>
+        <v>17</v>
+      </c>
+      <c r="L96" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B97" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C97" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D97">
-        <v>251.87</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>289.9</v>
+      </c>
+      <c r="E97">
+        <v>295.73</v>
+      </c>
+      <c r="F97" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G97" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H97" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I97" t="s">
+        <v>493</v>
+      </c>
+      <c r="J97">
+        <v>1</v>
       </c>
       <c r="K97" t="s">
-        <v>492</v>
+        <v>17</v>
+      </c>
+      <c r="L97" t="s">
+        <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B98" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C98" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D98">
-        <v>237.96</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>49.8</v>
+      </c>
+      <c r="E98">
+        <v>50.81</v>
+      </c>
+      <c r="F98" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G98" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H98" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I98" t="s">
+        <v>498</v>
+      </c>
+      <c r="J98">
+        <v>1</v>
       </c>
       <c r="K98" t="s">
-        <v>497</v>
+        <v>17</v>
+      </c>
+      <c r="L98" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B99" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C99" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D99">
-        <v>289.9</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>12.81</v>
+      </c>
+      <c r="E99">
+        <v>13.07</v>
+      </c>
+      <c r="F99" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G99" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H99" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I99" t="s">
+        <v>503</v>
+      </c>
+      <c r="J99">
+        <v>5</v>
       </c>
       <c r="K99" t="s">
-        <v>502</v>
+        <v>17</v>
+      </c>
+      <c r="L99" t="s">
+        <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B100" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C100" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D100">
-        <v>49.8</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19.01</v>
+      </c>
+      <c r="E100">
+        <v>19.41</v>
+      </c>
+      <c r="F100" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G100" s="2">
+        <v>0.021</v>
       </c>
       <c r="H100" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I100" t="s">
+        <v>508</v>
+      </c>
+      <c r="J100">
+        <v>5</v>
       </c>
       <c r="K100" t="s">
-        <v>507</v>
+        <v>17</v>
+      </c>
+      <c r="L100" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B101" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C101" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D101">
-        <v>12.81</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20.96</v>
+      </c>
+      <c r="E101">
+        <v>21.39</v>
+      </c>
+      <c r="F101" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G101" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H101" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I101" t="s">
+        <v>513</v>
+      </c>
+      <c r="J101">
+        <v>1</v>
       </c>
       <c r="K101" t="s">
-        <v>512</v>
+        <v>17</v>
+      </c>
+      <c r="L101" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B102" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C102" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D102">
-        <v>19.01</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13.68</v>
+      </c>
+      <c r="E102">
+        <v>13.98</v>
+      </c>
+      <c r="F102" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G102" s="2">
+        <v>0.0219</v>
       </c>
       <c r="H102" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="I102">
+        <v>15</v>
+      </c>
+      <c r="I102" t="s">
+        <v>518</v>
+      </c>
+      <c r="J102">
         <v>5</v>
       </c>
-      <c r="J102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K102" t="s">
-        <v>517</v>
+        <v>17</v>
+      </c>
+      <c r="L102" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B103" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C103" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D103">
-        <v>20.96</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20.42</v>
+      </c>
+      <c r="E103">
+        <v>20.84</v>
+      </c>
+      <c r="F103" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G103" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H103" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I103" t="s">
+        <v>523</v>
+      </c>
+      <c r="J103">
+        <v>5</v>
       </c>
       <c r="K103" t="s">
-        <v>522</v>
+        <v>17</v>
+      </c>
+      <c r="L103" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B104" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C104" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D104">
-        <v>13.68</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>37.47</v>
+      </c>
+      <c r="E104">
+        <v>38.26</v>
+      </c>
+      <c r="F104" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G104" s="2">
+        <v>0.0211</v>
       </c>
       <c r="H104" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="I104">
+        <v>15</v>
+      </c>
+      <c r="I104" t="s">
+        <v>528</v>
+      </c>
+      <c r="J104">
         <v>5</v>
       </c>
-      <c r="J104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K104" t="s">
-        <v>527</v>
+        <v>17</v>
+      </c>
+      <c r="L104" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="B105" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C105" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D105">
-        <v>20.42</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>49.37</v>
+      </c>
+      <c r="E105">
+        <v>50.38</v>
+      </c>
+      <c r="F105" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G105" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H105" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="I105">
+        <v>15</v>
+      </c>
+      <c r="I105" t="s">
+        <v>533</v>
+      </c>
+      <c r="J105">
         <v>5</v>
       </c>
-      <c r="J105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K105" t="s">
-        <v>532</v>
+        <v>17</v>
+      </c>
+      <c r="L105" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B106" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C106" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D106">
-        <v>37.47</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46.25</v>
+      </c>
+      <c r="E106">
+        <v>47.19</v>
+      </c>
+      <c r="F106" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G106" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H106" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="I106">
+        <v>15</v>
+      </c>
+      <c r="I106" t="s">
+        <v>538</v>
+      </c>
+      <c r="J106">
         <v>5</v>
       </c>
-      <c r="J106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K106" t="s">
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="L106" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B107" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C107" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D107">
-        <v>49.37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35.4</v>
+      </c>
+      <c r="E107">
+        <v>36.12</v>
+      </c>
+      <c r="F107" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G107" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H107" t="s">
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="I107">
+        <v>15</v>
+      </c>
+      <c r="I107" t="s">
+        <v>543</v>
+      </c>
+      <c r="J107">
         <v>5</v>
       </c>
-      <c r="J107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K107" t="s">
-        <v>542</v>
+        <v>17</v>
+      </c>
+      <c r="L107" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B108" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C108" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D108">
-        <v>46.25</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36.77</v>
+      </c>
+      <c r="E108">
+        <v>37.52</v>
+      </c>
+      <c r="F108" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G108" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H108" t="s">
-        <v>546</v>
-[...1 lines deleted...]
-      <c r="I108">
+        <v>15</v>
+      </c>
+      <c r="I108" t="s">
+        <v>548</v>
+      </c>
+      <c r="J108">
         <v>5</v>
       </c>
-      <c r="J108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K108" t="s">
-        <v>547</v>
+        <v>17</v>
+      </c>
+      <c r="L108" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B109" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C109" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D109">
-        <v>35.4</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>120.58</v>
+      </c>
+      <c r="E109">
+        <v>123.01</v>
+      </c>
+      <c r="F109" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G109" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H109" t="s">
-        <v>551</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I109" t="s">
+        <v>553</v>
+      </c>
+      <c r="J109">
+        <v>1</v>
       </c>
       <c r="K109" t="s">
-        <v>552</v>
+        <v>17</v>
+      </c>
+      <c r="L109" t="s">
+        <v>554</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B110" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C110" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D110">
-        <v>36.77</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>11.6</v>
+      </c>
+      <c r="E110">
+        <v>11.87</v>
+      </c>
+      <c r="F110" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G110" s="2">
+        <v>0.0233</v>
       </c>
       <c r="H110" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="I110">
+        <v>15</v>
+      </c>
+      <c r="I110" t="s">
+        <v>558</v>
+      </c>
+      <c r="J110">
         <v>5</v>
       </c>
-      <c r="J110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K110" t="s">
-        <v>557</v>
+        <v>17</v>
+      </c>
+      <c r="L110" t="s">
+        <v>559</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B111" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C111" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D111">
-        <v>120.58</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>12.22</v>
+      </c>
+      <c r="E111">
+        <v>12.48</v>
+      </c>
+      <c r="F111" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G111" s="2">
+        <v>0.0213</v>
       </c>
       <c r="H111" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I111" t="s">
+        <v>563</v>
+      </c>
+      <c r="J111">
+        <v>5</v>
       </c>
       <c r="K111" t="s">
-        <v>562</v>
+        <v>17</v>
+      </c>
+      <c r="L111" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="B112" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C112" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="D112">
-        <v>11.6</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>21.13</v>
+      </c>
+      <c r="E112">
+        <v>21.55</v>
+      </c>
+      <c r="F112" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G112" s="2">
+        <v>0.0199</v>
       </c>
       <c r="H112" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="I112">
+        <v>15</v>
+      </c>
+      <c r="I112" t="s">
+        <v>568</v>
+      </c>
+      <c r="J112">
         <v>5</v>
       </c>
-      <c r="J112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K112" t="s">
-        <v>567</v>
+        <v>17</v>
+      </c>
+      <c r="L112" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B113" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C113" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D113">
-        <v>12.22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27.33</v>
+      </c>
+      <c r="E113">
+        <v>27.89</v>
+      </c>
+      <c r="F113" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G113" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H113" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="I113">
+        <v>15</v>
+      </c>
+      <c r="I113" t="s">
+        <v>573</v>
+      </c>
+      <c r="J113">
         <v>5</v>
       </c>
-      <c r="J113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K113" t="s">
-        <v>572</v>
+        <v>17</v>
+      </c>
+      <c r="L113" t="s">
+        <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B114" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C114" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D114">
-        <v>21.13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>108.9</v>
+      </c>
+      <c r="E114">
+        <v>111.11</v>
+      </c>
+      <c r="F114" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G114" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H114" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I114" t="s">
+        <v>578</v>
+      </c>
+      <c r="J114">
+        <v>1</v>
       </c>
       <c r="K114" t="s">
-        <v>577</v>
+        <v>17</v>
+      </c>
+      <c r="L114" t="s">
+        <v>579</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B115" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C115" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="D115">
-        <v>27.33</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>65.06</v>
+      </c>
+      <c r="E115">
+        <v>66.39</v>
+      </c>
+      <c r="F115" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G115" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H115" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I115" t="s">
+        <v>583</v>
+      </c>
+      <c r="J115">
+        <v>1</v>
       </c>
       <c r="K115" t="s">
-        <v>582</v>
+        <v>17</v>
+      </c>
+      <c r="L115" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B116" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C116" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D116">
-        <v>108.9</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>71.83</v>
+      </c>
+      <c r="E116">
+        <v>73.29</v>
+      </c>
+      <c r="F116" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G116" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H116" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I116" t="s">
+        <v>588</v>
+      </c>
+      <c r="J116">
+        <v>1</v>
       </c>
       <c r="K116" t="s">
-        <v>587</v>
+        <v>17</v>
+      </c>
+      <c r="L116" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B117" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C117" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D117">
-        <v>65.06</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>127.14</v>
+      </c>
+      <c r="E117">
+        <v>129.7</v>
+      </c>
+      <c r="F117" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G117" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H117" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I117" t="s">
+        <v>593</v>
+      </c>
+      <c r="J117">
+        <v>1</v>
       </c>
       <c r="K117" t="s">
-        <v>592</v>
+        <v>17</v>
+      </c>
+      <c r="L117" t="s">
+        <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B118" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C118" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D118">
-        <v>71.83</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>75.85</v>
+      </c>
+      <c r="E118">
+        <v>77.38</v>
+      </c>
+      <c r="F118" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G118" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H118" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I118" t="s">
+        <v>598</v>
+      </c>
+      <c r="J118">
+        <v>1</v>
       </c>
       <c r="K118" t="s">
-        <v>597</v>
+        <v>17</v>
+      </c>
+      <c r="L118" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B119" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C119" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D119">
-        <v>127.14</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>210.41</v>
+      </c>
+      <c r="E119">
+        <v>214.62</v>
+      </c>
+      <c r="F119" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G119" s="3">
+        <v>0.02</v>
       </c>
       <c r="H119" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I119" t="s">
+        <v>603</v>
+      </c>
+      <c r="J119">
+        <v>1</v>
       </c>
       <c r="K119" t="s">
-        <v>602</v>
+        <v>17</v>
+      </c>
+      <c r="L119" t="s">
+        <v>604</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B120" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C120" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D120">
-        <v>75.85</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>30.33</v>
+      </c>
+      <c r="E120">
+        <v>30.95</v>
+      </c>
+      <c r="F120" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G120" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H120" t="s">
-        <v>606</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I120" t="s">
+        <v>608</v>
+      </c>
+      <c r="J120">
+        <v>1</v>
       </c>
       <c r="K120" t="s">
-        <v>607</v>
+        <v>17</v>
+      </c>
+      <c r="L120" t="s">
+        <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B121" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C121" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="D121">
-        <v>210.41</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>30.33</v>
+      </c>
+      <c r="E121">
+        <v>30.95</v>
+      </c>
+      <c r="F121" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G121" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H121" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I121" t="s">
+        <v>613</v>
+      </c>
+      <c r="J121">
+        <v>1</v>
       </c>
       <c r="K121" t="s">
-        <v>612</v>
+        <v>17</v>
+      </c>
+      <c r="L121" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B122" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C122" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D122">
-        <v>30.33</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>129.89</v>
+      </c>
+      <c r="E122">
+        <v>132.52</v>
+      </c>
+      <c r="F122" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G122" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H122" t="s">
-        <v>616</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I122" t="s">
+        <v>618</v>
+      </c>
+      <c r="J122">
+        <v>1</v>
       </c>
       <c r="K122" t="s">
-        <v>617</v>
+        <v>17</v>
+      </c>
+      <c r="L122" t="s">
+        <v>619</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B123" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C123" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="D123">
-        <v>30.33</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15.23</v>
+      </c>
+      <c r="E123">
+        <v>15.56</v>
+      </c>
+      <c r="F123" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G123" s="2">
+        <v>0.0217</v>
       </c>
       <c r="H123" t="s">
-        <v>621</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I123" t="s">
+        <v>623</v>
+      </c>
+      <c r="J123">
+        <v>1</v>
       </c>
       <c r="K123" t="s">
-        <v>622</v>
+        <v>17</v>
+      </c>
+      <c r="L123" t="s">
+        <v>624</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B124" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C124" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D124">
-        <v>129.89</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33.15</v>
+      </c>
+      <c r="E124">
+        <v>33.83</v>
+      </c>
+      <c r="F124" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G124" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H124" t="s">
-        <v>626</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I124" t="s">
+        <v>628</v>
+      </c>
+      <c r="J124">
+        <v>1</v>
       </c>
       <c r="K124" t="s">
-        <v>627</v>
+        <v>17</v>
+      </c>
+      <c r="L124" t="s">
+        <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B125" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C125" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D125">
-        <v>15.23</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36.22</v>
+      </c>
+      <c r="E125">
+        <v>36.97</v>
+      </c>
+      <c r="F125" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G125" s="2">
+        <v>0.0207</v>
       </c>
       <c r="H125" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I125" t="s">
+        <v>633</v>
+      </c>
+      <c r="J125">
+        <v>1</v>
       </c>
       <c r="K125" t="s">
-        <v>632</v>
+        <v>17</v>
+      </c>
+      <c r="L125" t="s">
+        <v>634</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B126" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C126" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="D126">
-        <v>33.15</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36.22</v>
+      </c>
+      <c r="E126">
+        <v>36.97</v>
+      </c>
+      <c r="F126" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G126" s="2">
+        <v>0.0207</v>
       </c>
       <c r="H126" t="s">
-        <v>636</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I126" t="s">
+        <v>638</v>
+      </c>
+      <c r="J126">
+        <v>1</v>
       </c>
       <c r="K126" t="s">
-        <v>637</v>
+        <v>17</v>
+      </c>
+      <c r="L126" t="s">
+        <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B127" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C127" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D127">
-        <v>36.22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>37.71</v>
+      </c>
+      <c r="E127">
+        <v>38.5</v>
+      </c>
+      <c r="F127" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G127" s="2">
+        <v>0.0209</v>
       </c>
       <c r="H127" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I127" t="s">
+        <v>643</v>
+      </c>
+      <c r="J127">
+        <v>1</v>
       </c>
       <c r="K127" t="s">
-        <v>642</v>
+        <v>17</v>
+      </c>
+      <c r="L127" t="s">
+        <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B128" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C128" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="D128">
-        <v>36.22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>41.41</v>
+      </c>
+      <c r="E128">
+        <v>42.25</v>
+      </c>
+      <c r="F128" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G128" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H128" t="s">
-        <v>646</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I128" t="s">
+        <v>648</v>
+      </c>
+      <c r="J128">
+        <v>1</v>
       </c>
       <c r="K128" t="s">
-        <v>647</v>
+        <v>17</v>
+      </c>
+      <c r="L128" t="s">
+        <v>649</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B129" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C129" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D129">
-        <v>37.71</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>64.61</v>
+      </c>
+      <c r="E129">
+        <v>65.91</v>
+      </c>
+      <c r="F129" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G129" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H129" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I129" t="s">
+        <v>653</v>
+      </c>
+      <c r="J129">
+        <v>1</v>
       </c>
       <c r="K129" t="s">
-        <v>652</v>
+        <v>17</v>
+      </c>
+      <c r="L129" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B130" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C130" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D130">
-        <v>41.41</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>77.21</v>
+      </c>
+      <c r="E130">
+        <v>78.77</v>
+      </c>
+      <c r="F130" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G130" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H130" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I130" t="s">
+        <v>658</v>
+      </c>
+      <c r="J130">
+        <v>1</v>
       </c>
       <c r="K130" t="s">
-        <v>657</v>
+        <v>17</v>
+      </c>
+      <c r="L130" t="s">
+        <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B131" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C131" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D131">
-        <v>64.61</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>86.7</v>
+      </c>
+      <c r="E131">
+        <v>88.46</v>
+      </c>
+      <c r="F131" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G131" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H131" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I131" t="s">
+        <v>663</v>
+      </c>
+      <c r="J131">
+        <v>1</v>
       </c>
       <c r="K131" t="s">
-        <v>662</v>
+        <v>17</v>
+      </c>
+      <c r="L131" t="s">
+        <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B132" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C132" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D132">
-        <v>77.21</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>86.83</v>
+      </c>
+      <c r="E132">
+        <v>88.59</v>
+      </c>
+      <c r="F132" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G132" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H132" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I132" t="s">
+        <v>668</v>
+      </c>
+      <c r="J132">
+        <v>1</v>
       </c>
       <c r="K132" t="s">
-        <v>667</v>
+        <v>17</v>
+      </c>
+      <c r="L132" t="s">
+        <v>669</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B133" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C133" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D133">
-        <v>86.7</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>40.5</v>
+      </c>
+      <c r="E133">
+        <v>41.31</v>
+      </c>
+      <c r="F133" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G133" s="3">
+        <v>0.02</v>
       </c>
       <c r="H133" t="s">
-        <v>671</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I133" t="s">
+        <v>673</v>
+      </c>
+      <c r="J133">
+        <v>1</v>
       </c>
       <c r="K133" t="s">
-        <v>672</v>
+        <v>17</v>
+      </c>
+      <c r="L133" t="s">
+        <v>674</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B134" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C134" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D134">
-        <v>86.83</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>64.61</v>
+      </c>
+      <c r="E134">
+        <v>65.91</v>
+      </c>
+      <c r="F134" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G134" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H134" t="s">
-        <v>676</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I134" t="s">
+        <v>678</v>
+      </c>
+      <c r="J134">
+        <v>1</v>
       </c>
       <c r="K134" t="s">
-        <v>677</v>
+        <v>17</v>
+      </c>
+      <c r="L134" t="s">
+        <v>679</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B135" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C135" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D135">
-        <v>40.5</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>68.17</v>
+      </c>
+      <c r="E135">
+        <v>69.57</v>
+      </c>
+      <c r="F135" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G135" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H135" t="s">
-        <v>681</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I135" t="s">
+        <v>683</v>
+      </c>
+      <c r="J135">
+        <v>1</v>
       </c>
       <c r="K135" t="s">
-        <v>682</v>
+        <v>17</v>
+      </c>
+      <c r="L135" t="s">
+        <v>684</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B136" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C136" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D136">
-        <v>64.61</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>77.24</v>
+      </c>
+      <c r="E136">
+        <v>78.8</v>
+      </c>
+      <c r="F136" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G136" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H136" t="s">
-        <v>686</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I136" t="s">
+        <v>688</v>
+      </c>
+      <c r="J136">
+        <v>1</v>
       </c>
       <c r="K136" t="s">
-        <v>687</v>
+        <v>17</v>
+      </c>
+      <c r="L136" t="s">
+        <v>689</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B137" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C137" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D137">
-        <v>68.17</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>94.25</v>
+      </c>
+      <c r="E137">
+        <v>96.17</v>
+      </c>
+      <c r="F137" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G137" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H137" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I137" t="s">
+        <v>693</v>
+      </c>
+      <c r="J137">
+        <v>1</v>
       </c>
       <c r="K137" t="s">
-        <v>692</v>
+        <v>17</v>
+      </c>
+      <c r="L137" t="s">
+        <v>694</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="B138" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C138" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D138">
-        <v>77.24</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1078.73</v>
+      </c>
+      <c r="E138">
+        <v>1078.73</v>
+      </c>
+      <c r="F138" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G138" t="s" s="3">
+        <v>377</v>
       </c>
       <c r="H138" t="s">
-        <v>696</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I138" t="s">
+        <v>698</v>
+      </c>
+      <c r="J138">
+        <v>1</v>
       </c>
       <c r="K138" t="s">
-        <v>697</v>
-[...6 lines deleted...]
-      <c r="B139" t="s">
+        <v>17</v>
+      </c>
+      <c r="L138" t="s">
         <v>699</v>
-      </c>
-[...48 lines deleted...]
-        <v>707</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>