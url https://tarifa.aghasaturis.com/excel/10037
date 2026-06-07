--- v2 (2026-04-18)
+++ v3 (2026-06-07)
@@ -9,97 +9,100 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="700">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="805" uniqueCount="805">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A1241001010G7896</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>Guillet-7896-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 30 mm)</t>
   </si>
   <si>
+    <t>0%</t>
+  </si>
+  <si>
     <t>RI</t>
   </si>
   <si>
     <t>3660354078963</t>
   </si>
   <si>
     <t>Guillet</t>
   </si>
   <si>
     <t>P03-04-003-V01-P01</t>
   </si>
   <si>
     <t>A1241001012G3669</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>Guillet-3669-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 35 mm)</t>
   </si>
   <si>
     <t>3660354036697</t>
   </si>
   <si>
     <t>P03-04-003-V01-P02</t>
@@ -1142,53 +1145,50 @@
   <si>
     <t>A1243002012G7946</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>Guillet-7946-Broca SDS-MAX Quadril (Ø 14 x L 340 mm)</t>
   </si>
   <si>
     <t>3660354079465</t>
   </si>
   <si>
     <t>P03-04-006-V02-P02</t>
   </si>
   <si>
     <t>A1243002014G3124</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>Guillet-3124-Broca SDS-MAX Quadril (Ø 16 x L 400 mm)</t>
   </si>
   <si>
-    <t>0%</t>
-[...1 lines deleted...]
-  <si>
     <t>3660354031241</t>
   </si>
   <si>
     <t>P03-04-006-V02-P03</t>
   </si>
   <si>
     <t>A1243002018G4411</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>Guillet-4411-Broca SDS-MAX Quadril (Ø 18 x L 400 mm)</t>
   </si>
   <si>
     <t>3660354044111</t>
   </si>
   <si>
     <t>P03-04-006-V02-P05</t>
   </si>
   <si>
     <t>A1243002020G9679</t>
   </si>
   <si>
     <t>9679</t>
@@ -1886,50 +1886,65 @@
   <si>
     <t>Guillet-4689-Pieza porta plaquetas con dos cuñas de bloqueo</t>
   </si>
   <si>
     <t>3660354046894</t>
   </si>
   <si>
     <t>P03-04-011-V03-P01</t>
   </si>
   <si>
     <t>A1244003030G9529</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>Guillet-9529-Mango de madera con cuña (390 mm)</t>
   </si>
   <si>
     <t>3660354095298</t>
   </si>
   <si>
     <t>P03-04-011-V04-P01</t>
   </si>
   <si>
+    <t>A1243002104G7461</t>
+  </si>
+  <si>
+    <t>7461</t>
+  </si>
+  <si>
+    <t>Guillet-7461-Broca SDS-MAX Crossmax (16x550)</t>
+  </si>
+  <si>
+    <t>3660354074613</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P30W</t>
+  </si>
+  <si>
     <t>A12440020182G3400</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>Guillet-3400-Cincel con punta de metal duro (4x190 mm)</t>
   </si>
   <si>
     <t>3660354034006</t>
   </si>
   <si>
     <t>P03-04-010-V01-P01</t>
   </si>
   <si>
     <t>A12440020184G5317</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>Guillet-5317-Cincel con punta de metal duro (5x190 mm)</t>
   </si>
   <si>
     <t>3660354053175</t>
@@ -2109,114 +2124,413 @@
     <t>2365</t>
   </si>
   <si>
     <t>Guillet-2365-Puntero con punta de metal duro (20x220 mm)</t>
   </si>
   <si>
     <t>3660354023659</t>
   </si>
   <si>
     <t>P03-04-010-V06-P05</t>
   </si>
   <si>
     <t>A1249009010EXGO14D</t>
   </si>
   <si>
     <t>EXGCO14D</t>
   </si>
   <si>
     <t>Guillet-EXGCO14D-Expositor de sobremesa Coronas Optima-Record (17 piezas)</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>P03-04-012-V01-P01</t>
+  </si>
+  <si>
+    <t>A1243002102G8941</t>
+  </si>
+  <si>
+    <t>8941</t>
+  </si>
+  <si>
+    <t>Guillet-8941-Broca SDS-MAX Crossmax (16x400)</t>
+  </si>
+  <si>
+    <t>3660354089419</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P29W</t>
+  </si>
+  <si>
+    <t>A1243002106G6741</t>
+  </si>
+  <si>
+    <t>6741</t>
+  </si>
+  <si>
+    <t>Guillet-6741-Broca SDS-MAX Crossmax (18x400)</t>
+  </si>
+  <si>
+    <t>3660354067417</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P31W</t>
+  </si>
+  <si>
+    <t>A1243002108G3685</t>
+  </si>
+  <si>
+    <t>3685</t>
+  </si>
+  <si>
+    <t>Guillet-3685-Broca SDS-MAX Crossmax (18x550)</t>
+  </si>
+  <si>
+    <t>3660354036857</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P32W</t>
+  </si>
+  <si>
+    <t>A1243002110G4620</t>
+  </si>
+  <si>
+    <t>4620</t>
+  </si>
+  <si>
+    <t>Guillet-4620-Broca SDS-MAX Crossmax (20x400)</t>
+  </si>
+  <si>
+    <t>3660354046207</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P33W</t>
+  </si>
+  <si>
+    <t>A1243002112G6843</t>
+  </si>
+  <si>
+    <t>6843</t>
+  </si>
+  <si>
+    <t>Guillet-6843-Broca SDS-MAX Crossmax (20x550)</t>
+  </si>
+  <si>
+    <t>3660354068438</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P34W</t>
+  </si>
+  <si>
+    <t>A1243002114G9494</t>
+  </si>
+  <si>
+    <t>9494</t>
+  </si>
+  <si>
+    <t>Guillet-9494-Broca SDS-MAX Crossmax (22x400)</t>
+  </si>
+  <si>
+    <t>3660354094949</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P35W</t>
+  </si>
+  <si>
+    <t>A1243002116G4123</t>
+  </si>
+  <si>
+    <t>4123</t>
+  </si>
+  <si>
+    <t>Guillet-4123-Broca SDS-MAX Crossmax (22x550)</t>
+  </si>
+  <si>
+    <t>3660354041233</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P36W</t>
+  </si>
+  <si>
+    <t>A1243002118G9764</t>
+  </si>
+  <si>
+    <t>9764</t>
+  </si>
+  <si>
+    <t>Guillet-9764-Broca SDS-MAX Crossmax (22x920)</t>
+  </si>
+  <si>
+    <t>3660354097643</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P37W</t>
+  </si>
+  <si>
+    <t>A1243002120G1148</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>Guillet-1148-Broca SDS-MAX Crossmax (25x550)</t>
+  </si>
+  <si>
+    <t>3660354011489</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P38W</t>
+  </si>
+  <si>
+    <t>A1243002122G7958</t>
+  </si>
+  <si>
+    <t>7958</t>
+  </si>
+  <si>
+    <t>Guillet-7958-Broca SDS-MAX Crossmax (25x920)</t>
+  </si>
+  <si>
+    <t>3660354079588</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P39W</t>
+  </si>
+  <si>
+    <t>A1243002124G6951</t>
+  </si>
+  <si>
+    <t>6951</t>
+  </si>
+  <si>
+    <t>Guillet-6951-Broca SDS-MAX Crossmax (30x550)</t>
+  </si>
+  <si>
+    <t>3660354069510</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P40W</t>
+  </si>
+  <si>
+    <t>A1243002126G3852</t>
+  </si>
+  <si>
+    <t>3852</t>
+  </si>
+  <si>
+    <t>Guillet-3852-Broca SDS-MAX Crossmax (32x550)</t>
+  </si>
+  <si>
+    <t>3660354038523</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P41W</t>
+  </si>
+  <si>
+    <t>A1243002128G5471</t>
+  </si>
+  <si>
+    <t>5471</t>
+  </si>
+  <si>
+    <t>Guillet-5471-Broca SDS-MAX Crossmax (32x920)</t>
+  </si>
+  <si>
+    <t>3660354054714</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P42W</t>
+  </si>
+  <si>
+    <t>A1243002130G1646</t>
+  </si>
+  <si>
+    <t>1646</t>
+  </si>
+  <si>
+    <t>Guillet-1646-Broca SDS-MAX Crossmax (35x550)</t>
+  </si>
+  <si>
+    <t>3660354016460</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P43W</t>
+  </si>
+  <si>
+    <t>A1243002132G6519</t>
+  </si>
+  <si>
+    <t>6519</t>
+  </si>
+  <si>
+    <t>Guillet-6519-Broca SDS-MAX Crossmax (35x920)</t>
+  </si>
+  <si>
+    <t>3660354065192</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P44W</t>
+  </si>
+  <si>
+    <t>A1243002134G7824</t>
+  </si>
+  <si>
+    <t>7824</t>
+  </si>
+  <si>
+    <t>Guillet-7824-Broca SDS-MAX Crossmax (40x550)</t>
+  </si>
+  <si>
+    <t>3660354078246</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P45W</t>
+  </si>
+  <si>
+    <t>A1243002136G8457</t>
+  </si>
+  <si>
+    <t>8457</t>
+  </si>
+  <si>
+    <t>Guillet-8457-Broca SDS-MAX Crossmax (42x550)</t>
+  </si>
+  <si>
+    <t>3660354084575</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P46W</t>
+  </si>
+  <si>
+    <t>A1243002138G6457</t>
+  </si>
+  <si>
+    <t>6457</t>
+  </si>
+  <si>
+    <t>Guillet-6457-Broca SDS-MAX Crossmax (42x920)</t>
+  </si>
+  <si>
+    <t>3660354064577</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P47W</t>
+  </si>
+  <si>
+    <t>A1243002140G5554</t>
+  </si>
+  <si>
+    <t>5554</t>
+  </si>
+  <si>
+    <t>Guillet-5554-Broca SDS-MAX Crossmax (45x550)</t>
+  </si>
+  <si>
+    <t>3660354055544</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P48W</t>
+  </si>
+  <si>
+    <t>A1243002142G9453</t>
+  </si>
+  <si>
+    <t>9453</t>
+  </si>
+  <si>
+    <t>Guillet-9453-Broca SDS-MAX Crossmax (45x920)</t>
+  </si>
+  <si>
+    <t>3660354094536</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P49W</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N138"/>
+  <dimension ref="A1:N159"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="8"/>
-    <col min="12" max="12" width="19"/>
+    <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2224,5239 +2538,6037 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
-        <v>50.5</v>
+        <v>51.56</v>
       </c>
       <c r="E2">
         <v>51.56</v>
       </c>
       <c r="F2" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.021</v>
+        <v>46157</v>
+      </c>
+      <c r="G2" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3">
-        <v>53.66</v>
+        <v>54.76</v>
       </c>
       <c r="E3">
         <v>54.76</v>
       </c>
       <c r="F3" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G3" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D4">
-        <v>60.29</v>
+        <v>61.54</v>
       </c>
       <c r="E4">
         <v>61.54</v>
       </c>
       <c r="F4" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0207</v>
+        <v>46157</v>
+      </c>
+      <c r="G4" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5">
-        <v>63.74</v>
+        <v>65.06</v>
       </c>
       <c r="E5">
         <v>65.06</v>
       </c>
       <c r="F5" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0207</v>
+        <v>46157</v>
+      </c>
+      <c r="G5" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>72.19</v>
+        <v>73.67</v>
       </c>
       <c r="E6">
         <v>73.67</v>
       </c>
       <c r="F6" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G6" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D7">
-        <v>86.43</v>
+        <v>88.2</v>
       </c>
       <c r="E7">
         <v>88.2</v>
       </c>
       <c r="F7" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G7" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D8">
-        <v>89.98</v>
+        <v>91.81</v>
       </c>
       <c r="E8">
         <v>91.81</v>
       </c>
       <c r="F8" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G8" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D9">
-        <v>107.78</v>
+        <v>109.99</v>
       </c>
       <c r="E9">
         <v>109.99</v>
       </c>
       <c r="F9" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G9" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D10">
-        <v>65.5</v>
+        <v>66.82</v>
       </c>
       <c r="E10">
         <v>66.82</v>
       </c>
       <c r="F10" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G10" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D11">
-        <v>75.62</v>
+        <v>77.16</v>
       </c>
       <c r="E11">
         <v>77.16</v>
       </c>
       <c r="F11" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>46157</v>
+      </c>
+      <c r="G11" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
       <c r="K11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D12">
-        <v>90.91</v>
+        <v>92.74</v>
       </c>
       <c r="E12">
         <v>92.74</v>
       </c>
       <c r="F12" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G12" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D13">
-        <v>113.41</v>
+        <v>115.68</v>
       </c>
       <c r="E13">
         <v>115.68</v>
       </c>
       <c r="F13" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>46157</v>
+      </c>
+      <c r="G13" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D14">
-        <v>122.88</v>
+        <v>125.38</v>
       </c>
       <c r="E14">
         <v>125.38</v>
       </c>
       <c r="F14" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G14" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D15">
-        <v>128.22</v>
+        <v>130.85</v>
       </c>
       <c r="E15">
         <v>130.85</v>
       </c>
       <c r="F15" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G15" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16">
-        <v>148.32</v>
+        <v>151.33</v>
       </c>
       <c r="E16">
         <v>151.33</v>
       </c>
       <c r="F16" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G16" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
       <c r="K16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D17">
-        <v>181.6</v>
+        <v>185.28</v>
       </c>
       <c r="E17">
         <v>185.28</v>
       </c>
       <c r="F17" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G17" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D18">
-        <v>211.3</v>
+        <v>215.56</v>
       </c>
       <c r="E18">
         <v>215.56</v>
       </c>
       <c r="F18" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G18" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D19">
-        <v>34.39</v>
+        <v>35.14</v>
       </c>
       <c r="E19">
         <v>35.14</v>
       </c>
       <c r="F19" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0218</v>
+        <v>46157</v>
+      </c>
+      <c r="G19" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D20">
-        <v>41.86</v>
+        <v>42.74</v>
       </c>
       <c r="E20">
         <v>42.74</v>
       </c>
       <c r="F20" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.021</v>
+        <v>46157</v>
+      </c>
+      <c r="G20" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
       <c r="K20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D21">
-        <v>49.95</v>
+        <v>50.96</v>
       </c>
       <c r="E21">
         <v>50.96</v>
       </c>
       <c r="F21" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G21" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
       <c r="K21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D22">
-        <v>60.26</v>
+        <v>61.53</v>
       </c>
       <c r="E22">
         <v>61.53</v>
       </c>
       <c r="F22" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0211</v>
+        <v>46157</v>
+      </c>
+      <c r="G22" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D23">
-        <v>9</v>
+        <v>9.21</v>
       </c>
       <c r="E23">
         <v>9.21</v>
       </c>
       <c r="F23" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0233</v>
+        <v>46157</v>
+      </c>
+      <c r="G23" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D24">
-        <v>74.74</v>
+        <v>76.26</v>
       </c>
       <c r="E24">
         <v>76.26</v>
       </c>
       <c r="F24" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G24" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
       <c r="K24" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D25">
-        <v>77.84</v>
+        <v>79.46</v>
       </c>
       <c r="E25">
         <v>79.46</v>
       </c>
       <c r="F25" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0208</v>
+        <v>46157</v>
+      </c>
+      <c r="G25" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
       <c r="K25" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D26">
-        <v>81.03</v>
+        <v>82.71</v>
       </c>
       <c r="E26">
         <v>82.71</v>
       </c>
       <c r="F26" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0207</v>
+        <v>46157</v>
+      </c>
+      <c r="G26" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
       <c r="K26" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D27">
-        <v>86.99</v>
+        <v>88.76</v>
       </c>
       <c r="E27">
         <v>88.76</v>
       </c>
       <c r="F27" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G27" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D28">
-        <v>90.92</v>
+        <v>92.76</v>
       </c>
       <c r="E28">
         <v>92.76</v>
       </c>
       <c r="F28" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G28" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D29">
-        <v>102.77</v>
+        <v>104.85</v>
       </c>
       <c r="E29">
         <v>104.85</v>
       </c>
       <c r="F29" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G29" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D30">
-        <v>103.26</v>
+        <v>105.36</v>
       </c>
       <c r="E30">
         <v>105.36</v>
       </c>
       <c r="F30" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G30" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D31">
-        <v>110.67</v>
+        <v>112.91</v>
       </c>
       <c r="E31">
         <v>112.91</v>
       </c>
       <c r="F31" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G31" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L31" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B32" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C32" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D32">
-        <v>112.65</v>
+        <v>114.92</v>
       </c>
       <c r="E32">
         <v>114.92</v>
       </c>
       <c r="F32" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G32" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I32" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B33" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C33" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D33">
-        <v>118.54</v>
+        <v>120.97</v>
       </c>
       <c r="E33">
         <v>120.97</v>
       </c>
       <c r="F33" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G33" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I33" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L33" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B34" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C34" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D34">
-        <v>130.42</v>
+        <v>133.09</v>
       </c>
       <c r="E34">
         <v>133.09</v>
       </c>
       <c r="F34" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G34" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I34" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L34" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B35" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C35" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D35">
-        <v>160.36</v>
+        <v>163.62</v>
       </c>
       <c r="E35">
         <v>163.62</v>
       </c>
       <c r="F35" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G35" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I35" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L35" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B36" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C36" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D36">
-        <v>181.82</v>
+        <v>185.48</v>
       </c>
       <c r="E36">
         <v>185.48</v>
       </c>
       <c r="F36" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G36" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I36" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L36" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C37" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D37">
-        <v>197.59</v>
+        <v>201.57</v>
       </c>
       <c r="E37">
         <v>201.57</v>
       </c>
       <c r="F37" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G37" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I37" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L37" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B38" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C38" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D38">
-        <v>229.18</v>
+        <v>233.78</v>
       </c>
       <c r="E38">
         <v>233.78</v>
       </c>
       <c r="F38" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G38" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I38" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L38" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B39" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C39" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D39">
-        <v>466.27</v>
+        <v>475.61</v>
       </c>
       <c r="E39">
         <v>475.61</v>
       </c>
       <c r="F39" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>46157</v>
+      </c>
+      <c r="G39" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I39" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L39" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B40" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C40" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D40">
-        <v>70.46</v>
+        <v>71.89</v>
       </c>
       <c r="E40">
         <v>71.89</v>
       </c>
       <c r="F40" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G40" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I40" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L40" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B41" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C41" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D41">
-        <v>82.88</v>
+        <v>84.54</v>
       </c>
       <c r="E41">
         <v>84.54</v>
       </c>
       <c r="F41" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>46157</v>
+      </c>
+      <c r="G41" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I41" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L41" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B42" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C42" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D42">
-        <v>127.57</v>
+        <v>130.17</v>
       </c>
       <c r="E42">
         <v>130.17</v>
       </c>
       <c r="F42" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>46157</v>
+      </c>
+      <c r="G42" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I42" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L42" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B43" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C43" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D43">
-        <v>174.59</v>
+        <v>178.13</v>
       </c>
       <c r="E43">
         <v>178.13</v>
       </c>
       <c r="F43" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G43" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I43" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L43" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B44" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C44" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D44">
-        <v>10.11</v>
+        <v>10.34</v>
       </c>
       <c r="E44">
         <v>10.34</v>
       </c>
       <c r="F44" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0227</v>
+        <v>46157</v>
+      </c>
+      <c r="G44" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I44" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L44" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B45" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C45" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D45">
-        <v>36.61</v>
+        <v>37.36</v>
       </c>
       <c r="E45">
         <v>37.36</v>
       </c>
       <c r="F45" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G45" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I45" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
       <c r="K45" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L45" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B46" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C46" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D46">
-        <v>73.76</v>
+        <v>75.37</v>
       </c>
       <c r="E46">
         <v>75.37</v>
       </c>
       <c r="F46" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0218</v>
+        <v>46157</v>
+      </c>
+      <c r="G46" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I46" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L46" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B47" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C47" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D47">
-        <v>135.33</v>
+        <v>138.05</v>
       </c>
       <c r="E47">
         <v>138.05</v>
       </c>
       <c r="F47" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G47" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I47" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L47" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B48" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C48" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D48">
-        <v>75.26</v>
+        <v>76.8</v>
       </c>
       <c r="E48">
         <v>76.8</v>
       </c>
       <c r="F48" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G48" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I48" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L48" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B49" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C49" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D49">
-        <v>75.26</v>
+        <v>76.8</v>
       </c>
       <c r="E49">
         <v>76.8</v>
       </c>
       <c r="F49" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G49" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I49" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L49" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B50" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C50" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D50">
-        <v>91.36</v>
+        <v>93.22</v>
       </c>
       <c r="E50">
         <v>93.22</v>
       </c>
       <c r="F50" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>46157</v>
+      </c>
+      <c r="G50" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I50" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L50" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B51" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C51" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D51">
-        <v>77.48</v>
+        <v>78.98</v>
       </c>
       <c r="E51">
         <v>78.98</v>
       </c>
       <c r="F51" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0194</v>
+        <v>46157</v>
+      </c>
+      <c r="G51" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I51" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L51" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B52" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C52" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D52">
-        <v>123.29</v>
+        <v>125.8</v>
       </c>
       <c r="E52">
         <v>125.8</v>
       </c>
       <c r="F52" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>46157</v>
+      </c>
+      <c r="G52" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I52" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L52" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B53" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C53" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D53">
-        <v>131.66</v>
+        <v>134.3</v>
       </c>
       <c r="E53">
         <v>134.3</v>
       </c>
       <c r="F53" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G53" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I53" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L53" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B54" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C54" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D54">
-        <v>140.09</v>
+        <v>142.91</v>
       </c>
       <c r="E54">
         <v>142.91</v>
       </c>
       <c r="F54" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G54" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I54" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L54" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B55" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C55" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D55">
-        <v>148.4</v>
+        <v>151.41</v>
       </c>
       <c r="E55">
         <v>151.41</v>
       </c>
       <c r="F55" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G55" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I55" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L55" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B56" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C56" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D56">
-        <v>234.17</v>
+        <v>238.92</v>
       </c>
       <c r="E56">
         <v>238.92</v>
       </c>
       <c r="F56" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G56" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I56" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L56" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B57" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C57" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D57">
-        <v>259.07</v>
+        <v>264.28</v>
       </c>
       <c r="E57">
         <v>264.28</v>
       </c>
       <c r="F57" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G57" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I57" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L57" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B58" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C58" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D58">
-        <v>285.17</v>
+        <v>290.88</v>
       </c>
       <c r="E58">
         <v>290.88</v>
       </c>
       <c r="F58" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>46157</v>
+      </c>
+      <c r="G58" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I58" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L58" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B59" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C59" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D59">
-        <v>296.42</v>
+        <v>302.38</v>
       </c>
       <c r="E59">
         <v>302.38</v>
       </c>
       <c r="F59" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G59" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I59" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
       <c r="K59" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L59" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B60" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C60" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D60">
-        <v>308.88</v>
+        <v>315.09</v>
       </c>
       <c r="E60">
         <v>315.09</v>
       </c>
       <c r="F60" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G60" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I60" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
       <c r="K60" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L60" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B61" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C61" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D61">
-        <v>327.52</v>
+        <v>334.12</v>
       </c>
       <c r="E61">
         <v>334.12</v>
       </c>
       <c r="F61" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G61" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I61" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L61" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B62" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C62" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D62">
-        <v>346.24</v>
+        <v>353.19</v>
       </c>
       <c r="E62">
         <v>353.19</v>
       </c>
       <c r="F62" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G62" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I62" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L62" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B63" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C63" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D63">
-        <v>401.02</v>
+        <v>409.08</v>
       </c>
       <c r="E63">
         <v>409.08</v>
       </c>
       <c r="F63" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G63" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I63" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L63" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B64" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C64" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D64">
-        <v>505.64</v>
+        <v>515.81</v>
       </c>
       <c r="E64">
         <v>515.81</v>
       </c>
       <c r="F64" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G64" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I64" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L64" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B65" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C65" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D65">
-        <v>368.09</v>
+        <v>375.48</v>
       </c>
       <c r="E65">
         <v>375.48</v>
       </c>
       <c r="F65" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G65" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I65" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L65" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B66" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C66" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D66">
-        <v>382.97</v>
+        <v>390.7</v>
       </c>
       <c r="E66">
         <v>390.7</v>
       </c>
       <c r="F66" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G66" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I66" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L66" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B67" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C67" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D67">
-        <v>389.15</v>
+        <v>396.96</v>
       </c>
       <c r="E67">
         <v>396.96</v>
       </c>
       <c r="F67" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G67" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I67" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L67" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B68" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C68" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D68">
-        <v>398.66</v>
+        <v>406.79</v>
       </c>
       <c r="E68">
         <v>406.79</v>
       </c>
       <c r="F68" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>46157</v>
+      </c>
+      <c r="G68" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I68" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L68" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B69" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C69" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D69">
-        <v>467.26</v>
+        <v>476.66</v>
       </c>
       <c r="E69">
         <v>476.66</v>
       </c>
       <c r="F69" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G69" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I69" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L69" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B70" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C70" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D70">
-        <v>480.9</v>
+        <v>490.55</v>
       </c>
       <c r="E70">
         <v>490.55</v>
       </c>
       <c r="F70" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G70" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I70" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L70" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B71" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C71" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D71">
-        <v>487.41</v>
+        <v>497.18</v>
       </c>
       <c r="E71">
         <v>497.18</v>
       </c>
       <c r="F71" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>46157</v>
+      </c>
+      <c r="G71" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I71" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
       <c r="K71" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L71" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B72" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C72" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D72">
-        <v>63.68</v>
+        <v>65</v>
       </c>
       <c r="E72">
         <v>65</v>
       </c>
       <c r="F72" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0207</v>
+        <v>46157</v>
+      </c>
+      <c r="G72" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I72" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
       <c r="K72" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L72" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B73" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C73" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D73">
-        <v>63.68</v>
+        <v>65</v>
       </c>
       <c r="E73">
         <v>65</v>
       </c>
       <c r="F73" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0207</v>
+        <v>46157</v>
+      </c>
+      <c r="G73" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I73" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
       <c r="K73" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L73" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B74" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C74" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D74">
         <v>68.7</v>
       </c>
       <c r="E74">
         <v>68.7</v>
       </c>
       <c r="F74" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G74" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>378</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
       <c r="K74" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L74" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>380</v>
       </c>
       <c r="B75" t="s">
         <v>381</v>
       </c>
       <c r="C75" t="s">
         <v>382</v>
       </c>
       <c r="D75">
         <v>73.79</v>
       </c>
       <c r="E75">
         <v>73.79</v>
       </c>
       <c r="F75" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G75" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H75" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>383</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
       <c r="K75" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L75" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>385</v>
       </c>
       <c r="B76" t="s">
         <v>386</v>
       </c>
       <c r="C76" t="s">
         <v>387</v>
       </c>
       <c r="D76">
         <v>77.41</v>
       </c>
       <c r="E76">
         <v>77.41</v>
       </c>
       <c r="F76" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G76" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>388</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
       <c r="K76" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L76" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>390</v>
       </c>
       <c r="B77" t="s">
         <v>391</v>
       </c>
       <c r="C77" t="s">
         <v>392</v>
       </c>
       <c r="D77">
         <v>79.9</v>
       </c>
       <c r="E77">
         <v>79.9</v>
       </c>
       <c r="F77" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G77" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>393</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
       <c r="K77" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L77" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>395</v>
       </c>
       <c r="B78" t="s">
         <v>396</v>
       </c>
       <c r="C78" t="s">
         <v>397</v>
       </c>
       <c r="D78">
         <v>83.46</v>
       </c>
       <c r="E78">
         <v>83.46</v>
       </c>
       <c r="F78" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G78" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I78" t="s">
         <v>398</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
       <c r="K78" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L78" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>400</v>
       </c>
       <c r="B79" t="s">
         <v>401</v>
       </c>
       <c r="C79" t="s">
         <v>402</v>
       </c>
       <c r="D79">
         <v>94.62</v>
       </c>
       <c r="E79">
         <v>94.62</v>
       </c>
       <c r="F79" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G79" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>403</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L79" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>405</v>
       </c>
       <c r="B80" t="s">
         <v>406</v>
       </c>
       <c r="C80" t="s">
         <v>407</v>
       </c>
       <c r="D80">
         <v>130.46</v>
       </c>
       <c r="E80">
         <v>130.46</v>
       </c>
       <c r="F80" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G80" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>408</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L80" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>410</v>
       </c>
       <c r="B81" t="s">
         <v>411</v>
       </c>
       <c r="C81" t="s">
         <v>412</v>
       </c>
       <c r="D81">
-        <v>88.61</v>
+        <v>90.44</v>
       </c>
       <c r="E81">
         <v>90.44</v>
       </c>
       <c r="F81" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0207</v>
+        <v>46157</v>
+      </c>
+      <c r="G81" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>413</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
       <c r="K81" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L81" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>415</v>
       </c>
       <c r="B82" t="s">
         <v>416</v>
       </c>
       <c r="C82" t="s">
         <v>417</v>
       </c>
       <c r="D82">
-        <v>90.46</v>
+        <v>92.29</v>
       </c>
       <c r="E82">
         <v>92.29</v>
       </c>
       <c r="F82" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G82" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H82" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>418</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L82" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>420</v>
       </c>
       <c r="B83" t="s">
         <v>421</v>
       </c>
       <c r="C83" t="s">
         <v>422</v>
       </c>
       <c r="D83">
         <v>97.98</v>
       </c>
       <c r="E83">
         <v>97.98</v>
       </c>
       <c r="F83" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G83" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H83" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I83" t="s">
         <v>423</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
       <c r="K83" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L83" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>425</v>
       </c>
       <c r="B84" t="s">
         <v>426</v>
       </c>
       <c r="C84" t="s">
         <v>427</v>
       </c>
       <c r="D84">
         <v>148.22</v>
       </c>
       <c r="E84">
         <v>148.22</v>
       </c>
       <c r="F84" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G84" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>428</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L84" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>430</v>
       </c>
       <c r="B85" t="s">
         <v>431</v>
       </c>
       <c r="C85" t="s">
         <v>432</v>
       </c>
       <c r="D85">
         <v>124.83</v>
       </c>
       <c r="E85">
         <v>124.83</v>
       </c>
       <c r="F85" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G85" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H85" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>433</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L85" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>435</v>
       </c>
       <c r="B86" t="s">
         <v>436</v>
       </c>
       <c r="C86" t="s">
         <v>437</v>
       </c>
       <c r="D86">
         <v>137.95</v>
       </c>
       <c r="E86">
         <v>137.95</v>
       </c>
       <c r="F86" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G86" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>438</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L86" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>440</v>
       </c>
       <c r="B87" t="s">
         <v>441</v>
       </c>
       <c r="C87" t="s">
         <v>442</v>
       </c>
       <c r="D87">
         <v>158.21</v>
       </c>
       <c r="E87">
         <v>158.21</v>
       </c>
       <c r="F87" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G87" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I87" t="s">
         <v>443</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L87" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>445</v>
       </c>
       <c r="B88" t="s">
         <v>446</v>
       </c>
       <c r="C88" t="s">
         <v>447</v>
       </c>
       <c r="D88">
         <v>154.37</v>
       </c>
       <c r="E88">
         <v>154.37</v>
       </c>
       <c r="F88" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G88" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>448</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L88" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>450</v>
       </c>
       <c r="B89" t="s">
         <v>451</v>
       </c>
       <c r="C89" t="s">
         <v>452</v>
       </c>
       <c r="D89">
         <v>221.73</v>
       </c>
       <c r="E89">
         <v>221.73</v>
       </c>
       <c r="F89" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G89" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H89" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>453</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L89" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>455</v>
       </c>
       <c r="B90" t="s">
         <v>456</v>
       </c>
       <c r="C90" t="s">
         <v>457</v>
       </c>
       <c r="D90">
-        <v>181.79</v>
+        <v>185.44</v>
       </c>
       <c r="E90">
         <v>185.44</v>
       </c>
       <c r="F90" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G90" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H90" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>458</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L90" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>460</v>
       </c>
       <c r="B91" t="s">
         <v>461</v>
       </c>
       <c r="C91" t="s">
         <v>462</v>
       </c>
       <c r="D91">
-        <v>237.76</v>
+        <v>242.56</v>
       </c>
       <c r="E91">
         <v>242.56</v>
       </c>
       <c r="F91" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G91" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H91" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>463</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L91" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>465</v>
       </c>
       <c r="B92" t="s">
         <v>466</v>
       </c>
       <c r="C92" t="s">
         <v>467</v>
       </c>
       <c r="D92">
         <v>204.96</v>
       </c>
       <c r="E92">
         <v>204.96</v>
       </c>
       <c r="F92" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G92" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H92" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>468</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
       <c r="K92" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L92" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>470</v>
       </c>
       <c r="B93" t="s">
         <v>471</v>
       </c>
       <c r="C93" t="s">
         <v>472</v>
       </c>
       <c r="D93">
         <v>241.31</v>
       </c>
       <c r="E93">
         <v>241.31</v>
       </c>
       <c r="F93" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G93" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H93" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I93" t="s">
         <v>473</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L93" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>475</v>
       </c>
       <c r="B94" t="s">
         <v>476</v>
       </c>
       <c r="C94" t="s">
         <v>477</v>
       </c>
       <c r="D94">
         <v>214.4</v>
       </c>
       <c r="E94">
         <v>214.4</v>
       </c>
       <c r="F94" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G94" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H94" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I94" t="s">
         <v>478</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L94" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>480</v>
       </c>
       <c r="B95" t="s">
         <v>481</v>
       </c>
       <c r="C95" t="s">
         <v>482</v>
       </c>
       <c r="D95">
         <v>251.87</v>
       </c>
       <c r="E95">
         <v>251.87</v>
       </c>
       <c r="F95" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G95" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H95" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I95" t="s">
         <v>483</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
       <c r="K95" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L95" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>485</v>
       </c>
       <c r="B96" t="s">
         <v>486</v>
       </c>
       <c r="C96" t="s">
         <v>487</v>
       </c>
       <c r="D96">
-        <v>237.96</v>
+        <v>242.76</v>
       </c>
       <c r="E96">
         <v>242.76</v>
       </c>
       <c r="F96" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G96" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H96" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I96" t="s">
         <v>488</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
       <c r="K96" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L96" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>490</v>
       </c>
       <c r="B97" t="s">
         <v>491</v>
       </c>
       <c r="C97" t="s">
         <v>492</v>
       </c>
       <c r="D97">
-        <v>289.9</v>
+        <v>295.73</v>
       </c>
       <c r="E97">
         <v>295.73</v>
       </c>
       <c r="F97" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G97" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H97" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I97" t="s">
         <v>493</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L97" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>495</v>
       </c>
       <c r="B98" t="s">
         <v>496</v>
       </c>
       <c r="C98" t="s">
         <v>497</v>
       </c>
       <c r="D98">
-        <v>49.8</v>
+        <v>50.81</v>
       </c>
       <c r="E98">
         <v>50.81</v>
       </c>
       <c r="F98" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G98" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H98" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>498</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L98" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>500</v>
       </c>
       <c r="B99" t="s">
         <v>501</v>
       </c>
       <c r="C99" t="s">
         <v>502</v>
       </c>
       <c r="D99">
-        <v>12.81</v>
+        <v>13.07</v>
       </c>
       <c r="E99">
         <v>13.07</v>
       </c>
       <c r="F99" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G99" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H99" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>503</v>
       </c>
       <c r="J99">
         <v>5</v>
       </c>
       <c r="K99" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L99" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>505</v>
       </c>
       <c r="B100" t="s">
         <v>506</v>
       </c>
       <c r="C100" t="s">
         <v>507</v>
       </c>
       <c r="D100">
-        <v>19.01</v>
+        <v>19.41</v>
       </c>
       <c r="E100">
         <v>19.41</v>
       </c>
       <c r="F100" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.021</v>
+        <v>46157</v>
+      </c>
+      <c r="G100" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H100" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>508</v>
       </c>
       <c r="J100">
         <v>5</v>
       </c>
       <c r="K100" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L100" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>510</v>
       </c>
       <c r="B101" t="s">
         <v>511</v>
       </c>
       <c r="C101" t="s">
         <v>512</v>
       </c>
       <c r="D101">
-        <v>20.96</v>
+        <v>21.39</v>
       </c>
       <c r="E101">
         <v>21.39</v>
       </c>
       <c r="F101" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G101" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H101" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>513</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L101" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>515</v>
       </c>
       <c r="B102" t="s">
         <v>516</v>
       </c>
       <c r="C102" t="s">
         <v>517</v>
       </c>
       <c r="D102">
-        <v>13.68</v>
+        <v>13.98</v>
       </c>
       <c r="E102">
         <v>13.98</v>
       </c>
       <c r="F102" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0219</v>
+        <v>46157</v>
+      </c>
+      <c r="G102" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H102" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>518</v>
       </c>
       <c r="J102">
         <v>5</v>
       </c>
       <c r="K102" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L102" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>520</v>
       </c>
       <c r="B103" t="s">
         <v>521</v>
       </c>
       <c r="C103" t="s">
         <v>522</v>
       </c>
       <c r="D103">
-        <v>20.42</v>
+        <v>20.84</v>
       </c>
       <c r="E103">
         <v>20.84</v>
       </c>
       <c r="F103" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0206</v>
+        <v>46157</v>
+      </c>
+      <c r="G103" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H103" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I103" t="s">
         <v>523</v>
       </c>
       <c r="J103">
         <v>5</v>
       </c>
       <c r="K103" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L103" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>525</v>
       </c>
       <c r="B104" t="s">
         <v>526</v>
       </c>
       <c r="C104" t="s">
         <v>527</v>
       </c>
       <c r="D104">
-        <v>37.47</v>
+        <v>38.26</v>
       </c>
       <c r="E104">
         <v>38.26</v>
       </c>
       <c r="F104" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0211</v>
+        <v>46157</v>
+      </c>
+      <c r="G104" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H104" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I104" t="s">
         <v>528</v>
       </c>
       <c r="J104">
         <v>5</v>
       </c>
       <c r="K104" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L104" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>530</v>
       </c>
       <c r="B105" t="s">
         <v>531</v>
       </c>
       <c r="C105" t="s">
         <v>532</v>
       </c>
       <c r="D105">
-        <v>49.37</v>
+        <v>50.38</v>
       </c>
       <c r="E105">
         <v>50.38</v>
       </c>
       <c r="F105" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G105" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H105" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I105" t="s">
         <v>533</v>
       </c>
       <c r="J105">
         <v>5</v>
       </c>
       <c r="K105" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L105" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>535</v>
       </c>
       <c r="B106" t="s">
         <v>536</v>
       </c>
       <c r="C106" t="s">
         <v>537</v>
       </c>
       <c r="D106">
-        <v>46.25</v>
+        <v>47.19</v>
       </c>
       <c r="E106">
         <v>47.19</v>
       </c>
       <c r="F106" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G106" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H106" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I106" t="s">
         <v>538</v>
       </c>
       <c r="J106">
         <v>5</v>
       </c>
       <c r="K106" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L106" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>540</v>
       </c>
       <c r="B107" t="s">
         <v>541</v>
       </c>
       <c r="C107" t="s">
         <v>542</v>
       </c>
       <c r="D107">
-        <v>35.4</v>
+        <v>36.12</v>
       </c>
       <c r="E107">
         <v>36.12</v>
       </c>
       <c r="F107" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G107" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H107" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I107" t="s">
         <v>543</v>
       </c>
       <c r="J107">
         <v>5</v>
       </c>
       <c r="K107" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L107" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>545</v>
       </c>
       <c r="B108" t="s">
         <v>546</v>
       </c>
       <c r="C108" t="s">
         <v>547</v>
       </c>
       <c r="D108">
-        <v>36.77</v>
+        <v>37.52</v>
       </c>
       <c r="E108">
         <v>37.52</v>
       </c>
       <c r="F108" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>46157</v>
+      </c>
+      <c r="G108" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H108" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I108" t="s">
         <v>548</v>
       </c>
       <c r="J108">
         <v>5</v>
       </c>
       <c r="K108" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L108" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>550</v>
       </c>
       <c r="B109" t="s">
         <v>551</v>
       </c>
       <c r="C109" t="s">
         <v>552</v>
       </c>
       <c r="D109">
-        <v>120.58</v>
+        <v>123.01</v>
       </c>
       <c r="E109">
         <v>123.01</v>
       </c>
       <c r="F109" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G109" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H109" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I109" t="s">
         <v>553</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
       <c r="K109" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L109" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>555</v>
       </c>
       <c r="B110" t="s">
         <v>556</v>
       </c>
       <c r="C110" t="s">
         <v>557</v>
       </c>
       <c r="D110">
-        <v>11.6</v>
+        <v>11.87</v>
       </c>
       <c r="E110">
         <v>11.87</v>
       </c>
       <c r="F110" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0233</v>
+        <v>46157</v>
+      </c>
+      <c r="G110" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H110" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I110" t="s">
         <v>558</v>
       </c>
       <c r="J110">
         <v>5</v>
       </c>
       <c r="K110" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L110" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>560</v>
       </c>
       <c r="B111" t="s">
         <v>561</v>
       </c>
       <c r="C111" t="s">
         <v>562</v>
       </c>
       <c r="D111">
-        <v>12.22</v>
+        <v>12.48</v>
       </c>
       <c r="E111">
         <v>12.48</v>
       </c>
       <c r="F111" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0213</v>
+        <v>46157</v>
+      </c>
+      <c r="G111" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H111" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I111" t="s">
         <v>563</v>
       </c>
       <c r="J111">
         <v>5</v>
       </c>
       <c r="K111" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L111" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>565</v>
       </c>
       <c r="B112" t="s">
         <v>566</v>
       </c>
       <c r="C112" t="s">
         <v>567</v>
       </c>
       <c r="D112">
-        <v>21.13</v>
+        <v>21.55</v>
       </c>
       <c r="E112">
         <v>21.55</v>
       </c>
       <c r="F112" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0199</v>
+        <v>46157</v>
+      </c>
+      <c r="G112" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H112" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I112" t="s">
         <v>568</v>
       </c>
       <c r="J112">
         <v>5</v>
       </c>
       <c r="K112" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L112" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>570</v>
       </c>
       <c r="B113" t="s">
         <v>571</v>
       </c>
       <c r="C113" t="s">
         <v>572</v>
       </c>
       <c r="D113">
-        <v>27.33</v>
+        <v>27.89</v>
       </c>
       <c r="E113">
         <v>27.89</v>
       </c>
       <c r="F113" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G113" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H113" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I113" t="s">
         <v>573</v>
       </c>
       <c r="J113">
         <v>5</v>
       </c>
       <c r="K113" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L113" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>575</v>
       </c>
       <c r="B114" t="s">
         <v>576</v>
       </c>
       <c r="C114" t="s">
         <v>577</v>
       </c>
       <c r="D114">
-        <v>108.9</v>
+        <v>111.11</v>
       </c>
       <c r="E114">
         <v>111.11</v>
       </c>
       <c r="F114" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G114" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H114" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I114" t="s">
         <v>578</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L114" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>580</v>
       </c>
       <c r="B115" t="s">
         <v>581</v>
       </c>
       <c r="C115" t="s">
         <v>582</v>
       </c>
       <c r="D115">
-        <v>65.06</v>
+        <v>66.39</v>
       </c>
       <c r="E115">
         <v>66.39</v>
       </c>
       <c r="F115" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>46157</v>
+      </c>
+      <c r="G115" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H115" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>583</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L115" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>585</v>
       </c>
       <c r="B116" t="s">
         <v>586</v>
       </c>
       <c r="C116" t="s">
         <v>587</v>
       </c>
       <c r="D116">
-        <v>71.83</v>
+        <v>73.29</v>
       </c>
       <c r="E116">
         <v>73.29</v>
       </c>
       <c r="F116" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G116" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H116" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I116" t="s">
         <v>588</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L116" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>590</v>
       </c>
       <c r="B117" t="s">
         <v>591</v>
       </c>
       <c r="C117" t="s">
         <v>592</v>
       </c>
       <c r="D117">
-        <v>127.14</v>
+        <v>129.7</v>
       </c>
       <c r="E117">
         <v>129.7</v>
       </c>
       <c r="F117" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G117" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H117" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>593</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L117" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>595</v>
       </c>
       <c r="B118" t="s">
         <v>596</v>
       </c>
       <c r="C118" t="s">
         <v>597</v>
       </c>
       <c r="D118">
-        <v>75.85</v>
+        <v>77.38</v>
       </c>
       <c r="E118">
         <v>77.38</v>
       </c>
       <c r="F118" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G118" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H118" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I118" t="s">
         <v>598</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L118" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>600</v>
       </c>
       <c r="B119" t="s">
         <v>601</v>
       </c>
       <c r="C119" t="s">
         <v>602</v>
       </c>
       <c r="D119">
-        <v>210.41</v>
+        <v>214.62</v>
       </c>
       <c r="E119">
         <v>214.62</v>
       </c>
       <c r="F119" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>46157</v>
+      </c>
+      <c r="G119" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H119" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I119" t="s">
         <v>603</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L119" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>605</v>
       </c>
       <c r="B120" t="s">
         <v>606</v>
       </c>
       <c r="C120" t="s">
         <v>607</v>
       </c>
       <c r="D120">
-        <v>30.33</v>
+        <v>30.95</v>
       </c>
       <c r="E120">
         <v>30.95</v>
       </c>
       <c r="F120" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>46157</v>
+      </c>
+      <c r="G120" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H120" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I120" t="s">
         <v>608</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L120" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>610</v>
       </c>
       <c r="B121" t="s">
         <v>611</v>
       </c>
       <c r="C121" t="s">
         <v>612</v>
       </c>
       <c r="D121">
-        <v>30.33</v>
+        <v>30.95</v>
       </c>
       <c r="E121">
         <v>30.95</v>
       </c>
       <c r="F121" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>46157</v>
+      </c>
+      <c r="G121" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H121" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I121" t="s">
         <v>613</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L121" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>615</v>
       </c>
       <c r="B122" t="s">
         <v>616</v>
       </c>
       <c r="C122" t="s">
         <v>617</v>
       </c>
       <c r="D122">
-        <v>129.89</v>
+        <v>132.52</v>
       </c>
       <c r="E122">
         <v>132.52</v>
       </c>
       <c r="F122" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G122" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H122" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I122" t="s">
         <v>618</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
       <c r="K122" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L122" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>620</v>
       </c>
       <c r="B123" t="s">
         <v>621</v>
       </c>
       <c r="C123" t="s">
         <v>622</v>
       </c>
       <c r="D123">
-        <v>15.23</v>
+        <v>15.56</v>
       </c>
       <c r="E123">
         <v>15.56</v>
       </c>
       <c r="F123" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0217</v>
+        <v>46157</v>
+      </c>
+      <c r="G123" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H123" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I123" t="s">
         <v>623</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
       <c r="K123" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L123" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>625</v>
       </c>
       <c r="B124" t="s">
         <v>626</v>
       </c>
       <c r="C124" t="s">
         <v>627</v>
       </c>
       <c r="D124">
-        <v>33.15</v>
+        <v>76.07</v>
       </c>
       <c r="E124">
-        <v>33.83</v>
+        <v>76.07</v>
       </c>
       <c r="F124" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G124" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H124" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I124" t="s">
         <v>628</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
       <c r="K124" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L124" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>630</v>
       </c>
       <c r="B125" t="s">
         <v>631</v>
       </c>
       <c r="C125" t="s">
         <v>632</v>
       </c>
       <c r="D125">
-        <v>36.22</v>
+        <v>33.83</v>
       </c>
       <c r="E125">
-        <v>36.97</v>
+        <v>33.83</v>
       </c>
       <c r="F125" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0207</v>
+        <v>46157</v>
+      </c>
+      <c r="G125" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H125" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I125" t="s">
         <v>633</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
       <c r="K125" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L125" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>635</v>
       </c>
       <c r="B126" t="s">
         <v>636</v>
       </c>
       <c r="C126" t="s">
         <v>637</v>
       </c>
       <c r="D126">
-        <v>36.22</v>
+        <v>36.97</v>
       </c>
       <c r="E126">
         <v>36.97</v>
       </c>
       <c r="F126" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0207</v>
+        <v>46157</v>
+      </c>
+      <c r="G126" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H126" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I126" t="s">
         <v>638</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
       <c r="K126" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L126" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>640</v>
       </c>
       <c r="B127" t="s">
         <v>641</v>
       </c>
       <c r="C127" t="s">
         <v>642</v>
       </c>
       <c r="D127">
-        <v>37.71</v>
+        <v>36.97</v>
       </c>
       <c r="E127">
-        <v>38.5</v>
+        <v>36.97</v>
       </c>
       <c r="F127" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0209</v>
+        <v>46157</v>
+      </c>
+      <c r="G127" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H127" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I127" t="s">
         <v>643</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L127" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>645</v>
       </c>
       <c r="B128" t="s">
         <v>646</v>
       </c>
       <c r="C128" t="s">
         <v>647</v>
       </c>
       <c r="D128">
-        <v>41.41</v>
+        <v>38.5</v>
       </c>
       <c r="E128">
-        <v>42.25</v>
+        <v>38.5</v>
       </c>
       <c r="F128" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G128" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H128" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I128" t="s">
         <v>648</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L128" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>650</v>
       </c>
       <c r="B129" t="s">
         <v>651</v>
       </c>
       <c r="C129" t="s">
         <v>652</v>
       </c>
       <c r="D129">
-        <v>64.61</v>
+        <v>42.25</v>
       </c>
       <c r="E129">
-        <v>65.91</v>
+        <v>42.25</v>
       </c>
       <c r="F129" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G129" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H129" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>653</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L129" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>655</v>
       </c>
       <c r="B130" t="s">
         <v>656</v>
       </c>
       <c r="C130" t="s">
         <v>657</v>
       </c>
       <c r="D130">
-        <v>77.21</v>
+        <v>65.91</v>
       </c>
       <c r="E130">
-        <v>78.77</v>
+        <v>65.91</v>
       </c>
       <c r="F130" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G130" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H130" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I130" t="s">
         <v>658</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L130" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>660</v>
       </c>
       <c r="B131" t="s">
         <v>661</v>
       </c>
       <c r="C131" t="s">
         <v>662</v>
       </c>
       <c r="D131">
-        <v>86.7</v>
+        <v>78.77</v>
       </c>
       <c r="E131">
-        <v>88.46</v>
+        <v>78.77</v>
       </c>
       <c r="F131" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G131" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H131" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>663</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L131" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>665</v>
       </c>
       <c r="B132" t="s">
         <v>666</v>
       </c>
       <c r="C132" t="s">
         <v>667</v>
       </c>
       <c r="D132">
-        <v>86.83</v>
+        <v>88.46</v>
       </c>
       <c r="E132">
-        <v>88.59</v>
+        <v>88.46</v>
       </c>
       <c r="F132" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0203</v>
+        <v>46157</v>
+      </c>
+      <c r="G132" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H132" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>668</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L132" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>670</v>
       </c>
       <c r="B133" t="s">
         <v>671</v>
       </c>
       <c r="C133" t="s">
         <v>672</v>
       </c>
       <c r="D133">
-        <v>40.5</v>
+        <v>88.59</v>
       </c>
       <c r="E133">
-        <v>41.31</v>
+        <v>88.59</v>
       </c>
       <c r="F133" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.02</v>
+        <v>46157</v>
+      </c>
+      <c r="G133" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H133" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I133" t="s">
         <v>673</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L133" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>675</v>
       </c>
       <c r="B134" t="s">
         <v>676</v>
       </c>
       <c r="C134" t="s">
         <v>677</v>
       </c>
       <c r="D134">
-        <v>64.61</v>
+        <v>41.31</v>
       </c>
       <c r="E134">
-        <v>65.91</v>
+        <v>41.31</v>
       </c>
       <c r="F134" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0201</v>
+        <v>46157</v>
+      </c>
+      <c r="G134" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H134" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I134" t="s">
         <v>678</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L134" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>680</v>
       </c>
       <c r="B135" t="s">
         <v>681</v>
       </c>
       <c r="C135" t="s">
         <v>682</v>
       </c>
       <c r="D135">
-        <v>68.17</v>
+        <v>65.91</v>
       </c>
       <c r="E135">
-        <v>69.57</v>
+        <v>65.91</v>
       </c>
       <c r="F135" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0205</v>
+        <v>46157</v>
+      </c>
+      <c r="G135" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H135" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I135" t="s">
         <v>683</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L135" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>685</v>
       </c>
       <c r="B136" t="s">
         <v>686</v>
       </c>
       <c r="C136" t="s">
         <v>687</v>
       </c>
       <c r="D136">
-        <v>77.24</v>
+        <v>69.57</v>
       </c>
       <c r="E136">
-        <v>78.8</v>
+        <v>69.57</v>
       </c>
       <c r="F136" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0202</v>
+        <v>46157</v>
+      </c>
+      <c r="G136" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H136" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I136" t="s">
         <v>688</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L136" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>690</v>
       </c>
       <c r="B137" t="s">
         <v>691</v>
       </c>
       <c r="C137" t="s">
         <v>692</v>
       </c>
       <c r="D137">
-        <v>94.25</v>
+        <v>78.8</v>
       </c>
       <c r="E137">
-        <v>96.17</v>
+        <v>78.8</v>
       </c>
       <c r="F137" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0204</v>
+        <v>46157</v>
+      </c>
+      <c r="G137" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H137" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I137" t="s">
         <v>693</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L137" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>695</v>
       </c>
       <c r="B138" t="s">
         <v>696</v>
       </c>
       <c r="C138" t="s">
         <v>697</v>
       </c>
       <c r="D138">
-        <v>1078.73</v>
+        <v>96.17</v>
       </c>
       <c r="E138">
-        <v>1078.73</v>
+        <v>96.17</v>
       </c>
       <c r="F138" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>46157</v>
+      </c>
+      <c r="G138" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H138" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I138" t="s">
         <v>698</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L138" t="s">
         <v>699</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>700</v>
+      </c>
+      <c r="B139" t="s">
+        <v>701</v>
+      </c>
+      <c r="C139" t="s">
+        <v>702</v>
+      </c>
+      <c r="D139">
+        <v>1078.73</v>
+      </c>
+      <c r="E139">
+        <v>1078.73</v>
+      </c>
+      <c r="F139" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G139" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H139" t="s">
+        <v>16</v>
+      </c>
+      <c r="I139" t="s">
+        <v>703</v>
+      </c>
+      <c r="J139">
+        <v>1</v>
+      </c>
+      <c r="K139" t="s">
+        <v>18</v>
+      </c>
+      <c r="L139" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>705</v>
+      </c>
+      <c r="B140" t="s">
+        <v>706</v>
+      </c>
+      <c r="C140" t="s">
+        <v>707</v>
+      </c>
+      <c r="D140">
+        <v>68.74</v>
+      </c>
+      <c r="E140">
+        <v>68.74</v>
+      </c>
+      <c r="F140" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G140" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H140" t="s">
+        <v>16</v>
+      </c>
+      <c r="I140" t="s">
+        <v>708</v>
+      </c>
+      <c r="J140">
+        <v>1</v>
+      </c>
+      <c r="K140" t="s">
+        <v>18</v>
+      </c>
+      <c r="L140" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>710</v>
+      </c>
+      <c r="B141" t="s">
+        <v>711</v>
+      </c>
+      <c r="C141" t="s">
+        <v>712</v>
+      </c>
+      <c r="D141">
+        <v>73.8</v>
+      </c>
+      <c r="E141">
+        <v>73.8</v>
+      </c>
+      <c r="F141" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G141" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H141" t="s">
+        <v>16</v>
+      </c>
+      <c r="I141" t="s">
+        <v>713</v>
+      </c>
+      <c r="J141">
+        <v>1</v>
+      </c>
+      <c r="K141" t="s">
+        <v>18</v>
+      </c>
+      <c r="L141" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>715</v>
+      </c>
+      <c r="B142" t="s">
+        <v>716</v>
+      </c>
+      <c r="C142" t="s">
+        <v>717</v>
+      </c>
+      <c r="D142">
+        <v>77.44</v>
+      </c>
+      <c r="E142">
+        <v>77.44</v>
+      </c>
+      <c r="F142" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G142" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H142" t="s">
+        <v>16</v>
+      </c>
+      <c r="I142" t="s">
+        <v>718</v>
+      </c>
+      <c r="J142">
+        <v>1</v>
+      </c>
+      <c r="K142" t="s">
+        <v>18</v>
+      </c>
+      <c r="L142" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>720</v>
+      </c>
+      <c r="B143" t="s">
+        <v>721</v>
+      </c>
+      <c r="C143" t="s">
+        <v>722</v>
+      </c>
+      <c r="D143">
+        <v>79.94</v>
+      </c>
+      <c r="E143">
+        <v>79.94</v>
+      </c>
+      <c r="F143" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G143" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H143" t="s">
+        <v>16</v>
+      </c>
+      <c r="I143" t="s">
+        <v>723</v>
+      </c>
+      <c r="J143">
+        <v>1</v>
+      </c>
+      <c r="K143" t="s">
+        <v>18</v>
+      </c>
+      <c r="L143" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>725</v>
+      </c>
+      <c r="B144" t="s">
+        <v>726</v>
+      </c>
+      <c r="C144" t="s">
+        <v>727</v>
+      </c>
+      <c r="D144">
+        <v>84.74</v>
+      </c>
+      <c r="E144">
+        <v>84.74</v>
+      </c>
+      <c r="F144" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G144" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H144" t="s">
+        <v>16</v>
+      </c>
+      <c r="I144" t="s">
+        <v>728</v>
+      </c>
+      <c r="J144">
+        <v>1</v>
+      </c>
+      <c r="K144" t="s">
+        <v>18</v>
+      </c>
+      <c r="L144" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>730</v>
+      </c>
+      <c r="B145" t="s">
+        <v>731</v>
+      </c>
+      <c r="C145" t="s">
+        <v>732</v>
+      </c>
+      <c r="D145">
+        <v>83.46</v>
+      </c>
+      <c r="E145">
+        <v>83.46</v>
+      </c>
+      <c r="F145" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G145" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H145" t="s">
+        <v>16</v>
+      </c>
+      <c r="I145" t="s">
+        <v>733</v>
+      </c>
+      <c r="J145">
+        <v>1</v>
+      </c>
+      <c r="K145" t="s">
+        <v>18</v>
+      </c>
+      <c r="L145" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>735</v>
+      </c>
+      <c r="B146" t="s">
+        <v>736</v>
+      </c>
+      <c r="C146" t="s">
+        <v>737</v>
+      </c>
+      <c r="D146">
+        <v>94.66</v>
+      </c>
+      <c r="E146">
+        <v>94.66</v>
+      </c>
+      <c r="F146" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G146" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H146" t="s">
+        <v>16</v>
+      </c>
+      <c r="I146" t="s">
+        <v>738</v>
+      </c>
+      <c r="J146">
+        <v>1</v>
+      </c>
+      <c r="K146" t="s">
+        <v>18</v>
+      </c>
+      <c r="L146" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>740</v>
+      </c>
+      <c r="B147" t="s">
+        <v>741</v>
+      </c>
+      <c r="C147" t="s">
+        <v>742</v>
+      </c>
+      <c r="D147">
+        <v>130.47</v>
+      </c>
+      <c r="E147">
+        <v>130.47</v>
+      </c>
+      <c r="F147" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G147" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H147" t="s">
+        <v>16</v>
+      </c>
+      <c r="I147" t="s">
+        <v>743</v>
+      </c>
+      <c r="J147">
+        <v>1</v>
+      </c>
+      <c r="K147" t="s">
+        <v>18</v>
+      </c>
+      <c r="L147" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>745</v>
+      </c>
+      <c r="B148" t="s">
+        <v>746</v>
+      </c>
+      <c r="C148" t="s">
+        <v>747</v>
+      </c>
+      <c r="D148">
+        <v>98.02</v>
+      </c>
+      <c r="E148">
+        <v>98.02</v>
+      </c>
+      <c r="F148" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G148" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H148" t="s">
+        <v>16</v>
+      </c>
+      <c r="I148" t="s">
+        <v>748</v>
+      </c>
+      <c r="J148">
+        <v>1</v>
+      </c>
+      <c r="K148" t="s">
+        <v>18</v>
+      </c>
+      <c r="L148" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>750</v>
+      </c>
+      <c r="B149" t="s">
+        <v>751</v>
+      </c>
+      <c r="C149" t="s">
+        <v>752</v>
+      </c>
+      <c r="D149">
+        <v>148.26</v>
+      </c>
+      <c r="E149">
+        <v>148.26</v>
+      </c>
+      <c r="F149" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G149" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H149" t="s">
+        <v>16</v>
+      </c>
+      <c r="I149" t="s">
+        <v>753</v>
+      </c>
+      <c r="J149">
+        <v>1</v>
+      </c>
+      <c r="K149" t="s">
+        <v>18</v>
+      </c>
+      <c r="L149" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>755</v>
+      </c>
+      <c r="B150" t="s">
+        <v>756</v>
+      </c>
+      <c r="C150" t="s">
+        <v>757</v>
+      </c>
+      <c r="D150">
+        <v>124.87</v>
+      </c>
+      <c r="E150">
+        <v>124.87</v>
+      </c>
+      <c r="F150" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G150" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H150" t="s">
+        <v>16</v>
+      </c>
+      <c r="I150" t="s">
+        <v>758</v>
+      </c>
+      <c r="J150">
+        <v>1</v>
+      </c>
+      <c r="K150" t="s">
+        <v>18</v>
+      </c>
+      <c r="L150" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>760</v>
+      </c>
+      <c r="B151" t="s">
+        <v>761</v>
+      </c>
+      <c r="C151" t="s">
+        <v>762</v>
+      </c>
+      <c r="D151">
+        <v>137.99</v>
+      </c>
+      <c r="E151">
+        <v>137.99</v>
+      </c>
+      <c r="F151" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G151" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H151" t="s">
+        <v>16</v>
+      </c>
+      <c r="I151" t="s">
+        <v>763</v>
+      </c>
+      <c r="J151">
+        <v>1</v>
+      </c>
+      <c r="K151" t="s">
+        <v>18</v>
+      </c>
+      <c r="L151" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>765</v>
+      </c>
+      <c r="B152" t="s">
+        <v>766</v>
+      </c>
+      <c r="C152" t="s">
+        <v>767</v>
+      </c>
+      <c r="D152">
+        <v>158.24</v>
+      </c>
+      <c r="E152">
+        <v>158.24</v>
+      </c>
+      <c r="F152" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G152" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H152" t="s">
+        <v>16</v>
+      </c>
+      <c r="I152" t="s">
+        <v>768</v>
+      </c>
+      <c r="J152">
+        <v>1</v>
+      </c>
+      <c r="K152" t="s">
+        <v>18</v>
+      </c>
+      <c r="L152" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>770</v>
+      </c>
+      <c r="B153" t="s">
+        <v>771</v>
+      </c>
+      <c r="C153" t="s">
+        <v>772</v>
+      </c>
+      <c r="D153">
+        <v>154.37</v>
+      </c>
+      <c r="E153">
+        <v>154.37</v>
+      </c>
+      <c r="F153" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G153" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H153" t="s">
+        <v>16</v>
+      </c>
+      <c r="I153" t="s">
+        <v>773</v>
+      </c>
+      <c r="J153">
+        <v>1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>18</v>
+      </c>
+      <c r="L153" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>775</v>
+      </c>
+      <c r="B154" t="s">
+        <v>776</v>
+      </c>
+      <c r="C154" t="s">
+        <v>777</v>
+      </c>
+      <c r="D154">
+        <v>221.76</v>
+      </c>
+      <c r="E154">
+        <v>221.76</v>
+      </c>
+      <c r="F154" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G154" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H154" t="s">
+        <v>16</v>
+      </c>
+      <c r="I154" t="s">
+        <v>778</v>
+      </c>
+      <c r="J154">
+        <v>1</v>
+      </c>
+      <c r="K154" t="s">
+        <v>18</v>
+      </c>
+      <c r="L154" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>780</v>
+      </c>
+      <c r="B155" t="s">
+        <v>781</v>
+      </c>
+      <c r="C155" t="s">
+        <v>782</v>
+      </c>
+      <c r="D155">
+        <v>195.81</v>
+      </c>
+      <c r="E155">
+        <v>195.81</v>
+      </c>
+      <c r="F155" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G155" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H155" t="s">
+        <v>16</v>
+      </c>
+      <c r="I155" t="s">
+        <v>783</v>
+      </c>
+      <c r="J155">
+        <v>1</v>
+      </c>
+      <c r="K155" t="s">
+        <v>18</v>
+      </c>
+      <c r="L155" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>785</v>
+      </c>
+      <c r="B156" t="s">
+        <v>786</v>
+      </c>
+      <c r="C156" t="s">
+        <v>787</v>
+      </c>
+      <c r="D156">
+        <v>205</v>
+      </c>
+      <c r="E156">
+        <v>205</v>
+      </c>
+      <c r="F156" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G156" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H156" t="s">
+        <v>16</v>
+      </c>
+      <c r="I156" t="s">
+        <v>788</v>
+      </c>
+      <c r="J156">
+        <v>1</v>
+      </c>
+      <c r="K156" t="s">
+        <v>18</v>
+      </c>
+      <c r="L156" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>790</v>
+      </c>
+      <c r="B157" t="s">
+        <v>791</v>
+      </c>
+      <c r="C157" t="s">
+        <v>792</v>
+      </c>
+      <c r="D157">
+        <v>241.35</v>
+      </c>
+      <c r="E157">
+        <v>241.35</v>
+      </c>
+      <c r="F157" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G157" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H157" t="s">
+        <v>16</v>
+      </c>
+      <c r="I157" t="s">
+        <v>793</v>
+      </c>
+      <c r="J157">
+        <v>1</v>
+      </c>
+      <c r="K157" t="s">
+        <v>18</v>
+      </c>
+      <c r="L157" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>795</v>
+      </c>
+      <c r="B158" t="s">
+        <v>796</v>
+      </c>
+      <c r="C158" t="s">
+        <v>797</v>
+      </c>
+      <c r="D158">
+        <v>214.44</v>
+      </c>
+      <c r="E158">
+        <v>214.44</v>
+      </c>
+      <c r="F158" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G158" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H158" t="s">
+        <v>16</v>
+      </c>
+      <c r="I158" t="s">
+        <v>798</v>
+      </c>
+      <c r="J158">
+        <v>1</v>
+      </c>
+      <c r="K158" t="s">
+        <v>18</v>
+      </c>
+      <c r="L158" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>800</v>
+      </c>
+      <c r="B159" t="s">
+        <v>801</v>
+      </c>
+      <c r="C159" t="s">
+        <v>802</v>
+      </c>
+      <c r="D159">
+        <v>251.88</v>
+      </c>
+      <c r="E159">
+        <v>251.88</v>
+      </c>
+      <c r="F159" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G159" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H159" t="s">
+        <v>16</v>
+      </c>
+      <c r="I159" t="s">
+        <v>803</v>
+      </c>
+      <c r="J159">
+        <v>1</v>
+      </c>
+      <c r="K159" t="s">
+        <v>18</v>
+      </c>
+      <c r="L159" t="s">
+        <v>804</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>