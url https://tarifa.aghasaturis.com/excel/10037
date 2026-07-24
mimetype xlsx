--- v3 (2026-06-07)
+++ v4 (2026-07-24)
@@ -9,344 +9,344 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="805" uniqueCount="805">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="789" uniqueCount="789">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A1241001010G7896</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
-    <t>Guillet-7896-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 30 mm)</t>
+    <t>Guillet-7896-Corona de metal duro OPTIMA (750W, 50x30mm)</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>3660354078963</t>
   </si>
   <si>
     <t>Guillet</t>
   </si>
   <si>
     <t>P03-04-003-V01-P01</t>
   </si>
   <si>
     <t>A1241001012G3669</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>Guillet-3669-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 35 mm)</t>
+    <t>Guillet-3669-Corona de metal duro OPTIMA (750W, 50x35mm)</t>
   </si>
   <si>
     <t>3660354036697</t>
   </si>
   <si>
     <t>P03-04-003-V01-P02</t>
   </si>
   <si>
     <t>A1241001014G6796</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>Guillet-6796-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 40 mm)</t>
+    <t>Guillet-6796-Corona de metal duro OPTIMA (750W, 50x40mm)</t>
   </si>
   <si>
     <t>3660354067967</t>
   </si>
   <si>
     <t>P03-04-003-V01-P03</t>
   </si>
   <si>
     <t>A1241001016G6544</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>Guillet-6544-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 45 mm)</t>
+    <t>Guillet-6544-Corona de metal duro OPTIMA (750W, 50x45mm)</t>
   </si>
   <si>
     <t>3660354065444</t>
   </si>
   <si>
     <t>P03-04-003-V01-P04</t>
   </si>
   <si>
     <t>A1241001018G2370</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>Guillet-2370-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 50 mm)</t>
+    <t>Guillet-2370-Corona de metal duro OPTIMA (750W, 50x50mm)</t>
   </si>
   <si>
     <t>3660354023703</t>
   </si>
   <si>
     <t>P03-04-003-V01-P05</t>
   </si>
   <si>
     <t>A1241001020G9630</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
-    <t>Guillet-9630-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 65 mm)</t>
+    <t>Guillet-9630-Corona de metal duro OPTIMA (750W, 50x65mm)</t>
   </si>
   <si>
     <t>3660354096301</t>
   </si>
   <si>
     <t>P03-04-003-V01-P06</t>
   </si>
   <si>
     <t>A1241001022G7969</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
-    <t>Guillet-7969-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 68 mm)</t>
+    <t>Guillet-7969-Corona de metal duro OPTIMA (750W, 50x68mm)</t>
   </si>
   <si>
     <t>3660354079694</t>
   </si>
   <si>
     <t>P03-04-003-V01-P07</t>
   </si>
   <si>
     <t>A1241001024G3729</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>Guillet-3729-Corona Optima para fuerzas de impacto máx. de 750W y profundidad útil de 50 mm (Ø 80 mm)</t>
+    <t>Guillet-3729-Corona de metal duro OPTIMA (750W, 50x80mm)</t>
   </si>
   <si>
     <t>3660354037298</t>
   </si>
   <si>
     <t>P03-04-003-V01-P08</t>
   </si>
   <si>
     <t>A1241001526G6732</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
-    <t>Guillet-6732-Corona Record para fuerzas de impacto superiores a 800W y profundidad útil de 50 mm (Ø 40 mm)</t>
+    <t>Guillet-6732-Corona de metal duro RECORD (800W, 50x40mm)</t>
   </si>
   <si>
     <t>3660354067325</t>
   </si>
   <si>
     <t>P03-04-003-V02-P01</t>
   </si>
   <si>
     <t>A1241001528G9621</t>
   </si>
   <si>
     <t>9621</t>
   </si>
   <si>
-    <t>Guillet-9621-Corona Record para fuerzas de impacto superiores a 800W y profundidad útil de 50 mm (Ø 50 mm)</t>
+    <t>Guillet-9621-Corona de metal duro RECORD (800W, 50x50mm)</t>
   </si>
   <si>
     <t>3660354096219</t>
   </si>
   <si>
     <t>P03-04-003-V02-P02</t>
   </si>
   <si>
     <t>A1241001530G9414</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
-    <t>Guillet-9414-Corona Record para fuerzas de impacto superiores a 800W y profundidad útil de 50 mm (Ø 60 mm)</t>
+    <t>Guillet-9414-Corona de metal duro RECORD (800W, 50x60mm)</t>
   </si>
   <si>
     <t>3660354094147</t>
   </si>
   <si>
     <t>P03-04-003-V02-P03</t>
   </si>
   <si>
     <t>A1241001532G9738</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
-    <t>Guillet-9738-Corona Record para fuerzas de impacto superiores a 800W y profundidad útil de 50 mm (Ø 80 mm)</t>
+    <t>Guillet-9738-Corona de metal duro RECORD (800W, 50x80mm)</t>
   </si>
   <si>
     <t>3660354097384</t>
   </si>
   <si>
     <t>P03-04-003-V02-P04</t>
   </si>
   <si>
     <t>A1241001534G8379</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
-    <t>Guillet-8379-Corona Record para fuerzas de impacto superiores a 800W y profundidad útil de 50 mm (Ø 85 mm)</t>
+    <t>Guillet-8379-Corona de metal duro RECORD (800W, 50x85mm)</t>
   </si>
   <si>
     <t>3660354083790</t>
   </si>
   <si>
     <t>P03-04-003-V02-P05</t>
   </si>
   <si>
     <t>A1241001536G2241</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>Guillet-2241-Corona Record para fuerzas de impacto superiores a 800W y profundidad útil de 50 mm (Ø 90 mm)</t>
+    <t>Guillet-2241-Corona de metal duro RECORD (800W, 50x90mm)</t>
   </si>
   <si>
     <t>3660354022416</t>
   </si>
   <si>
     <t>P03-04-003-V02-P06</t>
   </si>
   <si>
     <t>A1241001538G9450</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
-    <t>Guillet-9450-Corona Record para fuerzas de impacto superiores a 800W y profundidad útil de 50 mm (Ø 105 mm)</t>
+    <t>Guillet-9450-Corona de metal duro RECORD (800W, 50x105mm)</t>
   </si>
   <si>
     <t>3660354094505</t>
   </si>
   <si>
     <t>P03-04-003-V02-P07</t>
   </si>
   <si>
     <t>A1241001540G6453</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>Guillet-6453-Corona Record para fuerzas de impacto superiores a 800W y profundidad útil de 50 mm (Ø 125 mm)</t>
+    <t>Guillet-6453-Corona de metal duro RECORD (800W, 50x125mm)</t>
   </si>
   <si>
     <t>3660354064539</t>
   </si>
   <si>
     <t>P03-04-003-V02-P08</t>
   </si>
   <si>
     <t>A1241001542G2045</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>Guillet-2045-Corona Record para fuerzas de impacto superiores a 800W y profundidad útil de 50 mm (Ø 130 mm)</t>
+    <t>Guillet-2045-Corona de metal duro RECORD (800W, 50x130mm)</t>
   </si>
   <si>
     <t>3660354020450</t>
   </si>
   <si>
     <t>P03-04-003-V02-P09</t>
   </si>
   <si>
     <t>A1241002010G1273</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>Guillet-1273-Adaptador SDS-plus para coronas Optima y Record de 100 mm</t>
   </si>
   <si>
     <t>3660354012738</t>
   </si>
   <si>
     <t>P03-04-004-V01-P01</t>
   </si>
   <si>
     <t>A1241002012G2731</t>
   </si>
@@ -392,282 +392,279 @@
   <si>
     <t>P03-04-004-V01-P04</t>
   </si>
   <si>
     <t>A1241002020G1274</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>Guillet-1274-Broca piloto para coronas Optima y Record</t>
   </si>
   <si>
     <t>3660354012745</t>
   </si>
   <si>
     <t>P03-04-004-V02-P01</t>
   </si>
   <si>
     <t>A1241003010G9836</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
-    <t>Guillet-9836-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 30 mm)</t>
+    <t>Guillet-9836-Corona de metal duro conexión cónica 1/8 (900W, 75x30mm)</t>
   </si>
   <si>
     <t>3660354098367</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P01</t>
-[...1 lines deleted...]
-  <si>
     <t>A1241003012G9653</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
-    <t>Guillet-9653-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 35 mm)</t>
+    <t>Guillet-9653-Corona de metal duro conexión cónica 1/8 (900W, 75x35mm)</t>
   </si>
   <si>
     <t>3660354096530</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P02</t>
+    <t>P03-04-004-V02-P02</t>
   </si>
   <si>
     <t>A1241003014G9423</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
-    <t>Guillet-9423-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 40 mm)</t>
+    <t>Guillet-9423-Corona de metal duro conexión cónica 1/8 (900W, 75x40mm)</t>
   </si>
   <si>
     <t>3660354094239</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P03</t>
+    <t>P03-04-004-V02-P03</t>
   </si>
   <si>
     <t>A1241003016G7768</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
-    <t>Guillet-7768-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 45 mm)</t>
+    <t>Guillet-7768-Corona de metal duro conexión cónica 1/8 (900W, 75x45mm)</t>
   </si>
   <si>
     <t>3660354077683</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P04</t>
+    <t>P03-04-004-V02-P04</t>
   </si>
   <si>
     <t>A1241003018G2608</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>Guillet-2608-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 50 mm)</t>
+    <t>Guillet-2608-Corona de metal duro conexión cónica 1/8 (900W, 75x50mm)</t>
   </si>
   <si>
     <t>3660354026087</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P05</t>
+    <t>P03-04-004-V02-P05</t>
   </si>
   <si>
     <t>A1241003020G7686</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
-    <t>Guillet-7686-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 55 mm)</t>
+    <t>Guillet-7686-Corona de metal duro conexión cónica 1/8 (900W, 75x55mm)</t>
   </si>
   <si>
     <t>3660354076860</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P06</t>
+    <t>P03-04-004-V02-P06</t>
   </si>
   <si>
     <t>A1241003022G5323</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
-    <t>Guillet-5323-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 60 mm)</t>
+    <t>Guillet-5323-Corona de metal duro conexión cónica 1/8 (900W, 75x60mm)</t>
   </si>
   <si>
     <t>3660354053236</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P07</t>
+    <t>P03-04-004-V02-P07</t>
   </si>
   <si>
     <t>A1241003024G2663</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>Guillet-2663-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 66 mm)</t>
+    <t>Guillet-2663-Corona de metal duro conexión cónica 1/8 (900W, 75x66mm)</t>
   </si>
   <si>
     <t>3660354026636</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P08</t>
+    <t>P03-04-004-V02-P08</t>
   </si>
   <si>
     <t>A1241003026G7176</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
-    <t>Guillet-7176-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 68 mm)</t>
+    <t>Guillet-7176-Corona de metal duro conexión cónica 1/8 (900W, 75x68mm)</t>
   </si>
   <si>
     <t>3660354071766</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P09</t>
+    <t>P03-04-004-V02-P09</t>
   </si>
   <si>
     <t>A1241003028G9942</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
-    <t>Guillet-9942-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 70 mm)</t>
+    <t>Guillet-9942-Corona de metal duro conexión cónica 1/8 (900W, 75x70mm)</t>
   </si>
   <si>
     <t>3660354099425</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P10</t>
+    <t>P03-04-004-V02-P10</t>
   </si>
   <si>
     <t>A1241003030G3243</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>Guillet-3243-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 80 mm)</t>
+    <t>Guillet-3243-Corona de metal duro conexión cónica 1/8 (900W, 75x80mm)</t>
   </si>
   <si>
     <t>3660354032439</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P11</t>
+    <t>P03-04-004-V02-P11</t>
   </si>
   <si>
     <t>A1241003032G2248</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>Guillet-2248-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 90 mm)</t>
+    <t>Guillet-2248-Corona de metal duro conexión cónica 1/8 (900W, 75x90mm)</t>
   </si>
   <si>
     <t>3660354022485</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P12</t>
+    <t>P03-04-004-V02-P12</t>
   </si>
   <si>
     <t>A1241003034G8951</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
-    <t>Guillet-8951-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 100 mm)</t>
+    <t>Guillet-8951-Corona de metal duro conexión cónica 1/8 (900W, 75x100mm)</t>
   </si>
   <si>
     <t>3660354089518</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P13</t>
+    <t>P03-04-004-V02-P13</t>
   </si>
   <si>
     <t>A1241003036G6834</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
-    <t>Guillet-6834-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 110 mm)</t>
+    <t>Guillet-6834-Corona de metal duro conexión cónica 1/8 (900W, 75x110mm)</t>
   </si>
   <si>
     <t>3660354068346</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P14</t>
+    <t>P03-04-004-V02-P14</t>
   </si>
   <si>
     <t>A1241003038G7813</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
-    <t>Guillet-7813-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 125 mm)</t>
+    <t>Guillet-7813-Corona de metal duro conexión cónica 1/8 (900W, 75x125mm)</t>
   </si>
   <si>
     <t>3660354078130</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P15</t>
+    <t>P03-04-004-V02-P15</t>
   </si>
   <si>
     <t>A1241003040G2022</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>Guillet-2022-Corona con conexión cónica 1/8 para fuerzas de impacto superiores a 900W y profundidad útil de 75 mm (Ø 150 mm)</t>
+    <t>Guillet-2022-Corona de metal duro conexión cónica 1/8 (900W, 75x150mm)</t>
   </si>
   <si>
     <t>3660354020221</t>
   </si>
   <si>
-    <t>P03-04-004-V03-P16</t>
+    <t>P03-04-004-V02-P16</t>
   </si>
   <si>
     <t>A1241003560G4868</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>Guillet-4868-Adaptador SDS-max para coronas con conexión cónica 1/8 de 220 mm</t>
   </si>
   <si>
     <t>3660354048683</t>
   </si>
   <si>
     <t>P03-04-004-v04-P01</t>
   </si>
   <si>
     <t>A1241003562G2834</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>Guillet-2834-Adaptador SDS-max para coronas con conexión cónica 1/8 de 420 mm</t>
   </si>
@@ -1136,95 +1133,65 @@
   <si>
     <t>Guillet-8711-Broca SDS-MAX Quadril (Ø 12 x L 340 mm)</t>
   </si>
   <si>
     <t>3660354087118</t>
   </si>
   <si>
     <t>P03-04-006-V02-P01</t>
   </si>
   <si>
     <t>A1243002012G7946</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>Guillet-7946-Broca SDS-MAX Quadril (Ø 14 x L 340 mm)</t>
   </si>
   <si>
     <t>3660354079465</t>
   </si>
   <si>
     <t>P03-04-006-V02-P02</t>
   </si>
   <si>
-    <t>A1243002014G3124</t>
-[...13 lines deleted...]
-  <si>
     <t>A1243002018G4411</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>Guillet-4411-Broca SDS-MAX Quadril (Ø 18 x L 400 mm)</t>
   </si>
   <si>
     <t>3660354044111</t>
   </si>
   <si>
     <t>P03-04-006-V02-P05</t>
   </si>
   <si>
-    <t>A1243002020G9679</t>
-[...13 lines deleted...]
-  <si>
     <t>A1243002022G1926</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>Guillet-1926-Broca SDS-MAX Quadril (Ø 20 x L 400 mm)</t>
   </si>
   <si>
     <t>3660354019263</t>
   </si>
   <si>
     <t>P03-04-006-V02-P07</t>
   </si>
   <si>
     <t>A1243002026G2007</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>Guillet-2007-Broca SDS-MAX Quadril (Ø 22 x L 400 mm)</t>
   </si>
   <si>
     <t>3660354020078</t>
@@ -1269,65 +1236,50 @@
     <t>5949</t>
   </si>
   <si>
     <t>Guillet-5949-Broca SDS-MAX Quadril (Ø 24 x L 400 mm)</t>
   </si>
   <si>
     <t>3660354059498</t>
   </si>
   <si>
     <t>P03-04-006-V02-P12</t>
   </si>
   <si>
     <t>A1243002034G9711</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
     <t>Guillet-9711-Broca SDS-MAX Quadril (Ø 25 x L 400 mm)</t>
   </si>
   <si>
     <t>3660354097117</t>
   </si>
   <si>
     <t>P03-04-006-V02-P13</t>
-  </si>
-[...13 lines deleted...]
-    <t>P03-04-006-V02-P14</t>
   </si>
   <si>
     <t>A1243002038G6156</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>Guillet-6156-Broca SDS-MAX Quadril (Ø 25 x L 920 mm)</t>
   </si>
   <si>
     <t>3660354061569</t>
   </si>
   <si>
     <t>P03-04-006-V02-P15</t>
   </si>
   <si>
     <t>A1243002042G9818</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>Guillet-9818-Broca SDS-MAX Quadril (Ø 30 x L 550 mm)</t>
   </si>
@@ -2473,51 +2425,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N159"/>
+  <dimension ref="A1:N156"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="8"/>
     <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3398,5177 +3350,5063 @@
       <c r="D24">
         <v>76.26</v>
       </c>
       <c r="E24">
         <v>76.26</v>
       </c>
       <c r="F24" s="1">
         <v>46157</v>
       </c>
       <c r="G24" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>128</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
       <c r="K24" t="s">
         <v>18</v>
       </c>
       <c r="L24" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>129</v>
+      </c>
+      <c r="B25" t="s">
         <v>130</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D25">
         <v>79.46</v>
       </c>
       <c r="E25">
         <v>79.46</v>
       </c>
       <c r="F25" s="1">
         <v>46157</v>
       </c>
       <c r="G25" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
+        <v>132</v>
+      </c>
+      <c r="J25">
+        <v>1</v>
+      </c>
+      <c r="K25" t="s">
+        <v>18</v>
+      </c>
+      <c r="L25" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B26" t="s">
         <v>135</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D26">
         <v>82.71</v>
       </c>
       <c r="E26">
         <v>82.71</v>
       </c>
       <c r="F26" s="1">
         <v>46157</v>
       </c>
       <c r="G26" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
+        <v>137</v>
+      </c>
+      <c r="J26">
+        <v>1</v>
+      </c>
+      <c r="K26" t="s">
+        <v>18</v>
+      </c>
+      <c r="L26" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>139</v>
+      </c>
+      <c r="B27" t="s">
         <v>140</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="D27">
         <v>88.76</v>
       </c>
       <c r="E27">
         <v>88.76</v>
       </c>
       <c r="F27" s="1">
         <v>46157</v>
       </c>
       <c r="G27" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
+        <v>142</v>
+      </c>
+      <c r="J27">
+        <v>1</v>
+      </c>
+      <c r="K27" t="s">
+        <v>18</v>
+      </c>
+      <c r="L27" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>144</v>
+      </c>
+      <c r="B28" t="s">
         <v>145</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="D28">
         <v>92.76</v>
       </c>
       <c r="E28">
         <v>92.76</v>
       </c>
       <c r="F28" s="1">
         <v>46157</v>
       </c>
       <c r="G28" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
+        <v>147</v>
+      </c>
+      <c r="J28">
+        <v>1</v>
+      </c>
+      <c r="K28" t="s">
+        <v>18</v>
+      </c>
+      <c r="L28" t="s">
         <v>148</v>
-      </c>
-[...7 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
+        <v>149</v>
+      </c>
+      <c r="B29" t="s">
         <v>150</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D29">
         <v>104.85</v>
       </c>
       <c r="E29">
         <v>104.85</v>
       </c>
       <c r="F29" s="1">
         <v>46157</v>
       </c>
       <c r="G29" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
+        <v>152</v>
+      </c>
+      <c r="J29">
+        <v>1</v>
+      </c>
+      <c r="K29" t="s">
+        <v>18</v>
+      </c>
+      <c r="L29" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
+        <v>154</v>
+      </c>
+      <c r="B30" t="s">
         <v>155</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="D30">
         <v>105.36</v>
       </c>
       <c r="E30">
         <v>105.36</v>
       </c>
       <c r="F30" s="1">
         <v>46157</v>
       </c>
       <c r="G30" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
+        <v>157</v>
+      </c>
+      <c r="J30">
+        <v>1</v>
+      </c>
+      <c r="K30" t="s">
+        <v>18</v>
+      </c>
+      <c r="L30" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31" t="s">
         <v>160</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D31">
         <v>112.91</v>
       </c>
       <c r="E31">
         <v>112.91</v>
       </c>
       <c r="F31" s="1">
         <v>46157</v>
       </c>
       <c r="G31" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
+        <v>162</v>
+      </c>
+      <c r="J31">
+        <v>1</v>
+      </c>
+      <c r="K31" t="s">
+        <v>18</v>
+      </c>
+      <c r="L31" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
+        <v>164</v>
+      </c>
+      <c r="B32" t="s">
         <v>165</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D32">
         <v>114.92</v>
       </c>
       <c r="E32">
         <v>114.92</v>
       </c>
       <c r="F32" s="1">
         <v>46157</v>
       </c>
       <c r="G32" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
+        <v>167</v>
+      </c>
+      <c r="J32">
+        <v>1</v>
+      </c>
+      <c r="K32" t="s">
+        <v>18</v>
+      </c>
+      <c r="L32" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
+        <v>169</v>
+      </c>
+      <c r="B33" t="s">
         <v>170</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="D33">
         <v>120.97</v>
       </c>
       <c r="E33">
         <v>120.97</v>
       </c>
       <c r="F33" s="1">
         <v>46157</v>
       </c>
       <c r="G33" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
+        <v>172</v>
+      </c>
+      <c r="J33">
+        <v>1</v>
+      </c>
+      <c r="K33" t="s">
+        <v>18</v>
+      </c>
+      <c r="L33" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
+        <v>174</v>
+      </c>
+      <c r="B34" t="s">
         <v>175</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D34">
         <v>133.09</v>
       </c>
       <c r="E34">
         <v>133.09</v>
       </c>
       <c r="F34" s="1">
         <v>46157</v>
       </c>
       <c r="G34" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
+        <v>177</v>
+      </c>
+      <c r="J34">
+        <v>1</v>
+      </c>
+      <c r="K34" t="s">
+        <v>18</v>
+      </c>
+      <c r="L34" t="s">
         <v>178</v>
-      </c>
-[...7 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
+        <v>179</v>
+      </c>
+      <c r="B35" t="s">
         <v>180</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="D35">
         <v>163.62</v>
       </c>
       <c r="E35">
         <v>163.62</v>
       </c>
       <c r="F35" s="1">
         <v>46157</v>
       </c>
       <c r="G35" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
+        <v>182</v>
+      </c>
+      <c r="J35">
+        <v>1</v>
+      </c>
+      <c r="K35" t="s">
+        <v>18</v>
+      </c>
+      <c r="L35" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>184</v>
+      </c>
+      <c r="B36" t="s">
         <v>185</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="D36">
         <v>185.48</v>
       </c>
       <c r="E36">
         <v>185.48</v>
       </c>
       <c r="F36" s="1">
         <v>46157</v>
       </c>
       <c r="G36" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
+        <v>187</v>
+      </c>
+      <c r="J36">
+        <v>1</v>
+      </c>
+      <c r="K36" t="s">
+        <v>18</v>
+      </c>
+      <c r="L36" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
+        <v>189</v>
+      </c>
+      <c r="B37" t="s">
         <v>190</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D37">
         <v>201.57</v>
       </c>
       <c r="E37">
         <v>201.57</v>
       </c>
       <c r="F37" s="1">
         <v>46157</v>
       </c>
       <c r="G37" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
+        <v>192</v>
+      </c>
+      <c r="J37">
+        <v>1</v>
+      </c>
+      <c r="K37" t="s">
+        <v>18</v>
+      </c>
+      <c r="L37" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
+        <v>194</v>
+      </c>
+      <c r="B38" t="s">
         <v>195</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D38">
         <v>233.78</v>
       </c>
       <c r="E38">
         <v>233.78</v>
       </c>
       <c r="F38" s="1">
         <v>46157</v>
       </c>
       <c r="G38" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
+        <v>197</v>
+      </c>
+      <c r="J38">
+        <v>1</v>
+      </c>
+      <c r="K38" t="s">
+        <v>18</v>
+      </c>
+      <c r="L38" t="s">
         <v>198</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
+        <v>199</v>
+      </c>
+      <c r="B39" t="s">
         <v>200</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D39">
         <v>475.61</v>
       </c>
       <c r="E39">
         <v>475.61</v>
       </c>
       <c r="F39" s="1">
         <v>46157</v>
       </c>
       <c r="G39" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
+        <v>202</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
+      </c>
+      <c r="K39" t="s">
+        <v>18</v>
+      </c>
+      <c r="L39" t="s">
         <v>203</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>204</v>
+      </c>
+      <c r="B40" t="s">
         <v>205</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D40">
         <v>71.89</v>
       </c>
       <c r="E40">
         <v>71.89</v>
       </c>
       <c r="F40" s="1">
         <v>46157</v>
       </c>
       <c r="G40" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
+        <v>207</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
+      </c>
+      <c r="K40" t="s">
+        <v>18</v>
+      </c>
+      <c r="L40" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
+        <v>209</v>
+      </c>
+      <c r="B41" t="s">
         <v>210</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D41">
         <v>84.54</v>
       </c>
       <c r="E41">
         <v>84.54</v>
       </c>
       <c r="F41" s="1">
         <v>46157</v>
       </c>
       <c r="G41" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
+        <v>212</v>
+      </c>
+      <c r="J41">
+        <v>1</v>
+      </c>
+      <c r="K41" t="s">
+        <v>18</v>
+      </c>
+      <c r="L41" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B42" t="s">
         <v>215</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D42">
         <v>130.17</v>
       </c>
       <c r="E42">
         <v>130.17</v>
       </c>
       <c r="F42" s="1">
         <v>46157</v>
       </c>
       <c r="G42" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
+        <v>217</v>
+      </c>
+      <c r="J42">
+        <v>1</v>
+      </c>
+      <c r="K42" t="s">
+        <v>18</v>
+      </c>
+      <c r="L42" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
+        <v>219</v>
+      </c>
+      <c r="B43" t="s">
         <v>220</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D43">
         <v>178.13</v>
       </c>
       <c r="E43">
         <v>178.13</v>
       </c>
       <c r="F43" s="1">
         <v>46157</v>
       </c>
       <c r="G43" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
+        <v>222</v>
+      </c>
+      <c r="J43">
+        <v>1</v>
+      </c>
+      <c r="K43" t="s">
+        <v>18</v>
+      </c>
+      <c r="L43" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>224</v>
+      </c>
+      <c r="B44" t="s">
         <v>225</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="D44">
         <v>10.34</v>
       </c>
       <c r="E44">
         <v>10.34</v>
       </c>
       <c r="F44" s="1">
         <v>46157</v>
       </c>
       <c r="G44" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
+        <v>227</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
+      </c>
+      <c r="K44" t="s">
+        <v>18</v>
+      </c>
+      <c r="L44" t="s">
         <v>228</v>
-      </c>
-[...7 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
+        <v>229</v>
+      </c>
+      <c r="B45" t="s">
         <v>230</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D45">
         <v>37.36</v>
       </c>
       <c r="E45">
         <v>37.36</v>
       </c>
       <c r="F45" s="1">
         <v>46157</v>
       </c>
       <c r="G45" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
+        <v>232</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
+      </c>
+      <c r="K45" t="s">
+        <v>18</v>
+      </c>
+      <c r="L45" t="s">
         <v>233</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
+        <v>234</v>
+      </c>
+      <c r="B46" t="s">
         <v>235</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="D46">
         <v>75.37</v>
       </c>
       <c r="E46">
         <v>75.37</v>
       </c>
       <c r="F46" s="1">
         <v>46157</v>
       </c>
       <c r="G46" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
+        <v>237</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
+      </c>
+      <c r="K46" t="s">
+        <v>18</v>
+      </c>
+      <c r="L46" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>239</v>
+      </c>
+      <c r="B47" t="s">
         <v>240</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D47">
         <v>138.05</v>
       </c>
       <c r="E47">
         <v>138.05</v>
       </c>
       <c r="F47" s="1">
         <v>46157</v>
       </c>
       <c r="G47" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
+        <v>242</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
+      </c>
+      <c r="K47" t="s">
+        <v>18</v>
+      </c>
+      <c r="L47" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
+        <v>244</v>
+      </c>
+      <c r="B48" t="s">
         <v>245</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D48">
         <v>76.8</v>
       </c>
       <c r="E48">
         <v>76.8</v>
       </c>
       <c r="F48" s="1">
         <v>46157</v>
       </c>
       <c r="G48" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
+        <v>247</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
+      </c>
+      <c r="K48" t="s">
+        <v>18</v>
+      </c>
+      <c r="L48" t="s">
         <v>248</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
+        <v>249</v>
+      </c>
+      <c r="B49" t="s">
         <v>250</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="D49">
         <v>76.8</v>
       </c>
       <c r="E49">
         <v>76.8</v>
       </c>
       <c r="F49" s="1">
         <v>46157</v>
       </c>
       <c r="G49" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
+        <v>252</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
+      </c>
+      <c r="K49" t="s">
+        <v>18</v>
+      </c>
+      <c r="L49" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
+        <v>254</v>
+      </c>
+      <c r="B50" t="s">
         <v>255</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D50">
         <v>93.22</v>
       </c>
       <c r="E50">
         <v>93.22</v>
       </c>
       <c r="F50" s="1">
         <v>46157</v>
       </c>
       <c r="G50" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
+        <v>257</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
+      </c>
+      <c r="K50" t="s">
+        <v>18</v>
+      </c>
+      <c r="L50" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
+        <v>259</v>
+      </c>
+      <c r="B51" t="s">
         <v>260</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D51">
         <v>78.98</v>
       </c>
       <c r="E51">
         <v>78.98</v>
       </c>
       <c r="F51" s="1">
         <v>46157</v>
       </c>
       <c r="G51" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
+        <v>262</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
+      </c>
+      <c r="K51" t="s">
+        <v>18</v>
+      </c>
+      <c r="L51" t="s">
         <v>263</v>
-      </c>
-[...7 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
+        <v>264</v>
+      </c>
+      <c r="B52" t="s">
         <v>265</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D52">
         <v>125.8</v>
       </c>
       <c r="E52">
         <v>125.8</v>
       </c>
       <c r="F52" s="1">
         <v>46157</v>
       </c>
       <c r="G52" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
+        <v>267</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
+      </c>
+      <c r="K52" t="s">
+        <v>18</v>
+      </c>
+      <c r="L52" t="s">
         <v>268</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
+        <v>269</v>
+      </c>
+      <c r="B53" t="s">
         <v>270</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D53">
         <v>134.3</v>
       </c>
       <c r="E53">
         <v>134.3</v>
       </c>
       <c r="F53" s="1">
         <v>46157</v>
       </c>
       <c r="G53" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
+        <v>272</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
+      </c>
+      <c r="K53" t="s">
+        <v>18</v>
+      </c>
+      <c r="L53" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
+        <v>274</v>
+      </c>
+      <c r="B54" t="s">
         <v>275</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="D54">
         <v>142.91</v>
       </c>
       <c r="E54">
         <v>142.91</v>
       </c>
       <c r="F54" s="1">
         <v>46157</v>
       </c>
       <c r="G54" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
+        <v>277</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
+      </c>
+      <c r="K54" t="s">
+        <v>18</v>
+      </c>
+      <c r="L54" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>279</v>
+      </c>
+      <c r="B55" t="s">
         <v>280</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="D55">
         <v>151.41</v>
       </c>
       <c r="E55">
         <v>151.41</v>
       </c>
       <c r="F55" s="1">
         <v>46157</v>
       </c>
       <c r="G55" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
+        <v>282</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
+      </c>
+      <c r="K55" t="s">
+        <v>18</v>
+      </c>
+      <c r="L55" t="s">
         <v>283</v>
-      </c>
-[...7 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>284</v>
+      </c>
+      <c r="B56" t="s">
         <v>285</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="D56">
         <v>238.92</v>
       </c>
       <c r="E56">
         <v>238.92</v>
       </c>
       <c r="F56" s="1">
         <v>46157</v>
       </c>
       <c r="G56" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
+        <v>287</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
+      </c>
+      <c r="K56" t="s">
+        <v>18</v>
+      </c>
+      <c r="L56" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
+        <v>289</v>
+      </c>
+      <c r="B57" t="s">
         <v>290</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D57">
         <v>264.28</v>
       </c>
       <c r="E57">
         <v>264.28</v>
       </c>
       <c r="F57" s="1">
         <v>46157</v>
       </c>
       <c r="G57" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
+        <v>292</v>
+      </c>
+      <c r="J57">
+        <v>1</v>
+      </c>
+      <c r="K57" t="s">
+        <v>18</v>
+      </c>
+      <c r="L57" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
+        <v>294</v>
+      </c>
+      <c r="B58" t="s">
         <v>295</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="D58">
         <v>290.88</v>
       </c>
       <c r="E58">
         <v>290.88</v>
       </c>
       <c r="F58" s="1">
         <v>46157</v>
       </c>
       <c r="G58" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
+        <v>297</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
+      </c>
+      <c r="K58" t="s">
+        <v>18</v>
+      </c>
+      <c r="L58" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
+        <v>299</v>
+      </c>
+      <c r="B59" t="s">
         <v>300</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D59">
         <v>302.38</v>
       </c>
       <c r="E59">
         <v>302.38</v>
       </c>
       <c r="F59" s="1">
         <v>46157</v>
       </c>
       <c r="G59" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
+        <v>302</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
+      </c>
+      <c r="K59" t="s">
+        <v>18</v>
+      </c>
+      <c r="L59" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
+        <v>304</v>
+      </c>
+      <c r="B60" t="s">
         <v>305</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D60">
         <v>315.09</v>
       </c>
       <c r="E60">
         <v>315.09</v>
       </c>
       <c r="F60" s="1">
         <v>46157</v>
       </c>
       <c r="G60" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
+        <v>307</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
+      </c>
+      <c r="K60" t="s">
+        <v>18</v>
+      </c>
+      <c r="L60" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
+        <v>309</v>
+      </c>
+      <c r="B61" t="s">
         <v>310</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="D61">
         <v>334.12</v>
       </c>
       <c r="E61">
         <v>334.12</v>
       </c>
       <c r="F61" s="1">
         <v>46157</v>
       </c>
       <c r="G61" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
+        <v>312</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
+      </c>
+      <c r="K61" t="s">
+        <v>18</v>
+      </c>
+      <c r="L61" t="s">
         <v>313</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>314</v>
+      </c>
+      <c r="B62" t="s">
         <v>315</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D62">
         <v>353.19</v>
       </c>
       <c r="E62">
         <v>353.19</v>
       </c>
       <c r="F62" s="1">
         <v>46157</v>
       </c>
       <c r="G62" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
+        <v>317</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
+      </c>
+      <c r="K62" t="s">
+        <v>18</v>
+      </c>
+      <c r="L62" t="s">
         <v>318</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>319</v>
+      </c>
+      <c r="B63" t="s">
         <v>320</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="D63">
         <v>409.08</v>
       </c>
       <c r="E63">
         <v>409.08</v>
       </c>
       <c r="F63" s="1">
         <v>46157</v>
       </c>
       <c r="G63" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
+        <v>322</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
+      </c>
+      <c r="K63" t="s">
+        <v>18</v>
+      </c>
+      <c r="L63" t="s">
         <v>323</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
+        <v>324</v>
+      </c>
+      <c r="B64" t="s">
         <v>325</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="D64">
         <v>515.81</v>
       </c>
       <c r="E64">
         <v>515.81</v>
       </c>
       <c r="F64" s="1">
         <v>46157</v>
       </c>
       <c r="G64" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
+        <v>327</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
+      </c>
+      <c r="K64" t="s">
+        <v>18</v>
+      </c>
+      <c r="L64" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
+        <v>329</v>
+      </c>
+      <c r="B65" t="s">
         <v>330</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="D65">
         <v>375.48</v>
       </c>
       <c r="E65">
         <v>375.48</v>
       </c>
       <c r="F65" s="1">
         <v>46157</v>
       </c>
       <c r="G65" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
+        <v>332</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
+      </c>
+      <c r="K65" t="s">
+        <v>18</v>
+      </c>
+      <c r="L65" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
+        <v>334</v>
+      </c>
+      <c r="B66" t="s">
         <v>335</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D66">
         <v>390.7</v>
       </c>
       <c r="E66">
         <v>390.7</v>
       </c>
       <c r="F66" s="1">
         <v>46157</v>
       </c>
       <c r="G66" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
+        <v>337</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
+      </c>
+      <c r="K66" t="s">
+        <v>18</v>
+      </c>
+      <c r="L66" t="s">
         <v>338</v>
-      </c>
-[...7 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
+        <v>339</v>
+      </c>
+      <c r="B67" t="s">
         <v>340</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D67">
         <v>396.96</v>
       </c>
       <c r="E67">
         <v>396.96</v>
       </c>
       <c r="F67" s="1">
         <v>46157</v>
       </c>
       <c r="G67" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
+        <v>342</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
+      </c>
+      <c r="K67" t="s">
+        <v>18</v>
+      </c>
+      <c r="L67" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
+        <v>344</v>
+      </c>
+      <c r="B68" t="s">
         <v>345</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="D68">
         <v>406.79</v>
       </c>
       <c r="E68">
         <v>406.79</v>
       </c>
       <c r="F68" s="1">
         <v>46157</v>
       </c>
       <c r="G68" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
+        <v>347</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
+      </c>
+      <c r="K68" t="s">
+        <v>18</v>
+      </c>
+      <c r="L68" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
+        <v>349</v>
+      </c>
+      <c r="B69" t="s">
         <v>350</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D69">
         <v>476.66</v>
       </c>
       <c r="E69">
         <v>476.66</v>
       </c>
       <c r="F69" s="1">
         <v>46157</v>
       </c>
       <c r="G69" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
+        <v>352</v>
+      </c>
+      <c r="J69">
+        <v>1</v>
+      </c>
+      <c r="K69" t="s">
+        <v>18</v>
+      </c>
+      <c r="L69" t="s">
         <v>353</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
+        <v>354</v>
+      </c>
+      <c r="B70" t="s">
         <v>355</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="D70">
         <v>490.55</v>
       </c>
       <c r="E70">
         <v>490.55</v>
       </c>
       <c r="F70" s="1">
         <v>46157</v>
       </c>
       <c r="G70" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
+        <v>357</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
+      </c>
+      <c r="K70" t="s">
+        <v>18</v>
+      </c>
+      <c r="L70" t="s">
         <v>358</v>
-      </c>
-[...7 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
+        <v>359</v>
+      </c>
+      <c r="B71" t="s">
         <v>360</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="D71">
         <v>497.18</v>
       </c>
       <c r="E71">
         <v>497.18</v>
       </c>
       <c r="F71" s="1">
         <v>46157</v>
       </c>
       <c r="G71" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
+        <v>362</v>
+      </c>
+      <c r="J71">
+        <v>1</v>
+      </c>
+      <c r="K71" t="s">
+        <v>18</v>
+      </c>
+      <c r="L71" t="s">
         <v>363</v>
-      </c>
-[...7 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
+        <v>364</v>
+      </c>
+      <c r="B72" t="s">
         <v>365</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="D72">
         <v>65</v>
       </c>
       <c r="E72">
         <v>65</v>
       </c>
       <c r="F72" s="1">
         <v>46157</v>
       </c>
       <c r="G72" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
+        <v>367</v>
+      </c>
+      <c r="J72">
+        <v>1</v>
+      </c>
+      <c r="K72" t="s">
+        <v>18</v>
+      </c>
+      <c r="L72" t="s">
         <v>368</v>
-      </c>
-[...7 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
+        <v>369</v>
+      </c>
+      <c r="B73" t="s">
         <v>370</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="D73">
         <v>65</v>
       </c>
       <c r="E73">
         <v>65</v>
       </c>
       <c r="F73" s="1">
         <v>46157</v>
       </c>
       <c r="G73" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
+        <v>372</v>
+      </c>
+      <c r="J73">
+        <v>1</v>
+      </c>
+      <c r="K73" t="s">
+        <v>18</v>
+      </c>
+      <c r="L73" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>374</v>
+      </c>
+      <c r="B74" t="s">
         <v>375</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>376</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74">
+        <v>73.79</v>
+      </c>
+      <c r="E74">
+        <v>73.79</v>
+      </c>
+      <c r="F74" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G74" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H74" t="s">
+        <v>16</v>
+      </c>
+      <c r="I74" t="s">
         <v>377</v>
       </c>
-      <c r="D74">
-[...14 lines deleted...]
-      <c r="I74" t="s">
+      <c r="J74">
+        <v>1</v>
+      </c>
+      <c r="K74" t="s">
+        <v>18</v>
+      </c>
+      <c r="L74" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
+        <v>379</v>
+      </c>
+      <c r="B75" t="s">
         <v>380</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>381</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75">
+        <v>79.9</v>
+      </c>
+      <c r="E75">
+        <v>79.9</v>
+      </c>
+      <c r="F75" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G75" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H75" t="s">
+        <v>16</v>
+      </c>
+      <c r="I75" t="s">
         <v>382</v>
       </c>
-      <c r="D75">
-[...14 lines deleted...]
-      <c r="I75" t="s">
+      <c r="J75">
+        <v>1</v>
+      </c>
+      <c r="K75" t="s">
+        <v>18</v>
+      </c>
+      <c r="L75" t="s">
         <v>383</v>
-      </c>
-[...7 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
+        <v>384</v>
+      </c>
+      <c r="B76" t="s">
         <v>385</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>386</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76">
+        <v>83.46</v>
+      </c>
+      <c r="E76">
+        <v>83.46</v>
+      </c>
+      <c r="F76" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G76" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H76" t="s">
+        <v>16</v>
+      </c>
+      <c r="I76" t="s">
         <v>387</v>
       </c>
-      <c r="D76">
-[...14 lines deleted...]
-      <c r="I76" t="s">
+      <c r="J76">
+        <v>1</v>
+      </c>
+      <c r="K76" t="s">
+        <v>18</v>
+      </c>
+      <c r="L76" t="s">
         <v>388</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
+        <v>389</v>
+      </c>
+      <c r="B77" t="s">
         <v>390</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>391</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77">
+        <v>94.62</v>
+      </c>
+      <c r="E77">
+        <v>94.62</v>
+      </c>
+      <c r="F77" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G77" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H77" t="s">
+        <v>16</v>
+      </c>
+      <c r="I77" t="s">
         <v>392</v>
       </c>
-      <c r="D77">
-[...14 lines deleted...]
-      <c r="I77" t="s">
+      <c r="J77">
+        <v>1</v>
+      </c>
+      <c r="K77" t="s">
+        <v>18</v>
+      </c>
+      <c r="L77" t="s">
         <v>393</v>
-      </c>
-[...7 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>394</v>
+      </c>
+      <c r="B78" t="s">
         <v>395</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>396</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78">
+        <v>130.46</v>
+      </c>
+      <c r="E78">
+        <v>130.46</v>
+      </c>
+      <c r="F78" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G78" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H78" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" t="s">
         <v>397</v>
       </c>
-      <c r="D78">
-[...14 lines deleted...]
-      <c r="I78" t="s">
+      <c r="J78">
+        <v>1</v>
+      </c>
+      <c r="K78" t="s">
+        <v>18</v>
+      </c>
+      <c r="L78" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
+        <v>399</v>
+      </c>
+      <c r="B79" t="s">
         <v>400</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>401</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79">
+        <v>90.44</v>
+      </c>
+      <c r="E79">
+        <v>90.44</v>
+      </c>
+      <c r="F79" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G79" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H79" t="s">
+        <v>16</v>
+      </c>
+      <c r="I79" t="s">
         <v>402</v>
       </c>
-      <c r="D79">
-[...14 lines deleted...]
-      <c r="I79" t="s">
+      <c r="J79">
+        <v>1</v>
+      </c>
+      <c r="K79" t="s">
+        <v>18</v>
+      </c>
+      <c r="L79" t="s">
         <v>403</v>
-      </c>
-[...7 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
+        <v>404</v>
+      </c>
+      <c r="B80" t="s">
         <v>405</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>406</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80">
+        <v>92.29</v>
+      </c>
+      <c r="E80">
+        <v>92.29</v>
+      </c>
+      <c r="F80" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G80" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H80" t="s">
+        <v>16</v>
+      </c>
+      <c r="I80" t="s">
         <v>407</v>
       </c>
-      <c r="D80">
-[...14 lines deleted...]
-      <c r="I80" t="s">
+      <c r="J80">
+        <v>1</v>
+      </c>
+      <c r="K80" t="s">
+        <v>18</v>
+      </c>
+      <c r="L80" t="s">
         <v>408</v>
-      </c>
-[...7 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
+        <v>409</v>
+      </c>
+      <c r="B81" t="s">
         <v>410</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>411</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81">
+        <v>148.22</v>
+      </c>
+      <c r="E81">
+        <v>148.22</v>
+      </c>
+      <c r="F81" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G81" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H81" t="s">
+        <v>16</v>
+      </c>
+      <c r="I81" t="s">
         <v>412</v>
       </c>
-      <c r="D81">
-[...14 lines deleted...]
-      <c r="I81" t="s">
+      <c r="J81">
+        <v>1</v>
+      </c>
+      <c r="K81" t="s">
+        <v>18</v>
+      </c>
+      <c r="L81" t="s">
         <v>413</v>
-      </c>
-[...7 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>414</v>
+      </c>
+      <c r="B82" t="s">
         <v>415</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>416</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82">
+        <v>124.83</v>
+      </c>
+      <c r="E82">
+        <v>124.83</v>
+      </c>
+      <c r="F82" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G82" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H82" t="s">
+        <v>16</v>
+      </c>
+      <c r="I82" t="s">
         <v>417</v>
       </c>
-      <c r="D82">
-[...14 lines deleted...]
-      <c r="I82" t="s">
+      <c r="J82">
+        <v>1</v>
+      </c>
+      <c r="K82" t="s">
+        <v>18</v>
+      </c>
+      <c r="L82" t="s">
         <v>418</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>419</v>
+      </c>
+      <c r="B83" t="s">
         <v>420</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>421</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83">
+        <v>137.95</v>
+      </c>
+      <c r="E83">
+        <v>137.95</v>
+      </c>
+      <c r="F83" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G83" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H83" t="s">
+        <v>16</v>
+      </c>
+      <c r="I83" t="s">
         <v>422</v>
       </c>
-      <c r="D83">
-[...14 lines deleted...]
-      <c r="I83" t="s">
+      <c r="J83">
+        <v>1</v>
+      </c>
+      <c r="K83" t="s">
+        <v>18</v>
+      </c>
+      <c r="L83" t="s">
         <v>423</v>
-      </c>
-[...7 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
+        <v>424</v>
+      </c>
+      <c r="B84" t="s">
         <v>425</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>426</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84">
+        <v>158.21</v>
+      </c>
+      <c r="E84">
+        <v>158.21</v>
+      </c>
+      <c r="F84" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G84" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I84" t="s">
         <v>427</v>
       </c>
-      <c r="D84">
-[...14 lines deleted...]
-      <c r="I84" t="s">
+      <c r="J84">
+        <v>1</v>
+      </c>
+      <c r="K84" t="s">
+        <v>18</v>
+      </c>
+      <c r="L84" t="s">
         <v>428</v>
-      </c>
-[...7 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
+        <v>429</v>
+      </c>
+      <c r="B85" t="s">
         <v>430</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>431</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85">
+        <v>154.37</v>
+      </c>
+      <c r="E85">
+        <v>154.37</v>
+      </c>
+      <c r="F85" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G85" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H85" t="s">
+        <v>16</v>
+      </c>
+      <c r="I85" t="s">
         <v>432</v>
       </c>
-      <c r="D85">
-[...14 lines deleted...]
-      <c r="I85" t="s">
+      <c r="J85">
+        <v>1</v>
+      </c>
+      <c r="K85" t="s">
+        <v>18</v>
+      </c>
+      <c r="L85" t="s">
         <v>433</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
+        <v>434</v>
+      </c>
+      <c r="B86" t="s">
         <v>435</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>436</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86">
+        <v>221.73</v>
+      </c>
+      <c r="E86">
+        <v>221.73</v>
+      </c>
+      <c r="F86" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G86" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H86" t="s">
+        <v>16</v>
+      </c>
+      <c r="I86" t="s">
         <v>437</v>
       </c>
-      <c r="D86">
-[...14 lines deleted...]
-      <c r="I86" t="s">
+      <c r="J86">
+        <v>1</v>
+      </c>
+      <c r="K86" t="s">
+        <v>18</v>
+      </c>
+      <c r="L86" t="s">
         <v>438</v>
-      </c>
-[...7 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
+        <v>439</v>
+      </c>
+      <c r="B87" t="s">
         <v>440</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>441</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87">
+        <v>185.44</v>
+      </c>
+      <c r="E87">
+        <v>185.44</v>
+      </c>
+      <c r="F87" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G87" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H87" t="s">
+        <v>16</v>
+      </c>
+      <c r="I87" t="s">
         <v>442</v>
       </c>
-      <c r="D87">
-[...14 lines deleted...]
-      <c r="I87" t="s">
+      <c r="J87">
+        <v>1</v>
+      </c>
+      <c r="K87" t="s">
+        <v>18</v>
+      </c>
+      <c r="L87" t="s">
         <v>443</v>
-      </c>
-[...7 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
+        <v>444</v>
+      </c>
+      <c r="B88" t="s">
         <v>445</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>446</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88">
+        <v>242.56</v>
+      </c>
+      <c r="E88">
+        <v>242.56</v>
+      </c>
+      <c r="F88" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G88" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H88" t="s">
+        <v>16</v>
+      </c>
+      <c r="I88" t="s">
         <v>447</v>
       </c>
-      <c r="D88">
-[...14 lines deleted...]
-      <c r="I88" t="s">
+      <c r="J88">
+        <v>1</v>
+      </c>
+      <c r="K88" t="s">
+        <v>18</v>
+      </c>
+      <c r="L88" t="s">
         <v>448</v>
-      </c>
-[...7 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
+        <v>449</v>
+      </c>
+      <c r="B89" t="s">
         <v>450</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>451</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89">
+        <v>204.96</v>
+      </c>
+      <c r="E89">
+        <v>204.96</v>
+      </c>
+      <c r="F89" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G89" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H89" t="s">
+        <v>16</v>
+      </c>
+      <c r="I89" t="s">
         <v>452</v>
       </c>
-      <c r="D89">
-[...14 lines deleted...]
-      <c r="I89" t="s">
+      <c r="J89">
+        <v>1</v>
+      </c>
+      <c r="K89" t="s">
+        <v>18</v>
+      </c>
+      <c r="L89" t="s">
         <v>453</v>
-      </c>
-[...7 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
+        <v>454</v>
+      </c>
+      <c r="B90" t="s">
         <v>455</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>456</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90">
+        <v>241.31</v>
+      </c>
+      <c r="E90">
+        <v>241.31</v>
+      </c>
+      <c r="F90" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G90" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H90" t="s">
+        <v>16</v>
+      </c>
+      <c r="I90" t="s">
         <v>457</v>
       </c>
-      <c r="D90">
-[...14 lines deleted...]
-      <c r="I90" t="s">
+      <c r="J90">
+        <v>1</v>
+      </c>
+      <c r="K90" t="s">
+        <v>18</v>
+      </c>
+      <c r="L90" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
+        <v>459</v>
+      </c>
+      <c r="B91" t="s">
         <v>460</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>461</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91">
+        <v>214.4</v>
+      </c>
+      <c r="E91">
+        <v>214.4</v>
+      </c>
+      <c r="F91" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G91" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H91" t="s">
+        <v>16</v>
+      </c>
+      <c r="I91" t="s">
         <v>462</v>
       </c>
-      <c r="D91">
-[...14 lines deleted...]
-      <c r="I91" t="s">
+      <c r="J91">
+        <v>1</v>
+      </c>
+      <c r="K91" t="s">
+        <v>18</v>
+      </c>
+      <c r="L91" t="s">
         <v>463</v>
-      </c>
-[...7 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
+        <v>464</v>
+      </c>
+      <c r="B92" t="s">
         <v>465</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>466</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92">
+        <v>251.87</v>
+      </c>
+      <c r="E92">
+        <v>251.87</v>
+      </c>
+      <c r="F92" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G92" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H92" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" t="s">
         <v>467</v>
       </c>
-      <c r="D92">
-[...14 lines deleted...]
-      <c r="I92" t="s">
+      <c r="J92">
+        <v>1</v>
+      </c>
+      <c r="K92" t="s">
+        <v>18</v>
+      </c>
+      <c r="L92" t="s">
         <v>468</v>
-      </c>
-[...7 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
+        <v>469</v>
+      </c>
+      <c r="B93" t="s">
         <v>470</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
         <v>471</v>
       </c>
-      <c r="C93" t="s">
+      <c r="D93">
+        <v>242.76</v>
+      </c>
+      <c r="E93">
+        <v>242.76</v>
+      </c>
+      <c r="F93" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G93" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H93" t="s">
+        <v>16</v>
+      </c>
+      <c r="I93" t="s">
         <v>472</v>
       </c>
-      <c r="D93">
-[...14 lines deleted...]
-      <c r="I93" t="s">
+      <c r="J93">
+        <v>1</v>
+      </c>
+      <c r="K93" t="s">
+        <v>18</v>
+      </c>
+      <c r="L93" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
+        <v>474</v>
+      </c>
+      <c r="B94" t="s">
         <v>475</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>476</v>
       </c>
-      <c r="C94" t="s">
+      <c r="D94">
+        <v>295.73</v>
+      </c>
+      <c r="E94">
+        <v>295.73</v>
+      </c>
+      <c r="F94" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G94" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H94" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
         <v>477</v>
       </c>
-      <c r="D94">
-[...14 lines deleted...]
-      <c r="I94" t="s">
+      <c r="J94">
+        <v>1</v>
+      </c>
+      <c r="K94" t="s">
+        <v>18</v>
+      </c>
+      <c r="L94" t="s">
         <v>478</v>
-      </c>
-[...7 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
+        <v>479</v>
+      </c>
+      <c r="B95" t="s">
         <v>480</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>481</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95">
+        <v>50.81</v>
+      </c>
+      <c r="E95">
+        <v>50.81</v>
+      </c>
+      <c r="F95" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G95" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H95" t="s">
+        <v>16</v>
+      </c>
+      <c r="I95" t="s">
         <v>482</v>
       </c>
-      <c r="D95">
-[...14 lines deleted...]
-      <c r="I95" t="s">
+      <c r="J95">
+        <v>1</v>
+      </c>
+      <c r="K95" t="s">
+        <v>18</v>
+      </c>
+      <c r="L95" t="s">
         <v>483</v>
-      </c>
-[...7 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>484</v>
+      </c>
+      <c r="B96" t="s">
         <v>485</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>486</v>
       </c>
-      <c r="C96" t="s">
+      <c r="D96">
+        <v>13.07</v>
+      </c>
+      <c r="E96">
+        <v>13.07</v>
+      </c>
+      <c r="F96" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G96" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H96" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" t="s">
         <v>487</v>
       </c>
-      <c r="D96">
-[...14 lines deleted...]
-      <c r="I96" t="s">
+      <c r="J96">
+        <v>5</v>
+      </c>
+      <c r="K96" t="s">
+        <v>18</v>
+      </c>
+      <c r="L96" t="s">
         <v>488</v>
-      </c>
-[...7 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>489</v>
+      </c>
+      <c r="B97" t="s">
         <v>490</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
         <v>491</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97">
+        <v>19.41</v>
+      </c>
+      <c r="E97">
+        <v>19.41</v>
+      </c>
+      <c r="F97" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G97" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H97" t="s">
+        <v>16</v>
+      </c>
+      <c r="I97" t="s">
         <v>492</v>
       </c>
-      <c r="D97">
-[...14 lines deleted...]
-      <c r="I97" t="s">
+      <c r="J97">
+        <v>5</v>
+      </c>
+      <c r="K97" t="s">
+        <v>18</v>
+      </c>
+      <c r="L97" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>494</v>
+      </c>
+      <c r="B98" t="s">
         <v>495</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>496</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98">
+        <v>21.39</v>
+      </c>
+      <c r="E98">
+        <v>21.39</v>
+      </c>
+      <c r="F98" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G98" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H98" t="s">
+        <v>16</v>
+      </c>
+      <c r="I98" t="s">
         <v>497</v>
       </c>
-      <c r="D98">
-[...14 lines deleted...]
-      <c r="I98" t="s">
+      <c r="J98">
+        <v>1</v>
+      </c>
+      <c r="K98" t="s">
+        <v>18</v>
+      </c>
+      <c r="L98" t="s">
         <v>498</v>
-      </c>
-[...7 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>499</v>
+      </c>
+      <c r="B99" t="s">
         <v>500</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>501</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99">
+        <v>13.98</v>
+      </c>
+      <c r="E99">
+        <v>13.98</v>
+      </c>
+      <c r="F99" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G99" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H99" t="s">
+        <v>16</v>
+      </c>
+      <c r="I99" t="s">
         <v>502</v>
-      </c>
-[...16 lines deleted...]
-        <v>503</v>
       </c>
       <c r="J99">
         <v>5</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>504</v>
+      </c>
+      <c r="B100" t="s">
         <v>505</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>506</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100">
+        <v>20.84</v>
+      </c>
+      <c r="E100">
+        <v>20.84</v>
+      </c>
+      <c r="F100" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G100" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H100" t="s">
+        <v>16</v>
+      </c>
+      <c r="I100" t="s">
         <v>507</v>
-      </c>
-[...16 lines deleted...]
-        <v>508</v>
       </c>
       <c r="J100">
         <v>5</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>509</v>
+      </c>
+      <c r="B101" t="s">
         <v>510</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>511</v>
       </c>
-      <c r="C101" t="s">
+      <c r="D101">
+        <v>38.26</v>
+      </c>
+      <c r="E101">
+        <v>38.26</v>
+      </c>
+      <c r="F101" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G101" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H101" t="s">
+        <v>16</v>
+      </c>
+      <c r="I101" t="s">
         <v>512</v>
       </c>
-      <c r="D101">
-[...14 lines deleted...]
-      <c r="I101" t="s">
+      <c r="J101">
+        <v>5</v>
+      </c>
+      <c r="K101" t="s">
+        <v>18</v>
+      </c>
+      <c r="L101" t="s">
         <v>513</v>
-      </c>
-[...7 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>514</v>
+      </c>
+      <c r="B102" t="s">
         <v>515</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>516</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102">
+        <v>50.38</v>
+      </c>
+      <c r="E102">
+        <v>50.38</v>
+      </c>
+      <c r="F102" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G102" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H102" t="s">
+        <v>16</v>
+      </c>
+      <c r="I102" t="s">
         <v>517</v>
-      </c>
-[...16 lines deleted...]
-        <v>518</v>
       </c>
       <c r="J102">
         <v>5</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>519</v>
+      </c>
+      <c r="B103" t="s">
         <v>520</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>521</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103">
+        <v>47.19</v>
+      </c>
+      <c r="E103">
+        <v>47.19</v>
+      </c>
+      <c r="F103" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G103" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I103" t="s">
         <v>522</v>
-      </c>
-[...16 lines deleted...]
-        <v>523</v>
       </c>
       <c r="J103">
         <v>5</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>524</v>
+      </c>
+      <c r="B104" t="s">
         <v>525</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>526</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104">
+        <v>36.12</v>
+      </c>
+      <c r="E104">
+        <v>36.12</v>
+      </c>
+      <c r="F104" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G104" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H104" t="s">
+        <v>16</v>
+      </c>
+      <c r="I104" t="s">
         <v>527</v>
-      </c>
-[...16 lines deleted...]
-        <v>528</v>
       </c>
       <c r="J104">
         <v>5</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>529</v>
+      </c>
+      <c r="B105" t="s">
         <v>530</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>531</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105">
+        <v>37.52</v>
+      </c>
+      <c r="E105">
+        <v>37.52</v>
+      </c>
+      <c r="F105" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G105" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H105" t="s">
+        <v>16</v>
+      </c>
+      <c r="I105" t="s">
         <v>532</v>
-      </c>
-[...16 lines deleted...]
-        <v>533</v>
       </c>
       <c r="J105">
         <v>5</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>534</v>
+      </c>
+      <c r="B106" t="s">
         <v>535</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>536</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106">
+        <v>123.01</v>
+      </c>
+      <c r="E106">
+        <v>123.01</v>
+      </c>
+      <c r="F106" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G106" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H106" t="s">
+        <v>16</v>
+      </c>
+      <c r="I106" t="s">
         <v>537</v>
       </c>
-      <c r="D106">
-[...14 lines deleted...]
-      <c r="I106" t="s">
+      <c r="J106">
+        <v>1</v>
+      </c>
+      <c r="K106" t="s">
+        <v>18</v>
+      </c>
+      <c r="L106" t="s">
         <v>538</v>
-      </c>
-[...7 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>539</v>
+      </c>
+      <c r="B107" t="s">
         <v>540</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>541</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107">
+        <v>11.87</v>
+      </c>
+      <c r="E107">
+        <v>11.87</v>
+      </c>
+      <c r="F107" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G107" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H107" t="s">
+        <v>16</v>
+      </c>
+      <c r="I107" t="s">
         <v>542</v>
-      </c>
-[...16 lines deleted...]
-        <v>543</v>
       </c>
       <c r="J107">
         <v>5</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>544</v>
+      </c>
+      <c r="B108" t="s">
         <v>545</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>546</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108">
+        <v>12.48</v>
+      </c>
+      <c r="E108">
+        <v>12.48</v>
+      </c>
+      <c r="F108" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G108" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H108" t="s">
+        <v>16</v>
+      </c>
+      <c r="I108" t="s">
         <v>547</v>
-      </c>
-[...16 lines deleted...]
-        <v>548</v>
       </c>
       <c r="J108">
         <v>5</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>549</v>
+      </c>
+      <c r="B109" t="s">
         <v>550</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>551</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109">
+        <v>21.55</v>
+      </c>
+      <c r="E109">
+        <v>21.55</v>
+      </c>
+      <c r="F109" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G109" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H109" t="s">
+        <v>16</v>
+      </c>
+      <c r="I109" t="s">
         <v>552</v>
       </c>
-      <c r="D109">
-[...14 lines deleted...]
-      <c r="I109" t="s">
+      <c r="J109">
+        <v>5</v>
+      </c>
+      <c r="K109" t="s">
+        <v>18</v>
+      </c>
+      <c r="L109" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>554</v>
+      </c>
+      <c r="B110" t="s">
         <v>555</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>556</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110">
+        <v>27.89</v>
+      </c>
+      <c r="E110">
+        <v>27.89</v>
+      </c>
+      <c r="F110" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G110" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H110" t="s">
+        <v>16</v>
+      </c>
+      <c r="I110" t="s">
         <v>557</v>
-      </c>
-[...16 lines deleted...]
-        <v>558</v>
       </c>
       <c r="J110">
         <v>5</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>559</v>
+      </c>
+      <c r="B111" t="s">
         <v>560</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>561</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111">
+        <v>111.11</v>
+      </c>
+      <c r="E111">
+        <v>111.11</v>
+      </c>
+      <c r="F111" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G111" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H111" t="s">
+        <v>16</v>
+      </c>
+      <c r="I111" t="s">
         <v>562</v>
       </c>
-      <c r="D111">
-[...14 lines deleted...]
-      <c r="I111" t="s">
+      <c r="J111">
+        <v>1</v>
+      </c>
+      <c r="K111" t="s">
+        <v>18</v>
+      </c>
+      <c r="L111" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>564</v>
+      </c>
+      <c r="B112" t="s">
         <v>565</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>566</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112">
+        <v>66.39</v>
+      </c>
+      <c r="E112">
+        <v>66.39</v>
+      </c>
+      <c r="F112" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G112" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H112" t="s">
+        <v>16</v>
+      </c>
+      <c r="I112" t="s">
         <v>567</v>
       </c>
-      <c r="D112">
-[...14 lines deleted...]
-      <c r="I112" t="s">
+      <c r="J112">
+        <v>1</v>
+      </c>
+      <c r="K112" t="s">
+        <v>18</v>
+      </c>
+      <c r="L112" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>569</v>
+      </c>
+      <c r="B113" t="s">
         <v>570</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>571</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113">
+        <v>73.29</v>
+      </c>
+      <c r="E113">
+        <v>73.29</v>
+      </c>
+      <c r="F113" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G113" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H113" t="s">
+        <v>16</v>
+      </c>
+      <c r="I113" t="s">
         <v>572</v>
       </c>
-      <c r="D113">
-[...14 lines deleted...]
-      <c r="I113" t="s">
+      <c r="J113">
+        <v>1</v>
+      </c>
+      <c r="K113" t="s">
+        <v>18</v>
+      </c>
+      <c r="L113" t="s">
         <v>573</v>
-      </c>
-[...7 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>574</v>
+      </c>
+      <c r="B114" t="s">
         <v>575</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>576</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114">
+        <v>129.7</v>
+      </c>
+      <c r="E114">
+        <v>129.7</v>
+      </c>
+      <c r="F114" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G114" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H114" t="s">
+        <v>16</v>
+      </c>
+      <c r="I114" t="s">
         <v>577</v>
       </c>
-      <c r="D114">
-[...14 lines deleted...]
-      <c r="I114" t="s">
+      <c r="J114">
+        <v>1</v>
+      </c>
+      <c r="K114" t="s">
+        <v>18</v>
+      </c>
+      <c r="L114" t="s">
         <v>578</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>579</v>
+      </c>
+      <c r="B115" t="s">
         <v>580</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>581</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115">
+        <v>77.38</v>
+      </c>
+      <c r="E115">
+        <v>77.38</v>
+      </c>
+      <c r="F115" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G115" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H115" t="s">
+        <v>16</v>
+      </c>
+      <c r="I115" t="s">
         <v>582</v>
       </c>
-      <c r="D115">
-[...14 lines deleted...]
-      <c r="I115" t="s">
+      <c r="J115">
+        <v>1</v>
+      </c>
+      <c r="K115" t="s">
+        <v>18</v>
+      </c>
+      <c r="L115" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>584</v>
+      </c>
+      <c r="B116" t="s">
         <v>585</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>586</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116">
+        <v>214.62</v>
+      </c>
+      <c r="E116">
+        <v>214.62</v>
+      </c>
+      <c r="F116" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G116" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H116" t="s">
+        <v>16</v>
+      </c>
+      <c r="I116" t="s">
         <v>587</v>
       </c>
-      <c r="D116">
-[...14 lines deleted...]
-      <c r="I116" t="s">
+      <c r="J116">
+        <v>1</v>
+      </c>
+      <c r="K116" t="s">
+        <v>18</v>
+      </c>
+      <c r="L116" t="s">
         <v>588</v>
-      </c>
-[...7 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>589</v>
+      </c>
+      <c r="B117" t="s">
         <v>590</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>591</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117">
+        <v>30.95</v>
+      </c>
+      <c r="E117">
+        <v>30.95</v>
+      </c>
+      <c r="F117" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G117" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H117" t="s">
+        <v>16</v>
+      </c>
+      <c r="I117" t="s">
         <v>592</v>
       </c>
-      <c r="D117">
-[...14 lines deleted...]
-      <c r="I117" t="s">
+      <c r="J117">
+        <v>1</v>
+      </c>
+      <c r="K117" t="s">
+        <v>18</v>
+      </c>
+      <c r="L117" t="s">
         <v>593</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>594</v>
+      </c>
+      <c r="B118" t="s">
         <v>595</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>596</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118">
+        <v>30.95</v>
+      </c>
+      <c r="E118">
+        <v>30.95</v>
+      </c>
+      <c r="F118" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G118" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H118" t="s">
+        <v>16</v>
+      </c>
+      <c r="I118" t="s">
         <v>597</v>
       </c>
-      <c r="D118">
-[...14 lines deleted...]
-      <c r="I118" t="s">
+      <c r="J118">
+        <v>1</v>
+      </c>
+      <c r="K118" t="s">
+        <v>18</v>
+      </c>
+      <c r="L118" t="s">
         <v>598</v>
-      </c>
-[...7 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>599</v>
+      </c>
+      <c r="B119" t="s">
         <v>600</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>601</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119">
+        <v>132.52</v>
+      </c>
+      <c r="E119">
+        <v>132.52</v>
+      </c>
+      <c r="F119" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G119" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H119" t="s">
+        <v>16</v>
+      </c>
+      <c r="I119" t="s">
         <v>602</v>
       </c>
-      <c r="D119">
-[...14 lines deleted...]
-      <c r="I119" t="s">
+      <c r="J119">
+        <v>1</v>
+      </c>
+      <c r="K119" t="s">
+        <v>18</v>
+      </c>
+      <c r="L119" t="s">
         <v>603</v>
-      </c>
-[...7 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>604</v>
+      </c>
+      <c r="B120" t="s">
         <v>605</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>606</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120">
+        <v>15.56</v>
+      </c>
+      <c r="E120">
+        <v>15.56</v>
+      </c>
+      <c r="F120" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G120" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H120" t="s">
+        <v>16</v>
+      </c>
+      <c r="I120" t="s">
         <v>607</v>
       </c>
-      <c r="D120">
-[...14 lines deleted...]
-      <c r="I120" t="s">
+      <c r="J120">
+        <v>1</v>
+      </c>
+      <c r="K120" t="s">
+        <v>18</v>
+      </c>
+      <c r="L120" t="s">
         <v>608</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>609</v>
+      </c>
+      <c r="B121" t="s">
         <v>610</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>611</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121">
+        <v>76.07</v>
+      </c>
+      <c r="E121">
+        <v>76.07</v>
+      </c>
+      <c r="F121" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G121" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H121" t="s">
+        <v>16</v>
+      </c>
+      <c r="I121" t="s">
         <v>612</v>
       </c>
-      <c r="D121">
-[...14 lines deleted...]
-      <c r="I121" t="s">
+      <c r="J121">
+        <v>1</v>
+      </c>
+      <c r="K121" t="s">
+        <v>18</v>
+      </c>
+      <c r="L121" t="s">
         <v>613</v>
-      </c>
-[...7 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>614</v>
+      </c>
+      <c r="B122" t="s">
         <v>615</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>616</v>
       </c>
-      <c r="C122" t="s">
+      <c r="D122">
+        <v>33.83</v>
+      </c>
+      <c r="E122">
+        <v>33.83</v>
+      </c>
+      <c r="F122" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G122" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H122" t="s">
+        <v>16</v>
+      </c>
+      <c r="I122" t="s">
         <v>617</v>
       </c>
-      <c r="D122">
-[...14 lines deleted...]
-      <c r="I122" t="s">
+      <c r="J122">
+        <v>1</v>
+      </c>
+      <c r="K122" t="s">
+        <v>18</v>
+      </c>
+      <c r="L122" t="s">
         <v>618</v>
-      </c>
-[...7 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>619</v>
+      </c>
+      <c r="B123" t="s">
         <v>620</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>621</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123">
+        <v>36.97</v>
+      </c>
+      <c r="E123">
+        <v>36.97</v>
+      </c>
+      <c r="F123" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G123" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H123" t="s">
+        <v>16</v>
+      </c>
+      <c r="I123" t="s">
         <v>622</v>
       </c>
-      <c r="D123">
-[...14 lines deleted...]
-      <c r="I123" t="s">
+      <c r="J123">
+        <v>1</v>
+      </c>
+      <c r="K123" t="s">
+        <v>18</v>
+      </c>
+      <c r="L123" t="s">
         <v>623</v>
-      </c>
-[...7 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>624</v>
+      </c>
+      <c r="B124" t="s">
         <v>625</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>626</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124">
+        <v>36.97</v>
+      </c>
+      <c r="E124">
+        <v>36.97</v>
+      </c>
+      <c r="F124" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G124" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H124" t="s">
+        <v>16</v>
+      </c>
+      <c r="I124" t="s">
         <v>627</v>
       </c>
-      <c r="D124">
-[...14 lines deleted...]
-      <c r="I124" t="s">
+      <c r="J124">
+        <v>1</v>
+      </c>
+      <c r="K124" t="s">
+        <v>18</v>
+      </c>
+      <c r="L124" t="s">
         <v>628</v>
-      </c>
-[...7 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>629</v>
+      </c>
+      <c r="B125" t="s">
         <v>630</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" t="s">
         <v>631</v>
       </c>
-      <c r="C125" t="s">
+      <c r="D125">
+        <v>38.5</v>
+      </c>
+      <c r="E125">
+        <v>38.5</v>
+      </c>
+      <c r="F125" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G125" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H125" t="s">
+        <v>16</v>
+      </c>
+      <c r="I125" t="s">
         <v>632</v>
       </c>
-      <c r="D125">
-[...14 lines deleted...]
-      <c r="I125" t="s">
+      <c r="J125">
+        <v>1</v>
+      </c>
+      <c r="K125" t="s">
+        <v>18</v>
+      </c>
+      <c r="L125" t="s">
         <v>633</v>
-      </c>
-[...7 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>634</v>
+      </c>
+      <c r="B126" t="s">
         <v>635</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>636</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126">
+        <v>42.25</v>
+      </c>
+      <c r="E126">
+        <v>42.25</v>
+      </c>
+      <c r="F126" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G126" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H126" t="s">
+        <v>16</v>
+      </c>
+      <c r="I126" t="s">
         <v>637</v>
       </c>
-      <c r="D126">
-[...14 lines deleted...]
-      <c r="I126" t="s">
+      <c r="J126">
+        <v>1</v>
+      </c>
+      <c r="K126" t="s">
+        <v>18</v>
+      </c>
+      <c r="L126" t="s">
         <v>638</v>
-      </c>
-[...7 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>639</v>
+      </c>
+      <c r="B127" t="s">
         <v>640</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>641</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127">
+        <v>65.91</v>
+      </c>
+      <c r="E127">
+        <v>65.91</v>
+      </c>
+      <c r="F127" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G127" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H127" t="s">
+        <v>16</v>
+      </c>
+      <c r="I127" t="s">
         <v>642</v>
       </c>
-      <c r="D127">
-[...14 lines deleted...]
-      <c r="I127" t="s">
+      <c r="J127">
+        <v>1</v>
+      </c>
+      <c r="K127" t="s">
+        <v>18</v>
+      </c>
+      <c r="L127" t="s">
         <v>643</v>
-      </c>
-[...7 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>644</v>
+      </c>
+      <c r="B128" t="s">
         <v>645</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" t="s">
         <v>646</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128">
+        <v>78.77</v>
+      </c>
+      <c r="E128">
+        <v>78.77</v>
+      </c>
+      <c r="F128" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G128" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H128" t="s">
+        <v>16</v>
+      </c>
+      <c r="I128" t="s">
         <v>647</v>
       </c>
-      <c r="D128">
-[...14 lines deleted...]
-      <c r="I128" t="s">
+      <c r="J128">
+        <v>1</v>
+      </c>
+      <c r="K128" t="s">
+        <v>18</v>
+      </c>
+      <c r="L128" t="s">
         <v>648</v>
-      </c>
-[...7 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>649</v>
+      </c>
+      <c r="B129" t="s">
         <v>650</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>651</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129">
+        <v>88.46</v>
+      </c>
+      <c r="E129">
+        <v>88.46</v>
+      </c>
+      <c r="F129" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G129" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H129" t="s">
+        <v>16</v>
+      </c>
+      <c r="I129" t="s">
         <v>652</v>
       </c>
-      <c r="D129">
-[...14 lines deleted...]
-      <c r="I129" t="s">
+      <c r="J129">
+        <v>1</v>
+      </c>
+      <c r="K129" t="s">
+        <v>18</v>
+      </c>
+      <c r="L129" t="s">
         <v>653</v>
-      </c>
-[...7 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
+        <v>654</v>
+      </c>
+      <c r="B130" t="s">
         <v>655</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
         <v>656</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130">
+        <v>88.59</v>
+      </c>
+      <c r="E130">
+        <v>88.59</v>
+      </c>
+      <c r="F130" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G130" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H130" t="s">
+        <v>16</v>
+      </c>
+      <c r="I130" t="s">
         <v>657</v>
       </c>
-      <c r="D130">
-[...14 lines deleted...]
-      <c r="I130" t="s">
+      <c r="J130">
+        <v>1</v>
+      </c>
+      <c r="K130" t="s">
+        <v>18</v>
+      </c>
+      <c r="L130" t="s">
         <v>658</v>
-      </c>
-[...7 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>659</v>
+      </c>
+      <c r="B131" t="s">
         <v>660</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>661</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131">
+        <v>41.31</v>
+      </c>
+      <c r="E131">
+        <v>41.31</v>
+      </c>
+      <c r="F131" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G131" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H131" t="s">
+        <v>16</v>
+      </c>
+      <c r="I131" t="s">
         <v>662</v>
       </c>
-      <c r="D131">
-[...14 lines deleted...]
-      <c r="I131" t="s">
+      <c r="J131">
+        <v>1</v>
+      </c>
+      <c r="K131" t="s">
+        <v>18</v>
+      </c>
+      <c r="L131" t="s">
         <v>663</v>
-      </c>
-[...7 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>664</v>
+      </c>
+      <c r="B132" t="s">
         <v>665</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
         <v>666</v>
       </c>
-      <c r="C132" t="s">
+      <c r="D132">
+        <v>65.91</v>
+      </c>
+      <c r="E132">
+        <v>65.91</v>
+      </c>
+      <c r="F132" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G132" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H132" t="s">
+        <v>16</v>
+      </c>
+      <c r="I132" t="s">
         <v>667</v>
       </c>
-      <c r="D132">
-[...14 lines deleted...]
-      <c r="I132" t="s">
+      <c r="J132">
+        <v>1</v>
+      </c>
+      <c r="K132" t="s">
+        <v>18</v>
+      </c>
+      <c r="L132" t="s">
         <v>668</v>
-      </c>
-[...7 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>669</v>
+      </c>
+      <c r="B133" t="s">
         <v>670</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" t="s">
         <v>671</v>
       </c>
-      <c r="C133" t="s">
+      <c r="D133">
+        <v>69.57</v>
+      </c>
+      <c r="E133">
+        <v>69.57</v>
+      </c>
+      <c r="F133" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G133" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H133" t="s">
+        <v>16</v>
+      </c>
+      <c r="I133" t="s">
         <v>672</v>
       </c>
-      <c r="D133">
-[...14 lines deleted...]
-      <c r="I133" t="s">
+      <c r="J133">
+        <v>1</v>
+      </c>
+      <c r="K133" t="s">
+        <v>18</v>
+      </c>
+      <c r="L133" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>674</v>
+      </c>
+      <c r="B134" t="s">
         <v>675</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" t="s">
         <v>676</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134">
+        <v>78.8</v>
+      </c>
+      <c r="E134">
+        <v>78.8</v>
+      </c>
+      <c r="F134" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G134" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H134" t="s">
+        <v>16</v>
+      </c>
+      <c r="I134" t="s">
         <v>677</v>
       </c>
-      <c r="D134">
-[...14 lines deleted...]
-      <c r="I134" t="s">
+      <c r="J134">
+        <v>1</v>
+      </c>
+      <c r="K134" t="s">
+        <v>18</v>
+      </c>
+      <c r="L134" t="s">
         <v>678</v>
-      </c>
-[...7 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
+        <v>679</v>
+      </c>
+      <c r="B135" t="s">
         <v>680</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" t="s">
         <v>681</v>
       </c>
-      <c r="C135" t="s">
+      <c r="D135">
+        <v>96.17</v>
+      </c>
+      <c r="E135">
+        <v>96.17</v>
+      </c>
+      <c r="F135" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G135" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H135" t="s">
+        <v>16</v>
+      </c>
+      <c r="I135" t="s">
         <v>682</v>
       </c>
-      <c r="D135">
-[...14 lines deleted...]
-      <c r="I135" t="s">
+      <c r="J135">
+        <v>1</v>
+      </c>
+      <c r="K135" t="s">
+        <v>18</v>
+      </c>
+      <c r="L135" t="s">
         <v>683</v>
-      </c>
-[...7 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
+        <v>684</v>
+      </c>
+      <c r="B136" t="s">
         <v>685</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" t="s">
         <v>686</v>
       </c>
-      <c r="C136" t="s">
+      <c r="D136">
+        <v>1078.73</v>
+      </c>
+      <c r="E136">
+        <v>1078.73</v>
+      </c>
+      <c r="F136" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G136" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H136" t="s">
+        <v>16</v>
+      </c>
+      <c r="I136" t="s">
         <v>687</v>
       </c>
-      <c r="D136">
-[...14 lines deleted...]
-      <c r="I136" t="s">
+      <c r="J136">
+        <v>1</v>
+      </c>
+      <c r="K136" t="s">
+        <v>18</v>
+      </c>
+      <c r="L136" t="s">
         <v>688</v>
-      </c>
-[...7 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
+        <v>689</v>
+      </c>
+      <c r="B137" t="s">
         <v>690</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" t="s">
         <v>691</v>
       </c>
-      <c r="C137" t="s">
+      <c r="D137">
+        <v>68.74</v>
+      </c>
+      <c r="E137">
+        <v>68.74</v>
+      </c>
+      <c r="F137" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G137" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H137" t="s">
+        <v>16</v>
+      </c>
+      <c r="I137" t="s">
         <v>692</v>
       </c>
-      <c r="D137">
-[...14 lines deleted...]
-      <c r="I137" t="s">
+      <c r="J137">
+        <v>1</v>
+      </c>
+      <c r="K137" t="s">
+        <v>18</v>
+      </c>
+      <c r="L137" t="s">
         <v>693</v>
-      </c>
-[...7 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
+        <v>694</v>
+      </c>
+      <c r="B138" t="s">
         <v>695</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" t="s">
         <v>696</v>
       </c>
-      <c r="C138" t="s">
+      <c r="D138">
+        <v>73.8</v>
+      </c>
+      <c r="E138">
+        <v>73.8</v>
+      </c>
+      <c r="F138" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G138" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H138" t="s">
+        <v>16</v>
+      </c>
+      <c r="I138" t="s">
         <v>697</v>
       </c>
-      <c r="D138">
-[...14 lines deleted...]
-      <c r="I138" t="s">
+      <c r="J138">
+        <v>1</v>
+      </c>
+      <c r="K138" t="s">
+        <v>18</v>
+      </c>
+      <c r="L138" t="s">
         <v>698</v>
-      </c>
-[...7 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
+        <v>699</v>
+      </c>
+      <c r="B139" t="s">
         <v>700</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" t="s">
         <v>701</v>
       </c>
-      <c r="C139" t="s">
+      <c r="D139">
+        <v>77.44</v>
+      </c>
+      <c r="E139">
+        <v>77.44</v>
+      </c>
+      <c r="F139" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G139" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H139" t="s">
+        <v>16</v>
+      </c>
+      <c r="I139" t="s">
         <v>702</v>
       </c>
-      <c r="D139">
-[...14 lines deleted...]
-      <c r="I139" t="s">
+      <c r="J139">
+        <v>1</v>
+      </c>
+      <c r="K139" t="s">
+        <v>18</v>
+      </c>
+      <c r="L139" t="s">
         <v>703</v>
-      </c>
-[...7 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
+        <v>704</v>
+      </c>
+      <c r="B140" t="s">
         <v>705</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" t="s">
         <v>706</v>
       </c>
-      <c r="C140" t="s">
+      <c r="D140">
+        <v>79.94</v>
+      </c>
+      <c r="E140">
+        <v>79.94</v>
+      </c>
+      <c r="F140" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G140" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H140" t="s">
+        <v>16</v>
+      </c>
+      <c r="I140" t="s">
         <v>707</v>
       </c>
-      <c r="D140">
-[...14 lines deleted...]
-      <c r="I140" t="s">
+      <c r="J140">
+        <v>1</v>
+      </c>
+      <c r="K140" t="s">
+        <v>18</v>
+      </c>
+      <c r="L140" t="s">
         <v>708</v>
-      </c>
-[...7 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
+        <v>709</v>
+      </c>
+      <c r="B141" t="s">
         <v>710</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" t="s">
         <v>711</v>
       </c>
-      <c r="C141" t="s">
+      <c r="D141">
+        <v>84.74</v>
+      </c>
+      <c r="E141">
+        <v>84.74</v>
+      </c>
+      <c r="F141" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G141" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H141" t="s">
+        <v>16</v>
+      </c>
+      <c r="I141" t="s">
         <v>712</v>
       </c>
-      <c r="D141">
-[...14 lines deleted...]
-      <c r="I141" t="s">
+      <c r="J141">
+        <v>1</v>
+      </c>
+      <c r="K141" t="s">
+        <v>18</v>
+      </c>
+      <c r="L141" t="s">
         <v>713</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
+        <v>714</v>
+      </c>
+      <c r="B142" t="s">
         <v>715</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" t="s">
         <v>716</v>
       </c>
-      <c r="C142" t="s">
+      <c r="D142">
+        <v>83.46</v>
+      </c>
+      <c r="E142">
+        <v>83.46</v>
+      </c>
+      <c r="F142" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G142" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H142" t="s">
+        <v>16</v>
+      </c>
+      <c r="I142" t="s">
         <v>717</v>
       </c>
-      <c r="D142">
-[...14 lines deleted...]
-      <c r="I142" t="s">
+      <c r="J142">
+        <v>1</v>
+      </c>
+      <c r="K142" t="s">
+        <v>18</v>
+      </c>
+      <c r="L142" t="s">
         <v>718</v>
-      </c>
-[...7 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>719</v>
+      </c>
+      <c r="B143" t="s">
         <v>720</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" t="s">
         <v>721</v>
       </c>
-      <c r="C143" t="s">
+      <c r="D143">
+        <v>94.66</v>
+      </c>
+      <c r="E143">
+        <v>94.66</v>
+      </c>
+      <c r="F143" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G143" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H143" t="s">
+        <v>16</v>
+      </c>
+      <c r="I143" t="s">
         <v>722</v>
       </c>
-      <c r="D143">
-[...14 lines deleted...]
-      <c r="I143" t="s">
+      <c r="J143">
+        <v>1</v>
+      </c>
+      <c r="K143" t="s">
+        <v>18</v>
+      </c>
+      <c r="L143" t="s">
         <v>723</v>
-      </c>
-[...7 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
+        <v>724</v>
+      </c>
+      <c r="B144" t="s">
         <v>725</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" t="s">
         <v>726</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144">
+        <v>130.47</v>
+      </c>
+      <c r="E144">
+        <v>130.47</v>
+      </c>
+      <c r="F144" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G144" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H144" t="s">
+        <v>16</v>
+      </c>
+      <c r="I144" t="s">
         <v>727</v>
       </c>
-      <c r="D144">
-[...14 lines deleted...]
-      <c r="I144" t="s">
+      <c r="J144">
+        <v>1</v>
+      </c>
+      <c r="K144" t="s">
+        <v>18</v>
+      </c>
+      <c r="L144" t="s">
         <v>728</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
+        <v>729</v>
+      </c>
+      <c r="B145" t="s">
         <v>730</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" t="s">
         <v>731</v>
       </c>
-      <c r="C145" t="s">
+      <c r="D145">
+        <v>98.02</v>
+      </c>
+      <c r="E145">
+        <v>98.02</v>
+      </c>
+      <c r="F145" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G145" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H145" t="s">
+        <v>16</v>
+      </c>
+      <c r="I145" t="s">
         <v>732</v>
       </c>
-      <c r="D145">
-[...14 lines deleted...]
-      <c r="I145" t="s">
+      <c r="J145">
+        <v>1</v>
+      </c>
+      <c r="K145" t="s">
+        <v>18</v>
+      </c>
+      <c r="L145" t="s">
         <v>733</v>
-      </c>
-[...7 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
+        <v>734</v>
+      </c>
+      <c r="B146" t="s">
         <v>735</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" t="s">
         <v>736</v>
       </c>
-      <c r="C146" t="s">
+      <c r="D146">
+        <v>148.26</v>
+      </c>
+      <c r="E146">
+        <v>148.26</v>
+      </c>
+      <c r="F146" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G146" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H146" t="s">
+        <v>16</v>
+      </c>
+      <c r="I146" t="s">
         <v>737</v>
       </c>
-      <c r="D146">
-[...14 lines deleted...]
-      <c r="I146" t="s">
+      <c r="J146">
+        <v>1</v>
+      </c>
+      <c r="K146" t="s">
+        <v>18</v>
+      </c>
+      <c r="L146" t="s">
         <v>738</v>
-      </c>
-[...7 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
+        <v>739</v>
+      </c>
+      <c r="B147" t="s">
         <v>740</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" t="s">
         <v>741</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147">
+        <v>124.87</v>
+      </c>
+      <c r="E147">
+        <v>124.87</v>
+      </c>
+      <c r="F147" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G147" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H147" t="s">
+        <v>16</v>
+      </c>
+      <c r="I147" t="s">
         <v>742</v>
       </c>
-      <c r="D147">
-[...14 lines deleted...]
-      <c r="I147" t="s">
+      <c r="J147">
+        <v>1</v>
+      </c>
+      <c r="K147" t="s">
+        <v>18</v>
+      </c>
+      <c r="L147" t="s">
         <v>743</v>
-      </c>
-[...7 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
+        <v>744</v>
+      </c>
+      <c r="B148" t="s">
         <v>745</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C148" t="s">
         <v>746</v>
       </c>
-      <c r="C148" t="s">
+      <c r="D148">
+        <v>137.99</v>
+      </c>
+      <c r="E148">
+        <v>137.99</v>
+      </c>
+      <c r="F148" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G148" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H148" t="s">
+        <v>16</v>
+      </c>
+      <c r="I148" t="s">
         <v>747</v>
       </c>
-      <c r="D148">
-[...14 lines deleted...]
-      <c r="I148" t="s">
+      <c r="J148">
+        <v>1</v>
+      </c>
+      <c r="K148" t="s">
+        <v>18</v>
+      </c>
+      <c r="L148" t="s">
         <v>748</v>
-      </c>
-[...7 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
+        <v>749</v>
+      </c>
+      <c r="B149" t="s">
         <v>750</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" t="s">
         <v>751</v>
       </c>
-      <c r="C149" t="s">
+      <c r="D149">
+        <v>158.24</v>
+      </c>
+      <c r="E149">
+        <v>158.24</v>
+      </c>
+      <c r="F149" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G149" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H149" t="s">
+        <v>16</v>
+      </c>
+      <c r="I149" t="s">
         <v>752</v>
       </c>
-      <c r="D149">
-[...14 lines deleted...]
-      <c r="I149" t="s">
+      <c r="J149">
+        <v>1</v>
+      </c>
+      <c r="K149" t="s">
+        <v>18</v>
+      </c>
+      <c r="L149" t="s">
         <v>753</v>
-      </c>
-[...7 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
+        <v>754</v>
+      </c>
+      <c r="B150" t="s">
         <v>755</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" t="s">
         <v>756</v>
       </c>
-      <c r="C150" t="s">
+      <c r="D150">
+        <v>154.37</v>
+      </c>
+      <c r="E150">
+        <v>154.37</v>
+      </c>
+      <c r="F150" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G150" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H150" t="s">
+        <v>16</v>
+      </c>
+      <c r="I150" t="s">
         <v>757</v>
       </c>
-      <c r="D150">
-[...14 lines deleted...]
-      <c r="I150" t="s">
+      <c r="J150">
+        <v>1</v>
+      </c>
+      <c r="K150" t="s">
+        <v>18</v>
+      </c>
+      <c r="L150" t="s">
         <v>758</v>
-      </c>
-[...7 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
+        <v>759</v>
+      </c>
+      <c r="B151" t="s">
         <v>760</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" t="s">
         <v>761</v>
       </c>
-      <c r="C151" t="s">
+      <c r="D151">
+        <v>221.76</v>
+      </c>
+      <c r="E151">
+        <v>221.76</v>
+      </c>
+      <c r="F151" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G151" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H151" t="s">
+        <v>16</v>
+      </c>
+      <c r="I151" t="s">
         <v>762</v>
       </c>
-      <c r="D151">
-[...14 lines deleted...]
-      <c r="I151" t="s">
+      <c r="J151">
+        <v>1</v>
+      </c>
+      <c r="K151" t="s">
+        <v>18</v>
+      </c>
+      <c r="L151" t="s">
         <v>763</v>
-      </c>
-[...7 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
+        <v>764</v>
+      </c>
+      <c r="B152" t="s">
         <v>765</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C152" t="s">
         <v>766</v>
       </c>
-      <c r="C152" t="s">
+      <c r="D152">
+        <v>195.81</v>
+      </c>
+      <c r="E152">
+        <v>195.81</v>
+      </c>
+      <c r="F152" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G152" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H152" t="s">
+        <v>16</v>
+      </c>
+      <c r="I152" t="s">
         <v>767</v>
       </c>
-      <c r="D152">
-[...14 lines deleted...]
-      <c r="I152" t="s">
+      <c r="J152">
+        <v>1</v>
+      </c>
+      <c r="K152" t="s">
+        <v>18</v>
+      </c>
+      <c r="L152" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
+        <v>769</v>
+      </c>
+      <c r="B153" t="s">
         <v>770</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" t="s">
         <v>771</v>
       </c>
-      <c r="C153" t="s">
+      <c r="D153">
+        <v>205</v>
+      </c>
+      <c r="E153">
+        <v>205</v>
+      </c>
+      <c r="F153" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G153" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H153" t="s">
+        <v>16</v>
+      </c>
+      <c r="I153" t="s">
         <v>772</v>
       </c>
-      <c r="D153">
-[...14 lines deleted...]
-      <c r="I153" t="s">
+      <c r="J153">
+        <v>1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>18</v>
+      </c>
+      <c r="L153" t="s">
         <v>773</v>
-      </c>
-[...7 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
+        <v>774</v>
+      </c>
+      <c r="B154" t="s">
         <v>775</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" t="s">
         <v>776</v>
       </c>
-      <c r="C154" t="s">
+      <c r="D154">
+        <v>241.35</v>
+      </c>
+      <c r="E154">
+        <v>241.35</v>
+      </c>
+      <c r="F154" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G154" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H154" t="s">
+        <v>16</v>
+      </c>
+      <c r="I154" t="s">
         <v>777</v>
       </c>
-      <c r="D154">
-[...14 lines deleted...]
-      <c r="I154" t="s">
+      <c r="J154">
+        <v>1</v>
+      </c>
+      <c r="K154" t="s">
+        <v>18</v>
+      </c>
+      <c r="L154" t="s">
         <v>778</v>
-      </c>
-[...7 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
+        <v>779</v>
+      </c>
+      <c r="B155" t="s">
         <v>780</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" t="s">
         <v>781</v>
       </c>
-      <c r="C155" t="s">
+      <c r="D155">
+        <v>214.44</v>
+      </c>
+      <c r="E155">
+        <v>214.44</v>
+      </c>
+      <c r="F155" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G155" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H155" t="s">
+        <v>16</v>
+      </c>
+      <c r="I155" t="s">
         <v>782</v>
       </c>
-      <c r="D155">
-[...14 lines deleted...]
-      <c r="I155" t="s">
+      <c r="J155">
+        <v>1</v>
+      </c>
+      <c r="K155" t="s">
+        <v>18</v>
+      </c>
+      <c r="L155" t="s">
         <v>783</v>
-      </c>
-[...7 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
+        <v>784</v>
+      </c>
+      <c r="B156" t="s">
         <v>785</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" t="s">
         <v>786</v>
       </c>
-      <c r="C156" t="s">
+      <c r="D156">
+        <v>251.88</v>
+      </c>
+      <c r="E156">
+        <v>251.88</v>
+      </c>
+      <c r="F156" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G156" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H156" t="s">
+        <v>16</v>
+      </c>
+      <c r="I156" t="s">
         <v>787</v>
       </c>
-      <c r="D156">
-[...14 lines deleted...]
-      <c r="I156" t="s">
+      <c r="J156">
+        <v>1</v>
+      </c>
+      <c r="K156" t="s">
+        <v>18</v>
+      </c>
+      <c r="L156" t="s">
         <v>788</v>
-      </c>
-[...121 lines deleted...]
-        <v>804</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>