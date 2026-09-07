--- v4 (2026-07-24)
+++ v5 (2026-09-07)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="789" uniqueCount="789">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="776" uniqueCount="776">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -383,65 +383,68 @@
   <si>
     <t>7718</t>
   </si>
   <si>
     <t>Guillet-7718-Adaptador SDS-plus para coronas Optima y Record de 320 mm</t>
   </si>
   <si>
     <t>3660354077188</t>
   </si>
   <si>
     <t>P03-04-004-V01-P04</t>
   </si>
   <si>
     <t>A1241002020G1274</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>Guillet-1274-Broca piloto para coronas Optima y Record</t>
   </si>
   <si>
     <t>3660354012745</t>
   </si>
   <si>
+    <t>P03-04-004-V01-P05</t>
+  </si>
+  <si>
+    <t>A1241003010G9836</t>
+  </si>
+  <si>
+    <t>9836</t>
+  </si>
+  <si>
+    <t>Guillet-9836-Corona de metal duro conexión cónica 1/8 (900W, 75x30mm)</t>
+  </si>
+  <si>
+    <t>3660354098367</t>
+  </si>
+  <si>
     <t>P03-04-004-V02-P01</t>
   </si>
   <si>
-    <t>A1241003010G9836</t>
-[...10 lines deleted...]
-  <si>
     <t>A1241003012G9653</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
     <t>Guillet-9653-Corona de metal duro conexión cónica 1/8 (900W, 75x35mm)</t>
   </si>
   <si>
     <t>3660354096530</t>
   </si>
   <si>
     <t>P03-04-004-V02-P02</t>
   </si>
   <si>
     <t>A1241003014G9423</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
     <t>Guillet-9423-Corona de metal duro conexión cónica 1/8 (900W, 75x40mm)</t>
   </si>
   <si>
     <t>3660354094239</t>
@@ -635,126 +638,126 @@
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Guillet-2022-Corona de metal duro conexión cónica 1/8 (900W, 75x150mm)</t>
   </si>
   <si>
     <t>3660354020221</t>
   </si>
   <si>
     <t>P03-04-004-V02-P16</t>
   </si>
   <si>
     <t>A1241003560G4868</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>Guillet-4868-Adaptador SDS-max para coronas con conexión cónica 1/8 de 220 mm</t>
   </si>
   <si>
     <t>3660354048683</t>
   </si>
   <si>
-    <t>P03-04-004-v04-P01</t>
+    <t>P03-04-004-V03-P01</t>
   </si>
   <si>
     <t>A1241003562G2834</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>Guillet-2834-Adaptador SDS-max para coronas con conexión cónica 1/8 de 420 mm</t>
   </si>
   <si>
     <t>3660354028340</t>
   </si>
   <si>
-    <t>P03-04-004-v04-P02</t>
+    <t>P03-04-004-V03-P02</t>
   </si>
   <si>
     <t>A1241003564G5768</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>Guillet-5768-Adaptador SDS-max para coronas con conexión cónica 1/8 de 700 mm</t>
   </si>
   <si>
     <t>3660354057685</t>
   </si>
   <si>
-    <t>P03-04-004-v04-P03</t>
+    <t>P03-04-004-V03-P03</t>
   </si>
   <si>
     <t>A1241003566G5373</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>Guillet-5373-Adaptador SDS-max para coronas con conexión cónica 1/8 de 900 mm</t>
   </si>
   <si>
     <t>3660354053731</t>
   </si>
   <si>
-    <t>P03-04-004-v04-P04</t>
+    <t>P03-04-004-V03-P04</t>
   </si>
   <si>
     <t>A1241003570G2528</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>Guillet-2528-Broca piloto para coronas con conexión cónica 1/8</t>
   </si>
   <si>
     <t>3660354025288</t>
   </si>
   <si>
-    <t>P03-04-004-v04-P05</t>
+    <t>P03-04-004-V03-P05</t>
   </si>
   <si>
     <t>A1241003574G5481</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>Guillet-5481-Kit de extracción para coronas con conexión cónica 1/8</t>
   </si>
   <si>
     <t>3660354054813</t>
   </si>
   <si>
-    <t>P03-04-004-v04-P06</t>
+    <t>P03-04-004-V03-P06</t>
   </si>
   <si>
     <t>A1242001010G7460</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
     <t>Guillet-7460-Adaptador con rosca ratio (Sistema modular Megadrill) de 250 mm y Mango SDS-max</t>
   </si>
   <si>
     <t>3660354074606</t>
   </si>
   <si>
     <t>P03-04-005-V01-P01</t>
   </si>
   <si>
     <t>A1242001012G9475</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
     <t>Guillet-9475-Adaptador con rosca ratio (Sistema modular Megadrill) de 450 mm y Mango SDS-max</t>
   </si>
@@ -1145,323 +1148,281 @@
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>Guillet-7946-Broca SDS-MAX Quadril (Ø 14 x L 340 mm)</t>
   </si>
   <si>
     <t>3660354079465</t>
   </si>
   <si>
     <t>P03-04-006-V02-P02</t>
   </si>
   <si>
     <t>A1243002018G4411</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>Guillet-4411-Broca SDS-MAX Quadril (Ø 18 x L 400 mm)</t>
   </si>
   <si>
     <t>3660354044111</t>
   </si>
   <si>
+    <t>ZCATALOGO2025</t>
+  </si>
+  <si>
+    <t>A1243002022G1926</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>Guillet-1926-Broca SDS-MAX Quadril (Ø 20 x L 400 mm)</t>
+  </si>
+  <si>
+    <t>3660354019263</t>
+  </si>
+  <si>
+    <t>A1243002026G2007</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>Guillet-2007-Broca SDS-MAX Quadril (Ø 22 x L 400 mm)</t>
+  </si>
+  <si>
+    <t>3660354020078</t>
+  </si>
+  <si>
+    <t>A1243002028G2277</t>
+  </si>
+  <si>
+    <t>2277</t>
+  </si>
+  <si>
+    <t>Guillet-2277-Broca SDS-MAX Quadril (Ø 22 x L 550 mm)</t>
+  </si>
+  <si>
+    <t>3660354022775</t>
+  </si>
+  <si>
+    <t>A1243002030G1746</t>
+  </si>
+  <si>
+    <t>1746</t>
+  </si>
+  <si>
+    <t>Guillet-1746-Broca SDS-MAX Quadril (Ø 22 x L 920 mm)</t>
+  </si>
+  <si>
+    <t>3660354017467</t>
+  </si>
+  <si>
+    <t>A1243002032G5949</t>
+  </si>
+  <si>
+    <t>5949</t>
+  </si>
+  <si>
+    <t>Guillet-5949-Broca SDS-MAX Quadril (Ø 24 x L 400 mm)</t>
+  </si>
+  <si>
+    <t>3660354059498</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P03</t>
+  </si>
+  <si>
+    <t>A1243002034G9711</t>
+  </si>
+  <si>
+    <t>9711</t>
+  </si>
+  <si>
+    <t>Guillet-9711-Broca SDS-MAX Quadril (Ø 25 x L 400 mm)</t>
+  </si>
+  <si>
+    <t>3660354097117</t>
+  </si>
+  <si>
+    <t>P03-04-006-V02-P04</t>
+  </si>
+  <si>
+    <t>A1243002038G6156</t>
+  </si>
+  <si>
+    <t>6156</t>
+  </si>
+  <si>
+    <t>Guillet-6156-Broca SDS-MAX Quadril (Ø 25 x L 920 mm)</t>
+  </si>
+  <si>
+    <t>3660354061569</t>
+  </si>
+  <si>
+    <t>A1243002042G9818</t>
+  </si>
+  <si>
+    <t>9818</t>
+  </si>
+  <si>
+    <t>Guillet-9818-Broca SDS-MAX Quadril (Ø 30 x L 550 mm)</t>
+  </si>
+  <si>
+    <t>3660354098183</t>
+  </si>
+  <si>
+    <t>A1243002044G1790</t>
+  </si>
+  <si>
+    <t>1790</t>
+  </si>
+  <si>
+    <t>Guillet-1790-Broca SDS-MAX Quadril (Ø 32 x L 550 mm)</t>
+  </si>
+  <si>
+    <t>3660354017900</t>
+  </si>
+  <si>
+    <t>A1243002046G4031</t>
+  </si>
+  <si>
+    <t>4031G</t>
+  </si>
+  <si>
+    <t>Guillet-4031G-Broca SDS-MAX Quadril (Ø 32 x L 920 mm)</t>
+  </si>
+  <si>
+    <t>3660354040311</t>
+  </si>
+  <si>
+    <t>A1243002048G6866</t>
+  </si>
+  <si>
+    <t>6866</t>
+  </si>
+  <si>
+    <t>Guillet-6866-Broca SDS-MAX Quadril (Ø 35 x L 550 mm)</t>
+  </si>
+  <si>
+    <t>3660354068667</t>
+  </si>
+  <si>
+    <t>A1243002050G2033</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>Guillet-2033-Broca SDS-MAX Quadril (Ø 35 x L 920 mm)</t>
+  </si>
+  <si>
+    <t>3660354020337</t>
+  </si>
+  <si>
+    <t>A1243002052G3248</t>
+  </si>
+  <si>
+    <t>3248</t>
+  </si>
+  <si>
+    <t>Guillet-3248-Broca SDS-MAX Quadril (Ø 38 x L 550 mm)</t>
+  </si>
+  <si>
+    <t>3660354032484</t>
+  </si>
+  <si>
     <t>P03-04-006-V02-P05</t>
   </si>
   <si>
-    <t>A1243002022G1926</t>
-[...193 lines deleted...]
-  <si>
     <t>A1243002054G8489</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
     <t>Guillet-8489-Broca SDS-MAX Quadril (Ø 38 x L 920 mm)</t>
   </si>
   <si>
     <t>3660354084896</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P23</t>
+    <t>P03-04-006-V02-P06</t>
   </si>
   <si>
     <t>A1243002058G3644</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>Guillet-3644-Broca SDS-MAX Quadril (Ø 42 x L 550 mm)</t>
   </si>
   <si>
     <t>3660354036444</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P25</t>
-[...1 lines deleted...]
-  <si>
     <t>A1243002060G7514</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>Guillet-7514-Broca SDS-MAX Quadril (Ø 42 x L 920 mm)</t>
   </si>
   <si>
     <t>3660354075146</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P26</t>
-[...1 lines deleted...]
-  <si>
     <t>A1243002062G5408</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>Guillet-5408-Broca SDS-MAX Quadril (Ø 45 x L 550 mm)</t>
   </si>
   <si>
     <t>3660354054080</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P27</t>
-[...1 lines deleted...]
-  <si>
     <t>A1243002064G7796</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
     <t>Guillet-7796-Broca SDS-MAX Quadril (Ø 45 x L 920 mm)</t>
   </si>
   <si>
     <t>3660354077966</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P28</t>
-[...1 lines deleted...]
-  <si>
     <t>A1243003010G3253</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>Guillet-3253-Bujarda SDS-MAX (9 dientes)</t>
   </si>
   <si>
     <t>3660354032538</t>
   </si>
   <si>
     <t>P03-04-007-V01-P01</t>
   </si>
   <si>
     <t>A1243003012G2268</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>Guillet-2268-Bujarda SDS-MAX (16 dientes)</t>
   </si>
   <si>
     <t>3660354022683</t>
@@ -1730,51 +1691,51 @@
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>Guillet-4562-Puntero Ø24/hex.30 E24H300 Hitachi, Makita (410 mm)</t>
   </si>
   <si>
     <t>3660354045620</t>
   </si>
   <si>
     <t>P03-04-009-V05-P01</t>
   </si>
   <si>
     <t>A1244002015G6278</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>Guillet-6278-Cincel plano</t>
   </si>
   <si>
     <t>3660354062788</t>
   </si>
   <si>
-    <t>P03-04-009-V06-P01</t>
+    <t>P03-04-009-V05-P02</t>
   </si>
   <si>
     <t>A1244002020G2782</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>Guillet-2782-Cincel escafilador con placa de metal duro (220x25x40 mm)</t>
   </si>
   <si>
     <t>3660354027824</t>
   </si>
   <si>
     <t>P03-04-010-V02-P01</t>
   </si>
   <si>
     <t>A1244002025G8702</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
     <t>Guillet-8702-Cincel de impacto con punta de metal duro (190x22x15x20 mm)</t>
   </si>
@@ -1850,51 +1811,51 @@
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>Guillet-9529-Mango de madera con cuña (390 mm)</t>
   </si>
   <si>
     <t>3660354095298</t>
   </si>
   <si>
     <t>P03-04-011-V04-P01</t>
   </si>
   <si>
     <t>A1243002104G7461</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>Guillet-7461-Broca SDS-MAX Crossmax (16x550)</t>
   </si>
   <si>
     <t>3660354074613</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P30W</t>
+    <t>P03-04-006-V03-P02</t>
   </si>
   <si>
     <t>A12440020182G3400</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>Guillet-3400-Cincel con punta de metal duro (4x190 mm)</t>
   </si>
   <si>
     <t>3660354034006</t>
   </si>
   <si>
     <t>P03-04-010-V01-P01</t>
   </si>
   <si>
     <t>A12440020184G5317</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>Guillet-5317-Cincel con punta de metal duro (5x190 mm)</t>
   </si>
@@ -2090,399 +2051,398 @@
   <si>
     <t>EXGCO14D</t>
   </si>
   <si>
     <t>Guillet-EXGCO14D-Expositor de sobremesa Coronas Optima-Record (17 piezas)</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>P03-04-012-V01-P01</t>
   </si>
   <si>
     <t>A1243002102G8941</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
     <t>Guillet-8941-Broca SDS-MAX Crossmax (16x400)</t>
   </si>
   <si>
     <t>3660354089419</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P29W</t>
+    <t>P03-04-006-V03-P01</t>
   </si>
   <si>
     <t>A1243002106G6741</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>Guillet-6741-Broca SDS-MAX Crossmax (18x400)</t>
   </si>
   <si>
     <t>3660354067417</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P31W</t>
+    <t>P03-04-006-V03-P03</t>
   </si>
   <si>
     <t>A1243002108G3685</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>Guillet-3685-Broca SDS-MAX Crossmax (18x550)</t>
   </si>
   <si>
     <t>3660354036857</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P32W</t>
+    <t>P03-04-006-V03-P04</t>
   </si>
   <si>
     <t>A1243002110G4620</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>Guillet-4620-Broca SDS-MAX Crossmax (20x400)</t>
   </si>
   <si>
     <t>3660354046207</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P33W</t>
+    <t>P03-04-006-V03-P05</t>
   </si>
   <si>
     <t>A1243002112G6843</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>Guillet-6843-Broca SDS-MAX Crossmax (20x550)</t>
   </si>
   <si>
     <t>3660354068438</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P34W</t>
+    <t>P03-04-006-V03-P06</t>
   </si>
   <si>
     <t>A1243002114G9494</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
     <t>Guillet-9494-Broca SDS-MAX Crossmax (22x400)</t>
   </si>
   <si>
     <t>3660354094949</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P35W</t>
+    <t>P03-04-006-V03-P07</t>
   </si>
   <si>
     <t>A1243002116G4123</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>Guillet-4123-Broca SDS-MAX Crossmax (22x550)</t>
   </si>
   <si>
     <t>3660354041233</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P36W</t>
+    <t>P03-04-006-V03-P08</t>
   </si>
   <si>
     <t>A1243002118G9764</t>
   </si>
   <si>
     <t>9764</t>
   </si>
   <si>
     <t>Guillet-9764-Broca SDS-MAX Crossmax (22x920)</t>
   </si>
   <si>
     <t>3660354097643</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P37W</t>
+    <t>P03-04-006-V03-P09</t>
   </si>
   <si>
     <t>A1243002120G1148</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>Guillet-1148-Broca SDS-MAX Crossmax (25x550)</t>
   </si>
   <si>
     <t>3660354011489</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P38W</t>
+    <t>P03-04-006-V03-P10</t>
   </si>
   <si>
     <t>A1243002122G7958</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
     <t>Guillet-7958-Broca SDS-MAX Crossmax (25x920)</t>
   </si>
   <si>
     <t>3660354079588</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P39W</t>
+    <t>P03-04-006-V03-P11</t>
   </si>
   <si>
     <t>A1243002124G6951</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>Guillet-6951-Broca SDS-MAX Crossmax (30x550)</t>
   </si>
   <si>
     <t>3660354069510</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P40W</t>
+    <t>P03-04-006-V03-P12</t>
   </si>
   <si>
     <t>A1243002126G3852</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>Guillet-3852-Broca SDS-MAX Crossmax (32x550)</t>
   </si>
   <si>
     <t>3660354038523</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P41W</t>
+    <t>P03-04-006-V03-P13</t>
   </si>
   <si>
     <t>A1243002128G5471</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>Guillet-5471-Broca SDS-MAX Crossmax (32x920)</t>
   </si>
   <si>
     <t>3660354054714</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P42W</t>
+    <t>P03-04-006-V03-P14</t>
   </si>
   <si>
     <t>A1243002130G1646</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>Guillet-1646-Broca SDS-MAX Crossmax (35x550)</t>
   </si>
   <si>
     <t>3660354016460</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P43W</t>
+    <t>P03-04-006-V03-P15</t>
   </si>
   <si>
     <t>A1243002132G6519</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>Guillet-6519-Broca SDS-MAX Crossmax (35x920)</t>
   </si>
   <si>
     <t>3660354065192</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P44W</t>
+    <t>P03-04-006-V03-P16</t>
   </si>
   <si>
     <t>A1243002134G7824</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
     <t>Guillet-7824-Broca SDS-MAX Crossmax (40x550)</t>
   </si>
   <si>
     <t>3660354078246</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P45W</t>
+    <t>P03-04-006-V03-P17</t>
   </si>
   <si>
     <t>A1243002136G8457</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
     <t>Guillet-8457-Broca SDS-MAX Crossmax (42x550)</t>
   </si>
   <si>
     <t>3660354084575</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P46W</t>
+    <t>P03-04-006-V03-P18</t>
   </si>
   <si>
     <t>A1243002138G6457</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>Guillet-6457-Broca SDS-MAX Crossmax (42x920)</t>
   </si>
   <si>
     <t>3660354064577</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P47W</t>
+    <t>P03-04-006-V03-P19</t>
   </si>
   <si>
     <t>A1243002140G5554</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>Guillet-5554-Broca SDS-MAX Crossmax (45x550)</t>
   </si>
   <si>
     <t>3660354055544</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P48W</t>
+    <t>P03-04-006-V03-P20</t>
   </si>
   <si>
     <t>A1243002142G9453</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
     <t>Guillet-9453-Broca SDS-MAX Crossmax (45x920)</t>
   </si>
   <si>
     <t>3660354094536</t>
   </si>
   <si>
-    <t>P03-04-006-V02-P49W</t>
+    <t>P03-04-006-V03-P21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N156"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="8"/>
-    <col min="12" max="12" width="20"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2495,5918 +2455,5453 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
         <v>51.56</v>
       </c>
       <c r="E2">
         <v>51.56</v>
       </c>
-      <c r="F2" s="1">
-[...2 lines deleted...]
-      <c r="G2" t="s" s="2">
+      <c r="G2" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3">
         <v>54.76</v>
       </c>
       <c r="E3">
         <v>54.76</v>
       </c>
-      <c r="F3" s="1">
-[...2 lines deleted...]
-      <c r="G3" t="s" s="2">
+      <c r="G3" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>61.54</v>
       </c>
       <c r="E4">
         <v>61.54</v>
       </c>
-      <c r="F4" s="1">
-[...2 lines deleted...]
-      <c r="G4" t="s" s="2">
+      <c r="G4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
         <v>65.06</v>
       </c>
       <c r="E5">
         <v>65.06</v>
       </c>
-      <c r="F5" s="1">
-[...2 lines deleted...]
-      <c r="G5" t="s" s="2">
+      <c r="G5" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>73.67</v>
       </c>
       <c r="E6">
         <v>73.67</v>
       </c>
-      <c r="F6" s="1">
-[...2 lines deleted...]
-      <c r="G6" t="s" s="2">
+      <c r="G6" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>88.2</v>
       </c>
       <c r="E7">
         <v>88.2</v>
       </c>
-      <c r="F7" s="1">
-[...2 lines deleted...]
-      <c r="G7" t="s" s="2">
+      <c r="G7" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
         <v>91.81</v>
       </c>
       <c r="E8">
         <v>91.81</v>
       </c>
-      <c r="F8" s="1">
-[...2 lines deleted...]
-      <c r="G8" t="s" s="2">
+      <c r="G8" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
         <v>109.99</v>
       </c>
       <c r="E9">
         <v>109.99</v>
       </c>
-      <c r="F9" s="1">
-[...2 lines deleted...]
-      <c r="G9" t="s" s="2">
+      <c r="G9" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
         <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
         <v>66.82</v>
       </c>
       <c r="E10">
         <v>66.82</v>
       </c>
-      <c r="F10" s="1">
-[...2 lines deleted...]
-      <c r="G10" t="s" s="2">
+      <c r="G10" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11">
         <v>77.16</v>
       </c>
       <c r="E11">
         <v>77.16</v>
       </c>
-      <c r="F11" s="1">
-[...2 lines deleted...]
-      <c r="G11" t="s" s="2">
+      <c r="G11" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
         <v>92.74</v>
       </c>
       <c r="E12">
         <v>92.74</v>
       </c>
-      <c r="F12" s="1">
-[...2 lines deleted...]
-      <c r="G12" t="s" s="2">
+      <c r="G12" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13">
         <v>115.68</v>
       </c>
       <c r="E13">
         <v>115.68</v>
       </c>
-      <c r="F13" s="1">
-[...2 lines deleted...]
-      <c r="G13" t="s" s="2">
+      <c r="G13" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>77</v>
       </c>
       <c r="D14">
         <v>125.38</v>
       </c>
       <c r="E14">
         <v>125.38</v>
       </c>
-      <c r="F14" s="1">
-[...2 lines deleted...]
-      <c r="G14" t="s" s="2">
+      <c r="G14" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" t="s">
         <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15">
         <v>130.85</v>
       </c>
       <c r="E15">
         <v>130.85</v>
       </c>
-      <c r="F15" s="1">
-[...2 lines deleted...]
-      <c r="G15" t="s" s="2">
+      <c r="G15" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15" t="s">
         <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16">
         <v>151.33</v>
       </c>
       <c r="E16">
         <v>151.33</v>
       </c>
-      <c r="F16" s="1">
-[...2 lines deleted...]
-      <c r="G16" t="s" s="2">
+      <c r="G16" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>88</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
       <c r="K16" t="s">
         <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>90</v>
       </c>
       <c r="B17" t="s">
         <v>91</v>
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17">
         <v>185.28</v>
       </c>
       <c r="E17">
         <v>185.28</v>
       </c>
-      <c r="F17" s="1">
-[...2 lines deleted...]
-      <c r="G17" t="s" s="2">
+      <c r="G17" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>93</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
         <v>97</v>
       </c>
       <c r="D18">
         <v>215.56</v>
       </c>
       <c r="E18">
         <v>215.56</v>
       </c>
-      <c r="F18" s="1">
-[...2 lines deleted...]
-      <c r="G18" t="s" s="2">
+      <c r="G18" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18" t="s">
         <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
         <v>35.14</v>
       </c>
       <c r="E19">
         <v>35.14</v>
       </c>
-      <c r="F19" s="1">
-[...2 lines deleted...]
-      <c r="G19" t="s" s="2">
+      <c r="G19" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
         <v>107</v>
       </c>
       <c r="D20">
         <v>42.74</v>
       </c>
       <c r="E20">
         <v>42.74</v>
       </c>
-      <c r="F20" s="1">
-[...2 lines deleted...]
-      <c r="G20" t="s" s="2">
+      <c r="G20" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>108</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
       <c r="K20" t="s">
         <v>18</v>
       </c>
       <c r="L20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>110</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
       <c r="C21" t="s">
         <v>112</v>
       </c>
       <c r="D21">
         <v>50.96</v>
       </c>
       <c r="E21">
         <v>50.96</v>
       </c>
-      <c r="F21" s="1">
-[...2 lines deleted...]
-      <c r="G21" t="s" s="2">
+      <c r="G21" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>113</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
         <v>61.53</v>
       </c>
       <c r="E22">
         <v>61.53</v>
       </c>
-      <c r="F22" s="1">
-[...2 lines deleted...]
-      <c r="G22" t="s" s="2">
+      <c r="G22" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>118</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>120</v>
       </c>
       <c r="B23" t="s">
         <v>121</v>
       </c>
       <c r="C23" t="s">
         <v>122</v>
       </c>
       <c r="D23">
         <v>9.21</v>
       </c>
       <c r="E23">
         <v>9.21</v>
       </c>
-      <c r="F23" s="1">
-[...2 lines deleted...]
-      <c r="G23" t="s" s="2">
+      <c r="G23" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>123</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>125</v>
       </c>
       <c r="B24" t="s">
         <v>126</v>
       </c>
       <c r="C24" t="s">
         <v>127</v>
       </c>
       <c r="D24">
         <v>76.26</v>
       </c>
       <c r="E24">
         <v>76.26</v>
       </c>
-      <c r="F24" s="1">
-[...2 lines deleted...]
-      <c r="G24" t="s" s="2">
+      <c r="G24" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>128</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
       <c r="K24" t="s">
         <v>18</v>
       </c>
       <c r="L24" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D25">
         <v>79.46</v>
       </c>
       <c r="E25">
         <v>79.46</v>
       </c>
-      <c r="F25" s="1">
-[...2 lines deleted...]
-      <c r="G25" t="s" s="2">
+      <c r="G25" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
       <c r="K25" t="s">
         <v>18</v>
       </c>
       <c r="L25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D26">
         <v>82.71</v>
       </c>
       <c r="E26">
         <v>82.71</v>
       </c>
-      <c r="F26" s="1">
-[...2 lines deleted...]
-      <c r="G26" t="s" s="2">
+      <c r="G26" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D27">
         <v>88.76</v>
       </c>
       <c r="E27">
         <v>88.76</v>
       </c>
-      <c r="F27" s="1">
-[...2 lines deleted...]
-      <c r="G27" t="s" s="2">
+      <c r="G27" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
         <v>18</v>
       </c>
       <c r="L27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D28">
         <v>92.76</v>
       </c>
       <c r="E28">
         <v>92.76</v>
       </c>
-      <c r="F28" s="1">
-[...2 lines deleted...]
-      <c r="G28" t="s" s="2">
+      <c r="G28" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
         <v>18</v>
       </c>
       <c r="L28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D29">
         <v>104.85</v>
       </c>
       <c r="E29">
         <v>104.85</v>
       </c>
-      <c r="F29" s="1">
-[...2 lines deleted...]
-      <c r="G29" t="s" s="2">
+      <c r="G29" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
         <v>18</v>
       </c>
       <c r="L29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D30">
         <v>105.36</v>
       </c>
       <c r="E30">
         <v>105.36</v>
       </c>
-      <c r="F30" s="1">
-[...2 lines deleted...]
-      <c r="G30" t="s" s="2">
+      <c r="G30" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30" t="s">
         <v>18</v>
       </c>
       <c r="L30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D31">
         <v>112.91</v>
       </c>
       <c r="E31">
         <v>112.91</v>
       </c>
-      <c r="F31" s="1">
-[...2 lines deleted...]
-      <c r="G31" t="s" s="2">
+      <c r="G31" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
         <v>18</v>
       </c>
       <c r="L31" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B32" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C32" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D32">
         <v>114.92</v>
       </c>
       <c r="E32">
         <v>114.92</v>
       </c>
-      <c r="F32" s="1">
-[...2 lines deleted...]
-      <c r="G32" t="s" s="2">
+      <c r="G32" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
         <v>18</v>
       </c>
       <c r="L32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B33" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C33" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D33">
         <v>120.97</v>
       </c>
       <c r="E33">
         <v>120.97</v>
       </c>
-      <c r="F33" s="1">
-[...2 lines deleted...]
-      <c r="G33" t="s" s="2">
+      <c r="G33" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
         <v>18</v>
       </c>
       <c r="L33" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B34" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C34" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D34">
         <v>133.09</v>
       </c>
       <c r="E34">
         <v>133.09</v>
       </c>
-      <c r="F34" s="1">
-[...2 lines deleted...]
-      <c r="G34" t="s" s="2">
+      <c r="G34" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
         <v>18</v>
       </c>
       <c r="L34" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B35" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C35" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D35">
         <v>163.62</v>
       </c>
       <c r="E35">
         <v>163.62</v>
       </c>
-      <c r="F35" s="1">
-[...2 lines deleted...]
-      <c r="G35" t="s" s="2">
+      <c r="G35" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
         <v>18</v>
       </c>
       <c r="L35" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B36" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C36" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D36">
         <v>185.48</v>
       </c>
       <c r="E36">
         <v>185.48</v>
       </c>
-      <c r="F36" s="1">
-[...2 lines deleted...]
-      <c r="G36" t="s" s="2">
+      <c r="G36" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C37" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D37">
         <v>201.57</v>
       </c>
       <c r="E37">
         <v>201.57</v>
       </c>
-      <c r="F37" s="1">
-[...2 lines deleted...]
-      <c r="G37" t="s" s="2">
+      <c r="G37" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B38" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C38" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D38">
         <v>233.78</v>
       </c>
       <c r="E38">
         <v>233.78</v>
       </c>
-      <c r="F38" s="1">
-[...2 lines deleted...]
-      <c r="G38" t="s" s="2">
+      <c r="G38" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B39" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C39" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D39">
         <v>475.61</v>
       </c>
       <c r="E39">
         <v>475.61</v>
       </c>
-      <c r="F39" s="1">
-[...2 lines deleted...]
-      <c r="G39" t="s" s="2">
+      <c r="G39" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B40" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C40" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D40">
         <v>71.89</v>
       </c>
       <c r="E40">
         <v>71.89</v>
       </c>
-      <c r="F40" s="1">
-[...2 lines deleted...]
-      <c r="G40" t="s" s="2">
+      <c r="G40" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B41" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C41" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D41">
         <v>84.54</v>
       </c>
       <c r="E41">
         <v>84.54</v>
       </c>
-      <c r="F41" s="1">
-[...2 lines deleted...]
-      <c r="G41" t="s" s="2">
+      <c r="G41" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B42" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C42" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D42">
         <v>130.17</v>
       </c>
       <c r="E42">
         <v>130.17</v>
       </c>
-      <c r="F42" s="1">
-[...2 lines deleted...]
-      <c r="G42" t="s" s="2">
+      <c r="G42" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B43" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C43" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D43">
         <v>178.13</v>
       </c>
       <c r="E43">
         <v>178.13</v>
       </c>
-      <c r="F43" s="1">
-[...2 lines deleted...]
-      <c r="G43" t="s" s="2">
+      <c r="G43" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B44" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C44" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D44">
         <v>10.34</v>
       </c>
       <c r="E44">
         <v>10.34</v>
       </c>
-      <c r="F44" s="1">
-[...2 lines deleted...]
-      <c r="G44" t="s" s="2">
+      <c r="G44" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B45" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C45" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D45">
         <v>37.36</v>
       </c>
       <c r="E45">
         <v>37.36</v>
       </c>
-      <c r="F45" s="1">
-[...2 lines deleted...]
-      <c r="G45" t="s" s="2">
+      <c r="G45" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B46" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C46" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D46">
         <v>75.37</v>
       </c>
       <c r="E46">
         <v>75.37</v>
       </c>
-      <c r="F46" s="1">
-[...2 lines deleted...]
-      <c r="G46" t="s" s="2">
+      <c r="G46" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B47" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C47" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D47">
         <v>138.05</v>
       </c>
       <c r="E47">
         <v>138.05</v>
       </c>
-      <c r="F47" s="1">
-[...2 lines deleted...]
-      <c r="G47" t="s" s="2">
+      <c r="G47" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B48" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C48" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D48">
         <v>76.8</v>
       </c>
       <c r="E48">
         <v>76.8</v>
       </c>
-      <c r="F48" s="1">
-[...2 lines deleted...]
-      <c r="G48" t="s" s="2">
+      <c r="G48" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B49" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C49" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D49">
         <v>76.8</v>
       </c>
       <c r="E49">
         <v>76.8</v>
       </c>
-      <c r="F49" s="1">
-[...2 lines deleted...]
-      <c r="G49" t="s" s="2">
+      <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B50" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C50" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D50">
         <v>93.22</v>
       </c>
       <c r="E50">
         <v>93.22</v>
       </c>
-      <c r="F50" s="1">
-[...2 lines deleted...]
-      <c r="G50" t="s" s="2">
+      <c r="G50" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B51" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C51" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D51">
         <v>78.98</v>
       </c>
       <c r="E51">
         <v>78.98</v>
       </c>
-      <c r="F51" s="1">
-[...2 lines deleted...]
-      <c r="G51" t="s" s="2">
+      <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B52" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C52" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D52">
         <v>125.8</v>
       </c>
       <c r="E52">
         <v>125.8</v>
       </c>
-      <c r="F52" s="1">
-[...2 lines deleted...]
-      <c r="G52" t="s" s="2">
+      <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B53" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C53" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D53">
         <v>134.3</v>
       </c>
       <c r="E53">
         <v>134.3</v>
       </c>
-      <c r="F53" s="1">
-[...2 lines deleted...]
-      <c r="G53" t="s" s="2">
+      <c r="G53" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B54" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C54" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D54">
         <v>142.91</v>
       </c>
       <c r="E54">
         <v>142.91</v>
       </c>
-      <c r="F54" s="1">
-[...2 lines deleted...]
-      <c r="G54" t="s" s="2">
+      <c r="G54" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B55" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C55" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D55">
         <v>151.41</v>
       </c>
       <c r="E55">
         <v>151.41</v>
       </c>
-      <c r="F55" s="1">
-[...2 lines deleted...]
-      <c r="G55" t="s" s="2">
+      <c r="G55" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B56" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C56" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D56">
         <v>238.92</v>
       </c>
       <c r="E56">
         <v>238.92</v>
       </c>
-      <c r="F56" s="1">
-[...2 lines deleted...]
-      <c r="G56" t="s" s="2">
+      <c r="G56" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B57" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C57" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D57">
         <v>264.28</v>
       </c>
       <c r="E57">
         <v>264.28</v>
       </c>
-      <c r="F57" s="1">
-[...2 lines deleted...]
-      <c r="G57" t="s" s="2">
+      <c r="G57" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B58" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C58" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D58">
         <v>290.88</v>
       </c>
       <c r="E58">
         <v>290.88</v>
       </c>
-      <c r="F58" s="1">
-[...2 lines deleted...]
-      <c r="G58" t="s" s="2">
+      <c r="G58" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B59" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C59" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D59">
         <v>302.38</v>
       </c>
       <c r="E59">
         <v>302.38</v>
       </c>
-      <c r="F59" s="1">
-[...2 lines deleted...]
-      <c r="G59" t="s" s="2">
+      <c r="G59" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B60" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C60" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D60">
         <v>315.09</v>
       </c>
       <c r="E60">
         <v>315.09</v>
       </c>
-      <c r="F60" s="1">
-[...2 lines deleted...]
-      <c r="G60" t="s" s="2">
+      <c r="G60" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B61" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C61" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D61">
         <v>334.12</v>
       </c>
       <c r="E61">
         <v>334.12</v>
       </c>
-      <c r="F61" s="1">
-[...2 lines deleted...]
-      <c r="G61" t="s" s="2">
+      <c r="G61" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B62" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C62" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D62">
         <v>353.19</v>
       </c>
       <c r="E62">
         <v>353.19</v>
       </c>
-      <c r="F62" s="1">
-[...2 lines deleted...]
-      <c r="G62" t="s" s="2">
+      <c r="G62" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B63" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C63" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D63">
         <v>409.08</v>
       </c>
       <c r="E63">
         <v>409.08</v>
       </c>
-      <c r="F63" s="1">
-[...2 lines deleted...]
-      <c r="G63" t="s" s="2">
+      <c r="G63" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B64" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C64" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D64">
         <v>515.81</v>
       </c>
       <c r="E64">
         <v>515.81</v>
       </c>
-      <c r="F64" s="1">
-[...2 lines deleted...]
-      <c r="G64" t="s" s="2">
+      <c r="G64" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B65" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C65" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D65">
         <v>375.48</v>
       </c>
       <c r="E65">
         <v>375.48</v>
       </c>
-      <c r="F65" s="1">
-[...2 lines deleted...]
-      <c r="G65" t="s" s="2">
+      <c r="G65" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B66" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C66" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D66">
         <v>390.7</v>
       </c>
       <c r="E66">
         <v>390.7</v>
       </c>
-      <c r="F66" s="1">
-[...2 lines deleted...]
-      <c r="G66" t="s" s="2">
+      <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B67" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C67" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D67">
         <v>396.96</v>
       </c>
       <c r="E67">
         <v>396.96</v>
       </c>
-      <c r="F67" s="1">
-[...2 lines deleted...]
-      <c r="G67" t="s" s="2">
+      <c r="G67" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B68" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C68" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D68">
         <v>406.79</v>
       </c>
       <c r="E68">
         <v>406.79</v>
       </c>
-      <c r="F68" s="1">
-[...2 lines deleted...]
-      <c r="G68" t="s" s="2">
+      <c r="G68" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B69" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C69" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D69">
         <v>476.66</v>
       </c>
       <c r="E69">
         <v>476.66</v>
       </c>
-      <c r="F69" s="1">
-[...2 lines deleted...]
-      <c r="G69" t="s" s="2">
+      <c r="G69" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B70" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C70" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D70">
         <v>490.55</v>
       </c>
       <c r="E70">
         <v>490.55</v>
       </c>
-      <c r="F70" s="1">
-[...2 lines deleted...]
-      <c r="G70" t="s" s="2">
+      <c r="G70" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70" t="s">
         <v>18</v>
       </c>
       <c r="L70" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B71" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C71" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D71">
         <v>497.18</v>
       </c>
       <c r="E71">
         <v>497.18</v>
       </c>
-      <c r="F71" s="1">
-[...2 lines deleted...]
-      <c r="G71" t="s" s="2">
+      <c r="G71" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
       <c r="K71" t="s">
         <v>18</v>
       </c>
       <c r="L71" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B72" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C72" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D72">
         <v>65</v>
       </c>
       <c r="E72">
         <v>65</v>
       </c>
-      <c r="F72" s="1">
-[...2 lines deleted...]
-      <c r="G72" t="s" s="2">
+      <c r="G72" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B73" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C73" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D73">
         <v>65</v>
       </c>
       <c r="E73">
         <v>65</v>
       </c>
-      <c r="F73" s="1">
-[...2 lines deleted...]
-      <c r="G73" t="s" s="2">
+      <c r="G73" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B74" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C74" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D74">
         <v>73.79</v>
       </c>
       <c r="E74">
         <v>73.79</v>
       </c>
-      <c r="F74" s="1">
-[...2 lines deleted...]
-      <c r="G74" t="s" s="2">
+      <c r="G74" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B75" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C75" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D75">
         <v>79.9</v>
       </c>
       <c r="E75">
         <v>79.9</v>
       </c>
-      <c r="F75" s="1">
-[...2 lines deleted...]
-      <c r="G75" t="s" s="2">
+      <c r="G75" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>384</v>
       </c>
       <c r="B76" t="s">
         <v>385</v>
       </c>
       <c r="C76" t="s">
         <v>386</v>
       </c>
       <c r="D76">
         <v>83.46</v>
       </c>
       <c r="E76">
         <v>83.46</v>
       </c>
-      <c r="F76" s="1">
-[...2 lines deleted...]
-      <c r="G76" t="s" s="2">
+      <c r="G76" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>387</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
       <c r="K76" t="s">
         <v>18</v>
       </c>
       <c r="L76" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
+        <v>388</v>
+      </c>
+      <c r="B77" t="s">
         <v>389</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D77">
         <v>94.62</v>
       </c>
       <c r="E77">
         <v>94.62</v>
       </c>
-      <c r="F77" s="1">
-[...2 lines deleted...]
-      <c r="G77" t="s" s="2">
+      <c r="G77" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>392</v>
+      </c>
+      <c r="B78" t="s">
+        <v>393</v>
+      </c>
+      <c r="C78" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D78">
         <v>130.46</v>
       </c>
       <c r="E78">
         <v>130.46</v>
       </c>
-      <c r="F78" s="1">
-[...2 lines deleted...]
-      <c r="G78" t="s" s="2">
+      <c r="G78" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
-        <v>398</v>
+        <v>379</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B79" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C79" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="D79">
         <v>90.44</v>
       </c>
       <c r="E79">
         <v>90.44</v>
       </c>
-      <c r="F79" s="1">
-[...2 lines deleted...]
-      <c r="G79" t="s" s="2">
+      <c r="G79" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B80" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="C80" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="D80">
         <v>92.29</v>
       </c>
       <c r="E80">
         <v>92.29</v>
       </c>
-      <c r="F80" s="1">
-[...2 lines deleted...]
-      <c r="G80" t="s" s="2">
+      <c r="G80" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B81" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C81" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D81">
         <v>148.22</v>
       </c>
       <c r="E81">
         <v>148.22</v>
       </c>
-      <c r="F81" s="1">
-[...2 lines deleted...]
-      <c r="G81" t="s" s="2">
+      <c r="G81" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
-        <v>413</v>
+        <v>379</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B82" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C82" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="D82">
         <v>124.83</v>
       </c>
       <c r="E82">
         <v>124.83</v>
       </c>
-      <c r="F82" s="1">
-[...2 lines deleted...]
-      <c r="G82" t="s" s="2">
+      <c r="G82" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
-        <v>418</v>
+        <v>379</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B83" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C83" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D83">
         <v>137.95</v>
       </c>
       <c r="E83">
         <v>137.95</v>
       </c>
-      <c r="F83" s="1">
-[...2 lines deleted...]
-      <c r="G83" t="s" s="2">
+      <c r="G83" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
-        <v>423</v>
+        <v>379</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="B84" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="C84" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="D84">
         <v>158.21</v>
       </c>
       <c r="E84">
         <v>158.21</v>
       </c>
-      <c r="F84" s="1">
-[...2 lines deleted...]
-      <c r="G84" t="s" s="2">
+      <c r="G84" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
-        <v>428</v>
+        <v>379</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="B85" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="C85" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="D85">
         <v>154.37</v>
       </c>
       <c r="E85">
         <v>154.37</v>
       </c>
-      <c r="F85" s="1">
-[...2 lines deleted...]
-      <c r="G85" t="s" s="2">
+      <c r="G85" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
-        <v>433</v>
+        <v>379</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="B86" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="C86" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="D86">
         <v>221.73</v>
       </c>
       <c r="E86">
         <v>221.73</v>
       </c>
-      <c r="F86" s="1">
-[...2 lines deleted...]
-      <c r="G86" t="s" s="2">
+      <c r="G86" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
-        <v>438</v>
+        <v>379</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="B87" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="C87" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="D87">
         <v>185.44</v>
       </c>
       <c r="E87">
         <v>185.44</v>
       </c>
-      <c r="F87" s="1">
-[...2 lines deleted...]
-      <c r="G87" t="s" s="2">
+      <c r="G87" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="B88" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="C88" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="D88">
         <v>242.56</v>
       </c>
       <c r="E88">
         <v>242.56</v>
       </c>
-      <c r="F88" s="1">
-[...2 lines deleted...]
-      <c r="G88" t="s" s="2">
+      <c r="G88" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="B89" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="C89" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="D89">
         <v>204.96</v>
       </c>
       <c r="E89">
         <v>204.96</v>
       </c>
-      <c r="F89" s="1">
-[...2 lines deleted...]
-      <c r="G89" t="s" s="2">
+      <c r="G89" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
-        <v>453</v>
+        <v>379</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="B90" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="C90" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="D90">
         <v>241.31</v>
       </c>
       <c r="E90">
         <v>241.31</v>
       </c>
-      <c r="F90" s="1">
-[...2 lines deleted...]
-      <c r="G90" t="s" s="2">
+      <c r="G90" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
-        <v>458</v>
+        <v>379</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="B91" t="s">
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="C91" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="D91">
         <v>214.4</v>
       </c>
       <c r="E91">
         <v>214.4</v>
       </c>
-      <c r="F91" s="1">
-[...2 lines deleted...]
-      <c r="G91" t="s" s="2">
+      <c r="G91" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
-        <v>463</v>
+        <v>379</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="B92" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="C92" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
       <c r="D92">
         <v>251.87</v>
       </c>
       <c r="E92">
         <v>251.87</v>
       </c>
-      <c r="F92" s="1">
-[...2 lines deleted...]
-      <c r="G92" t="s" s="2">
+      <c r="G92" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
-        <v>468</v>
+        <v>379</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
       <c r="B93" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
       <c r="C93" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="D93">
         <v>242.76</v>
       </c>
       <c r="E93">
         <v>242.76</v>
       </c>
-      <c r="F93" s="1">
-[...2 lines deleted...]
-      <c r="G93" t="s" s="2">
+      <c r="G93" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
-        <v>473</v>
+        <v>460</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>474</v>
+        <v>461</v>
       </c>
       <c r="B94" t="s">
-        <v>475</v>
+        <v>462</v>
       </c>
       <c r="C94" t="s">
-        <v>476</v>
+        <v>463</v>
       </c>
       <c r="D94">
         <v>295.73</v>
       </c>
       <c r="E94">
         <v>295.73</v>
       </c>
-      <c r="F94" s="1">
-[...2 lines deleted...]
-      <c r="G94" t="s" s="2">
+      <c r="G94" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
-        <v>477</v>
+        <v>464</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
-        <v>478</v>
+        <v>465</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="B95" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
       <c r="C95" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="D95">
         <v>50.81</v>
       </c>
       <c r="E95">
         <v>50.81</v>
       </c>
-      <c r="F95" s="1">
-[...2 lines deleted...]
-      <c r="G95" t="s" s="2">
+      <c r="G95" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
-        <v>483</v>
+        <v>470</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="B96" t="s">
-        <v>485</v>
+        <v>472</v>
       </c>
       <c r="C96" t="s">
-        <v>486</v>
+        <v>473</v>
       </c>
       <c r="D96">
         <v>13.07</v>
       </c>
       <c r="E96">
         <v>13.07</v>
       </c>
-      <c r="F96" s="1">
-[...2 lines deleted...]
-      <c r="G96" t="s" s="2">
+      <c r="G96" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="J96">
         <v>5</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
       <c r="L96" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="B97" t="s">
-        <v>490</v>
+        <v>477</v>
       </c>
       <c r="C97" t="s">
-        <v>491</v>
+        <v>478</v>
       </c>
       <c r="D97">
         <v>19.41</v>
       </c>
       <c r="E97">
         <v>19.41</v>
       </c>
-      <c r="F97" s="1">
-[...2 lines deleted...]
-      <c r="G97" t="s" s="2">
+      <c r="G97" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="J97">
         <v>5</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="B98" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="C98" t="s">
-        <v>496</v>
+        <v>483</v>
       </c>
       <c r="D98">
         <v>21.39</v>
       </c>
       <c r="E98">
         <v>21.39</v>
       </c>
-      <c r="F98" s="1">
-[...2 lines deleted...]
-      <c r="G98" t="s" s="2">
+      <c r="G98" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="B99" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="C99" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="D99">
         <v>13.98</v>
       </c>
       <c r="E99">
         <v>13.98</v>
       </c>
-      <c r="F99" s="1">
-[...2 lines deleted...]
-      <c r="G99" t="s" s="2">
+      <c r="G99" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="J99">
         <v>5</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="B100" t="s">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="C100" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="D100">
         <v>20.84</v>
       </c>
       <c r="E100">
         <v>20.84</v>
       </c>
-      <c r="F100" s="1">
-[...2 lines deleted...]
-      <c r="G100" t="s" s="2">
+      <c r="G100" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="J100">
         <v>5</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="B101" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="C101" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
       <c r="D101">
         <v>38.26</v>
       </c>
       <c r="E101">
         <v>38.26</v>
       </c>
-      <c r="F101" s="1">
-[...2 lines deleted...]
-      <c r="G101" t="s" s="2">
+      <c r="G101" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="J101">
         <v>5</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="B102" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="C102" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="D102">
         <v>50.38</v>
       </c>
       <c r="E102">
         <v>50.38</v>
       </c>
-      <c r="F102" s="1">
-[...2 lines deleted...]
-      <c r="G102" t="s" s="2">
+      <c r="G102" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="J102">
         <v>5</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="B103" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="C103" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="D103">
         <v>47.19</v>
       </c>
       <c r="E103">
         <v>47.19</v>
       </c>
-      <c r="F103" s="1">
-[...2 lines deleted...]
-      <c r="G103" t="s" s="2">
+      <c r="G103" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="J103">
         <v>5</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="B104" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="C104" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="D104">
         <v>36.12</v>
       </c>
       <c r="E104">
         <v>36.12</v>
       </c>
-      <c r="F104" s="1">
-[...2 lines deleted...]
-      <c r="G104" t="s" s="2">
+      <c r="G104" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="J104">
         <v>5</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>529</v>
+        <v>516</v>
       </c>
       <c r="B105" t="s">
-        <v>530</v>
+        <v>517</v>
       </c>
       <c r="C105" t="s">
-        <v>531</v>
+        <v>518</v>
       </c>
       <c r="D105">
         <v>37.52</v>
       </c>
       <c r="E105">
         <v>37.52</v>
       </c>
-      <c r="F105" s="1">
-[...2 lines deleted...]
-      <c r="G105" t="s" s="2">
+      <c r="G105" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
-        <v>532</v>
+        <v>519</v>
       </c>
       <c r="J105">
         <v>5</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
-        <v>533</v>
+        <v>520</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>534</v>
+        <v>521</v>
       </c>
       <c r="B106" t="s">
-        <v>535</v>
+        <v>522</v>
       </c>
       <c r="C106" t="s">
-        <v>536</v>
+        <v>523</v>
       </c>
       <c r="D106">
         <v>123.01</v>
       </c>
       <c r="E106">
         <v>123.01</v>
       </c>
-      <c r="F106" s="1">
-[...2 lines deleted...]
-      <c r="G106" t="s" s="2">
+      <c r="G106" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
-        <v>537</v>
+        <v>524</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106" t="s">
-        <v>538</v>
+        <v>525</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>539</v>
+        <v>526</v>
       </c>
       <c r="B107" t="s">
-        <v>540</v>
+        <v>527</v>
       </c>
       <c r="C107" t="s">
-        <v>541</v>
+        <v>528</v>
       </c>
       <c r="D107">
         <v>11.87</v>
       </c>
       <c r="E107">
         <v>11.87</v>
       </c>
-      <c r="F107" s="1">
-[...2 lines deleted...]
-      <c r="G107" t="s" s="2">
+      <c r="G107" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
-        <v>542</v>
+        <v>529</v>
       </c>
       <c r="J107">
         <v>5</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107" t="s">
-        <v>543</v>
+        <v>530</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>544</v>
+        <v>531</v>
       </c>
       <c r="B108" t="s">
-        <v>545</v>
+        <v>532</v>
       </c>
       <c r="C108" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="D108">
         <v>12.48</v>
       </c>
       <c r="E108">
         <v>12.48</v>
       </c>
-      <c r="F108" s="1">
-[...2 lines deleted...]
-      <c r="G108" t="s" s="2">
+      <c r="G108" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
-        <v>547</v>
+        <v>534</v>
       </c>
       <c r="J108">
         <v>5</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
-        <v>548</v>
+        <v>535</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>549</v>
+        <v>536</v>
       </c>
       <c r="B109" t="s">
-        <v>550</v>
+        <v>537</v>
       </c>
       <c r="C109" t="s">
-        <v>551</v>
+        <v>538</v>
       </c>
       <c r="D109">
         <v>21.55</v>
       </c>
       <c r="E109">
         <v>21.55</v>
       </c>
-      <c r="F109" s="1">
-[...2 lines deleted...]
-      <c r="G109" t="s" s="2">
+      <c r="G109" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
-        <v>552</v>
+        <v>539</v>
       </c>
       <c r="J109">
         <v>5</v>
       </c>
       <c r="K109" t="s">
         <v>18</v>
       </c>
       <c r="L109" t="s">
-        <v>553</v>
+        <v>540</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>554</v>
+        <v>541</v>
       </c>
       <c r="B110" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="C110" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
       <c r="D110">
         <v>27.89</v>
       </c>
       <c r="E110">
         <v>27.89</v>
       </c>
-      <c r="F110" s="1">
-[...2 lines deleted...]
-      <c r="G110" t="s" s="2">
+      <c r="G110" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
-        <v>557</v>
+        <v>544</v>
       </c>
       <c r="J110">
         <v>5</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="B111" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="C111" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="D111">
         <v>111.11</v>
       </c>
       <c r="E111">
         <v>111.11</v>
       </c>
-      <c r="F111" s="1">
-[...2 lines deleted...]
-      <c r="G111" t="s" s="2">
+      <c r="G111" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="B112" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="C112" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
       <c r="D112">
         <v>66.39</v>
       </c>
       <c r="E112">
         <v>66.39</v>
       </c>
-      <c r="F112" s="1">
-[...2 lines deleted...]
-      <c r="G112" t="s" s="2">
+      <c r="G112" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112" t="s">
-        <v>568</v>
+        <v>555</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>569</v>
+        <v>556</v>
       </c>
       <c r="B113" t="s">
-        <v>570</v>
+        <v>557</v>
       </c>
       <c r="C113" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="D113">
         <v>73.29</v>
       </c>
       <c r="E113">
         <v>73.29</v>
       </c>
-      <c r="F113" s="1">
-[...2 lines deleted...]
-      <c r="G113" t="s" s="2">
+      <c r="G113" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
-        <v>573</v>
+        <v>560</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>574</v>
+        <v>561</v>
       </c>
       <c r="B114" t="s">
-        <v>575</v>
+        <v>562</v>
       </c>
       <c r="C114" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="D114">
         <v>129.7</v>
       </c>
       <c r="E114">
         <v>129.7</v>
       </c>
-      <c r="F114" s="1">
-[...2 lines deleted...]
-      <c r="G114" t="s" s="2">
+      <c r="G114" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="B115" t="s">
-        <v>580</v>
+        <v>567</v>
       </c>
       <c r="C115" t="s">
-        <v>581</v>
+        <v>568</v>
       </c>
       <c r="D115">
         <v>77.38</v>
       </c>
       <c r="E115">
         <v>77.38</v>
       </c>
-      <c r="F115" s="1">
-[...2 lines deleted...]
-      <c r="G115" t="s" s="2">
+      <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
-        <v>582</v>
+        <v>569</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
-        <v>583</v>
+        <v>570</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>584</v>
+        <v>571</v>
       </c>
       <c r="B116" t="s">
-        <v>585</v>
+        <v>572</v>
       </c>
       <c r="C116" t="s">
-        <v>586</v>
+        <v>573</v>
       </c>
       <c r="D116">
         <v>214.62</v>
       </c>
       <c r="E116">
         <v>214.62</v>
       </c>
-      <c r="F116" s="1">
-[...2 lines deleted...]
-      <c r="G116" t="s" s="2">
+      <c r="G116" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
-        <v>587</v>
+        <v>574</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
-        <v>588</v>
+        <v>575</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>589</v>
+        <v>576</v>
       </c>
       <c r="B117" t="s">
-        <v>590</v>
+        <v>577</v>
       </c>
       <c r="C117" t="s">
-        <v>591</v>
+        <v>578</v>
       </c>
       <c r="D117">
         <v>30.95</v>
       </c>
       <c r="E117">
         <v>30.95</v>
       </c>
-      <c r="F117" s="1">
-[...2 lines deleted...]
-      <c r="G117" t="s" s="2">
+      <c r="G117" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
-        <v>592</v>
+        <v>579</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
-        <v>593</v>
+        <v>580</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="B118" t="s">
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="C118" t="s">
-        <v>596</v>
+        <v>583</v>
       </c>
       <c r="D118">
         <v>30.95</v>
       </c>
       <c r="E118">
         <v>30.95</v>
       </c>
-      <c r="F118" s="1">
-[...2 lines deleted...]
-      <c r="G118" t="s" s="2">
+      <c r="G118" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="B119" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="C119" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="D119">
         <v>132.52</v>
       </c>
       <c r="E119">
         <v>132.52</v>
       </c>
-      <c r="F119" s="1">
-[...2 lines deleted...]
-      <c r="G119" t="s" s="2">
+      <c r="G119" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="B120" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="C120" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="D120">
         <v>15.56</v>
       </c>
       <c r="E120">
         <v>15.56</v>
       </c>
-      <c r="F120" s="1">
-[...2 lines deleted...]
-      <c r="G120" t="s" s="2">
+      <c r="G120" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>609</v>
+        <v>596</v>
       </c>
       <c r="B121" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="C121" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="D121">
         <v>76.07</v>
       </c>
       <c r="E121">
         <v>76.07</v>
       </c>
-      <c r="F121" s="1">
-[...2 lines deleted...]
-      <c r="G121" t="s" s="2">
+      <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
-        <v>613</v>
+        <v>600</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>614</v>
+        <v>601</v>
       </c>
       <c r="B122" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="C122" t="s">
-        <v>616</v>
+        <v>603</v>
       </c>
       <c r="D122">
         <v>33.83</v>
       </c>
       <c r="E122">
         <v>33.83</v>
       </c>
-      <c r="F122" s="1">
-[...2 lines deleted...]
-      <c r="G122" t="s" s="2">
+      <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="B123" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="C123" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="D123">
         <v>36.97</v>
       </c>
       <c r="E123">
         <v>36.97</v>
       </c>
-      <c r="F123" s="1">
-[...2 lines deleted...]
-      <c r="G123" t="s" s="2">
+      <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
-        <v>622</v>
+        <v>609</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>623</v>
+        <v>610</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>624</v>
+        <v>611</v>
       </c>
       <c r="B124" t="s">
-        <v>625</v>
+        <v>612</v>
       </c>
       <c r="C124" t="s">
-        <v>626</v>
+        <v>613</v>
       </c>
       <c r="D124">
         <v>36.97</v>
       </c>
       <c r="E124">
         <v>36.97</v>
       </c>
-      <c r="F124" s="1">
-[...2 lines deleted...]
-      <c r="G124" t="s" s="2">
+      <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
-        <v>627</v>
+        <v>614</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="B125" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="C125" t="s">
-        <v>631</v>
+        <v>618</v>
       </c>
       <c r="D125">
         <v>38.5</v>
       </c>
       <c r="E125">
         <v>38.5</v>
       </c>
-      <c r="F125" s="1">
-[...2 lines deleted...]
-      <c r="G125" t="s" s="2">
+      <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>632</v>
+        <v>619</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>633</v>
+        <v>620</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>634</v>
+        <v>621</v>
       </c>
       <c r="B126" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="C126" t="s">
-        <v>636</v>
+        <v>623</v>
       </c>
       <c r="D126">
         <v>42.25</v>
       </c>
       <c r="E126">
         <v>42.25</v>
       </c>
-      <c r="F126" s="1">
-[...2 lines deleted...]
-      <c r="G126" t="s" s="2">
+      <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>637</v>
+        <v>624</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
-        <v>638</v>
+        <v>625</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>639</v>
+        <v>626</v>
       </c>
       <c r="B127" t="s">
-        <v>640</v>
+        <v>627</v>
       </c>
       <c r="C127" t="s">
-        <v>641</v>
+        <v>628</v>
       </c>
       <c r="D127">
         <v>65.91</v>
       </c>
       <c r="E127">
         <v>65.91</v>
       </c>
-      <c r="F127" s="1">
-[...2 lines deleted...]
-      <c r="G127" t="s" s="2">
+      <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
-        <v>642</v>
+        <v>629</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
-        <v>643</v>
+        <v>630</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>644</v>
+        <v>631</v>
       </c>
       <c r="B128" t="s">
-        <v>645</v>
+        <v>632</v>
       </c>
       <c r="C128" t="s">
-        <v>646</v>
+        <v>633</v>
       </c>
       <c r="D128">
         <v>78.77</v>
       </c>
       <c r="E128">
         <v>78.77</v>
       </c>
-      <c r="F128" s="1">
-[...2 lines deleted...]
-      <c r="G128" t="s" s="2">
+      <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
-        <v>647</v>
+        <v>634</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>648</v>
+        <v>635</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>649</v>
+        <v>636</v>
       </c>
       <c r="B129" t="s">
-        <v>650</v>
+        <v>637</v>
       </c>
       <c r="C129" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="D129">
         <v>88.46</v>
       </c>
       <c r="E129">
         <v>88.46</v>
       </c>
-      <c r="F129" s="1">
-[...2 lines deleted...]
-      <c r="G129" t="s" s="2">
+      <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
-        <v>652</v>
+        <v>639</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
-        <v>653</v>
+        <v>640</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>654</v>
+        <v>641</v>
       </c>
       <c r="B130" t="s">
-        <v>655</v>
+        <v>642</v>
       </c>
       <c r="C130" t="s">
-        <v>656</v>
+        <v>643</v>
       </c>
       <c r="D130">
         <v>88.59</v>
       </c>
       <c r="E130">
         <v>88.59</v>
       </c>
-      <c r="F130" s="1">
-[...2 lines deleted...]
-      <c r="G130" t="s" s="2">
+      <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
-        <v>657</v>
+        <v>644</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>658</v>
+        <v>645</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>659</v>
+        <v>646</v>
       </c>
       <c r="B131" t="s">
-        <v>660</v>
+        <v>647</v>
       </c>
       <c r="C131" t="s">
-        <v>661</v>
+        <v>648</v>
       </c>
       <c r="D131">
         <v>41.31</v>
       </c>
       <c r="E131">
         <v>41.31</v>
       </c>
-      <c r="F131" s="1">
-[...2 lines deleted...]
-      <c r="G131" t="s" s="2">
+      <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>663</v>
+        <v>650</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>664</v>
+        <v>651</v>
       </c>
       <c r="B132" t="s">
-        <v>665</v>
+        <v>652</v>
       </c>
       <c r="C132" t="s">
-        <v>666</v>
+        <v>653</v>
       </c>
       <c r="D132">
         <v>65.91</v>
       </c>
       <c r="E132">
         <v>65.91</v>
       </c>
-      <c r="F132" s="1">
-[...2 lines deleted...]
-      <c r="G132" t="s" s="2">
+      <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
-        <v>667</v>
+        <v>654</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>668</v>
+        <v>655</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>669</v>
+        <v>656</v>
       </c>
       <c r="B133" t="s">
-        <v>670</v>
+        <v>657</v>
       </c>
       <c r="C133" t="s">
-        <v>671</v>
+        <v>658</v>
       </c>
       <c r="D133">
         <v>69.57</v>
       </c>
       <c r="E133">
         <v>69.57</v>
       </c>
-      <c r="F133" s="1">
-[...2 lines deleted...]
-      <c r="G133" t="s" s="2">
+      <c r="G133" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
-        <v>672</v>
+        <v>659</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>673</v>
+        <v>660</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>674</v>
+        <v>661</v>
       </c>
       <c r="B134" t="s">
-        <v>675</v>
+        <v>662</v>
       </c>
       <c r="C134" t="s">
-        <v>676</v>
+        <v>663</v>
       </c>
       <c r="D134">
         <v>78.8</v>
       </c>
       <c r="E134">
         <v>78.8</v>
       </c>
-      <c r="F134" s="1">
-[...2 lines deleted...]
-      <c r="G134" t="s" s="2">
+      <c r="G134" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
-        <v>677</v>
+        <v>664</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>678</v>
+        <v>665</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>679</v>
+        <v>666</v>
       </c>
       <c r="B135" t="s">
-        <v>680</v>
+        <v>667</v>
       </c>
       <c r="C135" t="s">
-        <v>681</v>
+        <v>668</v>
       </c>
       <c r="D135">
         <v>96.17</v>
       </c>
       <c r="E135">
         <v>96.17</v>
       </c>
-      <c r="F135" s="1">
-[...2 lines deleted...]
-      <c r="G135" t="s" s="2">
+      <c r="G135" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
-        <v>682</v>
+        <v>669</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>683</v>
+        <v>670</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>684</v>
+        <v>671</v>
       </c>
       <c r="B136" t="s">
-        <v>685</v>
+        <v>672</v>
       </c>
       <c r="C136" t="s">
-        <v>686</v>
+        <v>673</v>
       </c>
       <c r="D136">
         <v>1078.73</v>
       </c>
       <c r="E136">
         <v>1078.73</v>
       </c>
-      <c r="F136" s="1">
-[...2 lines deleted...]
-      <c r="G136" t="s" s="2">
+      <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>687</v>
+        <v>674</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>688</v>
+        <v>675</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>689</v>
+        <v>676</v>
       </c>
       <c r="B137" t="s">
-        <v>690</v>
+        <v>677</v>
       </c>
       <c r="C137" t="s">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="D137">
         <v>68.74</v>
       </c>
       <c r="E137">
         <v>68.74</v>
       </c>
-      <c r="F137" s="1">
-[...2 lines deleted...]
-      <c r="G137" t="s" s="2">
+      <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
-        <v>692</v>
+        <v>679</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
-        <v>693</v>
+        <v>680</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>694</v>
+        <v>681</v>
       </c>
       <c r="B138" t="s">
-        <v>695</v>
+        <v>682</v>
       </c>
       <c r="C138" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
       <c r="D138">
         <v>73.8</v>
       </c>
       <c r="E138">
         <v>73.8</v>
       </c>
-      <c r="F138" s="1">
-[...2 lines deleted...]
-      <c r="G138" t="s" s="2">
+      <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
-        <v>697</v>
+        <v>684</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>698</v>
+        <v>685</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>699</v>
+        <v>686</v>
       </c>
       <c r="B139" t="s">
-        <v>700</v>
+        <v>687</v>
       </c>
       <c r="C139" t="s">
-        <v>701</v>
+        <v>688</v>
       </c>
       <c r="D139">
         <v>77.44</v>
       </c>
       <c r="E139">
         <v>77.44</v>
       </c>
-      <c r="F139" s="1">
-[...2 lines deleted...]
-      <c r="G139" t="s" s="2">
+      <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
-        <v>702</v>
+        <v>689</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>703</v>
+        <v>690</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>704</v>
+        <v>691</v>
       </c>
       <c r="B140" t="s">
-        <v>705</v>
+        <v>692</v>
       </c>
       <c r="C140" t="s">
-        <v>706</v>
+        <v>693</v>
       </c>
       <c r="D140">
         <v>79.94</v>
       </c>
       <c r="E140">
         <v>79.94</v>
       </c>
-      <c r="F140" s="1">
-[...2 lines deleted...]
-      <c r="G140" t="s" s="2">
+      <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
-        <v>707</v>
+        <v>694</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>708</v>
+        <v>695</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>709</v>
+        <v>696</v>
       </c>
       <c r="B141" t="s">
-        <v>710</v>
+        <v>697</v>
       </c>
       <c r="C141" t="s">
-        <v>711</v>
+        <v>698</v>
       </c>
       <c r="D141">
         <v>84.74</v>
       </c>
       <c r="E141">
         <v>84.74</v>
       </c>
-      <c r="F141" s="1">
-[...2 lines deleted...]
-      <c r="G141" t="s" s="2">
+      <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
-        <v>712</v>
+        <v>699</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>713</v>
+        <v>700</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>714</v>
+        <v>701</v>
       </c>
       <c r="B142" t="s">
-        <v>715</v>
+        <v>702</v>
       </c>
       <c r="C142" t="s">
-        <v>716</v>
+        <v>703</v>
       </c>
       <c r="D142">
         <v>83.46</v>
       </c>
       <c r="E142">
         <v>83.46</v>
       </c>
-      <c r="F142" s="1">
-[...2 lines deleted...]
-      <c r="G142" t="s" s="2">
+      <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
       <c r="B143" t="s">
-        <v>720</v>
+        <v>707</v>
       </c>
       <c r="C143" t="s">
-        <v>721</v>
+        <v>708</v>
       </c>
       <c r="D143">
         <v>94.66</v>
       </c>
       <c r="E143">
         <v>94.66</v>
       </c>
-      <c r="F143" s="1">
-[...2 lines deleted...]
-      <c r="G143" t="s" s="2">
+      <c r="G143" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
-        <v>722</v>
+        <v>709</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>724</v>
+        <v>711</v>
       </c>
       <c r="B144" t="s">
-        <v>725</v>
+        <v>712</v>
       </c>
       <c r="C144" t="s">
-        <v>726</v>
+        <v>713</v>
       </c>
       <c r="D144">
         <v>130.47</v>
       </c>
       <c r="E144">
         <v>130.47</v>
       </c>
-      <c r="F144" s="1">
-[...2 lines deleted...]
-      <c r="G144" t="s" s="2">
+      <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
-        <v>727</v>
+        <v>714</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>728</v>
+        <v>715</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>729</v>
+        <v>716</v>
       </c>
       <c r="B145" t="s">
-        <v>730</v>
+        <v>717</v>
       </c>
       <c r="C145" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
       <c r="D145">
         <v>98.02</v>
       </c>
       <c r="E145">
         <v>98.02</v>
       </c>
-      <c r="F145" s="1">
-[...2 lines deleted...]
-      <c r="G145" t="s" s="2">
+      <c r="G145" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="B146" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
       <c r="C146" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="D146">
         <v>148.26</v>
       </c>
       <c r="E146">
         <v>148.26</v>
       </c>
-      <c r="F146" s="1">
-[...2 lines deleted...]
-      <c r="G146" t="s" s="2">
+      <c r="G146" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="B147" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="C147" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="D147">
         <v>124.87</v>
       </c>
       <c r="E147">
         <v>124.87</v>
       </c>
-      <c r="F147" s="1">
-[...2 lines deleted...]
-      <c r="G147" t="s" s="2">
+      <c r="G147" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="B148" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
       <c r="C148" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
       <c r="D148">
         <v>137.99</v>
       </c>
       <c r="E148">
         <v>137.99</v>
       </c>
-      <c r="F148" s="1">
-[...2 lines deleted...]
-      <c r="G148" t="s" s="2">
+      <c r="G148" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
-        <v>747</v>
+        <v>734</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>749</v>
+        <v>736</v>
       </c>
       <c r="B149" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
       <c r="C149" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
       <c r="D149">
         <v>158.24</v>
       </c>
       <c r="E149">
         <v>158.24</v>
       </c>
-      <c r="F149" s="1">
-[...2 lines deleted...]
-      <c r="G149" t="s" s="2">
+      <c r="G149" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
-        <v>752</v>
+        <v>739</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
       <c r="L149" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="B150" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="C150" t="s">
-        <v>756</v>
+        <v>743</v>
       </c>
       <c r="D150">
         <v>154.37</v>
       </c>
       <c r="E150">
         <v>154.37</v>
       </c>
-      <c r="F150" s="1">
-[...2 lines deleted...]
-      <c r="G150" t="s" s="2">
+      <c r="G150" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
-        <v>757</v>
+        <v>744</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150" t="s">
-        <v>758</v>
+        <v>745</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>759</v>
+        <v>746</v>
       </c>
       <c r="B151" t="s">
-        <v>760</v>
+        <v>747</v>
       </c>
       <c r="C151" t="s">
-        <v>761</v>
+        <v>748</v>
       </c>
       <c r="D151">
         <v>221.76</v>
       </c>
       <c r="E151">
         <v>221.76</v>
       </c>
-      <c r="F151" s="1">
-[...2 lines deleted...]
-      <c r="G151" t="s" s="2">
+      <c r="G151" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
-        <v>762</v>
+        <v>749</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151" t="s">
-        <v>763</v>
+        <v>750</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>764</v>
+        <v>751</v>
       </c>
       <c r="B152" t="s">
-        <v>765</v>
+        <v>752</v>
       </c>
       <c r="C152" t="s">
-        <v>766</v>
+        <v>753</v>
       </c>
       <c r="D152">
         <v>195.81</v>
       </c>
       <c r="E152">
         <v>195.81</v>
       </c>
-      <c r="F152" s="1">
-[...2 lines deleted...]
-      <c r="G152" t="s" s="2">
+      <c r="G152" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
-        <v>767</v>
+        <v>754</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152" t="s">
-        <v>768</v>
+        <v>755</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>769</v>
+        <v>756</v>
       </c>
       <c r="B153" t="s">
-        <v>770</v>
+        <v>757</v>
       </c>
       <c r="C153" t="s">
-        <v>771</v>
+        <v>758</v>
       </c>
       <c r="D153">
         <v>205</v>
       </c>
       <c r="E153">
         <v>205</v>
       </c>
-      <c r="F153" s="1">
-[...2 lines deleted...]
-      <c r="G153" t="s" s="2">
+      <c r="G153" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" t="s">
-        <v>772</v>
+        <v>759</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153" t="s">
-        <v>773</v>
+        <v>760</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>774</v>
+        <v>761</v>
       </c>
       <c r="B154" t="s">
-        <v>775</v>
+        <v>762</v>
       </c>
       <c r="C154" t="s">
-        <v>776</v>
+        <v>763</v>
       </c>
       <c r="D154">
         <v>241.35</v>
       </c>
       <c r="E154">
         <v>241.35</v>
       </c>
-      <c r="F154" s="1">
-[...2 lines deleted...]
-      <c r="G154" t="s" s="2">
+      <c r="G154" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" t="s">
-        <v>777</v>
+        <v>764</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154" t="s">
-        <v>778</v>
+        <v>765</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>779</v>
+        <v>766</v>
       </c>
       <c r="B155" t="s">
-        <v>780</v>
+        <v>767</v>
       </c>
       <c r="C155" t="s">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="D155">
         <v>214.44</v>
       </c>
       <c r="E155">
         <v>214.44</v>
       </c>
-      <c r="F155" s="1">
-[...2 lines deleted...]
-      <c r="G155" t="s" s="2">
+      <c r="G155" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="J155">
         <v>1</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155" t="s">
-        <v>783</v>
+        <v>770</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>784</v>
+        <v>771</v>
       </c>
       <c r="B156" t="s">
-        <v>785</v>
+        <v>772</v>
       </c>
       <c r="C156" t="s">
-        <v>786</v>
+        <v>773</v>
       </c>
       <c r="D156">
         <v>251.88</v>
       </c>
       <c r="E156">
         <v>251.88</v>
       </c>
-      <c r="F156" s="1">
-[...2 lines deleted...]
-      <c r="G156" t="s" s="2">
+      <c r="G156" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
-        <v>787</v>
+        <v>774</v>
       </c>
       <c r="J156">
         <v>1</v>
       </c>
       <c r="K156" t="s">
         <v>18</v>
       </c>
       <c r="L156" t="s">
-        <v>788</v>
+        <v>775</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>