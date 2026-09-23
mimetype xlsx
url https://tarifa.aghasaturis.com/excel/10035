--- v3 (2026-08-09)
+++ v4 (2026-09-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="719" uniqueCount="719">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="720" uniqueCount="720">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -86,65 +86,50 @@
   <si>
     <t>8696420220214</t>
   </si>
   <si>
     <t>Interflex</t>
   </si>
   <si>
     <t>P04-03-004-V01-P01</t>
   </si>
   <si>
     <t>A167121SF581125024</t>
   </si>
   <si>
     <t>SF581.125.24</t>
   </si>
   <si>
     <t>Interflex-SF581.125.24-Disco de 125 mm de fibra carburo de silicio (grano 24)</t>
   </si>
   <si>
     <t>8696420230213</t>
   </si>
   <si>
     <t>P04-03-004-V01-P02</t>
   </si>
   <si>
-    <t>A167121SF581180016</t>
-[...13 lines deleted...]
-  <si>
     <t>A167121SF581180036</t>
   </si>
   <si>
     <t>SF581.180.36</t>
   </si>
   <si>
     <t>Interflex-SF581.180.36-Disco de 180 mm de fibra carburo de silicio (grano 36)</t>
   </si>
   <si>
     <t>8696420250310</t>
   </si>
   <si>
     <t>P04-03-004-V01-P04</t>
   </si>
   <si>
     <t>A167121SF581180060</t>
   </si>
   <si>
     <t>SF581.180.60</t>
   </si>
   <si>
     <t>Interflex-SF581.180.60-Disco de 180 mm de fibra carburo de silicio (grano 60)</t>
   </si>
   <si>
     <t>8696420250617</t>
@@ -1148,888 +1133,906 @@
   <si>
     <t>AC411JFE.220</t>
   </si>
   <si>
     <t>Interflex-AC411JFE.220-Hoja de tela abrasiva superflexible óxido de aluminio (grano 220)</t>
   </si>
   <si>
     <t>8696420102282</t>
   </si>
   <si>
     <t>P04-03-009-V03-P07</t>
   </si>
   <si>
     <t>A167419210C12025180</t>
   </si>
   <si>
     <t>GWP210C.120.25.180</t>
   </si>
   <si>
     <t>Interflex-GWP210C.120.25.180-Rollo de lija 120 mm x 25 m (Grano 180)</t>
   </si>
   <si>
     <t>8696420013472</t>
   </si>
   <si>
-    <t>P04-03-011-V01-P04</t>
+    <t>P04-03-010-V02-P03</t>
   </si>
   <si>
     <t>A167424210AP11525060</t>
   </si>
   <si>
     <t>AP210C.115.25.60</t>
   </si>
   <si>
     <t>Interflex-AP210C.115.25.60-Rollo de lija Esponja 115x25 (grano 60)</t>
   </si>
   <si>
     <t>8696420008973</t>
   </si>
   <si>
+    <t>P04-03-010-V03-P01</t>
+  </si>
+  <si>
+    <t>A167429310F11525040</t>
+  </si>
+  <si>
+    <t>AP310F.115.25.40</t>
+  </si>
+  <si>
+    <t>Interflex-AP310F.115.25.40-Rollo de papel de lija 115x25 (grano 40)</t>
+  </si>
+  <si>
+    <t>8696420009277</t>
+  </si>
+  <si>
     <t>P04-03-011-V02-P01</t>
   </si>
   <si>
-    <t>A167429310F11525040</t>
-[...8 lines deleted...]
-    <t>8696420009277</t>
+    <t>A167429310F11525080</t>
+  </si>
+  <si>
+    <t>AP310F.115.25.80</t>
+  </si>
+  <si>
+    <t>Interflex-AP310F.115.25.80-Rollo de papel de lija 115x25 (grano 80)</t>
+  </si>
+  <si>
+    <t>8696420009475</t>
+  </si>
+  <si>
+    <t>P04-03-011-V02-P03</t>
+  </si>
+  <si>
+    <t>A167429310F11525120</t>
+  </si>
+  <si>
+    <t>AP310F.115.25.120</t>
+  </si>
+  <si>
+    <t>Interflex-AP310F.115.25.120-Rollo de papel de lija 115x25 (grano 120)</t>
+  </si>
+  <si>
+    <t>8696420009574</t>
+  </si>
+  <si>
+    <t>P04-03-011-V02-P04</t>
+  </si>
+  <si>
+    <t>A167429310F11525060</t>
+  </si>
+  <si>
+    <t>AP310F.115.25.60</t>
+  </si>
+  <si>
+    <t>Interflex-AP310F.115.25.60-Rollo de papel de lija 115x25 (grano 60)</t>
+  </si>
+  <si>
+    <t>8696420009376</t>
+  </si>
+  <si>
+    <t>P04-03-011-V02-P02</t>
+  </si>
+  <si>
+    <t>A167434311F10025040</t>
+  </si>
+  <si>
+    <t>AP311F.100.25.40</t>
+  </si>
+  <si>
+    <t>Interflex-AP311F.100.25.40-Rollo de papel Velcro 100x25 (grano 40)</t>
+  </si>
+  <si>
+    <t>8696420000991</t>
+  </si>
+  <si>
+    <t>P04-03-011-V03-P01</t>
+  </si>
+  <si>
+    <t>A167434311F10025060</t>
+  </si>
+  <si>
+    <t>AP311F.100.25.60</t>
+  </si>
+  <si>
+    <t>Interflex-AP311F.100.25.60-Rollo de papel Velcro 100x25 (grano 60)</t>
+  </si>
+  <si>
+    <t>8696420009772</t>
+  </si>
+  <si>
+    <t>P04-03-011-V03-P02</t>
+  </si>
+  <si>
+    <t>A167434311F10025080</t>
+  </si>
+  <si>
+    <t>AP311F.100.25.80</t>
+  </si>
+  <si>
+    <t>Interflex-AP311F.100.25.80-Rollo de papel Velcro 100x25 (grano 80)</t>
+  </si>
+  <si>
+    <t>8696420009871</t>
+  </si>
+  <si>
+    <t>P04-03-011-V03-P03</t>
+  </si>
+  <si>
+    <t>A167434311F10025120</t>
+  </si>
+  <si>
+    <t>AP311F.100.25.120</t>
+  </si>
+  <si>
+    <t>Interflex-AP311F.100.25.120-Rollo de papel Velcro 100x25 (grano 120)</t>
+  </si>
+  <si>
+    <t>8696420009970</t>
+  </si>
+  <si>
+    <t>P04-03-011-V03-P04</t>
+  </si>
+  <si>
+    <t>A167434311F10025150</t>
+  </si>
+  <si>
+    <t>AP311F.100.25.150</t>
+  </si>
+  <si>
+    <t>Interflex-AP311F.100.25.150-Rollo de papel Velcro 100x25 (grano 150)</t>
+  </si>
+  <si>
+    <t>8696420010075</t>
+  </si>
+  <si>
+    <t>P04-03-011-V03-P05</t>
+  </si>
+  <si>
+    <t>A167434311F10025180</t>
+  </si>
+  <si>
+    <t>AP311F.100.25.180</t>
+  </si>
+  <si>
+    <t>Interflex-AP311F.100.25.180-Rollo de papel Velcro 100x25 (grano 180)</t>
+  </si>
+  <si>
+    <t>8696420010174</t>
+  </si>
+  <si>
+    <t>P04-03-011-V03-P06</t>
+  </si>
+  <si>
+    <t>A167434311F10025220</t>
+  </si>
+  <si>
+    <t>AP311F.100.25.220</t>
+  </si>
+  <si>
+    <t>Interflex-AP311F.100.25.220-Rollo de papel Velcro 100x25 (grano 220)</t>
+  </si>
+  <si>
+    <t>8696420010273</t>
+  </si>
+  <si>
+    <t>P04-03-011-V03-P07</t>
+  </si>
+  <si>
+    <t>A167439411JF12025040</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.40</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.40-Rollo 120x50 (grano 40)</t>
+  </si>
+  <si>
+    <t>8696420003275</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P01</t>
+  </si>
+  <si>
+    <t>A167439411JF12025060</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.60</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.60-Rollo 120x50 (grano 60)</t>
+  </si>
+  <si>
+    <t>8696420003374</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P02</t>
+  </si>
+  <si>
+    <t>A167439411JF12025080</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.80</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.80-Rollo 120x50 (grano 80)</t>
+  </si>
+  <si>
+    <t>8696420003473</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P03</t>
+  </si>
+  <si>
+    <t>A167439411JF12025100</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.100</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.100-Rollo 120x50 (grano 100</t>
+  </si>
+  <si>
+    <t>8696420003572</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P04</t>
+  </si>
+  <si>
+    <t>A167439411JF12025120</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.120</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.120-Rollo 120x50 (grano 120)</t>
+  </si>
+  <si>
+    <t>8696420003671</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P05</t>
+  </si>
+  <si>
+    <t>A167439411JF12025150</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.150</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.150-Rollo 120x50 (grano 150)</t>
+  </si>
+  <si>
+    <t>8696420003770</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P06</t>
+  </si>
+  <si>
+    <t>A167439411JF12025180</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.180</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.180-Rollo 120x50 (grano 180)</t>
+  </si>
+  <si>
+    <t>8696420003879</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P07</t>
+  </si>
+  <si>
+    <t>A167439411JF12025220</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.220</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.220-Rollo 120x50 (grano 220)</t>
+  </si>
+  <si>
+    <t>8696420006979</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P08</t>
+  </si>
+  <si>
+    <t>A167439411JF12025240</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.240</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.240-Rollo 120x50 (grano 240)</t>
+  </si>
+  <si>
+    <t>8696420003978</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P09</t>
+  </si>
+  <si>
+    <t>A167439411JF12025320</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.320</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.320-Rollo 120x50 (grano 320)</t>
+  </si>
+  <si>
+    <t>8696420007075</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P10</t>
+  </si>
+  <si>
+    <t>A167439411JF12025400</t>
+  </si>
+  <si>
+    <t>AC411JFE.120.50.400</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE.120.50.400-Rollo 120x50 (grano 400)</t>
+  </si>
+  <si>
+    <t>8696420007174</t>
+  </si>
+  <si>
+    <t>P04-03-012-V01-P11</t>
+  </si>
+  <si>
+    <t>A167444411JFE0382060</t>
+  </si>
+  <si>
+    <t>AC411JFE38.25.60</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE38.25.60-Rollo tela abrasiva superflexible de óxido de aluminio 38X25 (grano 60)</t>
+  </si>
+  <si>
+    <t>8696420004074</t>
   </si>
   <si>
     <t>P04-03-012-V02-P01</t>
   </si>
   <si>
-    <t>A167429310F11525080</t>
-[...8 lines deleted...]
-    <t>8696420009475</t>
+    <t>A167444411JFE0382080</t>
+  </si>
+  <si>
+    <t>AC411JFE38.25.80</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE38.25.80-Rollo tela abrasiva superflexible de óxido de aluminio 38X25 (grano 80)</t>
+  </si>
+  <si>
+    <t>8696420004173</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P02</t>
+  </si>
+  <si>
+    <t>A167444411JFE0382100</t>
+  </si>
+  <si>
+    <t>AC411JFE38.25.100</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE38.25.100-Rollo tela abrasiva superflexible de óxido de aluminio 38X25 (grano 100</t>
+  </si>
+  <si>
+    <t>8696420004272</t>
   </si>
   <si>
     <t>P04-03-012-V02-P03</t>
   </si>
   <si>
-    <t>A167429310F11525120</t>
-[...8 lines deleted...]
-    <t>8696420009574</t>
+    <t>A167444411JFE0382120</t>
+  </si>
+  <si>
+    <t>AC411JFE38.25.120</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE38.25.120-Rollo tela abrasiva superflexible de óxido de aluminio 38X25 (grano 120)</t>
+  </si>
+  <si>
+    <t>8696420004371</t>
   </si>
   <si>
     <t>P04-03-012-V02-P04</t>
   </si>
   <si>
-    <t>A167429310F11525060</t>
-[...143 lines deleted...]
-    <t>8696420003374</t>
+    <t>A167444411JFE0382180</t>
+  </si>
+  <si>
+    <t>AC411JFE38.25.180</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE38.25.180-Rollo tela abrasiva superflexible de óxido de aluminio 38X25 (grano 180)</t>
+  </si>
+  <si>
+    <t>8696420004470</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P05</t>
+  </si>
+  <si>
+    <t>A167444411JFE0382240</t>
+  </si>
+  <si>
+    <t>AC411JFE38.25.240</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE38.25.240-Rollo tela abrasiva superflexible de óxido de aluminio 38X25 (grano 240)</t>
+  </si>
+  <si>
+    <t>8696420004579</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P06</t>
+  </si>
+  <si>
+    <t>A167444411JFE0382320</t>
+  </si>
+  <si>
+    <t>AC411JFE38.25.320</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE38.25.320-Rollo tela abrasiva superflexible de óxido de aluminio 38X25 (grano 320)</t>
+  </si>
+  <si>
+    <t>8696420007273</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P07</t>
+  </si>
+  <si>
+    <t>A167446411JFE0502040</t>
+  </si>
+  <si>
+    <t>AC411JFE50.25.40</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE50.25.40-Rollo tela abrasiva superflexible de óxido de aluminio 50x25 (grano 40)</t>
+  </si>
+  <si>
+    <t>8696420004678</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P08</t>
+  </si>
+  <si>
+    <t>A167446411JFE0502060</t>
+  </si>
+  <si>
+    <t>AC411JFE50.25.60</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE50.25.60-Rollo tela abrasiva superflexible de óxido de aluminio 50x25 (grano 60)</t>
+  </si>
+  <si>
+    <t>8696420004777</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P09</t>
+  </si>
+  <si>
+    <t>A167446411JFE0502080</t>
+  </si>
+  <si>
+    <t>AC411JFE50.25.80</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE50.25.80-Rollo tela abrasiva superflexible de óxido de aluminio 50x25 (grano 80)</t>
+  </si>
+  <si>
+    <t>8696420004876</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P10</t>
+  </si>
+  <si>
+    <t>A167446411JFE0502100</t>
+  </si>
+  <si>
+    <t>AC411JFE50.25.100</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE50.25.100-Rollo tela abrasiva superflexible de óxido de aluminio 50x25 (grano 100)</t>
+  </si>
+  <si>
+    <t>8696420004975</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P11</t>
+  </si>
+  <si>
+    <t>A167446411JFE0502120</t>
+  </si>
+  <si>
+    <t>AC411JFE50.25.120</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE50.25.120-Rollo tela abrasiva superflexible de óxido de aluminio 50x25 (grano 120)</t>
+  </si>
+  <si>
+    <t>8696420005071</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P12</t>
+  </si>
+  <si>
+    <t>A167446411JFE0502180</t>
+  </si>
+  <si>
+    <t>AC411JFE50.25.180</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE50.25.180-Rollo tela abrasiva superflexible de óxido de aluminio 50x25 (grano 180)</t>
+  </si>
+  <si>
+    <t>8696420005170</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P13</t>
+  </si>
+  <si>
+    <t>A167446411JFE0502240</t>
+  </si>
+  <si>
+    <t>AC411JFE50.25.240</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE50.25.240-Rollo tela abrasiva superflexible de óxido de aluminio 50x25 (grano 240)</t>
+  </si>
+  <si>
+    <t>8696420005279</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P14</t>
+  </si>
+  <si>
+    <t>A167446411JFE0502320</t>
+  </si>
+  <si>
+    <t>AC411JFE50.25.320</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE50.25.320-Rollo tela abrasiva superflexible de óxido de aluminio 50x25 (grano 320)</t>
+  </si>
+  <si>
+    <t>8696420005378</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P15</t>
+  </si>
+  <si>
+    <t>A167446411JFE0502400</t>
+  </si>
+  <si>
+    <t>AC411JFE50.25.400</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE50.25.400-Rollo tela abrasiva superflexible de óxido de aluminio 50x25 (grano 400)</t>
+  </si>
+  <si>
+    <t>8696420005477</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P16</t>
+  </si>
+  <si>
+    <t>A167446411JFE0502600</t>
+  </si>
+  <si>
+    <t>AC411JFE50.25.600</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE50.25.600-Rollo tela abrasiva superflexible de óxido de aluminio 50x25 (grano 600)</t>
+  </si>
+  <si>
+    <t>8696420007372</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P17</t>
+  </si>
+  <si>
+    <t>A167450411JFE1005040</t>
+  </si>
+  <si>
+    <t>AC411JFE100.25.40</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE100.25.40-Rollo tela abrasiva superflexible de óxido de aluminio 100x25 (grano 40)</t>
+  </si>
+  <si>
+    <t>8696420006276</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P18</t>
+  </si>
+  <si>
+    <t>A167450411JFE1005060</t>
+  </si>
+  <si>
+    <t>AC411JFE100.25.60</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE100.25.60-Rollo tela abrasiva superflexible de óxido de aluminio 100x25 (grano 60)</t>
+  </si>
+  <si>
+    <t>8696420006375</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P19</t>
+  </si>
+  <si>
+    <t>A167450411JFE1005080</t>
+  </si>
+  <si>
+    <t>AC411JFE100.25.80</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE100.25.80-Rollo tela abrasiva superflexible de óxido de aluminio 100x25 (grano 80)</t>
+  </si>
+  <si>
+    <t>8696420006474</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P20</t>
+  </si>
+  <si>
+    <t>A167450411JFE1005100</t>
+  </si>
+  <si>
+    <t>AC411JFE100.25.100</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE100.25.100-Rollo tela abrasiva superflexible de óxido de aluminio 100x25 (grano 100</t>
+  </si>
+  <si>
+    <t>8696420006573</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P21</t>
+  </si>
+  <si>
+    <t>A167450411JFE1005120</t>
+  </si>
+  <si>
+    <t>AC411JFE100.25.120</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE100.25.120-Rollo tela abrasiva superflexible de óxido de aluminio 100x25 (grano 120)</t>
+  </si>
+  <si>
+    <t>8696420006672</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P22</t>
+  </si>
+  <si>
+    <t>A167450411JFE1005180</t>
+  </si>
+  <si>
+    <t>AC411JFE100.25.180</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE100.25.180-Rollo tela abrasiva superflexible de óxido de aluminio 100x25 (grano 180)</t>
+  </si>
+  <si>
+    <t>8696420006771</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P23</t>
+  </si>
+  <si>
+    <t>A167450411JFE1005240</t>
+  </si>
+  <si>
+    <t>AC411JFE100.25.240</t>
+  </si>
+  <si>
+    <t>Interflex-AC411JFE100.25.240-Rollo tela abrasiva superflexible de óxido de aluminio 100X25 (grano 240)</t>
+  </si>
+  <si>
+    <t>8696420006870</t>
+  </si>
+  <si>
+    <t>P04-03-012-V02-P24</t>
+  </si>
+  <si>
+    <t>A167515AC411X0754506</t>
+  </si>
+  <si>
+    <t>AC411X.75.457.60</t>
+  </si>
+  <si>
+    <t>Interflex-AC411X.75.457.60-Banda de 75x457 mm para lijadora portátil óxido de aluminio (grano 60)</t>
+  </si>
+  <si>
+    <t>8696420001196</t>
   </si>
   <si>
     <t>P04-03-013-V01-P02</t>
   </si>
   <si>
-    <t>A167439411JF12025080</t>
-[...8 lines deleted...]
-    <t>8696420003473</t>
+    <t>A167515AC411X0754508</t>
+  </si>
+  <si>
+    <t>AC411X.75.457.80</t>
+  </si>
+  <si>
+    <t>Interflex-AC411X.75.457.80-Banda de 75x457 mm para lijadora portátil óxido de aluminio (grano 80)</t>
+  </si>
+  <si>
+    <t>8696420001295</t>
   </si>
   <si>
     <t>P04-03-013-V01-P03</t>
   </si>
   <si>
-    <t>A167439411JF12025100</t>
-[...8 lines deleted...]
-    <t>8696420003572</t>
+    <t>A167517AC411X0755304</t>
+  </si>
+  <si>
+    <t>AC411X.75.533.40</t>
+  </si>
+  <si>
+    <t>Interflex-AC411X.75.533.40-Banda de 75x533 mm para lijadora portátil óxido de aluminio (grano 40)</t>
+  </si>
+  <si>
+    <t>8696420001592</t>
   </si>
   <si>
     <t>P04-03-013-V01-P04</t>
   </si>
   <si>
-    <t>A167439411JF12025120</t>
-[...8 lines deleted...]
-    <t>8696420003671</t>
+    <t>A167517AC411X0755306</t>
+  </si>
+  <si>
+    <t>AC411X.75.533.60</t>
+  </si>
+  <si>
+    <t>Interflex-AC411X.75.533.60-Banda de 75x533 mm para lijadora portátil óxido de aluminio (grano 60)</t>
+  </si>
+  <si>
+    <t>8696420001691</t>
   </si>
   <si>
     <t>P04-03-013-V01-P05</t>
   </si>
   <si>
-    <t>A167439411JF12025150</t>
-[...8 lines deleted...]
-    <t>8696420003770</t>
+    <t>A167517AC411X0755308</t>
+  </si>
+  <si>
+    <t>AC411X.75.533.80</t>
+  </si>
+  <si>
+    <t>Interflex-AC411X.75.533.80-Banda de 75x533 mm para lijadora portátil óxido de aluminio (grano 80)</t>
+  </si>
+  <si>
+    <t>8696420001790</t>
   </si>
   <si>
     <t>P04-03-013-V01-P06</t>
   </si>
   <si>
-    <t>A167439411JF12025180</t>
-[...8 lines deleted...]
-    <t>8696420003879</t>
+    <t>A167517AC411X0755312</t>
+  </si>
+  <si>
+    <t>AC411X.75.533.120</t>
+  </si>
+  <si>
+    <t>Interflex-AC411X.75.533.120-Banda de 75x533 mm para lijadora portátil óxido de aluminio (grano 120)</t>
+  </si>
+  <si>
+    <t>8696420007495</t>
   </si>
   <si>
     <t>P04-03-013-V01-P07</t>
   </si>
   <si>
-    <t>A167439411JF12025220</t>
-[...8 lines deleted...]
-    <t>8696420006979</t>
+    <t>A167521AC411X1006104</t>
+  </si>
+  <si>
+    <t>AC411X.100.610.40</t>
+  </si>
+  <si>
+    <t>Interflex-AC411X.100.610.40-Banda de 100x610 mm para lijadora portátil óxido de aluminio (grano 40)</t>
+  </si>
+  <si>
+    <t>8696420008096</t>
   </si>
   <si>
     <t>P04-03-013-V01-P08</t>
   </si>
   <si>
-    <t>A167439411JF12025240</t>
-[...8 lines deleted...]
-    <t>8696420003978</t>
+    <t>A167521AC411X1006106</t>
+  </si>
+  <si>
+    <t>AC411X.100.610.60</t>
+  </si>
+  <si>
+    <t>Interflex-AC411X.100.610.60-Banda de 100x610 mm para lijadora portátil óxido de aluminio (grano 60)</t>
+  </si>
+  <si>
+    <t>8696420008195</t>
   </si>
   <si>
     <t>P04-03-013-V01-P09</t>
   </si>
   <si>
-    <t>A167439411JF12025320</t>
-[...8 lines deleted...]
-    <t>8696420007075</t>
+    <t>A167521AC411X1006108</t>
+  </si>
+  <si>
+    <t>AC411X.100.610.80</t>
+  </si>
+  <si>
+    <t>Interflex-AC411X.100.610.80-Banda de 100x610 mm para lijadora portátil óxido de aluminio (grano 80)</t>
+  </si>
+  <si>
+    <t>8696420008294</t>
   </si>
   <si>
     <t>P04-03-013-V01-P10</t>
   </si>
   <si>
-    <t>A167439411JF12025400</t>
-[...8 lines deleted...]
-    <t>8696420007174</t>
+    <t>A167523AC411X1006904</t>
+  </si>
+  <si>
+    <t>AC411X.100.690.40</t>
+  </si>
+  <si>
+    <t>Interflex-AC411X.100.690.40-Banda de 100x690 mm para lijadora portátil óxido de aluminio (grano 40)</t>
+  </si>
+  <si>
+    <t>8696420008591</t>
   </si>
   <si>
     <t>P04-03-013-V01-P11</t>
-  </si>
-[...490 lines deleted...]
-    <t>8696420008591</t>
   </si>
   <si>
     <t>A167523AC411X1006906</t>
   </si>
   <si>
     <t>AC411X.100.690.60</t>
   </si>
   <si>
     <t>Interflex-AC411X.100.690.60-Banda de 100x690 mm para lijadora portátil óxido de aluminio (grano 60)</t>
   </si>
   <si>
     <t>8696420008690</t>
   </si>
   <si>
     <t>P04-03-013-V01-P12</t>
   </si>
   <si>
     <t>A167523AC411X1006908</t>
   </si>
   <si>
     <t>AC411X.100.690.80</t>
   </si>
   <si>
     <t>Interflex-AC411X.100.690.80-Banda de 100x690 mm para lijadora portátil óxido de aluminio (grano 80)</t>
   </si>
@@ -2214,51 +2217,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N144"/>
+  <dimension ref="A1:N142"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="20"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="10"/>
     <col min="12" max="12" width="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2349,439 +2352,439 @@
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
         <v>25</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
-        <v>1.11</v>
+        <v>1.18</v>
       </c>
       <c r="E4">
-        <v>1.11</v>
+        <v>1.18</v>
       </c>
       <c r="G4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
-        <v>1.18</v>
+        <v>1.08</v>
       </c>
       <c r="E5">
-        <v>1.18</v>
+        <v>1.08</v>
       </c>
       <c r="G5" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>1.08</v>
+        <v>0.82</v>
       </c>
       <c r="E6">
-        <v>1.08</v>
+        <v>0.82</v>
       </c>
       <c r="G6" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
-        <v>0.82</v>
+        <v>0.65</v>
       </c>
       <c r="E7">
-        <v>0.82</v>
+        <v>0.65</v>
       </c>
       <c r="G7" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
-        <v>0.65</v>
+        <v>1.61</v>
       </c>
       <c r="E8">
-        <v>0.65</v>
+        <v>1.61</v>
       </c>
       <c r="G8" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
-        <v>1.61</v>
+        <v>0.69</v>
       </c>
       <c r="E9">
-        <v>1.61</v>
+        <v>0.69</v>
       </c>
       <c r="G9" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="E10">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="G10" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="E11">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="G11" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11">
         <v>25</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="E12">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="G12" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="E13">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="G13" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>77</v>
       </c>
       <c r="D14">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="E14">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="G14" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="E15">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="G15" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16" t="s">
@@ -2839,229 +2842,229 @@
       </c>
       <c r="I17" t="s">
         <v>93</v>
       </c>
       <c r="J17">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
         <v>97</v>
       </c>
       <c r="D18">
-        <v>0.57</v>
+        <v>0.7</v>
       </c>
       <c r="E18">
-        <v>0.57</v>
+        <v>0.7</v>
       </c>
       <c r="G18" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="E19">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="G19" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
         <v>107</v>
       </c>
       <c r="D20">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="E20">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="G20" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>108</v>
       </c>
       <c r="J20">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>18</v>
       </c>
       <c r="L20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>110</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
       <c r="C21" t="s">
         <v>112</v>
       </c>
       <c r="D21">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="E21">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="G21" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>113</v>
       </c>
       <c r="J21">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="E22">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="G22" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>118</v>
       </c>
       <c r="J22">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>120</v>
       </c>
       <c r="B23" t="s">
         <v>121</v>
       </c>
       <c r="C23" t="s">
         <v>122</v>
       </c>
       <c r="D23">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="E23">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="G23" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>123</v>
       </c>
       <c r="J23">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>125</v>
       </c>
       <c r="B24" t="s">
@@ -3084,276 +3087,276 @@
       </c>
       <c r="I24" t="s">
         <v>128</v>
       </c>
       <c r="J24">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>18</v>
       </c>
       <c r="L24" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>130</v>
       </c>
       <c r="B25" t="s">
         <v>131</v>
       </c>
       <c r="C25" t="s">
         <v>132</v>
       </c>
       <c r="D25">
-        <v>0.63</v>
+        <v>1.44</v>
       </c>
       <c r="E25">
-        <v>0.63</v>
+        <v>1.44</v>
       </c>
       <c r="G25" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>133</v>
       </c>
       <c r="J25">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>18</v>
       </c>
       <c r="L25" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>135</v>
       </c>
       <c r="B26" t="s">
         <v>136</v>
       </c>
       <c r="C26" t="s">
         <v>137</v>
       </c>
       <c r="D26">
-        <v>1.44</v>
+        <v>1.34</v>
       </c>
       <c r="E26">
-        <v>1.44</v>
+        <v>1.34</v>
       </c>
       <c r="G26" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>138</v>
       </c>
       <c r="J26">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>140</v>
       </c>
       <c r="B27" t="s">
         <v>141</v>
       </c>
       <c r="C27" t="s">
         <v>142</v>
       </c>
       <c r="D27">
-        <v>1.34</v>
+        <v>1.25</v>
       </c>
       <c r="E27">
-        <v>1.34</v>
+        <v>1.25</v>
       </c>
       <c r="G27" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>143</v>
       </c>
       <c r="J27">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>18</v>
       </c>
       <c r="L27" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28" t="s">
         <v>146</v>
       </c>
       <c r="C28" t="s">
         <v>147</v>
       </c>
       <c r="D28">
-        <v>1.25</v>
+        <v>0.98</v>
       </c>
       <c r="E28">
-        <v>1.25</v>
+        <v>0.98</v>
       </c>
       <c r="G28" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>148</v>
       </c>
       <c r="J28">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>18</v>
       </c>
       <c r="L28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29" t="s">
         <v>151</v>
       </c>
       <c r="C29" t="s">
         <v>152</v>
       </c>
       <c r="D29">
-        <v>0.98</v>
+        <v>1.18</v>
       </c>
       <c r="E29">
-        <v>0.98</v>
+        <v>1.18</v>
       </c>
       <c r="G29" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>153</v>
       </c>
       <c r="J29">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>18</v>
       </c>
       <c r="L29" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>155</v>
       </c>
       <c r="B30" t="s">
         <v>156</v>
       </c>
       <c r="C30" t="s">
         <v>157</v>
       </c>
       <c r="D30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="E30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="G30" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>158</v>
       </c>
       <c r="J30">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>18</v>
       </c>
       <c r="L30" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>160</v>
       </c>
       <c r="B31" t="s">
         <v>161</v>
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
-        <v>1.15</v>
+        <v>2.5</v>
       </c>
       <c r="E31">
-        <v>1.15</v>
+        <v>2.5</v>
       </c>
       <c r="G31" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>163</v>
       </c>
       <c r="J31">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="K31" t="s">
         <v>18</v>
       </c>
       <c r="L31" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>165</v>
       </c>
       <c r="B32" t="s">
         <v>166</v>
       </c>
       <c r="C32" t="s">
         <v>167</v>
       </c>
       <c r="D32">
         <v>2.5</v>
       </c>
       <c r="E32">
         <v>2.5</v>
       </c>
       <c r="G32" t="s" s="1">
@@ -3504,54 +3507,54 @@
       </c>
       <c r="I36" t="s">
         <v>188</v>
       </c>
       <c r="J36">
         <v>10</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>190</v>
       </c>
       <c r="B37" t="s">
         <v>191</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
-        <v>2.5</v>
+        <v>4.03</v>
       </c>
       <c r="E37">
-        <v>2.5</v>
+        <v>4.03</v>
       </c>
       <c r="G37" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>10</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
@@ -3644,136 +3647,136 @@
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>10</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>210</v>
       </c>
       <c r="B41" t="s">
         <v>211</v>
       </c>
       <c r="C41" t="s">
         <v>212</v>
       </c>
       <c r="D41">
-        <v>4.03</v>
+        <v>0.71</v>
       </c>
       <c r="E41">
-        <v>4.03</v>
+        <v>0.71</v>
       </c>
       <c r="G41" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>213</v>
       </c>
       <c r="J41">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>215</v>
       </c>
       <c r="B42" t="s">
         <v>216</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42">
-        <v>0.71</v>
+        <v>0.61</v>
       </c>
       <c r="E42">
-        <v>0.71</v>
+        <v>0.61</v>
       </c>
       <c r="G42" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>218</v>
       </c>
       <c r="J42">
         <v>50</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>220</v>
       </c>
       <c r="B43" t="s">
         <v>221</v>
       </c>
       <c r="C43" t="s">
         <v>222</v>
       </c>
       <c r="D43">
-        <v>0.61</v>
+        <v>0.5</v>
       </c>
       <c r="E43">
-        <v>0.61</v>
+        <v>0.5</v>
       </c>
       <c r="G43" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>223</v>
       </c>
       <c r="J43">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
         <v>0.5</v>
       </c>
       <c r="E44">
         <v>0.5</v>
       </c>
       <c r="G44" t="s" s="1">
@@ -3889,89 +3892,89 @@
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
         <v>100</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="E48">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="G48" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>100</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="E49">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>100</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
@@ -3994,54 +3997,54 @@
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
         <v>100</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="E51">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
         <v>100</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
@@ -4309,89 +4312,89 @@
       </c>
       <c r="I59" t="s">
         <v>303</v>
       </c>
       <c r="J59">
         <v>100</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>305</v>
       </c>
       <c r="B60" t="s">
         <v>306</v>
       </c>
       <c r="C60" t="s">
         <v>307</v>
       </c>
       <c r="D60">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="E60">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="G60" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>308</v>
       </c>
       <c r="J60">
         <v>100</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>310</v>
       </c>
       <c r="B61" t="s">
         <v>311</v>
       </c>
       <c r="C61" t="s">
         <v>312</v>
       </c>
       <c r="D61">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="E61">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="G61" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>313</v>
       </c>
       <c r="J61">
         <v>100</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>315</v>
       </c>
       <c r="B62" t="s">
@@ -4519,194 +4522,194 @@
       </c>
       <c r="I65" t="s">
         <v>333</v>
       </c>
       <c r="J65">
         <v>100</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>335</v>
       </c>
       <c r="B66" t="s">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>337</v>
       </c>
       <c r="D66">
-        <v>0.44</v>
+        <v>1.46</v>
       </c>
       <c r="E66">
-        <v>0.44</v>
+        <v>1.46</v>
       </c>
       <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>338</v>
       </c>
       <c r="J66">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>340</v>
       </c>
       <c r="B67" t="s">
         <v>341</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
-        <v>1.46</v>
+        <v>1.27</v>
       </c>
       <c r="E67">
-        <v>1.46</v>
+        <v>1.27</v>
       </c>
       <c r="G67" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>343</v>
       </c>
       <c r="J67">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>345</v>
       </c>
       <c r="B68" t="s">
         <v>346</v>
       </c>
       <c r="C68" t="s">
         <v>347</v>
       </c>
       <c r="D68">
-        <v>1.27</v>
+        <v>1.2</v>
       </c>
       <c r="E68">
-        <v>1.27</v>
+        <v>1.2</v>
       </c>
       <c r="G68" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>348</v>
       </c>
       <c r="J68">
         <v>50</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>350</v>
       </c>
       <c r="B69" t="s">
         <v>351</v>
       </c>
       <c r="C69" t="s">
         <v>352</v>
       </c>
       <c r="D69">
-        <v>1.2</v>
+        <v>1.09</v>
       </c>
       <c r="E69">
-        <v>1.2</v>
+        <v>1.09</v>
       </c>
       <c r="G69" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>353</v>
       </c>
       <c r="J69">
         <v>50</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>355</v>
       </c>
       <c r="B70" t="s">
         <v>356</v>
       </c>
       <c r="C70" t="s">
         <v>357</v>
       </c>
       <c r="D70">
-        <v>1.09</v>
+        <v>1.05</v>
       </c>
       <c r="E70">
-        <v>1.09</v>
+        <v>1.05</v>
       </c>
       <c r="G70" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>358</v>
       </c>
       <c r="J70">
         <v>50</v>
       </c>
       <c r="K70" t="s">
         <v>18</v>
       </c>
       <c r="L70" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>360</v>
       </c>
       <c r="B71" t="s">
@@ -4764,369 +4767,369 @@
       </c>
       <c r="I72" t="s">
         <v>368</v>
       </c>
       <c r="J72">
         <v>50</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>370</v>
       </c>
       <c r="B73" t="s">
         <v>371</v>
       </c>
       <c r="C73" t="s">
         <v>372</v>
       </c>
       <c r="D73">
-        <v>1.05</v>
+        <v>16.42</v>
       </c>
       <c r="E73">
-        <v>1.05</v>
+        <v>16.42</v>
       </c>
       <c r="G73" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
         <v>373</v>
       </c>
       <c r="J73">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>375</v>
       </c>
       <c r="B74" t="s">
         <v>376</v>
       </c>
       <c r="C74" t="s">
         <v>377</v>
       </c>
       <c r="D74">
-        <v>16.42</v>
+        <v>24.75</v>
       </c>
       <c r="E74">
-        <v>16.42</v>
+        <v>24.75</v>
       </c>
       <c r="G74" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>378</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>380</v>
       </c>
       <c r="B75" t="s">
         <v>381</v>
       </c>
       <c r="C75" t="s">
         <v>382</v>
       </c>
       <c r="D75">
-        <v>24.75</v>
+        <v>30.5</v>
       </c>
       <c r="E75">
-        <v>24.75</v>
+        <v>30.5</v>
       </c>
       <c r="G75" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>383</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>385</v>
       </c>
       <c r="B76" t="s">
         <v>386</v>
       </c>
       <c r="C76" t="s">
         <v>387</v>
       </c>
       <c r="D76">
-        <v>30.5</v>
+        <v>23.77</v>
       </c>
       <c r="E76">
-        <v>30.5</v>
+        <v>23.77</v>
       </c>
       <c r="G76" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>388</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
       <c r="K76" t="s">
         <v>18</v>
       </c>
       <c r="L76" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>390</v>
       </c>
       <c r="B77" t="s">
         <v>391</v>
       </c>
       <c r="C77" t="s">
         <v>392</v>
       </c>
       <c r="D77">
-        <v>23.77</v>
+        <v>20.94</v>
       </c>
       <c r="E77">
-        <v>23.77</v>
+        <v>20.94</v>
       </c>
       <c r="G77" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>393</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>395</v>
       </c>
       <c r="B78" t="s">
         <v>396</v>
       </c>
       <c r="C78" t="s">
         <v>397</v>
       </c>
       <c r="D78">
-        <v>20.94</v>
+        <v>24.31</v>
       </c>
       <c r="E78">
-        <v>20.94</v>
+        <v>24.31</v>
       </c>
       <c r="G78" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
         <v>398</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>400</v>
       </c>
       <c r="B79" t="s">
         <v>401</v>
       </c>
       <c r="C79" t="s">
         <v>402</v>
       </c>
       <c r="D79">
-        <v>24.31</v>
+        <v>60.12</v>
       </c>
       <c r="E79">
-        <v>24.31</v>
+        <v>60.12</v>
       </c>
       <c r="G79" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>403</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>405</v>
       </c>
       <c r="B80" t="s">
         <v>406</v>
       </c>
       <c r="C80" t="s">
         <v>407</v>
       </c>
       <c r="D80">
-        <v>60.12</v>
+        <v>53.7</v>
       </c>
       <c r="E80">
-        <v>60.12</v>
+        <v>53.7</v>
       </c>
       <c r="G80" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>408</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>410</v>
       </c>
       <c r="B81" t="s">
         <v>411</v>
       </c>
       <c r="C81" t="s">
         <v>412</v>
       </c>
       <c r="D81">
-        <v>53.7</v>
+        <v>52.73</v>
       </c>
       <c r="E81">
-        <v>53.7</v>
+        <v>52.73</v>
       </c>
       <c r="G81" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>413</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>415</v>
       </c>
       <c r="B82" t="s">
         <v>416</v>
       </c>
       <c r="C82" t="s">
         <v>417</v>
       </c>
       <c r="D82">
-        <v>52.73</v>
+        <v>48.21</v>
       </c>
       <c r="E82">
-        <v>52.73</v>
+        <v>48.21</v>
       </c>
       <c r="G82" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>418</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>420</v>
       </c>
       <c r="B83" t="s">
@@ -5219,194 +5222,194 @@
       </c>
       <c r="I85" t="s">
         <v>433</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>435</v>
       </c>
       <c r="B86" t="s">
         <v>436</v>
       </c>
       <c r="C86" t="s">
         <v>437</v>
       </c>
       <c r="D86">
-        <v>48.21</v>
+        <v>110.93</v>
       </c>
       <c r="E86">
-        <v>48.21</v>
+        <v>110.93</v>
       </c>
       <c r="G86" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>438</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>440</v>
       </c>
       <c r="B87" t="s">
         <v>441</v>
       </c>
       <c r="C87" t="s">
         <v>442</v>
       </c>
       <c r="D87">
-        <v>110.93</v>
+        <v>96.92</v>
       </c>
       <c r="E87">
-        <v>110.93</v>
+        <v>96.92</v>
       </c>
       <c r="G87" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
         <v>443</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>445</v>
       </c>
       <c r="B88" t="s">
         <v>446</v>
       </c>
       <c r="C88" t="s">
         <v>447</v>
       </c>
       <c r="D88">
-        <v>96.92</v>
+        <v>89.94</v>
       </c>
       <c r="E88">
-        <v>96.92</v>
+        <v>89.94</v>
       </c>
       <c r="G88" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>448</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>450</v>
       </c>
       <c r="B89" t="s">
         <v>451</v>
       </c>
       <c r="C89" t="s">
         <v>452</v>
       </c>
       <c r="D89">
-        <v>89.94</v>
+        <v>80.75</v>
       </c>
       <c r="E89">
-        <v>89.94</v>
+        <v>80.75</v>
       </c>
       <c r="G89" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>453</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>455</v>
       </c>
       <c r="B90" t="s">
         <v>456</v>
       </c>
       <c r="C90" t="s">
         <v>457</v>
       </c>
       <c r="D90">
-        <v>80.75</v>
+        <v>77.87</v>
       </c>
       <c r="E90">
-        <v>80.75</v>
+        <v>77.87</v>
       </c>
       <c r="G90" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>458</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>460</v>
       </c>
       <c r="B91" t="s">
@@ -5604,159 +5607,159 @@
       </c>
       <c r="I96" t="s">
         <v>488</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
       <c r="L96" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>490</v>
       </c>
       <c r="B97" t="s">
         <v>491</v>
       </c>
       <c r="C97" t="s">
         <v>492</v>
       </c>
       <c r="D97">
-        <v>77.87</v>
+        <v>20.62</v>
       </c>
       <c r="E97">
-        <v>77.87</v>
+        <v>20.62</v>
       </c>
       <c r="G97" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
         <v>493</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>495</v>
       </c>
       <c r="B98" t="s">
         <v>496</v>
       </c>
       <c r="C98" t="s">
         <v>497</v>
       </c>
       <c r="D98">
-        <v>20.62</v>
+        <v>19.57</v>
       </c>
       <c r="E98">
-        <v>20.62</v>
+        <v>19.57</v>
       </c>
       <c r="G98" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>498</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>500</v>
       </c>
       <c r="B99" t="s">
         <v>501</v>
       </c>
       <c r="C99" t="s">
         <v>502</v>
       </c>
       <c r="D99">
-        <v>19.57</v>
+        <v>17.97</v>
       </c>
       <c r="E99">
-        <v>19.57</v>
+        <v>17.97</v>
       </c>
       <c r="G99" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>503</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>505</v>
       </c>
       <c r="B100" t="s">
         <v>506</v>
       </c>
       <c r="C100" t="s">
         <v>507</v>
       </c>
       <c r="D100">
-        <v>17.97</v>
+        <v>17.33</v>
       </c>
       <c r="E100">
-        <v>17.97</v>
+        <v>17.33</v>
       </c>
       <c r="G100" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>508</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>510</v>
       </c>
       <c r="B101" t="s">
@@ -5849,194 +5852,194 @@
       </c>
       <c r="I103" t="s">
         <v>523</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>525</v>
       </c>
       <c r="B104" t="s">
         <v>526</v>
       </c>
       <c r="C104" t="s">
         <v>527</v>
       </c>
       <c r="D104">
-        <v>17.33</v>
+        <v>29.97</v>
       </c>
       <c r="E104">
-        <v>17.33</v>
+        <v>29.97</v>
       </c>
       <c r="G104" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
         <v>528</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>530</v>
       </c>
       <c r="B105" t="s">
         <v>531</v>
       </c>
       <c r="C105" t="s">
         <v>532</v>
       </c>
       <c r="D105">
-        <v>29.97</v>
+        <v>26.68</v>
       </c>
       <c r="E105">
-        <v>29.97</v>
+        <v>26.68</v>
       </c>
       <c r="G105" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
         <v>533</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>535</v>
       </c>
       <c r="B106" t="s">
         <v>536</v>
       </c>
       <c r="C106" t="s">
         <v>537</v>
       </c>
       <c r="D106">
-        <v>26.68</v>
+        <v>25.32</v>
       </c>
       <c r="E106">
-        <v>26.68</v>
+        <v>25.32</v>
       </c>
       <c r="G106" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
         <v>538</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>540</v>
       </c>
       <c r="B107" t="s">
         <v>541</v>
       </c>
       <c r="C107" t="s">
         <v>542</v>
       </c>
       <c r="D107">
-        <v>25.32</v>
+        <v>23.22</v>
       </c>
       <c r="E107">
-        <v>25.32</v>
+        <v>23.22</v>
       </c>
       <c r="G107" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
         <v>543</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>545</v>
       </c>
       <c r="B108" t="s">
         <v>546</v>
       </c>
       <c r="C108" t="s">
         <v>547</v>
       </c>
       <c r="D108">
-        <v>23.22</v>
+        <v>22.45</v>
       </c>
       <c r="E108">
-        <v>23.22</v>
+        <v>22.45</v>
       </c>
       <c r="G108" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
         <v>548</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>550</v>
       </c>
       <c r="B109" t="s">
@@ -6199,194 +6202,194 @@
       </c>
       <c r="I113" t="s">
         <v>573</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>575</v>
       </c>
       <c r="B114" t="s">
         <v>576</v>
       </c>
       <c r="C114" t="s">
         <v>577</v>
       </c>
       <c r="D114">
-        <v>22.45</v>
+        <v>55.52</v>
       </c>
       <c r="E114">
-        <v>22.45</v>
+        <v>55.52</v>
       </c>
       <c r="G114" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
         <v>578</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>580</v>
       </c>
       <c r="B115" t="s">
         <v>581</v>
       </c>
       <c r="C115" t="s">
         <v>582</v>
       </c>
       <c r="D115">
-        <v>55.52</v>
+        <v>48.99</v>
       </c>
       <c r="E115">
-        <v>55.52</v>
+        <v>48.99</v>
       </c>
       <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>583</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>585</v>
       </c>
       <c r="B116" t="s">
         <v>586</v>
       </c>
       <c r="C116" t="s">
         <v>587</v>
       </c>
       <c r="D116">
-        <v>48.99</v>
+        <v>46.29</v>
       </c>
       <c r="E116">
-        <v>48.99</v>
+        <v>46.29</v>
       </c>
       <c r="G116" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
         <v>588</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>590</v>
       </c>
       <c r="B117" t="s">
         <v>591</v>
       </c>
       <c r="C117" t="s">
         <v>592</v>
       </c>
       <c r="D117">
-        <v>46.29</v>
+        <v>42.05</v>
       </c>
       <c r="E117">
-        <v>46.29</v>
+        <v>42.05</v>
       </c>
       <c r="G117" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>593</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>595</v>
       </c>
       <c r="B118" t="s">
         <v>596</v>
       </c>
       <c r="C118" t="s">
         <v>597</v>
       </c>
       <c r="D118">
-        <v>42.05</v>
+        <v>40.48</v>
       </c>
       <c r="E118">
-        <v>42.05</v>
+        <v>40.48</v>
       </c>
       <c r="G118" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
         <v>598</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>600</v>
       </c>
       <c r="B119" t="s">
@@ -6444,873 +6447,803 @@
       </c>
       <c r="I120" t="s">
         <v>608</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>610</v>
       </c>
       <c r="B121" t="s">
         <v>611</v>
       </c>
       <c r="C121" t="s">
         <v>612</v>
       </c>
       <c r="D121">
-        <v>40.48</v>
+        <v>0.98</v>
       </c>
       <c r="E121">
-        <v>40.48</v>
+        <v>0.98</v>
       </c>
       <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
         <v>613</v>
       </c>
       <c r="J121">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>615</v>
       </c>
       <c r="B122" t="s">
         <v>616</v>
       </c>
       <c r="C122" t="s">
         <v>617</v>
       </c>
       <c r="D122">
-        <v>1.02</v>
+        <v>0.98</v>
       </c>
       <c r="E122">
-        <v>1.02</v>
+        <v>0.98</v>
       </c>
       <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
         <v>618</v>
       </c>
       <c r="J122">
         <v>10</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>444</v>
+        <v>619</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B123" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C123" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D123">
-        <v>0.98</v>
+        <v>1.24</v>
       </c>
       <c r="E123">
-        <v>0.98</v>
+        <v>1.24</v>
       </c>
       <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="J123">
         <v>10</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>449</v>
+        <v>624</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B124" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C124" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D124">
-        <v>0.98</v>
+        <v>1.13</v>
       </c>
       <c r="E124">
-        <v>0.98</v>
+        <v>1.13</v>
       </c>
       <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="J124">
         <v>10</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>454</v>
+        <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B125" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C125" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="D125">
-        <v>1.24</v>
+        <v>1.13</v>
       </c>
       <c r="E125">
-        <v>1.24</v>
+        <v>1.13</v>
       </c>
       <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="J125">
         <v>10</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>459</v>
+        <v>634</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="B126" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="C126" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="D126">
-        <v>1.13</v>
+        <v>1.04</v>
       </c>
       <c r="E126">
-        <v>1.13</v>
+        <v>1.04</v>
       </c>
       <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="J126">
         <v>10</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
-        <v>464</v>
+        <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="B127" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="C127" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="D127">
-        <v>1.13</v>
+        <v>1.88</v>
       </c>
       <c r="E127">
-        <v>1.13</v>
+        <v>1.88</v>
       </c>
       <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="J127">
         <v>10</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
-        <v>469</v>
+        <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="B128" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="C128" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="D128">
-        <v>1.04</v>
+        <v>1.69</v>
       </c>
       <c r="E128">
-        <v>1.04</v>
+        <v>1.69</v>
       </c>
       <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="J128">
         <v>10</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>474</v>
+        <v>649</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="B129" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="C129" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="D129">
-        <v>1.88</v>
+        <v>1.69</v>
       </c>
       <c r="E129">
-        <v>1.88</v>
+        <v>1.69</v>
       </c>
       <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="J129">
         <v>10</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
-        <v>479</v>
+        <v>654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="B130" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="C130" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="D130">
-        <v>1.69</v>
+        <v>2.12</v>
       </c>
       <c r="E130">
-        <v>1.69</v>
+        <v>2.12</v>
       </c>
       <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="J130">
         <v>10</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>484</v>
+        <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="B131" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="C131" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="D131">
-        <v>1.69</v>
+        <v>1.89</v>
       </c>
       <c r="E131">
-        <v>1.69</v>
+        <v>1.89</v>
       </c>
       <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="J131">
         <v>10</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>489</v>
+        <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
       <c r="B132" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="C132" t="s">
-        <v>657</v>
+        <v>667</v>
       </c>
       <c r="D132">
-        <v>2.12</v>
+        <v>1.85</v>
       </c>
       <c r="E132">
-        <v>2.12</v>
+        <v>1.85</v>
       </c>
       <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="J132">
         <v>10</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>494</v>
+        <v>669</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
       <c r="B133" t="s">
-        <v>660</v>
+        <v>671</v>
       </c>
       <c r="C133" t="s">
-        <v>661</v>
+        <v>672</v>
       </c>
       <c r="D133">
-        <v>1.89</v>
+        <v>1.79</v>
       </c>
       <c r="E133">
-        <v>1.89</v>
+        <v>1.79</v>
       </c>
       <c r="G133" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
-        <v>662</v>
+        <v>673</v>
       </c>
       <c r="J133">
         <v>10</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>663</v>
+        <v>674</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>664</v>
+        <v>675</v>
       </c>
       <c r="B134" t="s">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="C134" t="s">
-        <v>666</v>
+        <v>677</v>
       </c>
       <c r="D134">
-        <v>1.85</v>
+        <v>1.74</v>
       </c>
       <c r="E134">
-        <v>1.85</v>
+        <v>1.74</v>
       </c>
       <c r="G134" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
-        <v>667</v>
+        <v>678</v>
       </c>
       <c r="J134">
         <v>10</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>668</v>
+        <v>679</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>669</v>
+        <v>680</v>
       </c>
       <c r="B135" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="C135" t="s">
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="D135">
-        <v>1.79</v>
+        <v>2.95</v>
       </c>
       <c r="E135">
-        <v>1.79</v>
+        <v>2.95</v>
       </c>
       <c r="G135" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="J135">
         <v>10</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>673</v>
+        <v>684</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>674</v>
+        <v>685</v>
       </c>
       <c r="B136" t="s">
-        <v>675</v>
+        <v>686</v>
       </c>
       <c r="C136" t="s">
-        <v>676</v>
+        <v>687</v>
       </c>
       <c r="D136">
-        <v>1.74</v>
+        <v>2.95</v>
       </c>
       <c r="E136">
-        <v>1.74</v>
+        <v>2.95</v>
       </c>
       <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>677</v>
+        <v>688</v>
       </c>
       <c r="J136">
         <v>10</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>678</v>
+        <v>689</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>679</v>
+        <v>690</v>
       </c>
       <c r="B137" t="s">
-        <v>680</v>
+        <v>691</v>
       </c>
       <c r="C137" t="s">
-        <v>681</v>
+        <v>692</v>
       </c>
       <c r="D137">
         <v>2.95</v>
       </c>
       <c r="E137">
         <v>2.95</v>
       </c>
       <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="J137">
         <v>10</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
-        <v>683</v>
+        <v>694</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="B138" t="s">
-        <v>685</v>
+        <v>696</v>
       </c>
       <c r="C138" t="s">
-        <v>686</v>
+        <v>697</v>
       </c>
       <c r="D138">
-        <v>2.95</v>
+        <v>2.39</v>
       </c>
       <c r="E138">
-        <v>2.95</v>
+        <v>2.39</v>
       </c>
       <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="J138">
         <v>10</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>688</v>
+        <v>699</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>689</v>
+        <v>700</v>
       </c>
       <c r="B139" t="s">
-        <v>690</v>
+        <v>701</v>
       </c>
       <c r="C139" t="s">
-        <v>691</v>
+        <v>702</v>
       </c>
       <c r="D139">
-        <v>2.95</v>
+        <v>2.94</v>
       </c>
       <c r="E139">
-        <v>2.95</v>
+        <v>2.94</v>
       </c>
       <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
-        <v>692</v>
+        <v>703</v>
       </c>
       <c r="J139">
         <v>10</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>693</v>
+        <v>704</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>694</v>
+        <v>705</v>
       </c>
       <c r="B140" t="s">
-        <v>695</v>
+        <v>706</v>
       </c>
       <c r="C140" t="s">
-        <v>696</v>
+        <v>707</v>
       </c>
       <c r="D140">
-        <v>2.39</v>
+        <v>2.94</v>
       </c>
       <c r="E140">
-        <v>2.39</v>
+        <v>2.94</v>
       </c>
       <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
-        <v>697</v>
+        <v>708</v>
       </c>
       <c r="J140">
         <v>10</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>698</v>
+        <v>709</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>699</v>
+        <v>710</v>
       </c>
       <c r="B141" t="s">
-        <v>700</v>
+        <v>711</v>
       </c>
       <c r="C141" t="s">
-        <v>701</v>
+        <v>712</v>
       </c>
       <c r="D141">
         <v>2.94</v>
       </c>
       <c r="E141">
         <v>2.94</v>
       </c>
       <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
-        <v>702</v>
+        <v>713</v>
       </c>
       <c r="J141">
         <v>10</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>703</v>
+        <v>714</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>704</v>
+        <v>715</v>
       </c>
       <c r="B142" t="s">
-        <v>705</v>
+        <v>716</v>
       </c>
       <c r="C142" t="s">
-        <v>706</v>
+        <v>717</v>
       </c>
       <c r="D142">
         <v>2.94</v>
       </c>
       <c r="E142">
         <v>2.94</v>
       </c>
       <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
-        <v>707</v>
+        <v>718</v>
       </c>
       <c r="J142">
         <v>10</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>708</v>
-[...69 lines deleted...]
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>