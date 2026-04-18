--- v0 (2026-03-03)
+++ v1 (2026-04-18)
@@ -9,92 +9,98 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
+    <t>Variación Precio</t>
+  </si>
+  <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A211OMAT1010136</t>
   </si>
   <si>
     <t>0136</t>
   </si>
   <si>
     <t>OMAT-0136-Arco de sierra básico con hoja de 300 mm</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>8435130724083</t>
   </si>
   <si>
     <t>OMAT</t>
   </si>
   <si>
     <t>P01-17-002-V01-P01</t>
   </si>
   <si>
     <t>A211OMAT1060160</t>
   </si>
   <si>
     <t>0160</t>
   </si>
   <si>
     <t>OMAT-0160-Arco de sierra multiuso con hoja de 300 mm</t>
   </si>
   <si>
     <t>8435130724106</t>
   </si>
@@ -137,228 +143,257 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:N5"/>
   <cols>
     <col min="1" max="1" width="16"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="55"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
-    <col min="7" max="7" width="6"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="19"/>
+    <col min="7" max="7" width="17"/>
+    <col min="8" max="8" width="6"/>
+    <col min="9" max="9" width="14"/>
+    <col min="10" max="10" width="13"/>
+    <col min="11" max="11" width="6"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>8.89</v>
       </c>
-      <c r="G2" t="s">
-        <v>14</v>
+      <c r="E2">
+        <v>8.89</v>
+      </c>
+      <c r="G2" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I2">
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2">
         <v>10</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L2" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D3">
         <v>13.33</v>
       </c>
-      <c r="G3" t="s">
-        <v>14</v>
+      <c r="E3">
+        <v>13.33</v>
+      </c>
+      <c r="G3" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I3">
+        <v>16</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3">
         <v>10</v>
       </c>
-      <c r="J3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>18</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D4">
         <v>23.08</v>
       </c>
-      <c r="G4" t="s">
-        <v>14</v>
+      <c r="E4">
+        <v>23.08</v>
+      </c>
+      <c r="G4" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I4">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
+        <v>28</v>
+      </c>
+      <c r="J4">
         <v>5</v>
       </c>
-      <c r="J4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>18</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5">
         <v>18.8</v>
       </c>
-      <c r="G5" t="s">
-        <v>14</v>
+      <c r="E5">
+        <v>18.8</v>
+      </c>
+      <c r="G5" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I5">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5">
         <v>5</v>
       </c>
-      <c r="J5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>18</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>