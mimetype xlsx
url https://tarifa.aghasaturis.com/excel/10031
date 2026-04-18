--- v0 (2026-03-03)
+++ v1 (2026-04-18)
@@ -9,154 +9,136 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
+    <t>Variación Precio</t>
+  </si>
+  <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A191101158CL11025</t>
   </si>
   <si>
     <t>L.110.25</t>
   </si>
   <si>
     <t>Corbin-L.110.25-Candado Latón arco estándar-25</t>
   </si>
   <si>
+    <t>0%</t>
+  </si>
+  <si>
     <t>RI</t>
   </si>
   <si>
     <t>8014017828399</t>
   </si>
   <si>
     <t>Corbin</t>
   </si>
   <si>
     <t>ZCATALOGO2024</t>
   </si>
   <si>
-    <t>A191101160CL11070</t>
-[...10 lines deleted...]
-  <si>
     <t>A191101445CL11025KA1</t>
   </si>
   <si>
     <t>L-110-25-KA1</t>
   </si>
   <si>
     <t>Corbin-L-110-25-KA1-Candado arco estándar llaves iguales de 25</t>
   </si>
   <si>
     <t>8014017828405</t>
   </si>
   <si>
     <t>A191101445CL11025KA2</t>
   </si>
   <si>
     <t>L-110-25-KA2</t>
   </si>
   <si>
     <t>Corbin-L-110-25-KA2-Candado arco estándar llaves iguales de 25</t>
   </si>
   <si>
     <t>8014017835182</t>
   </si>
   <si>
-    <t>A191101446CL11030KA1</t>
-[...10 lines deleted...]
-  <si>
     <t>A191101446CL11030KA2</t>
   </si>
   <si>
     <t>L-110-30-KA2</t>
   </si>
   <si>
     <t>Corbin-L-110-30-KA2-Candado arco estándar llaves iguales de 30</t>
   </si>
   <si>
     <t>8014017828580</t>
   </si>
   <si>
     <t>A191101446CL11030KA3</t>
   </si>
   <si>
     <t>L-110-30-KA3</t>
   </si>
   <si>
     <t>Corbin-L-110-30-KA3-Candado arco estándar llaves iguales de 30</t>
   </si>
   <si>
     <t>8014017835199</t>
   </si>
   <si>
     <t>A191101442CL11020KA1</t>
@@ -287,1159 +269,1070 @@
   <si>
     <t>Corbin-L.102.26-Candado Euromarine en blíster arco largo de 25</t>
   </si>
   <si>
     <t>8014017000337</t>
   </si>
   <si>
     <t>P10-02-003-V03-P01</t>
   </si>
   <si>
     <t>A191126250CL21160KA2</t>
   </si>
   <si>
     <t>L-211-60-KA2</t>
   </si>
   <si>
     <t>Corbin-L-211-60-KA2-Candado Blindado llaves iguales de 60</t>
   </si>
   <si>
     <t>8014017828436</t>
   </si>
   <si>
     <t>P10-02-004-V02-P02</t>
   </si>
   <si>
-    <t>A191126250CL21190KA1</t>
-[...28 lines deleted...]
-  <si>
     <t>A19119670CK7505501</t>
   </si>
   <si>
     <t>K750.55.01</t>
   </si>
   <si>
-    <t>Corbin-K750.55.01-Pack de 50 llaves en bruto</t>
+    <t>Corbin-K750.55.01-Llave niquelada (candado latón 20mm)</t>
   </si>
   <si>
     <t>8014017408584</t>
   </si>
   <si>
+    <t>A19119670CK7505601</t>
+  </si>
+  <si>
+    <t>K750.56.01</t>
+  </si>
+  <si>
+    <t>Corbin-K750.56.01-Llave niquelada (candado latón 25mm)</t>
+  </si>
+  <si>
+    <t>8014017408591</t>
+  </si>
+  <si>
     <t>A19119670CK7505701</t>
   </si>
   <si>
     <t>K750.57.01</t>
   </si>
   <si>
-    <t>Corbin-K750.57.01-Pack de 50 llaves en bruto</t>
+    <t>Corbin-K750.57.01-Llave niquelada (candado latón 30mm)</t>
   </si>
   <si>
     <t>8014017408607</t>
   </si>
   <si>
     <t>A19119670CK7505801</t>
   </si>
   <si>
     <t>K750.58.01</t>
   </si>
   <si>
-    <t>Corbin-K750.58.01-Pack de 50 llaves en bruto</t>
+    <t>Corbin-K750.58.01-Llave niquelada (candado latón 40mm  y candado rectangular bayoneta 50mm)</t>
   </si>
   <si>
     <t>8014017408614</t>
   </si>
   <si>
     <t>A191106205CL12030KA1</t>
   </si>
   <si>
     <t>L-120-30-KA1</t>
   </si>
   <si>
     <t>Corbin-L-120-30-KA1-Candado Euromarine arco estándar de 30 con llaves iguales</t>
   </si>
   <si>
     <t>8014017856392</t>
   </si>
   <si>
     <t>P10-02-003-V02-P01</t>
   </si>
   <si>
     <t>A191106205CL12040KA1</t>
   </si>
   <si>
     <t>L-120-40-KA1</t>
   </si>
   <si>
     <t>Corbin-L-120-40-KA1-Candado Euromarine arco estándar de 40 con llaves iguales</t>
   </si>
   <si>
     <t>8014017856422</t>
   </si>
   <si>
     <t>P10-02-003-V02-P02</t>
   </si>
   <si>
     <t>A191106205CL12050KA1</t>
   </si>
   <si>
     <t>L-120-50-KA1</t>
   </si>
   <si>
     <t>Corbin-L-120-50-KA1-Candado Euromarine arco estándar de 50 con llaves iguales</t>
   </si>
   <si>
     <t>8014017856453</t>
   </si>
   <si>
     <t>P10-02-003-V02-P03</t>
-  </si>
-[...25 lines deleted...]
-    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M29"/>
+  <dimension ref="A1:N24"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
-    <col min="7" max="7" width="6"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="19"/>
+    <col min="7" max="7" width="17"/>
+    <col min="8" max="8" width="6"/>
+    <col min="9" max="9" width="14"/>
+    <col min="10" max="10" width="13"/>
+    <col min="11" max="11" width="7"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>5.13</v>
       </c>
-      <c r="G2" t="s">
-        <v>14</v>
+      <c r="E2">
+        <v>5.13</v>
+      </c>
+      <c r="G2" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I2">
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2">
         <v>12</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L2" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3">
+        <v>5.4</v>
+      </c>
+      <c r="E3">
+        <v>5.4</v>
+      </c>
+      <c r="G3" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3">
+        <v>12</v>
+      </c>
+      <c r="K3" t="s">
+        <v>18</v>
+      </c>
+      <c r="L3" t="s">
         <v>19</v>
-      </c>
-[...19 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D4">
         <v>5.4</v>
       </c>
-      <c r="G4" t="s">
-        <v>14</v>
+      <c r="E4">
+        <v>5.4</v>
+      </c>
+      <c r="G4" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I4">
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4">
         <v>12</v>
       </c>
-      <c r="J4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L4" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D5">
-        <v>5.4</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>7.95</v>
+      </c>
+      <c r="E5">
+        <v>7.95</v>
+      </c>
+      <c r="G5" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I5">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5">
         <v>12</v>
       </c>
-      <c r="J5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L5" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D6">
         <v>7.95</v>
       </c>
-      <c r="G6" t="s">
-        <v>14</v>
+      <c r="E6">
+        <v>7.95</v>
+      </c>
+      <c r="G6" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I6">
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6">
         <v>12</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L6" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D7">
-        <v>7.95</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>4.35</v>
+      </c>
+      <c r="E7">
+        <v>4.35</v>
+      </c>
+      <c r="G7" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I7">
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7">
         <v>12</v>
       </c>
-      <c r="J7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K7" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L7" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D8">
-        <v>7.95</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>4.45</v>
+      </c>
+      <c r="E8">
+        <v>4.45</v>
+      </c>
+      <c r="G8" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I8">
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
+        <v>43</v>
+      </c>
+      <c r="J8">
         <v>12</v>
       </c>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K8" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L8" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D9">
-        <v>4.35</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20.95</v>
+      </c>
+      <c r="E9">
+        <v>20.95</v>
+      </c>
+      <c r="G9" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I9" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9">
+        <v>6</v>
       </c>
       <c r="K9" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L9" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D10">
-        <v>4.45</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>6.08</v>
+      </c>
+      <c r="E10">
+        <v>6.08</v>
+      </c>
+      <c r="G10" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I10">
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
+        <v>51</v>
+      </c>
+      <c r="J10">
         <v>12</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L10" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D11">
-        <v>20.95</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>6.08</v>
+      </c>
+      <c r="E11">
+        <v>6.08</v>
+      </c>
+      <c r="G11" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I11" t="s">
+        <v>55</v>
+      </c>
+      <c r="J11">
+        <v>12</v>
       </c>
       <c r="K11" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L11" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D12">
-        <v>6.08</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22.32</v>
+      </c>
+      <c r="E12">
+        <v>22.32</v>
+      </c>
+      <c r="F12" s="2">
+        <v>46127</v>
+      </c>
+      <c r="G12" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I12">
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12">
         <v>12</v>
       </c>
-      <c r="J12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K12" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L12" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D13">
-        <v>6.08</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>21.1</v>
+      </c>
+      <c r="E13">
+        <v>21.1</v>
+      </c>
+      <c r="F13" s="2">
+        <v>46127</v>
+      </c>
+      <c r="G13" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I13">
+        <v>16</v>
+      </c>
+      <c r="I13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J13">
         <v>12</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K13" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L13" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D14">
-        <v>22.32</v>
+        <v>21.9</v>
       </c>
       <c r="E14">
-        <v>22.32</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>21.9</v>
+      </c>
+      <c r="F14" s="2">
+        <v>46127</v>
+      </c>
+      <c r="G14" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J14">
+        <v>6</v>
       </c>
       <c r="K14" t="s">
-        <v>66</v>
+        <v>18</v>
+      </c>
+      <c r="L14" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D15">
-        <v>21.1</v>
+        <v>45</v>
       </c>
       <c r="E15">
-        <v>21.11</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>45</v>
+      </c>
+      <c r="F15" s="2">
+        <v>46127</v>
+      </c>
+      <c r="G15" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I15" t="s">
+        <v>74</v>
+      </c>
+      <c r="J15">
+        <v>6</v>
       </c>
       <c r="K15" t="s">
-        <v>71</v>
+        <v>18</v>
+      </c>
+      <c r="L15" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D16">
-        <v>21.9</v>
+        <v>17.9</v>
       </c>
       <c r="E16">
-        <v>21.92</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>17.9</v>
+      </c>
+      <c r="F16" s="2">
+        <v>46127</v>
+      </c>
+      <c r="G16" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I16" t="s">
+        <v>79</v>
+      </c>
+      <c r="J16">
+        <v>12</v>
       </c>
       <c r="K16" t="s">
-        <v>76</v>
+        <v>18</v>
+      </c>
+      <c r="L16" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D17">
-        <v>45</v>
+        <v>58.01</v>
       </c>
       <c r="E17">
-        <v>44.96</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>58.01</v>
+      </c>
+      <c r="F17" s="2">
+        <v>46127</v>
+      </c>
+      <c r="G17" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="I17">
+        <v>16</v>
+      </c>
+      <c r="I17" t="s">
+        <v>84</v>
+      </c>
+      <c r="J17">
         <v>6</v>
       </c>
-      <c r="J17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K17" t="s">
-        <v>81</v>
+        <v>18</v>
+      </c>
+      <c r="L17" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D18">
-        <v>17.9</v>
+        <v>0.45</v>
       </c>
       <c r="E18">
-        <v>17.9</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>0.45</v>
+      </c>
+      <c r="G18" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I18" t="s">
+        <v>89</v>
+      </c>
+      <c r="J18">
+        <v>50</v>
       </c>
       <c r="K18" t="s">
-        <v>86</v>
+        <v>18</v>
+      </c>
+      <c r="L18" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D19">
-        <v>58.01</v>
+        <v>0.5</v>
       </c>
       <c r="E19">
-        <v>58.01</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>0.5</v>
+      </c>
+      <c r="G19" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I19" t="s">
+        <v>93</v>
+      </c>
+      <c r="J19">
+        <v>50</v>
       </c>
       <c r="K19" t="s">
-        <v>91</v>
+        <v>18</v>
+      </c>
+      <c r="L19" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D20">
-        <v>80.65</v>
+        <v>0.69</v>
       </c>
       <c r="E20">
-        <v>80.65</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>0.69</v>
+      </c>
+      <c r="G20" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I20" t="s">
+        <v>97</v>
+      </c>
+      <c r="J20">
+        <v>50</v>
       </c>
       <c r="K20" t="s">
-        <v>96</v>
+        <v>18</v>
+      </c>
+      <c r="L20" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D21">
-        <v>80.65</v>
+        <v>0.69</v>
       </c>
       <c r="E21">
-        <v>80.65</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>0.69</v>
+      </c>
+      <c r="G21" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I21" t="s">
+        <v>101</v>
+      </c>
+      <c r="J21">
+        <v>50</v>
       </c>
       <c r="K21" t="s">
-        <v>101</v>
+        <v>18</v>
+      </c>
+      <c r="L21" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22" t="s">
         <v>104</v>
       </c>
       <c r="D22">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>23.22</v>
+      </c>
+      <c r="E22">
+        <v>23.22</v>
+      </c>
+      <c r="F22" s="2">
+        <v>46127</v>
+      </c>
+      <c r="G22" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I22" t="s">
         <v>105</v>
       </c>
-      <c r="I22">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="J22">
+        <v>1</v>
       </c>
       <c r="K22" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L22" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D23">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>26.23</v>
+      </c>
+      <c r="E23">
+        <v>26.23</v>
+      </c>
+      <c r="F23" s="2">
+        <v>46127</v>
+      </c>
+      <c r="G23" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I23" t="s">
+        <v>110</v>
+      </c>
+      <c r="J23">
+        <v>1</v>
       </c>
       <c r="K23" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L23" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D24">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>28.58</v>
+      </c>
+      <c r="E24">
+        <v>28.58</v>
+      </c>
+      <c r="F24" s="2">
+        <v>46127</v>
+      </c>
+      <c r="G24" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I24" t="s">
+        <v>115</v>
+      </c>
+      <c r="J24">
+        <v>1</v>
       </c>
       <c r="K24" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="L24" t="s">
         <v>116</v>
-      </c>
-[...153 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>