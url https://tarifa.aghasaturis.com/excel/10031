--- v1 (2026-04-18)
+++ v2 (2026-06-07)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -330,65 +330,50 @@
     <t>A19119670CK7505801</t>
   </si>
   <si>
     <t>K750.58.01</t>
   </si>
   <si>
     <t>Corbin-K750.58.01-Llave niquelada (candado latón 40mm  y candado rectangular bayoneta 50mm)</t>
   </si>
   <si>
     <t>8014017408614</t>
   </si>
   <si>
     <t>A191106205CL12030KA1</t>
   </si>
   <si>
     <t>L-120-30-KA1</t>
   </si>
   <si>
     <t>Corbin-L-120-30-KA1-Candado Euromarine arco estándar de 30 con llaves iguales</t>
   </si>
   <si>
     <t>8014017856392</t>
   </si>
   <si>
     <t>P10-02-003-V02-P01</t>
-  </si>
-[...13 lines deleted...]
-    <t>P10-02-003-V02-P02</t>
   </si>
   <si>
     <t>A191106205CL12050KA1</t>
   </si>
   <si>
     <t>L-120-50-KA1</t>
   </si>
   <si>
     <t>Corbin-L-120-50-KA1-Candado Euromarine arco estándar de 50 con llaves iguales</t>
   </si>
   <si>
     <t>8014017856453</t>
   </si>
   <si>
     <t>P10-02-003-V02-P03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
@@ -409,51 +394,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N23"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -830,241 +815,241 @@
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12">
         <v>22.32</v>
       </c>
       <c r="E12">
         <v>22.32</v>
       </c>
       <c r="F12" s="2">
-        <v>46127</v>
+        <v>46157</v>
       </c>
       <c r="G12" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>59</v>
       </c>
       <c r="J12">
         <v>12</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13">
         <v>21.1</v>
       </c>
       <c r="E13">
         <v>21.1</v>
       </c>
       <c r="F13" s="2">
-        <v>46127</v>
+        <v>46157</v>
       </c>
       <c r="G13" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>64</v>
       </c>
       <c r="J13">
         <v>12</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14">
         <v>21.9</v>
       </c>
       <c r="E14">
         <v>21.9</v>
       </c>
       <c r="F14" s="2">
-        <v>46127</v>
+        <v>46157</v>
       </c>
       <c r="G14" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>69</v>
       </c>
       <c r="J14">
         <v>6</v>
       </c>
       <c r="K14" t="s">
         <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15">
         <v>45</v>
       </c>
       <c r="E15">
         <v>45</v>
       </c>
       <c r="F15" s="2">
-        <v>46127</v>
+        <v>46157</v>
       </c>
       <c r="G15" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>74</v>
       </c>
       <c r="J15">
         <v>6</v>
       </c>
       <c r="K15" t="s">
         <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>77</v>
       </c>
       <c r="C16" t="s">
         <v>78</v>
       </c>
       <c r="D16">
         <v>17.9</v>
       </c>
       <c r="E16">
         <v>17.9</v>
       </c>
       <c r="F16" s="2">
-        <v>46127</v>
+        <v>46157</v>
       </c>
       <c r="G16" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>79</v>
       </c>
       <c r="J16">
         <v>12</v>
       </c>
       <c r="K16" t="s">
         <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
       <c r="C17" t="s">
         <v>83</v>
       </c>
       <c r="D17">
         <v>58.01</v>
       </c>
       <c r="E17">
         <v>58.01</v>
       </c>
       <c r="F17" s="2">
-        <v>46127</v>
+        <v>46157</v>
       </c>
       <c r="G17" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>84</v>
       </c>
       <c r="J17">
         <v>6</v>
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>86</v>
       </c>
       <c r="B18" t="s">
@@ -1198,141 +1183,103 @@
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22" t="s">
         <v>104</v>
       </c>
       <c r="D22">
         <v>23.22</v>
       </c>
       <c r="E22">
         <v>23.22</v>
       </c>
       <c r="F22" s="2">
-        <v>46127</v>
+        <v>46157</v>
       </c>
       <c r="G22" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>105</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>107</v>
       </c>
       <c r="B23" t="s">
         <v>108</v>
       </c>
       <c r="C23" t="s">
         <v>109</v>
       </c>
       <c r="D23">
-        <v>26.23</v>
+        <v>28.58</v>
       </c>
       <c r="E23">
-        <v>26.23</v>
+        <v>28.58</v>
       </c>
       <c r="F23" s="2">
-        <v>46127</v>
+        <v>46157</v>
       </c>
       <c r="G23" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>110</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>111</v>
-      </c>
-[...36 lines deleted...]
-        <v>116</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>