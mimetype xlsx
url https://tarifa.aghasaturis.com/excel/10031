--- v2 (2026-06-07)
+++ v3 (2026-07-24)
@@ -77,147 +77,147 @@
   <si>
     <t>Corbin-L.110.25-Candado Latón arco estándar-25</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>8014017828399</t>
   </si>
   <si>
     <t>Corbin</t>
   </si>
   <si>
     <t>ZCATALOGO2024</t>
   </si>
   <si>
     <t>A191101445CL11025KA1</t>
   </si>
   <si>
     <t>L-110-25-KA1</t>
   </si>
   <si>
-    <t>Corbin-L-110-25-KA1-Candado arco estándar llaves iguales de 25</t>
+    <t>Corbin-L-110-25-KA1-Candado arco estándar llaves iguales (Ancho de 25 mm. Llave tipo KA1)</t>
   </si>
   <si>
     <t>8014017828405</t>
   </si>
   <si>
     <t>A191101445CL11025KA2</t>
   </si>
   <si>
     <t>L-110-25-KA2</t>
   </si>
   <si>
-    <t>Corbin-L-110-25-KA2-Candado arco estándar llaves iguales de 25</t>
+    <t>Corbin-L-110-25-KA2-Candado arco estándar llaves iguales (Ancho de 25 mm. Llave tipo KA2)</t>
   </si>
   <si>
     <t>8014017835182</t>
   </si>
   <si>
     <t>A191101446CL11030KA2</t>
   </si>
   <si>
     <t>L-110-30-KA2</t>
   </si>
   <si>
-    <t>Corbin-L-110-30-KA2-Candado arco estándar llaves iguales de 30</t>
+    <t>Corbin-L-110-30-KA2-Candado arco estándar llaves iguales (Ancho de 30 mm. Llave tipo KA2)</t>
   </si>
   <si>
     <t>8014017828580</t>
   </si>
   <si>
     <t>A191101446CL11030KA3</t>
   </si>
   <si>
     <t>L-110-30-KA3</t>
   </si>
   <si>
-    <t>Corbin-L-110-30-KA3-Candado arco estándar llaves iguales de 30</t>
+    <t>Corbin-L-110-30-KA3-Candado arco estándar llaves iguales (Ancho de 30 mm. Llave tipo KA3)</t>
   </si>
   <si>
     <t>8014017835199</t>
   </si>
   <si>
     <t>A191101442CL11020KA1</t>
   </si>
   <si>
     <t>L-110-20-KA1</t>
   </si>
   <si>
-    <t>Corbin-L-110-20-KA1-Candado arco estándar llaves iguales de 20</t>
+    <t>Corbin-L-110-20-KA1-Candado arco estándar llaves iguales (Ancho de 20 mm. Llave tipo KA1)</t>
   </si>
   <si>
     <t>8014017828382</t>
   </si>
   <si>
     <t>A191101442CL11020KA2</t>
   </si>
   <si>
     <t>L-110-20-KA2</t>
   </si>
   <si>
-    <t>Corbin-L-110-20-KA2-Candado arco estándar llaves iguales de 20</t>
+    <t>Corbin-L-110-20-KA2-Candado arco estándar llaves iguales (Ancho de 20 mm. Llave tipo KA2)</t>
   </si>
   <si>
     <t>8014017840391</t>
   </si>
   <si>
     <t>A191101205CL11250</t>
   </si>
   <si>
     <t>L.112.50</t>
   </si>
   <si>
     <t>Corbin-L.112.50-Candado Latón arco largo-50</t>
   </si>
   <si>
     <t>8014017828726</t>
   </si>
   <si>
     <t>A191101562CL11225KA1</t>
   </si>
   <si>
     <t>L-112-25-KA1</t>
   </si>
   <si>
-    <t>Corbin-L-112-25-KA1-Candado arco largo llaves iguales de 25</t>
+    <t>Corbin-L-112-25-KA1-Candado arco largo llaves iguales (Ancho de 25 mm. Llave tipo KA1)</t>
   </si>
   <si>
     <t>8014017835298</t>
   </si>
   <si>
     <t>A191101562CL11225KA2</t>
   </si>
   <si>
     <t>L-112-25-KA2</t>
   </si>
   <si>
-    <t>Corbin-L-112-25-KA2-Candado arco largo llaves iguales de 25</t>
+    <t>Corbin-L-112-25-KA2-Candado arco largo llaves iguales (Ancho de 25 mm. Llave tipo KA2)</t>
   </si>
   <si>
     <t>8014017840643</t>
   </si>
   <si>
     <t>A191106101CL10026</t>
   </si>
   <si>
     <t>L.100.26</t>
   </si>
   <si>
     <t>Corbin-L.100.26-Candado Euromarine en blíster arco estándar de 25</t>
   </si>
   <si>
     <t>8014017000283</t>
   </si>
   <si>
     <t>P10-02-003-V01-P01</t>
   </si>
   <si>
     <t>A191106110CL10031</t>
   </si>
   <si>
     <t>L.120.31</t>
   </si>