--- v3 (2026-07-24)
+++ v4 (2026-09-07)
@@ -221,96 +221,96 @@
   <si>
     <t>L.120.31</t>
   </si>
   <si>
     <t>Corbin-L.120.31-Candado Euromarine en blíster arco estándar de 30</t>
   </si>
   <si>
     <t>8014017856408</t>
   </si>
   <si>
     <t>P10-02-003-V01-P02</t>
   </si>
   <si>
     <t>A191106137CL10051</t>
   </si>
   <si>
     <t>L.120.51</t>
   </si>
   <si>
     <t>Corbin-L.120.51-Candado Euromarine en blíster arco estándar de 50</t>
   </si>
   <si>
     <t>8014017000313</t>
   </si>
   <si>
+    <t>P10-02-003-V01-P03</t>
+  </si>
+  <si>
+    <t>A191106146CL10061</t>
+  </si>
+  <si>
+    <t>L.100.61</t>
+  </si>
+  <si>
+    <t>Corbin-L.100.61-Candado Euromarine en blíster arco estándar de 60</t>
+  </si>
+  <si>
+    <t>8014017000320</t>
+  </si>
+  <si>
     <t>P10-02-003-V01-P04</t>
   </si>
   <si>
-    <t>A191106146CL10061</t>
-[...13 lines deleted...]
-  <si>
     <t>A191106155CL10226</t>
   </si>
   <si>
     <t>L.102.26</t>
   </si>
   <si>
     <t>Corbin-L.102.26-Candado Euromarine en blíster arco largo de 25</t>
   </si>
   <si>
     <t>8014017000337</t>
   </si>
   <si>
     <t>P10-02-003-V03-P01</t>
   </si>
   <si>
     <t>A191126250CL21160KA2</t>
   </si>
   <si>
     <t>L-211-60-KA2</t>
   </si>
   <si>
     <t>Corbin-L-211-60-KA2-Candado Blindado llaves iguales de 60</t>
   </si>
   <si>
     <t>8014017828436</t>
   </si>
   <si>
-    <t>P10-02-004-V02-P02</t>
+    <t>P10-02-004-V01-P01</t>
   </si>
   <si>
     <t>A19119670CK7505501</t>
   </si>
   <si>
     <t>K750.55.01</t>
   </si>
   <si>
     <t>Corbin-K750.55.01-Llave niquelada (candado latón 20mm)</t>
   </si>
   <si>
     <t>8014017408584</t>
   </si>
   <si>
     <t>A19119670CK7505601</t>
   </si>
   <si>
     <t>K750.56.01</t>
   </si>
   <si>
     <t>Corbin-K750.56.01-Llave niquelada (candado latón 25mm)</t>
   </si>
   <si>
     <t>8014017408591</t>
   </si>
@@ -374,54 +374,53 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N23"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
@@ -814,243 +813,225 @@
         <v>12</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12">
         <v>22.32</v>
       </c>
       <c r="E12">
         <v>22.32</v>
       </c>
-      <c r="F12" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>59</v>
       </c>
       <c r="J12">
         <v>12</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13">
         <v>21.1</v>
       </c>
       <c r="E13">
         <v>21.1</v>
       </c>
-      <c r="F13" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G13" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>64</v>
       </c>
       <c r="J13">
         <v>12</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14">
         <v>21.9</v>
       </c>
       <c r="E14">
         <v>21.9</v>
       </c>
-      <c r="F14" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G14" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>69</v>
       </c>
       <c r="J14">
         <v>6</v>
       </c>
       <c r="K14" t="s">
         <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15">
         <v>45</v>
       </c>
       <c r="E15">
         <v>45</v>
       </c>
-      <c r="F15" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G15" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>74</v>
       </c>
       <c r="J15">
         <v>6</v>
       </c>
       <c r="K15" t="s">
         <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>77</v>
       </c>
       <c r="C16" t="s">
         <v>78</v>
       </c>
       <c r="D16">
         <v>17.9</v>
       </c>
       <c r="E16">
         <v>17.9</v>
       </c>
-      <c r="F16" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G16" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>79</v>
       </c>
       <c r="J16">
         <v>12</v>
       </c>
       <c r="K16" t="s">
         <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
       <c r="C17" t="s">
         <v>83</v>
       </c>
       <c r="D17">
         <v>58.01</v>
       </c>
       <c r="E17">
         <v>58.01</v>
       </c>
-      <c r="F17" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>84</v>
       </c>
       <c r="J17">
         <v>6</v>
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>86</v>
       </c>
       <c r="B18" t="s">
         <v>87</v>
@@ -1182,90 +1163,84 @@
         <v>50</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22" t="s">
         <v>104</v>
       </c>
       <c r="D22">
         <v>23.22</v>
       </c>
       <c r="E22">
         <v>23.22</v>
       </c>
-      <c r="F22" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="G22" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>105</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>107</v>
       </c>
       <c r="B23" t="s">
         <v>108</v>
       </c>
       <c r="C23" t="s">
         <v>109</v>
       </c>
       <c r="D23">
         <v>28.58</v>
       </c>
       <c r="E23">
         <v>28.58</v>
-      </c>
-[...1 lines deleted...]
-        <v>46157</v>
       </c>
       <c r="G23" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>110</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>