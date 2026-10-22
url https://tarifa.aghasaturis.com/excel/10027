--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -530,51 +530,51 @@
   <si>
     <t>A186615889EXEASED</t>
   </si>
   <si>
     <t>EXEASED</t>
   </si>
   <si>
     <t>Eagle-EXEASED-Expositor de sobremesa Spark a Edge</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PEXPOSITOR</t>
   </si>
   <si>
     <t>A18661581NEXEATRESCD</t>
   </si>
   <si>
     <t>EXEATRESCD</t>
   </si>
   <si>
     <t>Eagle-EXEATRESCD-Expositor sobremesa TRACER 6 posiciones cartón</t>
   </si>
   <si>
-    <t>P07-01-020-V01-P01W</t>
+    <t>P07-01-022-V02-P01</t>
   </si>
   <si>
     <t>A18611224STBGSU</t>
   </si>
   <si>
     <t>STBGSU</t>
   </si>
   <si>
     <t>Eagle-STBGSU-Gafas de sol STORM negra degradada</t>
   </si>
   <si>
     <t>8051773671746</t>
   </si>
   <si>
     <t>P07-01-025-V01-P01</t>
   </si>
   <si>
     <t>A1864100100EASPAVN7</t>
   </si>
   <si>
     <t>EASPAVN7</t>
   </si>
   <si>
     <t>Eagle-EASPAVN7-Spray antivaho nanotecnológico para lentes de gafas</t>
   </si>
@@ -773,51 +773,51 @@
   <si>
     <t>P07-01-026-V02-P01</t>
   </si>
   <si>
     <t>A1861129092SPTRHW</t>
   </si>
   <si>
     <t>SPTRHW</t>
   </si>
   <si>
     <t>Eagle-SPTRHW-Gafas de seguridad SPARK con lente transparente</t>
   </si>
   <si>
     <t>8051773671517</t>
   </si>
   <si>
     <t>P07-01-004-V02-P01</t>
   </si>
   <si>
     <t>A1861129093SPYHW</t>
   </si>
   <si>
     <t>SPYHW</t>
   </si>
   <si>
-    <t>Eagle-SPYHW-Gafas de seguridad SPARK con amarilla alta visibilidad</t>
+    <t>Eagle-SPYHW-Gafas de seguridad SPARK con lente amarilla</t>
   </si>
   <si>
     <t>8051773671524</t>
   </si>
   <si>
     <t>P07-01-005-V01-P01</t>
   </si>
   <si>
     <t>A1861129094SPSUNHW</t>
   </si>
   <si>
     <t>SPSUNHW</t>
   </si>
   <si>
     <t>Eagle-SPSUNHW-Gafas de seguridad SPARK con lente solar</t>
   </si>
   <si>
     <t>8051773671531</t>
   </si>
   <si>
     <t>P07-01-005-V02-P01</t>
   </si>
   <si>
     <t>A18614323SPIR5HW</t>
   </si>
@@ -1006,51 +1006,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N61"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="6"/>
-    <col min="12" max="12" width="20"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2143,54 +2143,54 @@
       </c>
       <c r="I32" t="s">
         <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
         <v>18</v>
       </c>
       <c r="L32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>170</v>
       </c>
       <c r="B33" t="s">
         <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
-        <v>380.25</v>
+        <v>304.2</v>
       </c>
       <c r="E33">
-        <v>380.25</v>
+        <v>304.2</v>
       </c>
       <c r="G33" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>168</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
         <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>174</v>
       </c>
       <c r="B34" t="s">