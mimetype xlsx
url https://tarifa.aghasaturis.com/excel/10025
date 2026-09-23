--- v4 (2026-08-09)
+++ v5 (2026-09-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="700">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="695" uniqueCount="695">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -1584,65 +1584,50 @@
     <t>ED065AL</t>
   </si>
   <si>
     <t>Gierre-ED065AL-Escalera multifunción telescópica de aluminio PEPPina Pro (4+4)</t>
   </si>
   <si>
     <t>8013186220652</t>
   </si>
   <si>
     <t>P06-01-002-V01-P01</t>
   </si>
   <si>
     <t>A511200110GEBA200</t>
   </si>
   <si>
     <t>BA200</t>
   </si>
   <si>
     <t>Gierre-BA200-Escalera de tijera de doble subida Stylo (2 peldaños)</t>
   </si>
   <si>
     <t>8013186022003</t>
   </si>
   <si>
     <t>P06-01-012-V02-P01</t>
-  </si>
-[...13 lines deleted...]
-    <t>P06-01-012-V02-P02</t>
   </si>
   <si>
     <t>A511200114GEBA220</t>
   </si>
   <si>
     <t>BA220</t>
   </si>
   <si>
     <t>Gierre-BA220-Escalera de tijera de doble subida Stylo (4 peldaños)</t>
   </si>
   <si>
     <t>8013186022201</t>
   </si>
   <si>
     <t>P06-01-012-V02-P03</t>
   </si>
   <si>
     <t>A511200116GEBA230</t>
   </si>
   <si>
     <t>BA230</t>
   </si>
   <si>
     <t>Gierre-BA230-Escalera de tijera de doble subida Stylo (5 peldaños)</t>
   </si>
@@ -2157,51 +2142,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N146"/>
+  <dimension ref="A1:N145"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="10"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
     <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -5967,1363 +5952,1328 @@
       </c>
       <c r="I108" t="s">
         <v>523</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>525</v>
       </c>
       <c r="B109" t="s">
         <v>526</v>
       </c>
       <c r="C109" t="s">
         <v>527</v>
       </c>
       <c r="D109">
-        <v>85.05</v>
+        <v>107.73</v>
       </c>
       <c r="E109">
-        <v>85.05</v>
+        <v>107.73</v>
       </c>
       <c r="G109" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
         <v>528</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
       <c r="K109" t="s">
         <v>18</v>
       </c>
       <c r="L109" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>530</v>
       </c>
       <c r="B110" t="s">
         <v>531</v>
       </c>
       <c r="C110" t="s">
         <v>532</v>
       </c>
       <c r="D110">
-        <v>107.73</v>
+        <v>137.78</v>
       </c>
       <c r="E110">
-        <v>107.73</v>
+        <v>137.78</v>
       </c>
       <c r="G110" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
         <v>533</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>535</v>
       </c>
       <c r="B111" t="s">
         <v>536</v>
       </c>
       <c r="C111" t="s">
         <v>537</v>
       </c>
       <c r="D111">
-        <v>137.78</v>
+        <v>171.8</v>
       </c>
       <c r="E111">
-        <v>137.78</v>
+        <v>171.8</v>
       </c>
       <c r="G111" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
         <v>538</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>540</v>
       </c>
       <c r="B112" t="s">
         <v>541</v>
       </c>
       <c r="C112" t="s">
         <v>542</v>
       </c>
       <c r="D112">
-        <v>171.8</v>
+        <v>212.63</v>
       </c>
       <c r="E112">
-        <v>171.8</v>
+        <v>212.63</v>
       </c>
       <c r="G112" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
         <v>543</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>545</v>
       </c>
       <c r="B113" t="s">
         <v>546</v>
       </c>
       <c r="C113" t="s">
         <v>547</v>
       </c>
       <c r="D113">
-        <v>212.63</v>
+        <v>241.54</v>
       </c>
       <c r="E113">
-        <v>212.63</v>
+        <v>241.54</v>
       </c>
       <c r="G113" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
         <v>548</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>550</v>
       </c>
       <c r="B114" t="s">
         <v>551</v>
       </c>
       <c r="C114" t="s">
         <v>552</v>
       </c>
       <c r="D114">
-        <v>241.54</v>
+        <v>478.91</v>
       </c>
       <c r="E114">
-        <v>241.54</v>
+        <v>478.91</v>
       </c>
       <c r="G114" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
         <v>553</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>555</v>
       </c>
       <c r="B115" t="s">
         <v>556</v>
       </c>
       <c r="C115" t="s">
         <v>557</v>
       </c>
       <c r="D115">
-        <v>478.91</v>
+        <v>162.18</v>
       </c>
       <c r="E115">
-        <v>478.91</v>
+        <v>162.18</v>
       </c>
       <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>558</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
-        <v>559</v>
+        <v>74</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>559</v>
+      </c>
+      <c r="B116" t="s">
         <v>560</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>561</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116">
+        <v>295.99</v>
+      </c>
+      <c r="E116">
+        <v>295.99</v>
+      </c>
+      <c r="G116" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H116" t="s">
+        <v>16</v>
+      </c>
+      <c r="I116" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>563</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>563</v>
+      </c>
+      <c r="B117" t="s">
         <v>564</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>565</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117">
+        <v>1679.62</v>
+      </c>
+      <c r="E117">
+        <v>1679.62</v>
+      </c>
+      <c r="G117" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H117" t="s">
+        <v>16</v>
+      </c>
+      <c r="I117" t="s">
         <v>566</v>
-      </c>
-[...13 lines deleted...]
-        <v>567</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>567</v>
+      </c>
+      <c r="B118" t="s">
         <v>568</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>569</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118">
+        <v>2361.55</v>
+      </c>
+      <c r="E118">
+        <v>2361.55</v>
+      </c>
+      <c r="G118" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H118" t="s">
+        <v>16</v>
+      </c>
+      <c r="I118" t="s">
         <v>570</v>
-      </c>
-[...13 lines deleted...]
-        <v>571</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>571</v>
+      </c>
+      <c r="B119" t="s">
         <v>572</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>573</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119">
+        <v>2815.1499</v>
+      </c>
+      <c r="E119">
+        <v>2815.1499</v>
+      </c>
+      <c r="G119" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H119" t="s">
+        <v>16</v>
+      </c>
+      <c r="I119" t="s">
         <v>574</v>
-      </c>
-[...13 lines deleted...]
-        <v>575</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>575</v>
+      </c>
+      <c r="B120" t="s">
         <v>576</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>577</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120">
+        <v>666.57</v>
+      </c>
+      <c r="E120">
+        <v>666.57</v>
+      </c>
+      <c r="G120" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H120" t="s">
+        <v>16</v>
+      </c>
+      <c r="I120" t="s">
         <v>578</v>
       </c>
-      <c r="D120">
-[...11 lines deleted...]
-      <c r="I120" t="s">
+      <c r="J120">
+        <v>1</v>
+      </c>
+      <c r="K120" t="s">
+        <v>18</v>
+      </c>
+      <c r="L120" t="s">
         <v>579</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>580</v>
       </c>
       <c r="B121" t="s">
         <v>581</v>
       </c>
       <c r="C121" t="s">
         <v>582</v>
       </c>
       <c r="D121">
-        <v>666.57</v>
+        <v>879</v>
       </c>
       <c r="E121">
-        <v>666.57</v>
+        <v>879</v>
       </c>
       <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
         <v>583</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>585</v>
       </c>
       <c r="B122" t="s">
         <v>586</v>
       </c>
       <c r="C122" t="s">
         <v>587</v>
       </c>
       <c r="D122">
-        <v>879</v>
+        <v>550</v>
       </c>
       <c r="E122">
-        <v>879</v>
+        <v>550</v>
       </c>
       <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
         <v>588</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>590</v>
       </c>
       <c r="B123" t="s">
         <v>591</v>
       </c>
       <c r="C123" t="s">
         <v>592</v>
       </c>
       <c r="D123">
-        <v>550</v>
+        <v>510.3</v>
       </c>
       <c r="E123">
-        <v>550</v>
+        <v>510.3</v>
       </c>
       <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
         <v>593</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>595</v>
       </c>
       <c r="B124" t="s">
         <v>596</v>
       </c>
       <c r="C124" t="s">
         <v>597</v>
       </c>
       <c r="D124">
-        <v>510.3</v>
+        <v>261.38</v>
       </c>
       <c r="E124">
-        <v>510.3</v>
+        <v>261.38</v>
       </c>
       <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
         <v>598</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>600</v>
       </c>
       <c r="B125" t="s">
         <v>601</v>
       </c>
       <c r="C125" t="s">
         <v>602</v>
       </c>
       <c r="D125">
-        <v>261.38</v>
+        <v>236.67</v>
       </c>
       <c r="E125">
-        <v>261.38</v>
+        <v>236.67</v>
       </c>
       <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
         <v>603</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>605</v>
       </c>
       <c r="B126" t="s">
         <v>606</v>
       </c>
       <c r="C126" t="s">
         <v>607</v>
       </c>
       <c r="D126">
-        <v>236.67</v>
+        <v>60.24</v>
       </c>
       <c r="E126">
-        <v>236.67</v>
+        <v>60.24</v>
       </c>
       <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
+        <v>275</v>
+      </c>
+      <c r="J126">
+        <v>1</v>
+      </c>
+      <c r="K126" t="s">
+        <v>18</v>
+      </c>
+      <c r="L126" t="s">
         <v>608</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>609</v>
+      </c>
+      <c r="B127" t="s">
         <v>610</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>611</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127">
+        <v>90.02</v>
+      </c>
+      <c r="E127">
+        <v>90.02</v>
+      </c>
+      <c r="G127" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H127" t="s">
         <v>612</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
       <c r="I127" t="s">
         <v>275</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>614</v>
       </c>
       <c r="B128" t="s">
         <v>615</v>
       </c>
       <c r="C128" t="s">
         <v>616</v>
       </c>
       <c r="D128">
-        <v>90.02</v>
+        <v>25.81</v>
       </c>
       <c r="E128">
-        <v>90.02</v>
+        <v>25.81</v>
       </c>
       <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
-        <v>617</v>
+        <v>16</v>
       </c>
       <c r="I128" t="s">
         <v>275</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>618</v>
+      </c>
+      <c r="B129" t="s">
         <v>619</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>620</v>
       </c>
-      <c r="C129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129">
-        <v>25.81</v>
+        <v>22.77</v>
       </c>
       <c r="E129">
-        <v>25.81</v>
+        <v>22.77</v>
       </c>
       <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>275</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
+        <v>622</v>
+      </c>
+      <c r="B130" t="s">
         <v>623</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
         <v>624</v>
       </c>
-      <c r="C130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D130">
-        <v>22.77</v>
+        <v>13.98</v>
       </c>
       <c r="E130">
-        <v>22.77</v>
+        <v>13.98</v>
       </c>
       <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
         <v>275</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>626</v>
+      </c>
+      <c r="B131" t="s">
         <v>627</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>628</v>
       </c>
-      <c r="C131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D131">
-        <v>13.98</v>
+        <v>20.04</v>
       </c>
       <c r="E131">
-        <v>13.98</v>
+        <v>20.04</v>
       </c>
       <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>275</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>629</v>
+      </c>
+      <c r="B132" t="s">
+        <v>630</v>
+      </c>
+      <c r="C132" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>633</v>
       </c>
       <c r="D132">
         <v>20.04</v>
       </c>
       <c r="E132">
         <v>20.04</v>
       </c>
       <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>275</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>632</v>
+      </c>
+      <c r="B133" t="s">
+        <v>633</v>
+      </c>
+      <c r="C133" t="s">
         <v>634</v>
       </c>
-      <c r="B133" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D133">
-        <v>20.04</v>
+        <v>45.57</v>
       </c>
       <c r="E133">
-        <v>20.04</v>
+        <v>45.57</v>
       </c>
       <c r="G133" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
         <v>275</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>635</v>
+      </c>
+      <c r="B134" t="s">
+        <v>636</v>
+      </c>
+      <c r="C134" t="s">
         <v>637</v>
       </c>
-      <c r="B134" t="s">
+      <c r="D134">
+        <v>2499</v>
+      </c>
+      <c r="E134">
+        <v>2499</v>
+      </c>
+      <c r="G134" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H134" t="s">
+        <v>16</v>
+      </c>
+      <c r="I134" t="s">
         <v>638</v>
       </c>
-      <c r="C134" t="s">
+      <c r="J134">
+        <v>1</v>
+      </c>
+      <c r="K134" t="s">
+        <v>18</v>
+      </c>
+      <c r="L134" t="s">
         <v>639</v>
-      </c>
-[...22 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>640</v>
       </c>
       <c r="B135" t="s">
         <v>641</v>
       </c>
       <c r="C135" t="s">
         <v>642</v>
       </c>
       <c r="D135">
-        <v>2499</v>
+        <v>249</v>
       </c>
       <c r="E135">
-        <v>2499</v>
+        <v>249</v>
       </c>
       <c r="G135" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
         <v>643</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>645</v>
       </c>
       <c r="B136" t="s">
         <v>646</v>
       </c>
       <c r="C136" t="s">
         <v>647</v>
       </c>
       <c r="D136">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="E136">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
         <v>648</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>650</v>
       </c>
       <c r="B137" t="s">
         <v>651</v>
       </c>
       <c r="C137" t="s">
         <v>652</v>
       </c>
       <c r="D137">
-        <v>279</v>
+        <v>70</v>
       </c>
       <c r="E137">
-        <v>279</v>
+        <v>70</v>
       </c>
       <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
         <v>653</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>655</v>
       </c>
       <c r="B138" t="s">
         <v>656</v>
       </c>
       <c r="C138" t="s">
         <v>657</v>
       </c>
       <c r="D138">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="E138">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
         <v>658</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>660</v>
       </c>
       <c r="B139" t="s">
         <v>661</v>
       </c>
       <c r="C139" t="s">
         <v>662</v>
       </c>
       <c r="D139">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="E139">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
         <v>663</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>665</v>
       </c>
       <c r="B140" t="s">
         <v>666</v>
       </c>
       <c r="C140" t="s">
         <v>667</v>
       </c>
       <c r="D140">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="E140">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
         <v>668</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>670</v>
       </c>
       <c r="B141" t="s">
         <v>671</v>
       </c>
       <c r="C141" t="s">
         <v>672</v>
       </c>
       <c r="D141">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="E141">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
         <v>673</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>675</v>
       </c>
       <c r="B142" t="s">
         <v>676</v>
       </c>
       <c r="C142" t="s">
         <v>677</v>
       </c>
       <c r="D142">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="E142">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
         <v>678</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>680</v>
       </c>
       <c r="B143" t="s">
         <v>681</v>
       </c>
       <c r="C143" t="s">
         <v>682</v>
       </c>
       <c r="D143">
-        <v>59</v>
+        <v>41.97</v>
       </c>
       <c r="E143">
-        <v>59</v>
+        <v>41.97</v>
       </c>
       <c r="G143" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
         <v>683</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>685</v>
       </c>
       <c r="B144" t="s">
         <v>686</v>
       </c>
       <c r="C144" t="s">
         <v>687</v>
       </c>
       <c r="D144">
-        <v>41.97</v>
+        <v>55</v>
       </c>
       <c r="E144">
-        <v>41.97</v>
+        <v>55</v>
       </c>
       <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
         <v>688</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>690</v>
       </c>
       <c r="B145" t="s">
         <v>691</v>
       </c>
       <c r="C145" t="s">
         <v>692</v>
       </c>
       <c r="D145">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="E145">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="G145" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
         <v>693</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
         <v>694</v>
-      </c>
-[...33 lines deleted...]
-        <v>699</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>