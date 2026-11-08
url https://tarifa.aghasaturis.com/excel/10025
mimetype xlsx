--- v5 (2026-09-23)
+++ v6 (2026-11-08)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="695" uniqueCount="695">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="691">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -1464,62 +1464,50 @@
     <t>A52191191D4080</t>
   </si>
   <si>
     <t>D4080</t>
   </si>
   <si>
     <t>Gierre-D4080-Pasamanos para escaleras Stabila PRO de 10 y 12 peldaños</t>
   </si>
   <si>
     <t>8013186997196</t>
   </si>
   <si>
     <t>P06-01-038-V01-P07</t>
   </si>
   <si>
     <t>A5215366GMAKITANK06</t>
   </si>
   <si>
     <t>MAKITANK06</t>
   </si>
   <si>
     <t>Gierre-MAKITANK06-Anclaje de pared MAKITANK06 para andamio FA400FL</t>
   </si>
   <si>
     <t>P06-01-019-V01-P03</t>
-  </si>
-[...10 lines deleted...]
-    <t>8013186243361</t>
   </si>
   <si>
     <t>A5213178JALPR275B</t>
   </si>
   <si>
     <t>ALPR275B</t>
   </si>
   <si>
     <t>Gierre-ALPR275B-Escalera de apoyo 1 tramo Singola PRO (16 peldaños)</t>
   </si>
   <si>
     <t>8013186243378</t>
   </si>
   <si>
     <t>A52191113D2201</t>
   </si>
   <si>
     <t>D2201</t>
   </si>
   <si>
     <t>Gierre-D2201-Barra estabilizadora de 80 cm (para escaleras Peppina ALU150 4+4 y 4+5)</t>
   </si>
   <si>
     <t>P06-01-036-V01-P12</t>
   </si>
@@ -2142,51 +2130,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N145"/>
+  <dimension ref="A1:N144"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="10"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
     <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -5637,1643 +5625,1608 @@
       </c>
       <c r="I99" t="s">
         <v>275</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>485</v>
       </c>
       <c r="B100" t="s">
         <v>486</v>
       </c>
       <c r="C100" t="s">
         <v>487</v>
       </c>
       <c r="D100">
-        <v>215.39</v>
+        <v>236.23</v>
       </c>
       <c r="E100">
-        <v>215.39</v>
+        <v>236.23</v>
       </c>
       <c r="G100" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>488</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>489</v>
       </c>
       <c r="B101" t="s">
         <v>490</v>
       </c>
       <c r="C101" t="s">
         <v>491</v>
       </c>
       <c r="D101">
-        <v>236.23</v>
+        <v>72.2</v>
       </c>
       <c r="E101">
-        <v>236.23</v>
+        <v>72.2</v>
       </c>
       <c r="G101" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
+        <v>275</v>
+      </c>
+      <c r="J101">
+        <v>1</v>
+      </c>
+      <c r="K101" t="s">
+        <v>18</v>
+      </c>
+      <c r="L101" t="s">
         <v>492</v>
-      </c>
-[...7 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>493</v>
       </c>
       <c r="B102" t="s">
         <v>494</v>
       </c>
       <c r="C102" t="s">
         <v>495</v>
       </c>
       <c r="D102">
-        <v>72.2</v>
+        <v>72.8</v>
       </c>
       <c r="E102">
-        <v>72.2</v>
+        <v>72.8</v>
       </c>
       <c r="G102" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>275</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>497</v>
       </c>
       <c r="B103" t="s">
         <v>498</v>
       </c>
       <c r="C103" t="s">
         <v>499</v>
       </c>
       <c r="D103">
-        <v>72.8</v>
+        <v>75.23</v>
       </c>
       <c r="E103">
-        <v>72.8</v>
+        <v>75.23</v>
       </c>
       <c r="G103" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
         <v>275</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>501</v>
       </c>
       <c r="B104" t="s">
         <v>502</v>
       </c>
       <c r="C104" t="s">
         <v>503</v>
       </c>
       <c r="D104">
-        <v>75.23</v>
+        <v>288.56</v>
       </c>
       <c r="E104">
-        <v>75.23</v>
+        <v>288.56</v>
       </c>
       <c r="G104" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
-        <v>275</v>
+        <v>504</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B105" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C105" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D105">
-        <v>288.56</v>
+        <v>335.94</v>
       </c>
       <c r="E105">
-        <v>288.56</v>
+        <v>335.94</v>
       </c>
       <c r="G105" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B106" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C106" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D106">
-        <v>335.94</v>
+        <v>400.95</v>
       </c>
       <c r="E106">
-        <v>335.94</v>
+        <v>400.95</v>
       </c>
       <c r="G106" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B107" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C107" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D107">
-        <v>400.95</v>
+        <v>61.8</v>
       </c>
       <c r="E107">
-        <v>400.95</v>
+        <v>61.8</v>
       </c>
       <c r="G107" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B108" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C108" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D108">
-        <v>61.8</v>
+        <v>107.73</v>
       </c>
       <c r="E108">
-        <v>61.8</v>
+        <v>107.73</v>
       </c>
       <c r="G108" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B109" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C109" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D109">
-        <v>107.73</v>
+        <v>137.78</v>
       </c>
       <c r="E109">
-        <v>107.73</v>
+        <v>137.78</v>
       </c>
       <c r="G109" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
       <c r="K109" t="s">
         <v>18</v>
       </c>
       <c r="L109" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B110" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C110" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D110">
-        <v>137.78</v>
+        <v>171.8</v>
       </c>
       <c r="E110">
-        <v>137.78</v>
+        <v>171.8</v>
       </c>
       <c r="G110" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B111" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C111" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D111">
-        <v>171.8</v>
+        <v>212.63</v>
       </c>
       <c r="E111">
-        <v>171.8</v>
+        <v>212.63</v>
       </c>
       <c r="G111" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B112" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C112" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D112">
-        <v>212.63</v>
+        <v>241.54</v>
       </c>
       <c r="E112">
-        <v>212.63</v>
+        <v>241.54</v>
       </c>
       <c r="G112" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B113" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C113" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D113">
-        <v>241.54</v>
+        <v>478.91</v>
       </c>
       <c r="E113">
-        <v>241.54</v>
+        <v>478.91</v>
       </c>
       <c r="G113" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B114" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C114" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D114">
-        <v>478.91</v>
+        <v>162.18</v>
       </c>
       <c r="E114">
-        <v>478.91</v>
+        <v>162.18</v>
       </c>
       <c r="G114" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
-        <v>554</v>
+        <v>74</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>555</v>
       </c>
       <c r="B115" t="s">
         <v>556</v>
       </c>
       <c r="C115" t="s">
         <v>557</v>
       </c>
       <c r="D115">
-        <v>162.18</v>
+        <v>295.99</v>
       </c>
       <c r="E115">
-        <v>162.18</v>
+        <v>295.99</v>
       </c>
       <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>558</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>559</v>
       </c>
       <c r="B116" t="s">
         <v>560</v>
       </c>
       <c r="C116" t="s">
         <v>561</v>
       </c>
       <c r="D116">
-        <v>295.99</v>
+        <v>1679.62</v>
       </c>
       <c r="E116">
-        <v>295.99</v>
+        <v>1679.62</v>
       </c>
       <c r="G116" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
         <v>562</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>563</v>
       </c>
       <c r="B117" t="s">
         <v>564</v>
       </c>
       <c r="C117" t="s">
         <v>565</v>
       </c>
       <c r="D117">
-        <v>1679.62</v>
+        <v>2361.55</v>
       </c>
       <c r="E117">
-        <v>1679.62</v>
+        <v>2361.55</v>
       </c>
       <c r="G117" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>566</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>567</v>
       </c>
       <c r="B118" t="s">
         <v>568</v>
       </c>
       <c r="C118" t="s">
         <v>569</v>
       </c>
       <c r="D118">
-        <v>2361.55</v>
+        <v>2815.1499</v>
       </c>
       <c r="E118">
-        <v>2361.55</v>
+        <v>2815.1499</v>
       </c>
       <c r="G118" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
         <v>570</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>571</v>
       </c>
       <c r="B119" t="s">
         <v>572</v>
       </c>
       <c r="C119" t="s">
         <v>573</v>
       </c>
       <c r="D119">
-        <v>2815.1499</v>
+        <v>666.57</v>
       </c>
       <c r="E119">
-        <v>2815.1499</v>
+        <v>666.57</v>
       </c>
       <c r="G119" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
         <v>574</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
-        <v>74</v>
+        <v>575</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B120" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C120" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D120">
-        <v>666.57</v>
+        <v>879</v>
       </c>
       <c r="E120">
-        <v>666.57</v>
+        <v>879</v>
       </c>
       <c r="G120" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B121" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C121" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D121">
-        <v>879</v>
+        <v>550</v>
       </c>
       <c r="E121">
-        <v>879</v>
+        <v>550</v>
       </c>
       <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B122" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C122" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D122">
-        <v>550</v>
+        <v>510.3</v>
       </c>
       <c r="E122">
-        <v>550</v>
+        <v>510.3</v>
       </c>
       <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B123" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C123" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D123">
-        <v>510.3</v>
+        <v>261.38</v>
       </c>
       <c r="E123">
-        <v>510.3</v>
+        <v>261.38</v>
       </c>
       <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B124" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C124" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D124">
-        <v>261.38</v>
+        <v>236.67</v>
       </c>
       <c r="E124">
-        <v>261.38</v>
+        <v>236.67</v>
       </c>
       <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B125" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C125" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D125">
-        <v>236.67</v>
+        <v>60.24</v>
       </c>
       <c r="E125">
-        <v>236.67</v>
+        <v>60.24</v>
       </c>
       <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>603</v>
+        <v>275</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>605</v>
       </c>
       <c r="B126" t="s">
         <v>606</v>
       </c>
       <c r="C126" t="s">
         <v>607</v>
       </c>
       <c r="D126">
-        <v>60.24</v>
+        <v>90.02</v>
       </c>
       <c r="E126">
-        <v>60.24</v>
+        <v>90.02</v>
       </c>
       <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
-        <v>16</v>
+        <v>608</v>
       </c>
       <c r="I126" t="s">
         <v>275</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B127" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C127" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D127">
-        <v>90.02</v>
+        <v>25.81</v>
       </c>
       <c r="E127">
-        <v>90.02</v>
+        <v>25.81</v>
       </c>
       <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
-        <v>612</v>
+        <v>16</v>
       </c>
       <c r="I127" t="s">
         <v>275</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>614</v>
       </c>
       <c r="B128" t="s">
         <v>615</v>
       </c>
       <c r="C128" t="s">
         <v>616</v>
       </c>
       <c r="D128">
-        <v>25.81</v>
+        <v>22.77</v>
       </c>
       <c r="E128">
-        <v>25.81</v>
+        <v>22.77</v>
       </c>
       <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
         <v>275</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>618</v>
       </c>
       <c r="B129" t="s">
         <v>619</v>
       </c>
       <c r="C129" t="s">
         <v>620</v>
       </c>
       <c r="D129">
-        <v>22.77</v>
+        <v>13.98</v>
       </c>
       <c r="E129">
-        <v>22.77</v>
+        <v>13.98</v>
       </c>
       <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>275</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>622</v>
       </c>
       <c r="B130" t="s">
         <v>623</v>
       </c>
       <c r="C130" t="s">
         <v>624</v>
       </c>
       <c r="D130">
-        <v>13.98</v>
+        <v>20.04</v>
       </c>
       <c r="E130">
-        <v>13.98</v>
+        <v>20.04</v>
       </c>
       <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
         <v>275</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>625</v>
+      </c>
+      <c r="B131" t="s">
         <v>626</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
       <c r="D131">
         <v>20.04</v>
       </c>
       <c r="E131">
         <v>20.04</v>
       </c>
       <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>275</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>628</v>
+      </c>
+      <c r="B132" t="s">
         <v>629</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
         <v>630</v>
       </c>
-      <c r="C132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132">
-        <v>20.04</v>
+        <v>45.57</v>
       </c>
       <c r="E132">
-        <v>20.04</v>
+        <v>45.57</v>
       </c>
       <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>275</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>631</v>
+      </c>
+      <c r="B133" t="s">
         <v>632</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" t="s">
         <v>633</v>
       </c>
-      <c r="C133" t="s">
+      <c r="D133">
+        <v>2499</v>
+      </c>
+      <c r="E133">
+        <v>2499</v>
+      </c>
+      <c r="G133" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H133" t="s">
+        <v>16</v>
+      </c>
+      <c r="I133" t="s">
         <v>634</v>
       </c>
-      <c r="D133">
-[...13 lines deleted...]
-      </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B134" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C134" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D134">
-        <v>2499</v>
+        <v>249</v>
       </c>
       <c r="E134">
-        <v>2499</v>
+        <v>249</v>
       </c>
       <c r="G134" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B135" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C135" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D135">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="E135">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="G135" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B136" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C136" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D136">
-        <v>279</v>
+        <v>70</v>
       </c>
       <c r="E136">
-        <v>279</v>
+        <v>70</v>
       </c>
       <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B137" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C137" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D137">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="E137">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B138" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C138" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D138">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="E138">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B139" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C139" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D139">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="E139">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B140" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C140" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D140">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="E140">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B141" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C141" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D141">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="E141">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B142" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C142" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D142">
-        <v>59</v>
+        <v>41.97</v>
       </c>
       <c r="E142">
-        <v>59</v>
+        <v>41.97</v>
       </c>
       <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B143" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C143" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D143">
-        <v>41.97</v>
+        <v>55</v>
       </c>
       <c r="E143">
-        <v>41.97</v>
+        <v>55</v>
       </c>
       <c r="G143" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B144" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C144" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D144">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="E144">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>689</v>
-[...3 lines deleted...]
-      <c r="A145" t="s">
         <v>690</v>
-      </c>
-[...28 lines deleted...]
-        <v>694</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>