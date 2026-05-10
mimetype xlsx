--- v1 (2026-03-23)
+++ v2 (2026-05-10)
@@ -9,70 +9,73 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="652">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="705" uniqueCount="705">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
+    <t>Variación Precio</t>
+  </si>
+  <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A5211031GEAL010</t>
   </si>
   <si>
     <t>AL010</t>
   </si>
   <si>
     <t>Gierre-AL010-Escalera telescópica multifunción de aluminio PEPPina EN131 (3+3 peldaños)</t>
   </si>
   <si>
     <t>RC</t>
@@ -119,50 +122,53 @@
   <si>
     <t>A5211053GEA0040</t>
   </si>
   <si>
     <t>A0040</t>
   </si>
   <si>
     <t>Gierre-A0040-Escalera telescópica multifunción de acero PEPPina de 125 kg (4+4 peldaños)</t>
   </si>
   <si>
     <t>8013186000407</t>
   </si>
   <si>
     <t>P06-01-004-V02-P01</t>
   </si>
   <si>
     <t>A5211053GEA0050</t>
   </si>
   <si>
     <t>A0050</t>
   </si>
   <si>
     <t>Gierre-A0050-Escalera telescópica multifunción de acero PEPPina de 125 kg (4+5 peldaños)</t>
   </si>
   <si>
+    <t>0%</t>
+  </si>
+  <si>
     <t>8013186000506</t>
   </si>
   <si>
     <t>P06-01-004-V02-P02</t>
   </si>
   <si>
     <t>A5213081GEAL757</t>
   </si>
   <si>
     <t>AL757</t>
   </si>
   <si>
     <t>Gierre-AL757-Escalera de tijera Stabila 60 Pro ALU 150 (8 peldaños)</t>
   </si>
   <si>
     <t>8013186247574</t>
   </si>
   <si>
     <t>P06-01-010-V01-P03</t>
   </si>
   <si>
     <t>A5213081GEAL770</t>
   </si>
   <si>
     <t>AL770</t>
@@ -179,50 +185,53 @@
   <si>
     <t>A5213081GEAL790</t>
   </si>
   <si>
     <t>AL790</t>
   </si>
   <si>
     <t>Gierre-AL790-Escalera de tijera Stabila 60 Pro ALU 150 (12 peldaños)</t>
   </si>
   <si>
     <t>8013186247901</t>
   </si>
   <si>
     <t>P06-01-010-V01-P05</t>
   </si>
   <si>
     <t>A5213141GEALP08</t>
   </si>
   <si>
     <t>ALP08</t>
   </si>
   <si>
     <t>Gierre-ALP08-Escalera de aluminio con plataforma Eterna (8 peldaños)</t>
   </si>
   <si>
+    <t>-0%</t>
+  </si>
+  <si>
     <t>8013186650084</t>
   </si>
   <si>
     <t>P06-01-009-V01-P01</t>
   </si>
   <si>
     <t>A5213141GEALP10</t>
   </si>
   <si>
     <t>ALP10</t>
   </si>
   <si>
     <t>Gierre-ALP10-Escalera de aluminio con plataforma Eterna (10 peldaños)</t>
   </si>
   <si>
     <t>8013186650107</t>
   </si>
   <si>
     <t>P06-01-009-V01-P02</t>
   </si>
   <si>
     <t>A5213141GEALP12</t>
   </si>
   <si>
     <t>ALP12</t>
@@ -866,63 +875,63 @@
   <si>
     <t>Gierre-MAKITRA01-Kit bloqueo rampas para rampas de carga (old)</t>
   </si>
   <si>
     <t>ZCATALOGO2024</t>
   </si>
   <si>
     <t>A5215356GEMACOPRA004</t>
   </si>
   <si>
     <t>MACOPRA0040</t>
   </si>
   <si>
     <t>Gierre-MACOPRA0040-2 Barras laterales protectoras de andamio de acero TR</t>
   </si>
   <si>
     <t>ZCATALOGO2022</t>
   </si>
   <si>
     <t>A5215362GETA1900FL</t>
   </si>
   <si>
     <t>TA1900FL</t>
   </si>
   <si>
-    <t>Gierre-TA1900FL-Andamio profesional TA-FL (480 cm)</t>
+    <t>Gierre-TA1900FL-Andamio profesional TA1900FL (480 cm)</t>
   </si>
   <si>
     <t>8013186210066</t>
   </si>
   <si>
     <t>A5215362GETA2000FL</t>
   </si>
   <si>
     <t>TA2000FL</t>
   </si>
   <si>
-    <t>Gierre-TA2000FL-Andamio profesional TA-FL (660 cm)</t>
+    <t>Gierre-TA2000FL-Andamio profesional TA2000FL (660 cm)</t>
   </si>
   <si>
     <t>8013186212220</t>
   </si>
   <si>
     <t>P06-01-015-V02-P03W</t>
   </si>
   <si>
     <t>A5211031GEAL015</t>
   </si>
   <si>
     <t>AL015</t>
   </si>
   <si>
     <t>Gierre-AL015-Escalera telescópica multifunción de aluminio PEPPina EN131 (3+4 peldaños)</t>
   </si>
   <si>
     <t>8013186221154</t>
   </si>
   <si>
     <t>P06-01-002-V02-P02</t>
   </si>
   <si>
     <t>A5213150GEAL500</t>
   </si>
@@ -1037,80 +1046,50 @@
   <si>
     <t>Gierre-B0300-Mini escalera de acero con estribo Superstep (3 peldaños)</t>
   </si>
   <si>
     <t>8013186013124</t>
   </si>
   <si>
     <t>P06-01-024-V02-P02</t>
   </si>
   <si>
     <t>A5216106015GEB0060</t>
   </si>
   <si>
     <t>B0060</t>
   </si>
   <si>
     <t>Gierre-B0060-Mini escalera básica de acero Sempreutile (3 peldaños)</t>
   </si>
   <si>
     <t>8013186010604</t>
   </si>
   <si>
     <t>P06-01-025-V02-P02</t>
   </si>
   <si>
-    <t>A5216106020GEB0070</t>
-[...28 lines deleted...]
-  <si>
     <t>A5211031GEAL060</t>
   </si>
   <si>
     <t>AL060</t>
   </si>
   <si>
     <t>Gierre-AL060-Escalera telescópica multifunción de aluminio PEPPina EN131 (6+6 peldaños)</t>
   </si>
   <si>
     <t>8013186220607</t>
   </si>
   <si>
     <t>P06-01-002-V02-P05</t>
   </si>
   <si>
     <t>A52191099D4043</t>
   </si>
   <si>
     <t>D4043</t>
   </si>
   <si>
     <t>Gierre-D4043-Juego de 4 pies de escaleras telescópicas multifunción de aluminio Peppina PRO</t>
   </si>
   <si>
     <t>P06-01-030-V01-P01</t>
@@ -1166,50 +1145,53 @@
   <si>
     <t>A52191111D4023</t>
   </si>
   <si>
     <t>D4023</t>
   </si>
   <si>
     <t>Gierre-D4023-Juego de 4 pies de escaleras Peppina ALU150 (3, 4 y 5 peldaños)</t>
   </si>
   <si>
     <t>8013186994232</t>
   </si>
   <si>
     <t>P06-01-030-V02-P01</t>
   </si>
   <si>
     <t>A52191113D4022</t>
   </si>
   <si>
     <t>D4022</t>
   </si>
   <si>
     <t>Gierre-D4022-Juego de 2 ganchos de bloqueo tramos de escaleras Peppina ALU150</t>
   </si>
   <si>
+    <t>8013186994225</t>
+  </si>
+  <si>
     <t>P06-01-030-V02-P02</t>
   </si>
   <si>
     <t>A52191112D4004</t>
   </si>
   <si>
     <t>D4004</t>
   </si>
   <si>
     <t>Gierre-D4004-Juego de 2 manetas de articulación de escaleras Peppina ALU150 (3, 4 y 5 peldaños)</t>
   </si>
   <si>
     <t>P06-01-030-V02-P03</t>
   </si>
   <si>
     <t>A52191114MACOPAR4010</t>
   </si>
   <si>
     <t>D4065</t>
   </si>
   <si>
     <t>Gierre-D4065-Juego de 4 tapas para extremo de peldaño de escaleras Peppina ALU150</t>
   </si>
   <si>
     <t>P06-01-030-V02-P04</t>
@@ -1511,50 +1493,62 @@
   <si>
     <t>A5215366GMAKITANK06</t>
   </si>
   <si>
     <t>MAKITANK06</t>
   </si>
   <si>
     <t>Gierre-MAKITANK06-Anclaje de pared MAKITANK06 para andamio FA400FL</t>
   </si>
   <si>
     <t>P06-01-017-V01-P03</t>
   </si>
   <si>
     <t>A5213178JALPR255B</t>
   </si>
   <si>
     <t>ALPR255B</t>
   </si>
   <si>
     <t>Gierre-ALPR255B-Escalera de apoyo 1 tramo Singola PRO (14 peldaños)</t>
   </si>
   <si>
     <t>8013186243361</t>
   </si>
   <si>
+    <t>A5213178JALPR275B</t>
+  </si>
+  <si>
+    <t>ALPR275B</t>
+  </si>
+  <si>
+    <t>Gierre-ALPR275B-Escalera de apoyo 1 tramo Singola PRO (16 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186243378</t>
+  </si>
+  <si>
     <t>A52191113D2201</t>
   </si>
   <si>
     <t>D2201</t>
   </si>
   <si>
     <t>Gierre-D2201-Barra estabilizadora de 80 cm (para escaleras Peppina ALU150 4+4 y 4+5)</t>
   </si>
   <si>
     <t>P06-01-030-V02-P07</t>
   </si>
   <si>
     <t>A52191113D2202</t>
   </si>
   <si>
     <t>D2202</t>
   </si>
   <si>
     <t>Gierre-D2202-Barra estabilizadora de 90 cm (para escaleras Peppina ALU150 5+5)</t>
   </si>
   <si>
     <t>P06-01-030-V02-P08</t>
   </si>
   <si>
     <t>A52191113D2203</t>
@@ -1793,51 +1787,51 @@
   <si>
     <t>8013186583146</t>
   </si>
   <si>
     <t>A5211020GEAL075AL</t>
   </si>
   <si>
     <t>ED075AL</t>
   </si>
   <si>
     <t>Gierre-ED075AL-Escalera multifunción telescópica de aluminio PEPPina Pro (6+6)</t>
   </si>
   <si>
     <t>8013186222038</t>
   </si>
   <si>
     <t>P06-01-002-V01-P03</t>
   </si>
   <si>
     <t>A5215362DGETA1800FL</t>
   </si>
   <si>
     <t>TA1800FL</t>
   </si>
   <si>
-    <t>Gierre-TA1800FL-Andamio profesional TA-FL (300 cm)</t>
+    <t>Gierre-TA1800FL-Andamio profesional TA1800FL (300 cm)</t>
   </si>
   <si>
     <t>8013186180000</t>
   </si>
   <si>
     <t>P06-01-015-V02-P01</t>
   </si>
   <si>
     <t>A5215362FGEKITA05VLF</t>
   </si>
   <si>
     <t>KITA05VLF</t>
   </si>
   <si>
     <t>Gierre-KITA05VLF-Extensión de andamio profesional TA-FL (1)</t>
   </si>
   <si>
     <t>8013186217003</t>
   </si>
   <si>
     <t>P06-01-015-V02-P02</t>
   </si>
   <si>
     <t>A5215369GEFA200EY</t>
   </si>
@@ -1961,4768 +1955,5817 @@
   <si>
     <t>A5219A2D6009</t>
   </si>
   <si>
     <t>D6009</t>
   </si>
   <si>
     <t>Gierre-D6009-Juego de pies + tornillos para barra estabilizadora (FA200FL)</t>
   </si>
   <si>
     <t>A5219A3DSLTRAGR6020</t>
   </si>
   <si>
     <t>DSLTRAGR6020</t>
   </si>
   <si>
     <t>Gierre-DSLTRAGR6020-Travesaño diagonal de 1.576 mm con sistema FL (FA200FL)</t>
   </si>
   <si>
     <t>A5215362GETA2100FL</t>
   </si>
   <si>
     <t>TA2100FL</t>
   </si>
   <si>
-    <t>Gierre-TA2100FL-Andamio profesional TA-FL (840 cm)</t>
+    <t>Gierre-TA2100FL-Andamio profesional TA2100FL (840 cm)</t>
   </si>
   <si>
     <t>8013186213388</t>
+  </si>
+  <si>
+    <t>A5216101000BP200</t>
+  </si>
+  <si>
+    <t>BP200</t>
+  </si>
+  <si>
+    <t>Gierre-BP200-Taburete profesional aluminio (2 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186020207</t>
+  </si>
+  <si>
+    <t>P06-01-021-V01-P01W</t>
+  </si>
+  <si>
+    <t>A5216101005BP300</t>
+  </si>
+  <si>
+    <t>BP300</t>
+  </si>
+  <si>
+    <t>Gierre-BP300-Taburete profesional aluminio (3 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186023307</t>
+  </si>
+  <si>
+    <t>P06-01-021-V01-P02W</t>
+  </si>
+  <si>
+    <t>A5216104010BSF201</t>
+  </si>
+  <si>
+    <t>BSF201</t>
+  </si>
+  <si>
+    <t>Gierre-BSF201-Taburete acero-aluminio Mini Slimstep Mix (2 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186012011</t>
+  </si>
+  <si>
+    <t>P06-01-022-V01-P01W</t>
+  </si>
+  <si>
+    <t>A5216104015BSF301</t>
+  </si>
+  <si>
+    <t>BSF301</t>
+  </si>
+  <si>
+    <t>Gierre-BSF301-Taburete acero-aluminio Mini Slimstep Mix (3 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186013018</t>
+  </si>
+  <si>
+    <t>P06-01-022-V01-P02W</t>
+  </si>
+  <si>
+    <t>A5216104020BSF401</t>
+  </si>
+  <si>
+    <t>BSF401</t>
+  </si>
+  <si>
+    <t>Gierre-BSF401-Taburete acero-aluminio Mini Slimstep Mix (4 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186014015</t>
+  </si>
+  <si>
+    <t>P06-01-022-V01-P03W</t>
+  </si>
+  <si>
+    <t>A5216104025B003</t>
+  </si>
+  <si>
+    <t>B003</t>
+  </si>
+  <si>
+    <t>Gierre-B003-Taburete acero Solidstep (3 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186020030</t>
+  </si>
+  <si>
+    <t>P06-01-024-V01-P01W</t>
+  </si>
+  <si>
+    <t>A5216104030B004</t>
+  </si>
+  <si>
+    <t>B004</t>
+  </si>
+  <si>
+    <t>Gierre-B004-Taburete acero Solidstep (4 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186020047</t>
+  </si>
+  <si>
+    <t>P06-01-024-V01-P02W</t>
+  </si>
+  <si>
+    <t>A5216106025BT001</t>
+  </si>
+  <si>
+    <t>BT001</t>
+  </si>
+  <si>
+    <t>Gierre-BT001-Taburete plegable acero Toolstep (1 peldaño)</t>
+  </si>
+  <si>
+    <t>8013186020016</t>
+  </si>
+  <si>
+    <t>P06-01-025-V03-P01W</t>
+  </si>
+  <si>
+    <t>A5216106030B0030AP</t>
+  </si>
+  <si>
+    <t>B0030AP</t>
+  </si>
+  <si>
+    <t>Gierre-B0030AP-Taburete acero Minisgà peldaños de plástico (2 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186020078</t>
+  </si>
+  <si>
+    <t>P06-01-025-V04-P01W</t>
+  </si>
+  <si>
+    <t>A5216104021BD200</t>
+  </si>
+  <si>
+    <t>BD200</t>
+  </si>
+  <si>
+    <t>Gierre-BD200-Taburete Doublestep (1+1)</t>
+  </si>
+  <si>
+    <t>8013186020023</t>
+  </si>
+  <si>
+    <t>P06-01-023-V02-P03W</t>
+  </si>
+  <si>
+    <t>A5216104023BD210</t>
+  </si>
+  <si>
+    <t>BD210</t>
+  </si>
+  <si>
+    <t>Gierre-BD210-Taburete Doublestep (2+1)</t>
+  </si>
+  <si>
+    <t>8013186020054</t>
+  </si>
+  <si>
+    <t>P06-01-023-V02-P04W</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M137"/>
+  <dimension ref="A1:N147"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="10"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
-    <col min="7" max="7" width="6"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="20"/>
+    <col min="7" max="7" width="17"/>
+    <col min="8" max="8" width="6"/>
+    <col min="9" max="9" width="14"/>
+    <col min="10" max="10" width="13"/>
+    <col min="11" max="11" width="7"/>
+    <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>218.21</v>
       </c>
       <c r="E2">
         <v>227.39</v>
       </c>
       <c r="F2" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G2" s="2">
+        <v>0.0421</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="I2">
-[...2 lines deleted...]
-      <c r="J2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
       </c>
+      <c r="J2">
+        <v>1</v>
+      </c>
       <c r="K2" t="s">
         <v>17</v>
+      </c>
+      <c r="L2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D3">
         <v>259.67</v>
       </c>
       <c r="E3">
         <v>272.66</v>
       </c>
       <c r="F3" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G3" s="3">
+        <v>0.05</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>17</v>
+      </c>
+      <c r="L3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4">
         <v>334.54</v>
       </c>
       <c r="E4">
         <v>351.26</v>
       </c>
       <c r="F4" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G4" s="3">
+        <v>0.05</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4">
+        <v>1</v>
       </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>17</v>
+      </c>
+      <c r="L4" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D5">
         <v>118.61</v>
       </c>
       <c r="E5">
         <v>124.74</v>
       </c>
       <c r="F5" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G5" s="2">
+        <v>0.0517</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
         <v>138.92</v>
       </c>
-      <c r="G6" t="s">
-        <v>14</v>
+      <c r="E6">
+        <v>138.92</v>
+      </c>
+      <c r="G6" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>17</v>
+      </c>
+      <c r="L6" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7">
         <v>354.11</v>
       </c>
       <c r="E7">
         <v>366.33</v>
       </c>
       <c r="F7" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0.0345</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
       </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>17</v>
+      </c>
+      <c r="L7" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D8">
         <v>458.64</v>
       </c>
       <c r="E8">
         <v>474.45</v>
       </c>
       <c r="F8" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0.0345</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8">
+        <v>1</v>
       </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>17</v>
+      </c>
+      <c r="L8" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D9">
         <v>569.63</v>
       </c>
       <c r="E9">
         <v>589.29</v>
       </c>
       <c r="F9" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0.0345</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9">
+        <v>1</v>
       </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>17</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D10">
         <v>1822.1801</v>
       </c>
       <c r="E10">
         <v>1822.18</v>
       </c>
       <c r="F10" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G10" t="s" s="3">
+        <v>58</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>59</v>
+      </c>
+      <c r="J10">
+        <v>1</v>
       </c>
       <c r="K10" t="s">
-        <v>57</v>
+        <v>17</v>
+      </c>
+      <c r="L10" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D11">
         <v>2117.6599</v>
       </c>
       <c r="E11">
         <v>2117.66</v>
       </c>
       <c r="F11" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G11" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I11" t="s">
+        <v>64</v>
+      </c>
+      <c r="J11">
+        <v>1</v>
       </c>
       <c r="K11" t="s">
-        <v>62</v>
+        <v>17</v>
+      </c>
+      <c r="L11" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D12">
         <v>2420.28</v>
       </c>
       <c r="E12">
-        <v>2420.29</v>
+        <v>2420.28</v>
       </c>
       <c r="F12" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G12" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I12" t="s">
+        <v>69</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
       </c>
       <c r="K12" t="s">
-        <v>67</v>
+        <v>17</v>
+      </c>
+      <c r="L12" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D13">
         <v>138.35</v>
       </c>
-      <c r="G13" t="s">
-        <v>14</v>
+      <c r="E13">
+        <v>143.44</v>
+      </c>
+      <c r="F13" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G13" s="2">
+        <v>0.0368</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J13">
+        <v>1</v>
       </c>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D14">
         <v>180.87</v>
       </c>
-      <c r="G14" t="s">
-        <v>14</v>
+      <c r="E14">
+        <v>187.68</v>
+      </c>
+      <c r="F14" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0.0377</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I14" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14">
+        <v>1</v>
       </c>
       <c r="K14" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L14" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D15">
         <v>218.3</v>
       </c>
       <c r="E15">
         <v>218.3</v>
       </c>
       <c r="F15" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G15" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H15" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I15" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15">
+        <v>1</v>
       </c>
       <c r="K15" t="s">
-        <v>81</v>
+        <v>17</v>
+      </c>
+      <c r="L15" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D16">
         <v>304.48</v>
       </c>
       <c r="E16">
         <v>304.48</v>
       </c>
       <c r="F16" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G16" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H16" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16">
+        <v>1</v>
       </c>
       <c r="K16" t="s">
-        <v>86</v>
+        <v>17</v>
+      </c>
+      <c r="L16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B17" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D17">
         <v>218.88</v>
       </c>
       <c r="E17">
         <v>229.63</v>
       </c>
       <c r="F17" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0.0491</v>
       </c>
       <c r="H17" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I17" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17">
+        <v>1</v>
       </c>
       <c r="K17" t="s">
-        <v>91</v>
+        <v>17</v>
+      </c>
+      <c r="L17" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D18">
         <v>286.34</v>
       </c>
-      <c r="G18" t="s">
-        <v>14</v>
+      <c r="E18">
+        <v>286.34</v>
+      </c>
+      <c r="G18" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H18" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I18" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18">
+        <v>1</v>
       </c>
       <c r="K18" t="s">
-        <v>96</v>
+        <v>17</v>
+      </c>
+      <c r="L18" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D19">
         <v>177.47</v>
       </c>
       <c r="E19">
         <v>185.85</v>
       </c>
       <c r="F19" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0.0472</v>
       </c>
       <c r="H19" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I19" t="s">
+        <v>103</v>
+      </c>
+      <c r="J19">
+        <v>1</v>
       </c>
       <c r="K19" t="s">
-        <v>101</v>
+        <v>17</v>
+      </c>
+      <c r="L19" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C20" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D20">
         <v>213.75</v>
       </c>
-      <c r="G20" t="s">
-        <v>14</v>
+      <c r="E20">
+        <v>213.75</v>
+      </c>
+      <c r="G20" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H20" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I20" t="s">
+        <v>108</v>
+      </c>
+      <c r="J20">
+        <v>1</v>
       </c>
       <c r="K20" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L20" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B21" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C21" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D21">
         <v>104.33</v>
       </c>
       <c r="E21">
         <v>99</v>
       </c>
       <c r="F21" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G21" s="2">
+        <v>-0.0511</v>
       </c>
       <c r="H21" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I21" t="s">
+        <v>112</v>
+      </c>
+      <c r="J21">
+        <v>1</v>
       </c>
       <c r="K21" t="s">
-        <v>110</v>
+        <v>17</v>
+      </c>
+      <c r="L21" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B22" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C22" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D22">
         <v>147.42</v>
       </c>
       <c r="E22">
         <v>157.64</v>
       </c>
       <c r="F22" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0.0693</v>
       </c>
       <c r="H22" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I22" t="s">
+        <v>117</v>
+      </c>
+      <c r="J22">
+        <v>1</v>
       </c>
       <c r="K22" t="s">
-        <v>115</v>
+        <v>17</v>
+      </c>
+      <c r="L22" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B23" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C23" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D23">
         <v>208.09</v>
       </c>
       <c r="E23">
         <v>222.26</v>
       </c>
       <c r="F23" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0.0681</v>
       </c>
       <c r="H23" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I23" t="s">
+        <v>122</v>
+      </c>
+      <c r="J23">
+        <v>1</v>
       </c>
       <c r="K23" t="s">
-        <v>120</v>
+        <v>17</v>
+      </c>
+      <c r="L23" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B24" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C24" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D24">
         <v>318.09</v>
       </c>
       <c r="E24">
         <v>339.64</v>
       </c>
       <c r="F24" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0.0677</v>
       </c>
       <c r="H24" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I24" t="s">
+        <v>127</v>
+      </c>
+      <c r="J24">
+        <v>1</v>
       </c>
       <c r="K24" t="s">
-        <v>125</v>
+        <v>17</v>
+      </c>
+      <c r="L24" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D25">
         <v>191.08</v>
       </c>
       <c r="E25">
         <v>204.12</v>
       </c>
       <c r="F25" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0.0682</v>
       </c>
       <c r="H25" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I25" t="s">
+        <v>132</v>
+      </c>
+      <c r="J25">
+        <v>1</v>
       </c>
       <c r="K25" t="s">
-        <v>130</v>
+        <v>17</v>
+      </c>
+      <c r="L25" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B26" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C26" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D26">
         <v>216.7</v>
       </c>
       <c r="E26">
-        <v>217.17</v>
+        <v>216.7</v>
       </c>
       <c r="F26" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G26" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H26" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I26" t="s">
+        <v>137</v>
+      </c>
+      <c r="J26">
+        <v>1</v>
       </c>
       <c r="K26" t="s">
-        <v>135</v>
+        <v>17</v>
+      </c>
+      <c r="L26" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B27" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C27" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D27">
         <v>281.23</v>
       </c>
       <c r="E27">
         <v>292.01</v>
       </c>
       <c r="F27" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0.0383</v>
       </c>
       <c r="H27" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I27" t="s">
+        <v>142</v>
+      </c>
+      <c r="J27">
+        <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>140</v>
+        <v>17</v>
+      </c>
+      <c r="L27" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B28" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C28" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D28">
         <v>505.09</v>
       </c>
       <c r="E28">
         <v>534.13</v>
       </c>
       <c r="F28" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0.0575</v>
       </c>
       <c r="H28" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I28" t="s">
+        <v>147</v>
+      </c>
+      <c r="J28">
+        <v>1</v>
       </c>
       <c r="K28" t="s">
-        <v>145</v>
+        <v>17</v>
+      </c>
+      <c r="L28" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B29" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C29" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D29">
         <v>590.24</v>
       </c>
       <c r="E29">
         <v>612.92</v>
       </c>
       <c r="F29" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0.0384</v>
       </c>
       <c r="H29" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I29" t="s">
+        <v>152</v>
+      </c>
+      <c r="J29">
+        <v>1</v>
       </c>
       <c r="K29" t="s">
-        <v>150</v>
+        <v>17</v>
+      </c>
+      <c r="L29" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B30" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C30" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D30">
         <v>73.71</v>
       </c>
       <c r="E30">
         <v>75.99</v>
       </c>
       <c r="F30" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0.0309</v>
       </c>
       <c r="H30" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I30" t="s">
+        <v>157</v>
+      </c>
+      <c r="J30">
+        <v>1</v>
       </c>
       <c r="K30" t="s">
-        <v>155</v>
+        <v>17</v>
+      </c>
+      <c r="L30" t="s">
+        <v>158</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B31" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C31" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D31">
         <v>92.42</v>
       </c>
       <c r="E31">
         <v>95.26</v>
       </c>
       <c r="F31" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0.0307</v>
       </c>
       <c r="H31" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I31" t="s">
+        <v>162</v>
+      </c>
+      <c r="J31">
+        <v>1</v>
       </c>
       <c r="K31" t="s">
-        <v>160</v>
+        <v>17</v>
+      </c>
+      <c r="L31" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B32" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C32" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D32">
         <v>138</v>
       </c>
       <c r="E32">
         <v>141.4</v>
       </c>
       <c r="F32" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0.0246</v>
       </c>
       <c r="H32" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I32" t="s">
+        <v>167</v>
+      </c>
+      <c r="J32">
+        <v>1</v>
       </c>
       <c r="K32" t="s">
-        <v>165</v>
+        <v>17</v>
+      </c>
+      <c r="L32" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B33" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C33" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D33">
         <v>160.68</v>
       </c>
       <c r="E33">
         <v>164.64</v>
       </c>
       <c r="F33" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0.0246</v>
       </c>
       <c r="H33" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I33" t="s">
+        <v>172</v>
+      </c>
+      <c r="J33">
+        <v>1</v>
       </c>
       <c r="K33" t="s">
-        <v>170</v>
+        <v>17</v>
+      </c>
+      <c r="L33" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B34" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C34" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D34">
         <v>203.77</v>
       </c>
       <c r="E34">
         <v>208.88</v>
       </c>
       <c r="F34" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0.0251</v>
       </c>
       <c r="H34" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I34" t="s">
+        <v>177</v>
+      </c>
+      <c r="J34">
+        <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>175</v>
+        <v>17</v>
+      </c>
+      <c r="L34" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B35" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C35" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D35">
         <v>125.13</v>
       </c>
       <c r="E35">
         <v>125.13</v>
       </c>
       <c r="F35" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G35" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H35" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I35" t="s">
+        <v>182</v>
+      </c>
+      <c r="J35">
+        <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>180</v>
+        <v>17</v>
+      </c>
+      <c r="L35" t="s">
+        <v>183</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B36" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C36" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D36">
         <v>45.51</v>
       </c>
       <c r="E36">
         <v>45.51</v>
       </c>
       <c r="F36" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G36" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H36" t="s">
-        <v>184</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I36" t="s">
+        <v>187</v>
+      </c>
+      <c r="J36">
+        <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>185</v>
+        <v>17</v>
+      </c>
+      <c r="L36" t="s">
+        <v>188</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B37" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C37" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D37">
         <v>79.62</v>
       </c>
       <c r="E37">
         <v>79.62</v>
       </c>
       <c r="F37" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G37" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H37" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I37" t="s">
+        <v>192</v>
+      </c>
+      <c r="J37">
+        <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>190</v>
+        <v>17</v>
+      </c>
+      <c r="L37" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B38" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C38" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D38">
         <v>100.86</v>
       </c>
       <c r="E38">
         <v>110</v>
       </c>
       <c r="F38" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0.0906</v>
       </c>
       <c r="H38" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I38" t="s">
+        <v>197</v>
+      </c>
+      <c r="J38">
+        <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>195</v>
+        <v>17</v>
+      </c>
+      <c r="L38" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B39" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C39" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D39">
         <v>94.04</v>
       </c>
       <c r="E39">
         <v>94.04</v>
       </c>
       <c r="F39" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G39" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H39" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I39" t="s">
+        <v>202</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
       </c>
       <c r="K39" t="s">
-        <v>200</v>
+        <v>17</v>
+      </c>
+      <c r="L39" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B40" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C40" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D40">
         <v>112.24</v>
       </c>
       <c r="E40">
         <v>112.24</v>
       </c>
       <c r="F40" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G40" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H40" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I40" t="s">
+        <v>207</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
       </c>
       <c r="K40" t="s">
-        <v>205</v>
+        <v>17</v>
+      </c>
+      <c r="L40" t="s">
+        <v>208</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B41" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C41" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D41">
         <v>5492.54</v>
       </c>
-      <c r="G41" t="s">
-        <v>14</v>
+      <c r="E41">
+        <v>5492.54</v>
+      </c>
+      <c r="F41" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G41" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H41" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I41" t="s">
+        <v>212</v>
+      </c>
+      <c r="J41">
+        <v>1</v>
       </c>
       <c r="K41" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L41" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B42" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C42" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D42">
         <v>451.08</v>
       </c>
       <c r="E42">
         <v>470</v>
       </c>
       <c r="F42" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G42" s="2">
+        <v>0.0419</v>
       </c>
       <c r="H42" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I42" t="s">
+        <v>216</v>
+      </c>
+      <c r="J42">
+        <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>214</v>
+        <v>17</v>
+      </c>
+      <c r="L42" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B43" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C43" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D43">
         <v>566.38</v>
       </c>
       <c r="E43">
         <v>600</v>
       </c>
       <c r="F43" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0.0594</v>
       </c>
       <c r="H43" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I43" t="s">
+        <v>221</v>
+      </c>
+      <c r="J43">
+        <v>1</v>
       </c>
       <c r="K43" t="s">
-        <v>219</v>
+        <v>17</v>
+      </c>
+      <c r="L43" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B44" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C44" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D44">
         <v>340.72</v>
       </c>
       <c r="E44">
         <v>340.72</v>
       </c>
       <c r="F44" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G44" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H44" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I44" t="s">
+        <v>226</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
       </c>
       <c r="K44" t="s">
-        <v>224</v>
+        <v>17</v>
+      </c>
+      <c r="L44" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B45" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C45" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D45">
         <v>647.84</v>
       </c>
       <c r="E45">
         <v>660.36</v>
       </c>
       <c r="F45" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0.0193</v>
       </c>
       <c r="H45" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I45" t="s">
+        <v>231</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
       </c>
       <c r="K45" t="s">
-        <v>229</v>
+        <v>17</v>
+      </c>
+      <c r="L45" t="s">
+        <v>232</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B46" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C46" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D46">
         <v>555.43</v>
       </c>
       <c r="E46">
         <v>565.85</v>
       </c>
       <c r="F46" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G46" s="2">
+        <v>0.0188</v>
       </c>
       <c r="H46" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I46" t="s">
+        <v>236</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
       </c>
       <c r="K46" t="s">
-        <v>234</v>
+        <v>17</v>
+      </c>
+      <c r="L46" t="s">
+        <v>237</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B47" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C47" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D47">
         <v>793.23</v>
       </c>
       <c r="E47">
         <v>818.64</v>
       </c>
       <c r="F47" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G47" s="2">
+        <v>0.032</v>
       </c>
       <c r="H47" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I47" t="s">
+        <v>241</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
       </c>
       <c r="K47" t="s">
-        <v>239</v>
+        <v>17</v>
+      </c>
+      <c r="L47" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B48" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C48" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D48">
         <v>22.77</v>
       </c>
       <c r="E48">
         <v>22.77</v>
       </c>
       <c r="F48" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G48" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H48" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I48" t="s">
+        <v>246</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
       </c>
       <c r="K48" t="s">
-        <v>244</v>
+        <v>17</v>
+      </c>
+      <c r="L48" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B49" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C49" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D49">
         <v>22.77</v>
       </c>
       <c r="E49">
         <v>22.77</v>
       </c>
       <c r="F49" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G49" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H49" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I49" t="s">
+        <v>251</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
       </c>
       <c r="K49" t="s">
-        <v>249</v>
+        <v>17</v>
+      </c>
+      <c r="L49" t="s">
+        <v>252</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B50" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C50" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D50">
         <v>18.95</v>
       </c>
       <c r="E50">
         <v>45.93</v>
       </c>
       <c r="F50" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G50" s="2">
+        <v>1.4237</v>
       </c>
       <c r="H50" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I50" t="s">
+        <v>256</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
       </c>
       <c r="K50" t="s">
-        <v>254</v>
+        <v>17</v>
+      </c>
+      <c r="L50" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B51" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C51" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D51">
         <v>37.15</v>
       </c>
       <c r="E51">
         <v>37.15</v>
       </c>
       <c r="F51" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G51" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H51" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I51" t="s">
+        <v>261</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
       </c>
       <c r="K51" t="s">
-        <v>259</v>
+        <v>17</v>
+      </c>
+      <c r="L51" t="s">
+        <v>262</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B52" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C52" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D52">
         <v>50.83</v>
       </c>
-      <c r="G52" t="s">
-        <v>14</v>
+      <c r="E52">
+        <v>50.83</v>
+      </c>
+      <c r="G52" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H52" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I52" t="s">
+        <v>266</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
       </c>
       <c r="K52" t="s">
-        <v>264</v>
+        <v>17</v>
+      </c>
+      <c r="L52" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B53" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C53" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D53">
         <v>78.12</v>
       </c>
       <c r="E53">
         <v>78.12</v>
       </c>
       <c r="F53" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G53" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H53" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I53" t="s">
+        <v>271</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
       </c>
       <c r="K53" t="s">
-        <v>269</v>
+        <v>17</v>
+      </c>
+      <c r="L53" t="s">
+        <v>272</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B54" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C54" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D54">
         <v>15.88</v>
       </c>
       <c r="E54">
         <v>15.88</v>
       </c>
       <c r="F54" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G54" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H54" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I54" t="s">
+        <v>276</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
       </c>
       <c r="K54" t="s">
-        <v>274</v>
+        <v>17</v>
+      </c>
+      <c r="L54" t="s">
+        <v>277</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B55" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C55" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D55">
         <v>60.24</v>
       </c>
-      <c r="G55" t="s">
-        <v>14</v>
+      <c r="E55">
+        <v>60.24</v>
+      </c>
+      <c r="G55" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H55" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I55" t="s">
+        <v>276</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
       </c>
       <c r="K55" t="s">
-        <v>278</v>
+        <v>17</v>
+      </c>
+      <c r="L55" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B56" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C56" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D56">
         <v>118.5</v>
       </c>
-      <c r="G56" t="s">
-        <v>14</v>
+      <c r="E56">
+        <v>118.5</v>
+      </c>
+      <c r="G56" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H56" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I56" t="s">
+        <v>276</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>282</v>
+        <v>17</v>
+      </c>
+      <c r="L56" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B57" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C57" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D57">
         <v>1361.92</v>
       </c>
       <c r="E57">
         <v>1429</v>
       </c>
       <c r="F57" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G57" s="2">
+        <v>0.0493</v>
       </c>
       <c r="H57" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I57" t="s">
+        <v>289</v>
+      </c>
+      <c r="J57">
+        <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>278</v>
+        <v>17</v>
+      </c>
+      <c r="L57" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B58" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C58" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D58">
         <v>1813</v>
       </c>
       <c r="E58">
         <v>1899</v>
       </c>
       <c r="F58" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0.0474</v>
       </c>
       <c r="H58" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I58" t="s">
+        <v>293</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
       </c>
       <c r="K58" t="s">
-        <v>291</v>
+        <v>17</v>
+      </c>
+      <c r="L58" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B59" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C59" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D59">
         <v>238.33</v>
       </c>
       <c r="E59">
         <v>248.33</v>
       </c>
       <c r="F59" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0.042</v>
       </c>
       <c r="H59" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I59" t="s">
+        <v>298</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
       </c>
       <c r="K59" t="s">
-        <v>296</v>
+        <v>17</v>
+      </c>
+      <c r="L59" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B60" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C60" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D60">
         <v>323.8</v>
       </c>
       <c r="E60">
         <v>323.8</v>
       </c>
       <c r="F60" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G60" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H60" t="s">
-        <v>300</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I60" t="s">
+        <v>303</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
       </c>
       <c r="K60" t="s">
-        <v>301</v>
+        <v>17</v>
+      </c>
+      <c r="L60" t="s">
+        <v>304</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B61" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C61" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D61">
         <v>398.52</v>
       </c>
       <c r="E61">
         <v>398.52</v>
       </c>
       <c r="F61" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G61" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H61" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I61" t="s">
+        <v>308</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
       </c>
       <c r="K61" t="s">
-        <v>306</v>
+        <v>17</v>
+      </c>
+      <c r="L61" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B62" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C62" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D62">
         <v>482.36</v>
       </c>
       <c r="E62">
-        <v>482.37</v>
+        <v>482.36</v>
       </c>
       <c r="F62" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G62" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H62" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I62" t="s">
+        <v>313</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
       </c>
       <c r="K62" t="s">
-        <v>311</v>
+        <v>17</v>
+      </c>
+      <c r="L62" t="s">
+        <v>314</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B63" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C63" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D63">
         <v>100.93</v>
       </c>
       <c r="E63">
         <v>89</v>
       </c>
       <c r="F63" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G63" s="2">
+        <v>-0.1182</v>
       </c>
       <c r="H63" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I63" t="s">
+        <v>318</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
       </c>
       <c r="K63" t="s">
-        <v>316</v>
+        <v>17</v>
+      </c>
+      <c r="L63" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B64" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C64" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D64">
         <v>124.17</v>
       </c>
       <c r="E64">
         <v>110</v>
       </c>
       <c r="F64" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G64" s="2">
+        <v>-0.1141</v>
       </c>
       <c r="H64" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I64" t="s">
+        <v>323</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
       </c>
       <c r="K64" t="s">
-        <v>321</v>
+        <v>17</v>
+      </c>
+      <c r="L64" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B65" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C65" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D65">
         <v>132.68</v>
       </c>
       <c r="E65">
         <v>119</v>
       </c>
       <c r="F65" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G65" s="2">
+        <v>-0.1031</v>
       </c>
       <c r="H65" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I65" t="s">
+        <v>328</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
       </c>
       <c r="K65" t="s">
-        <v>326</v>
+        <v>17</v>
+      </c>
+      <c r="L65" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B66" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C66" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D66">
         <v>54.43</v>
       </c>
       <c r="E66">
         <v>54.43</v>
       </c>
       <c r="F66" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G66" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H66" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I66" t="s">
+        <v>333</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
       </c>
       <c r="K66" t="s">
-        <v>331</v>
+        <v>17</v>
+      </c>
+      <c r="L66" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B67" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C67" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D67">
         <v>71.44</v>
       </c>
       <c r="E67">
-        <v>71.46</v>
+        <v>71.44</v>
       </c>
       <c r="F67" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G67" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H67" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I67" t="s">
+        <v>338</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
       </c>
       <c r="K67" t="s">
-        <v>336</v>
+        <v>17</v>
+      </c>
+      <c r="L67" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B68" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C68" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D68">
         <v>52.16</v>
       </c>
       <c r="E68">
         <v>52.16</v>
       </c>
       <c r="F68" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G68" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H68" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I68" t="s">
+        <v>343</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
       </c>
       <c r="K68" t="s">
-        <v>341</v>
+        <v>17</v>
+      </c>
+      <c r="L68" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B69" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C69" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D69">
-        <v>67.47</v>
+        <v>453.39</v>
       </c>
       <c r="E69">
-        <v>67.48</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>453.39</v>
+      </c>
+      <c r="G69" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H69" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I69" t="s">
+        <v>348</v>
+      </c>
+      <c r="J69">
+        <v>1</v>
       </c>
       <c r="K69" t="s">
-        <v>346</v>
+        <v>17</v>
+      </c>
+      <c r="L69" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B70" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C70" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D70">
-        <v>65.77</v>
+        <v>41.72</v>
       </c>
       <c r="E70">
-        <v>65.77</v>
+        <v>41.72</v>
       </c>
       <c r="F70" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G70" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H70" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I70" t="s">
+        <v>276</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
       </c>
       <c r="K70" t="s">
-        <v>351</v>
+        <v>17</v>
+      </c>
+      <c r="L70" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B71" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C71" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D71">
-        <v>453.39</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>48.54</v>
+      </c>
+      <c r="E71">
+        <v>48.54</v>
+      </c>
+      <c r="F71" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G71" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H71" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I71" t="s">
+        <v>276</v>
+      </c>
+      <c r="J71">
+        <v>1</v>
       </c>
       <c r="K71" t="s">
-        <v>356</v>
+        <v>17</v>
+      </c>
+      <c r="L71" t="s">
+        <v>357</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B72" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C72" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D72">
-        <v>41.72</v>
+        <v>22.77</v>
       </c>
       <c r="E72">
-        <v>41.72</v>
+        <v>22.77</v>
       </c>
       <c r="F72" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G72" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H72" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I72" t="s">
+        <v>276</v>
+      </c>
+      <c r="J72">
+        <v>1</v>
       </c>
       <c r="K72" t="s">
-        <v>360</v>
+        <v>17</v>
+      </c>
+      <c r="L72" t="s">
+        <v>361</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B73" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C73" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D73">
-        <v>48.54</v>
+        <v>18.95</v>
       </c>
       <c r="E73">
-        <v>48.54</v>
+        <v>18.95</v>
       </c>
       <c r="F73" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G73" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H73" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I73" t="s">
+        <v>276</v>
+      </c>
+      <c r="J73">
+        <v>1</v>
       </c>
       <c r="K73" t="s">
-        <v>364</v>
+        <v>17</v>
+      </c>
+      <c r="L73" t="s">
+        <v>365</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B74" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C74" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D74">
         <v>22.77</v>
       </c>
       <c r="E74">
         <v>22.77</v>
       </c>
       <c r="F74" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G74" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H74" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I74" t="s">
+        <v>276</v>
+      </c>
+      <c r="J74">
+        <v>1</v>
       </c>
       <c r="K74" t="s">
-        <v>368</v>
+        <v>17</v>
+      </c>
+      <c r="L74" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B75" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C75" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D75">
-        <v>18.95</v>
+        <v>30.33</v>
       </c>
       <c r="E75">
-        <v>18.95</v>
+        <v>30.33</v>
       </c>
       <c r="F75" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G75" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H75" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I75" t="s">
+        <v>373</v>
+      </c>
+      <c r="J75">
+        <v>1</v>
       </c>
       <c r="K75" t="s">
-        <v>372</v>
+        <v>17</v>
+      </c>
+      <c r="L75" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B76" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C76" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D76">
         <v>22.77</v>
       </c>
       <c r="E76">
         <v>22.77</v>
       </c>
       <c r="F76" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G76" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H76" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I76" t="s">
+        <v>378</v>
+      </c>
+      <c r="J76">
+        <v>1</v>
       </c>
       <c r="K76" t="s">
-        <v>376</v>
+        <v>17</v>
+      </c>
+      <c r="L76" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B77" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C77" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D77">
-        <v>30.33</v>
+        <v>25.81</v>
       </c>
       <c r="E77">
-        <v>30.33</v>
+        <v>25.81</v>
       </c>
       <c r="F77" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G77" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H77" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I77" t="s">
+        <v>276</v>
+      </c>
+      <c r="J77">
+        <v>1</v>
       </c>
       <c r="K77" t="s">
-        <v>381</v>
+        <v>17</v>
+      </c>
+      <c r="L77" t="s">
+        <v>383</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B78" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C78" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D78">
-        <v>22.77</v>
+        <v>18.95</v>
       </c>
       <c r="E78">
-        <v>22.77</v>
+        <v>18.95</v>
       </c>
       <c r="F78" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G78" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H78" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J78">
+        <v>1</v>
       </c>
       <c r="K78" t="s">
-        <v>385</v>
+        <v>17</v>
+      </c>
+      <c r="L78" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B79" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C79" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="D79">
-        <v>25.81</v>
+        <v>34.12</v>
       </c>
       <c r="E79">
-        <v>25.81</v>
+        <v>34.12</v>
       </c>
       <c r="F79" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G79" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H79" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I79" t="s">
+        <v>391</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
       </c>
       <c r="K79" t="s">
-        <v>389</v>
+        <v>17</v>
+      </c>
+      <c r="L79" t="s">
+        <v>392</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B80" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C80" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D80">
-        <v>18.95</v>
+        <v>25.81</v>
       </c>
       <c r="E80">
-        <v>18.95</v>
+        <v>36.86</v>
       </c>
       <c r="F80" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G80" s="2">
+        <v>0.4281</v>
       </c>
       <c r="H80" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I80" t="s">
+        <v>276</v>
+      </c>
+      <c r="J80">
+        <v>1</v>
       </c>
       <c r="K80" t="s">
-        <v>393</v>
+        <v>17</v>
+      </c>
+      <c r="L80" t="s">
+        <v>396</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B81" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C81" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="D81">
-        <v>34.12</v>
+        <v>14.42</v>
       </c>
       <c r="E81">
-        <v>34.12</v>
+        <v>14.42</v>
       </c>
       <c r="F81" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G81" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H81" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I81" t="s">
+        <v>276</v>
+      </c>
+      <c r="J81">
+        <v>1</v>
       </c>
       <c r="K81" t="s">
-        <v>398</v>
+        <v>17</v>
+      </c>
+      <c r="L81" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B82" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C82" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D82">
-        <v>25.81</v>
+        <v>14.42</v>
       </c>
       <c r="E82">
-        <v>36.86</v>
+        <v>18.71</v>
       </c>
       <c r="F82" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G82" s="2">
+        <v>0.2975</v>
       </c>
       <c r="H82" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I82" t="s">
+        <v>404</v>
+      </c>
+      <c r="J82">
+        <v>1</v>
       </c>
       <c r="K82" t="s">
-        <v>402</v>
+        <v>17</v>
+      </c>
+      <c r="L82" t="s">
+        <v>405</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B83" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C83" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="D83">
         <v>14.42</v>
       </c>
       <c r="E83">
         <v>14.42</v>
       </c>
       <c r="F83" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G83" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H83" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I83" t="s">
+        <v>409</v>
+      </c>
+      <c r="J83">
+        <v>1</v>
       </c>
       <c r="K83" t="s">
-        <v>406</v>
+        <v>17</v>
+      </c>
+      <c r="L83" t="s">
+        <v>410</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B84" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C84" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D84">
-        <v>14.42</v>
+        <v>21.24</v>
       </c>
       <c r="E84">
-        <v>18.71</v>
+        <v>21.24</v>
       </c>
       <c r="F84" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G84" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H84" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I84" t="s">
+        <v>276</v>
+      </c>
+      <c r="J84">
+        <v>1</v>
       </c>
       <c r="K84" t="s">
-        <v>411</v>
+        <v>17</v>
+      </c>
+      <c r="L84" t="s">
+        <v>414</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B85" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C85" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="D85">
-        <v>14.42</v>
+        <v>18.95</v>
       </c>
       <c r="E85">
-        <v>14.42</v>
+        <v>18.95</v>
       </c>
       <c r="F85" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G85" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H85" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I85" t="s">
+        <v>276</v>
+      </c>
+      <c r="J85">
+        <v>1</v>
       </c>
       <c r="K85" t="s">
-        <v>416</v>
+        <v>17</v>
+      </c>
+      <c r="L85" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B86" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C86" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D86">
-        <v>21.24</v>
+        <v>18.95</v>
       </c>
       <c r="E86">
-        <v>21.24</v>
+        <v>18.95</v>
       </c>
       <c r="F86" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G86" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H86" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I86" t="s">
+        <v>276</v>
+      </c>
+      <c r="J86">
+        <v>1</v>
       </c>
       <c r="K86" t="s">
-        <v>420</v>
+        <v>17</v>
+      </c>
+      <c r="L86" t="s">
+        <v>422</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B87" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C87" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D87">
-        <v>18.95</v>
+        <v>25.81</v>
       </c>
       <c r="E87">
-        <v>18.95</v>
+        <v>25.81</v>
       </c>
       <c r="F87" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G87" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H87" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I87" t="s">
+        <v>276</v>
+      </c>
+      <c r="J87">
+        <v>1</v>
       </c>
       <c r="K87" t="s">
-        <v>424</v>
+        <v>17</v>
+      </c>
+      <c r="L87" t="s">
+        <v>426</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B88" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C88" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D88">
         <v>18.95</v>
       </c>
       <c r="E88">
         <v>18.95</v>
       </c>
       <c r="F88" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G88" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H88" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I88" t="s">
+        <v>276</v>
+      </c>
+      <c r="J88">
+        <v>1</v>
       </c>
       <c r="K88" t="s">
-        <v>428</v>
+        <v>17</v>
+      </c>
+      <c r="L88" t="s">
+        <v>430</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B89" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C89" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D89">
-        <v>25.81</v>
+        <v>17.45</v>
       </c>
       <c r="E89">
-        <v>25.81</v>
+        <v>17.45</v>
       </c>
       <c r="F89" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G89" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H89" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I89" t="s">
+        <v>434</v>
+      </c>
+      <c r="J89">
+        <v>1</v>
       </c>
       <c r="K89" t="s">
-        <v>432</v>
+        <v>17</v>
+      </c>
+      <c r="L89" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B90" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C90" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="D90">
-        <v>18.95</v>
+        <v>17.45</v>
       </c>
       <c r="E90">
-        <v>18.95</v>
+        <v>17.45</v>
       </c>
       <c r="F90" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G90" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H90" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I90" t="s">
+        <v>439</v>
+      </c>
+      <c r="J90">
+        <v>1</v>
       </c>
       <c r="K90" t="s">
-        <v>436</v>
+        <v>17</v>
+      </c>
+      <c r="L90" t="s">
+        <v>440</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B91" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C91" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="D91">
         <v>17.45</v>
       </c>
       <c r="E91">
         <v>17.45</v>
       </c>
       <c r="F91" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G91" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H91" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I91" t="s">
+        <v>444</v>
+      </c>
+      <c r="J91">
+        <v>1</v>
       </c>
       <c r="K91" t="s">
-        <v>441</v>
+        <v>17</v>
+      </c>
+      <c r="L91" t="s">
+        <v>445</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B92" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C92" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="D92">
-        <v>17.45</v>
+        <v>18.95</v>
       </c>
       <c r="E92">
-        <v>17.45</v>
+        <v>18.95</v>
       </c>
       <c r="F92" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G92" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H92" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I92" t="s">
+        <v>449</v>
+      </c>
+      <c r="J92">
+        <v>1</v>
       </c>
       <c r="K92" t="s">
-        <v>446</v>
+        <v>17</v>
+      </c>
+      <c r="L92" t="s">
+        <v>450</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B93" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C93" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D93">
-        <v>17.45</v>
+        <v>41.72</v>
       </c>
       <c r="E93">
-        <v>17.45</v>
+        <v>41.72</v>
       </c>
       <c r="F93" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G93" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H93" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I93" t="s">
+        <v>454</v>
+      </c>
+      <c r="J93">
+        <v>1</v>
       </c>
       <c r="K93" t="s">
-        <v>451</v>
+        <v>17</v>
+      </c>
+      <c r="L93" t="s">
+        <v>455</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="B94" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="C94" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="D94">
-        <v>18.95</v>
+        <v>73.55</v>
       </c>
       <c r="E94">
-        <v>18.95</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>73.55</v>
+      </c>
+      <c r="G94" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H94" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I94" t="s">
+        <v>459</v>
+      </c>
+      <c r="J94">
+        <v>1</v>
       </c>
       <c r="K94" t="s">
-        <v>456</v>
+        <v>17</v>
+      </c>
+      <c r="L94" t="s">
+        <v>460</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B95" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C95" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D95">
-        <v>41.72</v>
+        <v>48.54</v>
       </c>
       <c r="E95">
-        <v>41.72</v>
+        <v>48.54</v>
       </c>
       <c r="F95" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G95" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H95" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I95" t="s">
+        <v>464</v>
+      </c>
+      <c r="J95">
+        <v>1</v>
       </c>
       <c r="K95" t="s">
-        <v>461</v>
+        <v>17</v>
+      </c>
+      <c r="L95" t="s">
+        <v>465</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B96" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C96" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="D96">
-        <v>73.55</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>21.24</v>
+      </c>
+      <c r="E96">
+        <v>21.24</v>
+      </c>
+      <c r="F96" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G96" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H96" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I96" t="s">
+        <v>469</v>
+      </c>
+      <c r="J96">
+        <v>1</v>
       </c>
       <c r="K96" t="s">
-        <v>466</v>
+        <v>17</v>
+      </c>
+      <c r="L96" t="s">
+        <v>470</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B97" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C97" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="D97">
-        <v>48.54</v>
+        <v>22.77</v>
       </c>
       <c r="E97">
-        <v>48.54</v>
+        <v>22.77</v>
       </c>
       <c r="F97" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G97" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H97" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I97" t="s">
+        <v>474</v>
+      </c>
+      <c r="J97">
+        <v>1</v>
       </c>
       <c r="K97" t="s">
-        <v>471</v>
+        <v>17</v>
+      </c>
+      <c r="L97" t="s">
+        <v>475</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B98" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C98" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D98">
-        <v>21.24</v>
+        <v>50.83</v>
       </c>
       <c r="E98">
-        <v>21.24</v>
+        <v>50.83</v>
       </c>
       <c r="F98" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G98" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H98" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I98" t="s">
+        <v>479</v>
+      </c>
+      <c r="J98">
+        <v>1</v>
       </c>
       <c r="K98" t="s">
-        <v>476</v>
+        <v>17</v>
+      </c>
+      <c r="L98" t="s">
+        <v>480</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B99" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="C99" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="D99">
-        <v>22.77</v>
+        <v>53.1</v>
       </c>
       <c r="E99">
-        <v>22.77</v>
+        <v>53.1</v>
       </c>
       <c r="F99" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G99" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H99" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I99" t="s">
+        <v>484</v>
+      </c>
+      <c r="J99">
+        <v>1</v>
       </c>
       <c r="K99" t="s">
-        <v>481</v>
+        <v>17</v>
+      </c>
+      <c r="L99" t="s">
+        <v>485</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="B100" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="C100" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="D100">
-        <v>50.83</v>
+        <v>148.03</v>
       </c>
       <c r="E100">
-        <v>50.83</v>
+        <v>197.32</v>
       </c>
       <c r="F100" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G100" s="2">
+        <v>0.333</v>
       </c>
       <c r="H100" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I100" t="s">
+        <v>276</v>
+      </c>
+      <c r="J100">
+        <v>1</v>
       </c>
       <c r="K100" t="s">
-        <v>486</v>
+        <v>17</v>
+      </c>
+      <c r="L100" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B101" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="C101" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="D101">
-        <v>53.1</v>
+        <v>215.39</v>
       </c>
       <c r="E101">
-        <v>53.1</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>215.39</v>
+      </c>
+      <c r="G101" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H101" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I101" t="s">
+        <v>493</v>
+      </c>
+      <c r="J101">
+        <v>1</v>
       </c>
       <c r="K101" t="s">
-        <v>491</v>
+        <v>17</v>
+      </c>
+      <c r="L101" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B102" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C102" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D102">
-        <v>148.03</v>
+        <v>236.23</v>
       </c>
       <c r="E102">
-        <v>197.32</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>236.23</v>
+      </c>
+      <c r="G102" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H102" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I102" t="s">
+        <v>497</v>
+      </c>
+      <c r="J102">
+        <v>1</v>
       </c>
       <c r="K102" t="s">
-        <v>495</v>
+        <v>17</v>
+      </c>
+      <c r="L102" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B103" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="C103" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D103">
-        <v>215.39</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>72.2</v>
+      </c>
+      <c r="E103">
+        <v>72.2</v>
+      </c>
+      <c r="F103" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G103" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H103" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I103" t="s">
+        <v>276</v>
+      </c>
+      <c r="J103">
+        <v>1</v>
       </c>
       <c r="K103" t="s">
-        <v>278</v>
+        <v>17</v>
+      </c>
+      <c r="L103" t="s">
+        <v>501</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B104" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C104" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D104">
-        <v>72.2</v>
+        <v>72.8</v>
       </c>
       <c r="E104">
-        <v>72.2</v>
+        <v>72.8</v>
       </c>
       <c r="F104" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G104" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H104" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I104" t="s">
+        <v>276</v>
+      </c>
+      <c r="J104">
+        <v>1</v>
       </c>
       <c r="K104" t="s">
-        <v>503</v>
+        <v>17</v>
+      </c>
+      <c r="L104" t="s">
+        <v>505</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B105" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C105" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D105">
-        <v>72.8</v>
+        <v>75.23</v>
       </c>
       <c r="E105">
-        <v>72.8</v>
+        <v>75.23</v>
       </c>
       <c r="F105" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G105" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H105" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I105" t="s">
+        <v>276</v>
+      </c>
+      <c r="J105">
+        <v>1</v>
       </c>
       <c r="K105" t="s">
-        <v>507</v>
+        <v>17</v>
+      </c>
+      <c r="L105" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B106" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C106" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D106">
-        <v>75.23</v>
+        <v>288.56</v>
       </c>
       <c r="E106">
-        <v>75.23</v>
+        <v>288.56</v>
       </c>
       <c r="F106" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G106" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H106" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I106" t="s">
+        <v>513</v>
+      </c>
+      <c r="J106">
+        <v>1</v>
       </c>
       <c r="K106" t="s">
-        <v>511</v>
+        <v>17</v>
+      </c>
+      <c r="L106" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B107" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="C107" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="D107">
-        <v>288.56</v>
+        <v>324.75</v>
       </c>
       <c r="E107">
-        <v>288.57</v>
+        <v>335.94</v>
       </c>
       <c r="F107" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G107" s="2">
+        <v>0.0345</v>
       </c>
       <c r="H107" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I107" t="s">
+        <v>518</v>
+      </c>
+      <c r="J107">
+        <v>1</v>
       </c>
       <c r="K107" t="s">
-        <v>516</v>
+        <v>17</v>
+      </c>
+      <c r="L107" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B108" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="C108" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D108">
-        <v>324.75</v>
+        <v>389.53</v>
       </c>
       <c r="E108">
-        <v>335.94</v>
+        <v>400.95</v>
       </c>
       <c r="F108" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G108" s="2">
+        <v>0.0293</v>
       </c>
       <c r="H108" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I108" t="s">
+        <v>523</v>
+      </c>
+      <c r="J108">
+        <v>1</v>
       </c>
       <c r="K108" t="s">
-        <v>521</v>
+        <v>17</v>
+      </c>
+      <c r="L108" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B109" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C109" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="D109">
-        <v>389.53</v>
+        <v>61.8</v>
       </c>
       <c r="E109">
-        <v>400.95</v>
+        <v>61.8</v>
       </c>
       <c r="F109" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G109" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H109" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I109" t="s">
+        <v>528</v>
+      </c>
+      <c r="J109">
+        <v>1</v>
       </c>
       <c r="K109" t="s">
-        <v>526</v>
+        <v>17</v>
+      </c>
+      <c r="L109" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B110" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C110" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="D110">
-        <v>61.8</v>
+        <v>85.05</v>
       </c>
       <c r="E110">
-        <v>61.8</v>
+        <v>85.05</v>
       </c>
       <c r="F110" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G110" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H110" t="s">
-        <v>530</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I110" t="s">
+        <v>533</v>
+      </c>
+      <c r="J110">
+        <v>1</v>
       </c>
       <c r="K110" t="s">
-        <v>531</v>
+        <v>17</v>
+      </c>
+      <c r="L110" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B111" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C111" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="D111">
-        <v>85.05</v>
+        <v>107.73</v>
       </c>
       <c r="E111">
-        <v>85.06</v>
+        <v>107.73</v>
       </c>
       <c r="F111" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G111" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H111" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I111" t="s">
+        <v>538</v>
+      </c>
+      <c r="J111">
+        <v>1</v>
       </c>
       <c r="K111" t="s">
-        <v>536</v>
+        <v>17</v>
+      </c>
+      <c r="L111" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B112" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="C112" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="D112">
-        <v>107.73</v>
+        <v>137.78</v>
       </c>
       <c r="E112">
-        <v>107.74</v>
+        <v>137.78</v>
       </c>
       <c r="F112" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G112" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H112" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I112" t="s">
+        <v>543</v>
+      </c>
+      <c r="J112">
+        <v>1</v>
       </c>
       <c r="K112" t="s">
-        <v>541</v>
+        <v>17</v>
+      </c>
+      <c r="L112" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B113" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C113" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="D113">
-        <v>137.78</v>
+        <v>171.8</v>
       </c>
       <c r="E113">
-        <v>137.79</v>
+        <v>171.8</v>
       </c>
       <c r="F113" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G113" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H113" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I113" t="s">
+        <v>548</v>
+      </c>
+      <c r="J113">
+        <v>1</v>
       </c>
       <c r="K113" t="s">
-        <v>546</v>
+        <v>17</v>
+      </c>
+      <c r="L113" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B114" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C114" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="D114">
-        <v>171.8</v>
+        <v>212.63</v>
       </c>
       <c r="E114">
-        <v>171.81</v>
+        <v>212.63</v>
       </c>
       <c r="F114" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G114" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H114" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I114" t="s">
+        <v>553</v>
+      </c>
+      <c r="J114">
+        <v>1</v>
       </c>
       <c r="K114" t="s">
-        <v>551</v>
+        <v>17</v>
+      </c>
+      <c r="L114" t="s">
+        <v>554</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B115" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C115" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="D115">
-        <v>212.63</v>
+        <v>241.54</v>
       </c>
       <c r="E115">
-        <v>212.63</v>
+        <v>241.54</v>
       </c>
       <c r="F115" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G115" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H115" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I115" t="s">
+        <v>558</v>
+      </c>
+      <c r="J115">
+        <v>1</v>
       </c>
       <c r="K115" t="s">
-        <v>556</v>
+        <v>17</v>
+      </c>
+      <c r="L115" t="s">
+        <v>559</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="B116" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="C116" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="D116">
-        <v>241.54</v>
+        <v>465.51</v>
       </c>
       <c r="E116">
-        <v>241.56</v>
+        <v>478.91</v>
       </c>
       <c r="F116" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G116" s="2">
+        <v>0.0288</v>
       </c>
       <c r="H116" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I116" t="s">
+        <v>563</v>
+      </c>
+      <c r="J116">
+        <v>1</v>
       </c>
       <c r="K116" t="s">
-        <v>561</v>
+        <v>17</v>
+      </c>
+      <c r="L116" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B117" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C117" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="D117">
-        <v>465.51</v>
+        <v>147.42</v>
       </c>
       <c r="E117">
-        <v>478.91</v>
+        <v>162.18</v>
       </c>
       <c r="F117" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G117" s="2">
+        <v>0.1001</v>
       </c>
       <c r="H117" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I117" t="s">
+        <v>568</v>
+      </c>
+      <c r="J117">
+        <v>1</v>
       </c>
       <c r="K117" t="s">
-        <v>566</v>
+        <v>17</v>
+      </c>
+      <c r="L117" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B118" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C118" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D118">
-        <v>147.42</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>268.77</v>
+      </c>
+      <c r="E118">
+        <v>295.99</v>
+      </c>
+      <c r="F118" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G118" s="2">
+        <v>0.1013</v>
       </c>
       <c r="H118" t="s">
-        <v>570</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I118" t="s">
+        <v>572</v>
+      </c>
+      <c r="J118">
+        <v>1</v>
       </c>
       <c r="K118" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L118" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B119" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C119" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D119">
-        <v>268.77</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1583.0601</v>
+      </c>
+      <c r="E119">
+        <v>1679.62</v>
+      </c>
+      <c r="F119" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G119" s="2">
+        <v>0.061</v>
       </c>
       <c r="H119" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I119" t="s">
+        <v>576</v>
+      </c>
+      <c r="J119">
+        <v>1</v>
       </c>
       <c r="K119" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L119" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B120" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C120" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D120">
-        <v>1583.0601</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2248.72</v>
+      </c>
+      <c r="E120">
+        <v>2361.55</v>
+      </c>
+      <c r="F120" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G120" s="2">
+        <v>0.0502</v>
       </c>
       <c r="H120" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I120" t="s">
+        <v>580</v>
+      </c>
+      <c r="J120">
+        <v>1</v>
       </c>
       <c r="K120" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L120" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B121" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C121" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="D121">
-        <v>2248.72</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2680.78</v>
+      </c>
+      <c r="E121">
+        <v>2815.15</v>
+      </c>
+      <c r="F121" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G121" s="2">
+        <v>0.0501</v>
       </c>
       <c r="H121" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I121" t="s">
+        <v>584</v>
+      </c>
+      <c r="J121">
+        <v>1</v>
       </c>
       <c r="K121" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L121" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B122" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C122" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D122">
-        <v>2680.78</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>647.51</v>
+      </c>
+      <c r="E122">
+        <v>666.57</v>
+      </c>
+      <c r="F122" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G122" s="2">
+        <v>0.0294</v>
       </c>
       <c r="H122" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I122" t="s">
+        <v>588</v>
+      </c>
+      <c r="J122">
+        <v>1</v>
       </c>
       <c r="K122" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L122" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="B123" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="C123" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="D123">
-        <v>647.51</v>
+        <v>839.72</v>
       </c>
       <c r="E123">
-        <v>666.57</v>
+        <v>879</v>
       </c>
       <c r="F123" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G123" s="2">
+        <v>0.0468</v>
       </c>
       <c r="H123" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I123" t="s">
+        <v>593</v>
+      </c>
+      <c r="J123">
+        <v>1</v>
       </c>
       <c r="K123" t="s">
-        <v>591</v>
+        <v>17</v>
+      </c>
+      <c r="L123" t="s">
+        <v>594</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B124" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C124" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="D124">
-        <v>839.72</v>
+        <v>522.2</v>
       </c>
       <c r="E124">
-        <v>879</v>
+        <v>550</v>
       </c>
       <c r="F124" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G124" s="2">
+        <v>0.0532</v>
       </c>
       <c r="H124" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I124" t="s">
+        <v>598</v>
+      </c>
+      <c r="J124">
+        <v>1</v>
       </c>
       <c r="K124" t="s">
-        <v>596</v>
+        <v>17</v>
+      </c>
+      <c r="L124" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="B125" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="C125" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="D125">
-        <v>522.2</v>
+        <v>482.52</v>
       </c>
       <c r="E125">
-        <v>550</v>
+        <v>510.3</v>
       </c>
       <c r="F125" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G125" s="2">
+        <v>0.0576</v>
       </c>
       <c r="H125" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I125" t="s">
+        <v>603</v>
+      </c>
+      <c r="J125">
+        <v>1</v>
       </c>
       <c r="K125" t="s">
-        <v>601</v>
+        <v>17</v>
+      </c>
+      <c r="L125" t="s">
+        <v>604</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B126" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C126" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="D126">
-        <v>482.52</v>
+        <v>246.65</v>
       </c>
       <c r="E126">
-        <v>510.3</v>
+        <v>261.38</v>
       </c>
       <c r="F126" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G126" s="2">
+        <v>0.0597</v>
       </c>
       <c r="H126" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I126" t="s">
+        <v>608</v>
+      </c>
+      <c r="J126">
+        <v>1</v>
       </c>
       <c r="K126" t="s">
-        <v>606</v>
+        <v>17</v>
+      </c>
+      <c r="L126" t="s">
+        <v>609</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B127" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C127" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="D127">
-        <v>246.65</v>
+        <v>252.31</v>
       </c>
       <c r="E127">
-        <v>261.38</v>
+        <v>236.67</v>
       </c>
       <c r="F127" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G127" s="2">
+        <v>-0.062</v>
       </c>
       <c r="H127" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I127" t="s">
+        <v>613</v>
+      </c>
+      <c r="J127">
+        <v>1</v>
       </c>
       <c r="K127" t="s">
-        <v>611</v>
+        <v>17</v>
+      </c>
+      <c r="L127" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="B128" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C128" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="D128">
-        <v>252.31</v>
+        <v>60.24</v>
       </c>
       <c r="E128">
-        <v>236.67</v>
+        <v>60.24</v>
       </c>
       <c r="F128" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G128" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H128" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I128" t="s">
+        <v>276</v>
+      </c>
+      <c r="J128">
+        <v>1</v>
       </c>
       <c r="K128" t="s">
-        <v>616</v>
+        <v>17</v>
+      </c>
+      <c r="L128" t="s">
+        <v>618</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B129" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C129" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="D129">
-        <v>60.24</v>
+        <v>90.02</v>
       </c>
       <c r="E129">
-        <v>60.24</v>
+        <v>90.02</v>
       </c>
       <c r="F129" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G129" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H129" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>622</v>
+      </c>
+      <c r="I129" t="s">
+        <v>276</v>
+      </c>
+      <c r="J129">
+        <v>1</v>
       </c>
       <c r="K129" t="s">
-        <v>620</v>
+        <v>17</v>
+      </c>
+      <c r="L129" t="s">
+        <v>623</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B130" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="C130" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="D130">
-        <v>90.02</v>
+        <v>25.81</v>
       </c>
       <c r="E130">
-        <v>90.02</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>25.81</v>
+      </c>
+      <c r="G130" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H130" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I130" t="s">
+        <v>276</v>
+      </c>
+      <c r="J130">
+        <v>1</v>
       </c>
       <c r="K130" t="s">
-        <v>625</v>
+        <v>17</v>
+      </c>
+      <c r="L130" t="s">
+        <v>627</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B131" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C131" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="D131">
-        <v>25.81</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22.77</v>
+      </c>
+      <c r="E131">
+        <v>22.77</v>
+      </c>
+      <c r="G131" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H131" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I131" t="s">
+        <v>631</v>
+      </c>
+      <c r="J131">
+        <v>1</v>
       </c>
       <c r="K131" t="s">
-        <v>629</v>
+        <v>17</v>
+      </c>
+      <c r="L131" t="s">
+        <v>632</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B132" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C132" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="D132">
-        <v>22.77</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13.98</v>
+      </c>
+      <c r="E132">
+        <v>13.98</v>
+      </c>
+      <c r="G132" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H132" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I132" t="s">
+        <v>276</v>
+      </c>
+      <c r="J132">
+        <v>1</v>
       </c>
       <c r="K132" t="s">
-        <v>634</v>
+        <v>17</v>
+      </c>
+      <c r="L132" t="s">
+        <v>636</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B133" t="s">
+        <v>638</v>
+      </c>
+      <c r="C133" t="s">
+        <v>639</v>
+      </c>
+      <c r="D133">
+        <v>20.04</v>
+      </c>
+      <c r="E133">
+        <v>20.04</v>
+      </c>
+      <c r="G133" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H133" t="s">
+        <v>15</v>
+      </c>
+      <c r="I133" t="s">
+        <v>276</v>
+      </c>
+      <c r="J133">
+        <v>1</v>
+      </c>
+      <c r="K133" t="s">
+        <v>17</v>
+      </c>
+      <c r="L133" t="s">
         <v>636</v>
-      </c>
-[...19 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B134" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C134" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D134">
         <v>20.04</v>
       </c>
-      <c r="G134" t="s">
-        <v>14</v>
+      <c r="E134">
+        <v>20.04</v>
+      </c>
+      <c r="G134" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H134" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I134" t="s">
+        <v>276</v>
+      </c>
+      <c r="J134">
+        <v>1</v>
       </c>
       <c r="K134" t="s">
-        <v>638</v>
+        <v>17</v>
+      </c>
+      <c r="L134" t="s">
+        <v>636</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B135" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C135" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D135">
-        <v>20.04</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>45.57</v>
+      </c>
+      <c r="E135">
+        <v>45.57</v>
+      </c>
+      <c r="G135" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H135" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I135" t="s">
+        <v>276</v>
+      </c>
+      <c r="J135">
+        <v>1</v>
       </c>
       <c r="K135" t="s">
-        <v>638</v>
+        <v>17</v>
+      </c>
+      <c r="L135" t="s">
+        <v>636</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B136" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C136" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D136">
-        <v>45.57</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2379.3799</v>
+      </c>
+      <c r="E136">
+        <v>2499</v>
+      </c>
+      <c r="F136" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G136" s="2">
+        <v>0.0503</v>
       </c>
       <c r="H136" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I136" t="s">
+        <v>649</v>
+      </c>
+      <c r="J136">
+        <v>1</v>
       </c>
       <c r="K136" t="s">
-        <v>638</v>
+        <v>17</v>
+      </c>
+      <c r="L136" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B137" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C137" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D137">
-        <v>2379.3799</v>
+        <v>249</v>
       </c>
       <c r="E137">
-        <v>2499</v>
+        <v>249</v>
       </c>
       <c r="F137" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46157</v>
+      </c>
+      <c r="G137" t="s" s="3">
+        <v>37</v>
       </c>
       <c r="H137" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I137" t="s">
+        <v>653</v>
+      </c>
+      <c r="J137">
+        <v>1</v>
       </c>
       <c r="K137" t="s">
-        <v>291</v>
+        <v>17</v>
+      </c>
+      <c r="L137" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>655</v>
+      </c>
+      <c r="B138" t="s">
+        <v>656</v>
+      </c>
+      <c r="C138" t="s">
+        <v>657</v>
+      </c>
+      <c r="D138">
+        <v>279</v>
+      </c>
+      <c r="E138">
+        <v>279</v>
+      </c>
+      <c r="F138" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G138" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H138" t="s">
+        <v>15</v>
+      </c>
+      <c r="I138" t="s">
+        <v>658</v>
+      </c>
+      <c r="J138">
+        <v>1</v>
+      </c>
+      <c r="K138" t="s">
+        <v>17</v>
+      </c>
+      <c r="L138" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>660</v>
+      </c>
+      <c r="B139" t="s">
+        <v>661</v>
+      </c>
+      <c r="C139" t="s">
+        <v>662</v>
+      </c>
+      <c r="D139">
+        <v>70</v>
+      </c>
+      <c r="E139">
+        <v>70</v>
+      </c>
+      <c r="F139" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G139" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H139" t="s">
+        <v>15</v>
+      </c>
+      <c r="I139" t="s">
+        <v>663</v>
+      </c>
+      <c r="J139">
+        <v>1</v>
+      </c>
+      <c r="K139" t="s">
+        <v>17</v>
+      </c>
+      <c r="L139" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>665</v>
+      </c>
+      <c r="B140" t="s">
+        <v>666</v>
+      </c>
+      <c r="C140" t="s">
+        <v>667</v>
+      </c>
+      <c r="D140">
+        <v>80</v>
+      </c>
+      <c r="E140">
+        <v>80</v>
+      </c>
+      <c r="F140" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G140" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H140" t="s">
+        <v>15</v>
+      </c>
+      <c r="I140" t="s">
+        <v>668</v>
+      </c>
+      <c r="J140">
+        <v>1</v>
+      </c>
+      <c r="K140" t="s">
+        <v>17</v>
+      </c>
+      <c r="L140" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>670</v>
+      </c>
+      <c r="B141" t="s">
+        <v>671</v>
+      </c>
+      <c r="C141" t="s">
+        <v>672</v>
+      </c>
+      <c r="D141">
+        <v>99</v>
+      </c>
+      <c r="E141">
+        <v>99</v>
+      </c>
+      <c r="F141" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G141" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H141" t="s">
+        <v>15</v>
+      </c>
+      <c r="I141" t="s">
+        <v>673</v>
+      </c>
+      <c r="J141">
+        <v>1</v>
+      </c>
+      <c r="K141" t="s">
+        <v>17</v>
+      </c>
+      <c r="L141" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>675</v>
+      </c>
+      <c r="B142" t="s">
+        <v>676</v>
+      </c>
+      <c r="C142" t="s">
+        <v>677</v>
+      </c>
+      <c r="D142">
+        <v>110</v>
+      </c>
+      <c r="E142">
+        <v>110</v>
+      </c>
+      <c r="F142" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G142" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H142" t="s">
+        <v>15</v>
+      </c>
+      <c r="I142" t="s">
+        <v>678</v>
+      </c>
+      <c r="J142">
+        <v>1</v>
+      </c>
+      <c r="K142" t="s">
+        <v>17</v>
+      </c>
+      <c r="L142" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>680</v>
+      </c>
+      <c r="B143" t="s">
+        <v>681</v>
+      </c>
+      <c r="C143" t="s">
+        <v>682</v>
+      </c>
+      <c r="D143">
+        <v>125</v>
+      </c>
+      <c r="E143">
+        <v>125</v>
+      </c>
+      <c r="F143" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G143" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H143" t="s">
+        <v>15</v>
+      </c>
+      <c r="I143" t="s">
+        <v>683</v>
+      </c>
+      <c r="J143">
+        <v>1</v>
+      </c>
+      <c r="K143" t="s">
+        <v>17</v>
+      </c>
+      <c r="L143" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>685</v>
+      </c>
+      <c r="B144" t="s">
+        <v>686</v>
+      </c>
+      <c r="C144" t="s">
+        <v>687</v>
+      </c>
+      <c r="D144">
+        <v>59</v>
+      </c>
+      <c r="E144">
+        <v>59</v>
+      </c>
+      <c r="F144" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G144" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H144" t="s">
+        <v>15</v>
+      </c>
+      <c r="I144" t="s">
+        <v>688</v>
+      </c>
+      <c r="J144">
+        <v>1</v>
+      </c>
+      <c r="K144" t="s">
+        <v>17</v>
+      </c>
+      <c r="L144" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>690</v>
+      </c>
+      <c r="B145" t="s">
+        <v>691</v>
+      </c>
+      <c r="C145" t="s">
+        <v>692</v>
+      </c>
+      <c r="D145">
+        <v>41.97</v>
+      </c>
+      <c r="E145">
+        <v>41.97</v>
+      </c>
+      <c r="F145" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G145" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H145" t="s">
+        <v>15</v>
+      </c>
+      <c r="I145" t="s">
+        <v>693</v>
+      </c>
+      <c r="J145">
+        <v>1</v>
+      </c>
+      <c r="K145" t="s">
+        <v>17</v>
+      </c>
+      <c r="L145" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>695</v>
+      </c>
+      <c r="B146" t="s">
+        <v>696</v>
+      </c>
+      <c r="C146" t="s">
+        <v>697</v>
+      </c>
+      <c r="D146">
+        <v>55</v>
+      </c>
+      <c r="E146">
+        <v>55</v>
+      </c>
+      <c r="F146" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G146" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H146" t="s">
+        <v>15</v>
+      </c>
+      <c r="I146" t="s">
+        <v>698</v>
+      </c>
+      <c r="J146">
+        <v>1</v>
+      </c>
+      <c r="K146" t="s">
+        <v>17</v>
+      </c>
+      <c r="L146" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>700</v>
+      </c>
+      <c r="B147" t="s">
+        <v>701</v>
+      </c>
+      <c r="C147" t="s">
+        <v>702</v>
+      </c>
+      <c r="D147">
+        <v>80</v>
+      </c>
+      <c r="E147">
+        <v>80</v>
+      </c>
+      <c r="F147" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G147" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="H147" t="s">
+        <v>15</v>
+      </c>
+      <c r="I147" t="s">
+        <v>703</v>
+      </c>
+      <c r="J147">
+        <v>1</v>
+      </c>
+      <c r="K147" t="s">
+        <v>17</v>
+      </c>
+      <c r="L147" t="s">
+        <v>704</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>