--- v2 (2026-05-10)
+++ v3 (2026-06-24)
@@ -9,97 +9,100 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="705" uniqueCount="705">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="704">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A5211031GEAL010</t>
   </si>
   <si>
     <t>AL010</t>
   </si>
   <si>
     <t>Gierre-AL010-Escalera telescópica multifunción de aluminio PEPPina EN131 (3+3 peldaños)</t>
   </si>
   <si>
+    <t>0%</t>
+  </si>
+  <si>
     <t>RC</t>
   </si>
   <si>
     <t>8013186220102</t>
   </si>
   <si>
     <t>Gierre</t>
   </si>
   <si>
     <t>P06-01-002-V02-P01</t>
   </si>
   <si>
     <t>A5211031GEAL020</t>
   </si>
   <si>
     <t>AL020</t>
   </si>
   <si>
     <t>Gierre-AL020-Escalera telescópica multifunción de aluminio PEPPina EN131 (4+4 peldaños)</t>
   </si>
   <si>
     <t>8013186220201</t>
   </si>
   <si>
     <t>P06-01-002-V02-P03</t>
@@ -122,53 +125,50 @@
   <si>
     <t>A5211053GEA0040</t>
   </si>
   <si>
     <t>A0040</t>
   </si>
   <si>
     <t>Gierre-A0040-Escalera telescópica multifunción de acero PEPPina de 125 kg (4+4 peldaños)</t>
   </si>
   <si>
     <t>8013186000407</t>
   </si>
   <si>
     <t>P06-01-004-V02-P01</t>
   </si>
   <si>
     <t>A5211053GEA0050</t>
   </si>
   <si>
     <t>A0050</t>
   </si>
   <si>
     <t>Gierre-A0050-Escalera telescópica multifunción de acero PEPPina de 125 kg (4+5 peldaños)</t>
   </si>
   <si>
-    <t>0%</t>
-[...1 lines deleted...]
-  <si>
     <t>8013186000506</t>
   </si>
   <si>
     <t>P06-01-004-V02-P02</t>
   </si>
   <si>
     <t>A5213081GEAL757</t>
   </si>
   <si>
     <t>AL757</t>
   </si>
   <si>
     <t>Gierre-AL757-Escalera de tijera Stabila 60 Pro ALU 150 (8 peldaños)</t>
   </si>
   <si>
     <t>8013186247574</t>
   </si>
   <si>
     <t>P06-01-010-V01-P03</t>
   </si>
   <si>
     <t>A5213081GEAL770</t>
   </si>
   <si>
     <t>AL770</t>
@@ -185,53 +185,50 @@
   <si>
     <t>A5213081GEAL790</t>
   </si>
   <si>
     <t>AL790</t>
   </si>
   <si>
     <t>Gierre-AL790-Escalera de tijera Stabila 60 Pro ALU 150 (12 peldaños)</t>
   </si>
   <si>
     <t>8013186247901</t>
   </si>
   <si>
     <t>P06-01-010-V01-P05</t>
   </si>
   <si>
     <t>A5213141GEALP08</t>
   </si>
   <si>
     <t>ALP08</t>
   </si>
   <si>
     <t>Gierre-ALP08-Escalera de aluminio con plataforma Eterna (8 peldaños)</t>
   </si>
   <si>
-    <t>-0%</t>
-[...1 lines deleted...]
-  <si>
     <t>8013186650084</t>
   </si>
   <si>
     <t>P06-01-009-V01-P01</t>
   </si>
   <si>
     <t>A5213141GEALP10</t>
   </si>
   <si>
     <t>ALP10</t>
   </si>
   <si>
     <t>Gierre-ALP10-Escalera de aluminio con plataforma Eterna (10 peldaños)</t>
   </si>
   <si>
     <t>8013186650107</t>
   </si>
   <si>
     <t>P06-01-009-V01-P02</t>
   </si>
   <si>
     <t>A5213141GEALP12</t>
   </si>
   <si>
     <t>ALP12</t>
@@ -656,66 +653,66 @@
   <si>
     <t>8013186997165</t>
   </si>
   <si>
     <t>P06-01-028-V06-P01</t>
   </si>
   <si>
     <t>A5215350GETR404</t>
   </si>
   <si>
     <t>TR404</t>
   </si>
   <si>
     <t>Gierre-TR404-Andamio profesional EN1004 de acero TR (7,5 m)</t>
   </si>
   <si>
     <t>8013186584129</t>
   </si>
   <si>
     <t>A5215363GEKITA05FL</t>
   </si>
   <si>
     <t>KITA05FL</t>
   </si>
   <si>
-    <t>Gierre-KITA05FL-Extensión de andamio profesional TA-FL (2)</t>
+    <t>Gierre-KITA05FL-Extensión 2 andamio TA-FL (6,6m)</t>
   </si>
   <si>
     <t>8013186210059</t>
   </si>
   <si>
     <t>P06-01-015-V02-P03</t>
   </si>
   <si>
     <t>A5215363GEKITA05PFL</t>
   </si>
   <si>
     <t>KITA05PFL</t>
   </si>
   <si>
-    <t>Gierre-KITA05PFL-Extensión de andamio profesional TA-FL (3)</t>
+    <t>Gierre-KITA05PFL-Extensión 3 andamio TA-FL (8,4m)</t>
   </si>
   <si>
     <t>8013186210073</t>
   </si>
   <si>
     <t>P06-01-015-V02-P04</t>
   </si>
   <si>
     <t>A5215365GEFA100FL</t>
   </si>
   <si>
     <t>FA100FL</t>
   </si>
   <si>
     <t>Gierre-FA100FL-Andamio doméstico Fast a Lock 100 (287 cm)</t>
   </si>
   <si>
     <t>8013186211094</t>
   </si>
   <si>
     <t>P06-01-018-V01-P01</t>
   </si>
   <si>
     <t>A5215365GEFA200FL</t>
   </si>
@@ -1787,66 +1784,66 @@
   <si>
     <t>8013186583146</t>
   </si>
   <si>
     <t>A5211020GEAL075AL</t>
   </si>
   <si>
     <t>ED075AL</t>
   </si>
   <si>
     <t>Gierre-ED075AL-Escalera multifunción telescópica de aluminio PEPPina Pro (6+6)</t>
   </si>
   <si>
     <t>8013186222038</t>
   </si>
   <si>
     <t>P06-01-002-V01-P03</t>
   </si>
   <si>
     <t>A5215362DGETA1800FL</t>
   </si>
   <si>
     <t>TA1800FL</t>
   </si>
   <si>
-    <t>Gierre-TA1800FL-Andamio profesional TA1800FL (300 cm)</t>
+    <t>Gierre-TA1800FL-Andamio TA1800FL (3,0m)</t>
   </si>
   <si>
     <t>8013186180000</t>
   </si>
   <si>
     <t>P06-01-015-V02-P01</t>
   </si>
   <si>
     <t>A5215362FGEKITA05VLF</t>
   </si>
   <si>
     <t>KITA05VLF</t>
   </si>
   <si>
-    <t>Gierre-KITA05VLF-Extensión de andamio profesional TA-FL (1)</t>
+    <t>Gierre-KITA05VLF-Extensión 1 andamio TA-FL (4,8m)</t>
   </si>
   <si>
     <t>8013186217003</t>
   </si>
   <si>
     <t>P06-01-015-V02-P02</t>
   </si>
   <si>
     <t>A5215369GEFA200EY</t>
   </si>
   <si>
     <t>FA200EY</t>
   </si>
   <si>
     <t>Gierre-FA200EY-Andamio aluminio combinado Easy 200</t>
   </si>
   <si>
     <t>8013186212206</t>
   </si>
   <si>
     <t>P06-01-019-V02-P01</t>
   </si>
   <si>
     <t>A5215368GEFA100EY</t>
   </si>
@@ -2153,54 +2150,53 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N147"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="10"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
@@ -2239,5533 +2235,5533 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
-        <v>218.21</v>
+        <v>227.39</v>
       </c>
       <c r="E2">
         <v>227.39</v>
       </c>
       <c r="F2" s="1">
         <v>46157</v>
       </c>
-      <c r="G2" s="2">
-        <v>0.0421</v>
+      <c r="G2" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3">
-        <v>259.67</v>
+        <v>272.66</v>
       </c>
       <c r="E3">
         <v>272.66</v>
       </c>
       <c r="F3" s="1">
         <v>46157</v>
       </c>
-      <c r="G3" s="3">
-        <v>0.05</v>
+      <c r="G3" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D4">
-        <v>334.54</v>
+        <v>351.26</v>
       </c>
       <c r="E4">
         <v>351.26</v>
       </c>
       <c r="F4" s="1">
         <v>46157</v>
       </c>
-      <c r="G4" s="3">
-        <v>0.05</v>
+      <c r="G4" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5">
-        <v>118.61</v>
+        <v>124.74</v>
       </c>
       <c r="E5">
         <v>124.74</v>
       </c>
       <c r="F5" s="1">
         <v>46157</v>
       </c>
-      <c r="G5" s="2">
-        <v>0.0517</v>
+      <c r="G5" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>138.92</v>
+        <v>145.71</v>
       </c>
       <c r="E6">
-        <v>138.92</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>145.71</v>
+      </c>
+      <c r="G6" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
-        <v>354.11</v>
+        <v>366.33</v>
       </c>
       <c r="E7">
         <v>366.33</v>
       </c>
       <c r="F7" s="1">
         <v>46157</v>
       </c>
-      <c r="G7" s="2">
-        <v>0.0345</v>
+      <c r="G7" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
-        <v>458.64</v>
+        <v>474.45</v>
       </c>
       <c r="E8">
         <v>474.45</v>
       </c>
       <c r="F8" s="1">
         <v>46157</v>
       </c>
-      <c r="G8" s="2">
-        <v>0.0345</v>
+      <c r="G8" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
-        <v>569.63</v>
+        <v>589.29</v>
       </c>
       <c r="E9">
         <v>589.29</v>
       </c>
       <c r="F9" s="1">
         <v>46157</v>
       </c>
-      <c r="G9" s="2">
-        <v>0.0345</v>
+      <c r="G9" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
         <v>1822.1801</v>
       </c>
       <c r="E10">
         <v>1822.18</v>
       </c>
       <c r="F10" s="1">
         <v>46157</v>
       </c>
-      <c r="G10" t="s" s="3">
+      <c r="G10" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
         <v>58</v>
       </c>
-      <c r="H10" t="s">
-[...2 lines deleted...]
-      <c r="I10" t="s">
+      <c r="J10">
+        <v>1</v>
+      </c>
+      <c r="K10" t="s">
+        <v>18</v>
+      </c>
+      <c r="L10" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D11">
         <v>2117.6599</v>
       </c>
       <c r="E11">
         <v>2117.66</v>
       </c>
       <c r="F11" s="1">
         <v>46157</v>
       </c>
-      <c r="G11" t="s" s="3">
-        <v>37</v>
+      <c r="G11" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11">
+        <v>1</v>
+      </c>
+      <c r="K11" t="s">
+        <v>18</v>
+      </c>
+      <c r="L11" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" t="s">
         <v>66</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D12">
         <v>2420.28</v>
       </c>
       <c r="E12">
         <v>2420.28</v>
       </c>
       <c r="F12" s="1">
         <v>46157</v>
       </c>
-      <c r="G12" t="s" s="3">
-        <v>37</v>
+      <c r="G12" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
+      </c>
+      <c r="K12" t="s">
+        <v>18</v>
+      </c>
+      <c r="L12" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
         <v>71</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
-        <v>138.35</v>
+        <v>143.44</v>
       </c>
       <c r="E13">
         <v>143.44</v>
       </c>
       <c r="F13" s="1">
         <v>46157</v>
       </c>
-      <c r="G13" s="2">
-        <v>0.0368</v>
+      <c r="G13" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13">
+        <v>1</v>
+      </c>
+      <c r="K13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" t="s">
         <v>76</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>77</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>180.87</v>
+        <v>187.68</v>
       </c>
       <c r="E14">
         <v>187.68</v>
       </c>
       <c r="F14" s="1">
         <v>46157</v>
       </c>
-      <c r="G14" s="2">
-        <v>0.0377</v>
+      <c r="G14" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L14" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" t="s">
         <v>80</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D15">
         <v>218.3</v>
       </c>
       <c r="E15">
         <v>218.3</v>
       </c>
       <c r="F15" s="1">
         <v>46157</v>
       </c>
-      <c r="G15" t="s" s="3">
-        <v>37</v>
+      <c r="G15" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I15" t="s">
+        <v>82</v>
+      </c>
+      <c r="J15">
+        <v>1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>18</v>
+      </c>
+      <c r="L15" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" t="s">
         <v>85</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D16">
         <v>304.48</v>
       </c>
       <c r="E16">
         <v>304.48</v>
       </c>
       <c r="F16" s="1">
         <v>46157</v>
       </c>
-      <c r="G16" t="s" s="3">
-        <v>37</v>
+      <c r="G16" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I16" t="s">
+        <v>87</v>
+      </c>
+      <c r="J16">
+        <v>1</v>
+      </c>
+      <c r="K16" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" t="s">
         <v>90</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>91</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17">
-        <v>218.88</v>
+        <v>229.63</v>
       </c>
       <c r="E17">
         <v>229.63</v>
       </c>
       <c r="F17" s="1">
         <v>46157</v>
       </c>
-      <c r="G17" s="2">
-        <v>0.0491</v>
+      <c r="G17" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
+        <v>92</v>
+      </c>
+      <c r="J17">
+        <v>1</v>
+      </c>
+      <c r="K17" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" t="s">
         <v>95</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>96</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18">
+        <v>299.94</v>
+      </c>
+      <c r="E18">
+        <v>299.94</v>
+      </c>
+      <c r="G18" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" t="s">
         <v>97</v>
       </c>
-      <c r="D18">
-[...11 lines deleted...]
-      <c r="I18" t="s">
+      <c r="J18">
+        <v>1</v>
+      </c>
+      <c r="K18" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" t="s">
         <v>100</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>101</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19">
-        <v>177.47</v>
+        <v>185.85</v>
       </c>
       <c r="E19">
         <v>185.85</v>
       </c>
       <c r="F19" s="1">
         <v>46157</v>
       </c>
-      <c r="G19" s="2">
-        <v>0.0472</v>
+      <c r="G19" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I19" t="s">
+        <v>102</v>
+      </c>
+      <c r="J19">
+        <v>1</v>
+      </c>
+      <c r="K19" t="s">
+        <v>18</v>
+      </c>
+      <c r="L19" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" t="s">
         <v>105</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>106</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20">
+        <v>226.8</v>
+      </c>
+      <c r="E20">
+        <v>226.8</v>
+      </c>
+      <c r="G20" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" t="s">
         <v>107</v>
       </c>
-      <c r="D20">
-[...13 lines deleted...]
-      </c>
       <c r="J20">
         <v>1</v>
       </c>
       <c r="K20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L20" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>108</v>
+      </c>
+      <c r="B21" t="s">
         <v>109</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>110</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
-        <v>104.33</v>
+        <v>99</v>
       </c>
       <c r="E21">
         <v>99</v>
       </c>
       <c r="F21" s="1">
         <v>46157</v>
       </c>
-      <c r="G21" s="2">
-        <v>-0.0511</v>
+      <c r="G21" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I21" t="s">
+        <v>111</v>
+      </c>
+      <c r="J21">
+        <v>1</v>
+      </c>
+      <c r="K21" t="s">
+        <v>18</v>
+      </c>
+      <c r="L21" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22" t="s">
         <v>114</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>115</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
-        <v>147.42</v>
+        <v>157.64</v>
       </c>
       <c r="E22">
         <v>157.64</v>
       </c>
       <c r="F22" s="1">
         <v>46157</v>
       </c>
-      <c r="G22" s="2">
-        <v>0.0693</v>
+      <c r="G22" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I22" t="s">
+        <v>116</v>
+      </c>
+      <c r="J22">
+        <v>1</v>
+      </c>
+      <c r="K22" t="s">
+        <v>18</v>
+      </c>
+      <c r="L22" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" t="s">
         <v>119</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>120</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>208.09</v>
+        <v>222.26</v>
       </c>
       <c r="E23">
         <v>222.26</v>
       </c>
       <c r="F23" s="1">
         <v>46157</v>
       </c>
-      <c r="G23" s="2">
-        <v>0.0681</v>
+      <c r="G23" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I23" t="s">
+        <v>121</v>
+      </c>
+      <c r="J23">
+        <v>1</v>
+      </c>
+      <c r="K23" t="s">
+        <v>18</v>
+      </c>
+      <c r="L23" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B24" t="s">
         <v>124</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>125</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
-        <v>318.09</v>
+        <v>339.64</v>
       </c>
       <c r="E24">
         <v>339.64</v>
       </c>
       <c r="F24" s="1">
         <v>46157</v>
       </c>
-      <c r="G24" s="2">
-        <v>0.0677</v>
+      <c r="G24" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I24" t="s">
+        <v>126</v>
+      </c>
+      <c r="J24">
+        <v>1</v>
+      </c>
+      <c r="K24" t="s">
+        <v>18</v>
+      </c>
+      <c r="L24" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>128</v>
+      </c>
+      <c r="B25" t="s">
         <v>129</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>130</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
-        <v>191.08</v>
+        <v>204.12</v>
       </c>
       <c r="E25">
         <v>204.12</v>
       </c>
       <c r="F25" s="1">
         <v>46157</v>
       </c>
-      <c r="G25" s="2">
-        <v>0.0682</v>
+      <c r="G25" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I25" t="s">
+        <v>131</v>
+      </c>
+      <c r="J25">
+        <v>1</v>
+      </c>
+      <c r="K25" t="s">
+        <v>18</v>
+      </c>
+      <c r="L25" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>133</v>
+      </c>
+      <c r="B26" t="s">
         <v>134</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="D26">
         <v>216.7</v>
       </c>
       <c r="E26">
         <v>216.7</v>
       </c>
       <c r="F26" s="1">
         <v>46157</v>
       </c>
-      <c r="G26" t="s" s="3">
-        <v>37</v>
+      <c r="G26" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I26" t="s">
+        <v>136</v>
+      </c>
+      <c r="J26">
+        <v>1</v>
+      </c>
+      <c r="K26" t="s">
+        <v>18</v>
+      </c>
+      <c r="L26" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" t="s">
         <v>139</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>140</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
-        <v>281.23</v>
+        <v>292.01</v>
       </c>
       <c r="E27">
         <v>292.01</v>
       </c>
       <c r="F27" s="1">
         <v>46157</v>
       </c>
-      <c r="G27" s="2">
-        <v>0.0383</v>
+      <c r="G27" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I27" t="s">
+        <v>141</v>
+      </c>
+      <c r="J27">
+        <v>1</v>
+      </c>
+      <c r="K27" t="s">
+        <v>18</v>
+      </c>
+      <c r="L27" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>143</v>
+      </c>
+      <c r="B28" t="s">
         <v>144</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>145</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
-        <v>505.09</v>
+        <v>534.13</v>
       </c>
       <c r="E28">
         <v>534.13</v>
       </c>
       <c r="F28" s="1">
         <v>46157</v>
       </c>
-      <c r="G28" s="2">
-        <v>0.0575</v>
+      <c r="G28" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I28" t="s">
+        <v>146</v>
+      </c>
+      <c r="J28">
+        <v>1</v>
+      </c>
+      <c r="K28" t="s">
+        <v>18</v>
+      </c>
+      <c r="L28" t="s">
         <v>147</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
+        <v>148</v>
+      </c>
+      <c r="B29" t="s">
         <v>149</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>150</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
-        <v>590.24</v>
+        <v>612.92</v>
       </c>
       <c r="E29">
         <v>612.92</v>
       </c>
       <c r="F29" s="1">
         <v>46157</v>
       </c>
-      <c r="G29" s="2">
-        <v>0.0384</v>
+      <c r="G29" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I29" t="s">
+        <v>151</v>
+      </c>
+      <c r="J29">
+        <v>1</v>
+      </c>
+      <c r="K29" t="s">
+        <v>18</v>
+      </c>
+      <c r="L29" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
+        <v>153</v>
+      </c>
+      <c r="B30" t="s">
         <v>154</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>155</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>73.71</v>
+        <v>75.99</v>
       </c>
       <c r="E30">
         <v>75.99</v>
       </c>
       <c r="F30" s="1">
         <v>46157</v>
       </c>
-      <c r="G30" s="2">
-        <v>0.0309</v>
+      <c r="G30" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I30" t="s">
+        <v>156</v>
+      </c>
+      <c r="J30">
+        <v>1</v>
+      </c>
+      <c r="K30" t="s">
+        <v>18</v>
+      </c>
+      <c r="L30" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
+        <v>158</v>
+      </c>
+      <c r="B31" t="s">
         <v>159</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>160</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
-        <v>92.42</v>
+        <v>95.26</v>
       </c>
       <c r="E31">
         <v>95.26</v>
       </c>
       <c r="F31" s="1">
         <v>46157</v>
       </c>
-      <c r="G31" s="2">
-        <v>0.0307</v>
+      <c r="G31" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I31" t="s">
+        <v>161</v>
+      </c>
+      <c r="J31">
+        <v>1</v>
+      </c>
+      <c r="K31" t="s">
+        <v>18</v>
+      </c>
+      <c r="L31" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
+        <v>163</v>
+      </c>
+      <c r="B32" t="s">
         <v>164</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>165</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32">
-        <v>138</v>
+        <v>141.4</v>
       </c>
       <c r="E32">
         <v>141.4</v>
       </c>
       <c r="F32" s="1">
         <v>46157</v>
       </c>
-      <c r="G32" s="2">
-        <v>0.0246</v>
+      <c r="G32" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I32" t="s">
+        <v>166</v>
+      </c>
+      <c r="J32">
+        <v>1</v>
+      </c>
+      <c r="K32" t="s">
+        <v>18</v>
+      </c>
+      <c r="L32" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
+        <v>168</v>
+      </c>
+      <c r="B33" t="s">
         <v>169</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>170</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
-        <v>160.68</v>
+        <v>164.64</v>
       </c>
       <c r="E33">
         <v>164.64</v>
       </c>
       <c r="F33" s="1">
         <v>46157</v>
       </c>
-      <c r="G33" s="2">
-        <v>0.0246</v>
+      <c r="G33" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I33" t="s">
+        <v>171</v>
+      </c>
+      <c r="J33">
+        <v>1</v>
+      </c>
+      <c r="K33" t="s">
+        <v>18</v>
+      </c>
+      <c r="L33" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
+        <v>173</v>
+      </c>
+      <c r="B34" t="s">
         <v>174</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>175</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34">
-        <v>203.77</v>
+        <v>208.88</v>
       </c>
       <c r="E34">
         <v>208.88</v>
       </c>
       <c r="F34" s="1">
         <v>46157</v>
       </c>
-      <c r="G34" s="2">
-        <v>0.0251</v>
+      <c r="G34" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I34" t="s">
+        <v>176</v>
+      </c>
+      <c r="J34">
+        <v>1</v>
+      </c>
+      <c r="K34" t="s">
+        <v>18</v>
+      </c>
+      <c r="L34" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
+        <v>178</v>
+      </c>
+      <c r="B35" t="s">
         <v>179</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="D35">
         <v>125.13</v>
       </c>
       <c r="E35">
         <v>125.13</v>
       </c>
       <c r="F35" s="1">
         <v>46157</v>
       </c>
-      <c r="G35" t="s" s="3">
-        <v>37</v>
+      <c r="G35" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I35" t="s">
+        <v>181</v>
+      </c>
+      <c r="J35">
+        <v>1</v>
+      </c>
+      <c r="K35" t="s">
+        <v>18</v>
+      </c>
+      <c r="L35" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>183</v>
+      </c>
+      <c r="B36" t="s">
         <v>184</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D36">
         <v>45.51</v>
       </c>
       <c r="E36">
         <v>45.51</v>
       </c>
       <c r="F36" s="1">
         <v>46157</v>
       </c>
-      <c r="G36" t="s" s="3">
-        <v>37</v>
+      <c r="G36" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I36" t="s">
+        <v>186</v>
+      </c>
+      <c r="J36">
+        <v>1</v>
+      </c>
+      <c r="K36" t="s">
+        <v>18</v>
+      </c>
+      <c r="L36" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
+        <v>188</v>
+      </c>
+      <c r="B37" t="s">
         <v>189</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D37">
         <v>79.62</v>
       </c>
       <c r="E37">
         <v>79.62</v>
       </c>
       <c r="F37" s="1">
         <v>46157</v>
       </c>
-      <c r="G37" t="s" s="3">
-        <v>37</v>
+      <c r="G37" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I37" t="s">
+        <v>191</v>
+      </c>
+      <c r="J37">
+        <v>1</v>
+      </c>
+      <c r="K37" t="s">
+        <v>18</v>
+      </c>
+      <c r="L37" t="s">
         <v>192</v>
-      </c>
-[...7 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
+        <v>193</v>
+      </c>
+      <c r="B38" t="s">
         <v>194</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>195</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38">
-        <v>100.86</v>
+        <v>110</v>
       </c>
       <c r="E38">
         <v>110</v>
       </c>
       <c r="F38" s="1">
         <v>46157</v>
       </c>
-      <c r="G38" s="2">
-        <v>0.0906</v>
+      <c r="G38" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I38" t="s">
+        <v>196</v>
+      </c>
+      <c r="J38">
+        <v>1</v>
+      </c>
+      <c r="K38" t="s">
+        <v>18</v>
+      </c>
+      <c r="L38" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
+        <v>198</v>
+      </c>
+      <c r="B39" t="s">
         <v>199</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="D39">
         <v>94.04</v>
       </c>
       <c r="E39">
         <v>94.04</v>
       </c>
       <c r="F39" s="1">
         <v>46157</v>
       </c>
-      <c r="G39" t="s" s="3">
-        <v>37</v>
+      <c r="G39" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I39" t="s">
+        <v>201</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
+      </c>
+      <c r="K39" t="s">
+        <v>18</v>
+      </c>
+      <c r="L39" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>203</v>
+      </c>
+      <c r="B40" t="s">
         <v>204</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D40">
         <v>112.24</v>
       </c>
       <c r="E40">
         <v>112.24</v>
       </c>
       <c r="F40" s="1">
         <v>46157</v>
       </c>
-      <c r="G40" t="s" s="3">
-        <v>37</v>
+      <c r="G40" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I40" t="s">
+        <v>206</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
+      </c>
+      <c r="K40" t="s">
+        <v>18</v>
+      </c>
+      <c r="L40" t="s">
         <v>207</v>
-      </c>
-[...7 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
+        <v>208</v>
+      </c>
+      <c r="B41" t="s">
         <v>209</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D41">
         <v>5492.54</v>
       </c>
       <c r="E41">
         <v>5492.54</v>
       </c>
       <c r="F41" s="1">
         <v>46157</v>
       </c>
-      <c r="G41" t="s" s="3">
-        <v>37</v>
+      <c r="G41" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I41" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L41" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B42" t="s">
         <v>213</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>214</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42">
-        <v>451.08</v>
+        <v>470</v>
       </c>
       <c r="E42">
         <v>470</v>
       </c>
       <c r="F42" s="1">
         <v>46157</v>
       </c>
-      <c r="G42" s="2">
-        <v>0.0419</v>
+      <c r="G42" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I42" t="s">
+        <v>215</v>
+      </c>
+      <c r="J42">
+        <v>1</v>
+      </c>
+      <c r="K42" t="s">
+        <v>18</v>
+      </c>
+      <c r="L42" t="s">
         <v>216</v>
-      </c>
-[...7 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
+        <v>217</v>
+      </c>
+      <c r="B43" t="s">
         <v>218</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>219</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43">
-        <v>566.38</v>
+        <v>600</v>
       </c>
       <c r="E43">
         <v>600</v>
       </c>
       <c r="F43" s="1">
         <v>46157</v>
       </c>
-      <c r="G43" s="2">
-        <v>0.0594</v>
+      <c r="G43" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I43" t="s">
+        <v>220</v>
+      </c>
+      <c r="J43">
+        <v>1</v>
+      </c>
+      <c r="K43" t="s">
+        <v>18</v>
+      </c>
+      <c r="L43" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>222</v>
+      </c>
+      <c r="B44" t="s">
         <v>223</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="D44">
         <v>340.72</v>
       </c>
       <c r="E44">
         <v>340.72</v>
       </c>
       <c r="F44" s="1">
         <v>46157</v>
       </c>
-      <c r="G44" t="s" s="3">
-        <v>37</v>
+      <c r="G44" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I44" t="s">
+        <v>225</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
+      </c>
+      <c r="K44" t="s">
+        <v>18</v>
+      </c>
+      <c r="L44" t="s">
         <v>226</v>
-      </c>
-[...7 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
+        <v>227</v>
+      </c>
+      <c r="B45" t="s">
         <v>228</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>229</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45">
-        <v>647.84</v>
+        <v>660.36</v>
       </c>
       <c r="E45">
         <v>660.36</v>
       </c>
       <c r="F45" s="1">
         <v>46157</v>
       </c>
-      <c r="G45" s="2">
-        <v>0.0193</v>
+      <c r="G45" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I45" t="s">
+        <v>230</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
+      </c>
+      <c r="K45" t="s">
+        <v>18</v>
+      </c>
+      <c r="L45" t="s">
         <v>231</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
+        <v>232</v>
+      </c>
+      <c r="B46" t="s">
         <v>233</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>234</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
-        <v>555.43</v>
+        <v>565.85</v>
       </c>
       <c r="E46">
         <v>565.85</v>
       </c>
       <c r="F46" s="1">
         <v>46157</v>
       </c>
-      <c r="G46" s="2">
-        <v>0.0188</v>
+      <c r="G46" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I46" t="s">
+        <v>235</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
+      </c>
+      <c r="K46" t="s">
+        <v>18</v>
+      </c>
+      <c r="L46" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>237</v>
+      </c>
+      <c r="B47" t="s">
         <v>238</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>239</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47">
-        <v>793.23</v>
+        <v>818.64</v>
       </c>
       <c r="E47">
         <v>818.64</v>
       </c>
       <c r="F47" s="1">
         <v>46157</v>
       </c>
-      <c r="G47" s="2">
-        <v>0.032</v>
+      <c r="G47" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I47" t="s">
+        <v>240</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
+      </c>
+      <c r="K47" t="s">
+        <v>18</v>
+      </c>
+      <c r="L47" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
+        <v>242</v>
+      </c>
+      <c r="B48" t="s">
         <v>243</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="D48">
         <v>22.77</v>
       </c>
       <c r="E48">
         <v>22.77</v>
       </c>
       <c r="F48" s="1">
         <v>46157</v>
       </c>
-      <c r="G48" t="s" s="3">
-        <v>37</v>
+      <c r="G48" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I48" t="s">
+        <v>245</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
+      </c>
+      <c r="K48" t="s">
+        <v>18</v>
+      </c>
+      <c r="L48" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
+        <v>247</v>
+      </c>
+      <c r="B49" t="s">
         <v>248</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="D49">
         <v>22.77</v>
       </c>
       <c r="E49">
         <v>22.77</v>
       </c>
       <c r="F49" s="1">
         <v>46157</v>
       </c>
-      <c r="G49" t="s" s="3">
-        <v>37</v>
+      <c r="G49" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I49" t="s">
+        <v>250</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
+      </c>
+      <c r="K49" t="s">
+        <v>18</v>
+      </c>
+      <c r="L49" t="s">
         <v>251</v>
-      </c>
-[...7 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
+        <v>252</v>
+      </c>
+      <c r="B50" t="s">
         <v>253</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>254</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50">
-        <v>18.95</v>
+        <v>45.93</v>
       </c>
       <c r="E50">
         <v>45.93</v>
       </c>
       <c r="F50" s="1">
         <v>46157</v>
       </c>
-      <c r="G50" s="2">
-        <v>1.4237</v>
+      <c r="G50" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I50" t="s">
+        <v>255</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
+      </c>
+      <c r="K50" t="s">
+        <v>18</v>
+      </c>
+      <c r="L50" t="s">
         <v>256</v>
-      </c>
-[...7 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
+        <v>257</v>
+      </c>
+      <c r="B51" t="s">
         <v>258</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D51">
         <v>37.15</v>
       </c>
       <c r="E51">
         <v>37.15</v>
       </c>
       <c r="F51" s="1">
         <v>46157</v>
       </c>
-      <c r="G51" t="s" s="3">
-        <v>37</v>
+      <c r="G51" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I51" t="s">
+        <v>260</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
+      </c>
+      <c r="K51" t="s">
+        <v>18</v>
+      </c>
+      <c r="L51" t="s">
         <v>261</v>
-      </c>
-[...7 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
+        <v>262</v>
+      </c>
+      <c r="B52" t="s">
         <v>263</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>264</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52">
+        <v>57.27</v>
+      </c>
+      <c r="E52">
+        <v>57.27</v>
+      </c>
+      <c r="G52" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
+        <v>16</v>
+      </c>
+      <c r="I52" t="s">
         <v>265</v>
       </c>
-      <c r="D52">
-[...11 lines deleted...]
-      <c r="I52" t="s">
+      <c r="J52">
+        <v>1</v>
+      </c>
+      <c r="K52" t="s">
+        <v>18</v>
+      </c>
+      <c r="L52" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
+        <v>267</v>
+      </c>
+      <c r="B53" t="s">
         <v>268</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="D53">
         <v>78.12</v>
       </c>
       <c r="E53">
         <v>78.12</v>
       </c>
       <c r="F53" s="1">
         <v>46157</v>
       </c>
-      <c r="G53" t="s" s="3">
-        <v>37</v>
+      <c r="G53" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I53" t="s">
+        <v>270</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
+      </c>
+      <c r="K53" t="s">
+        <v>18</v>
+      </c>
+      <c r="L53" t="s">
         <v>271</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
+        <v>272</v>
+      </c>
+      <c r="B54" t="s">
         <v>273</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="D54">
         <v>15.88</v>
       </c>
       <c r="E54">
         <v>15.88</v>
       </c>
       <c r="F54" s="1">
         <v>46157</v>
       </c>
-      <c r="G54" t="s" s="3">
-        <v>37</v>
+      <c r="G54" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I54" t="s">
+        <v>275</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
+      </c>
+      <c r="K54" t="s">
+        <v>18</v>
+      </c>
+      <c r="L54" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>277</v>
+      </c>
+      <c r="B55" t="s">
         <v>278</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="D55">
         <v>60.24</v>
       </c>
       <c r="E55">
         <v>60.24</v>
       </c>
-      <c r="G55" t="s" s="3">
-        <v>37</v>
+      <c r="G55" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I55" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L55" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>281</v>
+      </c>
+      <c r="B56" t="s">
         <v>282</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="D56">
         <v>118.5</v>
       </c>
       <c r="E56">
         <v>118.5</v>
       </c>
-      <c r="G56" t="s" s="3">
-        <v>37</v>
+      <c r="G56" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I56" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L56" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
+        <v>285</v>
+      </c>
+      <c r="B57" t="s">
         <v>286</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>287</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57">
-        <v>1361.92</v>
+        <v>1429</v>
       </c>
       <c r="E57">
         <v>1429</v>
       </c>
       <c r="F57" s="1">
         <v>46157</v>
       </c>
-      <c r="G57" s="2">
-        <v>0.0493</v>
+      <c r="G57" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I57" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L57" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
+        <v>289</v>
+      </c>
+      <c r="B58" t="s">
         <v>290</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>291</v>
       </c>
-      <c r="C58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58">
-        <v>1813</v>
+        <v>1899</v>
       </c>
       <c r="E58">
         <v>1899</v>
       </c>
       <c r="F58" s="1">
         <v>46157</v>
       </c>
-      <c r="G58" s="2">
-        <v>0.0474</v>
+      <c r="G58" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I58" t="s">
+        <v>292</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
+      </c>
+      <c r="K58" t="s">
+        <v>18</v>
+      </c>
+      <c r="L58" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
+        <v>294</v>
+      </c>
+      <c r="B59" t="s">
         <v>295</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>296</v>
       </c>
-      <c r="C59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59">
-        <v>238.33</v>
+        <v>248.33</v>
       </c>
       <c r="E59">
         <v>248.33</v>
       </c>
       <c r="F59" s="1">
         <v>46157</v>
       </c>
-      <c r="G59" s="2">
-        <v>0.042</v>
+      <c r="G59" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I59" t="s">
+        <v>297</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
+      </c>
+      <c r="K59" t="s">
+        <v>18</v>
+      </c>
+      <c r="L59" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
+        <v>299</v>
+      </c>
+      <c r="B60" t="s">
         <v>300</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D60">
         <v>323.8</v>
       </c>
       <c r="E60">
         <v>323.8</v>
       </c>
       <c r="F60" s="1">
         <v>46157</v>
       </c>
-      <c r="G60" t="s" s="3">
-        <v>37</v>
+      <c r="G60" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I60" t="s">
+        <v>302</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
+      </c>
+      <c r="K60" t="s">
+        <v>18</v>
+      </c>
+      <c r="L60" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
+        <v>304</v>
+      </c>
+      <c r="B61" t="s">
         <v>305</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D61">
         <v>398.52</v>
       </c>
       <c r="E61">
         <v>398.52</v>
       </c>
       <c r="F61" s="1">
         <v>46157</v>
       </c>
-      <c r="G61" t="s" s="3">
-        <v>37</v>
+      <c r="G61" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I61" t="s">
+        <v>307</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
+      </c>
+      <c r="K61" t="s">
+        <v>18</v>
+      </c>
+      <c r="L61" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>309</v>
+      </c>
+      <c r="B62" t="s">
         <v>310</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="D62">
         <v>482.36</v>
       </c>
       <c r="E62">
         <v>482.36</v>
       </c>
       <c r="F62" s="1">
         <v>46157</v>
       </c>
-      <c r="G62" t="s" s="3">
-        <v>37</v>
+      <c r="G62" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I62" t="s">
+        <v>312</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
+      </c>
+      <c r="K62" t="s">
+        <v>18</v>
+      </c>
+      <c r="L62" t="s">
         <v>313</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>314</v>
+      </c>
+      <c r="B63" t="s">
         <v>315</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>316</v>
       </c>
-      <c r="C63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63">
-        <v>100.93</v>
+        <v>89</v>
       </c>
       <c r="E63">
         <v>89</v>
       </c>
       <c r="F63" s="1">
         <v>46157</v>
       </c>
-      <c r="G63" s="2">
-        <v>-0.1182</v>
+      <c r="G63" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I63" t="s">
+        <v>317</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
+      </c>
+      <c r="K63" t="s">
+        <v>18</v>
+      </c>
+      <c r="L63" t="s">
         <v>318</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
+        <v>319</v>
+      </c>
+      <c r="B64" t="s">
         <v>320</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>321</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64">
-        <v>124.17</v>
+        <v>110</v>
       </c>
       <c r="E64">
         <v>110</v>
       </c>
       <c r="F64" s="1">
         <v>46157</v>
       </c>
-      <c r="G64" s="2">
-        <v>-0.1141</v>
+      <c r="G64" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I64" t="s">
+        <v>322</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
+      </c>
+      <c r="K64" t="s">
+        <v>18</v>
+      </c>
+      <c r="L64" t="s">
         <v>323</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
+        <v>324</v>
+      </c>
+      <c r="B65" t="s">
         <v>325</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>326</v>
       </c>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65">
-        <v>132.68</v>
+        <v>119</v>
       </c>
       <c r="E65">
         <v>119</v>
       </c>
       <c r="F65" s="1">
         <v>46157</v>
       </c>
-      <c r="G65" s="2">
-        <v>-0.1031</v>
+      <c r="G65" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I65" t="s">
+        <v>327</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
+      </c>
+      <c r="K65" t="s">
+        <v>18</v>
+      </c>
+      <c r="L65" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
+        <v>329</v>
+      </c>
+      <c r="B66" t="s">
         <v>330</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="D66">
         <v>54.43</v>
       </c>
       <c r="E66">
         <v>54.43</v>
       </c>
       <c r="F66" s="1">
         <v>46157</v>
       </c>
-      <c r="G66" t="s" s="3">
-        <v>37</v>
+      <c r="G66" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I66" t="s">
+        <v>332</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
+      </c>
+      <c r="K66" t="s">
+        <v>18</v>
+      </c>
+      <c r="L66" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
+        <v>334</v>
+      </c>
+      <c r="B67" t="s">
         <v>335</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D67">
         <v>71.44</v>
       </c>
       <c r="E67">
         <v>71.44</v>
       </c>
       <c r="F67" s="1">
         <v>46157</v>
       </c>
-      <c r="G67" t="s" s="3">
-        <v>37</v>
+      <c r="G67" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I67" t="s">
+        <v>337</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
+      </c>
+      <c r="K67" t="s">
+        <v>18</v>
+      </c>
+      <c r="L67" t="s">
         <v>338</v>
-      </c>
-[...7 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
+        <v>339</v>
+      </c>
+      <c r="B68" t="s">
         <v>340</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D68">
         <v>52.16</v>
       </c>
       <c r="E68">
         <v>52.16</v>
       </c>
       <c r="F68" s="1">
         <v>46157</v>
       </c>
-      <c r="G68" t="s" s="3">
-        <v>37</v>
+      <c r="G68" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I68" t="s">
+        <v>342</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
+      </c>
+      <c r="K68" t="s">
+        <v>18</v>
+      </c>
+      <c r="L68" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
+        <v>344</v>
+      </c>
+      <c r="B69" t="s">
         <v>345</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>346</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69">
+        <v>489.17</v>
+      </c>
+      <c r="E69">
+        <v>489.17</v>
+      </c>
+      <c r="G69" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="H69" t="s">
+        <v>16</v>
+      </c>
+      <c r="I69" t="s">
         <v>347</v>
       </c>
-      <c r="D69">
-[...11 lines deleted...]
-      <c r="I69" t="s">
+      <c r="J69">
+        <v>1</v>
+      </c>
+      <c r="K69" t="s">
+        <v>18</v>
+      </c>
+      <c r="L69" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
+        <v>349</v>
+      </c>
+      <c r="B70" t="s">
         <v>350</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D70">
         <v>41.72</v>
       </c>
       <c r="E70">
         <v>41.72</v>
       </c>
       <c r="F70" s="1">
         <v>46157</v>
       </c>
-      <c r="G70" t="s" s="3">
-        <v>37</v>
+      <c r="G70" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I70" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L70" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
+        <v>353</v>
+      </c>
+      <c r="B71" t="s">
         <v>354</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D71">
         <v>48.54</v>
       </c>
       <c r="E71">
         <v>48.54</v>
       </c>
       <c r="F71" s="1">
         <v>46157</v>
       </c>
-      <c r="G71" t="s" s="3">
-        <v>37</v>
+      <c r="G71" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I71" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
       <c r="K71" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L71" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
+        <v>357</v>
+      </c>
+      <c r="B72" t="s">
         <v>358</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="D72">
         <v>22.77</v>
       </c>
       <c r="E72">
         <v>22.77</v>
       </c>
       <c r="F72" s="1">
         <v>46157</v>
       </c>
-      <c r="G72" t="s" s="3">
-        <v>37</v>
+      <c r="G72" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I72" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
       <c r="K72" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L72" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
+        <v>361</v>
+      </c>
+      <c r="B73" t="s">
         <v>362</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="D73">
         <v>18.95</v>
       </c>
       <c r="E73">
         <v>18.95</v>
       </c>
       <c r="F73" s="1">
         <v>46157</v>
       </c>
-      <c r="G73" t="s" s="3">
-        <v>37</v>
+      <c r="G73" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I73" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
       <c r="K73" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L73" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>365</v>
+      </c>
+      <c r="B74" t="s">
         <v>366</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="D74">
         <v>22.77</v>
       </c>
       <c r="E74">
         <v>22.77</v>
       </c>
       <c r="F74" s="1">
         <v>46157</v>
       </c>
-      <c r="G74" t="s" s="3">
-        <v>37</v>
+      <c r="G74" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I74" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
       <c r="K74" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L74" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
+        <v>369</v>
+      </c>
+      <c r="B75" t="s">
         <v>370</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="D75">
         <v>30.33</v>
       </c>
       <c r="E75">
         <v>30.33</v>
       </c>
       <c r="F75" s="1">
         <v>46157</v>
       </c>
-      <c r="G75" t="s" s="3">
-        <v>37</v>
+      <c r="G75" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H75" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I75" t="s">
+        <v>372</v>
+      </c>
+      <c r="J75">
+        <v>1</v>
+      </c>
+      <c r="K75" t="s">
+        <v>18</v>
+      </c>
+      <c r="L75" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
+        <v>374</v>
+      </c>
+      <c r="B76" t="s">
         <v>375</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="D76">
         <v>22.77</v>
       </c>
       <c r="E76">
         <v>22.77</v>
       </c>
       <c r="F76" s="1">
         <v>46157</v>
       </c>
-      <c r="G76" t="s" s="3">
-        <v>37</v>
+      <c r="G76" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I76" t="s">
+        <v>377</v>
+      </c>
+      <c r="J76">
+        <v>1</v>
+      </c>
+      <c r="K76" t="s">
+        <v>18</v>
+      </c>
+      <c r="L76" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
+        <v>379</v>
+      </c>
+      <c r="B77" t="s">
         <v>380</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="D77">
         <v>25.81</v>
       </c>
       <c r="E77">
         <v>25.81</v>
       </c>
       <c r="F77" s="1">
         <v>46157</v>
       </c>
-      <c r="G77" t="s" s="3">
-        <v>37</v>
+      <c r="G77" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I77" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
       <c r="K77" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L77" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>383</v>
+      </c>
+      <c r="B78" t="s">
         <v>384</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D78">
         <v>18.95</v>
       </c>
       <c r="E78">
         <v>18.95</v>
       </c>
       <c r="F78" s="1">
         <v>46157</v>
       </c>
-      <c r="G78" t="s" s="3">
-        <v>37</v>
+      <c r="G78" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I78" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
       <c r="K78" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L78" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
+        <v>387</v>
+      </c>
+      <c r="B79" t="s">
         <v>388</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="D79">
         <v>34.12</v>
       </c>
       <c r="E79">
         <v>34.12</v>
       </c>
       <c r="F79" s="1">
         <v>46157</v>
       </c>
-      <c r="G79" t="s" s="3">
-        <v>37</v>
+      <c r="G79" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I79" t="s">
+        <v>390</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
+      </c>
+      <c r="K79" t="s">
+        <v>18</v>
+      </c>
+      <c r="L79" t="s">
         <v>391</v>
-      </c>
-[...7 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
+        <v>392</v>
+      </c>
+      <c r="B80" t="s">
         <v>393</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>394</v>
       </c>
-      <c r="C80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80">
-        <v>25.81</v>
+        <v>36.86</v>
       </c>
       <c r="E80">
         <v>36.86</v>
       </c>
       <c r="F80" s="1">
         <v>46157</v>
       </c>
-      <c r="G80" s="2">
-        <v>0.4281</v>
+      <c r="G80" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I80" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L80" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
+        <v>396</v>
+      </c>
+      <c r="B81" t="s">
         <v>397</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D81">
         <v>14.42</v>
       </c>
       <c r="E81">
         <v>14.42</v>
       </c>
       <c r="F81" s="1">
         <v>46157</v>
       </c>
-      <c r="G81" t="s" s="3">
-        <v>37</v>
+      <c r="G81" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I81" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
       <c r="K81" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L81" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>400</v>
+      </c>
+      <c r="B82" t="s">
         <v>401</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>402</v>
       </c>
-      <c r="C82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82">
-        <v>14.42</v>
+        <v>18.71</v>
       </c>
       <c r="E82">
         <v>18.71</v>
       </c>
       <c r="F82" s="1">
         <v>46157</v>
       </c>
-      <c r="G82" s="2">
-        <v>0.2975</v>
+      <c r="G82" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H82" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I82" t="s">
+        <v>403</v>
+      </c>
+      <c r="J82">
+        <v>1</v>
+      </c>
+      <c r="K82" t="s">
+        <v>18</v>
+      </c>
+      <c r="L82" t="s">
         <v>404</v>
-      </c>
-[...7 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>405</v>
+      </c>
+      <c r="B83" t="s">
         <v>406</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="D83">
         <v>14.42</v>
       </c>
       <c r="E83">
         <v>14.42</v>
       </c>
       <c r="F83" s="1">
         <v>46157</v>
       </c>
-      <c r="G83" t="s" s="3">
-        <v>37</v>
+      <c r="G83" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H83" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I83" t="s">
+        <v>408</v>
+      </c>
+      <c r="J83">
+        <v>1</v>
+      </c>
+      <c r="K83" t="s">
+        <v>18</v>
+      </c>
+      <c r="L83" t="s">
         <v>409</v>
-      </c>
-[...7 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
+        <v>410</v>
+      </c>
+      <c r="B84" t="s">
         <v>411</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="D84">
         <v>21.24</v>
       </c>
       <c r="E84">
         <v>21.24</v>
       </c>
       <c r="F84" s="1">
         <v>46157</v>
       </c>
-      <c r="G84" t="s" s="3">
-        <v>37</v>
+      <c r="G84" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I84" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L84" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
+        <v>414</v>
+      </c>
+      <c r="B85" t="s">
         <v>415</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="D85">
         <v>18.95</v>
       </c>
       <c r="E85">
         <v>18.95</v>
       </c>
       <c r="F85" s="1">
         <v>46157</v>
       </c>
-      <c r="G85" t="s" s="3">
-        <v>37</v>
+      <c r="G85" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H85" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I85" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L85" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
+        <v>418</v>
+      </c>
+      <c r="B86" t="s">
         <v>419</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="D86">
         <v>18.95</v>
       </c>
       <c r="E86">
         <v>18.95</v>
       </c>
       <c r="F86" s="1">
         <v>46157</v>
       </c>
-      <c r="G86" t="s" s="3">
-        <v>37</v>
+      <c r="G86" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I86" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L86" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
+        <v>422</v>
+      </c>
+      <c r="B87" t="s">
         <v>423</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="D87">
         <v>25.81</v>
       </c>
       <c r="E87">
         <v>25.81</v>
       </c>
       <c r="F87" s="1">
         <v>46157</v>
       </c>
-      <c r="G87" t="s" s="3">
-        <v>37</v>
+      <c r="G87" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I87" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L87" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
+        <v>426</v>
+      </c>
+      <c r="B88" t="s">
         <v>427</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="D88">
         <v>18.95</v>
       </c>
       <c r="E88">
         <v>18.95</v>
       </c>
       <c r="F88" s="1">
         <v>46157</v>
       </c>
-      <c r="G88" t="s" s="3">
-        <v>37</v>
+      <c r="G88" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I88" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L88" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
+        <v>430</v>
+      </c>
+      <c r="B89" t="s">
         <v>431</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="D89">
         <v>17.45</v>
       </c>
       <c r="E89">
         <v>17.45</v>
       </c>
       <c r="F89" s="1">
         <v>46157</v>
       </c>
-      <c r="G89" t="s" s="3">
-        <v>37</v>
+      <c r="G89" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H89" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I89" t="s">
+        <v>433</v>
+      </c>
+      <c r="J89">
+        <v>1</v>
+      </c>
+      <c r="K89" t="s">
+        <v>18</v>
+      </c>
+      <c r="L89" t="s">
         <v>434</v>
-      </c>
-[...7 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
+        <v>435</v>
+      </c>
+      <c r="B90" t="s">
         <v>436</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="D90">
         <v>17.45</v>
       </c>
       <c r="E90">
         <v>17.45</v>
       </c>
       <c r="F90" s="1">
         <v>46157</v>
       </c>
-      <c r="G90" t="s" s="3">
-        <v>37</v>
+      <c r="G90" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H90" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I90" t="s">
+        <v>438</v>
+      </c>
+      <c r="J90">
+        <v>1</v>
+      </c>
+      <c r="K90" t="s">
+        <v>18</v>
+      </c>
+      <c r="L90" t="s">
         <v>439</v>
-      </c>
-[...7 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
+        <v>440</v>
+      </c>
+      <c r="B91" t="s">
         <v>441</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="D91">
         <v>17.45</v>
       </c>
       <c r="E91">
         <v>17.45</v>
       </c>
       <c r="F91" s="1">
         <v>46157</v>
       </c>
-      <c r="G91" t="s" s="3">
-        <v>37</v>
+      <c r="G91" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H91" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I91" t="s">
+        <v>443</v>
+      </c>
+      <c r="J91">
+        <v>1</v>
+      </c>
+      <c r="K91" t="s">
+        <v>18</v>
+      </c>
+      <c r="L91" t="s">
         <v>444</v>
-      </c>
-[...7 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
+        <v>445</v>
+      </c>
+      <c r="B92" t="s">
         <v>446</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="D92">
         <v>18.95</v>
       </c>
       <c r="E92">
         <v>18.95</v>
       </c>
       <c r="F92" s="1">
         <v>46157</v>
       </c>
-      <c r="G92" t="s" s="3">
-        <v>37</v>
+      <c r="G92" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H92" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I92" t="s">
+        <v>448</v>
+      </c>
+      <c r="J92">
+        <v>1</v>
+      </c>
+      <c r="K92" t="s">
+        <v>18</v>
+      </c>
+      <c r="L92" t="s">
         <v>449</v>
-      </c>
-[...7 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
+        <v>450</v>
+      </c>
+      <c r="B93" t="s">
         <v>451</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="D93">
         <v>41.72</v>
       </c>
       <c r="E93">
         <v>41.72</v>
       </c>
       <c r="F93" s="1">
         <v>46157</v>
       </c>
-      <c r="G93" t="s" s="3">
-        <v>37</v>
+      <c r="G93" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H93" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I93" t="s">
+        <v>453</v>
+      </c>
+      <c r="J93">
+        <v>1</v>
+      </c>
+      <c r="K93" t="s">
+        <v>18</v>
+      </c>
+      <c r="L93" t="s">
         <v>454</v>
-      </c>
-[...7 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
+        <v>455</v>
+      </c>
+      <c r="B94" t="s">
         <v>456</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="D94">
         <v>73.55</v>
       </c>
       <c r="E94">
         <v>73.55</v>
       </c>
-      <c r="G94" t="s" s="3">
-        <v>37</v>
+      <c r="G94" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H94" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I94" t="s">
+        <v>458</v>
+      </c>
+      <c r="J94">
+        <v>1</v>
+      </c>
+      <c r="K94" t="s">
+        <v>18</v>
+      </c>
+      <c r="L94" t="s">
         <v>459</v>
-      </c>
-[...7 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
+        <v>460</v>
+      </c>
+      <c r="B95" t="s">
         <v>461</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="D95">
         <v>48.54</v>
       </c>
       <c r="E95">
         <v>48.54</v>
       </c>
       <c r="F95" s="1">
         <v>46157</v>
       </c>
-      <c r="G95" t="s" s="3">
-        <v>37</v>
+      <c r="G95" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H95" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I95" t="s">
+        <v>463</v>
+      </c>
+      <c r="J95">
+        <v>1</v>
+      </c>
+      <c r="K95" t="s">
+        <v>18</v>
+      </c>
+      <c r="L95" t="s">
         <v>464</v>
-      </c>
-[...7 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>465</v>
+      </c>
+      <c r="B96" t="s">
         <v>466</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="D96">
         <v>21.24</v>
       </c>
       <c r="E96">
         <v>21.24</v>
       </c>
       <c r="F96" s="1">
         <v>46157</v>
       </c>
-      <c r="G96" t="s" s="3">
-        <v>37</v>
+      <c r="G96" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H96" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I96" t="s">
+        <v>468</v>
+      </c>
+      <c r="J96">
+        <v>1</v>
+      </c>
+      <c r="K96" t="s">
+        <v>18</v>
+      </c>
+      <c r="L96" t="s">
         <v>469</v>
-      </c>
-[...7 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>470</v>
+      </c>
+      <c r="B97" t="s">
         <v>471</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="D97">
         <v>22.77</v>
       </c>
       <c r="E97">
         <v>22.77</v>
       </c>
       <c r="F97" s="1">
         <v>46157</v>
       </c>
-      <c r="G97" t="s" s="3">
-        <v>37</v>
+      <c r="G97" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H97" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I97" t="s">
+        <v>473</v>
+      </c>
+      <c r="J97">
+        <v>1</v>
+      </c>
+      <c r="K97" t="s">
+        <v>18</v>
+      </c>
+      <c r="L97" t="s">
         <v>474</v>
-      </c>
-[...7 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>475</v>
+      </c>
+      <c r="B98" t="s">
         <v>476</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="D98">
         <v>50.83</v>
       </c>
       <c r="E98">
         <v>50.83</v>
       </c>
       <c r="F98" s="1">
         <v>46157</v>
       </c>
-      <c r="G98" t="s" s="3">
-        <v>37</v>
+      <c r="G98" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H98" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I98" t="s">
+        <v>478</v>
+      </c>
+      <c r="J98">
+        <v>1</v>
+      </c>
+      <c r="K98" t="s">
+        <v>18</v>
+      </c>
+      <c r="L98" t="s">
         <v>479</v>
-      </c>
-[...7 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>480</v>
+      </c>
+      <c r="B99" t="s">
         <v>481</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="D99">
         <v>53.1</v>
       </c>
       <c r="E99">
         <v>53.1</v>
       </c>
       <c r="F99" s="1">
         <v>46157</v>
       </c>
-      <c r="G99" t="s" s="3">
-        <v>37</v>
+      <c r="G99" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H99" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I99" t="s">
+        <v>483</v>
+      </c>
+      <c r="J99">
+        <v>1</v>
+      </c>
+      <c r="K99" t="s">
+        <v>18</v>
+      </c>
+      <c r="L99" t="s">
         <v>484</v>
-      </c>
-[...7 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>485</v>
+      </c>
+      <c r="B100" t="s">
         <v>486</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>487</v>
       </c>
-      <c r="C100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100">
-        <v>148.03</v>
+        <v>197.32</v>
       </c>
       <c r="E100">
         <v>197.32</v>
       </c>
       <c r="F100" s="1">
         <v>46157</v>
       </c>
-      <c r="G100" s="2">
-        <v>0.333</v>
+      <c r="G100" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H100" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I100" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L100" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>489</v>
+      </c>
+      <c r="B101" t="s">
         <v>490</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="D101">
         <v>215.39</v>
       </c>
       <c r="E101">
         <v>215.39</v>
       </c>
-      <c r="G101" t="s" s="3">
-        <v>37</v>
+      <c r="G101" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H101" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I101" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L101" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>493</v>
+      </c>
+      <c r="B102" t="s">
         <v>494</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="D102">
         <v>236.23</v>
       </c>
       <c r="E102">
         <v>236.23</v>
       </c>
-      <c r="G102" t="s" s="3">
-        <v>37</v>
+      <c r="G102" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H102" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I102" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
       <c r="K102" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L102" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>497</v>
+      </c>
+      <c r="B103" t="s">
         <v>498</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="D103">
         <v>72.2</v>
       </c>
       <c r="E103">
         <v>72.2</v>
       </c>
       <c r="F103" s="1">
         <v>46157</v>
       </c>
-      <c r="G103" t="s" s="3">
-        <v>37</v>
+      <c r="G103" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H103" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I103" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
       <c r="K103" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L103" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>501</v>
+      </c>
+      <c r="B104" t="s">
         <v>502</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="D104">
         <v>72.8</v>
       </c>
       <c r="E104">
         <v>72.8</v>
       </c>
       <c r="F104" s="1">
         <v>46157</v>
       </c>
-      <c r="G104" t="s" s="3">
-        <v>37</v>
+      <c r="G104" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H104" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I104" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
       <c r="K104" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L104" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>505</v>
+      </c>
+      <c r="B105" t="s">
         <v>506</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="D105">
         <v>75.23</v>
       </c>
       <c r="E105">
         <v>75.23</v>
       </c>
       <c r="F105" s="1">
         <v>46157</v>
       </c>
-      <c r="G105" t="s" s="3">
-        <v>37</v>
+      <c r="G105" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H105" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I105" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L105" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>509</v>
+      </c>
+      <c r="B106" t="s">
         <v>510</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="D106">
         <v>288.56</v>
       </c>
       <c r="E106">
         <v>288.56</v>
       </c>
       <c r="F106" s="1">
         <v>46157</v>
       </c>
-      <c r="G106" t="s" s="3">
-        <v>37</v>
+      <c r="G106" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H106" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I106" t="s">
+        <v>512</v>
+      </c>
+      <c r="J106">
+        <v>1</v>
+      </c>
+      <c r="K106" t="s">
+        <v>18</v>
+      </c>
+      <c r="L106" t="s">
         <v>513</v>
-      </c>
-[...7 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>514</v>
+      </c>
+      <c r="B107" t="s">
         <v>515</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>516</v>
       </c>
-      <c r="C107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107">
-        <v>324.75</v>
+        <v>335.94</v>
       </c>
       <c r="E107">
         <v>335.94</v>
       </c>
       <c r="F107" s="1">
         <v>46157</v>
       </c>
-      <c r="G107" s="2">
-        <v>0.0345</v>
+      <c r="G107" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H107" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I107" t="s">
+        <v>517</v>
+      </c>
+      <c r="J107">
+        <v>1</v>
+      </c>
+      <c r="K107" t="s">
+        <v>18</v>
+      </c>
+      <c r="L107" t="s">
         <v>518</v>
-      </c>
-[...7 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>519</v>
+      </c>
+      <c r="B108" t="s">
         <v>520</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>521</v>
       </c>
-      <c r="C108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D108">
-        <v>389.53</v>
+        <v>400.95</v>
       </c>
       <c r="E108">
         <v>400.95</v>
       </c>
       <c r="F108" s="1">
         <v>46157</v>
       </c>
-      <c r="G108" s="2">
-        <v>0.0293</v>
+      <c r="G108" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H108" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I108" t="s">
+        <v>522</v>
+      </c>
+      <c r="J108">
+        <v>1</v>
+      </c>
+      <c r="K108" t="s">
+        <v>18</v>
+      </c>
+      <c r="L108" t="s">
         <v>523</v>
-      </c>
-[...7 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>524</v>
+      </c>
+      <c r="B109" t="s">
         <v>525</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="D109">
         <v>61.8</v>
       </c>
       <c r="E109">
         <v>61.8</v>
       </c>
       <c r="F109" s="1">
         <v>46157</v>
       </c>
-      <c r="G109" t="s" s="3">
-        <v>37</v>
+      <c r="G109" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H109" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I109" t="s">
+        <v>527</v>
+      </c>
+      <c r="J109">
+        <v>1</v>
+      </c>
+      <c r="K109" t="s">
+        <v>18</v>
+      </c>
+      <c r="L109" t="s">
         <v>528</v>
-      </c>
-[...7 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>529</v>
+      </c>
+      <c r="B110" t="s">
         <v>530</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="D110">
         <v>85.05</v>
       </c>
       <c r="E110">
         <v>85.05</v>
       </c>
       <c r="F110" s="1">
         <v>46157</v>
       </c>
-      <c r="G110" t="s" s="3">
-        <v>37</v>
+      <c r="G110" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H110" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I110" t="s">
+        <v>532</v>
+      </c>
+      <c r="J110">
+        <v>1</v>
+      </c>
+      <c r="K110" t="s">
+        <v>18</v>
+      </c>
+      <c r="L110" t="s">
         <v>533</v>
-      </c>
-[...7 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>534</v>
+      </c>
+      <c r="B111" t="s">
         <v>535</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="D111">
         <v>107.73</v>
       </c>
       <c r="E111">
         <v>107.73</v>
       </c>
       <c r="F111" s="1">
         <v>46157</v>
       </c>
-      <c r="G111" t="s" s="3">
-        <v>37</v>
+      <c r="G111" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H111" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I111" t="s">
+        <v>537</v>
+      </c>
+      <c r="J111">
+        <v>1</v>
+      </c>
+      <c r="K111" t="s">
+        <v>18</v>
+      </c>
+      <c r="L111" t="s">
         <v>538</v>
-      </c>
-[...7 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>539</v>
+      </c>
+      <c r="B112" t="s">
         <v>540</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="D112">
         <v>137.78</v>
       </c>
       <c r="E112">
         <v>137.78</v>
       </c>
       <c r="F112" s="1">
         <v>46157</v>
       </c>
-      <c r="G112" t="s" s="3">
-        <v>37</v>
+      <c r="G112" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H112" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I112" t="s">
+        <v>542</v>
+      </c>
+      <c r="J112">
+        <v>1</v>
+      </c>
+      <c r="K112" t="s">
+        <v>18</v>
+      </c>
+      <c r="L112" t="s">
         <v>543</v>
-      </c>
-[...7 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>544</v>
+      </c>
+      <c r="B113" t="s">
         <v>545</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="D113">
         <v>171.8</v>
       </c>
       <c r="E113">
         <v>171.8</v>
       </c>
       <c r="F113" s="1">
         <v>46157</v>
       </c>
-      <c r="G113" t="s" s="3">
-        <v>37</v>
+      <c r="G113" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H113" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I113" t="s">
+        <v>547</v>
+      </c>
+      <c r="J113">
+        <v>1</v>
+      </c>
+      <c r="K113" t="s">
+        <v>18</v>
+      </c>
+      <c r="L113" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>549</v>
+      </c>
+      <c r="B114" t="s">
         <v>550</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="D114">
         <v>212.63</v>
       </c>
       <c r="E114">
         <v>212.63</v>
       </c>
       <c r="F114" s="1">
         <v>46157</v>
       </c>
-      <c r="G114" t="s" s="3">
-        <v>37</v>
+      <c r="G114" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H114" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I114" t="s">
+        <v>552</v>
+      </c>
+      <c r="J114">
+        <v>1</v>
+      </c>
+      <c r="K114" t="s">
+        <v>18</v>
+      </c>
+      <c r="L114" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>554</v>
+      </c>
+      <c r="B115" t="s">
         <v>555</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="D115">
         <v>241.54</v>
       </c>
       <c r="E115">
         <v>241.54</v>
       </c>
       <c r="F115" s="1">
         <v>46157</v>
       </c>
-      <c r="G115" t="s" s="3">
-        <v>37</v>
+      <c r="G115" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H115" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I115" t="s">
+        <v>557</v>
+      </c>
+      <c r="J115">
+        <v>1</v>
+      </c>
+      <c r="K115" t="s">
+        <v>18</v>
+      </c>
+      <c r="L115" t="s">
         <v>558</v>
-      </c>
-[...7 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>559</v>
+      </c>
+      <c r="B116" t="s">
         <v>560</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>561</v>
       </c>
-      <c r="C116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D116">
-        <v>465.51</v>
+        <v>478.91</v>
       </c>
       <c r="E116">
         <v>478.91</v>
       </c>
       <c r="F116" s="1">
         <v>46157</v>
       </c>
-      <c r="G116" s="2">
-        <v>0.0288</v>
+      <c r="G116" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H116" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I116" t="s">
+        <v>562</v>
+      </c>
+      <c r="J116">
+        <v>1</v>
+      </c>
+      <c r="K116" t="s">
+        <v>18</v>
+      </c>
+      <c r="L116" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>564</v>
+      </c>
+      <c r="B117" t="s">
         <v>565</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>566</v>
       </c>
-      <c r="C117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117">
-        <v>147.42</v>
+        <v>162.18</v>
       </c>
       <c r="E117">
         <v>162.18</v>
       </c>
       <c r="F117" s="1">
         <v>46157</v>
       </c>
-      <c r="G117" s="2">
-        <v>0.1001</v>
+      <c r="G117" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H117" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I117" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L117" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>568</v>
+      </c>
+      <c r="B118" t="s">
         <v>569</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>570</v>
       </c>
-      <c r="C118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D118">
-        <v>268.77</v>
+        <v>295.99</v>
       </c>
       <c r="E118">
         <v>295.99</v>
       </c>
       <c r="F118" s="1">
         <v>46157</v>
       </c>
-      <c r="G118" s="2">
-        <v>0.1013</v>
+      <c r="G118" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H118" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I118" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L118" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>572</v>
+      </c>
+      <c r="B119" t="s">
         <v>573</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>574</v>
       </c>
-      <c r="C119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D119">
-        <v>1583.0601</v>
+        <v>1679.62</v>
       </c>
       <c r="E119">
         <v>1679.62</v>
       </c>
       <c r="F119" s="1">
         <v>46157</v>
       </c>
-      <c r="G119" s="2">
-        <v>0.061</v>
+      <c r="G119" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H119" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I119" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L119" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>576</v>
+      </c>
+      <c r="B120" t="s">
         <v>577</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>578</v>
       </c>
-      <c r="C120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120">
-        <v>2248.72</v>
+        <v>2361.55</v>
       </c>
       <c r="E120">
         <v>2361.55</v>
       </c>
       <c r="F120" s="1">
         <v>46157</v>
       </c>
-      <c r="G120" s="2">
-        <v>0.0502</v>
+      <c r="G120" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H120" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I120" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L120" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>580</v>
+      </c>
+      <c r="B121" t="s">
         <v>581</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>582</v>
       </c>
-      <c r="C121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121">
-        <v>2680.78</v>
+        <v>2815.1499</v>
       </c>
       <c r="E121">
         <v>2815.15</v>
       </c>
       <c r="F121" s="1">
         <v>46157</v>
       </c>
-      <c r="G121" s="2">
-        <v>0.0501</v>
+      <c r="G121" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H121" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I121" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L121" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>584</v>
+      </c>
+      <c r="B122" t="s">
         <v>585</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>586</v>
       </c>
-      <c r="C122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D122">
-        <v>647.51</v>
+        <v>666.57</v>
       </c>
       <c r="E122">
         <v>666.57</v>
       </c>
       <c r="F122" s="1">
         <v>46157</v>
       </c>
-      <c r="G122" s="2">
-        <v>0.0294</v>
+      <c r="G122" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H122" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I122" t="s">
+        <v>587</v>
+      </c>
+      <c r="J122">
+        <v>1</v>
+      </c>
+      <c r="K122" t="s">
+        <v>18</v>
+      </c>
+      <c r="L122" t="s">
         <v>588</v>
-      </c>
-[...7 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>589</v>
+      </c>
+      <c r="B123" t="s">
         <v>590</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>591</v>
       </c>
-      <c r="C123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123">
-        <v>839.72</v>
+        <v>879</v>
       </c>
       <c r="E123">
         <v>879</v>
       </c>
       <c r="F123" s="1">
         <v>46157</v>
       </c>
-      <c r="G123" s="2">
-        <v>0.0468</v>
+      <c r="G123" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H123" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I123" t="s">
+        <v>592</v>
+      </c>
+      <c r="J123">
+        <v>1</v>
+      </c>
+      <c r="K123" t="s">
+        <v>18</v>
+      </c>
+      <c r="L123" t="s">
         <v>593</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>594</v>
+      </c>
+      <c r="B124" t="s">
         <v>595</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>596</v>
       </c>
-      <c r="C124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D124">
-        <v>522.2</v>
+        <v>550</v>
       </c>
       <c r="E124">
         <v>550</v>
       </c>
       <c r="F124" s="1">
         <v>46157</v>
       </c>
-      <c r="G124" s="2">
-        <v>0.0532</v>
+      <c r="G124" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H124" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I124" t="s">
+        <v>597</v>
+      </c>
+      <c r="J124">
+        <v>1</v>
+      </c>
+      <c r="K124" t="s">
+        <v>18</v>
+      </c>
+      <c r="L124" t="s">
         <v>598</v>
-      </c>
-[...7 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>599</v>
+      </c>
+      <c r="B125" t="s">
         <v>600</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" t="s">
         <v>601</v>
       </c>
-      <c r="C125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D125">
-        <v>482.52</v>
+        <v>510.3</v>
       </c>
       <c r="E125">
         <v>510.3</v>
       </c>
       <c r="F125" s="1">
         <v>46157</v>
       </c>
-      <c r="G125" s="2">
-        <v>0.0576</v>
+      <c r="G125" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H125" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I125" t="s">
+        <v>602</v>
+      </c>
+      <c r="J125">
+        <v>1</v>
+      </c>
+      <c r="K125" t="s">
+        <v>18</v>
+      </c>
+      <c r="L125" t="s">
         <v>603</v>
-      </c>
-[...7 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>604</v>
+      </c>
+      <c r="B126" t="s">
         <v>605</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>606</v>
       </c>
-      <c r="C126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126">
-        <v>246.65</v>
+        <v>261.38</v>
       </c>
       <c r="E126">
         <v>261.38</v>
       </c>
       <c r="F126" s="1">
         <v>46157</v>
       </c>
-      <c r="G126" s="2">
-        <v>0.0597</v>
+      <c r="G126" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H126" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I126" t="s">
+        <v>607</v>
+      </c>
+      <c r="J126">
+        <v>1</v>
+      </c>
+      <c r="K126" t="s">
+        <v>18</v>
+      </c>
+      <c r="L126" t="s">
         <v>608</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>609</v>
+      </c>
+      <c r="B127" t="s">
         <v>610</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>611</v>
       </c>
-      <c r="C127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D127">
-        <v>252.31</v>
+        <v>236.67</v>
       </c>
       <c r="E127">
         <v>236.67</v>
       </c>
       <c r="F127" s="1">
         <v>46157</v>
       </c>
-      <c r="G127" s="2">
-        <v>-0.062</v>
+      <c r="G127" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H127" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I127" t="s">
+        <v>612</v>
+      </c>
+      <c r="J127">
+        <v>1</v>
+      </c>
+      <c r="K127" t="s">
+        <v>18</v>
+      </c>
+      <c r="L127" t="s">
         <v>613</v>
-      </c>
-[...7 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>614</v>
+      </c>
+      <c r="B128" t="s">
         <v>615</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="D128">
         <v>60.24</v>
       </c>
       <c r="E128">
         <v>60.24</v>
       </c>
       <c r="F128" s="1">
         <v>46157</v>
       </c>
-      <c r="G128" t="s" s="3">
-        <v>37</v>
+      <c r="G128" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H128" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I128" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>618</v>
+      </c>
+      <c r="B129" t="s">
         <v>619</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="D129">
         <v>90.02</v>
       </c>
       <c r="E129">
         <v>90.02</v>
       </c>
       <c r="F129" s="1">
         <v>46157</v>
       </c>
-      <c r="G129" t="s" s="3">
-        <v>37</v>
+      <c r="G129" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H129" t="s">
+        <v>621</v>
+      </c>
+      <c r="I129" t="s">
+        <v>275</v>
+      </c>
+      <c r="J129">
+        <v>1</v>
+      </c>
+      <c r="K129" t="s">
+        <v>18</v>
+      </c>
+      <c r="L129" t="s">
         <v>622</v>
-      </c>
-[...10 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
+        <v>623</v>
+      </c>
+      <c r="B130" t="s">
         <v>624</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="D130">
         <v>25.81</v>
       </c>
       <c r="E130">
         <v>25.81</v>
       </c>
-      <c r="G130" t="s" s="3">
-        <v>37</v>
+      <c r="G130" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H130" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I130" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>627</v>
+      </c>
+      <c r="B131" t="s">
         <v>628</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="D131">
         <v>22.77</v>
       </c>
       <c r="E131">
         <v>22.77</v>
       </c>
-      <c r="G131" t="s" s="3">
-        <v>37</v>
+      <c r="G131" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H131" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I131" t="s">
+        <v>630</v>
+      </c>
+      <c r="J131">
+        <v>1</v>
+      </c>
+      <c r="K131" t="s">
+        <v>18</v>
+      </c>
+      <c r="L131" t="s">
         <v>631</v>
-      </c>
-[...7 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>632</v>
+      </c>
+      <c r="B132" t="s">
         <v>633</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="D132">
         <v>13.98</v>
       </c>
       <c r="E132">
         <v>13.98</v>
       </c>
-      <c r="G132" t="s" s="3">
-        <v>37</v>
+      <c r="G132" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H132" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I132" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>636</v>
+      </c>
+      <c r="B133" t="s">
         <v>637</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
       <c r="D133">
         <v>20.04</v>
       </c>
       <c r="E133">
         <v>20.04</v>
       </c>
-      <c r="G133" t="s" s="3">
-        <v>37</v>
+      <c r="G133" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H133" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I133" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>639</v>
+      </c>
+      <c r="B134" t="s">
         <v>640</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="D134">
         <v>20.04</v>
       </c>
       <c r="E134">
         <v>20.04</v>
       </c>
-      <c r="G134" t="s" s="3">
-        <v>37</v>
+      <c r="G134" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H134" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I134" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
+        <v>642</v>
+      </c>
+      <c r="B135" t="s">
         <v>643</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="D135">
         <v>45.57</v>
       </c>
       <c r="E135">
         <v>45.57</v>
       </c>
-      <c r="G135" t="s" s="3">
-        <v>37</v>
+      <c r="G135" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H135" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I135" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
+        <v>645</v>
+      </c>
+      <c r="B136" t="s">
         <v>646</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" t="s">
         <v>647</v>
       </c>
-      <c r="C136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136">
-        <v>2379.3799</v>
+        <v>2499</v>
       </c>
       <c r="E136">
         <v>2499</v>
       </c>
       <c r="F136" s="1">
         <v>46157</v>
       </c>
-      <c r="G136" s="2">
-        <v>0.0503</v>
+      <c r="G136" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H136" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
+        <v>649</v>
+      </c>
+      <c r="B137" t="s">
         <v>650</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="D137">
         <v>249</v>
       </c>
       <c r="E137">
         <v>249</v>
       </c>
       <c r="F137" s="1">
         <v>46157</v>
       </c>
-      <c r="G137" t="s" s="3">
-        <v>37</v>
+      <c r="G137" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H137" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I137" t="s">
+        <v>652</v>
+      </c>
+      <c r="J137">
+        <v>1</v>
+      </c>
+      <c r="K137" t="s">
+        <v>18</v>
+      </c>
+      <c r="L137" t="s">
         <v>653</v>
-      </c>
-[...7 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
+        <v>654</v>
+      </c>
+      <c r="B138" t="s">
         <v>655</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="D138">
         <v>279</v>
       </c>
       <c r="E138">
         <v>279</v>
       </c>
       <c r="F138" s="1">
         <v>46157</v>
       </c>
-      <c r="G138" t="s" s="3">
-        <v>37</v>
+      <c r="G138" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H138" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I138" t="s">
+        <v>657</v>
+      </c>
+      <c r="J138">
+        <v>1</v>
+      </c>
+      <c r="K138" t="s">
+        <v>18</v>
+      </c>
+      <c r="L138" t="s">
         <v>658</v>
-      </c>
-[...7 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
+        <v>659</v>
+      </c>
+      <c r="B139" t="s">
         <v>660</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="D139">
         <v>70</v>
       </c>
       <c r="E139">
         <v>70</v>
       </c>
       <c r="F139" s="1">
         <v>46157</v>
       </c>
-      <c r="G139" t="s" s="3">
-        <v>37</v>
+      <c r="G139" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H139" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I139" t="s">
+        <v>662</v>
+      </c>
+      <c r="J139">
+        <v>1</v>
+      </c>
+      <c r="K139" t="s">
+        <v>18</v>
+      </c>
+      <c r="L139" t="s">
         <v>663</v>
-      </c>
-[...7 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
+        <v>664</v>
+      </c>
+      <c r="B140" t="s">
         <v>665</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
       <c r="D140">
         <v>80</v>
       </c>
       <c r="E140">
         <v>80</v>
       </c>
       <c r="F140" s="1">
         <v>46157</v>
       </c>
-      <c r="G140" t="s" s="3">
-        <v>37</v>
+      <c r="G140" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H140" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I140" t="s">
+        <v>667</v>
+      </c>
+      <c r="J140">
+        <v>1</v>
+      </c>
+      <c r="K140" t="s">
+        <v>18</v>
+      </c>
+      <c r="L140" t="s">
         <v>668</v>
-      </c>
-[...7 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
+        <v>669</v>
+      </c>
+      <c r="B141" t="s">
         <v>670</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="D141">
         <v>99</v>
       </c>
       <c r="E141">
         <v>99</v>
       </c>
       <c r="F141" s="1">
         <v>46157</v>
       </c>
-      <c r="G141" t="s" s="3">
-        <v>37</v>
+      <c r="G141" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H141" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I141" t="s">
+        <v>672</v>
+      </c>
+      <c r="J141">
+        <v>1</v>
+      </c>
+      <c r="K141" t="s">
+        <v>18</v>
+      </c>
+      <c r="L141" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
+        <v>674</v>
+      </c>
+      <c r="B142" t="s">
         <v>675</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
       <c r="D142">
         <v>110</v>
       </c>
       <c r="E142">
         <v>110</v>
       </c>
       <c r="F142" s="1">
         <v>46157</v>
       </c>
-      <c r="G142" t="s" s="3">
-        <v>37</v>
+      <c r="G142" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H142" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I142" t="s">
+        <v>677</v>
+      </c>
+      <c r="J142">
+        <v>1</v>
+      </c>
+      <c r="K142" t="s">
+        <v>18</v>
+      </c>
+      <c r="L142" t="s">
         <v>678</v>
-      </c>
-[...7 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>679</v>
+      </c>
+      <c r="B143" t="s">
         <v>680</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="D143">
         <v>125</v>
       </c>
       <c r="E143">
         <v>125</v>
       </c>
       <c r="F143" s="1">
         <v>46157</v>
       </c>
-      <c r="G143" t="s" s="3">
-        <v>37</v>
+      <c r="G143" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H143" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I143" t="s">
+        <v>682</v>
+      </c>
+      <c r="J143">
+        <v>1</v>
+      </c>
+      <c r="K143" t="s">
+        <v>18</v>
+      </c>
+      <c r="L143" t="s">
         <v>683</v>
-      </c>
-[...7 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
+        <v>684</v>
+      </c>
+      <c r="B144" t="s">
         <v>685</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="D144">
         <v>59</v>
       </c>
       <c r="E144">
         <v>59</v>
       </c>
       <c r="F144" s="1">
         <v>46157</v>
       </c>
-      <c r="G144" t="s" s="3">
-        <v>37</v>
+      <c r="G144" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H144" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I144" t="s">
+        <v>687</v>
+      </c>
+      <c r="J144">
+        <v>1</v>
+      </c>
+      <c r="K144" t="s">
+        <v>18</v>
+      </c>
+      <c r="L144" t="s">
         <v>688</v>
-      </c>
-[...7 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
+        <v>689</v>
+      </c>
+      <c r="B145" t="s">
         <v>690</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="D145">
         <v>41.97</v>
       </c>
       <c r="E145">
         <v>41.97</v>
       </c>
       <c r="F145" s="1">
         <v>46157</v>
       </c>
-      <c r="G145" t="s" s="3">
-        <v>37</v>
+      <c r="G145" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H145" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I145" t="s">
+        <v>692</v>
+      </c>
+      <c r="J145">
+        <v>1</v>
+      </c>
+      <c r="K145" t="s">
+        <v>18</v>
+      </c>
+      <c r="L145" t="s">
         <v>693</v>
-      </c>
-[...7 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
+        <v>694</v>
+      </c>
+      <c r="B146" t="s">
         <v>695</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="D146">
         <v>55</v>
       </c>
       <c r="E146">
         <v>55</v>
       </c>
       <c r="F146" s="1">
         <v>46157</v>
       </c>
-      <c r="G146" t="s" s="3">
-        <v>37</v>
+      <c r="G146" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H146" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I146" t="s">
+        <v>697</v>
+      </c>
+      <c r="J146">
+        <v>1</v>
+      </c>
+      <c r="K146" t="s">
+        <v>18</v>
+      </c>
+      <c r="L146" t="s">
         <v>698</v>
-      </c>
-[...7 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
+        <v>699</v>
+      </c>
+      <c r="B147" t="s">
         <v>700</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="D147">
         <v>80</v>
       </c>
       <c r="E147">
         <v>80</v>
       </c>
       <c r="F147" s="1">
         <v>46157</v>
       </c>
-      <c r="G147" t="s" s="3">
-        <v>37</v>
+      <c r="G147" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H147" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I147" t="s">
+        <v>702</v>
+      </c>
+      <c r="J147">
+        <v>1</v>
+      </c>
+      <c r="K147" t="s">
+        <v>18</v>
+      </c>
+      <c r="L147" t="s">
         <v>703</v>
-      </c>
-[...7 lines deleted...]
-        <v>704</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>