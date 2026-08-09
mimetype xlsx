--- v3 (2026-06-24)
+++ v4 (2026-08-09)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="704">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="700">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -260,66 +260,66 @@
   <si>
     <t>A5218393GERFL250</t>
   </si>
   <si>
     <t>RFL250</t>
   </si>
   <si>
     <t>Gierre-RFL250-Rampa de carga fija aluminio Plana (250 cm)</t>
   </si>
   <si>
     <t>8013186802513</t>
   </si>
   <si>
     <t>A5218403GERRL200</t>
   </si>
   <si>
     <t>RRL200</t>
   </si>
   <si>
     <t>Gierre-RRL200-Rampa de carga plegable aluminio Biplana (200 cm)</t>
   </si>
   <si>
     <t>8013186812017</t>
   </si>
   <si>
-    <t>P06-01-027-V01-P01</t>
+    <t>P06-01-033-V01-P01</t>
   </si>
   <si>
     <t>A5218403GERRL250</t>
   </si>
   <si>
     <t>RRL250</t>
   </si>
   <si>
     <t>Gierre-RRL250-Rampa de carga plegable aluminio Biplana (250 cm)</t>
   </si>
   <si>
     <t>8013186812512</t>
   </si>
   <si>
-    <t>P06-01-027-V01-P02</t>
+    <t>P06-01-033-V01-P02</t>
   </si>
   <si>
     <t>A5211021GEAL002</t>
   </si>
   <si>
     <t>AL002</t>
   </si>
   <si>
     <t>Gierre-AL002-Escalera telescópica multiposición de aluminio PEPPina de 125 kg (4+4 peldaños)</t>
   </si>
   <si>
     <t>8013186220027</t>
   </si>
   <si>
     <t>P06-01-003-V02-P01</t>
   </si>
   <si>
     <t>A5211021GEAL004</t>
   </si>
   <si>
     <t>AL004</t>
   </si>
   <si>
     <t>Gierre-AL004-Escalera telescópica multiposición de aluminio PEPPina de 125 kg (5+5 peldaños)</t>
   </si>
@@ -347,1874 +347,1861 @@
   <si>
     <t>A5211043GEAM030</t>
   </si>
   <si>
     <t>AM030</t>
   </si>
   <si>
     <t>Gierre-AM030-Escalera telescópica multiposición mixta Peppina 125 kg (5+5 peldaños)</t>
   </si>
   <si>
     <t>8013186230309</t>
   </si>
   <si>
     <t>A5212083GEPL005</t>
   </si>
   <si>
     <t>PL005</t>
   </si>
   <si>
     <t>Gierre-PL005-Plataforma de trabajo Workstep</t>
   </si>
   <si>
     <t>8013186030015</t>
   </si>
   <si>
+    <t>P06-01-023-V01-P01</t>
+  </si>
+  <si>
+    <t>A5213160GEAL305</t>
+  </si>
+  <si>
+    <t>AL305</t>
+  </si>
+  <si>
+    <t>Gierre-AL305-Escalera 2 tramos combinada de aluminio Modula (2x7)</t>
+  </si>
+  <si>
+    <t>8013186243071</t>
+  </si>
+  <si>
+    <t>P06-01-007-V01-P01</t>
+  </si>
+  <si>
+    <t>A5213170GEAL320</t>
+  </si>
+  <si>
+    <t>AL320</t>
+  </si>
+  <si>
+    <t>Gierre-AL320-Escalera 2 tramos combinada de aluminio Modula (2x10)</t>
+  </si>
+  <si>
+    <t>8013186243200</t>
+  </si>
+  <si>
+    <t>P06-01-007-V01-P03</t>
+  </si>
+  <si>
+    <t>A5213175GEAL340</t>
+  </si>
+  <si>
+    <t>AL340</t>
+  </si>
+  <si>
+    <t>Gierre-AL340-Escalera 2 tramos combinada de aluminio Modula (2x12)</t>
+  </si>
+  <si>
+    <t>8013186243408</t>
+  </si>
+  <si>
+    <t>P06-01-007-V01-P04</t>
+  </si>
+  <si>
+    <t>A5213165GEAL315</t>
+  </si>
+  <si>
+    <t>AL315</t>
+  </si>
+  <si>
+    <t>Gierre-AL315-Escalera 2 tramos combinada de aluminio Modula (2x9)</t>
+  </si>
+  <si>
+    <t>8013186243194</t>
+  </si>
+  <si>
+    <t>P06-01-007-V01-P02</t>
+  </si>
+  <si>
+    <t>A5213180GEAL405</t>
+  </si>
+  <si>
+    <t>AL405</t>
+  </si>
+  <si>
+    <t>Gierre-AL405-Escalera 3 tramos combinada de aluminio Modula 3x7</t>
+  </si>
+  <si>
+    <t>8013186244078</t>
+  </si>
+  <si>
+    <t>P06-01-006-V01-P01</t>
+  </si>
+  <si>
+    <t>A5213190GEAL415</t>
+  </si>
+  <si>
+    <t>AL415</t>
+  </si>
+  <si>
+    <t>Gierre-AL415-Escalera 3 tramos combinada de aluminio Modula 3x9</t>
+  </si>
+  <si>
+    <t>8013186244191</t>
+  </si>
+  <si>
+    <t>P06-01-006-V01-P02</t>
+  </si>
+  <si>
+    <t>A5213195GEAL445</t>
+  </si>
+  <si>
+    <t>AL445</t>
+  </si>
+  <si>
+    <t>Gierre-AL445-Escalera 3 tramos combinada de aluminio Modula 3x12</t>
+  </si>
+  <si>
+    <t>8013186244450</t>
+  </si>
+  <si>
+    <t>P06-01-006-V01-P03</t>
+  </si>
+  <si>
+    <t>A5213198GEAL450</t>
+  </si>
+  <si>
+    <t>AL450</t>
+  </si>
+  <si>
+    <t>Gierre-AL450-Escalera 3 tramos combinada de aluminio Modula 3x14</t>
+  </si>
+  <si>
+    <t>8013186244504</t>
+  </si>
+  <si>
+    <t>P06-01-006-V01-P04</t>
+  </si>
+  <si>
+    <t>A5213177GEAL215</t>
+  </si>
+  <si>
+    <t>AL215</t>
+  </si>
+  <si>
+    <t>Gierre-AL215-Escalera de apoyo 1 tramo Singola (8 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186242319</t>
+  </si>
+  <si>
+    <t>P06-01-007-V02-P01</t>
+  </si>
+  <si>
+    <t>A5213177GEAL225</t>
+  </si>
+  <si>
+    <t>AL225</t>
+  </si>
+  <si>
+    <t>Gierre-AL225-Escalera de apoyo 1 tramo Singola (10 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186242326</t>
+  </si>
+  <si>
+    <t>P06-01-007-V02-P02</t>
+  </si>
+  <si>
+    <t>A5213178GEAL235B</t>
+  </si>
+  <si>
+    <t>AL235B</t>
+  </si>
+  <si>
+    <t>Gierre-AL235B-Escalera de apoyo 1 tramo Singola (12 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186243330</t>
+  </si>
+  <si>
+    <t>P06-01-007-V02-P03</t>
+  </si>
+  <si>
+    <t>A5213178GEAL255B</t>
+  </si>
+  <si>
+    <t>AL255B</t>
+  </si>
+  <si>
+    <t>Gierre-AL255B-Escalera de apoyo 1 tramo Singola (14 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186243415</t>
+  </si>
+  <si>
+    <t>P06-01-007-V02-P04</t>
+  </si>
+  <si>
+    <t>A5213178GEAL275B</t>
+  </si>
+  <si>
+    <t>AL275B</t>
+  </si>
+  <si>
+    <t>Gierre-AL275B-Escalera de apoyo 1 tramo Singola (16 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186243460</t>
+  </si>
+  <si>
+    <t>P06-01-007-V02-P05</t>
+  </si>
+  <si>
+    <t>A52191055D4030</t>
+  </si>
+  <si>
+    <t>D4030</t>
+  </si>
+  <si>
+    <t>Gierre-D4030-Plataforma de trabajo para escaleras multifunción telescópica PEPPina PRO</t>
+  </si>
+  <si>
+    <t>8013186997202</t>
+  </si>
+  <si>
+    <t>P06-01-034-V01-P01</t>
+  </si>
+  <si>
+    <t>A52191070D4015</t>
+  </si>
+  <si>
+    <t>D4015</t>
+  </si>
+  <si>
+    <t>Gierre-D4015-Plataforma de almacenamiento para escaleras multifunción telescópicas</t>
+  </si>
+  <si>
+    <t>8013186997028</t>
+  </si>
+  <si>
+    <t>P06-01-034-V02-P01</t>
+  </si>
+  <si>
+    <t>A52191075D4009</t>
+  </si>
+  <si>
+    <t>D4009</t>
+  </si>
+  <si>
+    <t>Gierre-D4009-Plataforma de trabajo para escaleras multifunción telescópicas</t>
+  </si>
+  <si>
+    <t>8013186997004</t>
+  </si>
+  <si>
+    <t>P06-01-034-V03-P01</t>
+  </si>
+  <si>
+    <t>A52191085D4019</t>
+  </si>
+  <si>
+    <t>D4019</t>
+  </si>
+  <si>
+    <t>Gierre-D4019-Colgador para escaleras multifunción telescópicas</t>
+  </si>
+  <si>
+    <t>8013186997066</t>
+  </si>
+  <si>
+    <t>P06-01-034-V04-P01</t>
+  </si>
+  <si>
+    <t>A52191090D4021</t>
+  </si>
+  <si>
+    <t>D4021</t>
+  </si>
+  <si>
+    <t>Gierre-D4021-Saco protector para escaleras multifunción telescópicas (100x70 cm)</t>
+  </si>
+  <si>
+    <t>8013186997080</t>
+  </si>
+  <si>
+    <t>P06-01-034-V05-P01</t>
+  </si>
+  <si>
+    <t>A52191093D4029</t>
+  </si>
+  <si>
+    <t>D4029</t>
+  </si>
+  <si>
+    <t>Gierre-D4029-Saco protector para escaleras multifunción telescópicas (142x75 cm)</t>
+  </si>
+  <si>
+    <t>8013186997165</t>
+  </si>
+  <si>
+    <t>P06-01-034-V06-P01</t>
+  </si>
+  <si>
+    <t>A5215350GETR404</t>
+  </si>
+  <si>
+    <t>TR404</t>
+  </si>
+  <si>
+    <t>Gierre-TR404-Andamio profesional EN1004 de acero TR (7,5 m)</t>
+  </si>
+  <si>
+    <t>8013186584129</t>
+  </si>
+  <si>
+    <t>A5215363GEKITA05FL</t>
+  </si>
+  <si>
+    <t>KITA05FL</t>
+  </si>
+  <si>
+    <t>Gierre-KITA05FL-Extensión 2 andamio TA-FL (6,6m)</t>
+  </si>
+  <si>
+    <t>8013186210059</t>
+  </si>
+  <si>
+    <t>P06-01-016-V01-P06</t>
+  </si>
+  <si>
+    <t>A5215363GEKITA05PFL</t>
+  </si>
+  <si>
+    <t>KITA05PFL</t>
+  </si>
+  <si>
+    <t>Gierre-KITA05PFL-Extensión 3 andamio TA-FL (8,4m)</t>
+  </si>
+  <si>
+    <t>8013186210073</t>
+  </si>
+  <si>
+    <t>P06-01-016-V01-P04</t>
+  </si>
+  <si>
+    <t>A5215365GEFA100FL</t>
+  </si>
+  <si>
+    <t>FA100FL</t>
+  </si>
+  <si>
+    <t>Gierre-FA100FL-Andamio doméstico Fast a Lock 100 (287 cm)</t>
+  </si>
+  <si>
+    <t>8013186211094</t>
+  </si>
+  <si>
     <t>P06-01-020-V01-P01</t>
   </si>
   <si>
-    <t>A5213160GEAL305</t>
-[...218 lines deleted...]
-    <t>8013186997028</t>
+    <t>A5215365GEFA200FL</t>
+  </si>
+  <si>
+    <t>FA200FL</t>
+  </si>
+  <si>
+    <t>Gierre-FA200FL-Andamio doméstico combinado Fast a Lock 200 (399 cm)</t>
+  </si>
+  <si>
+    <t>8013186212046</t>
+  </si>
+  <si>
+    <t>P06-01-018-V01-P01</t>
+  </si>
+  <si>
+    <t>A5215365GEFA400FL</t>
+  </si>
+  <si>
+    <t>FA400FL</t>
+  </si>
+  <si>
+    <t>Gierre-FA400FL-Andamio aluminio FastaLock 400 (4,00 m)</t>
+  </si>
+  <si>
+    <t>8013186211087</t>
+  </si>
+  <si>
+    <t>P06-01-019-V01-P01</t>
+  </si>
+  <si>
+    <t>A5215365GEFA600FL</t>
+  </si>
+  <si>
+    <t>FA600FL</t>
+  </si>
+  <si>
+    <t>Gierre-FA600FL-Extensión de andamio aluminio FastaLock 400 (5,80 m)</t>
+  </si>
+  <si>
+    <t>8013186216211</t>
+  </si>
+  <si>
+    <t>P06-01-019-V01-P02</t>
+  </si>
+  <si>
+    <t>A52191512D4082</t>
+  </si>
+  <si>
+    <t>D4082</t>
+  </si>
+  <si>
+    <t>Gierre-D4082-Juego de 2 mangos con proteccióin</t>
+  </si>
+  <si>
+    <t>8013186994829</t>
+  </si>
+  <si>
+    <t>P06-01-040-V01-P05</t>
+  </si>
+  <si>
+    <t>A52191513D4081</t>
+  </si>
+  <si>
+    <t>D4081</t>
+  </si>
+  <si>
+    <t>Gierre-D4081-Juego de 2 mangos sencillos</t>
+  </si>
+  <si>
+    <t>8013186994812</t>
+  </si>
+  <si>
+    <t>P06-01-040-V01-P11</t>
+  </si>
+  <si>
+    <t>A52191505D8001</t>
+  </si>
+  <si>
+    <t>D8001</t>
+  </si>
+  <si>
+    <t>Gierre-D8001-Rueda de PVC grande</t>
+  </si>
+  <si>
+    <t>8013186995062</t>
+  </si>
+  <si>
+    <t>P06-01-040-V01-P01</t>
+  </si>
+  <si>
+    <t>A52191507D8004</t>
+  </si>
+  <si>
+    <t>D8004</t>
+  </si>
+  <si>
+    <t>Gierre-D8004-Rueda neumática llanta plástico</t>
+  </si>
+  <si>
+    <t>8013186995000</t>
+  </si>
+  <si>
+    <t>P06-01-040-V01-P02</t>
+  </si>
+  <si>
+    <t>A52191509D8006</t>
+  </si>
+  <si>
+    <t>D8006</t>
+  </si>
+  <si>
+    <t>Gierre-D8006-Rueda impinchable llanta plástico</t>
+  </si>
+  <si>
+    <t>8013186995024</t>
+  </si>
+  <si>
+    <t>P06-01-040-V01-P03</t>
+  </si>
+  <si>
+    <t>A52191510D8005</t>
+  </si>
+  <si>
+    <t>D8005</t>
+  </si>
+  <si>
+    <t>Gierre-D8005-Rueda PVC triple</t>
+  </si>
+  <si>
+    <t>8013186995055</t>
+  </si>
+  <si>
+    <t>P06-01-040-V01-P04</t>
+  </si>
+  <si>
+    <t>A52191512D4083</t>
+  </si>
+  <si>
+    <t>D4083</t>
+  </si>
+  <si>
+    <t>Gierre-D4083-Juego de 2 mangos sencillos rojos</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>P06-01-040-V01-P06</t>
+  </si>
+  <si>
+    <t>A52191711MAKITRA01</t>
+  </si>
+  <si>
+    <t>MAKITRA01</t>
+  </si>
+  <si>
+    <t>Gierre-MAKITRA01-Kit bloqueo rampas para rampas de carga (old)</t>
+  </si>
+  <si>
+    <t>ZCATALOGO2024</t>
+  </si>
+  <si>
+    <t>A5215356GEMACOPRA004</t>
+  </si>
+  <si>
+    <t>MACOPRA0040</t>
+  </si>
+  <si>
+    <t>Gierre-MACOPRA0040-2 Barras laterales protectoras de andamio de acero TR</t>
+  </si>
+  <si>
+    <t>ZCATALOGO2022</t>
+  </si>
+  <si>
+    <t>A5215362GETA1900FL</t>
+  </si>
+  <si>
+    <t>TA1900FL</t>
+  </si>
+  <si>
+    <t>Gierre-TA1900FL-Andamio profesional TA1900FL (480 cm)</t>
+  </si>
+  <si>
+    <t>8013186210066</t>
+  </si>
+  <si>
+    <t>P06-01-016-V01-P03</t>
+  </si>
+  <si>
+    <t>A5215362GETA2000FL</t>
+  </si>
+  <si>
+    <t>TA2000FL</t>
+  </si>
+  <si>
+    <t>Gierre-TA2000FL-Andamio profesional TA2000FL (660 cm)</t>
+  </si>
+  <si>
+    <t>8013186212220</t>
+  </si>
+  <si>
+    <t>P06-01-016-V01-P05</t>
+  </si>
+  <si>
+    <t>A5211031GEAL015</t>
+  </si>
+  <si>
+    <t>AL015</t>
+  </si>
+  <si>
+    <t>Gierre-AL015-Escalera telescópica multifunción de aluminio PEPPina EN131 (3+4 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186221154</t>
+  </si>
+  <si>
+    <t>P06-01-002-V02-P02</t>
+  </si>
+  <si>
+    <t>A5213150GEAL500</t>
+  </si>
+  <si>
+    <t>AL500</t>
+  </si>
+  <si>
+    <t>Gierre-AL500-Escalera triangular de aluminio Trittika (6 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186245006</t>
+  </si>
+  <si>
+    <t>P06-01-009-V02-P01</t>
+  </si>
+  <si>
+    <t>A5213153GEAL510</t>
+  </si>
+  <si>
+    <t>AL510</t>
+  </si>
+  <si>
+    <t>Gierre-AL510-Escalera triangular de aluminio Trittika (8 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186245105</t>
+  </si>
+  <si>
+    <t>P06-01-009-V02-P02</t>
+  </si>
+  <si>
+    <t>A5213156GEAL520</t>
+  </si>
+  <si>
+    <t>AL520</t>
+  </si>
+  <si>
+    <t>Gierre-AL520-Escalera triangular de aluminio Trittika (10 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186245204</t>
+  </si>
+  <si>
+    <t>P06-01-009-V02-P03</t>
+  </si>
+  <si>
+    <t>A5216101010GEB222</t>
+  </si>
+  <si>
+    <t>B222</t>
+  </si>
+  <si>
+    <t>Gierre-B222-Mini escalera ultraligera de aluminio Dekorstep (2 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186020221</t>
+  </si>
+  <si>
+    <t>P06-01-024-V02-P01</t>
+  </si>
+  <si>
+    <t>A5216105010GEB0200</t>
+  </si>
+  <si>
+    <t>B0200</t>
+  </si>
+  <si>
+    <t>Gierre-B0200-Mini escalera de acero con estribo Superstep (2 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186013117</t>
+  </si>
+  <si>
+    <t>P06-01-029-V01-P01</t>
+  </si>
+  <si>
+    <t>A5216105015GEB0300</t>
+  </si>
+  <si>
+    <t>B0300</t>
+  </si>
+  <si>
+    <t>Gierre-B0300-Mini escalera de acero con estribo Superstep (3 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186013124</t>
+  </si>
+  <si>
+    <t>P06-01-029-V01-P02</t>
+  </si>
+  <si>
+    <t>A5216106015GEB0060</t>
+  </si>
+  <si>
+    <t>B0060</t>
+  </si>
+  <si>
+    <t>Gierre-B0060-Mini escalera básica de acero Sempreutile (3 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186010604</t>
+  </si>
+  <si>
+    <t>P06-01-031-V01-P01</t>
+  </si>
+  <si>
+    <t>A5216106020GEB0070</t>
+  </si>
+  <si>
+    <t>B0070</t>
+  </si>
+  <si>
+    <t>Gierre-B0070-Mini escalera básica de acero Sempreutile (4 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186010703</t>
+  </si>
+  <si>
+    <t>ZCATALOGO2025</t>
+  </si>
+  <si>
+    <t>A5211031GEAL060</t>
+  </si>
+  <si>
+    <t>AL060</t>
+  </si>
+  <si>
+    <t>Gierre-AL060-Escalera telescópica multifunción de aluminio PEPPina EN131 (6+6 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186220607</t>
+  </si>
+  <si>
+    <t>P06-01-002-V02-P05</t>
+  </si>
+  <si>
+    <t>A52191099D4043</t>
+  </si>
+  <si>
+    <t>D4043</t>
+  </si>
+  <si>
+    <t>Gierre-D4043-Juego de 4 pies de escaleras telescópicas multifunción de aluminio Peppina PRO</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P01</t>
+  </si>
+  <si>
+    <t>A52191102D4046</t>
+  </si>
+  <si>
+    <t>D4046</t>
+  </si>
+  <si>
+    <t>Gierre-D4046-Juego de 2 manetas de articulación para escaleras telescópicas multifunción de aluminio Peppina PRO</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P02</t>
+  </si>
+  <si>
+    <t>A52191105D4047</t>
+  </si>
+  <si>
+    <t>D4047</t>
+  </si>
+  <si>
+    <t>Gierre-D4047-Juego de 2 ganchos de bloqueo para escaleras telescópicas multifunción Peppina PRO</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P03</t>
+  </si>
+  <si>
+    <t>A52191108D4050</t>
+  </si>
+  <si>
+    <t>D4050</t>
+  </si>
+  <si>
+    <t>Gierre-D4050-Juego de 4 tapas para extremo de peldaño de escaleras multifunción telescópicas Peppina PRO</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P04</t>
+  </si>
+  <si>
+    <t>A52191109D4048</t>
+  </si>
+  <si>
+    <t>D4048</t>
+  </si>
+  <si>
+    <t>Gierre-D4048-Juego de 4 tacos para perfiles interiores de escaleras telescópicas multifunción Peppina PRO</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P05</t>
+  </si>
+  <si>
+    <t>A52191111D4023</t>
+  </si>
+  <si>
+    <t>D4023</t>
+  </si>
+  <si>
+    <t>Gierre-D4023-Juego de 4 pies de escaleras Peppina ALU150 (3, 4 y 5 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186994232</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P06</t>
+  </si>
+  <si>
+    <t>A52191113D4022</t>
+  </si>
+  <si>
+    <t>D4022</t>
+  </si>
+  <si>
+    <t>Gierre-D4022-Juego de 2 ganchos de bloqueo tramos de escaleras Peppina ALU150</t>
+  </si>
+  <si>
+    <t>8013186994225</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P07</t>
+  </si>
+  <si>
+    <t>A52191112D4004</t>
+  </si>
+  <si>
+    <t>D4004</t>
+  </si>
+  <si>
+    <t>Gierre-D4004-Juego de 2 manetas de articulación de escaleras Peppina ALU150 (3, 4 y 5 peldaños)</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P08</t>
+  </si>
+  <si>
+    <t>A52191114MACOPAR4010</t>
+  </si>
+  <si>
+    <t>D4065</t>
+  </si>
+  <si>
+    <t>Gierre-D4065-Juego de 4 tapas para extremo de peldaño de escaleras Peppina ALU150</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P09</t>
+  </si>
+  <si>
+    <t>A52191112CD4120</t>
+  </si>
+  <si>
+    <t>D4120</t>
+  </si>
+  <si>
+    <t>Gierre-D4120-Juego de 4 pies de escaleras Peppina ALU150 (6 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186994850</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P10</t>
+  </si>
+  <si>
+    <t>A52191112D4092</t>
+  </si>
+  <si>
+    <t>D4092</t>
+  </si>
+  <si>
+    <t>Gierre-D4092-Juego de 2 manetas de articulación de escalera Peppina ALU150 (6 peldaños)</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P11</t>
+  </si>
+  <si>
+    <t>A52191110D4035</t>
+  </si>
+  <si>
+    <t>D4035</t>
+  </si>
+  <si>
+    <t>Gierre-D4035-Juego de 4 pies de escaleras PEPPina ALU125</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P17</t>
+  </si>
+  <si>
+    <t>A52191131D4013</t>
+  </si>
+  <si>
+    <t>D4013</t>
+  </si>
+  <si>
+    <t>Gierre-D4013-Juego de 4 pies de escaleras PPEPPina MIX125</t>
+  </si>
+  <si>
+    <t>8013186994133</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P21</t>
+  </si>
+  <si>
+    <t>A52191171D4003</t>
+  </si>
+  <si>
+    <t>D4003</t>
+  </si>
+  <si>
+    <t>Gierre-D4003-Juego de 4 pies de escaleras PEPPina  FE125</t>
+  </si>
+  <si>
+    <t>8013186994034</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P23</t>
+  </si>
+  <si>
+    <t>A52191122D4067</t>
+  </si>
+  <si>
+    <t>D4067</t>
+  </si>
+  <si>
+    <t>Gierre-D4067-Juego de 2 ganchos de bloqueo para escaleras PEPPina ALU125</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P18</t>
+  </si>
+  <si>
+    <t>A52191133D4014</t>
+  </si>
+  <si>
+    <t>D4014</t>
+  </si>
+  <si>
+    <t>Gierre-D4014-Juego de 2 ganchos de bloqueo para escaleras PEPPina MIX125</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P22</t>
+  </si>
+  <si>
+    <t>A52191173D4002</t>
+  </si>
+  <si>
+    <t>D4002</t>
+  </si>
+  <si>
+    <t>Gierre-D4002-Juego de 2 ganchos de bloqueo para escalera PEPPina FE125</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P24</t>
+  </si>
+  <si>
+    <t>A52191132D4001</t>
+  </si>
+  <si>
+    <t>D4001</t>
+  </si>
+  <si>
+    <t>Gierre-D4001-Juego de 2 manetas de articulación para escaleras PEPPina de 125 kg</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P19</t>
+  </si>
+  <si>
+    <t>A52191130D4066</t>
+  </si>
+  <si>
+    <t>D4066</t>
+  </si>
+  <si>
+    <t>Gierre-D4066-Juego de 4 tapas para extremo de peldaño de escaleras PEPPina ALU125</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P20</t>
+  </si>
+  <si>
+    <t>A52191175D5501</t>
+  </si>
+  <si>
+    <t>D5501</t>
+  </si>
+  <si>
+    <t>Gierre-D5501-Juego de 2 tacos para perfiles de 60 mm de escaleras Modula y Singola</t>
+  </si>
+  <si>
+    <t>8013186995468</t>
+  </si>
+  <si>
+    <t>P06-01-037-V01-P16</t>
+  </si>
+  <si>
+    <t>A52191177D5502</t>
+  </si>
+  <si>
+    <t>D5502</t>
+  </si>
+  <si>
+    <t>Gierre-D5502-Juego de 2 tacos para perfiles de 66 mm de escaleras Singola</t>
+  </si>
+  <si>
+    <t>8013186996595</t>
+  </si>
+  <si>
+    <t>P06-01-037-V01-P17</t>
+  </si>
+  <si>
+    <t>A52191179D5504</t>
+  </si>
+  <si>
+    <t>D5504</t>
+  </si>
+  <si>
+    <t>Gierre-D5504-Juego de 2 tacos para perfiles de 84 mm de escaleras Modula</t>
+  </si>
+  <si>
+    <t>8013186995482</t>
+  </si>
+  <si>
+    <t>P06-01-037-V01-P18</t>
+  </si>
+  <si>
+    <t>A52191181D5505</t>
+  </si>
+  <si>
+    <t>D5505</t>
+  </si>
+  <si>
+    <t>Gierre-D5505-Juego de 2 pies para estabilizadores de 80 cm de escaleras Modula y Singola</t>
+  </si>
+  <si>
+    <t>8013186995499</t>
+  </si>
+  <si>
+    <t>P06-01-037-V01-P19</t>
+  </si>
+  <si>
+    <t>A52191183D5506</t>
+  </si>
+  <si>
+    <t>D5506</t>
+  </si>
+  <si>
+    <t>Gierre-D5506-Juego de 2 pies para estabilizador de 120 cm de escaleras Modula</t>
+  </si>
+  <si>
+    <t>8013186995505</t>
+  </si>
+  <si>
+    <t>P06-01-037-V01-P20</t>
+  </si>
+  <si>
+    <t>A52191189D5556</t>
+  </si>
+  <si>
+    <t>D5556</t>
+  </si>
+  <si>
+    <t>Gierre-D5556-Estabilizador recto de 120 cm para escaleras Modula (aluminio)</t>
+  </si>
+  <si>
+    <t>8013186995567</t>
+  </si>
+  <si>
+    <t>P06-01-037-V01-P23</t>
+  </si>
+  <si>
+    <t>A52191190D5557</t>
+  </si>
+  <si>
+    <t>D5557</t>
+  </si>
+  <si>
+    <t>Gierre-D5557-Estabilizador recto de 90 cm para escaleras Modula (acero)</t>
+  </si>
+  <si>
+    <t>8013186996694</t>
+  </si>
+  <si>
+    <t>P06-01-037-V01-P22</t>
+  </si>
+  <si>
+    <t>A52191192D4045</t>
+  </si>
+  <si>
+    <t>D4093</t>
+  </si>
+  <si>
+    <t>Gierre-D4093-Juego de 2 pies antero-posteriores de escaleras de tijera Stabila PRO</t>
+  </si>
+  <si>
+    <t>8013186994539</t>
+  </si>
+  <si>
+    <t>P06-01-038-V01-P04</t>
+  </si>
+  <si>
+    <t>A52191191D4044</t>
+  </si>
+  <si>
+    <t>D4044</t>
+  </si>
+  <si>
+    <t>Gierre-D4044-Bandeja multifunción para escaleras Stabila PRO</t>
+  </si>
+  <si>
+    <t>8013186994478</t>
+  </si>
+  <si>
+    <t>P06-01-038-V01-P05</t>
+  </si>
+  <si>
+    <t>A52191191D4079</t>
+  </si>
+  <si>
+    <t>D4079</t>
+  </si>
+  <si>
+    <t>Gierre-D4079-Pasamanos para escaleras Stabila PRO de 6, 7, y 8 peldaños</t>
+  </si>
+  <si>
+    <t>8013186997189</t>
+  </si>
+  <si>
+    <t>P06-01-038-V01-P06</t>
+  </si>
+  <si>
+    <t>A52191191D4080</t>
+  </si>
+  <si>
+    <t>D4080</t>
+  </si>
+  <si>
+    <t>Gierre-D4080-Pasamanos para escaleras Stabila PRO de 10 y 12 peldaños</t>
+  </si>
+  <si>
+    <t>8013186997196</t>
+  </si>
+  <si>
+    <t>P06-01-038-V01-P07</t>
+  </si>
+  <si>
+    <t>A5215366GMAKITANK06</t>
+  </si>
+  <si>
+    <t>MAKITANK06</t>
+  </si>
+  <si>
+    <t>Gierre-MAKITANK06-Anclaje de pared MAKITANK06 para andamio FA400FL</t>
+  </si>
+  <si>
+    <t>P06-01-019-V01-P03</t>
+  </si>
+  <si>
+    <t>A5213178JALPR255B</t>
+  </si>
+  <si>
+    <t>ALPR255B</t>
+  </si>
+  <si>
+    <t>Gierre-ALPR255B-Escalera de apoyo 1 tramo Singola PRO (14 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186243361</t>
+  </si>
+  <si>
+    <t>A5213178JALPR275B</t>
+  </si>
+  <si>
+    <t>ALPR275B</t>
+  </si>
+  <si>
+    <t>Gierre-ALPR275B-Escalera de apoyo 1 tramo Singola PRO (16 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186243378</t>
+  </si>
+  <si>
+    <t>A52191113D2201</t>
+  </si>
+  <si>
+    <t>D2201</t>
+  </si>
+  <si>
+    <t>Gierre-D2201-Barra estabilizadora de 80 cm (para escaleras Peppina ALU150 4+4 y 4+5)</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P12</t>
+  </si>
+  <si>
+    <t>A52191113D2202</t>
+  </si>
+  <si>
+    <t>D2202</t>
+  </si>
+  <si>
+    <t>Gierre-D2202-Barra estabilizadora de 90 cm (para escaleras Peppina ALU150 5+5)</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P13</t>
+  </si>
+  <si>
+    <t>A52191113D2203</t>
+  </si>
+  <si>
+    <t>D2203</t>
+  </si>
+  <si>
+    <t>Gierre-D2203-Barra estabilizadora 102 cm (para escaleras Peppina ALU150 6+6)</t>
+  </si>
+  <si>
+    <t>P06-01-036-V01-P14</t>
+  </si>
+  <si>
+    <t>A5213081GEAL755</t>
+  </si>
+  <si>
+    <t>AL755</t>
+  </si>
+  <si>
+    <t>Gierre-AL755-Escalera de tijera Stabila 60 Pro ALU 150 (6 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186247550</t>
+  </si>
+  <si>
+    <t>P06-01-010-V01-P01</t>
+  </si>
+  <si>
+    <t>A5213081GEAL756</t>
+  </si>
+  <si>
+    <t>AL756</t>
+  </si>
+  <si>
+    <t>Gierre-AL756-Escalera de tijera Stabila 60 Pro ALU 150 (7 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186247567</t>
+  </si>
+  <si>
+    <t>P06-01-010-V01-P02</t>
+  </si>
+  <si>
+    <t>A5211020GEAL065AL</t>
+  </si>
+  <si>
+    <t>ED065AL</t>
+  </si>
+  <si>
+    <t>Gierre-ED065AL-Escalera multifunción telescópica de aluminio PEPPina Pro (4+4)</t>
+  </si>
+  <si>
+    <t>8013186220652</t>
+  </si>
+  <si>
+    <t>P06-01-002-V01-P01</t>
+  </si>
+  <si>
+    <t>A511200110GEBA200</t>
+  </si>
+  <si>
+    <t>BA200</t>
+  </si>
+  <si>
+    <t>Gierre-BA200-Escalera de tijera de doble subida Stylo (2 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186022003</t>
+  </si>
+  <si>
+    <t>P06-01-012-V02-P01</t>
+  </si>
+  <si>
+    <t>A511200112GEBA210</t>
+  </si>
+  <si>
+    <t>BA210</t>
+  </si>
+  <si>
+    <t>Gierre-BA210-Escalera de tijera de doble subida Stylo (3 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186022102</t>
+  </si>
+  <si>
+    <t>P06-01-012-V02-P02</t>
+  </si>
+  <si>
+    <t>A511200114GEBA220</t>
+  </si>
+  <si>
+    <t>BA220</t>
+  </si>
+  <si>
+    <t>Gierre-BA220-Escalera de tijera de doble subida Stylo (4 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186022201</t>
+  </si>
+  <si>
+    <t>P06-01-012-V02-P03</t>
+  </si>
+  <si>
+    <t>A511200116GEBA230</t>
+  </si>
+  <si>
+    <t>BA230</t>
+  </si>
+  <si>
+    <t>Gierre-BA230-Escalera de tijera de doble subida Stylo (5 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186022300</t>
+  </si>
+  <si>
+    <t>P06-01-012-V02-P04</t>
+  </si>
+  <si>
+    <t>A511200118GEBA240</t>
+  </si>
+  <si>
+    <t>BA240</t>
+  </si>
+  <si>
+    <t>Gierre-BA240-Escalera de tijera de doble subida Stylo (6 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186022409</t>
+  </si>
+  <si>
+    <t>P06-01-012-V02-P05</t>
+  </si>
+  <si>
+    <t>A511200119GEBA250</t>
+  </si>
+  <si>
+    <t>BA250</t>
+  </si>
+  <si>
+    <t>Gierre-BA250-Escalera de tijera de doble subida Stylo (7 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186022508</t>
+  </si>
+  <si>
+    <t>P06-01-012-V02-P06</t>
+  </si>
+  <si>
+    <t>A511200120GEBA260</t>
+  </si>
+  <si>
+    <t>BA260</t>
+  </si>
+  <si>
+    <t>Gierre-BA260-Escalera de tijera de doble subida Stylo (8 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186022607</t>
+  </si>
+  <si>
+    <t>P06-01-012-V02-P07</t>
+  </si>
+  <si>
+    <t>A5211020GEAL070ED</t>
+  </si>
+  <si>
+    <t>ED070AL</t>
+  </si>
+  <si>
+    <t>Gierre-ED070AL-Escalera multifunción telescópica de aluminio PEPPina Pro (5+5)</t>
+  </si>
+  <si>
+    <t>8013186222021</t>
+  </si>
+  <si>
+    <t>P06-01-002-V01-P02</t>
+  </si>
+  <si>
+    <t>A5215380GEFZ003</t>
+  </si>
+  <si>
+    <t>FZ003</t>
+  </si>
+  <si>
+    <t>Gierre-FZ003-Andamio acero galvanizado Kreo (3 m)</t>
+  </si>
+  <si>
+    <t>8013186200012</t>
+  </si>
+  <si>
+    <t>A5215381GEFZ010</t>
+  </si>
+  <si>
+    <t>FZ010</t>
+  </si>
+  <si>
+    <t>Gierre-FZ010-Andamio acero galvanizado Kreo (4 m)</t>
+  </si>
+  <si>
+    <t>8013186202016</t>
+  </si>
+  <si>
+    <t>A5215353GETL302E</t>
+  </si>
+  <si>
+    <t>TL302E</t>
+  </si>
+  <si>
+    <t>Gierre-TL302E-Andamio ligero de acero Selfix EN1004 (425)</t>
+  </si>
+  <si>
+    <t>8013186583122</t>
+  </si>
+  <si>
+    <t>A5215353GETL303E</t>
+  </si>
+  <si>
+    <t>TL303E</t>
+  </si>
+  <si>
+    <t>Gierre-TL303E-Andamio ligero de acero Selfix EN1004 (575)</t>
+  </si>
+  <si>
+    <t>8013186583139</t>
+  </si>
+  <si>
+    <t>A5215353GETL304E</t>
+  </si>
+  <si>
+    <t>TL304E</t>
+  </si>
+  <si>
+    <t>Gierre-TL304E-Andamio ligero de acero Selfix EN1004 (725)</t>
+  </si>
+  <si>
+    <t>8013186583146</t>
+  </si>
+  <si>
+    <t>A5211020GEAL075AL</t>
+  </si>
+  <si>
+    <t>ED075AL</t>
+  </si>
+  <si>
+    <t>Gierre-ED075AL-Escalera multifunción telescópica de aluminio PEPPina Pro (6+6)</t>
+  </si>
+  <si>
+    <t>8013186222038</t>
+  </si>
+  <si>
+    <t>P06-01-002-V01-P03</t>
+  </si>
+  <si>
+    <t>A5215362DGETA1800FL</t>
+  </si>
+  <si>
+    <t>TA1800FL</t>
+  </si>
+  <si>
+    <t>Gierre-TA1800FL-Andamio TA1800FL (3,0m)</t>
+  </si>
+  <si>
+    <t>8013186180000</t>
+  </si>
+  <si>
+    <t>P06-01-016-V01-P01</t>
+  </si>
+  <si>
+    <t>A5215362FGEKITA05VLF</t>
+  </si>
+  <si>
+    <t>KITA05VLF</t>
+  </si>
+  <si>
+    <t>Gierre-KITA05VLF-Extensión 1 andamio TA-FL (4,8m)</t>
+  </si>
+  <si>
+    <t>8013186217003</t>
+  </si>
+  <si>
+    <t>P06-01-016-V01-P02</t>
+  </si>
+  <si>
+    <t>A5215369GEFA200EY</t>
+  </si>
+  <si>
+    <t>FA200EY</t>
+  </si>
+  <si>
+    <t>Gierre-FA200EY-Andamio aluminio combinado Easy 200</t>
+  </si>
+  <si>
+    <t>8013186212206</t>
+  </si>
+  <si>
+    <t>P06-01-021-V02-P01</t>
+  </si>
+  <si>
+    <t>A5215368GEFA100EY</t>
+  </si>
+  <si>
+    <t>FA100EY</t>
+  </si>
+  <si>
+    <t>Gierre-FA100EY-Andamio de aluminio Easy 100 (287 cm)</t>
+  </si>
+  <si>
+    <t>8013186211100</t>
+  </si>
+  <si>
+    <t>P06-01-021-V01-P01</t>
+  </si>
+  <si>
+    <t>A5211054GEAL900D</t>
+  </si>
+  <si>
+    <t>AL900D</t>
+  </si>
+  <si>
+    <t>Gierre-AL900D-Escalera multifunción articulada de aluminio EN131 Multipla</t>
+  </si>
+  <si>
+    <t>8013186669215</t>
+  </si>
+  <si>
+    <t>P06-01-004-V03-P01W</t>
+  </si>
+  <si>
+    <t>A5218A2DMAKITRA01</t>
+  </si>
+  <si>
+    <t>DMAKITRA01</t>
+  </si>
+  <si>
+    <t>Gierre-DMAKITRA01-Kit para el bloqueo de 2 rampas de carga</t>
+  </si>
+  <si>
+    <t>P06-01-033-V02-P01</t>
+  </si>
+  <si>
+    <t>A5218A2DMANRA01</t>
+  </si>
+  <si>
+    <t>DMANRA01</t>
+  </si>
+  <si>
+    <t>Gierre-DMANRA01-Asa porta rampas</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>P06-01-033-V03-P01</t>
+  </si>
+  <si>
+    <t>A52191152D4011</t>
+  </si>
+  <si>
+    <t>D4011</t>
+  </si>
+  <si>
+    <t>Gierre-D4011-Juego de 2 manetas de articulación para escaleras PEPPina FE125 (A0080)</t>
+  </si>
+  <si>
+    <t>ZCATALOGO2018</t>
+  </si>
+  <si>
+    <t>A52191185D5507</t>
+  </si>
+  <si>
+    <t>D5507a</t>
+  </si>
+  <si>
+    <t>Gierre-D5507a-Juego de 2 tacos para barra estabilizadora</t>
+  </si>
+  <si>
+    <t>P06-01-031-V03-P06</t>
+  </si>
+  <si>
+    <t>A5219A5D6005</t>
+  </si>
+  <si>
+    <t>D6005</t>
+  </si>
+  <si>
+    <t>Gierre-D6005-Juego de 2 ganchos para plataforma de trabajo (todos los andamios FA)</t>
+  </si>
+  <si>
+    <t>ZGENERICO</t>
+  </si>
+  <si>
+    <t>A5219A2D6008</t>
+  </si>
+  <si>
+    <t>D6008</t>
+  </si>
+  <si>
+    <t>Gierre-D6008-Juego de pies + tornillos para barra estabilizadora (FA100FL-FA400FL-FA100EY-FA200EY-FA400EY)</t>
+  </si>
+  <si>
+    <t>A5219A2D6009</t>
+  </si>
+  <si>
+    <t>D6009</t>
+  </si>
+  <si>
+    <t>Gierre-D6009-Juego de pies + tornillos para barra estabilizadora (FA200FL)</t>
+  </si>
+  <si>
+    <t>A5219A3DSLTRAGR6020</t>
+  </si>
+  <si>
+    <t>DSLTRAGR6020</t>
+  </si>
+  <si>
+    <t>Gierre-DSLTRAGR6020-Travesaño diagonal de 1.576 mm con sistema FL (FA200FL)</t>
+  </si>
+  <si>
+    <t>A5215362GETA2100FL</t>
+  </si>
+  <si>
+    <t>TA2100FL</t>
+  </si>
+  <si>
+    <t>Gierre-TA2100FL-Andamio profesional TA2100FL (840 cm)</t>
+  </si>
+  <si>
+    <t>8013186213388</t>
+  </si>
+  <si>
+    <t>P06-01-016-V01-P07</t>
+  </si>
+  <si>
+    <t>A5216101000BP200</t>
+  </si>
+  <si>
+    <t>BP200</t>
+  </si>
+  <si>
+    <t>Gierre-BP200-Taburete profesional aluminio (2 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186020207</t>
+  </si>
+  <si>
+    <t>P06-01-024-V01-P01</t>
+  </si>
+  <si>
+    <t>A5216101005BP300</t>
+  </si>
+  <si>
+    <t>BP300</t>
+  </si>
+  <si>
+    <t>Gierre-BP300-Taburete profesional aluminio (3 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186023307</t>
+  </si>
+  <si>
+    <t>P06-01-024-V01-P02</t>
+  </si>
+  <si>
+    <t>A5216104010BSF201</t>
+  </si>
+  <si>
+    <t>BSF201</t>
+  </si>
+  <si>
+    <t>Gierre-BSF201-Taburete acero-aluminio Mini Slimstep Mix (2 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186012011</t>
+  </si>
+  <si>
+    <t>P06-01-025-V02-P01</t>
+  </si>
+  <si>
+    <t>A5216104015BSF301</t>
+  </si>
+  <si>
+    <t>BSF301</t>
+  </si>
+  <si>
+    <t>Gierre-BSF301-Taburete acero-aluminio Mini Slimstep Mix (3 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186013018</t>
+  </si>
+  <si>
+    <t>P06-01-025-V02-P02</t>
+  </si>
+  <si>
+    <t>A5216104020BSF401</t>
+  </si>
+  <si>
+    <t>BSF401</t>
+  </si>
+  <si>
+    <t>Gierre-BSF401-Taburete acero-aluminio Mini Slimstep Mix (4 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186014015</t>
+  </si>
+  <si>
+    <t>P06-01-025-V02-P03</t>
+  </si>
+  <si>
+    <t>A5216104025B003</t>
+  </si>
+  <si>
+    <t>B003</t>
+  </si>
+  <si>
+    <t>Gierre-B003-Taburete acero Solidstep (3 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186020030</t>
+  </si>
+  <si>
+    <t>P06-01-028-V02-P01</t>
+  </si>
+  <si>
+    <t>A5216104030B004</t>
+  </si>
+  <si>
+    <t>B004</t>
+  </si>
+  <si>
+    <t>Gierre-B004-Taburete acero Solidstep (4 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186020047</t>
+  </si>
+  <si>
+    <t>P06-01-028-V02-P02</t>
+  </si>
+  <si>
+    <t>A5216106025BT001</t>
+  </si>
+  <si>
+    <t>BT001</t>
+  </si>
+  <si>
+    <t>Gierre-BT001-Taburete plegable acero Toolstep (1 peldaño)</t>
+  </si>
+  <si>
+    <t>8013186020016</t>
+  </si>
+  <si>
+    <t>P06-01-031-V02-P01</t>
+  </si>
+  <si>
+    <t>A5216106030B0030AP</t>
+  </si>
+  <si>
+    <t>B0030AP</t>
+  </si>
+  <si>
+    <t>Gierre-B0030AP-Taburete acero Minisgà peldaños de plástico (2 peldaños)</t>
+  </si>
+  <si>
+    <t>8013186020078</t>
+  </si>
+  <si>
+    <t>P06-01-032-V01-P01</t>
+  </si>
+  <si>
+    <t>A5216104021BD200</t>
+  </si>
+  <si>
+    <t>BD200</t>
+  </si>
+  <si>
+    <t>Gierre-BD200-Taburete Doublestep (1+1)</t>
+  </si>
+  <si>
+    <t>8013186020023</t>
   </si>
   <si>
     <t>P06-01-028-V01-P01</t>
   </si>
   <si>
-    <t>A52191075D4009</t>
-[...1531 lines deleted...]
-  <si>
     <t>A5216104023BD210</t>
   </si>
   <si>
     <t>BD210</t>
   </si>
   <si>
     <t>Gierre-BD210-Taburete Doublestep (2+1)</t>
   </si>
   <si>
     <t>8013186020054</t>
   </si>
   <si>
-    <t>P06-01-023-V02-P04W</t>
+    <t>P06-01-028-V01-P02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N147"/>
+  <dimension ref="A1:N146"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="13"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="10"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="7"/>
     <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2240,5528 +2227,5103 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
         <v>227.39</v>
       </c>
       <c r="E2">
         <v>227.39</v>
       </c>
-      <c r="F2" s="1">
-[...2 lines deleted...]
-      <c r="G2" t="s" s="2">
+      <c r="G2" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3">
         <v>272.66</v>
       </c>
       <c r="E3">
         <v>272.66</v>
       </c>
-      <c r="F3" s="1">
-[...2 lines deleted...]
-      <c r="G3" t="s" s="2">
+      <c r="G3" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>351.26</v>
       </c>
       <c r="E4">
         <v>351.26</v>
       </c>
-      <c r="F4" s="1">
-[...2 lines deleted...]
-      <c r="G4" t="s" s="2">
+      <c r="G4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
         <v>124.74</v>
       </c>
       <c r="E5">
         <v>124.74</v>
       </c>
-      <c r="F5" s="1">
-[...2 lines deleted...]
-      <c r="G5" t="s" s="2">
+      <c r="G5" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>145.71</v>
       </c>
       <c r="E6">
         <v>145.71</v>
       </c>
-      <c r="G6" t="s" s="2">
+      <c r="G6" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>366.33</v>
       </c>
       <c r="E7">
         <v>366.33</v>
       </c>
-      <c r="F7" s="1">
-[...2 lines deleted...]
-      <c r="G7" t="s" s="2">
+      <c r="G7" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
         <v>474.45</v>
       </c>
       <c r="E8">
         <v>474.45</v>
       </c>
-      <c r="F8" s="1">
-[...2 lines deleted...]
-      <c r="G8" t="s" s="2">
+      <c r="G8" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
         <v>589.29</v>
       </c>
       <c r="E9">
         <v>589.29</v>
       </c>
-      <c r="F9" s="1">
-[...2 lines deleted...]
-      <c r="G9" t="s" s="2">
+      <c r="G9" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
         <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
         <v>1822.1801</v>
       </c>
       <c r="E10">
-        <v>1822.18</v>
-[...4 lines deleted...]
-      <c r="G10" t="s" s="2">
+        <v>1822.1801</v>
+      </c>
+      <c r="G10" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11">
         <v>2117.6599</v>
       </c>
       <c r="E11">
-        <v>2117.66</v>
-[...4 lines deleted...]
-      <c r="G11" t="s" s="2">
+        <v>2117.6599</v>
+      </c>
+      <c r="G11" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
         <v>2420.28</v>
       </c>
       <c r="E12">
         <v>2420.28</v>
       </c>
-      <c r="F12" s="1">
-[...2 lines deleted...]
-      <c r="G12" t="s" s="2">
+      <c r="G12" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13">
         <v>143.44</v>
       </c>
       <c r="E13">
         <v>143.44</v>
       </c>
-      <c r="F13" s="1">
-[...2 lines deleted...]
-      <c r="G13" t="s" s="2">
+      <c r="G13" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>77</v>
       </c>
       <c r="D14">
         <v>187.68</v>
       </c>
       <c r="E14">
         <v>187.68</v>
       </c>
-      <c r="F14" s="1">
-[...2 lines deleted...]
-      <c r="G14" t="s" s="2">
+      <c r="G14" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" t="s">
         <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>79</v>
       </c>
       <c r="B15" t="s">
         <v>80</v>
       </c>
       <c r="C15" t="s">
         <v>81</v>
       </c>
       <c r="D15">
         <v>218.3</v>
       </c>
       <c r="E15">
         <v>218.3</v>
       </c>
-      <c r="F15" s="1">
-[...2 lines deleted...]
-      <c r="G15" t="s" s="2">
+      <c r="G15" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>82</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15" t="s">
         <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>84</v>
       </c>
       <c r="B16" t="s">
         <v>85</v>
       </c>
       <c r="C16" t="s">
         <v>86</v>
       </c>
       <c r="D16">
         <v>304.48</v>
       </c>
       <c r="E16">
         <v>304.48</v>
       </c>
-      <c r="F16" s="1">
-[...2 lines deleted...]
-      <c r="G16" t="s" s="2">
+      <c r="G16" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>87</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
       <c r="K16" t="s">
         <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>89</v>
       </c>
       <c r="B17" t="s">
         <v>90</v>
       </c>
       <c r="C17" t="s">
         <v>91</v>
       </c>
       <c r="D17">
         <v>229.63</v>
       </c>
       <c r="E17">
         <v>229.63</v>
       </c>
-      <c r="F17" s="1">
-[...2 lines deleted...]
-      <c r="G17" t="s" s="2">
+      <c r="G17" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>92</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>94</v>
       </c>
       <c r="B18" t="s">
         <v>95</v>
       </c>
       <c r="C18" t="s">
         <v>96</v>
       </c>
       <c r="D18">
         <v>299.94</v>
       </c>
       <c r="E18">
         <v>299.94</v>
       </c>
-      <c r="G18" t="s" s="2">
+      <c r="G18" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>97</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18" t="s">
         <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>99</v>
       </c>
       <c r="B19" t="s">
         <v>100</v>
       </c>
       <c r="C19" t="s">
         <v>101</v>
       </c>
       <c r="D19">
         <v>185.85</v>
       </c>
       <c r="E19">
         <v>185.85</v>
       </c>
-      <c r="F19" s="1">
-[...2 lines deleted...]
-      <c r="G19" t="s" s="2">
+      <c r="G19" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>102</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>104</v>
       </c>
       <c r="B20" t="s">
         <v>105</v>
       </c>
       <c r="C20" t="s">
         <v>106</v>
       </c>
       <c r="D20">
         <v>226.8</v>
       </c>
       <c r="E20">
         <v>226.8</v>
       </c>
-      <c r="G20" t="s" s="2">
+      <c r="G20" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>107</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
       <c r="K20" t="s">
         <v>18</v>
       </c>
       <c r="L20" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>108</v>
       </c>
       <c r="B21" t="s">
         <v>109</v>
       </c>
       <c r="C21" t="s">
         <v>110</v>
       </c>
       <c r="D21">
         <v>99</v>
       </c>
       <c r="E21">
         <v>99</v>
       </c>
-      <c r="F21" s="1">
-[...2 lines deleted...]
-      <c r="G21" t="s" s="2">
+      <c r="G21" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>111</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>113</v>
       </c>
       <c r="B22" t="s">
         <v>114</v>
       </c>
       <c r="C22" t="s">
         <v>115</v>
       </c>
       <c r="D22">
         <v>157.64</v>
       </c>
       <c r="E22">
         <v>157.64</v>
       </c>
-      <c r="F22" s="1">
-[...2 lines deleted...]
-      <c r="G22" t="s" s="2">
+      <c r="G22" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>116</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>118</v>
       </c>
       <c r="B23" t="s">
         <v>119</v>
       </c>
       <c r="C23" t="s">
         <v>120</v>
       </c>
       <c r="D23">
         <v>222.26</v>
       </c>
       <c r="E23">
         <v>222.26</v>
       </c>
-      <c r="F23" s="1">
-[...2 lines deleted...]
-      <c r="G23" t="s" s="2">
+      <c r="G23" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>121</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>123</v>
       </c>
       <c r="B24" t="s">
         <v>124</v>
       </c>
       <c r="C24" t="s">
         <v>125</v>
       </c>
       <c r="D24">
         <v>339.64</v>
       </c>
       <c r="E24">
         <v>339.64</v>
       </c>
-      <c r="F24" s="1">
-[...2 lines deleted...]
-      <c r="G24" t="s" s="2">
+      <c r="G24" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>126</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
       <c r="K24" t="s">
         <v>18</v>
       </c>
       <c r="L24" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>128</v>
       </c>
       <c r="B25" t="s">
         <v>129</v>
       </c>
       <c r="C25" t="s">
         <v>130</v>
       </c>
       <c r="D25">
         <v>204.12</v>
       </c>
       <c r="E25">
         <v>204.12</v>
       </c>
-      <c r="F25" s="1">
-[...2 lines deleted...]
-      <c r="G25" t="s" s="2">
+      <c r="G25" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>131</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
       <c r="K25" t="s">
         <v>18</v>
       </c>
       <c r="L25" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>133</v>
       </c>
       <c r="B26" t="s">
         <v>134</v>
       </c>
       <c r="C26" t="s">
         <v>135</v>
       </c>
       <c r="D26">
         <v>216.7</v>
       </c>
       <c r="E26">
         <v>216.7</v>
       </c>
-      <c r="F26" s="1">
-[...2 lines deleted...]
-      <c r="G26" t="s" s="2">
+      <c r="G26" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>136</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>138</v>
       </c>
       <c r="B27" t="s">
         <v>139</v>
       </c>
       <c r="C27" t="s">
         <v>140</v>
       </c>
       <c r="D27">
         <v>292.01</v>
       </c>
       <c r="E27">
         <v>292.01</v>
       </c>
-      <c r="F27" s="1">
-[...2 lines deleted...]
-      <c r="G27" t="s" s="2">
+      <c r="G27" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>141</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
         <v>18</v>
       </c>
       <c r="L27" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>143</v>
       </c>
       <c r="B28" t="s">
         <v>144</v>
       </c>
       <c r="C28" t="s">
         <v>145</v>
       </c>
       <c r="D28">
         <v>534.13</v>
       </c>
       <c r="E28">
         <v>534.13</v>
       </c>
-      <c r="F28" s="1">
-[...2 lines deleted...]
-      <c r="G28" t="s" s="2">
+      <c r="G28" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>146</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
         <v>18</v>
       </c>
       <c r="L28" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>148</v>
       </c>
       <c r="B29" t="s">
         <v>149</v>
       </c>
       <c r="C29" t="s">
         <v>150</v>
       </c>
       <c r="D29">
         <v>612.92</v>
       </c>
       <c r="E29">
         <v>612.92</v>
       </c>
-      <c r="F29" s="1">
-[...2 lines deleted...]
-      <c r="G29" t="s" s="2">
+      <c r="G29" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>151</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
         <v>18</v>
       </c>
       <c r="L29" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>153</v>
       </c>
       <c r="B30" t="s">
         <v>154</v>
       </c>
       <c r="C30" t="s">
         <v>155</v>
       </c>
       <c r="D30">
         <v>75.99</v>
       </c>
       <c r="E30">
         <v>75.99</v>
       </c>
-      <c r="F30" s="1">
-[...2 lines deleted...]
-      <c r="G30" t="s" s="2">
+      <c r="G30" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>156</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30" t="s">
         <v>18</v>
       </c>
       <c r="L30" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>158</v>
       </c>
       <c r="B31" t="s">
         <v>159</v>
       </c>
       <c r="C31" t="s">
         <v>160</v>
       </c>
       <c r="D31">
         <v>95.26</v>
       </c>
       <c r="E31">
         <v>95.26</v>
       </c>
-      <c r="F31" s="1">
-[...2 lines deleted...]
-      <c r="G31" t="s" s="2">
+      <c r="G31" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>161</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
         <v>18</v>
       </c>
       <c r="L31" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>163</v>
       </c>
       <c r="B32" t="s">
         <v>164</v>
       </c>
       <c r="C32" t="s">
         <v>165</v>
       </c>
       <c r="D32">
         <v>141.4</v>
       </c>
       <c r="E32">
         <v>141.4</v>
       </c>
-      <c r="F32" s="1">
-[...2 lines deleted...]
-      <c r="G32" t="s" s="2">
+      <c r="G32" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>166</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
         <v>18</v>
       </c>
       <c r="L32" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>168</v>
       </c>
       <c r="B33" t="s">
         <v>169</v>
       </c>
       <c r="C33" t="s">
         <v>170</v>
       </c>
       <c r="D33">
         <v>164.64</v>
       </c>
       <c r="E33">
         <v>164.64</v>
       </c>
-      <c r="F33" s="1">
-[...2 lines deleted...]
-      <c r="G33" t="s" s="2">
+      <c r="G33" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>171</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
         <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>173</v>
       </c>
       <c r="B34" t="s">
         <v>174</v>
       </c>
       <c r="C34" t="s">
         <v>175</v>
       </c>
       <c r="D34">
         <v>208.88</v>
       </c>
       <c r="E34">
         <v>208.88</v>
       </c>
-      <c r="F34" s="1">
-[...2 lines deleted...]
-      <c r="G34" t="s" s="2">
+      <c r="G34" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>176</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
         <v>18</v>
       </c>
       <c r="L34" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>178</v>
       </c>
       <c r="B35" t="s">
         <v>179</v>
       </c>
       <c r="C35" t="s">
         <v>180</v>
       </c>
       <c r="D35">
         <v>125.13</v>
       </c>
       <c r="E35">
         <v>125.13</v>
       </c>
-      <c r="F35" s="1">
-[...2 lines deleted...]
-      <c r="G35" t="s" s="2">
+      <c r="G35" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>181</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
         <v>18</v>
       </c>
       <c r="L35" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>183</v>
       </c>
       <c r="B36" t="s">
         <v>184</v>
       </c>
       <c r="C36" t="s">
         <v>185</v>
       </c>
       <c r="D36">
         <v>45.51</v>
       </c>
       <c r="E36">
         <v>45.51</v>
       </c>
-      <c r="F36" s="1">
-[...2 lines deleted...]
-      <c r="G36" t="s" s="2">
+      <c r="G36" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>186</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>188</v>
       </c>
       <c r="B37" t="s">
         <v>189</v>
       </c>
       <c r="C37" t="s">
         <v>190</v>
       </c>
       <c r="D37">
         <v>79.62</v>
       </c>
       <c r="E37">
         <v>79.62</v>
       </c>
-      <c r="F37" s="1">
-[...2 lines deleted...]
-      <c r="G37" t="s" s="2">
+      <c r="G37" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>191</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>193</v>
       </c>
       <c r="B38" t="s">
         <v>194</v>
       </c>
       <c r="C38" t="s">
         <v>195</v>
       </c>
       <c r="D38">
         <v>110</v>
       </c>
       <c r="E38">
         <v>110</v>
       </c>
-      <c r="F38" s="1">
-[...2 lines deleted...]
-      <c r="G38" t="s" s="2">
+      <c r="G38" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>196</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>198</v>
       </c>
       <c r="B39" t="s">
         <v>199</v>
       </c>
       <c r="C39" t="s">
         <v>200</v>
       </c>
       <c r="D39">
         <v>94.04</v>
       </c>
       <c r="E39">
         <v>94.04</v>
       </c>
-      <c r="F39" s="1">
-[...2 lines deleted...]
-      <c r="G39" t="s" s="2">
+      <c r="G39" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>201</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>203</v>
       </c>
       <c r="B40" t="s">
         <v>204</v>
       </c>
       <c r="C40" t="s">
         <v>205</v>
       </c>
       <c r="D40">
         <v>112.24</v>
       </c>
       <c r="E40">
         <v>112.24</v>
       </c>
-      <c r="F40" s="1">
-[...2 lines deleted...]
-      <c r="G40" t="s" s="2">
+      <c r="G40" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>206</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>208</v>
       </c>
       <c r="B41" t="s">
         <v>209</v>
       </c>
       <c r="C41" t="s">
         <v>210</v>
       </c>
       <c r="D41">
         <v>5492.54</v>
       </c>
       <c r="E41">
         <v>5492.54</v>
       </c>
-      <c r="F41" s="1">
-[...2 lines deleted...]
-      <c r="G41" t="s" s="2">
+      <c r="G41" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>211</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>212</v>
       </c>
       <c r="B42" t="s">
         <v>213</v>
       </c>
       <c r="C42" t="s">
         <v>214</v>
       </c>
       <c r="D42">
         <v>470</v>
       </c>
       <c r="E42">
         <v>470</v>
       </c>
-      <c r="F42" s="1">
-[...2 lines deleted...]
-      <c r="G42" t="s" s="2">
+      <c r="G42" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>215</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>217</v>
       </c>
       <c r="B43" t="s">
         <v>218</v>
       </c>
       <c r="C43" t="s">
         <v>219</v>
       </c>
       <c r="D43">
         <v>600</v>
       </c>
       <c r="E43">
         <v>600</v>
       </c>
-      <c r="F43" s="1">
-[...2 lines deleted...]
-      <c r="G43" t="s" s="2">
+      <c r="G43" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>220</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>222</v>
       </c>
       <c r="B44" t="s">
         <v>223</v>
       </c>
       <c r="C44" t="s">
         <v>224</v>
       </c>
       <c r="D44">
         <v>340.72</v>
       </c>
       <c r="E44">
         <v>340.72</v>
       </c>
-      <c r="F44" s="1">
-[...2 lines deleted...]
-      <c r="G44" t="s" s="2">
+      <c r="G44" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>225</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>227</v>
       </c>
       <c r="B45" t="s">
         <v>228</v>
       </c>
       <c r="C45" t="s">
         <v>229</v>
       </c>
       <c r="D45">
         <v>660.36</v>
       </c>
       <c r="E45">
         <v>660.36</v>
       </c>
-      <c r="F45" s="1">
-[...2 lines deleted...]
-      <c r="G45" t="s" s="2">
+      <c r="G45" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>230</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>232</v>
       </c>
       <c r="B46" t="s">
         <v>233</v>
       </c>
       <c r="C46" t="s">
         <v>234</v>
       </c>
       <c r="D46">
         <v>565.85</v>
       </c>
       <c r="E46">
         <v>565.85</v>
       </c>
-      <c r="F46" s="1">
-[...2 lines deleted...]
-      <c r="G46" t="s" s="2">
+      <c r="G46" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>235</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>237</v>
       </c>
       <c r="B47" t="s">
         <v>238</v>
       </c>
       <c r="C47" t="s">
         <v>239</v>
       </c>
       <c r="D47">
         <v>818.64</v>
       </c>
       <c r="E47">
         <v>818.64</v>
       </c>
-      <c r="F47" s="1">
-[...2 lines deleted...]
-      <c r="G47" t="s" s="2">
+      <c r="G47" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>240</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>242</v>
       </c>
       <c r="B48" t="s">
         <v>243</v>
       </c>
       <c r="C48" t="s">
         <v>244</v>
       </c>
       <c r="D48">
         <v>22.77</v>
       </c>
       <c r="E48">
         <v>22.77</v>
       </c>
-      <c r="F48" s="1">
-[...2 lines deleted...]
-      <c r="G48" t="s" s="2">
+      <c r="G48" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>245</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>247</v>
       </c>
       <c r="B49" t="s">
         <v>248</v>
       </c>
       <c r="C49" t="s">
         <v>249</v>
       </c>
       <c r="D49">
         <v>22.77</v>
       </c>
       <c r="E49">
         <v>22.77</v>
       </c>
-      <c r="F49" s="1">
-[...2 lines deleted...]
-      <c r="G49" t="s" s="2">
+      <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>250</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>252</v>
       </c>
       <c r="B50" t="s">
         <v>253</v>
       </c>
       <c r="C50" t="s">
         <v>254</v>
       </c>
       <c r="D50">
         <v>45.93</v>
       </c>
       <c r="E50">
         <v>45.93</v>
       </c>
-      <c r="F50" s="1">
-[...2 lines deleted...]
-      <c r="G50" t="s" s="2">
+      <c r="G50" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>255</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>257</v>
       </c>
       <c r="B51" t="s">
         <v>258</v>
       </c>
       <c r="C51" t="s">
         <v>259</v>
       </c>
       <c r="D51">
         <v>37.15</v>
       </c>
       <c r="E51">
         <v>37.15</v>
       </c>
-      <c r="F51" s="1">
-[...2 lines deleted...]
-      <c r="G51" t="s" s="2">
+      <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>260</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>262</v>
       </c>
       <c r="B52" t="s">
         <v>263</v>
       </c>
       <c r="C52" t="s">
         <v>264</v>
       </c>
       <c r="D52">
         <v>57.27</v>
       </c>
       <c r="E52">
         <v>57.27</v>
       </c>
-      <c r="G52" t="s" s="2">
+      <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>265</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>267</v>
       </c>
       <c r="B53" t="s">
         <v>268</v>
       </c>
       <c r="C53" t="s">
         <v>269</v>
       </c>
       <c r="D53">
         <v>78.12</v>
       </c>
       <c r="E53">
         <v>78.12</v>
       </c>
-      <c r="F53" s="1">
-[...2 lines deleted...]
-      <c r="G53" t="s" s="2">
+      <c r="G53" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>270</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>272</v>
       </c>
       <c r="B54" t="s">
         <v>273</v>
       </c>
       <c r="C54" t="s">
         <v>274</v>
       </c>
       <c r="D54">
         <v>15.88</v>
       </c>
       <c r="E54">
         <v>15.88</v>
       </c>
-      <c r="F54" s="1">
-[...2 lines deleted...]
-      <c r="G54" t="s" s="2">
+      <c r="G54" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>275</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>277</v>
       </c>
       <c r="B55" t="s">
         <v>278</v>
       </c>
       <c r="C55" t="s">
         <v>279</v>
       </c>
       <c r="D55">
         <v>60.24</v>
       </c>
       <c r="E55">
         <v>60.24</v>
       </c>
-      <c r="G55" t="s" s="2">
+      <c r="G55" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>275</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>281</v>
       </c>
       <c r="B56" t="s">
         <v>282</v>
       </c>
       <c r="C56" t="s">
         <v>283</v>
       </c>
       <c r="D56">
         <v>118.5</v>
       </c>
       <c r="E56">
         <v>118.5</v>
       </c>
-      <c r="G56" t="s" s="2">
+      <c r="G56" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>275</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>285</v>
       </c>
       <c r="B57" t="s">
         <v>286</v>
       </c>
       <c r="C57" t="s">
         <v>287</v>
       </c>
       <c r="D57">
         <v>1429</v>
       </c>
       <c r="E57">
         <v>1429</v>
       </c>
-      <c r="F57" s="1">
-[...2 lines deleted...]
-      <c r="G57" t="s" s="2">
+      <c r="G57" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>288</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B58" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C58" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D58">
         <v>1899</v>
       </c>
       <c r="E58">
         <v>1899</v>
       </c>
-      <c r="F58" s="1">
-[...2 lines deleted...]
-      <c r="G58" t="s" s="2">
+      <c r="G58" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B59" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C59" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D59">
         <v>248.33</v>
       </c>
       <c r="E59">
         <v>248.33</v>
       </c>
-      <c r="F59" s="1">
-[...2 lines deleted...]
-      <c r="G59" t="s" s="2">
+      <c r="G59" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B60" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C60" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D60">
         <v>323.8</v>
       </c>
       <c r="E60">
         <v>323.8</v>
       </c>
-      <c r="F60" s="1">
-[...2 lines deleted...]
-      <c r="G60" t="s" s="2">
+      <c r="G60" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B61" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C61" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D61">
         <v>398.52</v>
       </c>
       <c r="E61">
         <v>398.52</v>
       </c>
-      <c r="F61" s="1">
-[...2 lines deleted...]
-      <c r="G61" t="s" s="2">
+      <c r="G61" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B62" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C62" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D62">
         <v>482.36</v>
       </c>
       <c r="E62">
         <v>482.36</v>
       </c>
-      <c r="F62" s="1">
-[...2 lines deleted...]
-      <c r="G62" t="s" s="2">
+      <c r="G62" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B63" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C63" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D63">
         <v>89</v>
       </c>
       <c r="E63">
         <v>89</v>
       </c>
-      <c r="F63" s="1">
-[...2 lines deleted...]
-      <c r="G63" t="s" s="2">
+      <c r="G63" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B64" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C64" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D64">
-        <v>110</v>
+        <v>54.43</v>
       </c>
       <c r="E64">
-        <v>110</v>
-[...4 lines deleted...]
-      <c r="G64" t="s" s="2">
+        <v>54.43</v>
+      </c>
+      <c r="G64" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B65" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C65" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D65">
-        <v>119</v>
+        <v>71.44</v>
       </c>
       <c r="E65">
-        <v>119</v>
-[...4 lines deleted...]
-      <c r="G65" t="s" s="2">
+        <v>71.44</v>
+      </c>
+      <c r="G65" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B66" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C66" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D66">
-        <v>54.43</v>
+        <v>52.16</v>
       </c>
       <c r="E66">
-        <v>54.43</v>
-[...4 lines deleted...]
-      <c r="G66" t="s" s="2">
+        <v>52.16</v>
+      </c>
+      <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B67" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C67" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D67">
-        <v>71.44</v>
+        <v>67.47</v>
       </c>
       <c r="E67">
-        <v>71.44</v>
-[...4 lines deleted...]
-      <c r="G67" t="s" s="2">
+        <v>67.47</v>
+      </c>
+      <c r="G67" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B68" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C68" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D68">
-        <v>52.16</v>
+        <v>489.17</v>
       </c>
       <c r="E68">
-        <v>52.16</v>
-[...4 lines deleted...]
-      <c r="G68" t="s" s="2">
+        <v>489.17</v>
+      </c>
+      <c r="G68" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B69" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C69" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D69">
-        <v>489.17</v>
+        <v>41.72</v>
       </c>
       <c r="E69">
-        <v>489.17</v>
-[...1 lines deleted...]
-      <c r="G69" t="s" s="2">
+        <v>41.72</v>
+      </c>
+      <c r="G69" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
-        <v>347</v>
+        <v>275</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>349</v>
       </c>
       <c r="B70" t="s">
         <v>350</v>
       </c>
       <c r="C70" t="s">
         <v>351</v>
       </c>
       <c r="D70">
-        <v>41.72</v>
+        <v>48.54</v>
       </c>
       <c r="E70">
-        <v>41.72</v>
-[...4 lines deleted...]
-      <c r="G70" t="s" s="2">
+        <v>48.54</v>
+      </c>
+      <c r="G70" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>275</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70" t="s">
         <v>18</v>
       </c>
       <c r="L70" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>353</v>
       </c>
       <c r="B71" t="s">
         <v>354</v>
       </c>
       <c r="C71" t="s">
         <v>355</v>
       </c>
       <c r="D71">
-        <v>48.54</v>
+        <v>22.77</v>
       </c>
       <c r="E71">
-        <v>48.54</v>
-[...4 lines deleted...]
-      <c r="G71" t="s" s="2">
+        <v>22.77</v>
+      </c>
+      <c r="G71" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
         <v>275</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
       <c r="K71" t="s">
         <v>18</v>
       </c>
       <c r="L71" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>357</v>
       </c>
       <c r="B72" t="s">
         <v>358</v>
       </c>
       <c r="C72" t="s">
         <v>359</v>
       </c>
       <c r="D72">
-        <v>22.77</v>
+        <v>18.95</v>
       </c>
       <c r="E72">
-        <v>22.77</v>
-[...4 lines deleted...]
-      <c r="G72" t="s" s="2">
+        <v>18.95</v>
+      </c>
+      <c r="G72" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
         <v>275</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>361</v>
       </c>
       <c r="B73" t="s">
         <v>362</v>
       </c>
       <c r="C73" t="s">
         <v>363</v>
       </c>
       <c r="D73">
-        <v>18.95</v>
+        <v>22.77</v>
       </c>
       <c r="E73">
-        <v>18.95</v>
-[...4 lines deleted...]
-      <c r="G73" t="s" s="2">
+        <v>22.77</v>
+      </c>
+      <c r="G73" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
         <v>275</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>365</v>
       </c>
       <c r="B74" t="s">
         <v>366</v>
       </c>
       <c r="C74" t="s">
         <v>367</v>
       </c>
       <c r="D74">
-        <v>22.77</v>
+        <v>30.33</v>
       </c>
       <c r="E74">
-        <v>22.77</v>
-[...4 lines deleted...]
-      <c r="G74" t="s" s="2">
+        <v>30.33</v>
+      </c>
+      <c r="G74" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
-        <v>275</v>
+        <v>368</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B75" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C75" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D75">
-        <v>30.33</v>
+        <v>22.77</v>
       </c>
       <c r="E75">
-        <v>30.33</v>
-[...4 lines deleted...]
-      <c r="G75" t="s" s="2">
+        <v>22.77</v>
+      </c>
+      <c r="G75" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B76" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C76" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D76">
-        <v>22.77</v>
+        <v>25.81</v>
       </c>
       <c r="E76">
-        <v>22.77</v>
-[...4 lines deleted...]
-      <c r="G76" t="s" s="2">
+        <v>25.81</v>
+      </c>
+      <c r="G76" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
-        <v>377</v>
+        <v>275</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
       <c r="K76" t="s">
         <v>18</v>
       </c>
       <c r="L76" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>379</v>
       </c>
       <c r="B77" t="s">
         <v>380</v>
       </c>
       <c r="C77" t="s">
         <v>381</v>
       </c>
       <c r="D77">
-        <v>25.81</v>
+        <v>18.95</v>
       </c>
       <c r="E77">
-        <v>25.81</v>
-[...4 lines deleted...]
-      <c r="G77" t="s" s="2">
+        <v>18.95</v>
+      </c>
+      <c r="G77" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>275</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>383</v>
       </c>
       <c r="B78" t="s">
         <v>384</v>
       </c>
       <c r="C78" t="s">
         <v>385</v>
       </c>
       <c r="D78">
-        <v>18.95</v>
+        <v>34.12</v>
       </c>
       <c r="E78">
-        <v>18.95</v>
-[...4 lines deleted...]
-      <c r="G78" t="s" s="2">
+        <v>34.12</v>
+      </c>
+      <c r="G78" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
-        <v>275</v>
+        <v>386</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B79" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C79" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D79">
-        <v>34.12</v>
+        <v>36.86</v>
       </c>
       <c r="E79">
-        <v>34.12</v>
-[...4 lines deleted...]
-      <c r="G79" t="s" s="2">
+        <v>36.86</v>
+      </c>
+      <c r="G79" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
-        <v>390</v>
+        <v>275</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>392</v>
       </c>
       <c r="B80" t="s">
         <v>393</v>
       </c>
       <c r="C80" t="s">
         <v>394</v>
       </c>
       <c r="D80">
-        <v>36.86</v>
+        <v>14.42</v>
       </c>
       <c r="E80">
-        <v>36.86</v>
-[...4 lines deleted...]
-      <c r="G80" t="s" s="2">
+        <v>14.42</v>
+      </c>
+      <c r="G80" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>275</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>396</v>
       </c>
       <c r="B81" t="s">
         <v>397</v>
       </c>
       <c r="C81" t="s">
         <v>398</v>
       </c>
       <c r="D81">
-        <v>14.42</v>
+        <v>18.71</v>
       </c>
       <c r="E81">
-        <v>14.42</v>
-[...4 lines deleted...]
-      <c r="G81" t="s" s="2">
+        <v>18.71</v>
+      </c>
+      <c r="G81" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
-        <v>275</v>
+        <v>399</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B82" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C82" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D82">
-        <v>18.71</v>
+        <v>14.42</v>
       </c>
       <c r="E82">
-        <v>18.71</v>
-[...4 lines deleted...]
-      <c r="G82" t="s" s="2">
+        <v>14.42</v>
+      </c>
+      <c r="G82" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B83" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C83" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D83">
-        <v>14.42</v>
+        <v>21.24</v>
       </c>
       <c r="E83">
-        <v>14.42</v>
-[...4 lines deleted...]
-      <c r="G83" t="s" s="2">
+        <v>21.24</v>
+      </c>
+      <c r="G83" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
-        <v>408</v>
+        <v>275</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>410</v>
       </c>
       <c r="B84" t="s">
         <v>411</v>
       </c>
       <c r="C84" t="s">
         <v>412</v>
       </c>
       <c r="D84">
-        <v>21.24</v>
+        <v>18.95</v>
       </c>
       <c r="E84">
-        <v>21.24</v>
-[...4 lines deleted...]
-      <c r="G84" t="s" s="2">
+        <v>18.95</v>
+      </c>
+      <c r="G84" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>275</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>414</v>
       </c>
       <c r="B85" t="s">
         <v>415</v>
       </c>
       <c r="C85" t="s">
         <v>416</v>
       </c>
       <c r="D85">
         <v>18.95</v>
       </c>
       <c r="E85">
         <v>18.95</v>
       </c>
-      <c r="F85" s="1">
-[...2 lines deleted...]
-      <c r="G85" t="s" s="2">
+      <c r="G85" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>275</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>418</v>
       </c>
       <c r="B86" t="s">
         <v>419</v>
       </c>
       <c r="C86" t="s">
         <v>420</v>
       </c>
       <c r="D86">
-        <v>18.95</v>
+        <v>25.81</v>
       </c>
       <c r="E86">
-        <v>18.95</v>
-[...4 lines deleted...]
-      <c r="G86" t="s" s="2">
+        <v>25.81</v>
+      </c>
+      <c r="G86" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>275</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>422</v>
       </c>
       <c r="B87" t="s">
         <v>423</v>
       </c>
       <c r="C87" t="s">
         <v>424</v>
       </c>
       <c r="D87">
-        <v>25.81</v>
+        <v>18.95</v>
       </c>
       <c r="E87">
-        <v>25.81</v>
-[...4 lines deleted...]
-      <c r="G87" t="s" s="2">
+        <v>18.95</v>
+      </c>
+      <c r="G87" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
         <v>275</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>426</v>
       </c>
       <c r="B88" t="s">
         <v>427</v>
       </c>
       <c r="C88" t="s">
         <v>428</v>
       </c>
       <c r="D88">
-        <v>18.95</v>
+        <v>17.45</v>
       </c>
       <c r="E88">
-        <v>18.95</v>
-[...4 lines deleted...]
-      <c r="G88" t="s" s="2">
+        <v>17.45</v>
+      </c>
+      <c r="G88" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
-        <v>275</v>
+        <v>429</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B89" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C89" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D89">
         <v>17.45</v>
       </c>
       <c r="E89">
         <v>17.45</v>
       </c>
-      <c r="F89" s="1">
-[...2 lines deleted...]
-      <c r="G89" t="s" s="2">
+      <c r="G89" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B90" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C90" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D90">
         <v>17.45</v>
       </c>
       <c r="E90">
         <v>17.45</v>
       </c>
-      <c r="F90" s="1">
-[...2 lines deleted...]
-      <c r="G90" t="s" s="2">
+      <c r="G90" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B91" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C91" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D91">
-        <v>17.45</v>
+        <v>18.95</v>
       </c>
       <c r="E91">
-        <v>17.45</v>
-[...4 lines deleted...]
-      <c r="G91" t="s" s="2">
+        <v>18.95</v>
+      </c>
+      <c r="G91" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B92" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C92" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D92">
-        <v>18.95</v>
+        <v>41.72</v>
       </c>
       <c r="E92">
-        <v>18.95</v>
-[...4 lines deleted...]
-      <c r="G92" t="s" s="2">
+        <v>41.72</v>
+      </c>
+      <c r="G92" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B93" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C93" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D93">
-        <v>41.72</v>
+        <v>73.55</v>
       </c>
       <c r="E93">
-        <v>41.72</v>
-[...4 lines deleted...]
-      <c r="G93" t="s" s="2">
+        <v>73.55</v>
+      </c>
+      <c r="G93" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B94" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C94" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D94">
-        <v>73.55</v>
+        <v>48.54</v>
       </c>
       <c r="E94">
-        <v>73.55</v>
-[...1 lines deleted...]
-      <c r="G94" t="s" s="2">
+        <v>48.54</v>
+      </c>
+      <c r="G94" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B95" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C95" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D95">
-        <v>48.54</v>
+        <v>21.24</v>
       </c>
       <c r="E95">
-        <v>48.54</v>
-[...4 lines deleted...]
-      <c r="G95" t="s" s="2">
+        <v>21.24</v>
+      </c>
+      <c r="G95" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B96" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C96" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D96">
-        <v>21.24</v>
+        <v>22.77</v>
       </c>
       <c r="E96">
-        <v>21.24</v>
-[...4 lines deleted...]
-      <c r="G96" t="s" s="2">
+        <v>22.77</v>
+      </c>
+      <c r="G96" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
       <c r="L96" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B97" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C97" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D97">
-        <v>22.77</v>
+        <v>50.83</v>
       </c>
       <c r="E97">
-        <v>22.77</v>
-[...4 lines deleted...]
-      <c r="G97" t="s" s="2">
+        <v>50.83</v>
+      </c>
+      <c r="G97" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B98" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C98" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D98">
-        <v>50.83</v>
+        <v>53.1</v>
       </c>
       <c r="E98">
-        <v>50.83</v>
-[...4 lines deleted...]
-      <c r="G98" t="s" s="2">
+        <v>53.1</v>
+      </c>
+      <c r="G98" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B99" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C99" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D99">
-        <v>53.1</v>
+        <v>197.32</v>
       </c>
       <c r="E99">
-        <v>53.1</v>
-[...4 lines deleted...]
-      <c r="G99" t="s" s="2">
+        <v>197.32</v>
+      </c>
+      <c r="G99" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
-        <v>483</v>
+        <v>275</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>485</v>
       </c>
       <c r="B100" t="s">
         <v>486</v>
       </c>
       <c r="C100" t="s">
         <v>487</v>
       </c>
       <c r="D100">
-        <v>197.32</v>
+        <v>215.39</v>
       </c>
       <c r="E100">
-        <v>197.32</v>
-[...4 lines deleted...]
-      <c r="G100" t="s" s="2">
+        <v>215.39</v>
+      </c>
+      <c r="G100" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
-        <v>275</v>
+        <v>488</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
-        <v>488</v>
+        <v>280</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>489</v>
       </c>
       <c r="B101" t="s">
         <v>490</v>
       </c>
       <c r="C101" t="s">
         <v>491</v>
       </c>
       <c r="D101">
-        <v>215.39</v>
+        <v>236.23</v>
       </c>
       <c r="E101">
-        <v>215.39</v>
-[...1 lines deleted...]
-      <c r="G101" t="s" s="2">
+        <v>236.23</v>
+      </c>
+      <c r="G101" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>492</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>493</v>
       </c>
       <c r="B102" t="s">
         <v>494</v>
       </c>
       <c r="C102" t="s">
         <v>495</v>
       </c>
       <c r="D102">
-        <v>236.23</v>
+        <v>72.2</v>
       </c>
       <c r="E102">
-        <v>236.23</v>
-[...1 lines deleted...]
-      <c r="G102" t="s" s="2">
+        <v>72.2</v>
+      </c>
+      <c r="G102" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
+        <v>275</v>
+      </c>
+      <c r="J102">
+        <v>1</v>
+      </c>
+      <c r="K102" t="s">
+        <v>18</v>
+      </c>
+      <c r="L102" t="s">
         <v>496</v>
-      </c>
-[...7 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>497</v>
       </c>
       <c r="B103" t="s">
         <v>498</v>
       </c>
       <c r="C103" t="s">
         <v>499</v>
       </c>
       <c r="D103">
-        <v>72.2</v>
+        <v>72.8</v>
       </c>
       <c r="E103">
-        <v>72.2</v>
-[...4 lines deleted...]
-      <c r="G103" t="s" s="2">
+        <v>72.8</v>
+      </c>
+      <c r="G103" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
         <v>275</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>501</v>
       </c>
       <c r="B104" t="s">
         <v>502</v>
       </c>
       <c r="C104" t="s">
         <v>503</v>
       </c>
       <c r="D104">
-        <v>72.8</v>
+        <v>75.23</v>
       </c>
       <c r="E104">
-        <v>72.8</v>
-[...4 lines deleted...]
-      <c r="G104" t="s" s="2">
+        <v>75.23</v>
+      </c>
+      <c r="G104" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
         <v>275</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>505</v>
       </c>
       <c r="B105" t="s">
         <v>506</v>
       </c>
       <c r="C105" t="s">
         <v>507</v>
       </c>
       <c r="D105">
-        <v>75.23</v>
+        <v>288.56</v>
       </c>
       <c r="E105">
-        <v>75.23</v>
-[...4 lines deleted...]
-      <c r="G105" t="s" s="2">
+        <v>288.56</v>
+      </c>
+      <c r="G105" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
-        <v>275</v>
+        <v>508</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B106" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C106" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D106">
-        <v>288.56</v>
+        <v>335.94</v>
       </c>
       <c r="E106">
-        <v>288.56</v>
-[...4 lines deleted...]
-      <c r="G106" t="s" s="2">
+        <v>335.94</v>
+      </c>
+      <c r="G106" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B107" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C107" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D107">
-        <v>335.94</v>
+        <v>400.95</v>
       </c>
       <c r="E107">
-        <v>335.94</v>
-[...4 lines deleted...]
-      <c r="G107" t="s" s="2">
+        <v>400.95</v>
+      </c>
+      <c r="G107" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B108" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C108" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D108">
-        <v>400.95</v>
+        <v>61.8</v>
       </c>
       <c r="E108">
-        <v>400.95</v>
-[...4 lines deleted...]
-      <c r="G108" t="s" s="2">
+        <v>61.8</v>
+      </c>
+      <c r="G108" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B109" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C109" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D109">
-        <v>61.8</v>
+        <v>85.05</v>
       </c>
       <c r="E109">
-        <v>61.8</v>
-[...4 lines deleted...]
-      <c r="G109" t="s" s="2">
+        <v>85.05</v>
+      </c>
+      <c r="G109" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
       <c r="K109" t="s">
         <v>18</v>
       </c>
       <c r="L109" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B110" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C110" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D110">
-        <v>85.05</v>
+        <v>107.73</v>
       </c>
       <c r="E110">
-        <v>85.05</v>
-[...4 lines deleted...]
-      <c r="G110" t="s" s="2">
+        <v>107.73</v>
+      </c>
+      <c r="G110" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B111" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C111" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D111">
-        <v>107.73</v>
+        <v>137.78</v>
       </c>
       <c r="E111">
-        <v>107.73</v>
-[...4 lines deleted...]
-      <c r="G111" t="s" s="2">
+        <v>137.78</v>
+      </c>
+      <c r="G111" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B112" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C112" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D112">
-        <v>137.78</v>
+        <v>171.8</v>
       </c>
       <c r="E112">
-        <v>137.78</v>
-[...4 lines deleted...]
-      <c r="G112" t="s" s="2">
+        <v>171.8</v>
+      </c>
+      <c r="G112" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B113" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C113" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D113">
-        <v>171.8</v>
+        <v>212.63</v>
       </c>
       <c r="E113">
-        <v>171.8</v>
-[...4 lines deleted...]
-      <c r="G113" t="s" s="2">
+        <v>212.63</v>
+      </c>
+      <c r="G113" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B114" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C114" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D114">
-        <v>212.63</v>
+        <v>241.54</v>
       </c>
       <c r="E114">
-        <v>212.63</v>
-[...4 lines deleted...]
-      <c r="G114" t="s" s="2">
+        <v>241.54</v>
+      </c>
+      <c r="G114" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B115" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C115" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D115">
-        <v>241.54</v>
+        <v>478.91</v>
       </c>
       <c r="E115">
-        <v>241.54</v>
-[...4 lines deleted...]
-      <c r="G115" t="s" s="2">
+        <v>478.91</v>
+      </c>
+      <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B116" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C116" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D116">
-        <v>478.91</v>
+        <v>162.18</v>
       </c>
       <c r="E116">
-        <v>478.91</v>
-[...4 lines deleted...]
-      <c r="G116" t="s" s="2">
+        <v>162.18</v>
+      </c>
+      <c r="G116" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
-        <v>563</v>
+        <v>74</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>564</v>
       </c>
       <c r="B117" t="s">
         <v>565</v>
       </c>
       <c r="C117" t="s">
         <v>566</v>
       </c>
       <c r="D117">
-        <v>162.18</v>
+        <v>295.99</v>
       </c>
       <c r="E117">
-        <v>162.18</v>
-[...4 lines deleted...]
-      <c r="G117" t="s" s="2">
+        <v>295.99</v>
+      </c>
+      <c r="G117" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>567</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>568</v>
       </c>
       <c r="B118" t="s">
         <v>569</v>
       </c>
       <c r="C118" t="s">
         <v>570</v>
       </c>
       <c r="D118">
-        <v>295.99</v>
+        <v>1679.62</v>
       </c>
       <c r="E118">
-        <v>295.99</v>
-[...4 lines deleted...]
-      <c r="G118" t="s" s="2">
+        <v>1679.62</v>
+      </c>
+      <c r="G118" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
         <v>571</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>572</v>
       </c>
       <c r="B119" t="s">
         <v>573</v>
       </c>
       <c r="C119" t="s">
         <v>574</v>
       </c>
       <c r="D119">
-        <v>1679.62</v>
+        <v>2361.55</v>
       </c>
       <c r="E119">
-        <v>1679.62</v>
-[...4 lines deleted...]
-      <c r="G119" t="s" s="2">
+        <v>2361.55</v>
+      </c>
+      <c r="G119" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
         <v>575</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>576</v>
       </c>
       <c r="B120" t="s">
         <v>577</v>
       </c>
       <c r="C120" t="s">
         <v>578</v>
       </c>
       <c r="D120">
-        <v>2361.55</v>
+        <v>2815.1499</v>
       </c>
       <c r="E120">
-        <v>2361.55</v>
-[...4 lines deleted...]
-      <c r="G120" t="s" s="2">
+        <v>2815.1499</v>
+      </c>
+      <c r="G120" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
         <v>579</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>580</v>
       </c>
       <c r="B121" t="s">
         <v>581</v>
       </c>
       <c r="C121" t="s">
         <v>582</v>
       </c>
       <c r="D121">
-        <v>2815.1499</v>
+        <v>666.57</v>
       </c>
       <c r="E121">
-        <v>2815.15</v>
-[...4 lines deleted...]
-      <c r="G121" t="s" s="2">
+        <v>666.57</v>
+      </c>
+      <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
         <v>583</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
-        <v>74</v>
+        <v>584</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B122" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C122" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D122">
-        <v>666.57</v>
+        <v>879</v>
       </c>
       <c r="E122">
-        <v>666.57</v>
-[...4 lines deleted...]
-      <c r="G122" t="s" s="2">
+        <v>879</v>
+      </c>
+      <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B123" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C123" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D123">
-        <v>879</v>
+        <v>550</v>
       </c>
       <c r="E123">
-        <v>879</v>
-[...4 lines deleted...]
-      <c r="G123" t="s" s="2">
+        <v>550</v>
+      </c>
+      <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B124" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C124" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D124">
-        <v>550</v>
+        <v>510.3</v>
       </c>
       <c r="E124">
-        <v>550</v>
-[...4 lines deleted...]
-      <c r="G124" t="s" s="2">
+        <v>510.3</v>
+      </c>
+      <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B125" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C125" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D125">
-        <v>510.3</v>
+        <v>261.38</v>
       </c>
       <c r="E125">
-        <v>510.3</v>
-[...4 lines deleted...]
-      <c r="G125" t="s" s="2">
+        <v>261.38</v>
+      </c>
+      <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B126" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C126" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D126">
-        <v>261.38</v>
+        <v>236.67</v>
       </c>
       <c r="E126">
-        <v>261.38</v>
-[...4 lines deleted...]
-      <c r="G126" t="s" s="2">
+        <v>236.67</v>
+      </c>
+      <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B127" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C127" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D127">
-        <v>236.67</v>
+        <v>60.24</v>
       </c>
       <c r="E127">
-        <v>236.67</v>
-[...4 lines deleted...]
-      <c r="G127" t="s" s="2">
+        <v>60.24</v>
+      </c>
+      <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
-        <v>612</v>
+        <v>275</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>614</v>
       </c>
       <c r="B128" t="s">
         <v>615</v>
       </c>
       <c r="C128" t="s">
         <v>616</v>
       </c>
       <c r="D128">
-        <v>60.24</v>
+        <v>90.02</v>
       </c>
       <c r="E128">
-        <v>60.24</v>
-[...4 lines deleted...]
-      <c r="G128" t="s" s="2">
+        <v>90.02</v>
+      </c>
+      <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
-        <v>16</v>
+        <v>617</v>
       </c>
       <c r="I128" t="s">
         <v>275</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B129" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C129" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D129">
-        <v>90.02</v>
+        <v>25.81</v>
       </c>
       <c r="E129">
-        <v>90.02</v>
-[...4 lines deleted...]
-      <c r="G129" t="s" s="2">
+        <v>25.81</v>
+      </c>
+      <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
-        <v>621</v>
+        <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>275</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>623</v>
       </c>
       <c r="B130" t="s">
         <v>624</v>
       </c>
       <c r="C130" t="s">
         <v>625</v>
       </c>
       <c r="D130">
-        <v>25.81</v>
+        <v>22.77</v>
       </c>
       <c r="E130">
-        <v>25.81</v>
-[...1 lines deleted...]
-      <c r="G130" t="s" s="2">
+        <v>22.77</v>
+      </c>
+      <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
         <v>275</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>627</v>
       </c>
       <c r="B131" t="s">
         <v>628</v>
       </c>
       <c r="C131" t="s">
         <v>629</v>
       </c>
       <c r="D131">
-        <v>22.77</v>
+        <v>13.98</v>
       </c>
       <c r="E131">
-        <v>22.77</v>
-[...1 lines deleted...]
-      <c r="G131" t="s" s="2">
+        <v>13.98</v>
+      </c>
+      <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
+        <v>275</v>
+      </c>
+      <c r="J131">
+        <v>1</v>
+      </c>
+      <c r="K131" t="s">
+        <v>18</v>
+      </c>
+      <c r="L131" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>631</v>
+      </c>
+      <c r="B132" t="s">
         <v>632</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
         <v>633</v>
       </c>
-      <c r="C132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132">
-        <v>13.98</v>
+        <v>20.04</v>
       </c>
       <c r="E132">
-        <v>13.98</v>
-[...1 lines deleted...]
-      <c r="G132" t="s" s="2">
+        <v>20.04</v>
+      </c>
+      <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>275</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>634</v>
+      </c>
+      <c r="B133" t="s">
+        <v>635</v>
+      </c>
+      <c r="C133" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>638</v>
       </c>
       <c r="D133">
         <v>20.04</v>
       </c>
       <c r="E133">
         <v>20.04</v>
       </c>
-      <c r="G133" t="s" s="2">
+      <c r="G133" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
         <v>275</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>637</v>
+      </c>
+      <c r="B134" t="s">
+        <v>638</v>
+      </c>
+      <c r="C134" t="s">
         <v>639</v>
       </c>
-      <c r="B134" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D134">
-        <v>20.04</v>
+        <v>45.57</v>
       </c>
       <c r="E134">
-        <v>20.04</v>
-[...1 lines deleted...]
-      <c r="G134" t="s" s="2">
+        <v>45.57</v>
+      </c>
+      <c r="G134" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
         <v>275</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
+        <v>640</v>
+      </c>
+      <c r="B135" t="s">
+        <v>641</v>
+      </c>
+      <c r="C135" t="s">
         <v>642</v>
       </c>
-      <c r="B135" t="s">
+      <c r="D135">
+        <v>2499</v>
+      </c>
+      <c r="E135">
+        <v>2499</v>
+      </c>
+      <c r="G135" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H135" t="s">
+        <v>16</v>
+      </c>
+      <c r="I135" t="s">
         <v>643</v>
       </c>
-      <c r="C135" t="s">
+      <c r="J135">
+        <v>1</v>
+      </c>
+      <c r="K135" t="s">
+        <v>18</v>
+      </c>
+      <c r="L135" t="s">
         <v>644</v>
-      </c>
-[...22 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>645</v>
       </c>
       <c r="B136" t="s">
         <v>646</v>
       </c>
       <c r="C136" t="s">
         <v>647</v>
       </c>
       <c r="D136">
-        <v>2499</v>
+        <v>249</v>
       </c>
       <c r="E136">
-        <v>2499</v>
-[...4 lines deleted...]
-      <c r="G136" t="s" s="2">
+        <v>249</v>
+      </c>
+      <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
         <v>648</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>293</v>
+        <v>649</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B137" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C137" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D137">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="E137">
-        <v>249</v>
-[...4 lines deleted...]
-      <c r="G137" t="s" s="2">
+        <v>279</v>
+      </c>
+      <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B138" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C138" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D138">
-        <v>279</v>
+        <v>70</v>
       </c>
       <c r="E138">
-        <v>279</v>
-[...4 lines deleted...]
-      <c r="G138" t="s" s="2">
+        <v>70</v>
+      </c>
+      <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B139" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C139" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D139">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="E139">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="G139" t="s" s="2">
+        <v>80</v>
+      </c>
+      <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B140" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C140" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D140">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="E140">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="G140" t="s" s="2">
+        <v>99</v>
+      </c>
+      <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B141" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C141" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D141">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="E141">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="G141" t="s" s="2">
+        <v>110</v>
+      </c>
+      <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B142" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C142" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D142">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="E142">
-        <v>110</v>
-[...4 lines deleted...]
-      <c r="G142" t="s" s="2">
+        <v>125</v>
+      </c>
+      <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B143" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C143" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D143">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="E143">
-        <v>125</v>
-[...4 lines deleted...]
-      <c r="G143" t="s" s="2">
+        <v>59</v>
+      </c>
+      <c r="G143" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B144" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C144" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D144">
-        <v>59</v>
+        <v>41.97</v>
       </c>
       <c r="E144">
-        <v>59</v>
-[...4 lines deleted...]
-      <c r="G144" t="s" s="2">
+        <v>41.97</v>
+      </c>
+      <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B145" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C145" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D145">
-        <v>41.97</v>
+        <v>55</v>
       </c>
       <c r="E145">
-        <v>41.97</v>
-[...4 lines deleted...]
-      <c r="G145" t="s" s="2">
+        <v>55</v>
+      </c>
+      <c r="G145" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B146" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C146" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D146">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="E146">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="G146" t="s" s="2">
+        <v>80</v>
+      </c>
+      <c r="G146" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
-        <v>698</v>
-[...3 lines deleted...]
-      <c r="A147" t="s">
         <v>699</v>
-      </c>
-[...31 lines deleted...]
-        <v>703</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>