--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -203,51 +203,51 @@
   <si>
     <t>9950-001</t>
   </si>
   <si>
     <t>Hailo-9950-001-Plataforma de trabajo para escaleras de peldaños de 30 mm</t>
   </si>
   <si>
     <t>4007126995001</t>
   </si>
   <si>
     <t>P06-01-034-V08-P01</t>
   </si>
   <si>
     <t>A5113100H9952001</t>
   </si>
   <si>
     <t>9952-001</t>
   </si>
   <si>
     <t>Hailo-9952-001-Gancho cuelga-cubos para escaleras</t>
   </si>
   <si>
     <t>4007126995216</t>
   </si>
   <si>
-    <t>P06-01-028-V09-P01</t>
+    <t>P06-01-034-V09-P01</t>
   </si>
   <si>
     <t>A511200105H58943001</t>
   </si>
   <si>
     <t>5_8943-001</t>
   </si>
   <si>
     <t>Hailo-5_8943-001-Escalera de tijera de aluminio L40 EasyClix (3 peldaños)</t>
   </si>
   <si>
     <t>3700867900150</t>
   </si>
   <si>
     <t>ZCATALOGO2025</t>
   </si>
   <si>
     <t>A511200105H58944001</t>
   </si>
   <si>
     <t>5_8944-001</t>
   </si>
   <si>
     <t>Hailo-5_8944-001-Escalera de tijera de aluminio L40 EasyClix (4 peldaños)</t>
   </si>
@@ -884,171 +884,171 @@
   <si>
     <t>D5042</t>
   </si>
   <si>
     <t>Hailo-D5042-Juego de 4 pies de escaleras ProfiStep Multi (3, 4 y 5 peldaños)</t>
   </si>
   <si>
     <t>4007126110244</t>
   </si>
   <si>
     <t>P06-01-036-V01-P15</t>
   </si>
   <si>
     <t>A5113100H9911835</t>
   </si>
   <si>
     <t>1834849</t>
   </si>
   <si>
     <t>Hailo-1834849-Estabilizador curvo de 122 cm para escaleras ProfiLOT</t>
   </si>
   <si>
     <t>4007126040633</t>
   </si>
   <si>
-    <t>P06-01-031-V01-P01</t>
+    <t>P06-01-037-V01-P01</t>
   </si>
   <si>
     <t>A5113100H9911836</t>
   </si>
   <si>
     <t>1834859</t>
   </si>
   <si>
     <t>Hailo-1834859-Estabilizador curvo de 148 cm para escaleras ProfiLOT</t>
   </si>
   <si>
     <t>4007126040619</t>
   </si>
   <si>
-    <t>P06-01-031-V01-P02</t>
+    <t>P06-01-037-V01-P02</t>
   </si>
   <si>
     <t>A5113135H1838239</t>
   </si>
   <si>
     <t>1838239</t>
   </si>
   <si>
     <t>Hailo-1838239-Estabilizador recto de 80 cm para escaleras ProfiStep de 2 tramos</t>
   </si>
   <si>
     <t>4007126040558</t>
   </si>
   <si>
-    <t>P06-01-031-V01-P03</t>
+    <t>P06-01-037-V01-P03</t>
   </si>
   <si>
     <t>A5113140H1838289</t>
   </si>
   <si>
     <t>1838289</t>
   </si>
   <si>
     <t>Hailo-1838289-Estabilizador recto de 105 cm para escaleras ProfiStep de 2 tramos</t>
   </si>
   <si>
     <t>4007126040565</t>
   </si>
   <si>
-    <t>P06-01-031-V01-P04</t>
+    <t>P06-01-037-V01-P04</t>
   </si>
   <si>
     <t>A5113145H1834829</t>
   </si>
   <si>
     <t>1834829</t>
   </si>
   <si>
     <t>Hailo-1834829-Estabilizador recto de 122 cm para escaleras ProfiStep de 2 tramos</t>
   </si>
   <si>
     <t>4007126040572</t>
   </si>
   <si>
     <t>P06-01-031-V01-P05</t>
   </si>
   <si>
     <t>A5113100H9911837</t>
   </si>
   <si>
     <t>1705029</t>
   </si>
   <si>
     <t>Hailo-1705029-Pedal para estabilizador curvo de escaleras ProfiLOT</t>
   </si>
   <si>
     <t>4007126038906</t>
   </si>
   <si>
-    <t>P06-01-031-V01-P08</t>
+    <t>P06-01-037-V01-P07</t>
   </si>
   <si>
     <t>A5113100H9914007</t>
   </si>
   <si>
     <t>9914-007</t>
   </si>
   <si>
     <t>Hailo-9914-007-Juego de 2 pies para estabilizadores curvos/ rectos de escaleras ProfiLOT y ProfiStep</t>
   </si>
   <si>
     <t>4007126040671</t>
   </si>
   <si>
-    <t>P06-01-031-V01-P09</t>
+    <t>P06-01-037-V01-P08</t>
   </si>
   <si>
     <t>A5113100H9910001</t>
   </si>
   <si>
     <t>9927-001</t>
   </si>
   <si>
     <t>Hailo-9927-001-Juego de 2 tacos para perfiles de 72 mm de escaleras ProfiLOT y ProfiStep</t>
   </si>
   <si>
     <t>4007126039767</t>
   </si>
   <si>
-    <t>P06-01-031-V01-P10</t>
+    <t>P06-01-037-V01-P09</t>
   </si>
   <si>
     <t>A5113100H9911001</t>
   </si>
   <si>
     <t>9926-001</t>
   </si>
   <si>
     <t>Hailo-9926-001-Juego de 2 tacos para perfiles de 85 mm de escaleras ProfiLOT y ProfiStep</t>
   </si>
   <si>
     <t>4007126039774</t>
   </si>
   <si>
-    <t>P06-01-031-V01-P11</t>
+    <t>P06-01-037-V01-P10</t>
   </si>
   <si>
     <t>A5113110HD5501H</t>
   </si>
   <si>
     <t>D5501H</t>
   </si>
   <si>
     <t>Hailo-D5501H-Juego de 2 tacos para perfiles de 60 mm de escaleras HobbyLOT</t>
   </si>
   <si>
     <t>3700867906862</t>
   </si>
   <si>
     <t>P06-01-037-V01-P11</t>
   </si>
   <si>
     <t>A5113115HD5503H</t>
   </si>
   <si>
     <t>D5503H</t>
   </si>
   <si>
     <t>Hailo-D5503H-Juego de 2 tacos para perfiles de 73,5 mm de escaleras HobbyLOT</t>
   </si>
@@ -1094,81 +1094,81 @@
   <si>
     <t>D9905H</t>
   </si>
   <si>
     <t>Hailo-D9905H-Pedal para estabilizador curvo de escaleras HobbyLOT</t>
   </si>
   <si>
     <t>3700867909009</t>
   </si>
   <si>
     <t>P06-01-037-V01-P15</t>
   </si>
   <si>
     <t>A5113150H1136439</t>
   </si>
   <si>
     <t>1136439</t>
   </si>
   <si>
     <t>Hailo-1136439-Estabilizador recto para escalera FlexLine 320</t>
   </si>
   <si>
     <t>4007126038913</t>
   </si>
   <si>
-    <t>P06-01-032-V01-P01</t>
+    <t>P06-01-038-V01-P01</t>
   </si>
   <si>
     <t>A5113155H1137089</t>
   </si>
   <si>
     <t>1137089</t>
   </si>
   <si>
     <t>Hailo-1137089-Estabilizador recto para escalera FlexLine 380</t>
   </si>
   <si>
     <t>4007126082695</t>
   </si>
   <si>
-    <t>P06-01-032-V01-P02</t>
+    <t>P06-01-038-V01-P02</t>
   </si>
   <si>
     <t>A5113160H1136449</t>
   </si>
   <si>
     <t>1136449</t>
   </si>
   <si>
     <t>Hailo-1136449-Juego de 2 pies para estabilizadores de escaleras FlexLine</t>
   </si>
   <si>
     <t>4007126038920</t>
   </si>
   <si>
-    <t>P06-01-032-V01-P03</t>
+    <t>P06-01-038-V01-P03</t>
   </si>
   <si>
     <t>A52191192BD4086</t>
   </si>
   <si>
     <t>D4086</t>
   </si>
   <si>
     <t>Hailo-D4086-Juego de 4 pies antero-posteriores de escaleras de tijera Alu PRO</t>
   </si>
   <si>
     <t>8013186994485</t>
   </si>
   <si>
     <t>P06-01-038-V01-P08</t>
   </si>
   <si>
     <t>A5113165HMAVASDH</t>
   </si>
   <si>
     <t>MAVASDH1011</t>
   </si>
   <si>
     <t>Hailo-MAVASDH1011-Bandeja multifunción para escaleras AluPro</t>
   </si>
@@ -1196,246 +1196,246 @@
   <si>
     <t>9920-501</t>
   </si>
   <si>
     <t>Hailo-9920-501-Juego de 4 pies estándar de escaleras de tijera EasyClix (XXL y L40)</t>
   </si>
   <si>
     <t>3700867906268</t>
   </si>
   <si>
     <t>P06-01-038-V01-P11</t>
   </si>
   <si>
     <t>A511210141H9913311</t>
   </si>
   <si>
     <t>9913-311</t>
   </si>
   <si>
     <t>Hailo-9913-311-Juego de 4 pies para taburete MK60 StandardLine</t>
   </si>
   <si>
     <t>4007126010209</t>
   </si>
   <si>
-    <t>P06-01-033-V01-P01</t>
+    <t>P06-01-039-V01-P01</t>
   </si>
   <si>
     <t>A511210150H1910579</t>
   </si>
   <si>
     <t>1910579</t>
   </si>
   <si>
     <t>Hailo-1910579-Asa de transporte para taburete MK60 StandardLine</t>
   </si>
   <si>
     <t>4007126038517</t>
   </si>
   <si>
-    <t>P06-01-033-V01-P02</t>
+    <t>P06-01-039-V01-P02</t>
   </si>
   <si>
     <t>A511210149H9916031</t>
   </si>
   <si>
     <t>9916-031</t>
   </si>
   <si>
     <t>Hailo-9916-031-Juego de 4 pies para taburete MK80 ConfortLine</t>
   </si>
   <si>
     <t>4007126038548</t>
   </si>
   <si>
-    <t>P06-01-033-V02-P01</t>
+    <t>P06-01-039-V01-P03</t>
   </si>
   <si>
     <t>A511210137H99166</t>
   </si>
   <si>
     <t>9916-061</t>
   </si>
   <si>
     <t>Hailo-9916-061-Juego de 4 protectores de peldaño para taburete D60 StandardLine</t>
   </si>
   <si>
     <t>4007126038531</t>
   </si>
   <si>
-    <t>P06-01-033-V03-P01</t>
+    <t>P06-01-039-V01-P04</t>
   </si>
   <si>
     <t>A511210137H99165</t>
   </si>
   <si>
     <t>9916-051</t>
   </si>
   <si>
     <t>Hailo-9916-051-Juego de 2 protectores de bisagra para taburete D60 StandardLine</t>
   </si>
   <si>
     <t>4007126038524</t>
   </si>
   <si>
-    <t>P06-01-033-V03-P02</t>
+    <t>P06-01-039-V01-P05</t>
   </si>
   <si>
     <t>A511210137H99168</t>
   </si>
   <si>
     <t>9916-081</t>
   </si>
   <si>
     <t>Hailo-9916-081-Juego de 4 pies para taburete D60 StandardLine</t>
   </si>
   <si>
     <t>4007126040473</t>
   </si>
   <si>
-    <t>P06-01-033-V03-P03</t>
+    <t>P06-01-039-V01-P06</t>
   </si>
   <si>
     <t>A511210141DH9923501</t>
   </si>
   <si>
     <t>9923-501</t>
   </si>
   <si>
     <t>Hailo-9923-501-Juego de 4 pies para mini escalera Safety</t>
   </si>
   <si>
     <t>3700867903571</t>
   </si>
   <si>
-    <t>P06-01-033-V04-P01</t>
+    <t>P06-01-039-V01-P08</t>
   </si>
   <si>
     <t>A511210141EH9913111</t>
   </si>
   <si>
     <t>9913-111</t>
   </si>
   <si>
     <t>Hailo-9913-111-Juego de 4 pies para mini escalera K20</t>
   </si>
   <si>
     <t>4007126038500</t>
   </si>
   <si>
-    <t>P06-01-033-V05-P01</t>
+    <t>P06-01-039-V01-P09</t>
   </si>
   <si>
     <t>A511210146H9940011</t>
   </si>
   <si>
     <t>9940-011</t>
   </si>
   <si>
     <t>Hailo-9940-011-Juego de 2 tapas de bisagra para plataforma TP1</t>
   </si>
   <si>
     <t>4007126370303</t>
   </si>
   <si>
-    <t>P06-01-033-V06-P01</t>
+    <t>P06-01-039-V01-P10</t>
   </si>
   <si>
     <t>A511210147H1137499</t>
   </si>
   <si>
     <t>1137499</t>
   </si>
   <si>
     <t>Hailo-1137499-Clip de retención con juego de tornillos para plataforma TP1</t>
   </si>
   <si>
     <t>4007126370310</t>
   </si>
   <si>
-    <t>P06-01-033-V06-P02</t>
+    <t>P06-01-039-V01-P11</t>
   </si>
   <si>
     <t>A511210148H9916041</t>
   </si>
   <si>
     <t>9916-041</t>
   </si>
   <si>
     <t>Hailo-9916-041-Bandeja de almacenamiento para LivingStep Plus</t>
   </si>
   <si>
     <t>4007126038555</t>
   </si>
   <si>
-    <t>P06-01-033-V07-P01</t>
+    <t>P06-01-039-V01-P12</t>
   </si>
   <si>
     <t>A511210139H9925001</t>
   </si>
   <si>
     <t>9925-001</t>
   </si>
   <si>
     <t>Hailo-9925-001-Juego de 4 extremos de peldaño para taburetes D60 StandardLine</t>
   </si>
   <si>
     <t>4007126039743</t>
   </si>
   <si>
-    <t>P06-01-033-V03-P04</t>
+    <t>P06-01-039-V01-P07</t>
   </si>
   <si>
     <t>A5113132H1834789</t>
   </si>
   <si>
     <t>1834789</t>
   </si>
   <si>
     <t>Hailo-1834789-Estabilizador recto de 80 cm para escaleras ProfiStep de 1 tramo</t>
   </si>
   <si>
     <t>4007126040534</t>
   </si>
   <si>
-    <t>P06-01-031-V01-P06</t>
+    <t>P06-01-037-V01-P05</t>
   </si>
   <si>
     <t>A5113133H1834809</t>
   </si>
   <si>
     <t>1834809</t>
   </si>
   <si>
     <t>Hailo-1834809-Estabilizador recto de 105 cm para escaleras ProfiStep de 1 tramo</t>
   </si>
   <si>
     <t>4007126040541</t>
   </si>
   <si>
-    <t>P06-01-031-V01-P07</t>
+    <t>P06-01-037-V01-P06</t>
   </si>
   <si>
     <t>A5213182GEAL410HHL</t>
   </si>
   <si>
     <t>1421-801</t>
   </si>
   <si>
     <t>Hailo-1421-801-Escalera combinada de 3 tramos con estabilizador curvo HobbyLOT (3x8)</t>
   </si>
   <si>
     <t>4007126026200</t>
   </si>
   <si>
     <t>A511170104H9573290</t>
   </si>
   <si>
     <t>9573-290</t>
   </si>
   <si>
     <t>Hailo-9573-290-Base andamio Expert Pro (290 cm)</t>
   </si>
   <si>
     <t>3700867915284</t>
   </si>