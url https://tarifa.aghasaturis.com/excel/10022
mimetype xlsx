--- v2 (2026-09-07)
+++ v3 (2026-10-22)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="675" uniqueCount="675">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="670" uniqueCount="670">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -683,171 +683,171 @@
   <si>
     <t>MP6015CIL6611A</t>
   </si>
   <si>
     <t>Faiot-MP6015CIL6611A-Muela con vástago Ø 6 mm cilíndrica de 60x15 mm figura Faiot 6 de corindón rosa</t>
   </si>
   <si>
     <t>8435130709738</t>
   </si>
   <si>
     <t>P04-05-006-V01-P16</t>
   </si>
   <si>
     <t>A165201422311</t>
   </si>
   <si>
     <t>MP1530SAG19611A</t>
   </si>
   <si>
     <t>Faiot-MP1530SAG19611A-Muela con vástago Ø 6 mm perfilada de 15x30 mm figura Faiot 19 de corindón rosa</t>
   </si>
   <si>
     <t>8435130709851</t>
   </si>
   <si>
+    <t>P04-05-006-V01-P17</t>
+  </si>
+  <si>
+    <t>A165201422314</t>
+  </si>
+  <si>
+    <t>MP2030SAG19611A</t>
+  </si>
+  <si>
+    <t>Faiot-MP2030SAG19611A-Muela con vástago Ø 6 mm perfilada de 20x30 mm figura Faiot 19 de corindón rosa</t>
+  </si>
+  <si>
+    <t>8435130709868</t>
+  </si>
+  <si>
     <t>P04-05-006-V01-P18</t>
   </si>
   <si>
-    <t>A165201422314</t>
-[...8 lines deleted...]
-    <t>8435130709868</t>
+    <t>A165201422320</t>
+  </si>
+  <si>
+    <t>MP2270SAG19611A</t>
+  </si>
+  <si>
+    <t>Faiot-MP2270SAG19611A-Muela con vástago Ø 6 mm perfilada de 22x70 mm figura Faiot 19 de corindón rosa</t>
+  </si>
+  <si>
+    <t>8435130709882</t>
   </si>
   <si>
     <t>P04-05-006-V01-P19</t>
   </si>
   <si>
-    <t>A165201422320</t>
-[...8 lines deleted...]
-    <t>8435130709882</t>
+    <t>A165201422517</t>
+  </si>
+  <si>
+    <t>MP1530SAG10611A</t>
+  </si>
+  <si>
+    <t>Faiot-MP1530SAG10611A-Muela con vástago Ø 6 mm perfilada de 15x30 mm figura Faiot 10 de corindón rosa</t>
+  </si>
+  <si>
+    <t>8435130709929</t>
   </si>
   <si>
     <t>P04-05-006-V01-P20</t>
   </si>
   <si>
-    <t>A165201422517</t>
-[...8 lines deleted...]
-    <t>8435130709929</t>
+    <t>A165201422520</t>
+  </si>
+  <si>
+    <t>MP2030SAG10611A</t>
+  </si>
+  <si>
+    <t>Faiot-MP2030SAG10611A-Muela con vástago Ø 6 mm perfilada de 20x30 mm figura Faiot 10 de corindón rosa</t>
+  </si>
+  <si>
+    <t>8435130709936</t>
   </si>
   <si>
     <t>P04-05-006-V01-P21</t>
   </si>
   <si>
-    <t>A165201422520</t>
-[...8 lines deleted...]
-    <t>8435130709936</t>
+    <t>A165201422529</t>
+  </si>
+  <si>
+    <t>MP3010SAG5611A</t>
+  </si>
+  <si>
+    <t>Faiot-MP3010SAG5611A-Muela con vástago Ø 6 mm perfilada de 30x10 mm figura Faiot 5 de corindón rosa</t>
+  </si>
+  <si>
+    <t>8435130709967</t>
   </si>
   <si>
     <t>P04-05-006-V01-P22</t>
   </si>
   <si>
-    <t>A165201422529</t>
-[...13 lines deleted...]
-  <si>
     <t>A165201422532</t>
   </si>
   <si>
     <t>MP4010SAG5611A</t>
   </si>
   <si>
     <t>Faiot-MP4010SAG5611A-Muela con vástago Ø 6 mm perfilada de 40x10 mm figura Faiot 5 de corindón rosa</t>
   </si>
   <si>
     <t>8435130709974</t>
   </si>
   <si>
-    <t>P04-05-006-V01-P25</t>
+    <t>P04-05-006-V01-P23</t>
   </si>
   <si>
     <t>A165201361114</t>
   </si>
   <si>
     <t>MP2270SAG1661A11A</t>
   </si>
   <si>
     <t>Faiot-MP2270SAG1661A11A-MP-22x70SAG-16-6/1A/11A Muela</t>
   </si>
   <si>
     <t>8435130709998</t>
   </si>
   <si>
     <t>P04-05-006-V02-P01</t>
   </si>
   <si>
     <t>A165201361126</t>
   </si>
   <si>
     <t>MP2030SAG1561A11A</t>
   </si>
   <si>
     <t>Faiot-MP2030SAG1561A11A-MP-20x30SAG-15-6/1A/11A Muela</t>
   </si>
   <si>
     <t>8435130710031</t>
   </si>
   <si>
-    <t>P04-05-006-V02-P03</t>
+    <t>P04-05-006-V02-P02</t>
   </si>
   <si>
     <t>A165201361311</t>
   </si>
   <si>
     <t>MP2530SAG1669A</t>
   </si>
   <si>
     <t>Faiot-MP2530SAG1669A-Muela con vástago Ø 6 mm perfilada de 25x30 mm figura Faiot 16 de corindón blanco</t>
   </si>
   <si>
     <t>8435130710062</t>
   </si>
   <si>
     <t>P04-05-007-V01-P01</t>
   </si>
   <si>
     <t>A165201361314</t>
   </si>
   <si>
     <t>MP1030SAG1669A</t>
   </si>
   <si>
     <t>Faiot-MP1030SAG1669A-Muela con vástago Ø 6 mm perfilada de 10x30 mm figura Faiot 16 de corindón blanco</t>
   </si>
@@ -878,381 +878,366 @@
   <si>
     <t>MP3050CIL2169A</t>
   </si>
   <si>
     <t>Faiot-MP3050CIL2169A-Muela con vástago Ø 6 mm cilíndrica de 30x50 mm figura Faiot 21 de corindón blanco</t>
   </si>
   <si>
     <t>8435130710093</t>
   </si>
   <si>
     <t>P04-05-007-V01-P04</t>
   </si>
   <si>
     <t>A165201361329</t>
   </si>
   <si>
     <t>MP2030SAG969A</t>
   </si>
   <si>
     <t>Faiot-MP2030SAG969A-Muela con vástago Ø 6 mm perfilada de 20x30 mm figura Faiot 9 de corindón blanco</t>
   </si>
   <si>
     <t>8435130710123</t>
   </si>
   <si>
+    <t>P04-05-007-V01-P05</t>
+  </si>
+  <si>
+    <t>A165201361332</t>
+  </si>
+  <si>
+    <t>MP2030SAG1469A</t>
+  </si>
+  <si>
+    <t>Faiot-MP2030SAG1469A-Muela con vástago Ø 6 mm perfilada de 20x30 mm figura Faiot 14 de corindón blanco</t>
+  </si>
+  <si>
+    <t>8435130710130</t>
+  </si>
+  <si>
     <t>P04-05-007-V01-P06</t>
   </si>
   <si>
-    <t>A165201361332</t>
-[...13 lines deleted...]
-  <si>
     <t>A165201361511</t>
   </si>
   <si>
     <t>MP2270SAG10613A</t>
   </si>
   <si>
     <t>Faiot-MP2270SAG10613A-MP-22x70SAG-10-6/13A Muela</t>
   </si>
   <si>
     <t>8435130710147</t>
   </si>
   <si>
     <t>P04-05-007-V02-P01</t>
   </si>
   <si>
     <t>A165201361514</t>
   </si>
   <si>
     <t>MP0620SAG9613A</t>
   </si>
   <si>
     <t>Faiot-MP0620SAG9613A-MP-6x20SAG-9-6/13A Muela</t>
   </si>
   <si>
     <t>8435130710154</t>
   </si>
   <si>
     <t>P04-05-007-V02-P02</t>
   </si>
   <si>
     <t>A165201361520</t>
   </si>
   <si>
     <t>MP2065SAG17613A</t>
   </si>
   <si>
     <t>Faiot-MP2065SAG17613A-MP-20x65SAG-17-6/13A Muela</t>
   </si>
   <si>
     <t>8435130710178</t>
   </si>
   <si>
     <t>P04-05-007-V02-P03</t>
   </si>
   <si>
-    <t>A165201361914</t>
-[...13 lines deleted...]
-  <si>
     <t>A165402541117</t>
   </si>
   <si>
     <t>BL7050200199A</t>
   </si>
   <si>
     <t>Faiot-BL7050200199A-BL-70x50200-19/9A Bloque</t>
   </si>
   <si>
     <t>8435130710512</t>
   </si>
   <si>
+    <t>P04-05-007-V04-P01</t>
+  </si>
+  <si>
+    <t>A165402541123</t>
+  </si>
+  <si>
+    <t>BL5050100178C</t>
+  </si>
+  <si>
+    <t>Faiot-BL5050100178C-BL-50x50100-17/8C Bloque</t>
+  </si>
+  <si>
+    <t>8435130710536</t>
+  </si>
+  <si>
     <t>P04-05-007-V04-P02</t>
   </si>
   <si>
-    <t>A165402541123</t>
-[...13 lines deleted...]
-  <si>
     <t>A165403541311</t>
   </si>
   <si>
     <t>MDTC10050329A54</t>
   </si>
   <si>
     <t>Faiot-MDTC10050329A54-MDTC100X50x32/9A-54</t>
   </si>
   <si>
     <t>8435130710550</t>
   </si>
   <si>
+    <t>P04-05-008-V01-P01</t>
+  </si>
+  <si>
+    <t>A165403541320</t>
+  </si>
+  <si>
+    <t>MDTC17880329A</t>
+  </si>
+  <si>
+    <t>Faiot-MDTC17880329A-MDTC-178X80x32/9A Taza CI</t>
+  </si>
+  <si>
+    <t>8435130710598</t>
+  </si>
+  <si>
+    <t>P04-05-008-V01-P02</t>
+  </si>
+  <si>
+    <t>A165404541511</t>
+  </si>
+  <si>
+    <t>BR25200</t>
+  </si>
+  <si>
+    <t>Faiot-BR25200-BR25x200 Barra Reaviva</t>
+  </si>
+  <si>
+    <t>8435130710604</t>
+  </si>
+  <si>
     <t>P04-05-008-V02-P01</t>
   </si>
   <si>
-    <t>A165403541320</t>
-[...23 lines deleted...]
-    <t>8435130710604</t>
+    <t>A1654014830R3225</t>
+  </si>
+  <si>
+    <t>AR32-25MM</t>
+  </si>
+  <si>
+    <t>Faiot-AR32-25MM-AR32-25MM- Juego de 2 arandelas de reducción (32-25 mm)</t>
+  </si>
+  <si>
+    <t>8435130720214</t>
+  </si>
+  <si>
+    <t>P04-05-009-V04-P01</t>
+  </si>
+  <si>
+    <t>A1654014830AR3220</t>
+  </si>
+  <si>
+    <t>AR32-20MM</t>
+  </si>
+  <si>
+    <t>Faiot-AR32-20MM-AR32-20MM- Juego de 2 arandelas de reducción (32-20 mm)</t>
+  </si>
+  <si>
+    <t>8435130720221</t>
+  </si>
+  <si>
+    <t>P04-05-009-V04-P02</t>
+  </si>
+  <si>
+    <t>A1654014830AR3216</t>
+  </si>
+  <si>
+    <t>AR32-16MM</t>
+  </si>
+  <si>
+    <t>Faiot-AR32-16MM-AR32-16MM- Juego de 2 arandelas de reducción (32-16 mm)</t>
+  </si>
+  <si>
+    <t>8435130720238</t>
+  </si>
+  <si>
+    <t>P04-05-009-V04-P03</t>
+  </si>
+  <si>
+    <t>A1654014830AR3213</t>
+  </si>
+  <si>
+    <t>AR32-13MM</t>
+  </si>
+  <si>
+    <t>Faiot-AR32-13MM-AR32-13MM- Juego de 2 arandelas de reducción (32-13 mm)</t>
+  </si>
+  <si>
+    <t>8435130720245</t>
+  </si>
+  <si>
+    <t>P04-05-009-V04-P04</t>
+  </si>
+  <si>
+    <t>A165401481932</t>
+  </si>
+  <si>
+    <t>MDCI25025328C80</t>
+  </si>
+  <si>
+    <t>Faiot-MDCI25025328C80-MDCI-250-25X32/8C-80 Muela B</t>
+  </si>
+  <si>
+    <t>8435130710642</t>
+  </si>
+  <si>
+    <t>P04-05-008-V05-P01</t>
+  </si>
+  <si>
+    <t>A165401481944</t>
+  </si>
+  <si>
+    <t>MDCI25030328C80</t>
+  </si>
+  <si>
+    <t>Faiot-MDCI25030328C80-MDCI-250-30X32/8C-80 Muela B</t>
+  </si>
+  <si>
+    <t>8435130710680</t>
+  </si>
+  <si>
+    <t>P04-05-008-V05-P02</t>
+  </si>
+  <si>
+    <t>A165401481923</t>
+  </si>
+  <si>
+    <t>MDCI25025321A36</t>
+  </si>
+  <si>
+    <t>Faiot-MDCI25025321A36-MDCI-250-25X32/1A-36 Muela B</t>
+  </si>
+  <si>
+    <t>8435130710611</t>
   </si>
   <si>
     <t>P04-05-008-V03-P01</t>
   </si>
   <si>
-    <t>A1654014830R3225</t>
-[...98 lines deleted...]
-    <t>8435130710611</t>
+    <t>A165401481926</t>
+  </si>
+  <si>
+    <t>MDCI25025321A60</t>
+  </si>
+  <si>
+    <t>Faiot-MDCI25025321A60-MDCI-250-25X32/1A-60 Muela B</t>
+  </si>
+  <si>
+    <t>8435130710628</t>
+  </si>
+  <si>
+    <t>P04-05-008-V03-P02</t>
+  </si>
+  <si>
+    <t>A165401481935</t>
+  </si>
+  <si>
+    <t>MDCI25030321A36</t>
+  </si>
+  <si>
+    <t>Faiot-MDCI25030321A36-MDCI-250-30X32/1A-36 Muela B</t>
+  </si>
+  <si>
+    <t>8435130710659</t>
+  </si>
+  <si>
+    <t>P04-05-008-V03-P03</t>
+  </si>
+  <si>
+    <t>A165401481938</t>
+  </si>
+  <si>
+    <t>MDCI25030321A60</t>
+  </si>
+  <si>
+    <t>Faiot-MDCI25030321A60-MDCI-250-30X32/1A-60 Muela B</t>
+  </si>
+  <si>
+    <t>8435130710666</t>
+  </si>
+  <si>
+    <t>P04-05-008-V03-P04</t>
+  </si>
+  <si>
+    <t>A165401481929</t>
+  </si>
+  <si>
+    <t>MDCI25025329A60</t>
+  </si>
+  <si>
+    <t>Faiot-MDCI25025329A60-MDCI-250-25X32/9A-60 Muela B</t>
+  </si>
+  <si>
+    <t>8435130710635</t>
   </si>
   <si>
     <t>P04-05-008-V04-P01</t>
   </si>
   <si>
-    <t>A165401481926</t>
-[...8 lines deleted...]
-    <t>8435130710628</t>
+    <t>A165401481941</t>
+  </si>
+  <si>
+    <t>MDCI25030329A60</t>
+  </si>
+  <si>
+    <t>Faiot-MDCI25030329A60-MDCI-250-30X32/9A-60 Muela B</t>
+  </si>
+  <si>
+    <t>8435130710673</t>
   </si>
   <si>
     <t>P04-05-008-V04-P02</t>
-  </si>
-[...58 lines deleted...]
-    <t>P04-05-008-V05-P02</t>
   </si>
   <si>
     <t>A165401481222</t>
   </si>
   <si>
     <t>MDCIP15020208C80</t>
   </si>
   <si>
     <t>Faiot-MDCIP15020208C80-MDCIP-150X20x20/8C-80 Muela B</t>
   </si>
   <si>
     <t>8435130710826</t>
   </si>
   <si>
     <t>P04-05-009-V03-P01</t>
   </si>
   <si>
     <t>A165401481322</t>
   </si>
   <si>
     <t>MDCIP15020328C80</t>
   </si>
   <si>
     <t>Faiot-MDCIP15020328C80-MDCIP-150X20x32/8C-80 Muela B</t>
   </si>
@@ -2082,51 +2067,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N133"/>
+  <dimension ref="A1:N132"/>
   <cols>
     <col min="1" max="1" width="18"/>
     <col min="2" max="2" width="18"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="6"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -4212,241 +4197,241 @@
       </c>
       <c r="I60" t="s">
         <v>308</v>
       </c>
       <c r="J60">
         <v>10</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>310</v>
       </c>
       <c r="B61" t="s">
         <v>311</v>
       </c>
       <c r="C61" t="s">
         <v>312</v>
       </c>
       <c r="D61">
-        <v>2.21</v>
+        <v>33.95</v>
       </c>
       <c r="E61">
-        <v>2.21</v>
+        <v>33.95</v>
       </c>
       <c r="G61" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>313</v>
       </c>
       <c r="J61">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>315</v>
       </c>
       <c r="B62" t="s">
         <v>316</v>
       </c>
       <c r="C62" t="s">
         <v>317</v>
       </c>
       <c r="D62">
-        <v>33.95</v>
+        <v>12.54</v>
       </c>
       <c r="E62">
-        <v>33.95</v>
+        <v>12.54</v>
       </c>
       <c r="G62" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>318</v>
       </c>
       <c r="J62">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>320</v>
       </c>
       <c r="B63" t="s">
         <v>321</v>
       </c>
       <c r="C63" t="s">
         <v>322</v>
       </c>
       <c r="D63">
-        <v>12.54</v>
+        <v>24.26</v>
       </c>
       <c r="E63">
-        <v>12.54</v>
+        <v>24.26</v>
       </c>
       <c r="G63" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>323</v>
       </c>
       <c r="J63">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>325</v>
       </c>
       <c r="B64" t="s">
         <v>326</v>
       </c>
       <c r="C64" t="s">
         <v>327</v>
       </c>
       <c r="D64">
-        <v>24.26</v>
+        <v>45.45</v>
       </c>
       <c r="E64">
-        <v>24.26</v>
+        <v>45.45</v>
       </c>
       <c r="G64" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>328</v>
       </c>
       <c r="J64">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>330</v>
       </c>
       <c r="B65" t="s">
         <v>331</v>
       </c>
       <c r="C65" t="s">
         <v>332</v>
       </c>
       <c r="D65">
-        <v>45.45</v>
+        <v>10.08</v>
       </c>
       <c r="E65">
-        <v>45.45</v>
+        <v>10.08</v>
       </c>
       <c r="G65" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>333</v>
       </c>
       <c r="J65">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>335</v>
       </c>
       <c r="B66" t="s">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>337</v>
       </c>
       <c r="D66">
-        <v>10.08</v>
+        <v>1.21</v>
       </c>
       <c r="E66">
-        <v>10.08</v>
+        <v>1.21</v>
       </c>
       <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>338</v>
       </c>
       <c r="J66">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>340</v>
       </c>
       <c r="B67" t="s">
         <v>341</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
         <v>1.21</v>
       </c>
       <c r="E67">
         <v>1.21</v>
       </c>
       <c r="G67" t="s" s="1">
@@ -4527,124 +4512,124 @@
       </c>
       <c r="I69" t="s">
         <v>353</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>355</v>
       </c>
       <c r="B70" t="s">
         <v>356</v>
       </c>
       <c r="C70" t="s">
         <v>357</v>
       </c>
       <c r="D70">
-        <v>1.21</v>
+        <v>93.99</v>
       </c>
       <c r="E70">
-        <v>1.21</v>
+        <v>93.99</v>
       </c>
       <c r="G70" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>358</v>
       </c>
       <c r="J70">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K70" t="s">
         <v>18</v>
       </c>
       <c r="L70" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>360</v>
       </c>
       <c r="B71" t="s">
         <v>361</v>
       </c>
       <c r="C71" t="s">
         <v>362</v>
       </c>
       <c r="D71">
-        <v>93.99</v>
+        <v>104.64</v>
       </c>
       <c r="E71">
-        <v>93.99</v>
+        <v>104.64</v>
       </c>
       <c r="G71" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
         <v>363</v>
       </c>
       <c r="J71">
         <v>4</v>
       </c>
       <c r="K71" t="s">
         <v>18</v>
       </c>
       <c r="L71" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>365</v>
       </c>
       <c r="B72" t="s">
         <v>366</v>
       </c>
       <c r="C72" t="s">
         <v>367</v>
       </c>
       <c r="D72">
-        <v>104.64</v>
+        <v>71.6</v>
       </c>
       <c r="E72">
-        <v>104.64</v>
+        <v>71.6</v>
       </c>
       <c r="G72" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
         <v>368</v>
       </c>
       <c r="J72">
         <v>4</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>370</v>
       </c>
       <c r="B73" t="s">
@@ -4667,54 +4652,54 @@
       </c>
       <c r="I73" t="s">
         <v>373</v>
       </c>
       <c r="J73">
         <v>4</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>375</v>
       </c>
       <c r="B74" t="s">
         <v>376</v>
       </c>
       <c r="C74" t="s">
         <v>377</v>
       </c>
       <c r="D74">
-        <v>71.6</v>
+        <v>79.64</v>
       </c>
       <c r="E74">
-        <v>71.6</v>
+        <v>79.64</v>
       </c>
       <c r="G74" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>378</v>
       </c>
       <c r="J74">
         <v>4</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>380</v>
       </c>
       <c r="B75" t="s">
@@ -4737,2063 +4722,2028 @@
       </c>
       <c r="I75" t="s">
         <v>383</v>
       </c>
       <c r="J75">
         <v>4</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>385</v>
       </c>
       <c r="B76" t="s">
         <v>386</v>
       </c>
       <c r="C76" t="s">
         <v>387</v>
       </c>
       <c r="D76">
-        <v>79.64</v>
+        <v>73.74</v>
       </c>
       <c r="E76">
-        <v>79.64</v>
+        <v>73.74</v>
       </c>
       <c r="G76" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>388</v>
       </c>
       <c r="J76">
         <v>4</v>
       </c>
       <c r="K76" t="s">
         <v>18</v>
       </c>
       <c r="L76" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>390</v>
       </c>
       <c r="B77" t="s">
         <v>391</v>
       </c>
       <c r="C77" t="s">
         <v>392</v>
       </c>
       <c r="D77">
-        <v>73.74</v>
+        <v>79.76</v>
       </c>
       <c r="E77">
-        <v>73.74</v>
+        <v>79.76</v>
       </c>
       <c r="G77" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>393</v>
       </c>
       <c r="J77">
         <v>4</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>395</v>
       </c>
       <c r="B78" t="s">
         <v>396</v>
       </c>
       <c r="C78" t="s">
         <v>397</v>
       </c>
       <c r="D78">
-        <v>79.76</v>
+        <v>32.29</v>
       </c>
       <c r="E78">
-        <v>79.76</v>
+        <v>32.29</v>
       </c>
       <c r="G78" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
         <v>398</v>
       </c>
       <c r="J78">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>400</v>
       </c>
       <c r="B79" t="s">
         <v>401</v>
       </c>
       <c r="C79" t="s">
         <v>402</v>
       </c>
       <c r="D79">
-        <v>32.29</v>
+        <v>31.05</v>
       </c>
       <c r="E79">
-        <v>32.29</v>
+        <v>31.05</v>
       </c>
       <c r="G79" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>403</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>405</v>
       </c>
       <c r="B80" t="s">
         <v>406</v>
       </c>
       <c r="C80" t="s">
         <v>407</v>
       </c>
       <c r="D80">
-        <v>31.05</v>
+        <v>36.69</v>
       </c>
       <c r="E80">
-        <v>31.05</v>
+        <v>36.69</v>
       </c>
       <c r="G80" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>408</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>410</v>
       </c>
       <c r="B81" t="s">
         <v>411</v>
       </c>
       <c r="C81" t="s">
         <v>412</v>
       </c>
       <c r="D81">
-        <v>36.69</v>
+        <v>35.45</v>
       </c>
       <c r="E81">
-        <v>36.69</v>
+        <v>35.45</v>
       </c>
       <c r="G81" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>413</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>415</v>
       </c>
       <c r="B82" t="s">
         <v>416</v>
       </c>
       <c r="C82" t="s">
         <v>417</v>
       </c>
       <c r="D82">
-        <v>35.45</v>
+        <v>40.28</v>
       </c>
       <c r="E82">
-        <v>35.45</v>
+        <v>40.28</v>
       </c>
       <c r="G82" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>418</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>420</v>
       </c>
       <c r="B83" t="s">
         <v>421</v>
       </c>
       <c r="C83" t="s">
         <v>422</v>
       </c>
       <c r="D83">
-        <v>40.28</v>
+        <v>38.94</v>
       </c>
       <c r="E83">
-        <v>40.28</v>
+        <v>38.94</v>
       </c>
       <c r="G83" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
         <v>423</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>425</v>
       </c>
       <c r="B84" t="s">
         <v>426</v>
       </c>
       <c r="C84" t="s">
         <v>427</v>
       </c>
       <c r="D84">
-        <v>38.94</v>
+        <v>46.09</v>
       </c>
       <c r="E84">
-        <v>38.94</v>
+        <v>46.09</v>
       </c>
       <c r="G84" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>428</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>430</v>
       </c>
       <c r="B85" t="s">
         <v>431</v>
       </c>
       <c r="C85" t="s">
         <v>432</v>
       </c>
       <c r="D85">
-        <v>46.09</v>
+        <v>44.85</v>
       </c>
       <c r="E85">
-        <v>46.09</v>
+        <v>44.85</v>
       </c>
       <c r="G85" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>433</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>435</v>
       </c>
       <c r="B86" t="s">
         <v>436</v>
       </c>
       <c r="C86" t="s">
         <v>437</v>
       </c>
       <c r="D86">
-        <v>44.85</v>
+        <v>47.5</v>
       </c>
       <c r="E86">
-        <v>44.85</v>
+        <v>47.5</v>
       </c>
       <c r="G86" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>438</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>440</v>
       </c>
       <c r="B87" t="s">
         <v>441</v>
       </c>
       <c r="C87" t="s">
         <v>442</v>
       </c>
       <c r="D87">
-        <v>47.5</v>
+        <v>46.26</v>
       </c>
       <c r="E87">
-        <v>47.5</v>
+        <v>46.26</v>
       </c>
       <c r="G87" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
         <v>443</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>445</v>
       </c>
       <c r="B88" t="s">
         <v>446</v>
       </c>
       <c r="C88" t="s">
         <v>447</v>
       </c>
       <c r="D88">
-        <v>46.26</v>
+        <v>56.6</v>
       </c>
       <c r="E88">
-        <v>46.26</v>
+        <v>56.6</v>
       </c>
       <c r="G88" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>448</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>450</v>
       </c>
       <c r="B89" t="s">
         <v>451</v>
       </c>
       <c r="C89" t="s">
         <v>452</v>
       </c>
       <c r="D89">
-        <v>56.6</v>
+        <v>55.32</v>
       </c>
       <c r="E89">
-        <v>56.6</v>
+        <v>55.32</v>
       </c>
       <c r="G89" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>453</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>455</v>
       </c>
       <c r="B90" t="s">
         <v>456</v>
       </c>
       <c r="C90" t="s">
         <v>457</v>
       </c>
       <c r="D90">
-        <v>55.32</v>
+        <v>63.3</v>
       </c>
       <c r="E90">
-        <v>55.32</v>
+        <v>63.3</v>
       </c>
       <c r="G90" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>458</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>460</v>
       </c>
       <c r="B91" t="s">
         <v>461</v>
       </c>
       <c r="C91" t="s">
         <v>462</v>
       </c>
       <c r="D91">
-        <v>63.3</v>
+        <v>62.06</v>
       </c>
       <c r="E91">
-        <v>63.3</v>
+        <v>62.06</v>
       </c>
       <c r="G91" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>463</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>465</v>
       </c>
       <c r="B92" t="s">
         <v>466</v>
       </c>
       <c r="C92" t="s">
         <v>467</v>
       </c>
       <c r="D92">
-        <v>62.06</v>
+        <v>26.96</v>
       </c>
       <c r="E92">
-        <v>62.06</v>
+        <v>26.96</v>
       </c>
       <c r="G92" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>468</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>470</v>
       </c>
       <c r="B93" t="s">
         <v>471</v>
       </c>
       <c r="C93" t="s">
         <v>472</v>
       </c>
       <c r="D93">
-        <v>26.96</v>
+        <v>25.69</v>
       </c>
       <c r="E93">
-        <v>26.96</v>
+        <v>25.69</v>
       </c>
       <c r="G93" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
         <v>473</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>475</v>
       </c>
       <c r="B94" t="s">
         <v>476</v>
       </c>
       <c r="C94" t="s">
         <v>477</v>
       </c>
       <c r="D94">
-        <v>25.69</v>
+        <v>26.96</v>
       </c>
       <c r="E94">
-        <v>25.69</v>
+        <v>26.96</v>
       </c>
       <c r="G94" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
         <v>478</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>480</v>
       </c>
       <c r="B95" t="s">
         <v>481</v>
       </c>
       <c r="C95" t="s">
         <v>482</v>
       </c>
       <c r="D95">
-        <v>26.96</v>
+        <v>25.69</v>
       </c>
       <c r="E95">
-        <v>26.96</v>
+        <v>25.69</v>
       </c>
       <c r="G95" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
         <v>483</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>485</v>
       </c>
       <c r="B96" t="s">
         <v>486</v>
       </c>
       <c r="C96" t="s">
         <v>487</v>
       </c>
       <c r="D96">
-        <v>25.69</v>
+        <v>30.07</v>
       </c>
       <c r="E96">
-        <v>25.69</v>
+        <v>30.07</v>
       </c>
       <c r="G96" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
         <v>488</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
       <c r="L96" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>490</v>
       </c>
       <c r="B97" t="s">
         <v>491</v>
       </c>
       <c r="C97" t="s">
         <v>492</v>
       </c>
       <c r="D97">
-        <v>30.07</v>
+        <v>28.79</v>
       </c>
       <c r="E97">
-        <v>30.07</v>
+        <v>28.79</v>
       </c>
       <c r="G97" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
         <v>493</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>495</v>
       </c>
       <c r="B98" t="s">
         <v>496</v>
       </c>
       <c r="C98" t="s">
         <v>497</v>
       </c>
       <c r="D98">
-        <v>28.79</v>
+        <v>30.47</v>
       </c>
       <c r="E98">
-        <v>28.79</v>
+        <v>30.47</v>
       </c>
       <c r="G98" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>498</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>500</v>
       </c>
       <c r="B99" t="s">
         <v>501</v>
       </c>
       <c r="C99" t="s">
         <v>502</v>
       </c>
       <c r="D99">
-        <v>30.47</v>
+        <v>29.18</v>
       </c>
       <c r="E99">
-        <v>30.47</v>
+        <v>29.18</v>
       </c>
       <c r="G99" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>503</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>505</v>
       </c>
       <c r="B100" t="s">
         <v>506</v>
       </c>
       <c r="C100" t="s">
         <v>507</v>
       </c>
       <c r="D100">
-        <v>29.18</v>
+        <v>33.21</v>
       </c>
       <c r="E100">
-        <v>29.18</v>
+        <v>33.21</v>
       </c>
       <c r="G100" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>508</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>510</v>
       </c>
       <c r="B101" t="s">
         <v>511</v>
       </c>
       <c r="C101" t="s">
         <v>512</v>
       </c>
       <c r="D101">
-        <v>33.21</v>
+        <v>31.94</v>
       </c>
       <c r="E101">
-        <v>33.21</v>
+        <v>31.94</v>
       </c>
       <c r="G101" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>513</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>515</v>
       </c>
       <c r="B102" t="s">
         <v>516</v>
       </c>
       <c r="C102" t="s">
         <v>517</v>
       </c>
       <c r="D102">
-        <v>31.94</v>
+        <v>33.21</v>
       </c>
       <c r="E102">
-        <v>31.94</v>
+        <v>33.21</v>
       </c>
       <c r="G102" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>518</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>520</v>
       </c>
       <c r="B103" t="s">
         <v>521</v>
       </c>
       <c r="C103" t="s">
         <v>522</v>
       </c>
       <c r="D103">
-        <v>33.21</v>
+        <v>31.94</v>
       </c>
       <c r="E103">
-        <v>33.21</v>
+        <v>31.94</v>
       </c>
       <c r="G103" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
         <v>523</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>525</v>
       </c>
       <c r="B104" t="s">
         <v>526</v>
       </c>
       <c r="C104" t="s">
         <v>527</v>
       </c>
       <c r="D104">
-        <v>31.94</v>
+        <v>37.06</v>
       </c>
       <c r="E104">
-        <v>31.94</v>
+        <v>37.06</v>
       </c>
       <c r="G104" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
         <v>528</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>530</v>
       </c>
       <c r="B105" t="s">
         <v>531</v>
       </c>
       <c r="C105" t="s">
         <v>532</v>
       </c>
       <c r="D105">
-        <v>37.06</v>
+        <v>35.79</v>
       </c>
       <c r="E105">
-        <v>37.06</v>
+        <v>35.79</v>
       </c>
       <c r="G105" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
         <v>533</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>535</v>
       </c>
       <c r="B106" t="s">
         <v>536</v>
       </c>
       <c r="C106" t="s">
         <v>537</v>
       </c>
       <c r="D106">
-        <v>35.79</v>
+        <v>37.06</v>
       </c>
       <c r="E106">
-        <v>35.79</v>
+        <v>37.06</v>
       </c>
       <c r="G106" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
         <v>538</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>540</v>
       </c>
       <c r="B107" t="s">
         <v>541</v>
       </c>
       <c r="C107" t="s">
         <v>542</v>
       </c>
       <c r="D107">
-        <v>37.06</v>
+        <v>35.79</v>
       </c>
       <c r="E107">
-        <v>37.06</v>
+        <v>35.79</v>
       </c>
       <c r="G107" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
         <v>543</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>545</v>
       </c>
       <c r="B108" t="s">
         <v>546</v>
       </c>
       <c r="C108" t="s">
         <v>547</v>
       </c>
       <c r="D108">
-        <v>35.79</v>
+        <v>36.79</v>
       </c>
       <c r="E108">
-        <v>35.79</v>
+        <v>36.79</v>
       </c>
       <c r="G108" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
         <v>548</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>550</v>
       </c>
       <c r="B109" t="s">
         <v>551</v>
       </c>
       <c r="C109" t="s">
         <v>552</v>
       </c>
       <c r="D109">
-        <v>36.79</v>
+        <v>36.53</v>
       </c>
       <c r="E109">
-        <v>36.79</v>
+        <v>36.53</v>
       </c>
       <c r="G109" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
         <v>553</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
       <c r="K109" t="s">
         <v>18</v>
       </c>
       <c r="L109" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>555</v>
       </c>
       <c r="B110" t="s">
         <v>556</v>
       </c>
       <c r="C110" t="s">
         <v>557</v>
       </c>
       <c r="D110">
-        <v>36.53</v>
+        <v>37.8</v>
       </c>
       <c r="E110">
-        <v>36.53</v>
+        <v>37.8</v>
       </c>
       <c r="G110" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
         <v>558</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>560</v>
       </c>
       <c r="B111" t="s">
         <v>561</v>
       </c>
       <c r="C111" t="s">
         <v>562</v>
       </c>
       <c r="D111">
-        <v>37.8</v>
+        <v>36.53</v>
       </c>
       <c r="E111">
-        <v>37.8</v>
+        <v>36.53</v>
       </c>
       <c r="G111" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
         <v>563</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>565</v>
       </c>
       <c r="B112" t="s">
         <v>566</v>
       </c>
       <c r="C112" t="s">
         <v>567</v>
       </c>
       <c r="D112">
-        <v>36.53</v>
+        <v>43.1</v>
       </c>
       <c r="E112">
-        <v>36.53</v>
+        <v>43.1</v>
       </c>
       <c r="G112" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
         <v>568</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>570</v>
       </c>
       <c r="B113" t="s">
         <v>571</v>
       </c>
       <c r="C113" t="s">
         <v>572</v>
       </c>
       <c r="D113">
-        <v>43.1</v>
+        <v>41.82</v>
       </c>
       <c r="E113">
-        <v>43.1</v>
+        <v>41.82</v>
       </c>
       <c r="G113" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
         <v>573</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>575</v>
       </c>
       <c r="B114" t="s">
         <v>576</v>
       </c>
       <c r="C114" t="s">
         <v>577</v>
       </c>
       <c r="D114">
-        <v>41.82</v>
+        <v>43.1</v>
       </c>
       <c r="E114">
-        <v>41.82</v>
+        <v>43.1</v>
       </c>
       <c r="G114" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
         <v>578</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>580</v>
       </c>
       <c r="B115" t="s">
         <v>581</v>
       </c>
       <c r="C115" t="s">
         <v>582</v>
       </c>
       <c r="D115">
-        <v>43.1</v>
+        <v>41.82</v>
       </c>
       <c r="E115">
-        <v>43.1</v>
+        <v>41.82</v>
       </c>
       <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>583</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>585</v>
       </c>
       <c r="B116" t="s">
         <v>586</v>
       </c>
       <c r="C116" t="s">
         <v>587</v>
       </c>
       <c r="D116">
-        <v>41.82</v>
+        <v>48.9</v>
       </c>
       <c r="E116">
-        <v>41.82</v>
+        <v>48.9</v>
       </c>
       <c r="G116" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
         <v>588</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>590</v>
       </c>
       <c r="B117" t="s">
         <v>591</v>
       </c>
       <c r="C117" t="s">
         <v>592</v>
       </c>
       <c r="D117">
-        <v>48.9</v>
+        <v>47.63</v>
       </c>
       <c r="E117">
-        <v>48.9</v>
+        <v>47.63</v>
       </c>
       <c r="G117" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>593</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>595</v>
       </c>
       <c r="B118" t="s">
         <v>596</v>
       </c>
       <c r="C118" t="s">
         <v>597</v>
       </c>
       <c r="D118">
-        <v>47.63</v>
+        <v>48.9</v>
       </c>
       <c r="E118">
-        <v>47.63</v>
+        <v>48.9</v>
       </c>
       <c r="G118" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
         <v>598</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>600</v>
       </c>
       <c r="B119" t="s">
         <v>601</v>
       </c>
       <c r="C119" t="s">
         <v>602</v>
       </c>
       <c r="D119">
-        <v>48.9</v>
+        <v>47.63</v>
       </c>
       <c r="E119">
-        <v>48.9</v>
+        <v>47.63</v>
       </c>
       <c r="G119" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
         <v>603</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>605</v>
       </c>
       <c r="B120" t="s">
         <v>606</v>
       </c>
       <c r="C120" t="s">
         <v>607</v>
       </c>
       <c r="D120">
-        <v>47.63</v>
+        <v>27.54</v>
       </c>
       <c r="E120">
-        <v>47.63</v>
+        <v>27.54</v>
       </c>
       <c r="G120" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
         <v>608</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>610</v>
       </c>
       <c r="B121" t="s">
         <v>611</v>
       </c>
       <c r="C121" t="s">
         <v>612</v>
       </c>
       <c r="D121">
-        <v>27.54</v>
+        <v>26.26</v>
       </c>
       <c r="E121">
-        <v>27.54</v>
+        <v>26.26</v>
       </c>
       <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
         <v>613</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>615</v>
       </c>
       <c r="B122" t="s">
         <v>616</v>
       </c>
       <c r="C122" t="s">
         <v>617</v>
       </c>
       <c r="D122">
-        <v>26.26</v>
+        <v>31.15</v>
       </c>
       <c r="E122">
-        <v>26.26</v>
+        <v>31.15</v>
       </c>
       <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
         <v>618</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>620</v>
       </c>
       <c r="B123" t="s">
         <v>621</v>
       </c>
       <c r="C123" t="s">
         <v>622</v>
       </c>
       <c r="D123">
-        <v>31.15</v>
+        <v>33.96</v>
       </c>
       <c r="E123">
-        <v>31.15</v>
+        <v>33.96</v>
       </c>
       <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
         <v>623</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>625</v>
       </c>
       <c r="B124" t="s">
         <v>626</v>
       </c>
       <c r="C124" t="s">
         <v>627</v>
       </c>
       <c r="D124">
-        <v>33.96</v>
+        <v>32.68</v>
       </c>
       <c r="E124">
-        <v>33.96</v>
+        <v>32.68</v>
       </c>
       <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
         <v>628</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>630</v>
       </c>
       <c r="B125" t="s">
         <v>631</v>
       </c>
       <c r="C125" t="s">
         <v>632</v>
       </c>
       <c r="D125">
-        <v>32.68</v>
+        <v>37.91</v>
       </c>
       <c r="E125">
-        <v>32.68</v>
+        <v>37.91</v>
       </c>
       <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
         <v>633</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>635</v>
       </c>
       <c r="B126" t="s">
         <v>636</v>
       </c>
       <c r="C126" t="s">
         <v>637</v>
       </c>
       <c r="D126">
-        <v>37.91</v>
+        <v>35.65</v>
       </c>
       <c r="E126">
-        <v>37.91</v>
+        <v>35.65</v>
       </c>
       <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
         <v>638</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>640</v>
       </c>
       <c r="B127" t="s">
         <v>641</v>
       </c>
       <c r="C127" t="s">
         <v>642</v>
       </c>
       <c r="D127">
-        <v>35.65</v>
+        <v>38.68</v>
       </c>
       <c r="E127">
-        <v>35.65</v>
+        <v>38.68</v>
       </c>
       <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
         <v>643</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>645</v>
       </c>
       <c r="B128" t="s">
         <v>646</v>
       </c>
       <c r="C128" t="s">
         <v>647</v>
       </c>
       <c r="D128">
-        <v>38.68</v>
+        <v>37.4</v>
       </c>
       <c r="E128">
-        <v>38.68</v>
+        <v>37.4</v>
       </c>
       <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
         <v>648</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>650</v>
       </c>
       <c r="B129" t="s">
         <v>651</v>
       </c>
       <c r="C129" t="s">
         <v>652</v>
       </c>
       <c r="D129">
-        <v>37.4</v>
+        <v>44.15</v>
       </c>
       <c r="E129">
-        <v>37.4</v>
+        <v>44.15</v>
       </c>
       <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>653</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>655</v>
       </c>
       <c r="B130" t="s">
         <v>656</v>
       </c>
       <c r="C130" t="s">
         <v>657</v>
       </c>
       <c r="D130">
-        <v>44.15</v>
+        <v>42.87</v>
       </c>
       <c r="E130">
-        <v>44.15</v>
+        <v>42.87</v>
       </c>
       <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
         <v>658</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>660</v>
       </c>
       <c r="B131" t="s">
         <v>661</v>
       </c>
       <c r="C131" t="s">
         <v>662</v>
       </c>
       <c r="D131">
-        <v>42.87</v>
+        <v>50.12</v>
       </c>
       <c r="E131">
-        <v>42.87</v>
+        <v>50.12</v>
       </c>
       <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>663</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>665</v>
       </c>
       <c r="B132" t="s">
         <v>666</v>
       </c>
       <c r="C132" t="s">
         <v>667</v>
       </c>
       <c r="D132">
-        <v>50.12</v>
+        <v>48.84</v>
       </c>
       <c r="E132">
-        <v>50.12</v>
+        <v>48.84</v>
       </c>
       <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>668</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
         <v>669</v>
-      </c>
-[...33 lines deleted...]
-        <v>674</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>