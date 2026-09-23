--- v3 (2026-08-09)
+++ v4 (2026-09-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="270">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -293,113 +293,113 @@
   <si>
     <t>522520</t>
   </si>
   <si>
     <t>Std. Abrasives-522520-Dis S/C 2C./Socatt 76-120</t>
   </si>
   <si>
     <t>8435130704498</t>
   </si>
   <si>
     <t>P04-04-013-V01-P04</t>
   </si>
   <si>
     <t>A164120129SA522552</t>
   </si>
   <si>
     <t>522552</t>
   </si>
   <si>
     <t>Std. Abrasives-522552-Dis A/O X.2C/Socatt 76-36</t>
   </si>
   <si>
     <t>8435130704566</t>
   </si>
   <si>
+    <t>P04-04-013-V02-P02</t>
+  </si>
+  <si>
+    <t>A164120132SA522554</t>
+  </si>
+  <si>
+    <t>522554</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-522554-Dis A/O X.2C/Socatt 76-50</t>
+  </si>
+  <si>
+    <t>8435130704573</t>
+  </si>
+  <si>
     <t>P04-04-013-V02-P03</t>
   </si>
   <si>
-    <t>A164120132SA522554</t>
-[...13 lines deleted...]
-  <si>
     <t>A164120144SA522558</t>
   </si>
   <si>
     <t>522558</t>
   </si>
   <si>
     <t>Std. Abrasives-522558-Dis A/O X.2C/Socatt 76-120</t>
   </si>
   <si>
     <t>8435130704610</t>
   </si>
   <si>
-    <t>P04-04-013-V02-P06</t>
+    <t>P04-04-013-V02-P05</t>
   </si>
   <si>
     <t>A164122123SA840432</t>
   </si>
   <si>
     <t>840432</t>
   </si>
   <si>
     <t>Std. Abrasives-840432-Brite-Scd A/O Fe-St 76-M</t>
   </si>
   <si>
     <t>8435130704924</t>
   </si>
   <si>
+    <t>P04-04-013-V04-P01</t>
+  </si>
+  <si>
+    <t>A164122126SA840433</t>
+  </si>
+  <si>
+    <t>840433</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-840433-Brite-Scd A/O Fe-St 76-Mf</t>
+  </si>
+  <si>
+    <t>8435130704931</t>
+  </si>
+  <si>
     <t>P04-04-013-V04-P02</t>
   </si>
   <si>
-    <t>A164122126SA840433</t>
-[...13 lines deleted...]
-  <si>
     <t>A164122156SA840434</t>
   </si>
   <si>
     <t>840434</t>
   </si>
   <si>
     <t>Std. Abrasives-840434-Brite-Scd A/O Rc-St 76-B</t>
   </si>
   <si>
     <t>8435130705037</t>
   </si>
   <si>
     <t>P04-04-014-V02-P01</t>
   </si>
   <si>
     <t>A164124159SA840413</t>
   </si>
   <si>
     <t>840413</t>
   </si>
   <si>
     <t>Std. Abrasives-840413-Brite-A/O BaBlend Gp-St 76-F</t>
   </si>
   <si>
     <t>8435130705280</t>
@@ -428,233 +428,218 @@
   <si>
     <t>852198</t>
   </si>
   <si>
     <t>Std. Abrasives-852198-Unitized-521-Blanda</t>
   </si>
   <si>
     <t>8435130715142</t>
   </si>
   <si>
     <t>P04-04-015-V01-P01</t>
   </si>
   <si>
     <t>A164126159SA863198</t>
   </si>
   <si>
     <t>863198</t>
   </si>
   <si>
     <t>Std. Abrasives-863198-Unitized-631-Media</t>
   </si>
   <si>
     <t>8435130715173</t>
   </si>
   <si>
+    <t>P04-04-015-V01-P02</t>
+  </si>
+  <si>
+    <t>A164126162SA863298</t>
+  </si>
+  <si>
+    <t>863298</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-863298-Unitized-632-Media</t>
+  </si>
+  <si>
+    <t>8435130715180</t>
+  </si>
+  <si>
     <t>P04-04-015-V01-P03</t>
   </si>
   <si>
-    <t>A164126162SA863298</t>
-[...8 lines deleted...]
-    <t>8435130715180</t>
+    <t>A164126165SA873198</t>
+  </si>
+  <si>
+    <t>873198</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-873198-Unitized-731-Med.Dura</t>
+  </si>
+  <si>
+    <t>8435130715197</t>
   </si>
   <si>
     <t>P04-04-015-V01-P04</t>
   </si>
   <si>
-    <t>A164126165SA873198</t>
-[...8 lines deleted...]
-    <t>8435130715197</t>
+    <t>A164126168SA882198</t>
+  </si>
+  <si>
+    <t>882198</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-882198-Unitized-821-Dura</t>
+  </si>
+  <si>
+    <t>8435130715203</t>
   </si>
   <si>
     <t>P04-04-015-V01-P05</t>
   </si>
   <si>
-    <t>A164126168SA882198</t>
-[...8 lines deleted...]
-    <t>8435130715203</t>
+    <t>A164126172SA891198</t>
+  </si>
+  <si>
+    <t>891198</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-891198-Unitized-911-Extra</t>
+  </si>
+  <si>
+    <t>8435130715210</t>
   </si>
   <si>
     <t>P04-04-015-V01-P06</t>
   </si>
   <si>
-    <t>A164126172SA891198</t>
-[...8 lines deleted...]
-    <t>8435130715210</t>
+    <t>A164126175SA892198</t>
+  </si>
+  <si>
+    <t>892198</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-892198-Unitized-921-Extra</t>
+  </si>
+  <si>
+    <t>8435130715227</t>
   </si>
   <si>
     <t>P04-04-015-V01-P07</t>
   </si>
   <si>
-    <t>A164126175SA892198</t>
-[...13 lines deleted...]
-  <si>
     <t>A164422138SA853993</t>
   </si>
   <si>
     <t>853993</t>
   </si>
   <si>
     <t>Std. Abrasives-853993-Convolute-Db.305X25X127 8Sf-M</t>
   </si>
   <si>
     <t>8435130705983</t>
   </si>
   <si>
     <t>P04-04-015-V02-P01</t>
   </si>
   <si>
     <t>A164422141SA853893</t>
   </si>
   <si>
     <t>853893</t>
   </si>
   <si>
     <t>Std. Abrasives-853893-Convolute-Db.305X51X127 8Sf-M</t>
   </si>
   <si>
     <t>8435130705990</t>
   </si>
   <si>
     <t>P04-04-015-V02-P02</t>
   </si>
   <si>
     <t>A164524138SA853215</t>
   </si>
   <si>
     <t>853215</t>
   </si>
   <si>
     <t>Std. Abrasives-853215-Unitized-S.500 51X13X6 532</t>
   </si>
   <si>
     <t>8435130706119</t>
   </si>
   <si>
+    <t>P04-04-017-V01-P01</t>
+  </si>
+  <si>
+    <t>A164524141SA853235</t>
+  </si>
+  <si>
+    <t>853235</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-853235-Unitized-S.500 76X6X6 532</t>
+  </si>
+  <si>
+    <t>8435130706126</t>
+  </si>
+  <si>
     <t>P04-04-017-V01-P02</t>
   </si>
   <si>
-    <t>A164524141SA853235</t>
-[...8 lines deleted...]
-    <t>8435130706126</t>
+    <t>A164524144SA853240</t>
+  </si>
+  <si>
+    <t>853240</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-853240-Unitized-S.500 76X13X6 532</t>
+  </si>
+  <si>
+    <t>8435130706133</t>
   </si>
   <si>
     <t>P04-04-017-V01-P03</t>
   </si>
   <si>
-    <t>A164524144SA853240</t>
-[...8 lines deleted...]
-    <t>8435130706133</t>
+    <t>A164524147SA853271</t>
+  </si>
+  <si>
+    <t>853271</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-853271-Unitized-S.500 152x13x13 532</t>
+  </si>
+  <si>
+    <t>8435130706195</t>
   </si>
   <si>
     <t>P04-04-017-V01-P04</t>
   </si>
   <si>
-    <t>A164524147SA853271</t>
-[...28 lines deleted...]
-  <si>
     <t>A164524156SA863240</t>
   </si>
   <si>
     <t>863240</t>
   </si>
   <si>
     <t>Std. Abrasives-863240-Unitized-S.600 76X13X6 632</t>
   </si>
   <si>
     <t>8435130706171</t>
   </si>
   <si>
     <t>P04-04-017-V02-P02</t>
   </si>
   <si>
     <t>A164524165SA863275</t>
   </si>
   <si>
     <t>863275</t>
   </si>
   <si>
     <t>Std. Abrasives-863275-Unitized-S.600 152X13X25 632</t>
   </si>
   <si>
     <t>8435130706201</t>
@@ -758,81 +743,81 @@
   <si>
     <t>592455</t>
   </si>
   <si>
     <t>Std. Abrasives-592455-Dis A/O X.2C/Lockit 51-60</t>
   </si>
   <si>
     <t>8435130704641</t>
   </si>
   <si>
     <t>P04-04-013-V03-P02</t>
   </si>
   <si>
     <t>A164120162SA592458</t>
   </si>
   <si>
     <t>592458</t>
   </si>
   <si>
     <t>Std. Abrasives-592458-Dis A/O X.2C/Lockit 51-120</t>
   </si>
   <si>
     <t>8435130704672</t>
   </si>
   <si>
+    <t>P04-04-013-V03-P03</t>
+  </si>
+  <si>
+    <t>A164120174SA592556</t>
+  </si>
+  <si>
+    <t>592556</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-592556-Dis A/O X.2C/Lockit 76-80</t>
+  </si>
+  <si>
+    <t>8435130704719</t>
+  </si>
+  <si>
     <t>P04-04-013-V03-P04</t>
   </si>
   <si>
-    <t>A164120174SA592556</t>
-[...8 lines deleted...]
-    <t>8435130704719</t>
+    <t>A164120180SA592554</t>
+  </si>
+  <si>
+    <t>592558</t>
+  </si>
+  <si>
+    <t>Std. Abrasives-592558-Dis A/O X.2C/Lockit 76-120</t>
+  </si>
+  <si>
+    <t>8435130704733</t>
   </si>
   <si>
     <t>P04-04-013-V03-P05</t>
-  </si>
-[...13 lines deleted...]
-    <t>P04-04-013-V03-P06</t>
   </si>
   <si>
     <t>A164122129SA840381</t>
   </si>
   <si>
     <t>840381</t>
   </si>
   <si>
     <t>Std. Abrasives-840381-Brite-Scd A/O Fe-Lt 51-MB</t>
   </si>
   <si>
     <t>8435130704948</t>
   </si>
   <si>
     <t>P04-04-014-V01-P01</t>
   </si>
   <si>
     <t>A164122138SA840481</t>
   </si>
   <si>
     <t>840481</t>
   </si>
   <si>
     <t>Std. Abrasives-840481-Brite-Scd A/O Fe-Lt 76-B</t>
   </si>
@@ -882,51 +867,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N53"/>
+  <dimension ref="A1:N52"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="58"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2207,593 +2192,558 @@
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>10</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
         <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38">
-        <v>8.9</v>
+        <v>14.46</v>
       </c>
       <c r="E38">
-        <v>8.9</v>
+        <v>14.46</v>
       </c>
       <c r="G38" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>198</v>
       </c>
       <c r="J38">
         <v>10</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>200</v>
       </c>
       <c r="B39" t="s">
         <v>201</v>
       </c>
       <c r="C39" t="s">
         <v>202</v>
       </c>
       <c r="D39">
-        <v>14.46</v>
+        <v>43.46</v>
       </c>
       <c r="E39">
-        <v>14.46</v>
+        <v>43.46</v>
       </c>
       <c r="G39" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>203</v>
       </c>
       <c r="J39">
         <v>10</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>205</v>
       </c>
       <c r="B40" t="s">
         <v>206</v>
       </c>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40">
-        <v>43.46</v>
+        <v>37.5</v>
       </c>
       <c r="E40">
-        <v>43.46</v>
+        <v>37.5</v>
       </c>
       <c r="G40" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>10</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>210</v>
       </c>
       <c r="B41" t="s">
         <v>211</v>
       </c>
       <c r="C41" t="s">
         <v>212</v>
       </c>
       <c r="D41">
-        <v>37.5</v>
+        <v>58.74</v>
       </c>
       <c r="E41">
-        <v>37.5</v>
+        <v>58.74</v>
       </c>
       <c r="G41" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>213</v>
       </c>
       <c r="J41">
         <v>10</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>215</v>
       </c>
       <c r="B42" t="s">
         <v>216</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42">
-        <v>58.74</v>
+        <v>57.05</v>
       </c>
       <c r="E42">
-        <v>58.74</v>
+        <v>57.05</v>
       </c>
       <c r="G42" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>218</v>
       </c>
       <c r="J42">
         <v>10</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>220</v>
       </c>
       <c r="B43" t="s">
         <v>221</v>
       </c>
       <c r="C43" t="s">
         <v>222</v>
       </c>
       <c r="D43">
-        <v>57.05</v>
+        <v>43.31</v>
       </c>
       <c r="E43">
-        <v>57.05</v>
+        <v>43.31</v>
       </c>
       <c r="G43" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>223</v>
       </c>
       <c r="J43">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
-        <v>43.31</v>
+        <v>54.6</v>
       </c>
       <c r="E44">
-        <v>43.31</v>
+        <v>54.6</v>
       </c>
       <c r="G44" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>228</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>230</v>
       </c>
       <c r="B45" t="s">
         <v>231</v>
       </c>
       <c r="C45" t="s">
         <v>232</v>
       </c>
       <c r="D45">
-        <v>54.6</v>
+        <v>1.69</v>
       </c>
       <c r="E45">
-        <v>54.6</v>
+        <v>1.69</v>
       </c>
       <c r="G45" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>233</v>
       </c>
       <c r="J45">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>235</v>
       </c>
       <c r="B46" t="s">
         <v>236</v>
       </c>
       <c r="C46" t="s">
         <v>237</v>
       </c>
       <c r="D46">
-        <v>1.69</v>
+        <v>1.75</v>
       </c>
       <c r="E46">
-        <v>1.69</v>
+        <v>1.75</v>
       </c>
       <c r="G46" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>238</v>
       </c>
       <c r="J46">
         <v>100</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>240</v>
       </c>
       <c r="B47" t="s">
         <v>241</v>
       </c>
       <c r="C47" t="s">
         <v>242</v>
       </c>
       <c r="D47">
-        <v>1.75</v>
+        <v>1.61</v>
       </c>
       <c r="E47">
-        <v>1.75</v>
+        <v>1.61</v>
       </c>
       <c r="G47" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
         <v>100</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
-        <v>1.61</v>
+        <v>2.1</v>
       </c>
       <c r="E48">
-        <v>1.61</v>
+        <v>2.1</v>
       </c>
       <c r="G48" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
-        <v>2.1</v>
+        <v>2.16</v>
       </c>
       <c r="E49">
-        <v>2.1</v>
+        <v>2.16</v>
       </c>
       <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>50</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50" t="s">
         <v>257</v>
       </c>
       <c r="D50">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="E50">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="G50" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
         <v>50</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
-        <v>2.3</v>
+        <v>3.49</v>
       </c>
       <c r="E51">
-        <v>2.3</v>
+        <v>3.49</v>
       </c>
       <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
         <v>266</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
-        <v>3.49</v>
+        <v>2.88</v>
       </c>
       <c r="E52">
-        <v>3.49</v>
+        <v>2.88</v>
       </c>
       <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>268</v>
       </c>
       <c r="J52">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>269</v>
-      </c>
-[...33 lines deleted...]
-        <v>274</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>