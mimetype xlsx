--- v4 (2026-09-23)
+++ v5 (2026-11-08)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="265">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -594,65 +594,50 @@
     <t>853240</t>
   </si>
   <si>
     <t>Std. Abrasives-853240-Unitized-S.500 76X13X6 532</t>
   </si>
   <si>
     <t>8435130706133</t>
   </si>
   <si>
     <t>P04-04-017-V01-P03</t>
   </si>
   <si>
     <t>A164524147SA853271</t>
   </si>
   <si>
     <t>853271</t>
   </si>
   <si>
     <t>Std. Abrasives-853271-Unitized-S.500 152x13x13 532</t>
   </si>
   <si>
     <t>8435130706195</t>
   </si>
   <si>
     <t>P04-04-017-V01-P04</t>
-  </si>
-[...13 lines deleted...]
-    <t>P04-04-017-V02-P02</t>
   </si>
   <si>
     <t>A164524165SA863275</t>
   </si>
   <si>
     <t>863275</t>
   </si>
   <si>
     <t>Std. Abrasives-863275-Unitized-S.600 152X13X25 632</t>
   </si>
   <si>
     <t>8435130706201</t>
   </si>
   <si>
     <t>P04-04-017-V02-P03</t>
   </si>
   <si>
     <t>A164526120SA873274</t>
   </si>
   <si>
     <t>873274</t>
   </si>
   <si>
     <t>Std. Abrasives-873274-Unitized-S.700 152X6X25 732</t>
   </si>
@@ -867,51 +852,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N52"/>
+  <dimension ref="A1:N51"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="11"/>
     <col min="3" max="3" width="58"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2192,558 +2177,523 @@
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>10</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
         <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38">
-        <v>14.46</v>
+        <v>43.46</v>
       </c>
       <c r="E38">
-        <v>14.46</v>
+        <v>43.46</v>
       </c>
       <c r="G38" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>198</v>
       </c>
       <c r="J38">
         <v>10</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>200</v>
       </c>
       <c r="B39" t="s">
         <v>201</v>
       </c>
       <c r="C39" t="s">
         <v>202</v>
       </c>
       <c r="D39">
-        <v>43.46</v>
+        <v>37.5</v>
       </c>
       <c r="E39">
-        <v>43.46</v>
+        <v>37.5</v>
       </c>
       <c r="G39" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>203</v>
       </c>
       <c r="J39">
         <v>10</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>205</v>
       </c>
       <c r="B40" t="s">
         <v>206</v>
       </c>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40">
-        <v>37.5</v>
+        <v>58.74</v>
       </c>
       <c r="E40">
-        <v>37.5</v>
+        <v>58.74</v>
       </c>
       <c r="G40" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>10</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>210</v>
       </c>
       <c r="B41" t="s">
         <v>211</v>
       </c>
       <c r="C41" t="s">
         <v>212</v>
       </c>
       <c r="D41">
-        <v>58.74</v>
+        <v>57.05</v>
       </c>
       <c r="E41">
-        <v>58.74</v>
+        <v>57.05</v>
       </c>
       <c r="G41" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>213</v>
       </c>
       <c r="J41">
         <v>10</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>215</v>
       </c>
       <c r="B42" t="s">
         <v>216</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42">
-        <v>57.05</v>
+        <v>43.31</v>
       </c>
       <c r="E42">
-        <v>57.05</v>
+        <v>43.31</v>
       </c>
       <c r="G42" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>218</v>
       </c>
       <c r="J42">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>220</v>
       </c>
       <c r="B43" t="s">
         <v>221</v>
       </c>
       <c r="C43" t="s">
         <v>222</v>
       </c>
       <c r="D43">
-        <v>43.31</v>
+        <v>54.6</v>
       </c>
       <c r="E43">
-        <v>43.31</v>
+        <v>54.6</v>
       </c>
       <c r="G43" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>223</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
-        <v>54.6</v>
+        <v>1.69</v>
       </c>
       <c r="E44">
-        <v>54.6</v>
+        <v>1.69</v>
       </c>
       <c r="G44" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>228</v>
       </c>
       <c r="J44">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>230</v>
       </c>
       <c r="B45" t="s">
         <v>231</v>
       </c>
       <c r="C45" t="s">
         <v>232</v>
       </c>
       <c r="D45">
-        <v>1.69</v>
+        <v>1.75</v>
       </c>
       <c r="E45">
-        <v>1.69</v>
+        <v>1.75</v>
       </c>
       <c r="G45" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>233</v>
       </c>
       <c r="J45">
         <v>100</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>235</v>
       </c>
       <c r="B46" t="s">
         <v>236</v>
       </c>
       <c r="C46" t="s">
         <v>237</v>
       </c>
       <c r="D46">
-        <v>1.75</v>
+        <v>1.61</v>
       </c>
       <c r="E46">
-        <v>1.75</v>
+        <v>1.61</v>
       </c>
       <c r="G46" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>238</v>
       </c>
       <c r="J46">
         <v>100</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>240</v>
       </c>
       <c r="B47" t="s">
         <v>241</v>
       </c>
       <c r="C47" t="s">
         <v>242</v>
       </c>
       <c r="D47">
-        <v>1.61</v>
+        <v>2.1</v>
       </c>
       <c r="E47">
-        <v>1.61</v>
+        <v>2.1</v>
       </c>
       <c r="G47" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
-        <v>2.1</v>
+        <v>2.16</v>
       </c>
       <c r="E48">
-        <v>2.1</v>
+        <v>2.16</v>
       </c>
       <c r="G48" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>50</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="E49">
-        <v>2.16</v>
+        <v>2.3</v>
       </c>
       <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>50</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50" t="s">
         <v>257</v>
       </c>
       <c r="D50">
-        <v>2.3</v>
+        <v>3.49</v>
       </c>
       <c r="E50">
-        <v>2.3</v>
+        <v>3.49</v>
       </c>
       <c r="G50" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
-        <v>3.49</v>
+        <v>2.88</v>
       </c>
       <c r="E51">
-        <v>3.49</v>
+        <v>2.88</v>
       </c>
       <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
-      </c>
-[...33 lines deleted...]
-        <v>269</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>