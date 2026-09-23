--- v4 (2026-08-09)
+++ v5 (2026-09-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1033" uniqueCount="1033">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1028" uniqueCount="1028">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -747,65 +747,50 @@
     <t>M60</t>
   </si>
   <si>
     <t>Sola-M60-Nivel de burbuja de fundición M ala de avión (600 mm)</t>
   </si>
   <si>
     <t>9002719000600</t>
   </si>
   <si>
     <t>P02-02-007-V02-P03</t>
   </si>
   <si>
     <t>A1325110330SM80</t>
   </si>
   <si>
     <t>M80</t>
   </si>
   <si>
     <t>Sola-M80-Nivel de burbuja de fundición M ala de avión (800 mm)</t>
   </si>
   <si>
     <t>9002719000617</t>
   </si>
   <si>
     <t>P02-02-007-V02-P04</t>
-  </si>
-[...13 lines deleted...]
-    <t>P02-02-008-V01-P01</t>
   </si>
   <si>
     <t>A1325210330SMM40</t>
   </si>
   <si>
     <t>MM40</t>
   </si>
   <si>
     <t>Sola-MM40-Nivel de burbuja de fundición M ala de avión magnético (400 mm)</t>
   </si>
   <si>
     <t>9002719011439</t>
   </si>
   <si>
     <t>P02-02-007-V03-P01</t>
   </si>
   <si>
     <t>A1325210360SMM60</t>
   </si>
   <si>
     <t>MM60</t>
   </si>
   <si>
     <t>Sola-MM60-Nivel de burbuja de fundición M ala de avión magnético (600 mm)</t>
   </si>
@@ -3156,51 +3141,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N205"/>
+  <dimension ref="A1:N204"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="18"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="6"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -4831,5563 +4816,5528 @@
       </c>
       <c r="I47" t="s">
         <v>244</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>246</v>
       </c>
       <c r="B48" t="s">
         <v>247</v>
       </c>
       <c r="C48" t="s">
         <v>248</v>
       </c>
       <c r="D48">
-        <v>65.61</v>
+        <v>80.44</v>
       </c>
       <c r="E48">
-        <v>65.61</v>
+        <v>80.44</v>
       </c>
       <c r="G48" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>249</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>251</v>
       </c>
       <c r="B49" t="s">
         <v>252</v>
       </c>
       <c r="C49" t="s">
         <v>253</v>
       </c>
       <c r="D49">
-        <v>80.44</v>
+        <v>99.16</v>
       </c>
       <c r="E49">
-        <v>80.44</v>
+        <v>99.16</v>
       </c>
       <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>254</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>256</v>
       </c>
       <c r="B50" t="s">
         <v>257</v>
       </c>
       <c r="C50" t="s">
         <v>258</v>
       </c>
       <c r="D50">
-        <v>99.16</v>
+        <v>97.74</v>
       </c>
       <c r="E50">
-        <v>99.16</v>
+        <v>97.74</v>
       </c>
       <c r="G50" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>259</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>261</v>
       </c>
       <c r="B51" t="s">
         <v>262</v>
       </c>
       <c r="C51" t="s">
         <v>263</v>
       </c>
       <c r="D51">
-        <v>97.74</v>
+        <v>26.23</v>
       </c>
       <c r="E51">
-        <v>97.74</v>
+        <v>26.23</v>
       </c>
       <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>264</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>266</v>
       </c>
       <c r="B52" t="s">
         <v>267</v>
       </c>
       <c r="C52" t="s">
         <v>268</v>
       </c>
       <c r="D52">
-        <v>26.23</v>
+        <v>28.84</v>
       </c>
       <c r="E52">
-        <v>26.23</v>
+        <v>28.84</v>
       </c>
       <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>269</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>271</v>
       </c>
       <c r="B53" t="s">
         <v>272</v>
       </c>
       <c r="C53" t="s">
         <v>273</v>
       </c>
       <c r="D53">
-        <v>28.84</v>
+        <v>29.61</v>
       </c>
       <c r="E53">
-        <v>28.84</v>
+        <v>29.61</v>
       </c>
       <c r="G53" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>274</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>276</v>
       </c>
       <c r="B54" t="s">
         <v>277</v>
       </c>
       <c r="C54" t="s">
         <v>278</v>
       </c>
       <c r="D54">
-        <v>29.61</v>
+        <v>34.73</v>
       </c>
       <c r="E54">
-        <v>29.61</v>
+        <v>34.73</v>
       </c>
       <c r="G54" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>279</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>281</v>
       </c>
       <c r="B55" t="s">
         <v>282</v>
       </c>
       <c r="C55" t="s">
         <v>283</v>
       </c>
       <c r="D55">
-        <v>34.73</v>
+        <v>28.32</v>
       </c>
       <c r="E55">
-        <v>34.73</v>
+        <v>28.32</v>
       </c>
       <c r="G55" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>284</v>
       </c>
       <c r="J55">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>286</v>
       </c>
       <c r="B56" t="s">
         <v>287</v>
       </c>
       <c r="C56" t="s">
         <v>288</v>
       </c>
       <c r="D56">
-        <v>28.32</v>
+        <v>10.41</v>
       </c>
       <c r="E56">
-        <v>28.32</v>
+        <v>10.41</v>
       </c>
       <c r="G56" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>289</v>
       </c>
       <c r="J56">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>291</v>
       </c>
       <c r="B57" t="s">
         <v>292</v>
       </c>
       <c r="C57" t="s">
         <v>293</v>
       </c>
       <c r="D57">
-        <v>10.41</v>
+        <v>15.46</v>
       </c>
       <c r="E57">
-        <v>10.41</v>
+        <v>15.46</v>
       </c>
       <c r="G57" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>294</v>
       </c>
       <c r="J57">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>296</v>
       </c>
       <c r="B58" t="s">
         <v>297</v>
       </c>
       <c r="C58" t="s">
         <v>298</v>
       </c>
       <c r="D58">
-        <v>15.46</v>
+        <v>12.73</v>
       </c>
       <c r="E58">
-        <v>15.46</v>
+        <v>12.73</v>
       </c>
       <c r="G58" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>299</v>
       </c>
       <c r="J58">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>301</v>
       </c>
       <c r="B59" t="s">
         <v>302</v>
       </c>
       <c r="C59" t="s">
         <v>303</v>
       </c>
       <c r="D59">
-        <v>12.73</v>
+        <v>17.81</v>
       </c>
       <c r="E59">
-        <v>12.73</v>
+        <v>17.81</v>
       </c>
       <c r="G59" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>304</v>
       </c>
       <c r="J59">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>306</v>
       </c>
       <c r="B60" t="s">
         <v>307</v>
       </c>
       <c r="C60" t="s">
         <v>308</v>
       </c>
       <c r="D60">
-        <v>17.81</v>
+        <v>9.35</v>
       </c>
       <c r="E60">
-        <v>17.81</v>
+        <v>9.35</v>
       </c>
       <c r="G60" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>309</v>
       </c>
       <c r="J60">
         <v>5</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>311</v>
       </c>
       <c r="B61" t="s">
         <v>312</v>
       </c>
       <c r="C61" t="s">
         <v>313</v>
       </c>
       <c r="D61">
-        <v>9.35</v>
+        <v>7.82</v>
       </c>
       <c r="E61">
-        <v>9.35</v>
+        <v>7.82</v>
       </c>
       <c r="G61" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>314</v>
       </c>
       <c r="J61">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>316</v>
       </c>
       <c r="B62" t="s">
         <v>317</v>
       </c>
       <c r="C62" t="s">
         <v>318</v>
       </c>
       <c r="D62">
-        <v>7.82</v>
+        <v>507.1</v>
       </c>
       <c r="E62">
-        <v>7.82</v>
+        <v>507.1</v>
       </c>
       <c r="G62" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>319</v>
       </c>
       <c r="J62">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>321</v>
       </c>
       <c r="B63" t="s">
         <v>322</v>
       </c>
       <c r="C63" t="s">
         <v>323</v>
       </c>
       <c r="D63">
-        <v>507.1</v>
+        <v>724.84</v>
       </c>
       <c r="E63">
-        <v>507.1</v>
+        <v>724.84</v>
       </c>
       <c r="G63" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>324</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>326</v>
       </c>
       <c r="B64" t="s">
         <v>327</v>
       </c>
       <c r="C64" t="s">
         <v>328</v>
       </c>
       <c r="D64">
-        <v>724.84</v>
+        <v>544.39</v>
       </c>
       <c r="E64">
-        <v>724.84</v>
+        <v>544.39</v>
       </c>
       <c r="G64" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>329</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>331</v>
       </c>
       <c r="B65" t="s">
         <v>332</v>
       </c>
       <c r="C65" t="s">
         <v>333</v>
       </c>
       <c r="D65">
-        <v>544.39</v>
+        <v>611.5</v>
       </c>
       <c r="E65">
-        <v>544.39</v>
+        <v>611.5</v>
       </c>
       <c r="G65" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>334</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>336</v>
       </c>
       <c r="B66" t="s">
         <v>337</v>
       </c>
       <c r="C66" t="s">
         <v>338</v>
       </c>
       <c r="D66">
-        <v>611.5</v>
+        <v>669.66</v>
       </c>
       <c r="E66">
-        <v>611.5</v>
+        <v>669.66</v>
       </c>
       <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>339</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>341</v>
       </c>
       <c r="B67" t="s">
         <v>342</v>
       </c>
       <c r="C67" t="s">
         <v>343</v>
       </c>
       <c r="D67">
-        <v>669.66</v>
+        <v>1140.98</v>
       </c>
       <c r="E67">
-        <v>669.66</v>
+        <v>1140.98</v>
       </c>
       <c r="G67" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>344</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>346</v>
       </c>
       <c r="B68" t="s">
         <v>347</v>
       </c>
       <c r="C68" t="s">
         <v>348</v>
       </c>
       <c r="D68">
-        <v>1140.98</v>
+        <v>2.19</v>
       </c>
       <c r="E68">
-        <v>1140.98</v>
+        <v>2.19</v>
       </c>
       <c r="G68" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>349</v>
       </c>
       <c r="J68">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>351</v>
       </c>
       <c r="B69" t="s">
         <v>352</v>
       </c>
       <c r="C69" t="s">
         <v>353</v>
       </c>
       <c r="D69">
-        <v>2.19</v>
+        <v>31.37</v>
       </c>
       <c r="E69">
-        <v>2.19</v>
+        <v>31.37</v>
       </c>
       <c r="G69" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>354</v>
       </c>
       <c r="J69">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>356</v>
       </c>
       <c r="B70" t="s">
         <v>357</v>
       </c>
       <c r="C70" t="s">
         <v>358</v>
       </c>
       <c r="D70">
-        <v>31.37</v>
+        <v>32.04</v>
       </c>
       <c r="E70">
-        <v>31.37</v>
+        <v>32.04</v>
       </c>
       <c r="G70" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>359</v>
       </c>
       <c r="J70">
         <v>6</v>
       </c>
       <c r="K70" t="s">
         <v>18</v>
       </c>
       <c r="L70" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>361</v>
       </c>
       <c r="B71" t="s">
         <v>362</v>
       </c>
       <c r="C71" t="s">
         <v>363</v>
       </c>
       <c r="D71">
-        <v>32.04</v>
+        <v>34.05</v>
       </c>
       <c r="E71">
-        <v>32.04</v>
+        <v>34.05</v>
       </c>
       <c r="G71" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>364</v>
       </c>
       <c r="J71">
         <v>6</v>
       </c>
       <c r="K71" t="s">
         <v>18</v>
       </c>
       <c r="L71" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>366</v>
       </c>
       <c r="B72" t="s">
         <v>367</v>
       </c>
       <c r="C72" t="s">
         <v>368</v>
       </c>
       <c r="D72">
-        <v>34.05</v>
+        <v>38.54</v>
       </c>
       <c r="E72">
-        <v>34.05</v>
+        <v>38.54</v>
       </c>
       <c r="G72" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>23</v>
       </c>
       <c r="I72" t="s">
         <v>369</v>
       </c>
       <c r="J72">
         <v>6</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>371</v>
       </c>
       <c r="B73" t="s">
         <v>372</v>
       </c>
       <c r="C73" t="s">
         <v>373</v>
       </c>
       <c r="D73">
-        <v>38.54</v>
+        <v>40.89</v>
       </c>
       <c r="E73">
-        <v>38.54</v>
+        <v>40.89</v>
       </c>
       <c r="G73" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>374</v>
       </c>
       <c r="J73">
         <v>6</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>376</v>
       </c>
       <c r="B74" t="s">
         <v>377</v>
       </c>
       <c r="C74" t="s">
         <v>378</v>
       </c>
       <c r="D74">
-        <v>40.89</v>
+        <v>42.69</v>
       </c>
       <c r="E74">
-        <v>40.89</v>
+        <v>42.69</v>
       </c>
       <c r="G74" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>379</v>
       </c>
       <c r="J74">
         <v>6</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>381</v>
       </c>
       <c r="B75" t="s">
         <v>382</v>
       </c>
       <c r="C75" t="s">
         <v>383</v>
       </c>
       <c r="D75">
-        <v>42.69</v>
+        <v>28.45</v>
       </c>
       <c r="E75">
-        <v>42.69</v>
+        <v>28.45</v>
       </c>
       <c r="G75" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>384</v>
       </c>
       <c r="J75">
         <v>6</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>386</v>
       </c>
       <c r="B76" t="s">
         <v>387</v>
       </c>
       <c r="C76" t="s">
         <v>388</v>
       </c>
       <c r="D76">
-        <v>28.45</v>
+        <v>30.69</v>
       </c>
       <c r="E76">
-        <v>28.45</v>
+        <v>30.69</v>
       </c>
       <c r="G76" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>389</v>
       </c>
       <c r="J76">
         <v>6</v>
       </c>
       <c r="K76" t="s">
         <v>18</v>
       </c>
       <c r="L76" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>391</v>
       </c>
       <c r="B77" t="s">
         <v>392</v>
       </c>
       <c r="C77" t="s">
         <v>393</v>
       </c>
       <c r="D77">
-        <v>30.69</v>
+        <v>37.31</v>
       </c>
       <c r="E77">
-        <v>30.69</v>
+        <v>37.31</v>
       </c>
       <c r="G77" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>394</v>
       </c>
       <c r="J77">
         <v>6</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>396</v>
       </c>
       <c r="B78" t="s">
         <v>397</v>
       </c>
       <c r="C78" t="s">
         <v>398</v>
       </c>
       <c r="D78">
-        <v>37.31</v>
+        <v>21.35</v>
       </c>
       <c r="E78">
-        <v>37.31</v>
+        <v>21.35</v>
       </c>
       <c r="G78" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>399</v>
       </c>
       <c r="J78">
         <v>6</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>401</v>
       </c>
       <c r="B79" t="s">
         <v>402</v>
       </c>
       <c r="C79" t="s">
         <v>403</v>
       </c>
       <c r="D79">
-        <v>21.35</v>
+        <v>21.97</v>
       </c>
       <c r="E79">
-        <v>21.35</v>
+        <v>21.97</v>
       </c>
       <c r="G79" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>404</v>
       </c>
       <c r="J79">
         <v>6</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>406</v>
       </c>
       <c r="B80" t="s">
         <v>407</v>
       </c>
       <c r="C80" t="s">
         <v>408</v>
       </c>
       <c r="D80">
-        <v>21.97</v>
+        <v>23.21</v>
       </c>
       <c r="E80">
-        <v>21.97</v>
+        <v>23.21</v>
       </c>
       <c r="G80" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>409</v>
       </c>
       <c r="J80">
         <v>6</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>411</v>
       </c>
       <c r="B81" t="s">
         <v>412</v>
       </c>
       <c r="C81" t="s">
         <v>413</v>
       </c>
       <c r="D81">
-        <v>23.21</v>
+        <v>38.25</v>
       </c>
       <c r="E81">
-        <v>23.21</v>
+        <v>38.25</v>
       </c>
       <c r="G81" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>414</v>
       </c>
       <c r="J81">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>416</v>
       </c>
       <c r="B82" t="s">
         <v>417</v>
       </c>
       <c r="C82" t="s">
         <v>418</v>
       </c>
       <c r="D82">
-        <v>38.25</v>
+        <v>42.68</v>
       </c>
       <c r="E82">
-        <v>38.25</v>
+        <v>42.68</v>
       </c>
       <c r="G82" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>419</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>421</v>
       </c>
       <c r="B83" t="s">
         <v>422</v>
       </c>
       <c r="C83" t="s">
         <v>423</v>
       </c>
       <c r="D83">
-        <v>42.68</v>
+        <v>26.89</v>
       </c>
       <c r="E83">
-        <v>42.68</v>
+        <v>26.89</v>
       </c>
       <c r="G83" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>424</v>
       </c>
       <c r="J83">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>426</v>
       </c>
       <c r="B84" t="s">
         <v>427</v>
       </c>
       <c r="C84" t="s">
         <v>428</v>
       </c>
       <c r="D84">
-        <v>26.89</v>
+        <v>27.55</v>
       </c>
       <c r="E84">
-        <v>26.89</v>
+        <v>27.55</v>
       </c>
       <c r="G84" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>429</v>
       </c>
       <c r="J84">
         <v>6</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>431</v>
       </c>
       <c r="B85" t="s">
         <v>432</v>
       </c>
       <c r="C85" t="s">
         <v>433</v>
       </c>
       <c r="D85">
-        <v>27.55</v>
+        <v>28.68</v>
       </c>
       <c r="E85">
-        <v>27.55</v>
+        <v>28.68</v>
       </c>
       <c r="G85" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>434</v>
       </c>
       <c r="J85">
         <v>6</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>436</v>
       </c>
       <c r="B86" t="s">
         <v>437</v>
       </c>
       <c r="C86" t="s">
         <v>438</v>
       </c>
       <c r="D86">
-        <v>28.68</v>
+        <v>35.99</v>
       </c>
       <c r="E86">
-        <v>28.68</v>
+        <v>35.99</v>
       </c>
       <c r="G86" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>439</v>
       </c>
       <c r="J86">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>441</v>
       </c>
       <c r="B87" t="s">
         <v>442</v>
       </c>
       <c r="C87" t="s">
         <v>443</v>
       </c>
       <c r="D87">
-        <v>35.99</v>
+        <v>46.91</v>
       </c>
       <c r="E87">
-        <v>35.99</v>
+        <v>46.91</v>
       </c>
       <c r="G87" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>444</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>446</v>
       </c>
       <c r="B88" t="s">
         <v>447</v>
       </c>
       <c r="C88" t="s">
         <v>448</v>
       </c>
       <c r="D88">
-        <v>46.91</v>
+        <v>59.55</v>
       </c>
       <c r="E88">
-        <v>46.91</v>
+        <v>59.55</v>
       </c>
       <c r="G88" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>449</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>451</v>
       </c>
       <c r="B89" t="s">
         <v>452</v>
       </c>
       <c r="C89" t="s">
         <v>453</v>
       </c>
       <c r="D89">
-        <v>59.55</v>
+        <v>15.77</v>
       </c>
       <c r="E89">
-        <v>59.55</v>
+        <v>15.77</v>
       </c>
       <c r="G89" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>454</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>456</v>
       </c>
       <c r="B90" t="s">
         <v>457</v>
       </c>
       <c r="C90" t="s">
         <v>458</v>
       </c>
       <c r="D90">
-        <v>15.77</v>
+        <v>18.58</v>
       </c>
       <c r="E90">
-        <v>15.77</v>
+        <v>18.58</v>
       </c>
       <c r="G90" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
         <v>459</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>461</v>
       </c>
       <c r="B91" t="s">
         <v>462</v>
       </c>
       <c r="C91" t="s">
         <v>463</v>
       </c>
       <c r="D91">
-        <v>18.58</v>
+        <v>21.21</v>
       </c>
       <c r="E91">
-        <v>18.58</v>
+        <v>21.21</v>
       </c>
       <c r="G91" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>464</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>466</v>
       </c>
       <c r="B92" t="s">
         <v>467</v>
       </c>
       <c r="C92" t="s">
         <v>468</v>
       </c>
       <c r="D92">
-        <v>21.21</v>
+        <v>26.5</v>
       </c>
       <c r="E92">
-        <v>21.21</v>
+        <v>26.5</v>
       </c>
       <c r="G92" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>469</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>471</v>
       </c>
       <c r="B93" t="s">
         <v>472</v>
       </c>
       <c r="C93" t="s">
         <v>473</v>
       </c>
       <c r="D93">
-        <v>26.5</v>
+        <v>31.43</v>
       </c>
       <c r="E93">
-        <v>26.5</v>
+        <v>31.43</v>
       </c>
       <c r="G93" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
         <v>474</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>476</v>
       </c>
       <c r="B94" t="s">
         <v>477</v>
       </c>
       <c r="C94" t="s">
         <v>478</v>
       </c>
       <c r="D94">
-        <v>31.43</v>
+        <v>34.99</v>
       </c>
       <c r="E94">
-        <v>31.43</v>
+        <v>34.99</v>
       </c>
       <c r="G94" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>479</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>481</v>
       </c>
       <c r="B95" t="s">
         <v>482</v>
       </c>
       <c r="C95" t="s">
         <v>483</v>
       </c>
       <c r="D95">
-        <v>34.99</v>
+        <v>41.1</v>
       </c>
       <c r="E95">
-        <v>34.99</v>
+        <v>41.1</v>
       </c>
       <c r="G95" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>23</v>
       </c>
       <c r="I95" t="s">
         <v>484</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>486</v>
       </c>
       <c r="B96" t="s">
         <v>487</v>
       </c>
       <c r="C96" t="s">
         <v>488</v>
       </c>
       <c r="D96">
-        <v>41.1</v>
+        <v>44.7</v>
       </c>
       <c r="E96">
-        <v>41.1</v>
+        <v>44.7</v>
       </c>
       <c r="G96" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>489</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
       <c r="L96" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>491</v>
       </c>
       <c r="B97" t="s">
         <v>492</v>
       </c>
       <c r="C97" t="s">
         <v>493</v>
       </c>
       <c r="D97">
-        <v>44.7</v>
+        <v>75.48</v>
       </c>
       <c r="E97">
-        <v>44.7</v>
+        <v>75.48</v>
       </c>
       <c r="G97" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>494</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>496</v>
       </c>
       <c r="B98" t="s">
         <v>497</v>
       </c>
       <c r="C98" t="s">
         <v>498</v>
       </c>
       <c r="D98">
-        <v>75.48</v>
+        <v>113.65</v>
       </c>
       <c r="E98">
-        <v>75.48</v>
+        <v>113.65</v>
       </c>
       <c r="G98" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>499</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>501</v>
       </c>
       <c r="B99" t="s">
         <v>502</v>
       </c>
       <c r="C99" t="s">
         <v>503</v>
       </c>
       <c r="D99">
-        <v>113.65</v>
+        <v>25.59</v>
       </c>
       <c r="E99">
-        <v>113.65</v>
+        <v>25.59</v>
       </c>
       <c r="G99" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
         <v>504</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>506</v>
       </c>
       <c r="B100" t="s">
         <v>507</v>
       </c>
       <c r="C100" t="s">
         <v>508</v>
       </c>
       <c r="D100">
-        <v>25.59</v>
+        <v>26.24</v>
       </c>
       <c r="E100">
-        <v>25.59</v>
+        <v>26.24</v>
       </c>
       <c r="G100" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
         <v>509</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>511</v>
       </c>
       <c r="B101" t="s">
         <v>512</v>
       </c>
       <c r="C101" t="s">
         <v>513</v>
       </c>
       <c r="D101">
-        <v>26.24</v>
+        <v>29.99</v>
       </c>
       <c r="E101">
-        <v>26.24</v>
+        <v>29.99</v>
       </c>
       <c r="G101" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>514</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>516</v>
       </c>
       <c r="B102" t="s">
         <v>517</v>
       </c>
       <c r="C102" t="s">
         <v>518</v>
       </c>
       <c r="D102">
-        <v>29.99</v>
+        <v>35.03</v>
       </c>
       <c r="E102">
-        <v>29.99</v>
+        <v>35.03</v>
       </c>
       <c r="G102" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
         <v>519</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>521</v>
       </c>
       <c r="B103" t="s">
         <v>522</v>
       </c>
       <c r="C103" t="s">
         <v>523</v>
       </c>
       <c r="D103">
-        <v>35.03</v>
+        <v>40.97</v>
       </c>
       <c r="E103">
-        <v>35.03</v>
+        <v>40.97</v>
       </c>
       <c r="G103" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
         <v>524</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>526</v>
       </c>
       <c r="B104" t="s">
         <v>527</v>
       </c>
       <c r="C104" t="s">
         <v>528</v>
       </c>
       <c r="D104">
-        <v>40.97</v>
+        <v>48.97</v>
       </c>
       <c r="E104">
-        <v>40.97</v>
+        <v>48.97</v>
       </c>
       <c r="G104" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>529</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>531</v>
       </c>
       <c r="B105" t="s">
         <v>532</v>
       </c>
       <c r="C105" t="s">
         <v>533</v>
       </c>
       <c r="D105">
-        <v>48.97</v>
+        <v>81.55</v>
       </c>
       <c r="E105">
-        <v>48.97</v>
+        <v>81.55</v>
       </c>
       <c r="G105" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
         <v>534</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>536</v>
       </c>
       <c r="B106" t="s">
         <v>537</v>
       </c>
       <c r="C106" t="s">
         <v>538</v>
       </c>
       <c r="D106">
-        <v>81.55</v>
+        <v>100.19</v>
       </c>
       <c r="E106">
-        <v>81.55</v>
+        <v>100.19</v>
       </c>
       <c r="G106" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>23</v>
       </c>
       <c r="I106" t="s">
         <v>539</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>541</v>
       </c>
       <c r="B107" t="s">
         <v>542</v>
       </c>
       <c r="C107" t="s">
         <v>543</v>
       </c>
       <c r="D107">
-        <v>100.19</v>
+        <v>109.48</v>
       </c>
       <c r="E107">
-        <v>100.19</v>
+        <v>109.48</v>
       </c>
       <c r="G107" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
         <v>544</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>546</v>
       </c>
       <c r="B108" t="s">
         <v>547</v>
       </c>
       <c r="C108" t="s">
         <v>548</v>
       </c>
       <c r="D108">
-        <v>109.48</v>
+        <v>164.08</v>
       </c>
       <c r="E108">
-        <v>109.48</v>
+        <v>164.08</v>
       </c>
       <c r="G108" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>549</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>551</v>
       </c>
       <c r="B109" t="s">
         <v>552</v>
       </c>
       <c r="C109" t="s">
         <v>553</v>
       </c>
       <c r="D109">
-        <v>164.08</v>
+        <v>44.52</v>
       </c>
       <c r="E109">
-        <v>164.08</v>
+        <v>44.52</v>
       </c>
       <c r="G109" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
         <v>554</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
       <c r="K109" t="s">
         <v>18</v>
       </c>
       <c r="L109" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>556</v>
       </c>
       <c r="B110" t="s">
         <v>557</v>
       </c>
       <c r="C110" t="s">
         <v>558</v>
       </c>
       <c r="D110">
-        <v>44.52</v>
+        <v>46.91</v>
       </c>
       <c r="E110">
-        <v>44.52</v>
+        <v>46.91</v>
       </c>
       <c r="G110" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>23</v>
       </c>
       <c r="I110" t="s">
         <v>559</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>561</v>
       </c>
       <c r="B111" t="s">
         <v>562</v>
       </c>
       <c r="C111" t="s">
         <v>563</v>
       </c>
       <c r="D111">
-        <v>46.91</v>
+        <v>56.38</v>
       </c>
       <c r="E111">
-        <v>46.91</v>
+        <v>56.38</v>
       </c>
       <c r="G111" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>23</v>
       </c>
       <c r="I111" t="s">
         <v>564</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>566</v>
       </c>
       <c r="B112" t="s">
         <v>567</v>
       </c>
       <c r="C112" t="s">
         <v>568</v>
       </c>
       <c r="D112">
-        <v>56.38</v>
+        <v>83.93</v>
       </c>
       <c r="E112">
-        <v>56.38</v>
+        <v>83.93</v>
       </c>
       <c r="G112" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>23</v>
       </c>
       <c r="I112" t="s">
         <v>569</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>571</v>
       </c>
       <c r="B113" t="s">
         <v>572</v>
       </c>
       <c r="C113" t="s">
         <v>573</v>
       </c>
       <c r="D113">
-        <v>83.93</v>
+        <v>3.38</v>
       </c>
       <c r="E113">
-        <v>83.93</v>
+        <v>3.38</v>
       </c>
       <c r="G113" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>23</v>
       </c>
       <c r="I113" t="s">
         <v>574</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>576</v>
       </c>
       <c r="B114" t="s">
         <v>577</v>
       </c>
       <c r="C114" t="s">
         <v>578</v>
       </c>
       <c r="D114">
-        <v>3.38</v>
+        <v>3.65</v>
       </c>
       <c r="E114">
-        <v>3.38</v>
+        <v>3.65</v>
       </c>
       <c r="G114" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>23</v>
       </c>
       <c r="I114" t="s">
         <v>579</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>581</v>
       </c>
       <c r="B115" t="s">
         <v>582</v>
       </c>
       <c r="C115" t="s">
         <v>583</v>
       </c>
       <c r="D115">
-        <v>3.65</v>
+        <v>4.6</v>
       </c>
       <c r="E115">
-        <v>3.65</v>
+        <v>4.6</v>
       </c>
       <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>23</v>
       </c>
       <c r="I115" t="s">
         <v>584</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>586</v>
       </c>
       <c r="B116" t="s">
         <v>587</v>
       </c>
       <c r="C116" t="s">
         <v>588</v>
       </c>
       <c r="D116">
-        <v>4.6</v>
+        <v>8.42</v>
       </c>
       <c r="E116">
-        <v>4.6</v>
+        <v>8.42</v>
       </c>
       <c r="G116" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>23</v>
       </c>
       <c r="I116" t="s">
         <v>589</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>591</v>
       </c>
       <c r="B117" t="s">
         <v>592</v>
       </c>
       <c r="C117" t="s">
         <v>593</v>
       </c>
       <c r="D117">
-        <v>8.42</v>
+        <v>20.59</v>
       </c>
       <c r="E117">
-        <v>8.42</v>
+        <v>20.59</v>
       </c>
       <c r="G117" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
         <v>594</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>596</v>
       </c>
       <c r="B118" t="s">
         <v>597</v>
       </c>
       <c r="C118" t="s">
         <v>598</v>
       </c>
       <c r="D118">
-        <v>20.59</v>
+        <v>6.34</v>
       </c>
       <c r="E118">
-        <v>20.59</v>
+        <v>6.34</v>
       </c>
       <c r="G118" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>23</v>
       </c>
       <c r="I118" t="s">
         <v>599</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>601</v>
       </c>
       <c r="B119" t="s">
         <v>602</v>
       </c>
       <c r="C119" t="s">
         <v>603</v>
       </c>
       <c r="D119">
-        <v>6.34</v>
+        <v>8.16</v>
       </c>
       <c r="E119">
-        <v>6.34</v>
+        <v>8.16</v>
       </c>
       <c r="G119" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>23</v>
       </c>
       <c r="I119" t="s">
         <v>604</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>606</v>
       </c>
       <c r="B120" t="s">
         <v>607</v>
       </c>
       <c r="C120" t="s">
         <v>608</v>
       </c>
       <c r="D120">
-        <v>8.16</v>
+        <v>17.82</v>
       </c>
       <c r="E120">
-        <v>8.16</v>
+        <v>17.82</v>
       </c>
       <c r="G120" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>23</v>
       </c>
       <c r="I120" t="s">
         <v>609</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>611</v>
       </c>
       <c r="B121" t="s">
         <v>612</v>
       </c>
       <c r="C121" t="s">
         <v>613</v>
       </c>
       <c r="D121">
-        <v>17.82</v>
+        <v>16.42</v>
       </c>
       <c r="E121">
-        <v>17.82</v>
+        <v>16.42</v>
       </c>
       <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
         <v>614</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>616</v>
       </c>
       <c r="B122" t="s">
         <v>617</v>
       </c>
       <c r="C122" t="s">
         <v>618</v>
       </c>
       <c r="D122">
-        <v>16.42</v>
+        <v>25</v>
       </c>
       <c r="E122">
-        <v>16.42</v>
+        <v>25</v>
       </c>
       <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>23</v>
       </c>
       <c r="I122" t="s">
         <v>619</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>621</v>
       </c>
       <c r="B123" t="s">
         <v>622</v>
       </c>
       <c r="C123" t="s">
         <v>623</v>
       </c>
       <c r="D123">
-        <v>25</v>
+        <v>47.69</v>
       </c>
       <c r="E123">
-        <v>25</v>
+        <v>47.69</v>
       </c>
       <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>624</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>626</v>
       </c>
       <c r="B124" t="s">
         <v>627</v>
       </c>
       <c r="C124" t="s">
         <v>628</v>
       </c>
       <c r="D124">
-        <v>47.69</v>
+        <v>7.6</v>
       </c>
       <c r="E124">
-        <v>47.69</v>
+        <v>7.6</v>
       </c>
       <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
         <v>629</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>631</v>
       </c>
       <c r="B125" t="s">
         <v>632</v>
       </c>
       <c r="C125" t="s">
         <v>633</v>
       </c>
       <c r="D125">
-        <v>7.6</v>
+        <v>47.48</v>
       </c>
       <c r="E125">
-        <v>7.6</v>
+        <v>47.48</v>
       </c>
       <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I125" t="s">
         <v>634</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>636</v>
       </c>
       <c r="B126" t="s">
         <v>637</v>
       </c>
       <c r="C126" t="s">
         <v>638</v>
       </c>
       <c r="D126">
-        <v>47.48</v>
+        <v>33.29</v>
       </c>
       <c r="E126">
-        <v>47.48</v>
+        <v>33.29</v>
       </c>
       <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
         <v>639</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>641</v>
       </c>
       <c r="B127" t="s">
         <v>642</v>
       </c>
       <c r="C127" t="s">
         <v>643</v>
       </c>
       <c r="D127">
-        <v>33.29</v>
+        <v>36</v>
       </c>
       <c r="E127">
-        <v>33.29</v>
+        <v>36</v>
       </c>
       <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
         <v>644</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>646</v>
       </c>
       <c r="B128" t="s">
         <v>647</v>
       </c>
       <c r="C128" t="s">
         <v>648</v>
       </c>
       <c r="D128">
-        <v>36</v>
+        <v>191.04</v>
       </c>
       <c r="E128">
-        <v>36</v>
+        <v>191.04</v>
       </c>
       <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
         <v>649</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>651</v>
       </c>
       <c r="B129" t="s">
         <v>652</v>
       </c>
       <c r="C129" t="s">
         <v>653</v>
       </c>
       <c r="D129">
-        <v>191.04</v>
+        <v>112.82</v>
       </c>
       <c r="E129">
-        <v>191.04</v>
+        <v>112.82</v>
       </c>
       <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>654</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>656</v>
       </c>
       <c r="B130" t="s">
         <v>657</v>
       </c>
       <c r="C130" t="s">
         <v>658</v>
       </c>
       <c r="D130">
-        <v>112.82</v>
+        <v>101.24</v>
       </c>
       <c r="E130">
-        <v>112.82</v>
+        <v>101.24</v>
       </c>
       <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
         <v>659</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>661</v>
       </c>
       <c r="B131" t="s">
         <v>662</v>
       </c>
       <c r="C131" t="s">
         <v>663</v>
       </c>
       <c r="D131">
-        <v>101.24</v>
+        <v>125.35</v>
       </c>
       <c r="E131">
-        <v>101.24</v>
+        <v>125.35</v>
       </c>
       <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>664</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>666</v>
       </c>
       <c r="B132" t="s">
         <v>667</v>
       </c>
       <c r="C132" t="s">
         <v>668</v>
       </c>
       <c r="D132">
-        <v>125.35</v>
+        <v>278.89</v>
       </c>
       <c r="E132">
-        <v>125.35</v>
+        <v>278.89</v>
       </c>
       <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>669</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>671</v>
       </c>
       <c r="B133" t="s">
         <v>672</v>
       </c>
       <c r="C133" t="s">
         <v>673</v>
       </c>
       <c r="D133">
-        <v>278.89</v>
+        <v>20.59</v>
       </c>
       <c r="E133">
-        <v>278.89</v>
+        <v>20.59</v>
       </c>
       <c r="G133" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
         <v>674</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>676</v>
       </c>
       <c r="B134" t="s">
         <v>677</v>
       </c>
       <c r="C134" t="s">
         <v>678</v>
       </c>
       <c r="D134">
-        <v>20.59</v>
+        <v>2.1</v>
       </c>
       <c r="E134">
-        <v>20.59</v>
+        <v>2.1</v>
       </c>
       <c r="G134" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
         <v>679</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>681</v>
       </c>
       <c r="B135" t="s">
         <v>682</v>
       </c>
       <c r="C135" t="s">
         <v>683</v>
       </c>
       <c r="D135">
-        <v>2.1</v>
+        <v>15.28</v>
       </c>
       <c r="E135">
-        <v>2.1</v>
+        <v>15.28</v>
       </c>
       <c r="G135" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
         <v>684</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>686</v>
       </c>
       <c r="B136" t="s">
         <v>687</v>
       </c>
       <c r="C136" t="s">
         <v>688</v>
       </c>
       <c r="D136">
-        <v>15.28</v>
+        <v>24.4</v>
       </c>
       <c r="E136">
-        <v>15.28</v>
+        <v>24.4</v>
       </c>
       <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I136" t="s">
         <v>689</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>691</v>
       </c>
       <c r="B137" t="s">
         <v>692</v>
       </c>
       <c r="C137" t="s">
         <v>693</v>
       </c>
       <c r="D137">
-        <v>24.4</v>
+        <v>25.27</v>
       </c>
       <c r="E137">
-        <v>24.4</v>
+        <v>25.27</v>
       </c>
       <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>23</v>
       </c>
       <c r="I137" t="s">
         <v>694</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>696</v>
       </c>
       <c r="B138" t="s">
         <v>697</v>
       </c>
       <c r="C138" t="s">
         <v>698</v>
       </c>
       <c r="D138">
-        <v>25.27</v>
+        <v>26.29</v>
       </c>
       <c r="E138">
-        <v>25.27</v>
+        <v>26.29</v>
       </c>
       <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>23</v>
       </c>
       <c r="I138" t="s">
         <v>699</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>701</v>
       </c>
       <c r="B139" t="s">
         <v>702</v>
       </c>
       <c r="C139" t="s">
         <v>703</v>
       </c>
       <c r="D139">
-        <v>26.29</v>
+        <v>27.75</v>
       </c>
       <c r="E139">
-        <v>26.29</v>
+        <v>27.75</v>
       </c>
       <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>23</v>
       </c>
       <c r="I139" t="s">
         <v>704</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>706</v>
       </c>
       <c r="B140" t="s">
         <v>707</v>
       </c>
       <c r="C140" t="s">
         <v>708</v>
       </c>
       <c r="D140">
-        <v>27.75</v>
+        <v>30.94</v>
       </c>
       <c r="E140">
-        <v>27.75</v>
+        <v>30.94</v>
       </c>
       <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>23</v>
       </c>
       <c r="I140" t="s">
         <v>709</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>711</v>
       </c>
       <c r="B141" t="s">
         <v>712</v>
       </c>
       <c r="C141" t="s">
         <v>713</v>
       </c>
       <c r="D141">
-        <v>30.94</v>
+        <v>34.85</v>
       </c>
       <c r="E141">
-        <v>30.94</v>
+        <v>34.85</v>
       </c>
       <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>23</v>
       </c>
       <c r="I141" t="s">
         <v>714</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>716</v>
       </c>
       <c r="B142" t="s">
         <v>717</v>
       </c>
       <c r="C142" t="s">
         <v>718</v>
       </c>
       <c r="D142">
-        <v>34.85</v>
+        <v>1268.5</v>
       </c>
       <c r="E142">
-        <v>34.85</v>
+        <v>1268.5</v>
       </c>
       <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I142" t="s">
         <v>719</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>721</v>
       </c>
       <c r="B143" t="s">
         <v>722</v>
       </c>
       <c r="C143" t="s">
         <v>723</v>
       </c>
       <c r="D143">
-        <v>1268.5</v>
+        <v>968.3</v>
       </c>
       <c r="E143">
-        <v>1268.5</v>
+        <v>968.3</v>
       </c>
       <c r="G143" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
         <v>724</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>726</v>
       </c>
       <c r="B144" t="s">
         <v>727</v>
       </c>
       <c r="C144" t="s">
         <v>728</v>
       </c>
       <c r="D144">
-        <v>968.3</v>
+        <v>520.21</v>
       </c>
       <c r="E144">
-        <v>968.3</v>
+        <v>520.21</v>
       </c>
       <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
         <v>729</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>731</v>
       </c>
       <c r="B145" t="s">
         <v>732</v>
       </c>
       <c r="C145" t="s">
         <v>733</v>
       </c>
       <c r="D145">
-        <v>520.21</v>
+        <v>449.55</v>
       </c>
       <c r="E145">
-        <v>520.21</v>
+        <v>449.55</v>
       </c>
       <c r="G145" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
         <v>734</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>736</v>
       </c>
       <c r="B146" t="s">
         <v>737</v>
       </c>
       <c r="C146" t="s">
         <v>738</v>
       </c>
       <c r="D146">
-        <v>449.55</v>
+        <v>184.96</v>
       </c>
       <c r="E146">
-        <v>449.55</v>
+        <v>184.96</v>
       </c>
       <c r="G146" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
         <v>739</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>741</v>
       </c>
       <c r="B147" t="s">
         <v>742</v>
       </c>
       <c r="C147" t="s">
         <v>743</v>
       </c>
       <c r="D147">
-        <v>184.96</v>
+        <v>388.42</v>
       </c>
       <c r="E147">
-        <v>184.96</v>
+        <v>388.42</v>
       </c>
       <c r="G147" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
         <v>744</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>746</v>
       </c>
       <c r="B148" t="s">
         <v>747</v>
       </c>
       <c r="C148" t="s">
         <v>748</v>
       </c>
       <c r="D148">
-        <v>388.42</v>
+        <v>216.3</v>
       </c>
       <c r="E148">
-        <v>388.42</v>
+        <v>216.3</v>
       </c>
       <c r="G148" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
         <v>749</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>751</v>
       </c>
       <c r="B149" t="s">
         <v>752</v>
       </c>
       <c r="C149" t="s">
         <v>753</v>
       </c>
       <c r="D149">
-        <v>216.3</v>
+        <v>251.7</v>
       </c>
       <c r="E149">
-        <v>216.3</v>
+        <v>251.7</v>
       </c>
       <c r="G149" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
         <v>754</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
       <c r="L149" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>756</v>
       </c>
       <c r="B150" t="s">
         <v>757</v>
       </c>
       <c r="C150" t="s">
         <v>758</v>
       </c>
       <c r="D150">
-        <v>251.7</v>
+        <v>165.68</v>
       </c>
       <c r="E150">
-        <v>251.7</v>
+        <v>165.68</v>
       </c>
       <c r="G150" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H150" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I150" t="s">
         <v>759</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>761</v>
       </c>
       <c r="B151" t="s">
         <v>762</v>
       </c>
       <c r="C151" t="s">
         <v>763</v>
       </c>
       <c r="D151">
-        <v>165.68</v>
+        <v>261.02</v>
       </c>
       <c r="E151">
-        <v>165.68</v>
+        <v>261.02</v>
       </c>
       <c r="G151" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>23</v>
       </c>
       <c r="I151" t="s">
         <v>764</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>766</v>
       </c>
       <c r="B152" t="s">
         <v>767</v>
       </c>
       <c r="C152" t="s">
         <v>768</v>
       </c>
       <c r="D152">
-        <v>261.02</v>
+        <v>54.24</v>
       </c>
       <c r="E152">
-        <v>261.02</v>
+        <v>54.24</v>
       </c>
       <c r="G152" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H152" t="s">
         <v>23</v>
       </c>
       <c r="I152" t="s">
         <v>769</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>771</v>
       </c>
       <c r="B153" t="s">
         <v>772</v>
       </c>
       <c r="C153" t="s">
         <v>773</v>
       </c>
       <c r="D153">
-        <v>54.24</v>
+        <v>21.73</v>
       </c>
       <c r="E153">
-        <v>54.24</v>
+        <v>21.73</v>
       </c>
       <c r="G153" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>23</v>
       </c>
       <c r="I153" t="s">
         <v>774</v>
       </c>
       <c r="J153">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>776</v>
       </c>
       <c r="B154" t="s">
         <v>777</v>
       </c>
       <c r="C154" t="s">
         <v>778</v>
       </c>
       <c r="D154">
-        <v>21.73</v>
+        <v>27.92</v>
       </c>
       <c r="E154">
-        <v>21.73</v>
+        <v>27.92</v>
       </c>
       <c r="G154" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>23</v>
       </c>
       <c r="I154" t="s">
         <v>779</v>
       </c>
       <c r="J154">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>781</v>
       </c>
       <c r="B155" t="s">
         <v>782</v>
       </c>
       <c r="C155" t="s">
         <v>783</v>
       </c>
       <c r="D155">
-        <v>27.92</v>
+        <v>686.33</v>
       </c>
       <c r="E155">
-        <v>27.92</v>
+        <v>686.33</v>
       </c>
       <c r="G155" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H155" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I155" t="s">
         <v>784</v>
       </c>
       <c r="J155">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>786</v>
       </c>
       <c r="B156" t="s">
         <v>787</v>
       </c>
       <c r="C156" t="s">
         <v>788</v>
       </c>
       <c r="D156">
-        <v>686.33</v>
+        <v>630.43</v>
       </c>
       <c r="E156">
-        <v>686.33</v>
+        <v>630.43</v>
       </c>
       <c r="G156" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
         <v>789</v>
       </c>
       <c r="J156">
         <v>1</v>
       </c>
       <c r="K156" t="s">
         <v>18</v>
       </c>
       <c r="L156" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>791</v>
       </c>
       <c r="B157" t="s">
         <v>792</v>
       </c>
       <c r="C157" t="s">
         <v>793</v>
       </c>
       <c r="D157">
-        <v>630.43</v>
+        <v>497.02</v>
       </c>
       <c r="E157">
-        <v>630.43</v>
+        <v>497.02</v>
       </c>
       <c r="G157" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
       <c r="I157" t="s">
         <v>794</v>
       </c>
       <c r="J157">
         <v>1</v>
       </c>
       <c r="K157" t="s">
         <v>18</v>
       </c>
       <c r="L157" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>796</v>
       </c>
       <c r="B158" t="s">
         <v>797</v>
       </c>
       <c r="C158" t="s">
         <v>798</v>
       </c>
       <c r="D158">
-        <v>497.02</v>
+        <v>229.89</v>
       </c>
       <c r="E158">
-        <v>497.02</v>
+        <v>229.89</v>
       </c>
       <c r="G158" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
       <c r="I158" t="s">
         <v>799</v>
       </c>
       <c r="J158">
         <v>1</v>
       </c>
       <c r="K158" t="s">
         <v>18</v>
       </c>
       <c r="L158" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>801</v>
       </c>
       <c r="B159" t="s">
         <v>802</v>
       </c>
       <c r="C159" t="s">
         <v>803</v>
       </c>
       <c r="D159">
-        <v>229.89</v>
+        <v>225.51</v>
       </c>
       <c r="E159">
-        <v>229.89</v>
+        <v>225.51</v>
       </c>
       <c r="G159" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" t="s">
         <v>804</v>
       </c>
       <c r="J159">
         <v>1</v>
       </c>
       <c r="K159" t="s">
         <v>18</v>
       </c>
       <c r="L159" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>806</v>
       </c>
       <c r="B160" t="s">
         <v>807</v>
       </c>
       <c r="C160" t="s">
         <v>808</v>
       </c>
       <c r="D160">
-        <v>225.51</v>
+        <v>75.53</v>
       </c>
       <c r="E160">
-        <v>225.51</v>
+        <v>75.53</v>
       </c>
       <c r="G160" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" t="s">
         <v>809</v>
       </c>
       <c r="J160">
         <v>1</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
       <c r="L160" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>811</v>
       </c>
       <c r="B161" t="s">
         <v>812</v>
       </c>
       <c r="C161" t="s">
         <v>813</v>
       </c>
       <c r="D161">
-        <v>75.53</v>
+        <v>24.15</v>
       </c>
       <c r="E161">
-        <v>75.53</v>
+        <v>24.15</v>
       </c>
       <c r="G161" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" t="s">
         <v>814</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161" t="s">
         <v>18</v>
       </c>
       <c r="L161" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>816</v>
       </c>
       <c r="B162" t="s">
         <v>817</v>
       </c>
       <c r="C162" t="s">
         <v>818</v>
       </c>
       <c r="D162">
-        <v>24.15</v>
+        <v>144.41</v>
       </c>
       <c r="E162">
-        <v>24.15</v>
+        <v>144.41</v>
       </c>
       <c r="G162" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
       <c r="I162" t="s">
         <v>819</v>
       </c>
       <c r="J162">
         <v>1</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
       <c r="L162" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>821</v>
       </c>
       <c r="B163" t="s">
         <v>822</v>
       </c>
       <c r="C163" t="s">
         <v>823</v>
       </c>
       <c r="D163">
-        <v>144.41</v>
+        <v>32.76</v>
       </c>
       <c r="E163">
-        <v>144.41</v>
+        <v>32.76</v>
       </c>
       <c r="G163" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" t="s">
         <v>824</v>
       </c>
       <c r="J163">
         <v>1</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
       <c r="L163" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>826</v>
       </c>
       <c r="B164" t="s">
         <v>827</v>
       </c>
       <c r="C164" t="s">
         <v>828</v>
       </c>
       <c r="D164">
-        <v>32.76</v>
+        <v>15.28</v>
       </c>
       <c r="E164">
-        <v>32.76</v>
+        <v>15.28</v>
       </c>
       <c r="G164" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" t="s">
         <v>829</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
       <c r="L164" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>831</v>
       </c>
       <c r="B165" t="s">
         <v>832</v>
       </c>
       <c r="C165" t="s">
         <v>833</v>
       </c>
       <c r="D165">
-        <v>15.28</v>
+        <v>20.59</v>
       </c>
       <c r="E165">
-        <v>15.28</v>
+        <v>20.59</v>
       </c>
       <c r="G165" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" t="s">
         <v>834</v>
       </c>
       <c r="J165">
         <v>1</v>
       </c>
       <c r="K165" t="s">
         <v>18</v>
       </c>
       <c r="L165" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>836</v>
       </c>
       <c r="B166" t="s">
         <v>837</v>
       </c>
       <c r="C166" t="s">
         <v>838</v>
       </c>
       <c r="D166">
-        <v>20.59</v>
+        <v>86</v>
       </c>
       <c r="E166">
-        <v>20.59</v>
+        <v>86</v>
       </c>
       <c r="G166" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
       <c r="I166" t="s">
         <v>839</v>
       </c>
       <c r="J166">
         <v>1</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
       <c r="L166" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>841</v>
       </c>
       <c r="B167" t="s">
         <v>842</v>
       </c>
       <c r="C167" t="s">
         <v>843</v>
       </c>
       <c r="D167">
-        <v>86</v>
+        <v>11.17</v>
       </c>
       <c r="E167">
-        <v>86</v>
+        <v>11.17</v>
       </c>
       <c r="G167" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H167" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I167" t="s">
         <v>844</v>
       </c>
       <c r="J167">
         <v>1</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
       <c r="L167" t="s">
-        <v>845</v>
+        <v>350</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
+        <v>845</v>
+      </c>
+      <c r="B168" t="s">
         <v>846</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
         <v>847</v>
       </c>
-      <c r="C168" t="s">
+      <c r="D168">
+        <v>6.7</v>
+      </c>
+      <c r="E168">
+        <v>6.7</v>
+      </c>
+      <c r="G168" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H168" t="s">
+        <v>23</v>
+      </c>
+      <c r="I168" t="s">
         <v>848</v>
       </c>
-      <c r="D168">
-[...13 lines deleted...]
-      </c>
       <c r="J168">
         <v>1</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
       <c r="L168" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
+        <v>849</v>
+      </c>
+      <c r="B169" t="s">
         <v>850</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" t="s">
         <v>851</v>
       </c>
-      <c r="C169" t="s">
+      <c r="D169">
+        <v>36.38</v>
+      </c>
+      <c r="E169">
+        <v>36.38</v>
+      </c>
+      <c r="G169" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H169" t="s">
+        <v>23</v>
+      </c>
+      <c r="I169" t="s">
         <v>852</v>
       </c>
-      <c r="D169">
-[...11 lines deleted...]
-      <c r="I169" t="s">
+      <c r="J169">
+        <v>1</v>
+      </c>
+      <c r="K169" t="s">
+        <v>18</v>
+      </c>
+      <c r="L169" t="s">
         <v>853</v>
-      </c>
-[...7 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>854</v>
       </c>
       <c r="B170" t="s">
         <v>855</v>
       </c>
       <c r="C170" t="s">
         <v>856</v>
       </c>
       <c r="D170">
-        <v>36.38</v>
+        <v>44.95</v>
       </c>
       <c r="E170">
-        <v>36.38</v>
+        <v>44.95</v>
       </c>
       <c r="G170" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H170" t="s">
         <v>23</v>
       </c>
       <c r="I170" t="s">
         <v>857</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
       <c r="L170" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>859</v>
       </c>
       <c r="B171" t="s">
         <v>860</v>
       </c>
       <c r="C171" t="s">
         <v>861</v>
       </c>
       <c r="D171">
-        <v>44.95</v>
+        <v>73.48</v>
       </c>
       <c r="E171">
-        <v>44.95</v>
+        <v>73.48</v>
       </c>
       <c r="G171" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H171" t="s">
         <v>23</v>
       </c>
       <c r="I171" t="s">
         <v>862</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
       <c r="L171" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>864</v>
       </c>
       <c r="B172" t="s">
         <v>865</v>
       </c>
       <c r="C172" t="s">
         <v>866</v>
       </c>
       <c r="D172">
-        <v>73.48</v>
+        <v>122.82</v>
       </c>
       <c r="E172">
-        <v>73.48</v>
+        <v>122.82</v>
       </c>
       <c r="G172" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H172" t="s">
         <v>23</v>
       </c>
       <c r="I172" t="s">
         <v>867</v>
       </c>
       <c r="J172">
         <v>1</v>
       </c>
       <c r="K172" t="s">
         <v>18</v>
       </c>
       <c r="L172" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>869</v>
       </c>
       <c r="B173" t="s">
         <v>870</v>
       </c>
       <c r="C173" t="s">
         <v>871</v>
       </c>
       <c r="D173">
-        <v>122.82</v>
+        <v>115.51</v>
       </c>
       <c r="E173">
-        <v>122.82</v>
+        <v>115.51</v>
       </c>
       <c r="G173" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H173" t="s">
         <v>23</v>
       </c>
       <c r="I173" t="s">
         <v>872</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173" t="s">
         <v>18</v>
       </c>
       <c r="L173" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>874</v>
       </c>
       <c r="B174" t="s">
         <v>875</v>
       </c>
       <c r="C174" t="s">
         <v>876</v>
       </c>
       <c r="D174">
-        <v>115.51</v>
+        <v>224.64</v>
       </c>
       <c r="E174">
-        <v>115.51</v>
+        <v>224.64</v>
       </c>
       <c r="G174" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H174" t="s">
         <v>23</v>
       </c>
       <c r="I174" t="s">
         <v>877</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
       <c r="L174" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>879</v>
       </c>
       <c r="B175" t="s">
         <v>880</v>
       </c>
       <c r="C175" t="s">
         <v>881</v>
       </c>
       <c r="D175">
-        <v>224.64</v>
+        <v>19.98</v>
       </c>
       <c r="E175">
-        <v>224.64</v>
+        <v>19.98</v>
       </c>
       <c r="G175" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H175" t="s">
         <v>23</v>
       </c>
       <c r="I175" t="s">
         <v>882</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
       <c r="L175" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>884</v>
       </c>
       <c r="B176" t="s">
         <v>885</v>
       </c>
       <c r="C176" t="s">
         <v>886</v>
       </c>
       <c r="D176">
-        <v>19.98</v>
+        <v>31.98</v>
       </c>
       <c r="E176">
-        <v>19.98</v>
+        <v>31.98</v>
       </c>
       <c r="G176" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H176" t="s">
         <v>23</v>
       </c>
       <c r="I176" t="s">
         <v>887</v>
       </c>
       <c r="J176">
         <v>1</v>
       </c>
       <c r="K176" t="s">
         <v>18</v>
       </c>
       <c r="L176" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>889</v>
       </c>
       <c r="B177" t="s">
         <v>890</v>
       </c>
       <c r="C177" t="s">
         <v>891</v>
       </c>
       <c r="D177">
-        <v>31.98</v>
+        <v>42.01</v>
       </c>
       <c r="E177">
-        <v>31.98</v>
+        <v>42.01</v>
       </c>
       <c r="G177" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H177" t="s">
         <v>23</v>
       </c>
       <c r="I177" t="s">
         <v>892</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177" t="s">
         <v>18</v>
       </c>
       <c r="L177" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>894</v>
       </c>
       <c r="B178" t="s">
         <v>895</v>
       </c>
       <c r="C178" t="s">
         <v>896</v>
       </c>
       <c r="D178">
-        <v>42.01</v>
+        <v>132.02</v>
       </c>
       <c r="E178">
-        <v>42.01</v>
+        <v>132.02</v>
       </c>
       <c r="G178" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H178" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I178" t="s">
         <v>897</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
       <c r="L178" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>899</v>
       </c>
       <c r="B179" t="s">
         <v>900</v>
       </c>
       <c r="C179" t="s">
         <v>901</v>
       </c>
       <c r="D179">
-        <v>132.02</v>
+        <v>84.45</v>
       </c>
       <c r="E179">
-        <v>132.02</v>
+        <v>84.45</v>
       </c>
       <c r="G179" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H179" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I179" t="s">
         <v>902</v>
       </c>
       <c r="J179">
         <v>1</v>
       </c>
       <c r="K179" t="s">
         <v>18</v>
       </c>
       <c r="L179" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>904</v>
       </c>
       <c r="B180" t="s">
         <v>905</v>
       </c>
       <c r="C180" t="s">
         <v>906</v>
       </c>
       <c r="D180">
-        <v>84.45</v>
+        <v>92.75</v>
       </c>
       <c r="E180">
-        <v>84.45</v>
+        <v>92.75</v>
       </c>
       <c r="G180" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>23</v>
       </c>
       <c r="I180" t="s">
         <v>907</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180" t="s">
         <v>18</v>
       </c>
       <c r="L180" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>909</v>
       </c>
       <c r="B181" t="s">
         <v>910</v>
       </c>
       <c r="C181" t="s">
         <v>911</v>
       </c>
       <c r="D181">
-        <v>92.75</v>
+        <v>101.99</v>
       </c>
       <c r="E181">
-        <v>92.75</v>
+        <v>101.99</v>
       </c>
       <c r="G181" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H181" t="s">
         <v>23</v>
       </c>
       <c r="I181" t="s">
         <v>912</v>
       </c>
       <c r="J181">
         <v>1</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
       <c r="L181" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>914</v>
       </c>
       <c r="B182" t="s">
         <v>915</v>
       </c>
       <c r="C182" t="s">
         <v>916</v>
       </c>
       <c r="D182">
-        <v>101.99</v>
+        <v>133.89</v>
       </c>
       <c r="E182">
-        <v>101.99</v>
+        <v>133.89</v>
       </c>
       <c r="G182" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H182" t="s">
         <v>23</v>
       </c>
       <c r="I182" t="s">
         <v>917</v>
       </c>
       <c r="J182">
         <v>1</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
       <c r="L182" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>919</v>
       </c>
       <c r="B183" t="s">
         <v>920</v>
       </c>
       <c r="C183" t="s">
         <v>921</v>
       </c>
       <c r="D183">
-        <v>133.89</v>
+        <v>153.5</v>
       </c>
       <c r="E183">
-        <v>133.89</v>
+        <v>153.5</v>
       </c>
       <c r="G183" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H183" t="s">
         <v>23</v>
       </c>
       <c r="I183" t="s">
         <v>922</v>
       </c>
       <c r="J183">
         <v>1</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
       <c r="L183" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>924</v>
       </c>
       <c r="B184" t="s">
         <v>925</v>
       </c>
       <c r="C184" t="s">
         <v>926</v>
       </c>
       <c r="D184">
-        <v>153.5</v>
+        <v>174.05</v>
       </c>
       <c r="E184">
-        <v>153.5</v>
+        <v>174.05</v>
       </c>
       <c r="G184" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H184" t="s">
         <v>23</v>
       </c>
       <c r="I184" t="s">
         <v>927</v>
       </c>
       <c r="J184">
         <v>1</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
       <c r="L184" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>929</v>
       </c>
       <c r="B185" t="s">
         <v>930</v>
       </c>
       <c r="C185" t="s">
         <v>931</v>
       </c>
       <c r="D185">
-        <v>174.05</v>
+        <v>74.23</v>
       </c>
       <c r="E185">
-        <v>174.05</v>
+        <v>74.23</v>
       </c>
       <c r="G185" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H185" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I185" t="s">
         <v>932</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185" t="s">
         <v>18</v>
       </c>
       <c r="L185" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>934</v>
       </c>
       <c r="B186" t="s">
         <v>935</v>
       </c>
       <c r="C186" t="s">
         <v>936</v>
       </c>
       <c r="D186">
-        <v>74.23</v>
+        <v>624.21</v>
       </c>
       <c r="E186">
-        <v>74.23</v>
+        <v>624.21</v>
       </c>
       <c r="G186" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H186" t="s">
         <v>16</v>
       </c>
       <c r="I186" t="s">
         <v>937</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186" t="s">
         <v>18</v>
       </c>
       <c r="L186" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>939</v>
       </c>
       <c r="B187" t="s">
         <v>940</v>
       </c>
       <c r="C187" t="s">
         <v>941</v>
       </c>
       <c r="D187">
-        <v>624.21</v>
+        <v>577.87</v>
       </c>
       <c r="E187">
-        <v>624.21</v>
+        <v>577.87</v>
       </c>
       <c r="G187" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H187" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I187" t="s">
         <v>942</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187" t="s">
         <v>18</v>
       </c>
       <c r="L187" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>944</v>
       </c>
       <c r="B188" t="s">
         <v>945</v>
       </c>
       <c r="C188" t="s">
         <v>946</v>
       </c>
       <c r="D188">
-        <v>577.87</v>
+        <v>395</v>
       </c>
       <c r="E188">
-        <v>577.87</v>
+        <v>395</v>
       </c>
       <c r="G188" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H188" t="s">
         <v>23</v>
       </c>
       <c r="I188" t="s">
         <v>947</v>
       </c>
       <c r="J188">
         <v>1</v>
       </c>
       <c r="K188" t="s">
         <v>18</v>
       </c>
       <c r="L188" t="s">
-        <v>948</v>
+        <v>350</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
+        <v>948</v>
+      </c>
+      <c r="B189" t="s">
         <v>949</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" t="s">
         <v>950</v>
       </c>
-      <c r="C189" t="s">
+      <c r="D189">
+        <v>409.72</v>
+      </c>
+      <c r="E189">
+        <v>409.72</v>
+      </c>
+      <c r="G189" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H189" t="s">
+        <v>16</v>
+      </c>
+      <c r="I189" t="s">
         <v>951</v>
       </c>
-      <c r="D189">
-[...11 lines deleted...]
-      <c r="I189" t="s">
+      <c r="J189">
+        <v>1</v>
+      </c>
+      <c r="K189" t="s">
+        <v>18</v>
+      </c>
+      <c r="L189" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>953</v>
       </c>
       <c r="B190" t="s">
         <v>954</v>
       </c>
       <c r="C190" t="s">
         <v>955</v>
       </c>
       <c r="D190">
-        <v>409.72</v>
+        <v>91.42</v>
       </c>
       <c r="E190">
-        <v>409.72</v>
+        <v>91.42</v>
       </c>
       <c r="G190" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H190" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I190" t="s">
         <v>956</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190" t="s">
         <v>18</v>
       </c>
       <c r="L190" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>958</v>
       </c>
       <c r="B191" t="s">
         <v>959</v>
       </c>
       <c r="C191" t="s">
         <v>960</v>
       </c>
       <c r="D191">
-        <v>91.42</v>
+        <v>140.21</v>
       </c>
       <c r="E191">
-        <v>91.42</v>
+        <v>140.21</v>
       </c>
       <c r="G191" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H191" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I191" t="s">
         <v>961</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191" t="s">
         <v>18</v>
       </c>
       <c r="L191" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>963</v>
       </c>
       <c r="B192" t="s">
         <v>964</v>
       </c>
       <c r="C192" t="s">
         <v>965</v>
       </c>
       <c r="D192">
-        <v>140.21</v>
+        <v>581.37</v>
       </c>
       <c r="E192">
-        <v>140.21</v>
+        <v>581.37</v>
       </c>
       <c r="G192" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
       <c r="I192" t="s">
         <v>966</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
       <c r="L192" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>968</v>
       </c>
       <c r="B193" t="s">
         <v>969</v>
       </c>
       <c r="C193" t="s">
         <v>970</v>
       </c>
       <c r="D193">
-        <v>581.37</v>
+        <v>487.51</v>
       </c>
       <c r="E193">
-        <v>581.37</v>
+        <v>487.51</v>
       </c>
       <c r="G193" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
       <c r="I193" t="s">
         <v>971</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
       <c r="L193" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>973</v>
       </c>
       <c r="B194" t="s">
         <v>974</v>
       </c>
       <c r="C194" t="s">
         <v>975</v>
       </c>
       <c r="D194">
-        <v>487.51</v>
+        <v>940.03</v>
       </c>
       <c r="E194">
-        <v>487.51</v>
+        <v>940.03</v>
       </c>
       <c r="G194" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
       <c r="I194" t="s">
         <v>976</v>
       </c>
       <c r="J194">
         <v>1</v>
       </c>
       <c r="K194" t="s">
         <v>18</v>
       </c>
       <c r="L194" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>978</v>
       </c>
       <c r="B195" t="s">
         <v>979</v>
       </c>
       <c r="C195" t="s">
         <v>980</v>
       </c>
       <c r="D195">
-        <v>940.03</v>
+        <v>48.96</v>
       </c>
       <c r="E195">
-        <v>940.03</v>
+        <v>48.96</v>
       </c>
       <c r="G195" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H195" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I195" t="s">
         <v>981</v>
       </c>
       <c r="J195">
         <v>1</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
       <c r="L195" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>983</v>
       </c>
       <c r="B196" t="s">
         <v>984</v>
       </c>
       <c r="C196" t="s">
         <v>985</v>
       </c>
       <c r="D196">
-        <v>48.96</v>
+        <v>65.77</v>
       </c>
       <c r="E196">
-        <v>48.96</v>
+        <v>65.77</v>
       </c>
       <c r="G196" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H196" t="s">
         <v>23</v>
       </c>
       <c r="I196" t="s">
         <v>986</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196" t="s">
         <v>18</v>
       </c>
       <c r="L196" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>988</v>
       </c>
       <c r="B197" t="s">
         <v>989</v>
       </c>
       <c r="C197" t="s">
         <v>990</v>
       </c>
       <c r="D197">
-        <v>65.77</v>
+        <v>68.28</v>
       </c>
       <c r="E197">
-        <v>65.77</v>
+        <v>68.28</v>
       </c>
       <c r="G197" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>991</v>
       </c>
       <c r="J197">
         <v>1</v>
       </c>
       <c r="K197" t="s">
         <v>18</v>
       </c>
       <c r="L197" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>993</v>
       </c>
       <c r="B198" t="s">
         <v>994</v>
       </c>
       <c r="C198" t="s">
         <v>995</v>
       </c>
       <c r="D198">
-        <v>68.28</v>
+        <v>71.64</v>
       </c>
       <c r="E198">
-        <v>68.28</v>
+        <v>71.64</v>
       </c>
       <c r="G198" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H198" t="s">
         <v>23</v>
       </c>
       <c r="I198" t="s">
         <v>996</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
       <c r="L198" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>998</v>
       </c>
       <c r="B199" t="s">
         <v>999</v>
       </c>
       <c r="C199" t="s">
         <v>1000</v>
       </c>
       <c r="D199">
-        <v>71.64</v>
+        <v>92.18</v>
       </c>
       <c r="E199">
-        <v>71.64</v>
+        <v>92.18</v>
       </c>
       <c r="G199" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H199" t="s">
         <v>23</v>
       </c>
       <c r="I199" t="s">
         <v>1001</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
       <c r="L199" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>1003</v>
       </c>
       <c r="B200" t="s">
         <v>1004</v>
       </c>
       <c r="C200" t="s">
         <v>1005</v>
       </c>
       <c r="D200">
-        <v>92.18</v>
+        <v>98.57</v>
       </c>
       <c r="E200">
-        <v>92.18</v>
+        <v>98.57</v>
       </c>
       <c r="G200" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H200" t="s">
         <v>23</v>
       </c>
       <c r="I200" t="s">
         <v>1006</v>
       </c>
       <c r="J200">
         <v>1</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
       <c r="L200" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>1008</v>
       </c>
       <c r="B201" t="s">
         <v>1009</v>
       </c>
       <c r="C201" t="s">
         <v>1010</v>
       </c>
       <c r="D201">
-        <v>98.57</v>
+        <v>119.33</v>
       </c>
       <c r="E201">
-        <v>98.57</v>
+        <v>119.33</v>
       </c>
       <c r="G201" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>1011</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
       <c r="L201" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>1013</v>
       </c>
       <c r="B202" t="s">
         <v>1014</v>
       </c>
       <c r="C202" t="s">
         <v>1015</v>
       </c>
       <c r="D202">
-        <v>119.33</v>
+        <v>130.69</v>
       </c>
       <c r="E202">
-        <v>119.33</v>
+        <v>130.69</v>
       </c>
       <c r="G202" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H202" t="s">
         <v>23</v>
       </c>
       <c r="I202" t="s">
         <v>1016</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
       <c r="L202" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>1018</v>
       </c>
       <c r="B203" t="s">
         <v>1019</v>
       </c>
       <c r="C203" t="s">
         <v>1020</v>
       </c>
       <c r="D203">
-        <v>130.69</v>
+        <v>143.78</v>
       </c>
       <c r="E203">
-        <v>130.69</v>
+        <v>143.78</v>
       </c>
       <c r="G203" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>1021</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
       <c r="L203" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>1023</v>
       </c>
       <c r="B204" t="s">
         <v>1024</v>
       </c>
       <c r="C204" t="s">
         <v>1025</v>
       </c>
       <c r="D204">
-        <v>143.78</v>
+        <v>154.68</v>
       </c>
       <c r="E204">
-        <v>143.78</v>
+        <v>154.68</v>
       </c>
       <c r="G204" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H204" t="s">
         <v>23</v>
       </c>
       <c r="I204" t="s">
         <v>1026</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
       <c r="L204" t="s">
         <v>1027</v>
-      </c>
-[...33 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>