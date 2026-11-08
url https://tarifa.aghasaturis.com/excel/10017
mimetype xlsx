--- v5 (2026-09-23)
+++ v6 (2026-11-08)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1028" uniqueCount="1028">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1023" uniqueCount="1023">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -2412,65 +2412,50 @@
     <t>FLOX</t>
   </si>
   <si>
     <t>Sola-FLOX-Nivel láser de líneas FLOX para soladores de hasta 30 m</t>
   </si>
   <si>
     <t>9002719035466</t>
   </si>
   <si>
     <t>P02-02-018-V01-P01</t>
   </si>
   <si>
     <t>A1328110884URECLGDO</t>
   </si>
   <si>
     <t>RECLGDO</t>
   </si>
   <si>
     <t>Sola-RECLGDO-Receptor universal para niveles de línea verde</t>
   </si>
   <si>
     <t>9002719033813</t>
   </si>
   <si>
     <t>P02-02-021-V01-P01</t>
-  </si>
-[...13 lines deleted...]
-    <t>P02-02-021-V02-P01</t>
   </si>
   <si>
     <t>A1328111095SLFST</t>
   </si>
   <si>
     <t>FST</t>
   </si>
   <si>
     <t>Sola-FST-Trípode compacto</t>
   </si>
   <si>
     <t>9002719020141</t>
   </si>
   <si>
     <t>P02-02-023-V01-P01</t>
   </si>
   <si>
     <t>A1328111142SMST</t>
   </si>
   <si>
     <t>MST</t>
   </si>
   <si>
     <t>Sola-MST-Mini trípode</t>
   </si>
@@ -3141,51 +3126,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N204"/>
+  <dimension ref="A1:N203"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="18"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="6"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -8701,1643 +8686,1608 @@
       </c>
       <c r="I158" t="s">
         <v>799</v>
       </c>
       <c r="J158">
         <v>1</v>
       </c>
       <c r="K158" t="s">
         <v>18</v>
       </c>
       <c r="L158" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>801</v>
       </c>
       <c r="B159" t="s">
         <v>802</v>
       </c>
       <c r="C159" t="s">
         <v>803</v>
       </c>
       <c r="D159">
-        <v>225.51</v>
+        <v>75.53</v>
       </c>
       <c r="E159">
-        <v>225.51</v>
+        <v>75.53</v>
       </c>
       <c r="G159" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" t="s">
         <v>804</v>
       </c>
       <c r="J159">
         <v>1</v>
       </c>
       <c r="K159" t="s">
         <v>18</v>
       </c>
       <c r="L159" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>806</v>
       </c>
       <c r="B160" t="s">
         <v>807</v>
       </c>
       <c r="C160" t="s">
         <v>808</v>
       </c>
       <c r="D160">
-        <v>75.53</v>
+        <v>24.15</v>
       </c>
       <c r="E160">
-        <v>75.53</v>
+        <v>24.15</v>
       </c>
       <c r="G160" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" t="s">
         <v>809</v>
       </c>
       <c r="J160">
         <v>1</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
       <c r="L160" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>811</v>
       </c>
       <c r="B161" t="s">
         <v>812</v>
       </c>
       <c r="C161" t="s">
         <v>813</v>
       </c>
       <c r="D161">
-        <v>24.15</v>
+        <v>144.41</v>
       </c>
       <c r="E161">
-        <v>24.15</v>
+        <v>144.41</v>
       </c>
       <c r="G161" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" t="s">
         <v>814</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161" t="s">
         <v>18</v>
       </c>
       <c r="L161" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>816</v>
       </c>
       <c r="B162" t="s">
         <v>817</v>
       </c>
       <c r="C162" t="s">
         <v>818</v>
       </c>
       <c r="D162">
-        <v>144.41</v>
+        <v>32.76</v>
       </c>
       <c r="E162">
-        <v>144.41</v>
+        <v>32.76</v>
       </c>
       <c r="G162" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
       <c r="I162" t="s">
         <v>819</v>
       </c>
       <c r="J162">
         <v>1</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
       <c r="L162" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>821</v>
       </c>
       <c r="B163" t="s">
         <v>822</v>
       </c>
       <c r="C163" t="s">
         <v>823</v>
       </c>
       <c r="D163">
-        <v>32.76</v>
+        <v>15.28</v>
       </c>
       <c r="E163">
-        <v>32.76</v>
+        <v>15.28</v>
       </c>
       <c r="G163" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" t="s">
         <v>824</v>
       </c>
       <c r="J163">
         <v>1</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
       <c r="L163" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>826</v>
       </c>
       <c r="B164" t="s">
         <v>827</v>
       </c>
       <c r="C164" t="s">
         <v>828</v>
       </c>
       <c r="D164">
-        <v>15.28</v>
+        <v>20.59</v>
       </c>
       <c r="E164">
-        <v>15.28</v>
+        <v>20.59</v>
       </c>
       <c r="G164" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" t="s">
         <v>829</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
       <c r="L164" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>831</v>
       </c>
       <c r="B165" t="s">
         <v>832</v>
       </c>
       <c r="C165" t="s">
         <v>833</v>
       </c>
       <c r="D165">
-        <v>20.59</v>
+        <v>86</v>
       </c>
       <c r="E165">
-        <v>20.59</v>
+        <v>86</v>
       </c>
       <c r="G165" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" t="s">
         <v>834</v>
       </c>
       <c r="J165">
         <v>1</v>
       </c>
       <c r="K165" t="s">
         <v>18</v>
       </c>
       <c r="L165" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>836</v>
       </c>
       <c r="B166" t="s">
         <v>837</v>
       </c>
       <c r="C166" t="s">
         <v>838</v>
       </c>
       <c r="D166">
-        <v>86</v>
+        <v>11.17</v>
       </c>
       <c r="E166">
-        <v>86</v>
+        <v>11.17</v>
       </c>
       <c r="G166" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H166" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I166" t="s">
         <v>839</v>
       </c>
       <c r="J166">
         <v>1</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
       <c r="L166" t="s">
-        <v>840</v>
+        <v>350</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
+        <v>840</v>
+      </c>
+      <c r="B167" t="s">
         <v>841</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" t="s">
         <v>842</v>
       </c>
-      <c r="C167" t="s">
+      <c r="D167">
+        <v>6.7</v>
+      </c>
+      <c r="E167">
+        <v>6.7</v>
+      </c>
+      <c r="G167" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H167" t="s">
+        <v>23</v>
+      </c>
+      <c r="I167" t="s">
         <v>843</v>
-      </c>
-[...13 lines deleted...]
-        <v>844</v>
       </c>
       <c r="J167">
         <v>1</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
       <c r="L167" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
+        <v>844</v>
+      </c>
+      <c r="B168" t="s">
         <v>845</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
         <v>846</v>
       </c>
-      <c r="C168" t="s">
+      <c r="D168">
+        <v>36.38</v>
+      </c>
+      <c r="E168">
+        <v>36.38</v>
+      </c>
+      <c r="G168" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H168" t="s">
+        <v>23</v>
+      </c>
+      <c r="I168" t="s">
         <v>847</v>
       </c>
-      <c r="D168">
-[...11 lines deleted...]
-      <c r="I168" t="s">
+      <c r="J168">
+        <v>1</v>
+      </c>
+      <c r="K168" t="s">
+        <v>18</v>
+      </c>
+      <c r="L168" t="s">
         <v>848</v>
-      </c>
-[...7 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>849</v>
       </c>
       <c r="B169" t="s">
         <v>850</v>
       </c>
       <c r="C169" t="s">
         <v>851</v>
       </c>
       <c r="D169">
-        <v>36.38</v>
+        <v>44.95</v>
       </c>
       <c r="E169">
-        <v>36.38</v>
+        <v>44.95</v>
       </c>
       <c r="G169" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H169" t="s">
         <v>23</v>
       </c>
       <c r="I169" t="s">
         <v>852</v>
       </c>
       <c r="J169">
         <v>1</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
       <c r="L169" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>854</v>
       </c>
       <c r="B170" t="s">
         <v>855</v>
       </c>
       <c r="C170" t="s">
         <v>856</v>
       </c>
       <c r="D170">
-        <v>44.95</v>
+        <v>73.48</v>
       </c>
       <c r="E170">
-        <v>44.95</v>
+        <v>73.48</v>
       </c>
       <c r="G170" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H170" t="s">
         <v>23</v>
       </c>
       <c r="I170" t="s">
         <v>857</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
       <c r="L170" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>859</v>
       </c>
       <c r="B171" t="s">
         <v>860</v>
       </c>
       <c r="C171" t="s">
         <v>861</v>
       </c>
       <c r="D171">
-        <v>73.48</v>
+        <v>122.82</v>
       </c>
       <c r="E171">
-        <v>73.48</v>
+        <v>122.82</v>
       </c>
       <c r="G171" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H171" t="s">
         <v>23</v>
       </c>
       <c r="I171" t="s">
         <v>862</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
       <c r="L171" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>864</v>
       </c>
       <c r="B172" t="s">
         <v>865</v>
       </c>
       <c r="C172" t="s">
         <v>866</v>
       </c>
       <c r="D172">
-        <v>122.82</v>
+        <v>115.51</v>
       </c>
       <c r="E172">
-        <v>122.82</v>
+        <v>115.51</v>
       </c>
       <c r="G172" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H172" t="s">
         <v>23</v>
       </c>
       <c r="I172" t="s">
         <v>867</v>
       </c>
       <c r="J172">
         <v>1</v>
       </c>
       <c r="K172" t="s">
         <v>18</v>
       </c>
       <c r="L172" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>869</v>
       </c>
       <c r="B173" t="s">
         <v>870</v>
       </c>
       <c r="C173" t="s">
         <v>871</v>
       </c>
       <c r="D173">
-        <v>115.51</v>
+        <v>224.64</v>
       </c>
       <c r="E173">
-        <v>115.51</v>
+        <v>224.64</v>
       </c>
       <c r="G173" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H173" t="s">
         <v>23</v>
       </c>
       <c r="I173" t="s">
         <v>872</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173" t="s">
         <v>18</v>
       </c>
       <c r="L173" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>874</v>
       </c>
       <c r="B174" t="s">
         <v>875</v>
       </c>
       <c r="C174" t="s">
         <v>876</v>
       </c>
       <c r="D174">
-        <v>224.64</v>
+        <v>19.98</v>
       </c>
       <c r="E174">
-        <v>224.64</v>
+        <v>19.98</v>
       </c>
       <c r="G174" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H174" t="s">
         <v>23</v>
       </c>
       <c r="I174" t="s">
         <v>877</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
       <c r="L174" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>879</v>
       </c>
       <c r="B175" t="s">
         <v>880</v>
       </c>
       <c r="C175" t="s">
         <v>881</v>
       </c>
       <c r="D175">
-        <v>19.98</v>
+        <v>31.98</v>
       </c>
       <c r="E175">
-        <v>19.98</v>
+        <v>31.98</v>
       </c>
       <c r="G175" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H175" t="s">
         <v>23</v>
       </c>
       <c r="I175" t="s">
         <v>882</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
       <c r="L175" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>884</v>
       </c>
       <c r="B176" t="s">
         <v>885</v>
       </c>
       <c r="C176" t="s">
         <v>886</v>
       </c>
       <c r="D176">
-        <v>31.98</v>
+        <v>42.01</v>
       </c>
       <c r="E176">
-        <v>31.98</v>
+        <v>42.01</v>
       </c>
       <c r="G176" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H176" t="s">
         <v>23</v>
       </c>
       <c r="I176" t="s">
         <v>887</v>
       </c>
       <c r="J176">
         <v>1</v>
       </c>
       <c r="K176" t="s">
         <v>18</v>
       </c>
       <c r="L176" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>889</v>
       </c>
       <c r="B177" t="s">
         <v>890</v>
       </c>
       <c r="C177" t="s">
         <v>891</v>
       </c>
       <c r="D177">
-        <v>42.01</v>
+        <v>132.02</v>
       </c>
       <c r="E177">
-        <v>42.01</v>
+        <v>132.02</v>
       </c>
       <c r="G177" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H177" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I177" t="s">
         <v>892</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177" t="s">
         <v>18</v>
       </c>
       <c r="L177" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>894</v>
       </c>
       <c r="B178" t="s">
         <v>895</v>
       </c>
       <c r="C178" t="s">
         <v>896</v>
       </c>
       <c r="D178">
-        <v>132.02</v>
+        <v>84.45</v>
       </c>
       <c r="E178">
-        <v>132.02</v>
+        <v>84.45</v>
       </c>
       <c r="G178" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H178" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I178" t="s">
         <v>897</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
       <c r="L178" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>899</v>
       </c>
       <c r="B179" t="s">
         <v>900</v>
       </c>
       <c r="C179" t="s">
         <v>901</v>
       </c>
       <c r="D179">
-        <v>84.45</v>
+        <v>92.75</v>
       </c>
       <c r="E179">
-        <v>84.45</v>
+        <v>92.75</v>
       </c>
       <c r="G179" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H179" t="s">
         <v>23</v>
       </c>
       <c r="I179" t="s">
         <v>902</v>
       </c>
       <c r="J179">
         <v>1</v>
       </c>
       <c r="K179" t="s">
         <v>18</v>
       </c>
       <c r="L179" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>904</v>
       </c>
       <c r="B180" t="s">
         <v>905</v>
       </c>
       <c r="C180" t="s">
         <v>906</v>
       </c>
       <c r="D180">
-        <v>92.75</v>
+        <v>101.99</v>
       </c>
       <c r="E180">
-        <v>92.75</v>
+        <v>101.99</v>
       </c>
       <c r="G180" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>23</v>
       </c>
       <c r="I180" t="s">
         <v>907</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180" t="s">
         <v>18</v>
       </c>
       <c r="L180" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>909</v>
       </c>
       <c r="B181" t="s">
         <v>910</v>
       </c>
       <c r="C181" t="s">
         <v>911</v>
       </c>
       <c r="D181">
-        <v>101.99</v>
+        <v>133.89</v>
       </c>
       <c r="E181">
-        <v>101.99</v>
+        <v>133.89</v>
       </c>
       <c r="G181" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H181" t="s">
         <v>23</v>
       </c>
       <c r="I181" t="s">
         <v>912</v>
       </c>
       <c r="J181">
         <v>1</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
       <c r="L181" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>914</v>
       </c>
       <c r="B182" t="s">
         <v>915</v>
       </c>
       <c r="C182" t="s">
         <v>916</v>
       </c>
       <c r="D182">
-        <v>133.89</v>
+        <v>153.5</v>
       </c>
       <c r="E182">
-        <v>133.89</v>
+        <v>153.5</v>
       </c>
       <c r="G182" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H182" t="s">
         <v>23</v>
       </c>
       <c r="I182" t="s">
         <v>917</v>
       </c>
       <c r="J182">
         <v>1</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
       <c r="L182" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>919</v>
       </c>
       <c r="B183" t="s">
         <v>920</v>
       </c>
       <c r="C183" t="s">
         <v>921</v>
       </c>
       <c r="D183">
-        <v>153.5</v>
+        <v>174.05</v>
       </c>
       <c r="E183">
-        <v>153.5</v>
+        <v>174.05</v>
       </c>
       <c r="G183" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H183" t="s">
         <v>23</v>
       </c>
       <c r="I183" t="s">
         <v>922</v>
       </c>
       <c r="J183">
         <v>1</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
       <c r="L183" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>924</v>
       </c>
       <c r="B184" t="s">
         <v>925</v>
       </c>
       <c r="C184" t="s">
         <v>926</v>
       </c>
       <c r="D184">
-        <v>174.05</v>
+        <v>74.23</v>
       </c>
       <c r="E184">
-        <v>174.05</v>
+        <v>74.23</v>
       </c>
       <c r="G184" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H184" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I184" t="s">
         <v>927</v>
       </c>
       <c r="J184">
         <v>1</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
       <c r="L184" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>929</v>
       </c>
       <c r="B185" t="s">
         <v>930</v>
       </c>
       <c r="C185" t="s">
         <v>931</v>
       </c>
       <c r="D185">
-        <v>74.23</v>
+        <v>624.21</v>
       </c>
       <c r="E185">
-        <v>74.23</v>
+        <v>624.21</v>
       </c>
       <c r="G185" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H185" t="s">
         <v>16</v>
       </c>
       <c r="I185" t="s">
         <v>932</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185" t="s">
         <v>18</v>
       </c>
       <c r="L185" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>934</v>
       </c>
       <c r="B186" t="s">
         <v>935</v>
       </c>
       <c r="C186" t="s">
         <v>936</v>
       </c>
       <c r="D186">
-        <v>624.21</v>
+        <v>577.87</v>
       </c>
       <c r="E186">
-        <v>624.21</v>
+        <v>577.87</v>
       </c>
       <c r="G186" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H186" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I186" t="s">
         <v>937</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186" t="s">
         <v>18</v>
       </c>
       <c r="L186" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>939</v>
       </c>
       <c r="B187" t="s">
         <v>940</v>
       </c>
       <c r="C187" t="s">
         <v>941</v>
       </c>
       <c r="D187">
-        <v>577.87</v>
+        <v>395</v>
       </c>
       <c r="E187">
-        <v>577.87</v>
+        <v>395</v>
       </c>
       <c r="G187" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H187" t="s">
         <v>23</v>
       </c>
       <c r="I187" t="s">
         <v>942</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187" t="s">
         <v>18</v>
       </c>
       <c r="L187" t="s">
-        <v>943</v>
+        <v>350</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
+        <v>943</v>
+      </c>
+      <c r="B188" t="s">
         <v>944</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" t="s">
         <v>945</v>
       </c>
-      <c r="C188" t="s">
+      <c r="D188">
+        <v>409.72</v>
+      </c>
+      <c r="E188">
+        <v>409.72</v>
+      </c>
+      <c r="G188" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H188" t="s">
+        <v>16</v>
+      </c>
+      <c r="I188" t="s">
         <v>946</v>
       </c>
-      <c r="D188">
-[...11 lines deleted...]
-      <c r="I188" t="s">
+      <c r="J188">
+        <v>1</v>
+      </c>
+      <c r="K188" t="s">
+        <v>18</v>
+      </c>
+      <c r="L188" t="s">
         <v>947</v>
-      </c>
-[...7 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>948</v>
       </c>
       <c r="B189" t="s">
         <v>949</v>
       </c>
       <c r="C189" t="s">
         <v>950</v>
       </c>
       <c r="D189">
-        <v>409.72</v>
+        <v>91.42</v>
       </c>
       <c r="E189">
-        <v>409.72</v>
+        <v>91.42</v>
       </c>
       <c r="G189" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H189" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I189" t="s">
         <v>951</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189" t="s">
         <v>18</v>
       </c>
       <c r="L189" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>953</v>
       </c>
       <c r="B190" t="s">
         <v>954</v>
       </c>
       <c r="C190" t="s">
         <v>955</v>
       </c>
       <c r="D190">
-        <v>91.42</v>
+        <v>140.21</v>
       </c>
       <c r="E190">
-        <v>91.42</v>
+        <v>140.21</v>
       </c>
       <c r="G190" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H190" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I190" t="s">
         <v>956</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190" t="s">
         <v>18</v>
       </c>
       <c r="L190" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>958</v>
       </c>
       <c r="B191" t="s">
         <v>959</v>
       </c>
       <c r="C191" t="s">
         <v>960</v>
       </c>
       <c r="D191">
-        <v>140.21</v>
+        <v>581.37</v>
       </c>
       <c r="E191">
-        <v>140.21</v>
+        <v>581.37</v>
       </c>
       <c r="G191" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
       <c r="I191" t="s">
         <v>961</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191" t="s">
         <v>18</v>
       </c>
       <c r="L191" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>963</v>
       </c>
       <c r="B192" t="s">
         <v>964</v>
       </c>
       <c r="C192" t="s">
         <v>965</v>
       </c>
       <c r="D192">
-        <v>581.37</v>
+        <v>487.51</v>
       </c>
       <c r="E192">
-        <v>581.37</v>
+        <v>487.51</v>
       </c>
       <c r="G192" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
       <c r="I192" t="s">
         <v>966</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
       <c r="L192" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>968</v>
       </c>
       <c r="B193" t="s">
         <v>969</v>
       </c>
       <c r="C193" t="s">
         <v>970</v>
       </c>
       <c r="D193">
-        <v>487.51</v>
+        <v>940.03</v>
       </c>
       <c r="E193">
-        <v>487.51</v>
+        <v>940.03</v>
       </c>
       <c r="G193" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
       <c r="I193" t="s">
         <v>971</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
       <c r="L193" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>973</v>
       </c>
       <c r="B194" t="s">
         <v>974</v>
       </c>
       <c r="C194" t="s">
         <v>975</v>
       </c>
       <c r="D194">
-        <v>940.03</v>
+        <v>48.96</v>
       </c>
       <c r="E194">
-        <v>940.03</v>
+        <v>48.96</v>
       </c>
       <c r="G194" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H194" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I194" t="s">
         <v>976</v>
       </c>
       <c r="J194">
         <v>1</v>
       </c>
       <c r="K194" t="s">
         <v>18</v>
       </c>
       <c r="L194" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>978</v>
       </c>
       <c r="B195" t="s">
         <v>979</v>
       </c>
       <c r="C195" t="s">
         <v>980</v>
       </c>
       <c r="D195">
-        <v>48.96</v>
+        <v>65.77</v>
       </c>
       <c r="E195">
-        <v>48.96</v>
+        <v>65.77</v>
       </c>
       <c r="G195" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H195" t="s">
         <v>23</v>
       </c>
       <c r="I195" t="s">
         <v>981</v>
       </c>
       <c r="J195">
         <v>1</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
       <c r="L195" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>983</v>
       </c>
       <c r="B196" t="s">
         <v>984</v>
       </c>
       <c r="C196" t="s">
         <v>985</v>
       </c>
       <c r="D196">
-        <v>65.77</v>
+        <v>68.28</v>
       </c>
       <c r="E196">
-        <v>65.77</v>
+        <v>68.28</v>
       </c>
       <c r="G196" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H196" t="s">
         <v>23</v>
       </c>
       <c r="I196" t="s">
         <v>986</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196" t="s">
         <v>18</v>
       </c>
       <c r="L196" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>988</v>
       </c>
       <c r="B197" t="s">
         <v>989</v>
       </c>
       <c r="C197" t="s">
         <v>990</v>
       </c>
       <c r="D197">
-        <v>68.28</v>
+        <v>71.64</v>
       </c>
       <c r="E197">
-        <v>68.28</v>
+        <v>71.64</v>
       </c>
       <c r="G197" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>991</v>
       </c>
       <c r="J197">
         <v>1</v>
       </c>
       <c r="K197" t="s">
         <v>18</v>
       </c>
       <c r="L197" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>993</v>
       </c>
       <c r="B198" t="s">
         <v>994</v>
       </c>
       <c r="C198" t="s">
         <v>995</v>
       </c>
       <c r="D198">
-        <v>71.64</v>
+        <v>92.18</v>
       </c>
       <c r="E198">
-        <v>71.64</v>
+        <v>92.18</v>
       </c>
       <c r="G198" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H198" t="s">
         <v>23</v>
       </c>
       <c r="I198" t="s">
         <v>996</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
       <c r="L198" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>998</v>
       </c>
       <c r="B199" t="s">
         <v>999</v>
       </c>
       <c r="C199" t="s">
         <v>1000</v>
       </c>
       <c r="D199">
-        <v>92.18</v>
+        <v>98.57</v>
       </c>
       <c r="E199">
-        <v>92.18</v>
+        <v>98.57</v>
       </c>
       <c r="G199" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H199" t="s">
         <v>23</v>
       </c>
       <c r="I199" t="s">
         <v>1001</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
       <c r="L199" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>1003</v>
       </c>
       <c r="B200" t="s">
         <v>1004</v>
       </c>
       <c r="C200" t="s">
         <v>1005</v>
       </c>
       <c r="D200">
-        <v>98.57</v>
+        <v>119.33</v>
       </c>
       <c r="E200">
-        <v>98.57</v>
+        <v>119.33</v>
       </c>
       <c r="G200" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H200" t="s">
         <v>23</v>
       </c>
       <c r="I200" t="s">
         <v>1006</v>
       </c>
       <c r="J200">
         <v>1</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
       <c r="L200" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>1008</v>
       </c>
       <c r="B201" t="s">
         <v>1009</v>
       </c>
       <c r="C201" t="s">
         <v>1010</v>
       </c>
       <c r="D201">
-        <v>119.33</v>
+        <v>130.69</v>
       </c>
       <c r="E201">
-        <v>119.33</v>
+        <v>130.69</v>
       </c>
       <c r="G201" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>1011</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
       <c r="L201" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>1013</v>
       </c>
       <c r="B202" t="s">
         <v>1014</v>
       </c>
       <c r="C202" t="s">
         <v>1015</v>
       </c>
       <c r="D202">
-        <v>130.69</v>
+        <v>143.78</v>
       </c>
       <c r="E202">
-        <v>130.69</v>
+        <v>143.78</v>
       </c>
       <c r="G202" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H202" t="s">
         <v>23</v>
       </c>
       <c r="I202" t="s">
         <v>1016</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
       <c r="L202" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>1018</v>
       </c>
       <c r="B203" t="s">
         <v>1019</v>
       </c>
       <c r="C203" t="s">
         <v>1020</v>
       </c>
       <c r="D203">
-        <v>143.78</v>
+        <v>154.68</v>
       </c>
       <c r="E203">
-        <v>143.78</v>
+        <v>154.68</v>
       </c>
       <c r="G203" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>1021</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
       <c r="L203" t="s">
         <v>1022</v>
-      </c>
-[...33 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>