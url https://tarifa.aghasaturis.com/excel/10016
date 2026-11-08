--- v2 (2026-08-09)
+++ v3 (2026-11-08)
@@ -1590,51 +1590,51 @@
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
         <v>17.46</v>
       </c>
       <c r="E19">
         <v>17.46</v>
       </c>
       <c r="G19" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
         <v>107</v>
       </c>
       <c r="D20">
         <v>29.03</v>
       </c>
       <c r="E20">
         <v>29.03</v>
       </c>
       <c r="G20" t="s" s="1">
@@ -1660,51 +1660,51 @@
       <c r="A21" t="s">
         <v>110</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
       <c r="C21" t="s">
         <v>112</v>
       </c>
       <c r="D21">
         <v>12.79</v>
       </c>
       <c r="E21">
         <v>12.79</v>
       </c>
       <c r="G21" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>113</v>
       </c>
       <c r="J21">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
         <v>15.73</v>
       </c>
       <c r="E22">
         <v>15.73</v>
       </c>
       <c r="G22" t="s" s="1">