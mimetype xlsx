--- v1 (2026-03-03)
+++ v2 (2026-04-18)
@@ -9,70 +9,73 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2003" uniqueCount="2003">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2005" uniqueCount="2005">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
+    <t>Variación Precio</t>
+  </si>
+  <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A141110101V73680150</t>
   </si>
   <si>
     <t>1010020015</t>
   </si>
   <si>
     <t>Vogel-1010020015-Regla flexible DIN 2768m Largo 150 mm, Sección 13x0,5 mm</t>
   </si>
   <si>
     <t>RI</t>
@@ -432,50 +435,53 @@
     <t>P02-04-003-V05-P01</t>
   </si>
   <si>
     <t>A141120149V201102</t>
   </si>
   <si>
     <t>201102</t>
   </si>
   <si>
     <t>Vogel-201102-Calibre pie de rey con comparador DIN 862, Capacidad util 150 mm, Boca 40 mm, Lectura 0,02 mm</t>
   </si>
   <si>
     <t>4010873251023</t>
   </si>
   <si>
     <t>P02-04-003-V05-P02</t>
   </si>
   <si>
     <t>A141120192V200881</t>
   </si>
   <si>
     <t>200881</t>
   </si>
   <si>
     <t>Vogel-200881-Calibre de taller digital de 500 mm</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>4010873632761</t>
   </si>
   <si>
     <t>P02-04-005-V02-P01</t>
   </si>
   <si>
     <t>A141120192V200882</t>
   </si>
   <si>
     <t>200882</t>
   </si>
   <si>
     <t>Vogel-200882-Calibre de taller digital de 800 mm</t>
   </si>
   <si>
     <t>4010873632778</t>
   </si>
   <si>
     <t>P02-04-005-V02-P02</t>
   </si>
   <si>
     <t>A141120197V221530</t>
   </si>
@@ -6047,12843 +6053,14928 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M399"/>
+  <dimension ref="A1:N399"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="12"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
-    <col min="7" max="7" width="6"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="19"/>
+    <col min="7" max="7" width="17"/>
+    <col min="8" max="8" width="6"/>
+    <col min="9" max="9" width="14"/>
+    <col min="10" max="10" width="13"/>
+    <col min="11" max="11" width="6"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>3.09</v>
       </c>
       <c r="E2">
         <v>3.16</v>
       </c>
       <c r="F2" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G2" s="2">
+        <v>0.0227</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="I2">
-[...2 lines deleted...]
-      <c r="J2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
       </c>
+      <c r="J2">
+        <v>1</v>
+      </c>
       <c r="K2" t="s">
         <v>17</v>
+      </c>
+      <c r="L2" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D3">
         <v>3.63</v>
       </c>
       <c r="E3">
         <v>3.66</v>
       </c>
       <c r="F3" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G3" s="2">
+        <v>0.0083</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>17</v>
+      </c>
+      <c r="L3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4">
         <v>4.25</v>
       </c>
       <c r="E4">
         <v>4.3</v>
       </c>
       <c r="F4" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G4" s="2">
+        <v>0.0118</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4">
+        <v>1</v>
       </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>17</v>
+      </c>
+      <c r="L4" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D5">
         <v>4.67</v>
       </c>
       <c r="E5">
         <v>4.74</v>
       </c>
       <c r="F5" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G5" s="2">
+        <v>0.015</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6">
         <v>7.96</v>
       </c>
       <c r="E6">
         <v>8.06</v>
       </c>
       <c r="F6" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0.0126</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>17</v>
+      </c>
+      <c r="L6" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D7">
         <v>20.26</v>
       </c>
       <c r="E7">
         <v>20.56</v>
       </c>
       <c r="F7" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0.0148</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
       </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>17</v>
+      </c>
+      <c r="L7" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D8">
         <v>10.25</v>
       </c>
       <c r="E8">
         <v>10.42</v>
       </c>
       <c r="F8" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0.0166</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I8" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8">
+        <v>1</v>
       </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>17</v>
+      </c>
+      <c r="L8" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D9">
         <v>14.95</v>
       </c>
       <c r="E9">
         <v>15.19</v>
       </c>
       <c r="F9" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0.0161</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I9" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9">
+        <v>1</v>
       </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>17</v>
+      </c>
+      <c r="L9" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D10">
         <v>26.73</v>
       </c>
       <c r="E10">
         <v>27.12</v>
       </c>
       <c r="F10" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0.0146</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10">
+        <v>1</v>
       </c>
       <c r="K10" t="s">
-        <v>57</v>
+        <v>17</v>
+      </c>
+      <c r="L10" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D11">
         <v>46.09</v>
       </c>
       <c r="E11">
         <v>46.8</v>
       </c>
       <c r="F11" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G11" s="2">
+        <v>0.0154</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I11" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11">
+        <v>1</v>
       </c>
       <c r="K11" t="s">
-        <v>62</v>
+        <v>17</v>
+      </c>
+      <c r="L11" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12">
         <v>67.55</v>
       </c>
       <c r="E12">
         <v>68.58</v>
       </c>
       <c r="F12" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0.0152</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I12" t="s">
+        <v>67</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
       </c>
       <c r="K12" t="s">
-        <v>67</v>
+        <v>17</v>
+      </c>
+      <c r="L12" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D13">
         <v>157.24</v>
       </c>
       <c r="E13">
         <v>159.6</v>
       </c>
       <c r="F13" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G13" s="2">
+        <v>0.015</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13">
+        <v>1</v>
       </c>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D14">
         <v>9.98</v>
       </c>
       <c r="E14">
         <v>10.25</v>
       </c>
       <c r="F14" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0.0271</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I14" t="s">
+        <v>77</v>
+      </c>
+      <c r="J14">
+        <v>1</v>
       </c>
       <c r="K14" t="s">
-        <v>77</v>
+        <v>17</v>
+      </c>
+      <c r="L14" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D15">
         <v>11.17</v>
       </c>
       <c r="E15">
         <v>11.26</v>
       </c>
       <c r="F15" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0.0081</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I15" t="s">
+        <v>82</v>
+      </c>
+      <c r="J15">
+        <v>1</v>
       </c>
       <c r="K15" t="s">
-        <v>82</v>
+        <v>17</v>
+      </c>
+      <c r="L15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D16">
         <v>106.35</v>
       </c>
       <c r="E16">
         <v>107.96</v>
       </c>
       <c r="F16" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0.0151</v>
       </c>
       <c r="H16" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I16" t="s">
+        <v>87</v>
+      </c>
+      <c r="J16">
+        <v>1</v>
       </c>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>17</v>
+      </c>
+      <c r="L16" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D17">
         <v>125.85</v>
       </c>
       <c r="E17">
         <v>127.75</v>
       </c>
       <c r="F17" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0.0151</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I17" t="s">
+        <v>92</v>
+      </c>
+      <c r="J17">
+        <v>1</v>
       </c>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>17</v>
+      </c>
+      <c r="L17" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D18">
         <v>142.1</v>
       </c>
       <c r="E18">
         <v>144.21</v>
       </c>
       <c r="F18" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0.0148</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I18" t="s">
+        <v>97</v>
+      </c>
+      <c r="J18">
+        <v>1</v>
       </c>
       <c r="K18" t="s">
-        <v>97</v>
+        <v>17</v>
+      </c>
+      <c r="L18" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D19">
         <v>161.97</v>
       </c>
       <c r="E19">
         <v>164.37</v>
       </c>
       <c r="F19" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0.0148</v>
       </c>
       <c r="H19" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I19" t="s">
+        <v>102</v>
+      </c>
+      <c r="J19">
+        <v>1</v>
       </c>
       <c r="K19" t="s">
-        <v>102</v>
+        <v>17</v>
+      </c>
+      <c r="L19" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D20">
         <v>191.44</v>
       </c>
       <c r="E20">
         <v>194.31</v>
       </c>
       <c r="F20" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0.015</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I20" t="s">
+        <v>107</v>
+      </c>
+      <c r="J20">
+        <v>1</v>
       </c>
       <c r="K20" t="s">
-        <v>107</v>
+        <v>17</v>
+      </c>
+      <c r="L20" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D21">
         <v>223.15</v>
       </c>
       <c r="E21">
         <v>226.46</v>
       </c>
       <c r="F21" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G21" s="2">
+        <v>0.0148</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I21" t="s">
+        <v>112</v>
+      </c>
+      <c r="J21">
+        <v>1</v>
       </c>
       <c r="K21" t="s">
-        <v>112</v>
+        <v>17</v>
+      </c>
+      <c r="L21" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D22">
         <v>82.86</v>
       </c>
       <c r="E22">
         <v>83.7</v>
       </c>
       <c r="F22" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0.0101</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I22" t="s">
+        <v>117</v>
+      </c>
+      <c r="J22">
+        <v>1</v>
       </c>
       <c r="K22" t="s">
-        <v>117</v>
+        <v>17</v>
+      </c>
+      <c r="L22" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D23">
         <v>44.69</v>
       </c>
       <c r="E23">
         <v>45.12</v>
       </c>
       <c r="F23" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0.0096</v>
       </c>
       <c r="H23" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I23" t="s">
+        <v>122</v>
+      </c>
+      <c r="J23">
+        <v>1</v>
       </c>
       <c r="K23" t="s">
-        <v>122</v>
+        <v>17</v>
+      </c>
+      <c r="L23" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D24">
         <v>46.24</v>
       </c>
       <c r="E24">
         <v>47.38</v>
       </c>
       <c r="F24" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0.0247</v>
       </c>
       <c r="H24" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I24" t="s">
+        <v>127</v>
+      </c>
+      <c r="J24">
+        <v>1</v>
       </c>
       <c r="K24" t="s">
-        <v>127</v>
+        <v>17</v>
+      </c>
+      <c r="L24" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D25">
         <v>99.18</v>
       </c>
       <c r="E25">
         <v>101.67</v>
       </c>
       <c r="F25" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0.0251</v>
       </c>
       <c r="H25" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I25" t="s">
+        <v>132</v>
+      </c>
+      <c r="J25">
+        <v>1</v>
       </c>
       <c r="K25" t="s">
-        <v>132</v>
+        <v>17</v>
+      </c>
+      <c r="L25" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D26">
         <v>85.2</v>
       </c>
       <c r="E26">
         <v>86.05</v>
       </c>
       <c r="F26" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G26" s="3">
+        <v>0.01</v>
       </c>
       <c r="H26" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I26" t="s">
+        <v>137</v>
+      </c>
+      <c r="J26">
+        <v>1</v>
       </c>
       <c r="K26" t="s">
-        <v>137</v>
+        <v>17</v>
+      </c>
+      <c r="L26" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D27">
         <v>715</v>
       </c>
-      <c r="G27" t="s">
-        <v>14</v>
+      <c r="E27">
+        <v>715</v>
+      </c>
+      <c r="G27" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I27" t="s">
+        <v>143</v>
+      </c>
+      <c r="J27">
+        <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>142</v>
+        <v>17</v>
+      </c>
+      <c r="L27" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D28">
         <v>947.5</v>
       </c>
-      <c r="G28" t="s">
-        <v>14</v>
+      <c r="E28">
+        <v>947.5</v>
+      </c>
+      <c r="G28" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I28" t="s">
+        <v>148</v>
+      </c>
+      <c r="J28">
+        <v>1</v>
       </c>
       <c r="K28" t="s">
-        <v>147</v>
+        <v>17</v>
+      </c>
+      <c r="L28" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D29">
         <v>51.75</v>
       </c>
       <c r="E29">
-        <v>52.01</v>
+        <v>51.75</v>
       </c>
       <c r="F29" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G29" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I29" t="s">
+        <v>153</v>
+      </c>
+      <c r="J29">
+        <v>1</v>
       </c>
       <c r="K29" t="s">
-        <v>152</v>
+        <v>17</v>
+      </c>
+      <c r="L29" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D30">
         <v>59.02</v>
       </c>
       <c r="E30">
-        <v>59.27</v>
+        <v>59.02</v>
       </c>
       <c r="F30" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G30" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I30" t="s">
+        <v>158</v>
+      </c>
+      <c r="J30">
+        <v>1</v>
       </c>
       <c r="K30" t="s">
-        <v>157</v>
+        <v>17</v>
+      </c>
+      <c r="L30" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D31">
         <v>81.22</v>
       </c>
       <c r="E31">
-        <v>81.65</v>
+        <v>81.22</v>
       </c>
       <c r="F31" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G31" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I31" t="s">
+        <v>163</v>
+      </c>
+      <c r="J31">
+        <v>1</v>
       </c>
       <c r="K31" t="s">
-        <v>162</v>
+        <v>17</v>
+      </c>
+      <c r="L31" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C32" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D32">
         <v>108.26</v>
       </c>
       <c r="E32">
-        <v>108.8</v>
+        <v>108.26</v>
       </c>
       <c r="F32" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G32" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I32" t="s">
+        <v>168</v>
+      </c>
+      <c r="J32">
+        <v>1</v>
       </c>
       <c r="K32" t="s">
-        <v>167</v>
+        <v>17</v>
+      </c>
+      <c r="L32" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C33" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D33">
         <v>61.28</v>
       </c>
       <c r="E33">
         <v>62.8</v>
       </c>
       <c r="F33" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0.0248</v>
       </c>
       <c r="H33" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I33" t="s">
+        <v>173</v>
+      </c>
+      <c r="J33">
+        <v>1</v>
       </c>
       <c r="K33" t="s">
-        <v>172</v>
+        <v>17</v>
+      </c>
+      <c r="L33" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D34">
         <v>72.22</v>
       </c>
       <c r="E34">
         <v>74.03</v>
       </c>
       <c r="F34" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0.0251</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I34" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34">
+        <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>177</v>
+        <v>17</v>
+      </c>
+      <c r="L34" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D35">
         <v>82.94</v>
       </c>
       <c r="E35">
         <v>85.01</v>
       </c>
       <c r="F35" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0.025</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I35" t="s">
+        <v>183</v>
+      </c>
+      <c r="J35">
+        <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>182</v>
+        <v>17</v>
+      </c>
+      <c r="L35" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D36">
         <v>95.48</v>
       </c>
       <c r="E36">
         <v>97.31</v>
       </c>
       <c r="F36" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G36" s="2">
+        <v>0.0192</v>
       </c>
       <c r="H36" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I36" t="s">
+        <v>188</v>
+      </c>
+      <c r="J36">
+        <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>187</v>
+        <v>17</v>
+      </c>
+      <c r="L36" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C37" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D37">
         <v>78.6</v>
       </c>
-      <c r="G37" t="s">
-        <v>14</v>
+      <c r="E37">
+        <v>78.6</v>
+      </c>
+      <c r="G37" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H37" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I37" t="s">
+        <v>193</v>
+      </c>
+      <c r="J37">
+        <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>192</v>
+        <v>17</v>
+      </c>
+      <c r="L37" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B38" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C38" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D38">
         <v>41.23</v>
       </c>
       <c r="E38">
         <v>42.27</v>
       </c>
       <c r="F38" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0.0252</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I38" t="s">
+        <v>198</v>
+      </c>
+      <c r="J38">
+        <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>197</v>
+        <v>17</v>
+      </c>
+      <c r="L38" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D39">
         <v>37.1</v>
       </c>
-      <c r="G39" t="s">
-        <v>14</v>
+      <c r="E39">
+        <v>37.1</v>
+      </c>
+      <c r="G39" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H39" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I39" t="s">
+        <v>203</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
       </c>
       <c r="K39" t="s">
-        <v>202</v>
+        <v>17</v>
+      </c>
+      <c r="L39" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B40" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C40" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D40">
         <v>78.8</v>
       </c>
       <c r="E40">
         <v>79.56</v>
       </c>
       <c r="F40" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0.0096</v>
       </c>
       <c r="H40" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I40" t="s">
+        <v>208</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
       </c>
       <c r="K40" t="s">
-        <v>207</v>
+        <v>17</v>
+      </c>
+      <c r="L40" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B41" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D41">
         <v>116.83</v>
       </c>
       <c r="E41">
         <v>118</v>
       </c>
       <c r="F41" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G41" s="3">
+        <v>0.01</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I41" t="s">
+        <v>213</v>
+      </c>
+      <c r="J41">
+        <v>1</v>
       </c>
       <c r="K41" t="s">
-        <v>212</v>
+        <v>17</v>
+      </c>
+      <c r="L41" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D42">
         <v>16.65</v>
       </c>
       <c r="E42">
-        <v>16.66</v>
+        <v>16.65</v>
       </c>
       <c r="F42" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G42" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H42" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I42" t="s">
+        <v>218</v>
+      </c>
+      <c r="J42">
+        <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>217</v>
+        <v>17</v>
+      </c>
+      <c r="L42" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B43" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D43">
         <v>16.65</v>
       </c>
       <c r="E43">
-        <v>16.76</v>
+        <v>16.65</v>
       </c>
       <c r="F43" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G43" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I43" t="s">
+        <v>223</v>
+      </c>
+      <c r="J43">
+        <v>1</v>
       </c>
       <c r="K43" t="s">
-        <v>222</v>
+        <v>17</v>
+      </c>
+      <c r="L43" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B44" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C44" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D44">
         <v>16.65</v>
       </c>
-      <c r="G44" t="s">
-        <v>14</v>
+      <c r="E44">
+        <v>16.65</v>
+      </c>
+      <c r="G44" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H44" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I44" t="s">
+        <v>228</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
       </c>
       <c r="K44" t="s">
-        <v>227</v>
+        <v>17</v>
+      </c>
+      <c r="L44" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B45" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C45" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D45">
         <v>16.65</v>
       </c>
       <c r="E45">
-        <v>16.76</v>
+        <v>16.65</v>
       </c>
       <c r="F45" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G45" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H45" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I45" t="s">
+        <v>233</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
       </c>
       <c r="K45" t="s">
-        <v>232</v>
+        <v>17</v>
+      </c>
+      <c r="L45" t="s">
+        <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B46" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C46" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D46">
         <v>16.65</v>
       </c>
       <c r="E46">
-        <v>16.76</v>
+        <v>16.65</v>
       </c>
       <c r="F46" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G46" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H46" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I46" t="s">
+        <v>238</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
       </c>
       <c r="K46" t="s">
-        <v>237</v>
+        <v>17</v>
+      </c>
+      <c r="L46" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B47" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C47" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D47">
         <v>16.65</v>
       </c>
       <c r="E47">
-        <v>16.76</v>
+        <v>16.65</v>
       </c>
       <c r="F47" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G47" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H47" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I47" t="s">
+        <v>243</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
       </c>
       <c r="K47" t="s">
-        <v>242</v>
+        <v>17</v>
+      </c>
+      <c r="L47" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B48" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C48" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D48">
         <v>16.65</v>
       </c>
       <c r="E48">
-        <v>16.66</v>
+        <v>16.65</v>
       </c>
       <c r="F48" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G48" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H48" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I48" t="s">
+        <v>248</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
       </c>
       <c r="K48" t="s">
-        <v>247</v>
+        <v>17</v>
+      </c>
+      <c r="L48" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B49" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C49" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D49">
         <v>16.65</v>
       </c>
-      <c r="G49" t="s">
-        <v>14</v>
+      <c r="E49">
+        <v>16.65</v>
+      </c>
+      <c r="G49" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H49" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I49" t="s">
+        <v>253</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
       </c>
       <c r="K49" t="s">
-        <v>252</v>
+        <v>17</v>
+      </c>
+      <c r="L49" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B50" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C50" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D50">
         <v>16.65</v>
       </c>
       <c r="E50">
-        <v>16.66</v>
+        <v>16.65</v>
       </c>
       <c r="F50" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G50" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H50" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I50" t="s">
+        <v>258</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
       </c>
       <c r="K50" t="s">
-        <v>257</v>
+        <v>17</v>
+      </c>
+      <c r="L50" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B51" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C51" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D51">
         <v>16.65</v>
       </c>
       <c r="E51">
-        <v>16.66</v>
+        <v>16.65</v>
       </c>
       <c r="F51" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G51" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H51" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I51" t="s">
+        <v>263</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
       </c>
       <c r="K51" t="s">
-        <v>262</v>
+        <v>17</v>
+      </c>
+      <c r="L51" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B52" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C52" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D52">
         <v>98.43</v>
       </c>
-      <c r="G52" t="s">
-        <v>14</v>
+      <c r="E52">
+        <v>98.43</v>
+      </c>
+      <c r="G52" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H52" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I52" t="s">
+        <v>268</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
       </c>
       <c r="K52" t="s">
-        <v>267</v>
+        <v>17</v>
+      </c>
+      <c r="L52" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B53" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C53" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D53">
         <v>255.67</v>
       </c>
       <c r="E53">
         <v>260.53</v>
       </c>
       <c r="F53" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0.019</v>
       </c>
       <c r="H53" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I53" t="s">
+        <v>273</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
       </c>
       <c r="K53" t="s">
-        <v>272</v>
+        <v>17</v>
+      </c>
+      <c r="L53" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C54" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D54">
         <v>28.29</v>
       </c>
       <c r="E54">
         <v>29</v>
       </c>
       <c r="F54" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0.0251</v>
       </c>
       <c r="H54" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I54" t="s">
+        <v>278</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
       </c>
       <c r="K54" t="s">
-        <v>277</v>
+        <v>17</v>
+      </c>
+      <c r="L54" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B55" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C55" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D55">
         <v>38.04</v>
       </c>
       <c r="E55">
         <v>38.41</v>
       </c>
       <c r="F55" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0.0097</v>
       </c>
       <c r="H55" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I55" t="s">
+        <v>283</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
       </c>
       <c r="K55" t="s">
-        <v>282</v>
+        <v>17</v>
+      </c>
+      <c r="L55" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B56" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C56" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D56">
         <v>51.31</v>
       </c>
       <c r="E56">
         <v>52.58</v>
       </c>
       <c r="F56" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G56" s="2">
+        <v>0.0248</v>
       </c>
       <c r="H56" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I56" t="s">
+        <v>288</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>287</v>
+        <v>17</v>
+      </c>
+      <c r="L56" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B57" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C57" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D57">
         <v>110.87</v>
       </c>
       <c r="E57">
-        <v>111.42</v>
+        <v>110.87</v>
       </c>
       <c r="F57" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G57" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H57" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I57" t="s">
+        <v>293</v>
+      </c>
+      <c r="J57">
+        <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>292</v>
+        <v>17</v>
+      </c>
+      <c r="L57" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B58" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C58" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D58">
         <v>204.58</v>
       </c>
       <c r="E58">
         <v>208.46</v>
       </c>
       <c r="F58" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0.019</v>
       </c>
       <c r="H58" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I58" t="s">
+        <v>298</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
       </c>
       <c r="K58" t="s">
-        <v>297</v>
+        <v>17</v>
+      </c>
+      <c r="L58" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B59" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C59" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D59">
         <v>141.1</v>
       </c>
       <c r="E59">
         <v>144.61</v>
       </c>
       <c r="F59" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0.0249</v>
       </c>
       <c r="H59" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I59" t="s">
+        <v>303</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
       </c>
       <c r="K59" t="s">
-        <v>302</v>
+        <v>17</v>
+      </c>
+      <c r="L59" t="s">
+        <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B60" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C60" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D60">
         <v>216.39</v>
       </c>
       <c r="E60">
         <v>221.83</v>
       </c>
       <c r="F60" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0.0251</v>
       </c>
       <c r="H60" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I60" t="s">
+        <v>308</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
       </c>
       <c r="K60" t="s">
-        <v>307</v>
+        <v>17</v>
+      </c>
+      <c r="L60" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B61" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C61" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D61">
         <v>35.96</v>
       </c>
       <c r="E61">
         <v>36.86</v>
       </c>
       <c r="F61" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G61" s="2">
+        <v>0.025</v>
       </c>
       <c r="H61" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I61" t="s">
+        <v>313</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
       </c>
       <c r="K61" t="s">
-        <v>312</v>
+        <v>17</v>
+      </c>
+      <c r="L61" t="s">
+        <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B62" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C62" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D62">
         <v>10.77</v>
       </c>
       <c r="E62">
-        <v>10.8</v>
+        <v>10.77</v>
       </c>
       <c r="F62" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G62" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H62" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I62" t="s">
+        <v>318</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
       </c>
       <c r="K62" t="s">
-        <v>317</v>
+        <v>17</v>
+      </c>
+      <c r="L62" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B63" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C63" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D63">
         <v>11.95</v>
       </c>
-      <c r="G63" t="s">
-        <v>14</v>
+      <c r="E63">
+        <v>11.95</v>
+      </c>
+      <c r="G63" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H63" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I63" t="s">
+        <v>323</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
       </c>
       <c r="K63" t="s">
-        <v>322</v>
+        <v>17</v>
+      </c>
+      <c r="L63" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B64" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C64" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D64">
         <v>14.5</v>
       </c>
-      <c r="G64" t="s">
-        <v>14</v>
+      <c r="E64">
+        <v>14.5</v>
+      </c>
+      <c r="G64" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H64" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I64" t="s">
+        <v>328</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
       </c>
       <c r="K64" t="s">
-        <v>327</v>
+        <v>17</v>
+      </c>
+      <c r="L64" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B65" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C65" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D65">
         <v>15.81</v>
       </c>
-      <c r="G65" t="s">
-        <v>14</v>
+      <c r="E65">
+        <v>15.81</v>
+      </c>
+      <c r="G65" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H65" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I65" t="s">
+        <v>333</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
       </c>
       <c r="K65" t="s">
-        <v>332</v>
+        <v>17</v>
+      </c>
+      <c r="L65" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B66" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C66" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D66">
         <v>16.52</v>
       </c>
-      <c r="G66" t="s">
-        <v>14</v>
+      <c r="E66">
+        <v>16.52</v>
+      </c>
+      <c r="G66" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H66" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I66" t="s">
+        <v>338</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
       </c>
       <c r="K66" t="s">
-        <v>337</v>
+        <v>17</v>
+      </c>
+      <c r="L66" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B67" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C67" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D67">
         <v>19.42</v>
       </c>
-      <c r="G67" t="s">
-        <v>14</v>
+      <c r="E67">
+        <v>19.42</v>
+      </c>
+      <c r="G67" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H67" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I67" t="s">
+        <v>343</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
       </c>
       <c r="K67" t="s">
-        <v>342</v>
+        <v>17</v>
+      </c>
+      <c r="L67" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B68" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C68" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D68">
         <v>23.05</v>
       </c>
-      <c r="G68" t="s">
-        <v>14</v>
+      <c r="E68">
+        <v>23.05</v>
+      </c>
+      <c r="G68" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H68" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I68" t="s">
+        <v>348</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
       </c>
       <c r="K68" t="s">
-        <v>347</v>
+        <v>17</v>
+      </c>
+      <c r="L68" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B69" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C69" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D69">
         <v>29.14</v>
       </c>
-      <c r="G69" t="s">
-        <v>14</v>
+      <c r="E69">
+        <v>29.14</v>
+      </c>
+      <c r="G69" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H69" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I69" t="s">
+        <v>353</v>
+      </c>
+      <c r="J69">
+        <v>1</v>
       </c>
       <c r="K69" t="s">
-        <v>352</v>
+        <v>17</v>
+      </c>
+      <c r="L69" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B70" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C70" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D70">
         <v>38.24</v>
       </c>
-      <c r="G70" t="s">
-        <v>14</v>
+      <c r="E70">
+        <v>38.24</v>
+      </c>
+      <c r="G70" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H70" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I70" t="s">
+        <v>358</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
       </c>
       <c r="K70" t="s">
-        <v>357</v>
+        <v>17</v>
+      </c>
+      <c r="L70" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B71" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C71" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D71">
         <v>13.43</v>
       </c>
       <c r="E71">
-        <v>13.45</v>
+        <v>13.43</v>
       </c>
       <c r="F71" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G71" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H71" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I71" t="s">
+        <v>363</v>
+      </c>
+      <c r="J71">
+        <v>1</v>
       </c>
       <c r="K71" t="s">
-        <v>362</v>
+        <v>17</v>
+      </c>
+      <c r="L71" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B72" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C72" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D72">
         <v>16.48</v>
       </c>
-      <c r="G72" t="s">
-        <v>14</v>
+      <c r="E72">
+        <v>16.48</v>
+      </c>
+      <c r="G72" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H72" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I72" t="s">
+        <v>368</v>
+      </c>
+      <c r="J72">
+        <v>1</v>
       </c>
       <c r="K72" t="s">
-        <v>367</v>
+        <v>17</v>
+      </c>
+      <c r="L72" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B73" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C73" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D73">
         <v>20.4</v>
       </c>
-      <c r="G73" t="s">
-        <v>14</v>
+      <c r="E73">
+        <v>20.4</v>
+      </c>
+      <c r="G73" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H73" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I73" t="s">
+        <v>373</v>
+      </c>
+      <c r="J73">
+        <v>1</v>
       </c>
       <c r="K73" t="s">
-        <v>372</v>
+        <v>17</v>
+      </c>
+      <c r="L73" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B74" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C74" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D74">
         <v>23.42</v>
       </c>
-      <c r="G74" t="s">
-        <v>14</v>
+      <c r="E74">
+        <v>23.42</v>
+      </c>
+      <c r="G74" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H74" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I74" t="s">
+        <v>378</v>
+      </c>
+      <c r="J74">
+        <v>1</v>
       </c>
       <c r="K74" t="s">
-        <v>377</v>
+        <v>17</v>
+      </c>
+      <c r="L74" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B75" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C75" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D75">
         <v>29.14</v>
       </c>
-      <c r="G75" t="s">
-        <v>14</v>
+      <c r="E75">
+        <v>29.14</v>
+      </c>
+      <c r="G75" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H75" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I75" t="s">
+        <v>383</v>
+      </c>
+      <c r="J75">
+        <v>1</v>
       </c>
       <c r="K75" t="s">
-        <v>382</v>
+        <v>17</v>
+      </c>
+      <c r="L75" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B76" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C76" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D76">
         <v>38.24</v>
       </c>
-      <c r="G76" t="s">
-        <v>14</v>
+      <c r="E76">
+        <v>38.24</v>
+      </c>
+      <c r="G76" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H76" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I76" t="s">
+        <v>388</v>
+      </c>
+      <c r="J76">
+        <v>1</v>
       </c>
       <c r="K76" t="s">
-        <v>387</v>
+        <v>17</v>
+      </c>
+      <c r="L76" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B77" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C77" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D77">
         <v>13.96</v>
       </c>
-      <c r="G77" t="s">
-        <v>14</v>
+      <c r="E77">
+        <v>13.96</v>
+      </c>
+      <c r="G77" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H77" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I77" t="s">
+        <v>393</v>
+      </c>
+      <c r="J77">
+        <v>1</v>
       </c>
       <c r="K77" t="s">
-        <v>392</v>
+        <v>17</v>
+      </c>
+      <c r="L77" t="s">
+        <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B78" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C78" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D78">
         <v>16.51</v>
       </c>
-      <c r="G78" t="s">
-        <v>14</v>
+      <c r="E78">
+        <v>16.51</v>
+      </c>
+      <c r="G78" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H78" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I78" t="s">
+        <v>398</v>
+      </c>
+      <c r="J78">
+        <v>1</v>
       </c>
       <c r="K78" t="s">
-        <v>397</v>
+        <v>17</v>
+      </c>
+      <c r="L78" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B79" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C79" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D79">
         <v>20.4</v>
       </c>
-      <c r="G79" t="s">
-        <v>14</v>
+      <c r="E79">
+        <v>20.4</v>
+      </c>
+      <c r="G79" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H79" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I79" t="s">
+        <v>403</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
       </c>
       <c r="K79" t="s">
-        <v>402</v>
+        <v>17</v>
+      </c>
+      <c r="L79" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B80" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C80" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D80">
         <v>23.4</v>
       </c>
-      <c r="G80" t="s">
-        <v>14</v>
+      <c r="E80">
+        <v>23.4</v>
+      </c>
+      <c r="G80" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H80" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I80" t="s">
+        <v>408</v>
+      </c>
+      <c r="J80">
+        <v>1</v>
       </c>
       <c r="K80" t="s">
-        <v>407</v>
+        <v>17</v>
+      </c>
+      <c r="L80" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B81" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C81" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D81">
         <v>29.14</v>
       </c>
-      <c r="G81" t="s">
-        <v>14</v>
+      <c r="E81">
+        <v>29.14</v>
+      </c>
+      <c r="G81" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H81" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I81" t="s">
+        <v>413</v>
+      </c>
+      <c r="J81">
+        <v>1</v>
       </c>
       <c r="K81" t="s">
-        <v>412</v>
+        <v>17</v>
+      </c>
+      <c r="L81" t="s">
+        <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B82" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C82" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D82">
         <v>38.24</v>
       </c>
-      <c r="G82" t="s">
-        <v>14</v>
+      <c r="E82">
+        <v>38.24</v>
+      </c>
+      <c r="G82" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H82" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I82" t="s">
+        <v>418</v>
+      </c>
+      <c r="J82">
+        <v>1</v>
       </c>
       <c r="K82" t="s">
-        <v>417</v>
+        <v>17</v>
+      </c>
+      <c r="L82" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B83" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C83" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D83">
         <v>14.66</v>
       </c>
-      <c r="G83" t="s">
-        <v>14</v>
+      <c r="E83">
+        <v>14.66</v>
+      </c>
+      <c r="G83" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H83" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I83" t="s">
+        <v>423</v>
+      </c>
+      <c r="J83">
+        <v>1</v>
       </c>
       <c r="K83" t="s">
-        <v>422</v>
+        <v>17</v>
+      </c>
+      <c r="L83" t="s">
+        <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B84" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C84" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D84">
         <v>17.03</v>
       </c>
       <c r="E84">
-        <v>17.12</v>
+        <v>17.03</v>
       </c>
       <c r="F84" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G84" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H84" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I84" t="s">
+        <v>428</v>
+      </c>
+      <c r="J84">
+        <v>1</v>
       </c>
       <c r="K84" t="s">
-        <v>427</v>
+        <v>17</v>
+      </c>
+      <c r="L84" t="s">
+        <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B85" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C85" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D85">
         <v>20.04</v>
       </c>
       <c r="E85">
-        <v>20.13</v>
+        <v>20.04</v>
       </c>
       <c r="F85" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G85" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H85" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I85" t="s">
+        <v>433</v>
+      </c>
+      <c r="J85">
+        <v>1</v>
       </c>
       <c r="K85" t="s">
-        <v>432</v>
+        <v>17</v>
+      </c>
+      <c r="L85" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B86" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C86" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D86">
         <v>27.67</v>
       </c>
-      <c r="G86" t="s">
-        <v>14</v>
+      <c r="E86">
+        <v>27.67</v>
+      </c>
+      <c r="G86" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H86" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I86" t="s">
+        <v>438</v>
+      </c>
+      <c r="J86">
+        <v>1</v>
       </c>
       <c r="K86" t="s">
-        <v>437</v>
+        <v>17</v>
+      </c>
+      <c r="L86" t="s">
+        <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B87" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C87" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D87">
         <v>15.81</v>
       </c>
       <c r="E87">
-        <v>15.92</v>
+        <v>15.81</v>
       </c>
       <c r="F87" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G87" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H87" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I87" t="s">
+        <v>443</v>
+      </c>
+      <c r="J87">
+        <v>1</v>
       </c>
       <c r="K87" t="s">
-        <v>442</v>
+        <v>17</v>
+      </c>
+      <c r="L87" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B88" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C88" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D88">
         <v>19.15</v>
       </c>
-      <c r="G88" t="s">
-        <v>14</v>
+      <c r="E88">
+        <v>19.15</v>
+      </c>
+      <c r="G88" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H88" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I88" t="s">
+        <v>448</v>
+      </c>
+      <c r="J88">
+        <v>1</v>
       </c>
       <c r="K88" t="s">
-        <v>447</v>
+        <v>17</v>
+      </c>
+      <c r="L88" t="s">
+        <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B89" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C89" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D89">
         <v>23.44</v>
       </c>
-      <c r="G89" t="s">
-        <v>14</v>
+      <c r="E89">
+        <v>23.44</v>
+      </c>
+      <c r="G89" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H89" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I89" t="s">
+        <v>453</v>
+      </c>
+      <c r="J89">
+        <v>1</v>
       </c>
       <c r="K89" t="s">
-        <v>452</v>
+        <v>17</v>
+      </c>
+      <c r="L89" t="s">
+        <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B90" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C90" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D90">
         <v>25.95</v>
       </c>
-      <c r="G90" t="s">
-        <v>14</v>
+      <c r="E90">
+        <v>25.95</v>
+      </c>
+      <c r="G90" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H90" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I90" t="s">
+        <v>458</v>
+      </c>
+      <c r="J90">
+        <v>1</v>
       </c>
       <c r="K90" t="s">
-        <v>457</v>
+        <v>17</v>
+      </c>
+      <c r="L90" t="s">
+        <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B91" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C91" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D91">
         <v>12.16</v>
       </c>
-      <c r="G91" t="s">
-        <v>14</v>
+      <c r="E91">
+        <v>12.16</v>
+      </c>
+      <c r="G91" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H91" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I91" t="s">
+        <v>463</v>
+      </c>
+      <c r="J91">
+        <v>1</v>
       </c>
       <c r="K91" t="s">
-        <v>462</v>
+        <v>17</v>
+      </c>
+      <c r="L91" t="s">
+        <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B92" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C92" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D92">
         <v>15.52</v>
       </c>
-      <c r="G92" t="s">
-        <v>14</v>
+      <c r="E92">
+        <v>15.52</v>
+      </c>
+      <c r="G92" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H92" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I92" t="s">
+        <v>468</v>
+      </c>
+      <c r="J92">
+        <v>1</v>
       </c>
       <c r="K92" t="s">
-        <v>467</v>
+        <v>17</v>
+      </c>
+      <c r="L92" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B93" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C93" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D93">
         <v>25.5</v>
       </c>
       <c r="E93">
         <v>26.24</v>
       </c>
       <c r="F93" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G93" s="2">
+        <v>0.029</v>
       </c>
       <c r="H93" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I93" t="s">
+        <v>473</v>
+      </c>
+      <c r="J93">
+        <v>1</v>
       </c>
       <c r="K93" t="s">
-        <v>472</v>
+        <v>17</v>
+      </c>
+      <c r="L93" t="s">
+        <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B94" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C94" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D94">
         <v>34.47</v>
       </c>
-      <c r="G94" t="s">
-        <v>14</v>
+      <c r="E94">
+        <v>34.47</v>
+      </c>
+      <c r="G94" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H94" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I94" t="s">
+        <v>478</v>
+      </c>
+      <c r="J94">
+        <v>1</v>
       </c>
       <c r="K94" t="s">
-        <v>477</v>
+        <v>17</v>
+      </c>
+      <c r="L94" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B95" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C95" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D95">
         <v>12.16</v>
       </c>
-      <c r="G95" t="s">
-        <v>14</v>
+      <c r="E95">
+        <v>12.16</v>
+      </c>
+      <c r="G95" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H95" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I95" t="s">
+        <v>483</v>
+      </c>
+      <c r="J95">
+        <v>1</v>
       </c>
       <c r="K95" t="s">
-        <v>482</v>
+        <v>17</v>
+      </c>
+      <c r="L95" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B96" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C96" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D96">
         <v>14.94</v>
       </c>
-      <c r="G96" t="s">
-        <v>14</v>
+      <c r="E96">
+        <v>14.94</v>
+      </c>
+      <c r="G96" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H96" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I96" t="s">
+        <v>488</v>
+      </c>
+      <c r="J96">
+        <v>1</v>
       </c>
       <c r="K96" t="s">
-        <v>487</v>
+        <v>17</v>
+      </c>
+      <c r="L96" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B97" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C97" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D97">
         <v>25.5</v>
       </c>
-      <c r="G97" t="s">
-        <v>14</v>
+      <c r="E97">
+        <v>25.5</v>
+      </c>
+      <c r="G97" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H97" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I97" t="s">
+        <v>493</v>
+      </c>
+      <c r="J97">
+        <v>1</v>
       </c>
       <c r="K97" t="s">
-        <v>492</v>
+        <v>17</v>
+      </c>
+      <c r="L97" t="s">
+        <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B98" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C98" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D98">
         <v>32.71</v>
       </c>
-      <c r="G98" t="s">
-        <v>14</v>
+      <c r="E98">
+        <v>32.71</v>
+      </c>
+      <c r="G98" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H98" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I98" t="s">
+        <v>498</v>
+      </c>
+      <c r="J98">
+        <v>1</v>
       </c>
       <c r="K98" t="s">
-        <v>497</v>
+        <v>17</v>
+      </c>
+      <c r="L98" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B99" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C99" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D99">
         <v>725.56</v>
       </c>
       <c r="E99">
         <v>761.83</v>
       </c>
       <c r="F99" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G99" s="3">
+        <v>0.05</v>
       </c>
       <c r="H99" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I99" t="s">
+        <v>503</v>
+      </c>
+      <c r="J99">
+        <v>1</v>
       </c>
       <c r="K99" t="s">
-        <v>502</v>
+        <v>17</v>
+      </c>
+      <c r="L99" t="s">
+        <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B100" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C100" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D100">
         <v>961.53</v>
       </c>
       <c r="E100">
         <v>1009.61</v>
       </c>
       <c r="F100" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G100" s="3">
+        <v>0.05</v>
       </c>
       <c r="H100" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I100" t="s">
+        <v>508</v>
+      </c>
+      <c r="J100">
+        <v>1</v>
       </c>
       <c r="K100" t="s">
-        <v>507</v>
+        <v>17</v>
+      </c>
+      <c r="L100" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B101" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C101" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D101">
         <v>669.17</v>
       </c>
       <c r="E101">
         <v>702.65</v>
       </c>
       <c r="F101" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G101" s="3">
+        <v>0.05</v>
       </c>
       <c r="H101" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I101" t="s">
+        <v>513</v>
+      </c>
+      <c r="J101">
+        <v>1</v>
       </c>
       <c r="K101" t="s">
-        <v>512</v>
+        <v>17</v>
+      </c>
+      <c r="L101" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B102" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C102" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D102">
         <v>818.62</v>
       </c>
       <c r="E102">
         <v>859.54</v>
       </c>
       <c r="F102" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G102" s="3">
+        <v>0.05</v>
       </c>
       <c r="H102" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I102" t="s">
+        <v>518</v>
+      </c>
+      <c r="J102">
+        <v>1</v>
       </c>
       <c r="K102" t="s">
-        <v>517</v>
+        <v>17</v>
+      </c>
+      <c r="L102" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B103" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C103" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D103">
         <v>639.25</v>
       </c>
       <c r="E103">
         <v>651.4</v>
       </c>
       <c r="F103" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G103" s="2">
+        <v>0.019</v>
       </c>
       <c r="H103" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I103" t="s">
+        <v>523</v>
+      </c>
+      <c r="J103">
+        <v>1</v>
       </c>
       <c r="K103" t="s">
-        <v>522</v>
+        <v>17</v>
+      </c>
+      <c r="L103" t="s">
+        <v>524</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B104" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C104" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D104">
         <v>739.85</v>
       </c>
       <c r="E104">
         <v>753.89</v>
       </c>
       <c r="F104" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G104" s="2">
+        <v>0.019</v>
       </c>
       <c r="H104" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I104" t="s">
+        <v>528</v>
+      </c>
+      <c r="J104">
+        <v>1</v>
       </c>
       <c r="K104" t="s">
-        <v>527</v>
+        <v>17</v>
+      </c>
+      <c r="L104" t="s">
+        <v>529</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="B105" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C105" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D105">
         <v>190.98</v>
       </c>
       <c r="E105">
         <v>194.59</v>
       </c>
       <c r="F105" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G105" s="2">
+        <v>0.0189</v>
       </c>
       <c r="H105" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I105" t="s">
+        <v>533</v>
+      </c>
+      <c r="J105">
+        <v>1</v>
       </c>
       <c r="K105" t="s">
-        <v>532</v>
+        <v>17</v>
+      </c>
+      <c r="L105" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B106" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C106" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D106">
         <v>37.43</v>
       </c>
       <c r="E106">
         <v>38.36</v>
       </c>
       <c r="F106" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G106" s="2">
+        <v>0.0248</v>
       </c>
       <c r="H106" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I106" t="s">
+        <v>538</v>
+      </c>
+      <c r="J106">
+        <v>1</v>
       </c>
       <c r="K106" t="s">
-        <v>537</v>
+        <v>17</v>
+      </c>
+      <c r="L106" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B107" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C107" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D107">
         <v>46.4</v>
       </c>
       <c r="E107">
         <v>47.55</v>
       </c>
       <c r="F107" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G107" s="2">
+        <v>0.0248</v>
       </c>
       <c r="H107" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I107" t="s">
+        <v>543</v>
+      </c>
+      <c r="J107">
+        <v>1</v>
       </c>
       <c r="K107" t="s">
-        <v>542</v>
+        <v>17</v>
+      </c>
+      <c r="L107" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B108" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C108" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D108">
         <v>50.88</v>
       </c>
       <c r="E108">
         <v>52.15</v>
       </c>
       <c r="F108" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G108" s="2">
+        <v>0.025</v>
       </c>
       <c r="H108" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I108" t="s">
+        <v>548</v>
+      </c>
+      <c r="J108">
+        <v>1</v>
       </c>
       <c r="K108" t="s">
-        <v>547</v>
+        <v>17</v>
+      </c>
+      <c r="L108" t="s">
+        <v>549</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B109" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C109" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D109">
         <v>108.29</v>
       </c>
       <c r="E109">
         <v>110.36</v>
       </c>
       <c r="F109" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G109" s="2">
+        <v>0.0191</v>
       </c>
       <c r="H109" t="s">
-        <v>551</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I109" t="s">
+        <v>553</v>
+      </c>
+      <c r="J109">
+        <v>1</v>
       </c>
       <c r="K109" t="s">
-        <v>552</v>
+        <v>17</v>
+      </c>
+      <c r="L109" t="s">
+        <v>554</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B110" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C110" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D110">
         <v>112.32</v>
       </c>
       <c r="E110">
         <v>115.12</v>
       </c>
       <c r="F110" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G110" s="2">
+        <v>0.0249</v>
       </c>
       <c r="H110" t="s">
-        <v>556</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I110" t="s">
+        <v>558</v>
+      </c>
+      <c r="J110">
+        <v>1</v>
       </c>
       <c r="K110" t="s">
-        <v>557</v>
+        <v>17</v>
+      </c>
+      <c r="L110" t="s">
+        <v>559</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B111" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C111" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D111">
         <v>12.14</v>
       </c>
       <c r="E111">
-        <v>12.17</v>
+        <v>12.14</v>
       </c>
       <c r="F111" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G111" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H111" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I111" t="s">
+        <v>563</v>
+      </c>
+      <c r="J111">
+        <v>1</v>
       </c>
       <c r="K111" t="s">
-        <v>562</v>
+        <v>17</v>
+      </c>
+      <c r="L111" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="B112" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C112" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="D112">
         <v>15.79</v>
       </c>
-      <c r="G112" t="s">
-        <v>14</v>
+      <c r="E112">
+        <v>15.79</v>
+      </c>
+      <c r="G112" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H112" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I112" t="s">
+        <v>568</v>
+      </c>
+      <c r="J112">
+        <v>1</v>
       </c>
       <c r="K112" t="s">
-        <v>567</v>
+        <v>17</v>
+      </c>
+      <c r="L112" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B113" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C113" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D113">
         <v>24.34</v>
       </c>
       <c r="E113">
-        <v>24.41</v>
+        <v>24.34</v>
       </c>
       <c r="F113" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G113" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H113" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I113" t="s">
+        <v>573</v>
+      </c>
+      <c r="J113">
+        <v>1</v>
       </c>
       <c r="K113" t="s">
-        <v>572</v>
+        <v>17</v>
+      </c>
+      <c r="L113" t="s">
+        <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B114" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C114" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D114">
         <v>29.02</v>
       </c>
       <c r="E114">
-        <v>29.1</v>
+        <v>29.02</v>
       </c>
       <c r="F114" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G114" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H114" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I114" t="s">
+        <v>578</v>
+      </c>
+      <c r="J114">
+        <v>1</v>
       </c>
       <c r="K114" t="s">
-        <v>577</v>
+        <v>17</v>
+      </c>
+      <c r="L114" t="s">
+        <v>579</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B115" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C115" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="D115">
         <v>32.03</v>
       </c>
       <c r="E115">
         <v>32.5</v>
       </c>
       <c r="F115" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G115" s="2">
+        <v>0.0147</v>
       </c>
       <c r="H115" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="I115">
+        <v>15</v>
+      </c>
+      <c r="I115" t="s">
+        <v>583</v>
+      </c>
+      <c r="J115">
         <v>10</v>
       </c>
-      <c r="J115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K115" t="s">
-        <v>582</v>
+        <v>17</v>
+      </c>
+      <c r="L115" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B116" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C116" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D116">
         <v>33.32</v>
       </c>
       <c r="E116">
         <v>33.8</v>
       </c>
       <c r="F116" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G116" s="2">
+        <v>0.0144</v>
       </c>
       <c r="H116" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="I116">
+        <v>15</v>
+      </c>
+      <c r="I116" t="s">
+        <v>588</v>
+      </c>
+      <c r="J116">
         <v>10</v>
       </c>
-      <c r="J116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K116" t="s">
-        <v>587</v>
+        <v>17</v>
+      </c>
+      <c r="L116" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B117" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C117" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D117">
         <v>101.59</v>
       </c>
       <c r="E117">
         <v>103.53</v>
       </c>
       <c r="F117" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G117" s="2">
+        <v>0.0191</v>
       </c>
       <c r="H117" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I117" t="s">
+        <v>593</v>
+      </c>
+      <c r="J117">
+        <v>1</v>
       </c>
       <c r="K117" t="s">
-        <v>592</v>
+        <v>17</v>
+      </c>
+      <c r="L117" t="s">
+        <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B118" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C118" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D118">
         <v>128.12</v>
       </c>
       <c r="E118">
         <v>130.54</v>
       </c>
       <c r="F118" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G118" s="2">
+        <v>0.0189</v>
       </c>
       <c r="H118" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I118" t="s">
+        <v>598</v>
+      </c>
+      <c r="J118">
+        <v>1</v>
       </c>
       <c r="K118" t="s">
-        <v>597</v>
+        <v>17</v>
+      </c>
+      <c r="L118" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B119" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C119" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D119">
         <v>195.31</v>
       </c>
       <c r="E119">
         <v>199.03</v>
       </c>
       <c r="F119" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G119" s="2">
+        <v>0.019</v>
       </c>
       <c r="H119" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I119" t="s">
+        <v>603</v>
+      </c>
+      <c r="J119">
+        <v>1</v>
       </c>
       <c r="K119" t="s">
-        <v>602</v>
+        <v>17</v>
+      </c>
+      <c r="L119" t="s">
+        <v>604</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B120" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C120" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D120">
         <v>248.74</v>
       </c>
       <c r="E120">
         <v>253.45</v>
       </c>
       <c r="F120" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G120" s="2">
+        <v>0.0189</v>
       </c>
       <c r="H120" t="s">
-        <v>606</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I120" t="s">
+        <v>608</v>
+      </c>
+      <c r="J120">
+        <v>1</v>
       </c>
       <c r="K120" t="s">
-        <v>607</v>
+        <v>17</v>
+      </c>
+      <c r="L120" t="s">
+        <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B121" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C121" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="D121">
         <v>11.93</v>
       </c>
       <c r="E121">
-        <v>12.01</v>
+        <v>11.93</v>
       </c>
       <c r="F121" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G121" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H121" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="I121">
+        <v>15</v>
+      </c>
+      <c r="I121" t="s">
+        <v>613</v>
+      </c>
+      <c r="J121">
         <v>10</v>
       </c>
-      <c r="J121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K121" t="s">
-        <v>612</v>
+        <v>17</v>
+      </c>
+      <c r="L121" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B122" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="C122" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="D122">
         <v>17.42</v>
       </c>
       <c r="E122">
-        <v>17.53</v>
+        <v>17.42</v>
       </c>
       <c r="F122" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G122" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H122" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="I122">
+        <v>15</v>
+      </c>
+      <c r="I122" t="s">
+        <v>618</v>
+      </c>
+      <c r="J122">
         <v>10</v>
       </c>
-      <c r="J122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K122" t="s">
-        <v>617</v>
+        <v>17</v>
+      </c>
+      <c r="L122" t="s">
+        <v>619</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B123" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C123" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="D123">
         <v>5.88</v>
       </c>
       <c r="E123">
-        <v>5.9</v>
+        <v>5.88</v>
       </c>
       <c r="F123" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G123" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H123" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="I123">
+        <v>15</v>
+      </c>
+      <c r="I123" t="s">
+        <v>623</v>
+      </c>
+      <c r="J123">
         <v>10</v>
       </c>
-      <c r="J123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K123" t="s">
-        <v>622</v>
+        <v>17</v>
+      </c>
+      <c r="L123" t="s">
+        <v>624</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B124" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C124" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D124">
         <v>8.26</v>
       </c>
       <c r="E124">
-        <v>8.31</v>
+        <v>8.26</v>
       </c>
       <c r="F124" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G124" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H124" t="s">
-        <v>626</v>
-[...1 lines deleted...]
-      <c r="I124">
+        <v>15</v>
+      </c>
+      <c r="I124" t="s">
+        <v>628</v>
+      </c>
+      <c r="J124">
         <v>10</v>
       </c>
-      <c r="J124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K124" t="s">
-        <v>627</v>
+        <v>17</v>
+      </c>
+      <c r="L124" t="s">
+        <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B125" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C125" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D125">
         <v>28.83</v>
       </c>
       <c r="E125">
         <v>29.36</v>
       </c>
       <c r="F125" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G125" s="2">
+        <v>0.0184</v>
       </c>
       <c r="H125" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="I125">
+        <v>15</v>
+      </c>
+      <c r="I125" t="s">
+        <v>633</v>
+      </c>
+      <c r="J125">
         <v>10</v>
       </c>
-      <c r="J125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K125" t="s">
-        <v>632</v>
+        <v>17</v>
+      </c>
+      <c r="L125" t="s">
+        <v>634</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B126" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C126" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="D126">
         <v>40.99</v>
       </c>
       <c r="E126">
         <v>42.02</v>
       </c>
       <c r="F126" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G126" s="2">
+        <v>0.0251</v>
       </c>
       <c r="H126" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="I126">
+        <v>15</v>
+      </c>
+      <c r="I126" t="s">
+        <v>638</v>
+      </c>
+      <c r="J126">
         <v>10</v>
       </c>
-      <c r="J126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K126" t="s">
-        <v>637</v>
+        <v>17</v>
+      </c>
+      <c r="L126" t="s">
+        <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B127" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C127" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D127">
         <v>10.59</v>
       </c>
-      <c r="G127" t="s">
-        <v>14</v>
+      <c r="E127">
+        <v>10.59</v>
+      </c>
+      <c r="G127" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H127" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I127" t="s">
+        <v>643</v>
+      </c>
+      <c r="J127">
+        <v>1</v>
       </c>
       <c r="K127" t="s">
-        <v>642</v>
+        <v>17</v>
+      </c>
+      <c r="L127" t="s">
+        <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B128" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C128" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="D128">
         <v>14.15</v>
       </c>
-      <c r="G128" t="s">
-        <v>14</v>
+      <c r="E128">
+        <v>14.15</v>
+      </c>
+      <c r="G128" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H128" t="s">
-        <v>646</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I128" t="s">
+        <v>648</v>
+      </c>
+      <c r="J128">
+        <v>1</v>
       </c>
       <c r="K128" t="s">
-        <v>647</v>
+        <v>17</v>
+      </c>
+      <c r="L128" t="s">
+        <v>649</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B129" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C129" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D129">
         <v>17.42</v>
       </c>
       <c r="E129">
-        <v>17.53</v>
+        <v>17.42</v>
       </c>
       <c r="F129" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G129" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H129" t="s">
-        <v>651</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I129" t="s">
+        <v>653</v>
+      </c>
+      <c r="J129">
+        <v>1</v>
       </c>
       <c r="K129" t="s">
-        <v>652</v>
+        <v>17</v>
+      </c>
+      <c r="L129" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B130" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C130" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D130">
         <v>16.54</v>
       </c>
       <c r="E130">
-        <v>16.63</v>
+        <v>16.54</v>
       </c>
       <c r="F130" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G130" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H130" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I130" t="s">
+        <v>658</v>
+      </c>
+      <c r="J130">
+        <v>1</v>
       </c>
       <c r="K130" t="s">
-        <v>657</v>
+        <v>17</v>
+      </c>
+      <c r="L130" t="s">
+        <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B131" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C131" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D131">
         <v>19.85</v>
       </c>
       <c r="E131">
-        <v>19.94</v>
+        <v>19.85</v>
       </c>
       <c r="F131" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G131" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H131" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I131" t="s">
+        <v>663</v>
+      </c>
+      <c r="J131">
+        <v>1</v>
       </c>
       <c r="K131" t="s">
-        <v>662</v>
+        <v>17</v>
+      </c>
+      <c r="L131" t="s">
+        <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B132" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C132" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D132">
         <v>26.4</v>
       </c>
       <c r="E132">
-        <v>26.5</v>
+        <v>26.4</v>
       </c>
       <c r="F132" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G132" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H132" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I132" t="s">
+        <v>668</v>
+      </c>
+      <c r="J132">
+        <v>1</v>
       </c>
       <c r="K132" t="s">
-        <v>667</v>
+        <v>17</v>
+      </c>
+      <c r="L132" t="s">
+        <v>669</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B133" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C133" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D133">
         <v>25.46</v>
       </c>
-      <c r="G133" t="s">
-        <v>14</v>
+      <c r="E133">
+        <v>25.46</v>
+      </c>
+      <c r="G133" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H133" t="s">
-        <v>671</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I133" t="s">
+        <v>673</v>
+      </c>
+      <c r="J133">
+        <v>1</v>
       </c>
       <c r="K133" t="s">
-        <v>672</v>
+        <v>17</v>
+      </c>
+      <c r="L133" t="s">
+        <v>674</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B134" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C134" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D134">
         <v>35.43</v>
       </c>
-      <c r="G134" t="s">
-        <v>14</v>
+      <c r="E134">
+        <v>35.43</v>
+      </c>
+      <c r="G134" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H134" t="s">
-        <v>676</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I134" t="s">
+        <v>678</v>
+      </c>
+      <c r="J134">
+        <v>1</v>
       </c>
       <c r="K134" t="s">
-        <v>677</v>
+        <v>17</v>
+      </c>
+      <c r="L134" t="s">
+        <v>679</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B135" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C135" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D135">
         <v>59.65</v>
       </c>
-      <c r="G135" t="s">
-        <v>14</v>
+      <c r="E135">
+        <v>59.65</v>
+      </c>
+      <c r="G135" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H135" t="s">
-        <v>681</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I135" t="s">
+        <v>683</v>
+      </c>
+      <c r="J135">
+        <v>1</v>
       </c>
       <c r="K135" t="s">
-        <v>682</v>
+        <v>17</v>
+      </c>
+      <c r="L135" t="s">
+        <v>684</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B136" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C136" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D136">
         <v>38.18</v>
       </c>
-      <c r="G136" t="s">
-        <v>14</v>
+      <c r="E136">
+        <v>38.18</v>
+      </c>
+      <c r="G136" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H136" t="s">
-        <v>686</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I136" t="s">
+        <v>688</v>
+      </c>
+      <c r="J136">
+        <v>1</v>
       </c>
       <c r="K136" t="s">
-        <v>687</v>
+        <v>17</v>
+      </c>
+      <c r="L136" t="s">
+        <v>689</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B137" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C137" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D137">
         <v>52.17</v>
       </c>
-      <c r="G137" t="s">
-        <v>14</v>
+      <c r="E137">
+        <v>52.17</v>
+      </c>
+      <c r="G137" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H137" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I137" t="s">
+        <v>693</v>
+      </c>
+      <c r="J137">
+        <v>1</v>
       </c>
       <c r="K137" t="s">
-        <v>692</v>
+        <v>17</v>
+      </c>
+      <c r="L137" t="s">
+        <v>694</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="B138" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C138" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D138">
         <v>83.55</v>
       </c>
-      <c r="G138" t="s">
-        <v>14</v>
+      <c r="E138">
+        <v>83.55</v>
+      </c>
+      <c r="G138" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H138" t="s">
-        <v>696</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I138" t="s">
+        <v>698</v>
+      </c>
+      <c r="J138">
+        <v>1</v>
       </c>
       <c r="K138" t="s">
-        <v>697</v>
+        <v>17</v>
+      </c>
+      <c r="L138" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B139" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C139" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D139">
         <v>17.27</v>
       </c>
-      <c r="G139" t="s">
-        <v>14</v>
+      <c r="E139">
+        <v>17.27</v>
+      </c>
+      <c r="G139" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H139" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I139" t="s">
+        <v>703</v>
+      </c>
+      <c r="J139">
+        <v>1</v>
       </c>
       <c r="K139" t="s">
-        <v>702</v>
+        <v>17</v>
+      </c>
+      <c r="L139" t="s">
+        <v>704</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B140" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C140" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D140">
         <v>20.02</v>
       </c>
-      <c r="G140" t="s">
-        <v>14</v>
+      <c r="E140">
+        <v>20.02</v>
+      </c>
+      <c r="G140" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H140" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I140" t="s">
+        <v>708</v>
+      </c>
+      <c r="J140">
+        <v>1</v>
       </c>
       <c r="K140" t="s">
-        <v>707</v>
+        <v>17</v>
+      </c>
+      <c r="L140" t="s">
+        <v>709</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B141" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C141" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D141">
         <v>20.89</v>
       </c>
-      <c r="G141" t="s">
-        <v>14</v>
+      <c r="E141">
+        <v>20.89</v>
+      </c>
+      <c r="G141" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H141" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I141" t="s">
+        <v>713</v>
+      </c>
+      <c r="J141">
+        <v>1</v>
       </c>
       <c r="K141" t="s">
-        <v>712</v>
+        <v>17</v>
+      </c>
+      <c r="L141" t="s">
+        <v>714</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B142" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C142" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D142">
         <v>26.17</v>
       </c>
-      <c r="G142" t="s">
-        <v>14</v>
+      <c r="E142">
+        <v>26.17</v>
+      </c>
+      <c r="G142" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H142" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I142" t="s">
+        <v>718</v>
+      </c>
+      <c r="J142">
+        <v>1</v>
       </c>
       <c r="K142" t="s">
-        <v>717</v>
+        <v>17</v>
+      </c>
+      <c r="L142" t="s">
+        <v>719</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B143" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C143" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="D143">
         <v>34.58</v>
       </c>
-      <c r="G143" t="s">
-        <v>14</v>
+      <c r="E143">
+        <v>34.58</v>
+      </c>
+      <c r="G143" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H143" t="s">
-        <v>721</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I143" t="s">
+        <v>723</v>
+      </c>
+      <c r="J143">
+        <v>1</v>
       </c>
       <c r="K143" t="s">
-        <v>722</v>
+        <v>17</v>
+      </c>
+      <c r="L143" t="s">
+        <v>724</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B144" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C144" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="D144">
         <v>31.54</v>
       </c>
-      <c r="G144" t="s">
-        <v>14</v>
+      <c r="E144">
+        <v>31.54</v>
+      </c>
+      <c r="G144" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H144" t="s">
-        <v>726</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I144" t="s">
+        <v>728</v>
+      </c>
+      <c r="J144">
+        <v>1</v>
       </c>
       <c r="K144" t="s">
-        <v>727</v>
+        <v>17</v>
+      </c>
+      <c r="L144" t="s">
+        <v>729</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="B145" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C145" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="D145">
         <v>9.48</v>
       </c>
-      <c r="G145" t="s">
-        <v>14</v>
+      <c r="E145">
+        <v>9.48</v>
+      </c>
+      <c r="G145" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H145" t="s">
-        <v>731</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I145" t="s">
+        <v>733</v>
+      </c>
+      <c r="J145">
+        <v>1</v>
       </c>
       <c r="K145" t="s">
-        <v>732</v>
+        <v>17</v>
+      </c>
+      <c r="L145" t="s">
+        <v>734</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B146" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C146" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="D146">
         <v>9.33</v>
       </c>
-      <c r="G146" t="s">
-        <v>14</v>
+      <c r="E146">
+        <v>9.33</v>
+      </c>
+      <c r="G146" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H146" t="s">
-        <v>736</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I146" t="s">
+        <v>738</v>
+      </c>
+      <c r="J146">
+        <v>1</v>
       </c>
       <c r="K146" t="s">
-        <v>737</v>
+        <v>17</v>
+      </c>
+      <c r="L146" t="s">
+        <v>739</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B147" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="C147" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="D147">
         <v>12.41</v>
       </c>
-      <c r="G147" t="s">
-        <v>14</v>
+      <c r="E147">
+        <v>12.41</v>
+      </c>
+      <c r="G147" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H147" t="s">
-        <v>741</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I147" t="s">
+        <v>743</v>
+      </c>
+      <c r="J147">
+        <v>1</v>
       </c>
       <c r="K147" t="s">
-        <v>742</v>
+        <v>17</v>
+      </c>
+      <c r="L147" t="s">
+        <v>744</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B148" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C148" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="D148">
         <v>5.56</v>
       </c>
-      <c r="G148" t="s">
-        <v>14</v>
+      <c r="E148">
+        <v>5.56</v>
+      </c>
+      <c r="G148" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H148" t="s">
-        <v>746</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I148" t="s">
+        <v>748</v>
+      </c>
+      <c r="J148">
+        <v>1</v>
       </c>
       <c r="K148" t="s">
-        <v>747</v>
+        <v>17</v>
+      </c>
+      <c r="L148" t="s">
+        <v>749</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="B149" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C149" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="D149">
         <v>6.19</v>
       </c>
-      <c r="G149" t="s">
-        <v>14</v>
+      <c r="E149">
+        <v>6.19</v>
+      </c>
+      <c r="G149" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H149" t="s">
-        <v>751</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I149" t="s">
+        <v>753</v>
+      </c>
+      <c r="J149">
+        <v>1</v>
       </c>
       <c r="K149" t="s">
-        <v>752</v>
+        <v>17</v>
+      </c>
+      <c r="L149" t="s">
+        <v>754</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="B150" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C150" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D150">
         <v>12</v>
       </c>
       <c r="E150">
         <v>12.2</v>
       </c>
       <c r="F150" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G150" s="2">
+        <v>0.0167</v>
       </c>
       <c r="H150" t="s">
-        <v>756</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I150" t="s">
+        <v>758</v>
+      </c>
+      <c r="J150">
+        <v>1</v>
       </c>
       <c r="K150" t="s">
-        <v>757</v>
+        <v>17</v>
+      </c>
+      <c r="L150" t="s">
+        <v>759</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B151" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C151" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="D151">
         <v>10.14</v>
       </c>
       <c r="E151">
         <v>10.37</v>
       </c>
       <c r="F151" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G151" s="2">
+        <v>0.0227</v>
       </c>
       <c r="H151" t="s">
-        <v>761</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I151" t="s">
+        <v>763</v>
+      </c>
+      <c r="J151">
+        <v>1</v>
       </c>
       <c r="K151" t="s">
-        <v>762</v>
+        <v>17</v>
+      </c>
+      <c r="L151" t="s">
+        <v>764</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B152" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="C152" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="D152">
         <v>9.23</v>
       </c>
-      <c r="G152" t="s">
-        <v>14</v>
+      <c r="E152">
+        <v>9.23</v>
+      </c>
+      <c r="G152" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H152" t="s">
-        <v>766</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I152" t="s">
+        <v>768</v>
+      </c>
+      <c r="J152">
+        <v>1</v>
       </c>
       <c r="K152" t="s">
-        <v>767</v>
+        <v>17</v>
+      </c>
+      <c r="L152" t="s">
+        <v>769</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B153" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="C153" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="D153">
         <v>6.33</v>
       </c>
       <c r="E153">
-        <v>6.35</v>
+        <v>6.33</v>
       </c>
       <c r="F153" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G153" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H153" t="s">
-        <v>771</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I153" t="s">
+        <v>773</v>
+      </c>
+      <c r="J153">
+        <v>1</v>
       </c>
       <c r="K153" t="s">
-        <v>772</v>
+        <v>17</v>
+      </c>
+      <c r="L153" t="s">
+        <v>774</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B154" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C154" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D154">
         <v>37.98</v>
       </c>
       <c r="E154">
         <v>38.92</v>
       </c>
       <c r="F154" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G154" s="2">
+        <v>0.0247</v>
       </c>
       <c r="H154" t="s">
-        <v>776</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I154" t="s">
+        <v>778</v>
+      </c>
+      <c r="J154">
+        <v>1</v>
       </c>
       <c r="K154" t="s">
-        <v>777</v>
+        <v>17</v>
+      </c>
+      <c r="L154" t="s">
+        <v>779</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B155" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="C155" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="D155">
         <v>34.09</v>
       </c>
       <c r="E155">
         <v>34.95</v>
       </c>
       <c r="F155" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G155" s="2">
+        <v>0.0252</v>
       </c>
       <c r="H155" t="s">
-        <v>781</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I155" t="s">
+        <v>783</v>
+      </c>
+      <c r="J155">
+        <v>1</v>
       </c>
       <c r="K155" t="s">
-        <v>782</v>
+        <v>17</v>
+      </c>
+      <c r="L155" t="s">
+        <v>784</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B156" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="C156" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="D156">
         <v>18.2</v>
       </c>
       <c r="E156">
-        <v>18.29</v>
+        <v>18.2</v>
       </c>
       <c r="F156" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G156" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H156" t="s">
-        <v>786</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I156" t="s">
+        <v>788</v>
+      </c>
+      <c r="J156">
+        <v>1</v>
       </c>
       <c r="K156" t="s">
-        <v>787</v>
+        <v>17</v>
+      </c>
+      <c r="L156" t="s">
+        <v>789</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B157" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C157" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="D157">
         <v>18.2</v>
       </c>
       <c r="E157">
-        <v>18.29</v>
+        <v>18.2</v>
       </c>
       <c r="F157" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G157" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H157" t="s">
-        <v>791</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I157" t="s">
+        <v>793</v>
+      </c>
+      <c r="J157">
+        <v>1</v>
       </c>
       <c r="K157" t="s">
-        <v>792</v>
+        <v>17</v>
+      </c>
+      <c r="L157" t="s">
+        <v>794</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="B158" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="C158" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="D158">
         <v>113.1</v>
       </c>
-      <c r="G158" t="s">
-        <v>14</v>
+      <c r="E158">
+        <v>113.1</v>
+      </c>
+      <c r="G158" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H158" t="s">
-        <v>796</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I158" t="s">
+        <v>798</v>
+      </c>
+      <c r="J158">
+        <v>1</v>
       </c>
       <c r="K158" t="s">
-        <v>797</v>
+        <v>17</v>
+      </c>
+      <c r="L158" t="s">
+        <v>799</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B159" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="C159" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="D159">
         <v>78.91</v>
       </c>
-      <c r="G159" t="s">
-        <v>14</v>
+      <c r="E159">
+        <v>78.91</v>
+      </c>
+      <c r="G159" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H159" t="s">
-        <v>801</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I159" t="s">
+        <v>803</v>
+      </c>
+      <c r="J159">
+        <v>1</v>
       </c>
       <c r="K159" t="s">
-        <v>802</v>
+        <v>17</v>
+      </c>
+      <c r="L159" t="s">
+        <v>804</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B160" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C160" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="D160">
         <v>40.51</v>
       </c>
       <c r="E160">
         <v>40.92</v>
       </c>
       <c r="F160" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G160" s="2">
+        <v>0.0101</v>
       </c>
       <c r="H160" t="s">
-        <v>806</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I160" t="s">
+        <v>808</v>
+      </c>
+      <c r="J160">
+        <v>1</v>
       </c>
       <c r="K160" t="s">
-        <v>807</v>
+        <v>17</v>
+      </c>
+      <c r="L160" t="s">
+        <v>809</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B161" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="C161" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="D161">
         <v>62.54</v>
       </c>
       <c r="E161">
         <v>64.07</v>
       </c>
       <c r="F161" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G161" s="2">
+        <v>0.0245</v>
       </c>
       <c r="H161" t="s">
-        <v>811</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I161" t="s">
+        <v>813</v>
+      </c>
+      <c r="J161">
+        <v>1</v>
       </c>
       <c r="K161" t="s">
-        <v>812</v>
+        <v>17</v>
+      </c>
+      <c r="L161" t="s">
+        <v>814</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B162" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C162" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D162">
         <v>376.19</v>
       </c>
       <c r="E162">
         <v>405.67</v>
       </c>
       <c r="F162" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G162" s="2">
+        <v>0.0784</v>
       </c>
       <c r="H162" t="s">
-        <v>816</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I162" t="s">
+        <v>818</v>
+      </c>
+      <c r="J162">
+        <v>1</v>
       </c>
       <c r="K162" t="s">
-        <v>817</v>
+        <v>17</v>
+      </c>
+      <c r="L162" t="s">
+        <v>819</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B163" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="C163" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="D163">
         <v>154.21</v>
       </c>
       <c r="E163">
         <v>157.12</v>
       </c>
       <c r="F163" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G163" s="2">
+        <v>0.0189</v>
       </c>
       <c r="H163" t="s">
-        <v>821</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I163" t="s">
+        <v>823</v>
+      </c>
+      <c r="J163">
+        <v>1</v>
       </c>
       <c r="K163" t="s">
-        <v>822</v>
+        <v>17</v>
+      </c>
+      <c r="L163" t="s">
+        <v>824</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B164" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="C164" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="D164">
         <v>23.56</v>
       </c>
       <c r="E164">
         <v>24.16</v>
       </c>
       <c r="F164" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G164" s="2">
+        <v>0.0255</v>
       </c>
       <c r="H164" t="s">
-        <v>826</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I164" t="s">
+        <v>828</v>
+      </c>
+      <c r="J164">
+        <v>1</v>
       </c>
       <c r="K164" t="s">
-        <v>827</v>
+        <v>17</v>
+      </c>
+      <c r="L164" t="s">
+        <v>829</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="B165" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="C165" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="D165">
         <v>62.55</v>
       </c>
-      <c r="G165" t="s">
-        <v>14</v>
+      <c r="E165">
+        <v>62.55</v>
+      </c>
+      <c r="G165" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H165" t="s">
-        <v>831</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I165" t="s">
+        <v>833</v>
+      </c>
+      <c r="J165">
+        <v>1</v>
       </c>
       <c r="K165" t="s">
-        <v>832</v>
+        <v>17</v>
+      </c>
+      <c r="L165" t="s">
+        <v>834</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B166" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="C166" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="D166">
         <v>25.09</v>
       </c>
       <c r="E166">
         <v>25.44</v>
       </c>
       <c r="F166" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G166" s="2">
+        <v>0.0139</v>
       </c>
       <c r="H166" t="s">
-        <v>836</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I166" t="s">
+        <v>838</v>
+      </c>
+      <c r="J166">
+        <v>1</v>
       </c>
       <c r="K166" t="s">
-        <v>837</v>
+        <v>17</v>
+      </c>
+      <c r="L166" t="s">
+        <v>839</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B167" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="C167" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="D167">
         <v>20.53</v>
       </c>
       <c r="E167">
         <v>20.83</v>
       </c>
       <c r="F167" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G167" s="2">
+        <v>0.0146</v>
       </c>
       <c r="H167" t="s">
-        <v>841</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I167" t="s">
+        <v>843</v>
+      </c>
+      <c r="J167">
+        <v>1</v>
       </c>
       <c r="K167" t="s">
-        <v>842</v>
+        <v>17</v>
+      </c>
+      <c r="L167" t="s">
+        <v>844</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="B168" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="C168" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="D168">
         <v>20.19</v>
       </c>
       <c r="E168">
         <v>20.46</v>
       </c>
       <c r="F168" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G168" s="2">
+        <v>0.0134</v>
       </c>
       <c r="H168" t="s">
-        <v>846</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I168" t="s">
+        <v>848</v>
+      </c>
+      <c r="J168">
+        <v>1</v>
       </c>
       <c r="K168" t="s">
-        <v>847</v>
+        <v>17</v>
+      </c>
+      <c r="L168" t="s">
+        <v>849</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="B169" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C169" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="D169">
         <v>20.08</v>
       </c>
       <c r="E169">
         <v>20.4</v>
       </c>
       <c r="F169" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G169" s="2">
+        <v>0.0159</v>
       </c>
       <c r="H169" t="s">
-        <v>851</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I169" t="s">
+        <v>853</v>
+      </c>
+      <c r="J169">
+        <v>1</v>
       </c>
       <c r="K169" t="s">
-        <v>852</v>
+        <v>17</v>
+      </c>
+      <c r="L169" t="s">
+        <v>854</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B170" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="C170" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="D170">
         <v>20.08</v>
       </c>
       <c r="E170">
         <v>20.4</v>
       </c>
       <c r="F170" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G170" s="2">
+        <v>0.0159</v>
       </c>
       <c r="H170" t="s">
-        <v>856</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I170" t="s">
+        <v>858</v>
+      </c>
+      <c r="J170">
+        <v>1</v>
       </c>
       <c r="K170" t="s">
-        <v>857</v>
+        <v>17</v>
+      </c>
+      <c r="L170" t="s">
+        <v>859</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B171" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="C171" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="D171">
         <v>20.08</v>
       </c>
       <c r="E171">
         <v>20.4</v>
       </c>
       <c r="F171" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G171" s="2">
+        <v>0.0159</v>
       </c>
       <c r="H171" t="s">
-        <v>861</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I171" t="s">
+        <v>863</v>
+      </c>
+      <c r="J171">
+        <v>1</v>
       </c>
       <c r="K171" t="s">
-        <v>862</v>
+        <v>17</v>
+      </c>
+      <c r="L171" t="s">
+        <v>864</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="B172" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="C172" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="D172">
         <v>20.19</v>
       </c>
       <c r="E172">
         <v>20.46</v>
       </c>
       <c r="F172" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G172" s="2">
+        <v>0.0134</v>
       </c>
       <c r="H172" t="s">
-        <v>866</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I172" t="s">
+        <v>868</v>
+      </c>
+      <c r="J172">
+        <v>1</v>
       </c>
       <c r="K172" t="s">
-        <v>867</v>
+        <v>17</v>
+      </c>
+      <c r="L172" t="s">
+        <v>869</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="B173" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="C173" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="D173">
         <v>20.22</v>
       </c>
       <c r="E173">
         <v>20.53</v>
       </c>
       <c r="F173" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G173" s="2">
+        <v>0.0153</v>
       </c>
       <c r="H173" t="s">
-        <v>871</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I173" t="s">
+        <v>873</v>
+      </c>
+      <c r="J173">
+        <v>1</v>
       </c>
       <c r="K173" t="s">
-        <v>872</v>
+        <v>17</v>
+      </c>
+      <c r="L173" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="B174" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C174" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="D174">
         <v>20.59</v>
       </c>
-      <c r="G174" t="s">
-        <v>14</v>
+      <c r="E174">
+        <v>20.59</v>
+      </c>
+      <c r="G174" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H174" t="s">
-        <v>876</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I174" t="s">
+        <v>878</v>
+      </c>
+      <c r="J174">
+        <v>1</v>
       </c>
       <c r="K174" t="s">
-        <v>877</v>
+        <v>17</v>
+      </c>
+      <c r="L174" t="s">
+        <v>879</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B175" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="C175" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="D175">
         <v>20.08</v>
       </c>
-      <c r="G175" t="s">
-        <v>14</v>
+      <c r="E175">
+        <v>20.08</v>
+      </c>
+      <c r="G175" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H175" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I175" t="s">
+        <v>883</v>
+      </c>
+      <c r="J175">
+        <v>1</v>
       </c>
       <c r="K175" t="s">
-        <v>882</v>
+        <v>17</v>
+      </c>
+      <c r="L175" t="s">
+        <v>884</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="B176" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="C176" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="D176">
         <v>20.56</v>
       </c>
-      <c r="G176" t="s">
-        <v>14</v>
+      <c r="E176">
+        <v>20.56</v>
+      </c>
+      <c r="G176" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H176" t="s">
-        <v>886</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I176" t="s">
+        <v>888</v>
+      </c>
+      <c r="J176">
+        <v>1</v>
       </c>
       <c r="K176" t="s">
-        <v>887</v>
+        <v>17</v>
+      </c>
+      <c r="L176" t="s">
+        <v>889</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="B177" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="C177" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="D177">
         <v>20.29</v>
       </c>
-      <c r="G177" t="s">
-        <v>14</v>
+      <c r="E177">
+        <v>20.29</v>
+      </c>
+      <c r="G177" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H177" t="s">
-        <v>891</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I177" t="s">
+        <v>893</v>
+      </c>
+      <c r="J177">
+        <v>1</v>
       </c>
       <c r="K177" t="s">
-        <v>892</v>
+        <v>17</v>
+      </c>
+      <c r="L177" t="s">
+        <v>894</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="B178" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="C178" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D178">
         <v>20.63</v>
       </c>
       <c r="E178">
         <v>20.97</v>
       </c>
       <c r="F178" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G178" s="2">
+        <v>0.0165</v>
       </c>
       <c r="H178" t="s">
-        <v>896</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I178" t="s">
+        <v>898</v>
+      </c>
+      <c r="J178">
+        <v>1</v>
       </c>
       <c r="K178" t="s">
-        <v>897</v>
+        <v>17</v>
+      </c>
+      <c r="L178" t="s">
+        <v>899</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B179" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="C179" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="D179">
         <v>20.67</v>
       </c>
       <c r="E179">
         <v>20.97</v>
       </c>
       <c r="F179" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G179" s="2">
+        <v>0.0145</v>
       </c>
       <c r="H179" t="s">
-        <v>901</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I179" t="s">
+        <v>903</v>
+      </c>
+      <c r="J179">
+        <v>1</v>
       </c>
       <c r="K179" t="s">
-        <v>902</v>
+        <v>17</v>
+      </c>
+      <c r="L179" t="s">
+        <v>904</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="B180" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="C180" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="D180">
         <v>20.83</v>
       </c>
       <c r="E180">
         <v>21.13</v>
       </c>
       <c r="F180" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G180" s="2">
+        <v>0.0144</v>
       </c>
       <c r="H180" t="s">
-        <v>906</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I180" t="s">
+        <v>908</v>
+      </c>
+      <c r="J180">
+        <v>1</v>
       </c>
       <c r="K180" t="s">
-        <v>907</v>
+        <v>17</v>
+      </c>
+      <c r="L180" t="s">
+        <v>909</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="B181" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="C181" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="D181">
         <v>29.67</v>
       </c>
       <c r="E181">
         <v>30.11</v>
       </c>
       <c r="F181" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G181" s="2">
+        <v>0.0148</v>
       </c>
       <c r="H181" t="s">
-        <v>911</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I181" t="s">
+        <v>913</v>
+      </c>
+      <c r="J181">
+        <v>1</v>
       </c>
       <c r="K181" t="s">
-        <v>912</v>
+        <v>17</v>
+      </c>
+      <c r="L181" t="s">
+        <v>914</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="B182" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="C182" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="D182">
         <v>30.02</v>
       </c>
       <c r="E182">
         <v>30.44</v>
       </c>
       <c r="F182" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G182" s="2">
+        <v>0.014</v>
       </c>
       <c r="H182" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I182" t="s">
+        <v>918</v>
+      </c>
+      <c r="J182">
+        <v>1</v>
       </c>
       <c r="K182" t="s">
-        <v>917</v>
+        <v>17</v>
+      </c>
+      <c r="L182" t="s">
+        <v>919</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="B183" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="C183" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="D183">
         <v>29.89</v>
       </c>
       <c r="E183">
         <v>30.34</v>
       </c>
       <c r="F183" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G183" s="2">
+        <v>0.0151</v>
       </c>
       <c r="H183" t="s">
-        <v>921</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I183" t="s">
+        <v>923</v>
+      </c>
+      <c r="J183">
+        <v>1</v>
       </c>
       <c r="K183" t="s">
-        <v>922</v>
+        <v>17</v>
+      </c>
+      <c r="L183" t="s">
+        <v>924</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B184" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C184" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D184">
         <v>36.94</v>
       </c>
       <c r="E184">
         <v>37.5</v>
       </c>
       <c r="F184" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G184" s="2">
+        <v>0.0152</v>
       </c>
       <c r="H184" t="s">
-        <v>926</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I184" t="s">
+        <v>928</v>
+      </c>
+      <c r="J184">
+        <v>1</v>
       </c>
       <c r="K184" t="s">
-        <v>927</v>
+        <v>17</v>
+      </c>
+      <c r="L184" t="s">
+        <v>929</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B185" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="C185" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="D185">
         <v>42.97</v>
       </c>
       <c r="E185">
         <v>43.65</v>
       </c>
       <c r="F185" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G185" s="2">
+        <v>0.0158</v>
       </c>
       <c r="H185" t="s">
-        <v>931</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I185" t="s">
+        <v>933</v>
+      </c>
+      <c r="J185">
+        <v>1</v>
       </c>
       <c r="K185" t="s">
-        <v>932</v>
+        <v>17</v>
+      </c>
+      <c r="L185" t="s">
+        <v>934</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B186" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="C186" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="D186">
         <v>84.48</v>
       </c>
-      <c r="G186" t="s">
-        <v>14</v>
+      <c r="E186">
+        <v>97.29</v>
+      </c>
+      <c r="F186" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G186" s="2">
+        <v>0.1516</v>
       </c>
       <c r="H186" t="s">
-        <v>936</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I186" t="s">
+        <v>938</v>
+      </c>
+      <c r="J186">
+        <v>1</v>
       </c>
       <c r="K186" t="s">
-        <v>937</v>
+        <v>17</v>
+      </c>
+      <c r="L186" t="s">
+        <v>939</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B187" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="C187" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="D187">
         <v>49.98</v>
       </c>
-      <c r="G187" t="s">
-        <v>14</v>
+      <c r="E187">
+        <v>57.57</v>
+      </c>
+      <c r="F187" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G187" s="2">
+        <v>0.1519</v>
       </c>
       <c r="H187" t="s">
-        <v>941</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I187" t="s">
+        <v>943</v>
+      </c>
+      <c r="J187">
+        <v>1</v>
       </c>
       <c r="K187" t="s">
-        <v>942</v>
+        <v>17</v>
+      </c>
+      <c r="L187" t="s">
+        <v>944</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B188" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="C188" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="D188">
         <v>23.72</v>
       </c>
-      <c r="G188" t="s">
-        <v>14</v>
+      <c r="E188">
+        <v>27.31</v>
+      </c>
+      <c r="F188" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G188" s="2">
+        <v>0.1513</v>
       </c>
       <c r="H188" t="s">
-        <v>946</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I188" t="s">
+        <v>948</v>
+      </c>
+      <c r="J188">
+        <v>1</v>
       </c>
       <c r="K188" t="s">
-        <v>947</v>
+        <v>17</v>
+      </c>
+      <c r="L188" t="s">
+        <v>949</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B189" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="C189" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="D189">
         <v>22.86</v>
       </c>
-      <c r="G189" t="s">
-        <v>14</v>
+      <c r="E189">
+        <v>26.33</v>
+      </c>
+      <c r="F189" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G189" s="2">
+        <v>0.1518</v>
       </c>
       <c r="H189" t="s">
-        <v>951</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I189" t="s">
+        <v>953</v>
+      </c>
+      <c r="J189">
+        <v>1</v>
       </c>
       <c r="K189" t="s">
-        <v>952</v>
+        <v>17</v>
+      </c>
+      <c r="L189" t="s">
+        <v>954</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="B190" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="C190" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D190">
         <v>22.29</v>
       </c>
-      <c r="G190" t="s">
-        <v>14</v>
+      <c r="E190">
+        <v>25.66</v>
+      </c>
+      <c r="F190" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G190" s="2">
+        <v>0.1512</v>
       </c>
       <c r="H190" t="s">
-        <v>956</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I190" t="s">
+        <v>958</v>
+      </c>
+      <c r="J190">
+        <v>1</v>
       </c>
       <c r="K190" t="s">
-        <v>957</v>
+        <v>17</v>
+      </c>
+      <c r="L190" t="s">
+        <v>959</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B191" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="C191" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D191">
         <v>17.47</v>
       </c>
-      <c r="G191" t="s">
-        <v>14</v>
+      <c r="E191">
+        <v>20.14</v>
+      </c>
+      <c r="F191" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G191" s="2">
+        <v>0.1528</v>
       </c>
       <c r="H191" t="s">
-        <v>961</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I191" t="s">
+        <v>963</v>
+      </c>
+      <c r="J191">
+        <v>1</v>
       </c>
       <c r="K191" t="s">
-        <v>962</v>
+        <v>17</v>
+      </c>
+      <c r="L191" t="s">
+        <v>964</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="B192" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="C192" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="D192">
         <v>17.47</v>
       </c>
-      <c r="G192" t="s">
-        <v>14</v>
+      <c r="E192">
+        <v>20.14</v>
+      </c>
+      <c r="F192" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G192" s="2">
+        <v>0.1528</v>
       </c>
       <c r="H192" t="s">
-        <v>966</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I192" t="s">
+        <v>968</v>
+      </c>
+      <c r="J192">
+        <v>1</v>
       </c>
       <c r="K192" t="s">
-        <v>967</v>
+        <v>17</v>
+      </c>
+      <c r="L192" t="s">
+        <v>969</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B193" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="C193" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="D193">
         <v>17.43</v>
       </c>
-      <c r="G193" t="s">
-        <v>14</v>
+      <c r="E193">
+        <v>20.07</v>
+      </c>
+      <c r="F193" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G193" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H193" t="s">
-        <v>971</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I193" t="s">
+        <v>973</v>
+      </c>
+      <c r="J193">
+        <v>1</v>
       </c>
       <c r="K193" t="s">
-        <v>972</v>
+        <v>17</v>
+      </c>
+      <c r="L193" t="s">
+        <v>974</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="B194" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="C194" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D194">
         <v>17.4</v>
       </c>
-      <c r="G194" t="s">
-        <v>14</v>
+      <c r="E194">
+        <v>20.03</v>
+      </c>
+      <c r="F194" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G194" s="2">
+        <v>0.1511</v>
       </c>
       <c r="H194" t="s">
-        <v>976</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I194" t="s">
+        <v>978</v>
+      </c>
+      <c r="J194">
+        <v>1</v>
       </c>
       <c r="K194" t="s">
-        <v>977</v>
+        <v>17</v>
+      </c>
+      <c r="L194" t="s">
+        <v>979</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="B195" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="C195" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="D195">
         <v>17.76</v>
       </c>
-      <c r="G195" t="s">
-        <v>14</v>
+      <c r="E195">
+        <v>20.45</v>
+      </c>
+      <c r="F195" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G195" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H195" t="s">
-        <v>981</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I195" t="s">
+        <v>983</v>
+      </c>
+      <c r="J195">
+        <v>1</v>
       </c>
       <c r="K195" t="s">
-        <v>982</v>
+        <v>17</v>
+      </c>
+      <c r="L195" t="s">
+        <v>984</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B196" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="C196" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="D196">
         <v>17.76</v>
       </c>
-      <c r="G196" t="s">
-        <v>14</v>
+      <c r="E196">
+        <v>20.44</v>
+      </c>
+      <c r="F196" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G196" s="2">
+        <v>0.1509</v>
       </c>
       <c r="H196" t="s">
-        <v>986</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I196" t="s">
+        <v>988</v>
+      </c>
+      <c r="J196">
+        <v>1</v>
       </c>
       <c r="K196" t="s">
-        <v>987</v>
+        <v>17</v>
+      </c>
+      <c r="L196" t="s">
+        <v>989</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B197" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="C197" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="D197">
         <v>18.31</v>
       </c>
-      <c r="G197" t="s">
-        <v>14</v>
+      <c r="E197">
+        <v>21.07</v>
+      </c>
+      <c r="F197" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G197" s="2">
+        <v>0.1507</v>
       </c>
       <c r="H197" t="s">
-        <v>991</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I197" t="s">
+        <v>993</v>
+      </c>
+      <c r="J197">
+        <v>1</v>
       </c>
       <c r="K197" t="s">
-        <v>992</v>
+        <v>17</v>
+      </c>
+      <c r="L197" t="s">
+        <v>994</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B198" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="C198" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="D198">
         <v>18.31</v>
       </c>
-      <c r="G198" t="s">
-        <v>14</v>
+      <c r="E198">
+        <v>21.07</v>
+      </c>
+      <c r="F198" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G198" s="2">
+        <v>0.1507</v>
       </c>
       <c r="H198" t="s">
-        <v>996</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I198" t="s">
+        <v>998</v>
+      </c>
+      <c r="J198">
+        <v>1</v>
       </c>
       <c r="K198" t="s">
-        <v>997</v>
+        <v>17</v>
+      </c>
+      <c r="L198" t="s">
+        <v>999</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="B199" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C199" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="D199">
         <v>18.31</v>
       </c>
-      <c r="G199" t="s">
-        <v>14</v>
+      <c r="E199">
+        <v>21.07</v>
+      </c>
+      <c r="F199" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G199" s="2">
+        <v>0.1507</v>
       </c>
       <c r="H199" t="s">
-        <v>1001</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J199">
+        <v>1</v>
       </c>
       <c r="K199" t="s">
-        <v>1002</v>
+        <v>17</v>
+      </c>
+      <c r="L199" t="s">
+        <v>1004</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B200" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="C200" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="D200">
         <v>18.67</v>
       </c>
-      <c r="G200" t="s">
-        <v>14</v>
+      <c r="E200">
+        <v>21.5</v>
+      </c>
+      <c r="F200" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G200" s="2">
+        <v>0.1516</v>
       </c>
       <c r="H200" t="s">
-        <v>1006</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1008</v>
+      </c>
+      <c r="J200">
+        <v>1</v>
       </c>
       <c r="K200" t="s">
-        <v>1007</v>
+        <v>17</v>
+      </c>
+      <c r="L200" t="s">
+        <v>1009</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B201" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="C201" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D201">
         <v>18.67</v>
       </c>
-      <c r="G201" t="s">
-        <v>14</v>
+      <c r="E201">
+        <v>21.5</v>
+      </c>
+      <c r="F201" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G201" s="2">
+        <v>0.1516</v>
       </c>
       <c r="H201" t="s">
-        <v>1011</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J201">
+        <v>1</v>
       </c>
       <c r="K201" t="s">
-        <v>1012</v>
+        <v>17</v>
+      </c>
+      <c r="L201" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B202" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="C202" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="D202">
         <v>19.57</v>
       </c>
-      <c r="G202" t="s">
-        <v>14</v>
+      <c r="E202">
+        <v>22.55</v>
+      </c>
+      <c r="F202" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G202" s="2">
+        <v>0.1523</v>
       </c>
       <c r="H202" t="s">
-        <v>1016</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1018</v>
+      </c>
+      <c r="J202">
+        <v>1</v>
       </c>
       <c r="K202" t="s">
-        <v>1017</v>
+        <v>17</v>
+      </c>
+      <c r="L202" t="s">
+        <v>1019</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="B203" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C203" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D203">
         <v>20.26</v>
       </c>
-      <c r="G203" t="s">
-        <v>14</v>
+      <c r="E203">
+        <v>23.33</v>
+      </c>
+      <c r="F203" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G203" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H203" t="s">
-        <v>1021</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J203">
+        <v>1</v>
       </c>
       <c r="K203" t="s">
-        <v>1022</v>
+        <v>17</v>
+      </c>
+      <c r="L203" t="s">
+        <v>1024</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="B204" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="C204" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="D204">
         <v>74.61</v>
       </c>
-      <c r="G204" t="s">
-        <v>14</v>
+      <c r="E204">
+        <v>85.92</v>
+      </c>
+      <c r="F204" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G204" s="2">
+        <v>0.1516</v>
       </c>
       <c r="H204" t="s">
-        <v>1026</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J204">
+        <v>1</v>
       </c>
       <c r="K204" t="s">
-        <v>1027</v>
+        <v>17</v>
+      </c>
+      <c r="L204" t="s">
+        <v>1029</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B205" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="C205" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="D205">
         <v>71.56</v>
       </c>
-      <c r="G205" t="s">
-        <v>14</v>
+      <c r="E205">
+        <v>82.41</v>
+      </c>
+      <c r="F205" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G205" s="2">
+        <v>0.1516</v>
       </c>
       <c r="H205" t="s">
-        <v>1031</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J205">
+        <v>1</v>
       </c>
       <c r="K205" t="s">
-        <v>1032</v>
+        <v>17</v>
+      </c>
+      <c r="L205" t="s">
+        <v>1034</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B206" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="C206" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="D206">
         <v>46.34</v>
       </c>
-      <c r="G206" t="s">
-        <v>14</v>
+      <c r="E206">
+        <v>53.37</v>
+      </c>
+      <c r="F206" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G206" s="2">
+        <v>0.1517</v>
       </c>
       <c r="H206" t="s">
-        <v>1036</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1038</v>
+      </c>
+      <c r="J206">
+        <v>1</v>
       </c>
       <c r="K206" t="s">
-        <v>1037</v>
+        <v>17</v>
+      </c>
+      <c r="L206" t="s">
+        <v>1039</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B207" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C207" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D207">
         <v>37.01</v>
       </c>
-      <c r="G207" t="s">
-        <v>14</v>
+      <c r="E207">
+        <v>42.62</v>
+      </c>
+      <c r="F207" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G207" s="2">
+        <v>0.1516</v>
       </c>
       <c r="H207" t="s">
-        <v>1041</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J207">
+        <v>1</v>
       </c>
       <c r="K207" t="s">
-        <v>1042</v>
+        <v>17</v>
+      </c>
+      <c r="L207" t="s">
+        <v>1044</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B208" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="C208" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="D208">
         <v>29.28</v>
       </c>
-      <c r="G208" t="s">
-        <v>14</v>
+      <c r="E208">
+        <v>33.71</v>
+      </c>
+      <c r="F208" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G208" s="2">
+        <v>0.1513</v>
       </c>
       <c r="H208" t="s">
-        <v>1046</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1048</v>
+      </c>
+      <c r="J208">
+        <v>1</v>
       </c>
       <c r="K208" t="s">
-        <v>1047</v>
+        <v>17</v>
+      </c>
+      <c r="L208" t="s">
+        <v>1049</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B209" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="C209" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="D209">
         <v>28.6</v>
       </c>
-      <c r="G209" t="s">
-        <v>14</v>
+      <c r="E209">
+        <v>32.95</v>
+      </c>
+      <c r="F209" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G209" s="2">
+        <v>0.1521</v>
       </c>
       <c r="H209" t="s">
-        <v>1051</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J209">
+        <v>1</v>
       </c>
       <c r="K209" t="s">
-        <v>1052</v>
+        <v>17</v>
+      </c>
+      <c r="L209" t="s">
+        <v>1054</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="B210" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="C210" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D210">
         <v>28.44</v>
       </c>
-      <c r="G210" t="s">
-        <v>14</v>
+      <c r="E210">
+        <v>32.77</v>
+      </c>
+      <c r="F210" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G210" s="2">
+        <v>0.1523</v>
       </c>
       <c r="H210" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1058</v>
+      </c>
+      <c r="J210">
+        <v>1</v>
       </c>
       <c r="K210" t="s">
-        <v>1057</v>
+        <v>17</v>
+      </c>
+      <c r="L210" t="s">
+        <v>1059</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="B211" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="C211" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="D211">
         <v>22.23</v>
       </c>
-      <c r="G211" t="s">
-        <v>14</v>
+      <c r="E211">
+        <v>25.59</v>
+      </c>
+      <c r="F211" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G211" s="2">
+        <v>0.1511</v>
       </c>
       <c r="H211" t="s">
-        <v>1061</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1063</v>
+      </c>
+      <c r="J211">
+        <v>1</v>
       </c>
       <c r="K211" t="s">
-        <v>1062</v>
+        <v>17</v>
+      </c>
+      <c r="L211" t="s">
+        <v>1064</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B212" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="C212" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="D212">
         <v>22.55</v>
       </c>
-      <c r="G212" t="s">
-        <v>14</v>
+      <c r="E212">
+        <v>25.99</v>
+      </c>
+      <c r="F212" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G212" s="2">
+        <v>0.1525</v>
       </c>
       <c r="H212" t="s">
-        <v>1066</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1068</v>
+      </c>
+      <c r="J212">
+        <v>1</v>
       </c>
       <c r="K212" t="s">
-        <v>1067</v>
+        <v>17</v>
+      </c>
+      <c r="L212" t="s">
+        <v>1069</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="B213" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="C213" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="D213">
         <v>22.42</v>
       </c>
-      <c r="G213" t="s">
-        <v>14</v>
+      <c r="E213">
+        <v>25.81</v>
+      </c>
+      <c r="F213" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G213" s="2">
+        <v>0.1512</v>
       </c>
       <c r="H213" t="s">
-        <v>1071</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J213">
+        <v>1</v>
       </c>
       <c r="K213" t="s">
-        <v>1072</v>
+        <v>17</v>
+      </c>
+      <c r="L213" t="s">
+        <v>1074</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="B214" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="C214" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="D214">
         <v>22.71</v>
       </c>
-      <c r="G214" t="s">
-        <v>14</v>
+      <c r="E214">
+        <v>26.15</v>
+      </c>
+      <c r="F214" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G214" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H214" t="s">
-        <v>1076</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J214">
+        <v>1</v>
       </c>
       <c r="K214" t="s">
-        <v>1077</v>
+        <v>17</v>
+      </c>
+      <c r="L214" t="s">
+        <v>1079</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="B215" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="C215" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="D215">
         <v>22.21</v>
       </c>
-      <c r="G215" t="s">
-        <v>14</v>
+      <c r="E215">
+        <v>25.58</v>
+      </c>
+      <c r="F215" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G215" s="2">
+        <v>0.1517</v>
       </c>
       <c r="H215" t="s">
-        <v>1081</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I215" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J215">
+        <v>1</v>
       </c>
       <c r="K215" t="s">
-        <v>1082</v>
+        <v>17</v>
+      </c>
+      <c r="L215" t="s">
+        <v>1084</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B216" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="C216" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="D216">
         <v>24.06</v>
       </c>
-      <c r="G216" t="s">
-        <v>14</v>
+      <c r="E216">
+        <v>27.72</v>
+      </c>
+      <c r="F216" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G216" s="2">
+        <v>0.1521</v>
       </c>
       <c r="H216" t="s">
-        <v>1086</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1088</v>
+      </c>
+      <c r="J216">
+        <v>1</v>
       </c>
       <c r="K216" t="s">
-        <v>1087</v>
+        <v>17</v>
+      </c>
+      <c r="L216" t="s">
+        <v>1089</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="B217" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C217" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="D217">
         <v>24.57</v>
       </c>
-      <c r="G217" t="s">
-        <v>14</v>
+      <c r="E217">
+        <v>28.3</v>
+      </c>
+      <c r="F217" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G217" s="2">
+        <v>0.1518</v>
       </c>
       <c r="H217" t="s">
-        <v>1091</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I217" t="s">
+        <v>1093</v>
+      </c>
+      <c r="J217">
+        <v>1</v>
       </c>
       <c r="K217" t="s">
-        <v>1092</v>
+        <v>17</v>
+      </c>
+      <c r="L217" t="s">
+        <v>1094</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="B218" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="C218" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="D218">
         <v>27.18</v>
       </c>
-      <c r="G218" t="s">
-        <v>14</v>
+      <c r="E218">
+        <v>31.32</v>
+      </c>
+      <c r="F218" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G218" s="2">
+        <v>0.1523</v>
       </c>
       <c r="H218" t="s">
-        <v>1096</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J218">
+        <v>1</v>
       </c>
       <c r="K218" t="s">
-        <v>1097</v>
+        <v>17</v>
+      </c>
+      <c r="L218" t="s">
+        <v>1099</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B219" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="C219" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="D219">
         <v>28.08</v>
       </c>
-      <c r="G219" t="s">
-        <v>14</v>
+      <c r="E219">
+        <v>32.34</v>
+      </c>
+      <c r="F219" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G219" s="2">
+        <v>0.1517</v>
       </c>
       <c r="H219" t="s">
-        <v>1101</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J219">
+        <v>1</v>
       </c>
       <c r="K219" t="s">
-        <v>1102</v>
+        <v>17</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1104</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B220" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="C220" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="D220">
         <v>28.44</v>
       </c>
-      <c r="G220" t="s">
-        <v>14</v>
+      <c r="E220">
+        <v>32.77</v>
+      </c>
+      <c r="F220" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G220" s="2">
+        <v>0.1523</v>
       </c>
       <c r="H220" t="s">
-        <v>1106</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J220">
+        <v>1</v>
       </c>
       <c r="K220" t="s">
-        <v>1107</v>
+        <v>17</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1109</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B221" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C221" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D221">
         <v>27.49</v>
       </c>
-      <c r="G221" t="s">
-        <v>14</v>
+      <c r="E221">
+        <v>31.68</v>
+      </c>
+      <c r="F221" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G221" s="2">
+        <v>0.1524</v>
       </c>
       <c r="H221" t="s">
-        <v>1111</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J221">
+        <v>1</v>
       </c>
       <c r="K221" t="s">
-        <v>1112</v>
+        <v>17</v>
+      </c>
+      <c r="L221" t="s">
+        <v>1114</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B222" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="C222" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="D222">
         <v>29.28</v>
       </c>
-      <c r="G222" t="s">
-        <v>14</v>
+      <c r="E222">
+        <v>33.71</v>
+      </c>
+      <c r="F222" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G222" s="2">
+        <v>0.1513</v>
       </c>
       <c r="H222" t="s">
-        <v>1116</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1118</v>
+      </c>
+      <c r="J222">
+        <v>1</v>
       </c>
       <c r="K222" t="s">
-        <v>1117</v>
+        <v>17</v>
+      </c>
+      <c r="L222" t="s">
+        <v>1119</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="B223" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C223" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D223">
         <v>30.23</v>
       </c>
-      <c r="G223" t="s">
-        <v>14</v>
+      <c r="E223">
+        <v>34.83</v>
+      </c>
+      <c r="F223" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G223" s="2">
+        <v>0.1522</v>
       </c>
       <c r="H223" t="s">
-        <v>1121</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J223">
+        <v>1</v>
       </c>
       <c r="K223" t="s">
-        <v>1122</v>
+        <v>17</v>
+      </c>
+      <c r="L223" t="s">
+        <v>1124</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B224" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="C224" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="D224">
         <v>201.16</v>
       </c>
-      <c r="G224" t="s">
-        <v>14</v>
+      <c r="E224">
+        <v>231.64</v>
+      </c>
+      <c r="F224" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G224" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H224" t="s">
-        <v>1126</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1128</v>
+      </c>
+      <c r="J224">
+        <v>1</v>
       </c>
       <c r="K224" t="s">
-        <v>1127</v>
+        <v>17</v>
+      </c>
+      <c r="L224" t="s">
+        <v>1129</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="B225" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C225" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="D225">
         <v>133</v>
       </c>
-      <c r="G225" t="s">
-        <v>14</v>
+      <c r="E225">
+        <v>153.17</v>
+      </c>
+      <c r="F225" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G225" s="2">
+        <v>0.1517</v>
       </c>
       <c r="H225" t="s">
-        <v>1131</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J225">
+        <v>1</v>
       </c>
       <c r="K225" t="s">
-        <v>1132</v>
+        <v>17</v>
+      </c>
+      <c r="L225" t="s">
+        <v>1134</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="B226" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C226" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D226">
         <v>63.06</v>
       </c>
-      <c r="G226" t="s">
-        <v>14</v>
+      <c r="E226">
+        <v>72.64</v>
+      </c>
+      <c r="F226" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G226" s="2">
+        <v>0.1519</v>
       </c>
       <c r="H226" t="s">
-        <v>1136</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J226">
+        <v>1</v>
       </c>
       <c r="K226" t="s">
-        <v>1137</v>
+        <v>17</v>
+      </c>
+      <c r="L226" t="s">
+        <v>1139</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="B227" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="C227" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="D227">
         <v>59.68</v>
       </c>
-      <c r="G227" t="s">
-        <v>14</v>
+      <c r="E227">
+        <v>68.72</v>
+      </c>
+      <c r="F227" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G227" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H227" t="s">
-        <v>1141</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1143</v>
+      </c>
+      <c r="J227">
+        <v>1</v>
       </c>
       <c r="K227" t="s">
-        <v>1142</v>
+        <v>17</v>
+      </c>
+      <c r="L227" t="s">
+        <v>1144</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B228" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C228" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="D228">
         <v>57.41</v>
       </c>
-      <c r="G228" t="s">
-        <v>14</v>
+      <c r="E228">
+        <v>66.14</v>
+      </c>
+      <c r="F228" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G228" s="2">
+        <v>0.1521</v>
       </c>
       <c r="H228" t="s">
-        <v>1146</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1148</v>
+      </c>
+      <c r="J228">
+        <v>1</v>
       </c>
       <c r="K228" t="s">
-        <v>1147</v>
+        <v>17</v>
+      </c>
+      <c r="L228" t="s">
+        <v>1149</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="B229" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C229" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="D229">
         <v>55.8</v>
       </c>
-      <c r="G229" t="s">
-        <v>14</v>
+      <c r="E229">
+        <v>64.27</v>
+      </c>
+      <c r="F229" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G229" s="2">
+        <v>0.1518</v>
       </c>
       <c r="H229" t="s">
-        <v>1151</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J229">
+        <v>1</v>
       </c>
       <c r="K229" t="s">
-        <v>1152</v>
+        <v>17</v>
+      </c>
+      <c r="L229" t="s">
+        <v>1154</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="B230" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="C230" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="D230">
         <v>55.8</v>
       </c>
-      <c r="G230" t="s">
-        <v>14</v>
+      <c r="E230">
+        <v>64.27</v>
+      </c>
+      <c r="F230" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G230" s="2">
+        <v>0.1518</v>
       </c>
       <c r="H230" t="s">
-        <v>1156</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J230">
+        <v>1</v>
       </c>
       <c r="K230" t="s">
-        <v>1157</v>
+        <v>17</v>
+      </c>
+      <c r="L230" t="s">
+        <v>1159</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B231" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="C231" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="D231">
         <v>56.18</v>
       </c>
-      <c r="G231" t="s">
-        <v>14</v>
+      <c r="E231">
+        <v>64.7</v>
+      </c>
+      <c r="F231" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G231" s="2">
+        <v>0.1517</v>
       </c>
       <c r="H231" t="s">
-        <v>1161</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1163</v>
+      </c>
+      <c r="J231">
+        <v>1</v>
       </c>
       <c r="K231" t="s">
-        <v>1162</v>
+        <v>17</v>
+      </c>
+      <c r="L231" t="s">
+        <v>1164</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B232" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="C232" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="D232">
         <v>57.97</v>
       </c>
-      <c r="G232" t="s">
-        <v>14</v>
+      <c r="E232">
+        <v>66.75</v>
+      </c>
+      <c r="F232" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G232" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H232" t="s">
-        <v>1166</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J232">
+        <v>1</v>
       </c>
       <c r="K232" t="s">
-        <v>1167</v>
+        <v>17</v>
+      </c>
+      <c r="L232" t="s">
+        <v>1169</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="B233" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C233" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="D233">
         <v>58.86</v>
       </c>
-      <c r="G233" t="s">
-        <v>14</v>
+      <c r="E233">
+        <v>67.78</v>
+      </c>
+      <c r="F233" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G233" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H233" t="s">
-        <v>1171</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1173</v>
+      </c>
+      <c r="J233">
+        <v>1</v>
       </c>
       <c r="K233" t="s">
-        <v>1172</v>
+        <v>17</v>
+      </c>
+      <c r="L233" t="s">
+        <v>1174</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="B234" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="C234" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="D234">
         <v>67.44</v>
       </c>
-      <c r="G234" t="s">
-        <v>14</v>
+      <c r="E234">
+        <v>77.67</v>
+      </c>
+      <c r="F234" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G234" s="2">
+        <v>0.1517</v>
       </c>
       <c r="H234" t="s">
-        <v>1176</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1178</v>
+      </c>
+      <c r="J234">
+        <v>1</v>
       </c>
       <c r="K234" t="s">
-        <v>1177</v>
+        <v>17</v>
+      </c>
+      <c r="L234" t="s">
+        <v>1179</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="B235" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="C235" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="D235">
         <v>80.47</v>
       </c>
-      <c r="G235" t="s">
-        <v>14</v>
+      <c r="E235">
+        <v>92.66</v>
+      </c>
+      <c r="F235" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G235" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H235" t="s">
-        <v>1181</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I235" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J235">
+        <v>1</v>
       </c>
       <c r="K235" t="s">
-        <v>1182</v>
+        <v>17</v>
+      </c>
+      <c r="L235" t="s">
+        <v>1184</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="B236" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="C236" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="D236">
         <v>85.85</v>
       </c>
-      <c r="G236" t="s">
-        <v>14</v>
+      <c r="E236">
+        <v>98.87</v>
+      </c>
+      <c r="F236" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G236" s="2">
+        <v>0.1517</v>
       </c>
       <c r="H236" t="s">
-        <v>1186</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J236">
+        <v>1</v>
       </c>
       <c r="K236" t="s">
-        <v>1187</v>
+        <v>17</v>
+      </c>
+      <c r="L236" t="s">
+        <v>1189</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="B237" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="C237" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="D237">
         <v>91.38</v>
       </c>
-      <c r="G237" t="s">
-        <v>14</v>
+      <c r="E237">
+        <v>105.23</v>
+      </c>
+      <c r="F237" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G237" s="2">
+        <v>0.1516</v>
       </c>
       <c r="H237" t="s">
-        <v>1191</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I237" t="s">
+        <v>1193</v>
+      </c>
+      <c r="J237">
+        <v>1</v>
       </c>
       <c r="K237" t="s">
-        <v>1192</v>
+        <v>17</v>
+      </c>
+      <c r="L237" t="s">
+        <v>1194</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="B238" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C238" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="D238">
         <v>96.89</v>
       </c>
-      <c r="G238" t="s">
-        <v>14</v>
+      <c r="E238">
+        <v>111.56</v>
+      </c>
+      <c r="F238" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G238" s="2">
+        <v>0.1514</v>
       </c>
       <c r="H238" t="s">
-        <v>1196</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1198</v>
+      </c>
+      <c r="J238">
+        <v>1</v>
       </c>
       <c r="K238" t="s">
-        <v>1197</v>
+        <v>17</v>
+      </c>
+      <c r="L238" t="s">
+        <v>1199</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="B239" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="C239" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="D239">
         <v>105.24</v>
       </c>
-      <c r="G239" t="s">
-        <v>14</v>
+      <c r="E239">
+        <v>121.19</v>
+      </c>
+      <c r="F239" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G239" s="2">
+        <v>0.1516</v>
       </c>
       <c r="H239" t="s">
-        <v>1201</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I239" t="s">
+        <v>1203</v>
+      </c>
+      <c r="J239">
+        <v>1</v>
       </c>
       <c r="K239" t="s">
-        <v>1202</v>
+        <v>17</v>
+      </c>
+      <c r="L239" t="s">
+        <v>1204</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="B240" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="C240" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="D240">
         <v>143.96</v>
       </c>
-      <c r="G240" t="s">
-        <v>14</v>
+      <c r="E240">
+        <v>165.78</v>
+      </c>
+      <c r="F240" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G240" s="2">
+        <v>0.1516</v>
       </c>
       <c r="H240" t="s">
-        <v>1206</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1208</v>
+      </c>
+      <c r="J240">
+        <v>1</v>
       </c>
       <c r="K240" t="s">
-        <v>1207</v>
+        <v>17</v>
+      </c>
+      <c r="L240" t="s">
+        <v>1209</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B241" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C241" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="D241">
         <v>160.04</v>
       </c>
-      <c r="G241" t="s">
-        <v>14</v>
+      <c r="E241">
+        <v>184.28</v>
+      </c>
+      <c r="F241" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G241" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H241" t="s">
-        <v>1211</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I241" t="s">
+        <v>1213</v>
+      </c>
+      <c r="J241">
+        <v>1</v>
       </c>
       <c r="K241" t="s">
-        <v>1212</v>
+        <v>17</v>
+      </c>
+      <c r="L241" t="s">
+        <v>1214</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="B242" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="C242" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="D242">
         <v>174.19</v>
       </c>
-      <c r="G242" t="s">
-        <v>14</v>
+      <c r="E242">
+        <v>200.58</v>
+      </c>
+      <c r="F242" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G242" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H242" t="s">
-        <v>1216</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J242">
+        <v>1</v>
       </c>
       <c r="K242" t="s">
-        <v>1217</v>
+        <v>17</v>
+      </c>
+      <c r="L242" t="s">
+        <v>1219</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="B243" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C243" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="D243">
         <v>209.74</v>
       </c>
-      <c r="G243" t="s">
-        <v>14</v>
+      <c r="E243">
+        <v>241.52</v>
+      </c>
+      <c r="F243" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G243" s="2">
+        <v>0.1515</v>
       </c>
       <c r="H243" t="s">
-        <v>1221</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J243">
+        <v>1</v>
       </c>
       <c r="K243" t="s">
-        <v>1222</v>
+        <v>17</v>
+      </c>
+      <c r="L243" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B244" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="C244" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="D244">
         <v>84.88</v>
       </c>
-      <c r="G244" t="s">
-        <v>14</v>
+      <c r="E244">
+        <v>101.71</v>
+      </c>
+      <c r="F244" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G244" s="2">
+        <v>0.1983</v>
       </c>
       <c r="H244" t="s">
-        <v>1226</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J244">
+        <v>1</v>
       </c>
       <c r="K244" t="s">
-        <v>1227</v>
+        <v>17</v>
+      </c>
+      <c r="L244" t="s">
+        <v>1229</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="B245" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="C245" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="D245">
         <v>58.87</v>
       </c>
-      <c r="G245" t="s">
-        <v>14</v>
+      <c r="E245">
+        <v>70.54</v>
+      </c>
+      <c r="F245" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G245" s="2">
+        <v>0.1982</v>
       </c>
       <c r="H245" t="s">
-        <v>1231</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1233</v>
+      </c>
+      <c r="J245">
+        <v>1</v>
       </c>
       <c r="K245" t="s">
-        <v>1232</v>
+        <v>17</v>
+      </c>
+      <c r="L245" t="s">
+        <v>1234</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="B246" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="C246" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="D246">
         <v>38.15</v>
       </c>
-      <c r="G246" t="s">
-        <v>14</v>
+      <c r="E246">
+        <v>45.72</v>
+      </c>
+      <c r="F246" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G246" s="2">
+        <v>0.1984</v>
       </c>
       <c r="H246" t="s">
-        <v>1236</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1238</v>
+      </c>
+      <c r="J246">
+        <v>1</v>
       </c>
       <c r="K246" t="s">
-        <v>1237</v>
+        <v>17</v>
+      </c>
+      <c r="L246" t="s">
+        <v>1239</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="B247" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="C247" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="D247">
         <v>39.7</v>
       </c>
-      <c r="G247" t="s">
-        <v>14</v>
+      <c r="E247">
+        <v>47.58</v>
+      </c>
+      <c r="F247" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G247" s="2">
+        <v>0.1985</v>
       </c>
       <c r="H247" t="s">
-        <v>1241</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J247">
+        <v>1</v>
       </c>
       <c r="K247" t="s">
-        <v>1242</v>
+        <v>17</v>
+      </c>
+      <c r="L247" t="s">
+        <v>1244</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="B248" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="C248" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="D248">
         <v>40.83</v>
       </c>
-      <c r="G248" t="s">
-        <v>14</v>
+      <c r="E248">
+        <v>48.93</v>
+      </c>
+      <c r="F248" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G248" s="2">
+        <v>0.1984</v>
       </c>
       <c r="H248" t="s">
-        <v>1246</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1248</v>
+      </c>
+      <c r="J248">
+        <v>1</v>
       </c>
       <c r="K248" t="s">
-        <v>1247</v>
+        <v>17</v>
+      </c>
+      <c r="L248" t="s">
+        <v>1249</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="B249" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="C249" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="D249">
         <v>54.1</v>
       </c>
-      <c r="G249" t="s">
-        <v>14</v>
+      <c r="E249">
+        <v>64.83</v>
+      </c>
+      <c r="F249" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G249" s="2">
+        <v>0.1983</v>
       </c>
       <c r="H249" t="s">
-        <v>1251</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I249" t="s">
+        <v>1253</v>
+      </c>
+      <c r="J249">
+        <v>1</v>
       </c>
       <c r="K249" t="s">
-        <v>1252</v>
+        <v>17</v>
+      </c>
+      <c r="L249" t="s">
+        <v>1254</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="B250" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C250" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="D250">
         <v>64.67</v>
       </c>
-      <c r="G250" t="s">
-        <v>14</v>
+      <c r="E250">
+        <v>77.49</v>
+      </c>
+      <c r="F250" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G250" s="2">
+        <v>0.1982</v>
       </c>
       <c r="H250" t="s">
-        <v>1256</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1258</v>
+      </c>
+      <c r="J250">
+        <v>1</v>
       </c>
       <c r="K250" t="s">
-        <v>1257</v>
+        <v>17</v>
+      </c>
+      <c r="L250" t="s">
+        <v>1259</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="B251" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="C251" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="D251">
         <v>73.31</v>
       </c>
-      <c r="G251" t="s">
-        <v>14</v>
+      <c r="E251">
+        <v>87.84</v>
+      </c>
+      <c r="F251" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G251" s="2">
+        <v>0.1982</v>
       </c>
       <c r="H251" t="s">
-        <v>1261</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J251">
+        <v>1</v>
       </c>
       <c r="K251" t="s">
-        <v>1262</v>
+        <v>17</v>
+      </c>
+      <c r="L251" t="s">
+        <v>1264</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="B252" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="C252" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="D252">
         <v>82.71</v>
       </c>
-      <c r="G252" t="s">
-        <v>14</v>
+      <c r="E252">
+        <v>99.1</v>
+      </c>
+      <c r="F252" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G252" s="2">
+        <v>0.1982</v>
       </c>
       <c r="H252" t="s">
-        <v>1266</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1268</v>
+      </c>
+      <c r="J252">
+        <v>1</v>
       </c>
       <c r="K252" t="s">
-        <v>1267</v>
+        <v>17</v>
+      </c>
+      <c r="L252" t="s">
+        <v>1269</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="B253" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="C253" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="D253">
         <v>93.28</v>
       </c>
-      <c r="G253" t="s">
-        <v>14</v>
+      <c r="E253">
+        <v>111.76</v>
+      </c>
+      <c r="F253" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G253" s="2">
+        <v>0.1981</v>
       </c>
       <c r="H253" t="s">
-        <v>1271</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1273</v>
+      </c>
+      <c r="J253">
+        <v>1</v>
       </c>
       <c r="K253" t="s">
-        <v>1272</v>
+        <v>17</v>
+      </c>
+      <c r="L253" t="s">
+        <v>1274</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B254" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="C254" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="D254">
         <v>100.15</v>
       </c>
-      <c r="G254" t="s">
-        <v>14</v>
+      <c r="E254">
+        <v>120</v>
+      </c>
+      <c r="F254" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G254" s="2">
+        <v>0.1982</v>
       </c>
       <c r="H254" t="s">
-        <v>1276</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1278</v>
+      </c>
+      <c r="J254">
+        <v>1</v>
       </c>
       <c r="K254" t="s">
-        <v>1277</v>
+        <v>17</v>
+      </c>
+      <c r="L254" t="s">
+        <v>1279</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="B255" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="C255" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="D255">
         <v>116.17</v>
       </c>
-      <c r="G255" t="s">
-        <v>14</v>
+      <c r="E255">
+        <v>139.2</v>
+      </c>
+      <c r="F255" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G255" s="2">
+        <v>0.1982</v>
       </c>
       <c r="H255" t="s">
-        <v>1281</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1283</v>
+      </c>
+      <c r="J255">
+        <v>1</v>
       </c>
       <c r="K255" t="s">
-        <v>1282</v>
+        <v>17</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1284</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B256" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C256" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D256">
         <v>6.22</v>
       </c>
-      <c r="G256" t="s">
-        <v>14</v>
+      <c r="E256">
+        <v>71.7</v>
+      </c>
+      <c r="F256" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G256" s="2">
+        <v>10.5273</v>
       </c>
       <c r="H256" t="s">
-        <v>1286</v>
-[...1 lines deleted...]
-      <c r="I256">
+        <v>15</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1288</v>
+      </c>
+      <c r="J256">
         <v>10</v>
       </c>
-      <c r="J256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K256" t="s">
-        <v>1287</v>
+        <v>17</v>
+      </c>
+      <c r="L256" t="s">
+        <v>1289</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B257" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="C257" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="D257">
         <v>4.46</v>
       </c>
-      <c r="G257" t="s">
-        <v>14</v>
+      <c r="E257">
+        <v>51.4</v>
+      </c>
+      <c r="F257" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G257" s="2">
+        <v>10.5247</v>
       </c>
       <c r="H257" t="s">
-        <v>1291</v>
-[...1 lines deleted...]
-      <c r="I257">
+        <v>15</v>
+      </c>
+      <c r="I257" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J257">
         <v>10</v>
       </c>
-      <c r="J257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K257" t="s">
-        <v>1292</v>
+        <v>17</v>
+      </c>
+      <c r="L257" t="s">
+        <v>1294</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="B258" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="C258" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="D258">
         <v>4.26</v>
       </c>
-      <c r="G258" t="s">
-        <v>14</v>
+      <c r="E258">
+        <v>49.1</v>
+      </c>
+      <c r="F258" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G258" s="2">
+        <v>10.5258</v>
       </c>
       <c r="H258" t="s">
-        <v>1296</v>
-[...1 lines deleted...]
-      <c r="I258">
+        <v>15</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J258">
         <v>10</v>
       </c>
-      <c r="J258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K258" t="s">
-        <v>1297</v>
+        <v>17</v>
+      </c>
+      <c r="L258" t="s">
+        <v>1299</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B259" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="C259" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="D259">
         <v>4.08</v>
       </c>
-      <c r="G259" t="s">
-        <v>14</v>
+      <c r="E259">
+        <v>47</v>
+      </c>
+      <c r="F259" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G259" s="2">
+        <v>10.5196</v>
       </c>
       <c r="H259" t="s">
-        <v>1301</v>
-[...1 lines deleted...]
-      <c r="I259">
+        <v>15</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1303</v>
+      </c>
+      <c r="J259">
         <v>10</v>
       </c>
-      <c r="J259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K259" t="s">
-        <v>1302</v>
+        <v>17</v>
+      </c>
+      <c r="L259" t="s">
+        <v>1304</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B260" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="C260" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="D260">
         <v>3.33</v>
       </c>
-      <c r="G260" t="s">
-        <v>14</v>
+      <c r="E260">
+        <v>38.4</v>
+      </c>
+      <c r="F260" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G260" s="2">
+        <v>10.5315</v>
       </c>
       <c r="H260" t="s">
-        <v>1306</v>
-[...1 lines deleted...]
-      <c r="I260">
+        <v>15</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1308</v>
+      </c>
+      <c r="J260">
         <v>10</v>
       </c>
-      <c r="J260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K260" t="s">
-        <v>1307</v>
+        <v>17</v>
+      </c>
+      <c r="L260" t="s">
+        <v>1309</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="B261" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="C261" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="D261">
         <v>3.4</v>
       </c>
-      <c r="G261" t="s">
-        <v>14</v>
+      <c r="E261">
+        <v>39.2</v>
+      </c>
+      <c r="F261" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G261" s="2">
+        <v>10.5294</v>
       </c>
       <c r="H261" t="s">
-        <v>1311</v>
-[...1 lines deleted...]
-      <c r="I261">
+        <v>15</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1313</v>
+      </c>
+      <c r="J261">
         <v>10</v>
       </c>
-      <c r="J261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K261" t="s">
-        <v>1312</v>
+        <v>17</v>
+      </c>
+      <c r="L261" t="s">
+        <v>1314</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B262" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="C262" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="D262">
         <v>3.4</v>
       </c>
-      <c r="G262" t="s">
-        <v>14</v>
+      <c r="E262">
+        <v>39.2</v>
+      </c>
+      <c r="F262" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G262" s="2">
+        <v>10.5294</v>
       </c>
       <c r="H262" t="s">
-        <v>1316</v>
-[...1 lines deleted...]
-      <c r="I262">
+        <v>15</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1318</v>
+      </c>
+      <c r="J262">
         <v>10</v>
       </c>
-      <c r="J262" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K262" t="s">
-        <v>1317</v>
+        <v>17</v>
+      </c>
+      <c r="L262" t="s">
+        <v>1319</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="B263" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="C263" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="D263">
         <v>3.43</v>
       </c>
-      <c r="G263" t="s">
-        <v>14</v>
+      <c r="E263">
+        <v>39.5</v>
+      </c>
+      <c r="F263" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G263" s="2">
+        <v>10.516</v>
       </c>
       <c r="H263" t="s">
-        <v>1321</v>
-[...1 lines deleted...]
-      <c r="I263">
+        <v>15</v>
+      </c>
+      <c r="I263" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J263">
         <v>10</v>
       </c>
-      <c r="J263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K263" t="s">
-        <v>1322</v>
+        <v>17</v>
+      </c>
+      <c r="L263" t="s">
+        <v>1324</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="B264" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="C264" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="D264">
         <v>3.56</v>
       </c>
-      <c r="G264" t="s">
-        <v>14</v>
+      <c r="E264">
+        <v>41</v>
+      </c>
+      <c r="F264" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G264" s="2">
+        <v>10.5169</v>
       </c>
       <c r="H264" t="s">
-        <v>1326</v>
-[...1 lines deleted...]
-      <c r="I264">
+        <v>15</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1328</v>
+      </c>
+      <c r="J264">
         <v>10</v>
       </c>
-      <c r="J264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K264" t="s">
-        <v>1327</v>
+        <v>17</v>
+      </c>
+      <c r="L264" t="s">
+        <v>1329</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B265" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="C265" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="D265">
         <v>3.83</v>
       </c>
-      <c r="G265" t="s">
-        <v>14</v>
+      <c r="E265">
+        <v>44.2</v>
+      </c>
+      <c r="F265" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G265" s="2">
+        <v>10.5405</v>
       </c>
       <c r="H265" t="s">
-        <v>1331</v>
-[...1 lines deleted...]
-      <c r="I265">
+        <v>15</v>
+      </c>
+      <c r="I265" t="s">
+        <v>1333</v>
+      </c>
+      <c r="J265">
         <v>10</v>
       </c>
-      <c r="J265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K265" t="s">
-        <v>1332</v>
+        <v>17</v>
+      </c>
+      <c r="L265" t="s">
+        <v>1334</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B266" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="C266" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="D266">
         <v>3.98</v>
       </c>
-      <c r="G266" t="s">
-        <v>14</v>
+      <c r="E266">
+        <v>45.9</v>
+      </c>
+      <c r="F266" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G266" s="2">
+        <v>10.5327</v>
       </c>
       <c r="H266" t="s">
-        <v>1336</v>
-[...1 lines deleted...]
-      <c r="I266">
+        <v>15</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1338</v>
+      </c>
+      <c r="J266">
         <v>10</v>
       </c>
-      <c r="J266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K266" t="s">
-        <v>1337</v>
+        <v>17</v>
+      </c>
+      <c r="L266" t="s">
+        <v>1339</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B267" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="C267" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="D267">
         <v>4.08</v>
       </c>
-      <c r="G267" t="s">
-        <v>14</v>
+      <c r="E267">
+        <v>47</v>
+      </c>
+      <c r="F267" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G267" s="2">
+        <v>10.5196</v>
       </c>
       <c r="H267" t="s">
-        <v>1341</v>
-[...1 lines deleted...]
-      <c r="I267">
+        <v>15</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1343</v>
+      </c>
+      <c r="J267">
         <v>10</v>
       </c>
-      <c r="J267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K267" t="s">
-        <v>1342</v>
+        <v>17</v>
+      </c>
+      <c r="L267" t="s">
+        <v>1344</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B268" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="C268" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="D268">
         <v>4.2</v>
       </c>
-      <c r="G268" t="s">
-        <v>14</v>
+      <c r="E268">
+        <v>48.4</v>
+      </c>
+      <c r="F268" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G268" s="2">
+        <v>10.5238</v>
       </c>
       <c r="H268" t="s">
-        <v>1346</v>
-[...1 lines deleted...]
-      <c r="I268">
+        <v>15</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1348</v>
+      </c>
+      <c r="J268">
         <v>10</v>
       </c>
-      <c r="J268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K268" t="s">
-        <v>1347</v>
+        <v>17</v>
+      </c>
+      <c r="L268" t="s">
+        <v>1349</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="B269" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="C269" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="D269">
         <v>4.09</v>
       </c>
-      <c r="G269" t="s">
-        <v>14</v>
+      <c r="E269">
+        <v>47.2</v>
+      </c>
+      <c r="F269" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G269" s="2">
+        <v>10.5403</v>
       </c>
       <c r="H269" t="s">
-        <v>1351</v>
-[...1 lines deleted...]
-      <c r="I269">
+        <v>15</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1353</v>
+      </c>
+      <c r="J269">
         <v>10</v>
       </c>
-      <c r="J269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K269" t="s">
-        <v>1352</v>
+        <v>17</v>
+      </c>
+      <c r="L269" t="s">
+        <v>1354</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="B270" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="C270" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="D270">
         <v>10.95</v>
       </c>
       <c r="E270">
-        <v>10.95</v>
+        <v>109.5</v>
       </c>
       <c r="F270" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G270" s="3">
+        <v>9</v>
       </c>
       <c r="H270" t="s">
-        <v>1356</v>
-[...1 lines deleted...]
-      <c r="I270">
+        <v>15</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1358</v>
+      </c>
+      <c r="J270">
         <v>10</v>
       </c>
-      <c r="J270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K270" t="s">
-        <v>1357</v>
+        <v>17</v>
+      </c>
+      <c r="L270" t="s">
+        <v>1359</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B271" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="C271" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="D271">
         <v>11.22</v>
       </c>
       <c r="E271">
-        <v>11.22</v>
+        <v>112.2</v>
       </c>
       <c r="F271" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G271" s="3">
+        <v>9</v>
       </c>
       <c r="H271" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="I271">
+        <v>15</v>
+      </c>
+      <c r="I271" t="s">
+        <v>1363</v>
+      </c>
+      <c r="J271">
         <v>10</v>
       </c>
-      <c r="J271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K271" t="s">
-        <v>1362</v>
+        <v>17</v>
+      </c>
+      <c r="L271" t="s">
+        <v>1364</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B272" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="C272" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="D272">
         <v>11.76</v>
       </c>
       <c r="E272">
-        <v>11.76</v>
+        <v>117.6</v>
       </c>
       <c r="F272" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G272" s="3">
+        <v>9</v>
       </c>
       <c r="H272" t="s">
-        <v>1366</v>
-[...1 lines deleted...]
-      <c r="I272">
+        <v>15</v>
+      </c>
+      <c r="I272" t="s">
+        <v>1368</v>
+      </c>
+      <c r="J272">
         <v>10</v>
       </c>
-      <c r="J272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K272" t="s">
-        <v>1367</v>
+        <v>17</v>
+      </c>
+      <c r="L272" t="s">
+        <v>1369</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="B273" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="C273" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="D273">
         <v>13.47</v>
       </c>
       <c r="E273">
-        <v>13.47</v>
+        <v>134.7</v>
       </c>
       <c r="F273" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G273" s="3">
+        <v>9</v>
       </c>
       <c r="H273" t="s">
-        <v>1371</v>
-[...1 lines deleted...]
-      <c r="I273">
+        <v>15</v>
+      </c>
+      <c r="I273" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J273">
         <v>10</v>
       </c>
-      <c r="J273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K273" t="s">
-        <v>1372</v>
+        <v>17</v>
+      </c>
+      <c r="L273" t="s">
+        <v>1374</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B274" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="C274" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="D274">
         <v>16.5</v>
       </c>
-      <c r="G274" t="s">
-        <v>14</v>
+      <c r="E274">
+        <v>95.05</v>
+      </c>
+      <c r="F274" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G274" s="2">
+        <v>4.7606</v>
       </c>
       <c r="H274" t="s">
-        <v>1376</v>
-[...1 lines deleted...]
-      <c r="I274">
+        <v>15</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1378</v>
+      </c>
+      <c r="J274">
         <v>5</v>
       </c>
-      <c r="J274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K274" t="s">
-        <v>1377</v>
+        <v>17</v>
+      </c>
+      <c r="L274" t="s">
+        <v>1379</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B275" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="C275" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="D275">
         <v>14.62</v>
       </c>
-      <c r="G275" t="s">
-        <v>14</v>
+      <c r="E275">
+        <v>84.2</v>
+      </c>
+      <c r="F275" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G275" s="2">
+        <v>4.7592</v>
       </c>
       <c r="H275" t="s">
-        <v>1381</v>
-[...1 lines deleted...]
-      <c r="I275">
+        <v>15</v>
+      </c>
+      <c r="I275" t="s">
+        <v>1383</v>
+      </c>
+      <c r="J275">
         <v>5</v>
       </c>
-      <c r="J275" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K275" t="s">
-        <v>1382</v>
+        <v>17</v>
+      </c>
+      <c r="L275" t="s">
+        <v>1384</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="B276" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="C276" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="D276">
         <v>13.51</v>
       </c>
-      <c r="G276" t="s">
-        <v>14</v>
+      <c r="E276">
+        <v>77.85</v>
+      </c>
+      <c r="F276" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G276" s="2">
+        <v>4.7624</v>
       </c>
       <c r="H276" t="s">
-        <v>1386</v>
-[...1 lines deleted...]
-      <c r="I276">
+        <v>15</v>
+      </c>
+      <c r="I276" t="s">
+        <v>1388</v>
+      </c>
+      <c r="J276">
         <v>5</v>
       </c>
-      <c r="J276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K276" t="s">
-        <v>1387</v>
+        <v>17</v>
+      </c>
+      <c r="L276" t="s">
+        <v>1389</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="B277" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="C277" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="D277">
         <v>13.51</v>
       </c>
-      <c r="G277" t="s">
-        <v>14</v>
+      <c r="E277">
+        <v>77.85</v>
+      </c>
+      <c r="F277" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G277" s="2">
+        <v>4.7624</v>
       </c>
       <c r="H277" t="s">
-        <v>1391</v>
-[...1 lines deleted...]
-      <c r="I277">
+        <v>15</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1393</v>
+      </c>
+      <c r="J277">
         <v>5</v>
       </c>
-      <c r="J277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K277" t="s">
-        <v>1392</v>
+        <v>17</v>
+      </c>
+      <c r="L277" t="s">
+        <v>1394</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="B278" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="C278" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="D278">
         <v>14.62</v>
       </c>
-      <c r="G278" t="s">
-        <v>14</v>
+      <c r="E278">
+        <v>84.2</v>
+      </c>
+      <c r="F278" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G278" s="2">
+        <v>4.7592</v>
       </c>
       <c r="H278" t="s">
-        <v>1396</v>
-[...1 lines deleted...]
-      <c r="I278">
+        <v>15</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1398</v>
+      </c>
+      <c r="J278">
         <v>5</v>
       </c>
-      <c r="J278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K278" t="s">
-        <v>1397</v>
+        <v>17</v>
+      </c>
+      <c r="L278" t="s">
+        <v>1399</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B279" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="C279" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="D279">
         <v>15.61</v>
       </c>
-      <c r="G279" t="s">
-        <v>14</v>
+      <c r="E279">
+        <v>89.9</v>
+      </c>
+      <c r="F279" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G279" s="2">
+        <v>4.7591</v>
       </c>
       <c r="H279" t="s">
-        <v>1401</v>
-[...1 lines deleted...]
-      <c r="I279">
+        <v>15</v>
+      </c>
+      <c r="I279" t="s">
+        <v>1403</v>
+      </c>
+      <c r="J279">
         <v>5</v>
       </c>
-      <c r="J279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K279" t="s">
-        <v>1402</v>
+        <v>17</v>
+      </c>
+      <c r="L279" t="s">
+        <v>1404</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="B280" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="C280" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="D280">
         <v>19.27</v>
       </c>
-      <c r="G280" t="s">
-        <v>14</v>
+      <c r="E280">
+        <v>110.95</v>
+      </c>
+      <c r="F280" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G280" s="2">
+        <v>4.7577</v>
       </c>
       <c r="H280" t="s">
-        <v>1406</v>
-[...1 lines deleted...]
-      <c r="I280">
+        <v>15</v>
+      </c>
+      <c r="I280" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J280">
         <v>5</v>
       </c>
-      <c r="J280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K280" t="s">
-        <v>1407</v>
+        <v>17</v>
+      </c>
+      <c r="L280" t="s">
+        <v>1409</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="B281" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="C281" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="D281">
         <v>20.67</v>
       </c>
-      <c r="G281" t="s">
-        <v>14</v>
+      <c r="E281">
+        <v>119.05</v>
+      </c>
+      <c r="F281" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G281" s="2">
+        <v>4.7596</v>
       </c>
       <c r="H281" t="s">
-        <v>1411</v>
-[...1 lines deleted...]
-      <c r="I281">
+        <v>15</v>
+      </c>
+      <c r="I281" t="s">
+        <v>1413</v>
+      </c>
+      <c r="J281">
         <v>5</v>
       </c>
-      <c r="J281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K281" t="s">
-        <v>1412</v>
+        <v>17</v>
+      </c>
+      <c r="L281" t="s">
+        <v>1414</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="B282" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="C282" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="D282">
         <v>21.69</v>
       </c>
-      <c r="G282" t="s">
-        <v>14</v>
+      <c r="E282">
+        <v>124.95</v>
+      </c>
+      <c r="F282" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G282" s="2">
+        <v>4.7607</v>
       </c>
       <c r="H282" t="s">
-        <v>1416</v>
-[...1 lines deleted...]
-      <c r="I282">
+        <v>15</v>
+      </c>
+      <c r="I282" t="s">
+        <v>1418</v>
+      </c>
+      <c r="J282">
         <v>5</v>
       </c>
-      <c r="J282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K282" t="s">
-        <v>1417</v>
+        <v>17</v>
+      </c>
+      <c r="L282" t="s">
+        <v>1419</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="B283" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="C283" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="D283">
         <v>22.8</v>
       </c>
-      <c r="G283" t="s">
-        <v>14</v>
+      <c r="E283">
+        <v>131.3</v>
+      </c>
+      <c r="F283" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G283" s="2">
+        <v>4.7588</v>
       </c>
       <c r="H283" t="s">
-        <v>1421</v>
-[...1 lines deleted...]
-      <c r="I283">
+        <v>15</v>
+      </c>
+      <c r="I283" t="s">
+        <v>1423</v>
+      </c>
+      <c r="J283">
         <v>5</v>
       </c>
-      <c r="J283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K283" t="s">
-        <v>1422</v>
+        <v>17</v>
+      </c>
+      <c r="L283" t="s">
+        <v>1424</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="B284" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="C284" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="D284">
         <v>23.71</v>
       </c>
-      <c r="G284" t="s">
-        <v>14</v>
+      <c r="E284">
+        <v>136.55</v>
+      </c>
+      <c r="F284" s="1">
+        <v>46127</v>
+      </c>
+      <c r="G284" s="2">
+        <v>4.7592</v>
       </c>
       <c r="H284" t="s">
-        <v>1426</v>
-[...1 lines deleted...]
-      <c r="I284">
+        <v>15</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J284">
         <v>5</v>
       </c>
-      <c r="J284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K284" t="s">
-        <v>1427</v>
+        <v>17</v>
+      </c>
+      <c r="L284" t="s">
+        <v>1429</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="B285" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="C285" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="D285">
         <v>45.77</v>
       </c>
       <c r="E285">
-        <v>45.77</v>
+        <v>228.85</v>
       </c>
       <c r="F285" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G285" s="3">
+        <v>4</v>
       </c>
       <c r="H285" t="s">
-        <v>1431</v>
-[...1 lines deleted...]
-      <c r="I285">
+        <v>15</v>
+      </c>
+      <c r="I285" t="s">
+        <v>1433</v>
+      </c>
+      <c r="J285">
         <v>5</v>
       </c>
-      <c r="J285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K285" t="s">
-        <v>1432</v>
+        <v>17</v>
+      </c>
+      <c r="L285" t="s">
+        <v>1434</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B286" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C286" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="D286">
         <v>57.77</v>
       </c>
       <c r="E286">
-        <v>57.77</v>
+        <v>288.85</v>
       </c>
       <c r="F286" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G286" s="3">
+        <v>4</v>
       </c>
       <c r="H286" t="s">
-        <v>1436</v>
-[...1 lines deleted...]
-      <c r="I286">
+        <v>15</v>
+      </c>
+      <c r="I286" t="s">
+        <v>1438</v>
+      </c>
+      <c r="J286">
         <v>5</v>
       </c>
-      <c r="J286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K286" t="s">
-        <v>1437</v>
+        <v>17</v>
+      </c>
+      <c r="L286" t="s">
+        <v>1439</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B287" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="C287" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="D287">
         <v>56.09</v>
       </c>
       <c r="E287">
-        <v>56.09</v>
+        <v>280.45</v>
       </c>
       <c r="F287" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G287" s="3">
+        <v>4</v>
       </c>
       <c r="H287" t="s">
-        <v>1441</v>
-[...1 lines deleted...]
-      <c r="I287">
+        <v>15</v>
+      </c>
+      <c r="I287" t="s">
+        <v>1443</v>
+      </c>
+      <c r="J287">
         <v>5</v>
       </c>
-      <c r="J287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K287" t="s">
-        <v>1442</v>
+        <v>17</v>
+      </c>
+      <c r="L287" t="s">
+        <v>1444</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B288" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="C288" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="D288">
         <v>63.07</v>
       </c>
       <c r="E288">
-        <v>63.07</v>
+        <v>315.35</v>
       </c>
       <c r="F288" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G288" s="3">
+        <v>4</v>
       </c>
       <c r="H288" t="s">
-        <v>1446</v>
-[...1 lines deleted...]
-      <c r="I288">
+        <v>15</v>
+      </c>
+      <c r="I288" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J288">
         <v>5</v>
       </c>
-      <c r="J288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K288" t="s">
-        <v>1447</v>
+        <v>17</v>
+      </c>
+      <c r="L288" t="s">
+        <v>1449</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="B289" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="C289" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="D289">
         <v>89.96</v>
       </c>
-      <c r="G289" t="s">
-        <v>14</v>
+      <c r="E289">
+        <v>89.96</v>
+      </c>
+      <c r="G289" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H289" t="s">
-        <v>1451</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I289" t="s">
+        <v>1453</v>
+      </c>
+      <c r="J289">
+        <v>1</v>
       </c>
       <c r="K289" t="s">
-        <v>1452</v>
+        <v>17</v>
+      </c>
+      <c r="L289" t="s">
+        <v>1454</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B290" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="C290" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="D290">
         <v>112.49</v>
       </c>
       <c r="E290">
         <v>115.28</v>
       </c>
       <c r="F290" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G290" s="2">
+        <v>0.0248</v>
       </c>
       <c r="H290" t="s">
-        <v>1456</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I290" t="s">
+        <v>1458</v>
+      </c>
+      <c r="J290">
+        <v>1</v>
       </c>
       <c r="K290" t="s">
-        <v>1457</v>
+        <v>17</v>
+      </c>
+      <c r="L290" t="s">
+        <v>1459</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B291" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="C291" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="D291">
         <v>151.76</v>
       </c>
       <c r="E291">
         <v>155.53</v>
       </c>
       <c r="F291" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G291" s="2">
+        <v>0.0248</v>
       </c>
       <c r="H291" t="s">
-        <v>1461</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I291" t="s">
+        <v>1463</v>
+      </c>
+      <c r="J291">
+        <v>1</v>
       </c>
       <c r="K291" t="s">
-        <v>1462</v>
+        <v>17</v>
+      </c>
+      <c r="L291" t="s">
+        <v>1464</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="B292" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="C292" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="D292">
         <v>265.23</v>
       </c>
       <c r="E292">
         <v>271.89</v>
       </c>
       <c r="F292" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G292" s="2">
+        <v>0.0251</v>
       </c>
       <c r="H292" t="s">
-        <v>1466</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I292" t="s">
+        <v>1468</v>
+      </c>
+      <c r="J292">
+        <v>1</v>
       </c>
       <c r="K292" t="s">
-        <v>1467</v>
+        <v>17</v>
+      </c>
+      <c r="L292" t="s">
+        <v>1469</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B293" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="C293" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="D293">
         <v>87.73</v>
       </c>
       <c r="E293">
         <v>89.94</v>
       </c>
       <c r="F293" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G293" s="2">
+        <v>0.0252</v>
       </c>
       <c r="H293" t="s">
-        <v>1471</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I293" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J293">
+        <v>1</v>
       </c>
       <c r="K293" t="s">
-        <v>1472</v>
+        <v>17</v>
+      </c>
+      <c r="L293" t="s">
+        <v>1474</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B294" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="C294" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="D294">
         <v>115.26</v>
       </c>
       <c r="E294">
         <v>116.25</v>
       </c>
       <c r="F294" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G294" s="2">
+        <v>0.0086</v>
       </c>
       <c r="H294" t="s">
-        <v>1476</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I294" t="s">
+        <v>1478</v>
+      </c>
+      <c r="J294">
+        <v>1</v>
       </c>
       <c r="K294" t="s">
-        <v>1477</v>
+        <v>17</v>
+      </c>
+      <c r="L294" t="s">
+        <v>1479</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="B295" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="C295" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="D295">
         <v>148.21</v>
       </c>
-      <c r="G295" t="s">
-        <v>14</v>
+      <c r="E295">
+        <v>148.21</v>
+      </c>
+      <c r="G295" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H295" t="s">
-        <v>1481</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I295" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J295">
+        <v>1</v>
       </c>
       <c r="K295" t="s">
-        <v>1482</v>
+        <v>17</v>
+      </c>
+      <c r="L295" t="s">
+        <v>1484</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B296" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="C296" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="D296">
         <v>151.17</v>
       </c>
       <c r="E296">
-        <v>151.87</v>
+        <v>151.17</v>
       </c>
       <c r="F296" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G296" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H296" t="s">
-        <v>1486</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I296" t="s">
+        <v>1488</v>
+      </c>
+      <c r="J296">
+        <v>1</v>
       </c>
       <c r="K296" t="s">
-        <v>1487</v>
+        <v>17</v>
+      </c>
+      <c r="L296" t="s">
+        <v>1489</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="B297" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="C297" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="D297">
         <v>274.36</v>
       </c>
-      <c r="G297" t="s">
-        <v>14</v>
+      <c r="E297">
+        <v>274.36</v>
+      </c>
+      <c r="G297" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H297" t="s">
-        <v>1491</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I297" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J297">
+        <v>1</v>
       </c>
       <c r="K297" t="s">
-        <v>1492</v>
+        <v>17</v>
+      </c>
+      <c r="L297" t="s">
+        <v>1494</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B298" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="C298" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="D298">
         <v>369.53</v>
       </c>
-      <c r="G298" t="s">
-        <v>14</v>
+      <c r="E298">
+        <v>369.53</v>
+      </c>
+      <c r="G298" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H298" t="s">
-        <v>1496</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I298" t="s">
+        <v>1498</v>
+      </c>
+      <c r="J298">
+        <v>1</v>
       </c>
       <c r="K298" t="s">
-        <v>1497</v>
+        <v>17</v>
+      </c>
+      <c r="L298" t="s">
+        <v>1499</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B299" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="C299" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="D299">
         <v>398.27</v>
       </c>
-      <c r="G299" t="s">
-        <v>14</v>
+      <c r="E299">
+        <v>398.27</v>
+      </c>
+      <c r="G299" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H299" t="s">
-        <v>1501</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I299" t="s">
+        <v>1503</v>
+      </c>
+      <c r="J299">
+        <v>1</v>
       </c>
       <c r="K299" t="s">
-        <v>1502</v>
+        <v>17</v>
+      </c>
+      <c r="L299" t="s">
+        <v>1504</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="B300" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="C300" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="D300">
         <v>65.8</v>
       </c>
       <c r="E300">
         <v>67.47</v>
       </c>
       <c r="F300" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G300" s="2">
+        <v>0.0254</v>
       </c>
       <c r="H300" t="s">
-        <v>1506</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I300" t="s">
+        <v>1508</v>
+      </c>
+      <c r="J300">
+        <v>1</v>
       </c>
       <c r="K300" t="s">
-        <v>1507</v>
+        <v>17</v>
+      </c>
+      <c r="L300" t="s">
+        <v>1509</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="B301" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="C301" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="D301">
         <v>8.26</v>
       </c>
       <c r="E301">
-        <v>8.27</v>
+        <v>8.26</v>
       </c>
       <c r="F301" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G301" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H301" t="s">
-        <v>1511</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I301" t="s">
+        <v>1513</v>
+      </c>
+      <c r="J301">
+        <v>1</v>
       </c>
       <c r="K301" t="s">
-        <v>1512</v>
+        <v>17</v>
+      </c>
+      <c r="L301" t="s">
+        <v>1514</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="B302" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="C302" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="D302">
         <v>19.53</v>
       </c>
-      <c r="G302" t="s">
-        <v>14</v>
+      <c r="E302">
+        <v>19.53</v>
+      </c>
+      <c r="G302" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H302" t="s">
-        <v>1516</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I302" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J302">
+        <v>1</v>
       </c>
       <c r="K302" t="s">
-        <v>1517</v>
+        <v>17</v>
+      </c>
+      <c r="L302" t="s">
+        <v>1519</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="B303" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="C303" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="D303">
         <v>22.14</v>
       </c>
-      <c r="G303" t="s">
-        <v>14</v>
+      <c r="E303">
+        <v>22.14</v>
+      </c>
+      <c r="G303" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H303" t="s">
-        <v>1521</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I303" t="s">
+        <v>1523</v>
+      </c>
+      <c r="J303">
+        <v>1</v>
       </c>
       <c r="K303" t="s">
-        <v>1522</v>
+        <v>17</v>
+      </c>
+      <c r="L303" t="s">
+        <v>1524</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B304" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="C304" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="D304">
         <v>108.83</v>
       </c>
       <c r="E304">
         <v>114.11</v>
       </c>
       <c r="F304" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G304" s="2">
+        <v>0.0485</v>
       </c>
       <c r="H304" t="s">
-        <v>1526</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I304" t="s">
+        <v>1528</v>
+      </c>
+      <c r="J304">
+        <v>1</v>
       </c>
       <c r="K304" t="s">
-        <v>1527</v>
+        <v>17</v>
+      </c>
+      <c r="L304" t="s">
+        <v>1529</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="B305" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="C305" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="D305">
         <v>151.2</v>
       </c>
       <c r="E305">
-        <v>151.97</v>
+        <v>151.2</v>
       </c>
       <c r="F305" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G305" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H305" t="s">
-        <v>1531</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I305" t="s">
+        <v>1533</v>
+      </c>
+      <c r="J305">
+        <v>1</v>
       </c>
       <c r="K305" t="s">
-        <v>1532</v>
+        <v>17</v>
+      </c>
+      <c r="L305" t="s">
+        <v>1534</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="B306" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C306" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="D306">
         <v>132.58</v>
       </c>
-      <c r="G306" t="s">
-        <v>14</v>
+      <c r="E306">
+        <v>132.58</v>
+      </c>
+      <c r="G306" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H306" t="s">
-        <v>1536</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I306" t="s">
+        <v>1538</v>
+      </c>
+      <c r="J306">
+        <v>1</v>
       </c>
       <c r="K306" t="s">
-        <v>1537</v>
+        <v>17</v>
+      </c>
+      <c r="L306" t="s">
+        <v>1539</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="B307" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="C307" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="D307">
         <v>153.69</v>
       </c>
       <c r="E307">
-        <v>154.44</v>
+        <v>153.69</v>
       </c>
       <c r="F307" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G307" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H307" t="s">
-        <v>1541</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I307" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J307">
+        <v>1</v>
       </c>
       <c r="K307" t="s">
-        <v>1542</v>
+        <v>17</v>
+      </c>
+      <c r="L307" t="s">
+        <v>1544</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="B308" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="C308" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="D308">
         <v>129.89</v>
       </c>
-      <c r="G308" t="s">
-        <v>14</v>
+      <c r="E308">
+        <v>129.89</v>
+      </c>
+      <c r="G308" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H308" t="s">
-        <v>1546</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I308" t="s">
+        <v>1548</v>
+      </c>
+      <c r="J308">
+        <v>1</v>
       </c>
       <c r="K308" t="s">
-        <v>1547</v>
+        <v>17</v>
+      </c>
+      <c r="L308" t="s">
+        <v>1549</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="B309" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="C309" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="D309">
         <v>578.22</v>
       </c>
       <c r="E309">
         <v>584.01</v>
       </c>
       <c r="F309" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G309" s="3">
+        <v>0.01</v>
       </c>
       <c r="H309" t="s">
-        <v>1551</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I309" t="s">
+        <v>1553</v>
+      </c>
+      <c r="J309">
+        <v>1</v>
       </c>
       <c r="K309" t="s">
-        <v>1552</v>
+        <v>17</v>
+      </c>
+      <c r="L309" t="s">
+        <v>1554</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="B310" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="C310" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="D310">
         <v>976.68</v>
       </c>
-      <c r="G310" t="s">
-        <v>14</v>
+      <c r="E310">
+        <v>976.68</v>
+      </c>
+      <c r="G310" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H310" t="s">
-        <v>1556</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I310" t="s">
+        <v>1558</v>
+      </c>
+      <c r="J310">
+        <v>1</v>
       </c>
       <c r="K310" t="s">
-        <v>1557</v>
+        <v>17</v>
+      </c>
+      <c r="L310" t="s">
+        <v>1559</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="B311" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="C311" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="D311">
         <v>287.79</v>
       </c>
       <c r="E311">
         <v>237.76</v>
       </c>
       <c r="F311" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G311" s="2">
+        <v>-0.1738</v>
       </c>
       <c r="H311" t="s">
-        <v>1561</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I311" t="s">
+        <v>1563</v>
+      </c>
+      <c r="J311">
+        <v>1</v>
       </c>
       <c r="K311" t="s">
-        <v>1562</v>
+        <v>17</v>
+      </c>
+      <c r="L311" t="s">
+        <v>1564</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="B312" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="C312" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="D312">
         <v>96.7</v>
       </c>
       <c r="E312">
         <v>98.53</v>
       </c>
       <c r="F312" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G312" s="2">
+        <v>0.0189</v>
       </c>
       <c r="H312" t="s">
-        <v>1566</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I312" t="s">
+        <v>1568</v>
+      </c>
+      <c r="J312">
+        <v>1</v>
       </c>
       <c r="K312" t="s">
-        <v>1567</v>
+        <v>17</v>
+      </c>
+      <c r="L312" t="s">
+        <v>1569</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="B313" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="C313" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="D313">
         <v>70.07</v>
       </c>
       <c r="E313">
         <v>71.42</v>
       </c>
       <c r="F313" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G313" s="2">
+        <v>0.0193</v>
       </c>
       <c r="H313" t="s">
-        <v>1571</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I313" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J313">
+        <v>1</v>
       </c>
       <c r="K313" t="s">
-        <v>1572</v>
+        <v>17</v>
+      </c>
+      <c r="L313" t="s">
+        <v>1574</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="B314" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="C314" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="D314">
         <v>323.46</v>
       </c>
-      <c r="G314" t="s">
-        <v>14</v>
+      <c r="E314">
+        <v>323.46</v>
+      </c>
+      <c r="G314" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H314" t="s">
-        <v>1576</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I314" t="s">
+        <v>1578</v>
+      </c>
+      <c r="J314">
+        <v>1</v>
       </c>
       <c r="K314" t="s">
-        <v>1577</v>
+        <v>17</v>
+      </c>
+      <c r="L314" t="s">
+        <v>1579</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="B315" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C315" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="D315">
         <v>226.28</v>
       </c>
-      <c r="G315" t="s">
-        <v>14</v>
+      <c r="E315">
+        <v>226.28</v>
+      </c>
+      <c r="G315" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H315" t="s">
-        <v>1581</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I315" t="s">
+        <v>1583</v>
+      </c>
+      <c r="J315">
+        <v>1</v>
       </c>
       <c r="K315" t="s">
-        <v>1582</v>
+        <v>17</v>
+      </c>
+      <c r="L315" t="s">
+        <v>1584</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="B316" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="C316" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="D316">
         <v>84.85</v>
       </c>
-      <c r="G316" t="s">
-        <v>14</v>
+      <c r="E316">
+        <v>84.85</v>
+      </c>
+      <c r="G316" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H316" t="s">
-        <v>1586</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I316" t="s">
+        <v>1588</v>
+      </c>
+      <c r="J316">
+        <v>1</v>
       </c>
       <c r="K316" t="s">
-        <v>1587</v>
+        <v>17</v>
+      </c>
+      <c r="L316" t="s">
+        <v>1589</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="B317" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="C317" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="D317">
         <v>651.93</v>
       </c>
       <c r="E317">
         <v>664.33</v>
       </c>
       <c r="F317" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G317" s="2">
+        <v>0.019</v>
       </c>
       <c r="H317" t="s">
-        <v>1591</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I317" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J317">
+        <v>1</v>
       </c>
       <c r="K317" t="s">
-        <v>1592</v>
+        <v>17</v>
+      </c>
+      <c r="L317" t="s">
+        <v>1594</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="B318" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="C318" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="D318">
         <v>30.88</v>
       </c>
       <c r="E318">
         <v>31.45</v>
       </c>
       <c r="F318" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G318" s="2">
+        <v>0.0185</v>
       </c>
       <c r="H318" t="s">
-        <v>1596</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I318" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J318">
+        <v>1</v>
       </c>
       <c r="K318" t="s">
-        <v>1597</v>
+        <v>17</v>
+      </c>
+      <c r="L318" t="s">
+        <v>1599</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="B319" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="C319" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="D319">
         <v>35.58</v>
       </c>
       <c r="E319">
         <v>36.25</v>
       </c>
       <c r="F319" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G319" s="2">
+        <v>0.0188</v>
       </c>
       <c r="H319" t="s">
-        <v>1601</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I319" t="s">
+        <v>1603</v>
+      </c>
+      <c r="J319">
+        <v>1</v>
       </c>
       <c r="K319" t="s">
-        <v>1602</v>
+        <v>17</v>
+      </c>
+      <c r="L319" t="s">
+        <v>1604</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="B320" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="C320" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="D320">
         <v>43.87</v>
       </c>
       <c r="E320">
         <v>44.69</v>
       </c>
       <c r="F320" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G320" s="2">
+        <v>0.0187</v>
       </c>
       <c r="H320" t="s">
-        <v>1606</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I320" t="s">
+        <v>1608</v>
+      </c>
+      <c r="J320">
+        <v>1</v>
       </c>
       <c r="K320" t="s">
-        <v>1607</v>
+        <v>17</v>
+      </c>
+      <c r="L320" t="s">
+        <v>1609</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B321" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="C321" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="D321">
         <v>58.67</v>
       </c>
       <c r="E321">
         <v>59.77</v>
       </c>
       <c r="F321" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G321" s="2">
+        <v>0.0187</v>
       </c>
       <c r="H321" t="s">
-        <v>1611</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I321" t="s">
+        <v>1613</v>
+      </c>
+      <c r="J321">
+        <v>1</v>
       </c>
       <c r="K321" t="s">
-        <v>1612</v>
+        <v>17</v>
+      </c>
+      <c r="L321" t="s">
+        <v>1614</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="B322" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="C322" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="D322">
         <v>119.44</v>
       </c>
       <c r="E322">
         <v>121.7</v>
       </c>
       <c r="F322" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G322" s="2">
+        <v>0.0189</v>
       </c>
       <c r="H322" t="s">
-        <v>1616</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I322" t="s">
+        <v>1618</v>
+      </c>
+      <c r="J322">
+        <v>1</v>
       </c>
       <c r="K322" t="s">
-        <v>1617</v>
+        <v>17</v>
+      </c>
+      <c r="L322" t="s">
+        <v>1619</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="B323" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="C323" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="D323">
         <v>25.41</v>
       </c>
       <c r="E323">
         <v>25.81</v>
       </c>
       <c r="F323" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G323" s="2">
+        <v>0.0157</v>
       </c>
       <c r="H323" t="s">
-        <v>1621</v>
-[...1 lines deleted...]
-      <c r="I323">
+        <v>15</v>
+      </c>
+      <c r="I323" t="s">
+        <v>1623</v>
+      </c>
+      <c r="J323">
         <v>6</v>
       </c>
-      <c r="J323" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K323" t="s">
-        <v>1622</v>
+        <v>17</v>
+      </c>
+      <c r="L323" t="s">
+        <v>1624</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="B324" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="C324" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="D324">
         <v>27.14</v>
       </c>
       <c r="E324">
         <v>27.54</v>
       </c>
       <c r="F324" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G324" s="2">
+        <v>0.0147</v>
       </c>
       <c r="H324" t="s">
-        <v>1626</v>
-[...1 lines deleted...]
-      <c r="I324">
+        <v>15</v>
+      </c>
+      <c r="I324" t="s">
+        <v>1628</v>
+      </c>
+      <c r="J324">
         <v>6</v>
       </c>
-      <c r="J324" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K324" t="s">
-        <v>1627</v>
+        <v>17</v>
+      </c>
+      <c r="L324" t="s">
+        <v>1629</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="B325" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="C325" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="D325">
         <v>29.04</v>
       </c>
       <c r="E325">
         <v>29.5</v>
       </c>
       <c r="F325" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G325" s="2">
+        <v>0.0158</v>
       </c>
       <c r="H325" t="s">
-        <v>1631</v>
-[...1 lines deleted...]
-      <c r="I325">
+        <v>15</v>
+      </c>
+      <c r="I325" t="s">
+        <v>1633</v>
+      </c>
+      <c r="J325">
         <v>6</v>
       </c>
-      <c r="J325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K325" t="s">
-        <v>1632</v>
+        <v>17</v>
+      </c>
+      <c r="L325" t="s">
+        <v>1634</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B326" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="C326" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="D326">
         <v>32.92</v>
       </c>
       <c r="E326">
         <v>33.43</v>
       </c>
       <c r="F326" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G326" s="2">
+        <v>0.0155</v>
       </c>
       <c r="H326" t="s">
-        <v>1636</v>
-[...1 lines deleted...]
-      <c r="I326">
+        <v>15</v>
+      </c>
+      <c r="I326" t="s">
+        <v>1638</v>
+      </c>
+      <c r="J326">
         <v>6</v>
       </c>
-      <c r="J326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K326" t="s">
-        <v>1637</v>
+        <v>17</v>
+      </c>
+      <c r="L326" t="s">
+        <v>1639</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="B327" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="C327" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="D327">
         <v>521.92</v>
       </c>
       <c r="E327">
         <v>527.15</v>
       </c>
       <c r="F327" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G327" s="3">
+        <v>0.01</v>
       </c>
       <c r="H327" t="s">
-        <v>1641</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I327" t="s">
+        <v>1643</v>
+      </c>
+      <c r="J327">
+        <v>1</v>
       </c>
       <c r="K327" t="s">
-        <v>1642</v>
+        <v>17</v>
+      </c>
+      <c r="L327" t="s">
+        <v>1644</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="B328" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="C328" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="D328">
         <v>71.08</v>
       </c>
       <c r="E328">
         <v>72.41</v>
       </c>
       <c r="F328" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G328" s="2">
+        <v>0.0187</v>
       </c>
       <c r="H328" t="s">
-        <v>1646</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I328" t="s">
+        <v>1648</v>
+      </c>
+      <c r="J328">
+        <v>1</v>
       </c>
       <c r="K328" t="s">
-        <v>1647</v>
+        <v>17</v>
+      </c>
+      <c r="L328" t="s">
+        <v>1649</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B329" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="C329" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="D329">
         <v>52.63</v>
       </c>
-      <c r="G329" t="s">
-        <v>14</v>
+      <c r="E329">
+        <v>52.63</v>
+      </c>
+      <c r="G329" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H329" t="s">
-        <v>1651</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I329" t="s">
+        <v>1653</v>
+      </c>
+      <c r="J329">
+        <v>1</v>
       </c>
       <c r="K329" t="s">
-        <v>1652</v>
+        <v>17</v>
+      </c>
+      <c r="L329" t="s">
+        <v>1654</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="B330" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="C330" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="D330">
         <v>213.5</v>
       </c>
-      <c r="G330" t="s">
-        <v>14</v>
+      <c r="E330">
+        <v>213.5</v>
+      </c>
+      <c r="G330" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H330" t="s">
-        <v>1656</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I330" t="s">
+        <v>1658</v>
+      </c>
+      <c r="J330">
+        <v>1</v>
       </c>
       <c r="K330" t="s">
-        <v>1657</v>
+        <v>17</v>
+      </c>
+      <c r="L330" t="s">
+        <v>1659</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="B331" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="C331" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="D331">
         <v>201.7</v>
       </c>
-      <c r="G331" t="s">
-        <v>14</v>
+      <c r="E331">
+        <v>201.7</v>
+      </c>
+      <c r="G331" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H331" t="s">
-        <v>1661</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I331" t="s">
+        <v>1663</v>
+      </c>
+      <c r="J331">
+        <v>1</v>
       </c>
       <c r="K331" t="s">
-        <v>1662</v>
+        <v>17</v>
+      </c>
+      <c r="L331" t="s">
+        <v>1664</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B332" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="C332" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="D332">
         <v>60.56</v>
       </c>
-      <c r="G332" t="s">
-        <v>14</v>
+      <c r="E332">
+        <v>60.56</v>
+      </c>
+      <c r="G332" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H332" t="s">
-        <v>1666</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I332" t="s">
+        <v>1668</v>
+      </c>
+      <c r="J332">
+        <v>1</v>
       </c>
       <c r="K332" t="s">
-        <v>1667</v>
+        <v>17</v>
+      </c>
+      <c r="L332" t="s">
+        <v>1669</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="B333" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="C333" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="D333">
         <v>100.6</v>
       </c>
-      <c r="G333" t="s">
-        <v>14</v>
+      <c r="E333">
+        <v>100.6</v>
+      </c>
+      <c r="G333" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H333" t="s">
-        <v>1671</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I333" t="s">
+        <v>1673</v>
+      </c>
+      <c r="J333">
+        <v>1</v>
       </c>
       <c r="K333" t="s">
-        <v>1672</v>
+        <v>17</v>
+      </c>
+      <c r="L333" t="s">
+        <v>1674</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="B334" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="C334" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="D334">
         <v>182</v>
       </c>
-      <c r="G334" t="s">
-        <v>14</v>
+      <c r="E334">
+        <v>182</v>
+      </c>
+      <c r="G334" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H334" t="s">
-        <v>1676</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I334" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J334">
+        <v>1</v>
       </c>
       <c r="K334" t="s">
-        <v>1677</v>
+        <v>17</v>
+      </c>
+      <c r="L334" t="s">
+        <v>1679</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="B335" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="C335" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="D335">
         <v>175.6</v>
       </c>
-      <c r="G335" t="s">
-        <v>14</v>
+      <c r="E335">
+        <v>175.6</v>
+      </c>
+      <c r="G335" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H335" t="s">
-        <v>1681</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I335" t="s">
+        <v>1683</v>
+      </c>
+      <c r="J335">
+        <v>1</v>
       </c>
       <c r="K335" t="s">
-        <v>1682</v>
+        <v>17</v>
+      </c>
+      <c r="L335" t="s">
+        <v>1684</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B336" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="C336" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="D336">
         <v>14.49</v>
       </c>
       <c r="E336">
-        <v>14.52</v>
+        <v>14.49</v>
       </c>
       <c r="F336" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G336" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H336" t="s">
-        <v>1686</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I336" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J336">
+        <v>1</v>
       </c>
       <c r="K336" t="s">
-        <v>1687</v>
+        <v>17</v>
+      </c>
+      <c r="L336" t="s">
+        <v>1689</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="B337" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="C337" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="D337">
         <v>45.72</v>
       </c>
-      <c r="G337" t="s">
-        <v>14</v>
+      <c r="E337">
+        <v>45.72</v>
+      </c>
+      <c r="G337" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H337" t="s">
-        <v>1691</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I337" t="s">
+        <v>1693</v>
+      </c>
+      <c r="J337">
+        <v>1</v>
       </c>
       <c r="K337" t="s">
-        <v>1692</v>
+        <v>17</v>
+      </c>
+      <c r="L337" t="s">
+        <v>1694</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B338" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="C338" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="D338">
         <v>38.27</v>
       </c>
       <c r="E338">
         <v>16.48</v>
       </c>
       <c r="F338" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G338" s="2">
+        <v>-0.5694</v>
       </c>
       <c r="H338" t="s">
-        <v>1696</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I338" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J338">
+        <v>1</v>
       </c>
       <c r="K338" t="s">
-        <v>1697</v>
+        <v>17</v>
+      </c>
+      <c r="L338" t="s">
+        <v>1699</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="B339" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="C339" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="D339">
         <v>49.53</v>
       </c>
       <c r="E339">
         <v>21.08</v>
       </c>
       <c r="F339" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G339" s="2">
+        <v>-0.5744</v>
       </c>
       <c r="H339" t="s">
-        <v>1701</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I339" t="s">
+        <v>1703</v>
+      </c>
+      <c r="J339">
+        <v>1</v>
       </c>
       <c r="K339" t="s">
-        <v>1702</v>
+        <v>17</v>
+      </c>
+      <c r="L339" t="s">
+        <v>1704</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="B340" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="C340" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="D340">
         <v>57.06</v>
       </c>
       <c r="E340">
         <v>34.8</v>
       </c>
       <c r="F340" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G340" s="2">
+        <v>-0.3901</v>
       </c>
       <c r="H340" t="s">
-        <v>1706</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I340" t="s">
+        <v>1708</v>
+      </c>
+      <c r="J340">
+        <v>1</v>
       </c>
       <c r="K340" t="s">
-        <v>1707</v>
+        <v>17</v>
+      </c>
+      <c r="L340" t="s">
+        <v>1709</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B341" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="C341" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
       <c r="D341">
         <v>69.11</v>
       </c>
       <c r="E341">
         <v>43.96</v>
       </c>
       <c r="F341" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G341" s="2">
+        <v>-0.3639</v>
       </c>
       <c r="H341" t="s">
-        <v>1711</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I341" t="s">
+        <v>1713</v>
+      </c>
+      <c r="J341">
+        <v>1</v>
       </c>
       <c r="K341" t="s">
-        <v>1712</v>
+        <v>17</v>
+      </c>
+      <c r="L341" t="s">
+        <v>1714</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="B342" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="C342" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="D342">
         <v>89.43</v>
       </c>
       <c r="E342">
         <v>64.1</v>
       </c>
       <c r="F342" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G342" s="2">
+        <v>-0.2832</v>
       </c>
       <c r="H342" t="s">
-        <v>1716</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I342" t="s">
+        <v>1718</v>
+      </c>
+      <c r="J342">
+        <v>1</v>
       </c>
       <c r="K342" t="s">
-        <v>1717</v>
+        <v>17</v>
+      </c>
+      <c r="L342" t="s">
+        <v>1719</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B343" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C343" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="D343">
         <v>125.63</v>
       </c>
       <c r="E343">
         <v>80.59</v>
       </c>
       <c r="F343" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G343" s="2">
+        <v>-0.3585</v>
       </c>
       <c r="H343" t="s">
-        <v>1721</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I343" t="s">
+        <v>1723</v>
+      </c>
+      <c r="J343">
+        <v>1</v>
       </c>
       <c r="K343" t="s">
-        <v>1722</v>
+        <v>17</v>
+      </c>
+      <c r="L343" t="s">
+        <v>1724</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="B344" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="C344" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
       <c r="D344">
         <v>279.03</v>
       </c>
       <c r="E344">
         <v>164.84</v>
       </c>
       <c r="F344" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G344" s="2">
+        <v>-0.4092</v>
       </c>
       <c r="H344" t="s">
-        <v>1726</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I344" t="s">
+        <v>1728</v>
+      </c>
+      <c r="J344">
+        <v>1</v>
       </c>
       <c r="K344" t="s">
-        <v>1727</v>
+        <v>17</v>
+      </c>
+      <c r="L344" t="s">
+        <v>1729</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="B345" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="C345" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="D345">
         <v>23.28</v>
       </c>
       <c r="E345">
         <v>12.82</v>
       </c>
       <c r="F345" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G345" s="2">
+        <v>-0.4493</v>
       </c>
       <c r="H345" t="s">
-        <v>1731</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I345" t="s">
+        <v>1733</v>
+      </c>
+      <c r="J345">
+        <v>1</v>
       </c>
       <c r="K345" t="s">
-        <v>1732</v>
+        <v>17</v>
+      </c>
+      <c r="L345" t="s">
+        <v>1734</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="B346" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="C346" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="D346">
         <v>27.81</v>
       </c>
       <c r="E346">
         <v>15.58</v>
       </c>
       <c r="F346" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G346" s="2">
+        <v>-0.4398</v>
       </c>
       <c r="H346" t="s">
-        <v>1736</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I346" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J346">
+        <v>1</v>
       </c>
       <c r="K346" t="s">
-        <v>1737</v>
+        <v>17</v>
+      </c>
+      <c r="L346" t="s">
+        <v>1739</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="B347" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="C347" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="D347">
         <v>38.73</v>
       </c>
       <c r="E347">
         <v>21.98</v>
       </c>
       <c r="F347" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G347" s="2">
+        <v>-0.4325</v>
       </c>
       <c r="H347" t="s">
-        <v>1741</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I347" t="s">
+        <v>1743</v>
+      </c>
+      <c r="J347">
+        <v>1</v>
       </c>
       <c r="K347" t="s">
-        <v>1742</v>
+        <v>17</v>
+      </c>
+      <c r="L347" t="s">
+        <v>1744</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="B348" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="C348" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="D348">
         <v>45.02</v>
       </c>
       <c r="E348">
         <v>31.14</v>
       </c>
       <c r="F348" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G348" s="2">
+        <v>-0.3083</v>
       </c>
       <c r="H348" t="s">
-        <v>1746</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I348" t="s">
+        <v>1748</v>
+      </c>
+      <c r="J348">
+        <v>1</v>
       </c>
       <c r="K348" t="s">
-        <v>1747</v>
+        <v>17</v>
+      </c>
+      <c r="L348" t="s">
+        <v>1749</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="B349" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="C349" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="D349">
         <v>57.48</v>
       </c>
       <c r="E349">
         <v>45.79</v>
       </c>
       <c r="F349" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G349" s="2">
+        <v>-0.2034</v>
       </c>
       <c r="H349" t="s">
-        <v>1751</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I349" t="s">
+        <v>1753</v>
+      </c>
+      <c r="J349">
+        <v>1</v>
       </c>
       <c r="K349" t="s">
-        <v>1752</v>
+        <v>17</v>
+      </c>
+      <c r="L349" t="s">
+        <v>1754</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="B350" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="C350" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="D350">
         <v>71.76</v>
       </c>
       <c r="E350">
         <v>56.78</v>
       </c>
       <c r="F350" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G350" s="2">
+        <v>-0.2088</v>
       </c>
       <c r="H350" t="s">
-        <v>1756</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I350" t="s">
+        <v>1758</v>
+      </c>
+      <c r="J350">
+        <v>1</v>
       </c>
       <c r="K350" t="s">
-        <v>1757</v>
+        <v>17</v>
+      </c>
+      <c r="L350" t="s">
+        <v>1759</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="B351" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="C351" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="D351">
         <v>142.06</v>
       </c>
       <c r="E351">
         <v>93.41</v>
       </c>
       <c r="F351" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G351" s="2">
+        <v>-0.3425</v>
       </c>
       <c r="H351" t="s">
-        <v>1761</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I351" t="s">
+        <v>1763</v>
+      </c>
+      <c r="J351">
+        <v>1</v>
       </c>
       <c r="K351" t="s">
-        <v>1762</v>
+        <v>17</v>
+      </c>
+      <c r="L351" t="s">
+        <v>1764</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="B352" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="C352" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="D352">
         <v>174.49</v>
       </c>
       <c r="E352">
         <v>131.87</v>
       </c>
       <c r="F352" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G352" s="2">
+        <v>-0.2443</v>
       </c>
       <c r="H352" t="s">
-        <v>1766</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I352" t="s">
+        <v>1768</v>
+      </c>
+      <c r="J352">
+        <v>1</v>
       </c>
       <c r="K352" t="s">
-        <v>1767</v>
+        <v>17</v>
+      </c>
+      <c r="L352" t="s">
+        <v>1769</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="B353" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="C353" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="D353">
         <v>22.85</v>
       </c>
       <c r="E353">
         <v>23.28</v>
       </c>
       <c r="F353" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G353" s="2">
+        <v>0.0188</v>
       </c>
       <c r="H353" t="s">
-        <v>1771</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I353" t="s">
+        <v>1773</v>
+      </c>
+      <c r="J353">
+        <v>1</v>
       </c>
       <c r="K353" t="s">
-        <v>1772</v>
+        <v>17</v>
+      </c>
+      <c r="L353" t="s">
+        <v>1774</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="B354" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="C354" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="D354">
         <v>230.39</v>
       </c>
       <c r="E354">
         <v>234.77</v>
       </c>
       <c r="F354" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G354" s="2">
+        <v>0.019</v>
       </c>
       <c r="H354" t="s">
-        <v>1776</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I354" t="s">
+        <v>1778</v>
+      </c>
+      <c r="J354">
+        <v>1</v>
       </c>
       <c r="K354" t="s">
-        <v>1777</v>
+        <v>17</v>
+      </c>
+      <c r="L354" t="s">
+        <v>1779</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="B355" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="C355" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="D355">
         <v>279.27</v>
       </c>
       <c r="E355">
         <v>284.58</v>
       </c>
       <c r="F355" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G355" s="2">
+        <v>0.019</v>
       </c>
       <c r="H355" t="s">
-        <v>1781</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I355" t="s">
+        <v>1783</v>
+      </c>
+      <c r="J355">
+        <v>1</v>
       </c>
       <c r="K355" t="s">
-        <v>1782</v>
+        <v>17</v>
+      </c>
+      <c r="L355" t="s">
+        <v>1784</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="B356" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="C356" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="D356">
         <v>363.1</v>
       </c>
       <c r="E356">
         <v>370</v>
       </c>
       <c r="F356" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G356" s="2">
+        <v>0.019</v>
       </c>
       <c r="H356" t="s">
-        <v>1786</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I356" t="s">
+        <v>1788</v>
+      </c>
+      <c r="J356">
+        <v>1</v>
       </c>
       <c r="K356" t="s">
-        <v>1787</v>
+        <v>17</v>
+      </c>
+      <c r="L356" t="s">
+        <v>1789</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="B357" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="C357" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="D357">
         <v>251.55</v>
       </c>
-      <c r="G357" t="s">
-        <v>14</v>
+      <c r="E357">
+        <v>251.55</v>
+      </c>
+      <c r="G357" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H357" t="s">
-        <v>1791</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I357" t="s">
+        <v>1793</v>
+      </c>
+      <c r="J357">
+        <v>1</v>
       </c>
       <c r="K357" t="s">
-        <v>1792</v>
+        <v>17</v>
+      </c>
+      <c r="L357" t="s">
+        <v>1794</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="B358" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="C358" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="D358">
         <v>48.1</v>
       </c>
       <c r="E358">
         <v>48.84</v>
       </c>
       <c r="F358" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G358" s="2">
+        <v>0.0154</v>
       </c>
       <c r="H358" t="s">
-        <v>1796</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I358" t="s">
+        <v>1798</v>
+      </c>
+      <c r="J358">
+        <v>1</v>
       </c>
       <c r="K358" t="s">
-        <v>1797</v>
+        <v>17</v>
+      </c>
+      <c r="L358" t="s">
+        <v>1799</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="B359" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="C359" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="D359">
         <v>72.76</v>
       </c>
       <c r="E359">
         <v>73.86</v>
       </c>
       <c r="F359" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G359" s="2">
+        <v>0.0151</v>
       </c>
       <c r="H359" t="s">
-        <v>1801</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I359" t="s">
+        <v>1803</v>
+      </c>
+      <c r="J359">
+        <v>1</v>
       </c>
       <c r="K359" t="s">
-        <v>1802</v>
+        <v>17</v>
+      </c>
+      <c r="L359" t="s">
+        <v>1804</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B360" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
       <c r="C360" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
       <c r="D360">
         <v>111.25</v>
       </c>
       <c r="E360">
         <v>114.02</v>
       </c>
       <c r="F360" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G360" s="2">
+        <v>0.0249</v>
       </c>
       <c r="H360" t="s">
-        <v>1806</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I360" t="s">
+        <v>1808</v>
+      </c>
+      <c r="J360">
+        <v>1</v>
       </c>
       <c r="K360" t="s">
-        <v>1807</v>
+        <v>17</v>
+      </c>
+      <c r="L360" t="s">
+        <v>1809</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="B361" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="C361" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="D361">
         <v>138.48</v>
       </c>
       <c r="E361">
         <v>139.85</v>
       </c>
       <c r="F361" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G361" s="2">
+        <v>0.0099</v>
       </c>
       <c r="H361" t="s">
-        <v>1811</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I361" t="s">
+        <v>1813</v>
+      </c>
+      <c r="J361">
+        <v>1</v>
       </c>
       <c r="K361" t="s">
-        <v>1812</v>
+        <v>17</v>
+      </c>
+      <c r="L361" t="s">
+        <v>1814</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="B362" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="C362" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="D362">
         <v>13.18</v>
       </c>
       <c r="E362">
-        <v>13.25</v>
+        <v>13.18</v>
       </c>
       <c r="F362" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G362" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H362" t="s">
-        <v>1816</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I362" t="s">
+        <v>1818</v>
+      </c>
+      <c r="J362">
+        <v>1</v>
       </c>
       <c r="K362" t="s">
-        <v>1817</v>
+        <v>17</v>
+      </c>
+      <c r="L362" t="s">
+        <v>1819</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="B363" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="C363" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="D363">
         <v>13.07</v>
       </c>
-      <c r="G363" t="s">
-        <v>14</v>
+      <c r="E363">
+        <v>13.07</v>
+      </c>
+      <c r="G363" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H363" t="s">
-        <v>1821</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I363" t="s">
+        <v>1823</v>
+      </c>
+      <c r="J363">
+        <v>1</v>
       </c>
       <c r="K363" t="s">
-        <v>1822</v>
+        <v>17</v>
+      </c>
+      <c r="L363" t="s">
+        <v>1824</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="B364" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
       <c r="C364" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="D364">
         <v>13.83</v>
       </c>
-      <c r="G364" t="s">
-        <v>14</v>
+      <c r="E364">
+        <v>13.83</v>
+      </c>
+      <c r="G364" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H364" t="s">
-        <v>1826</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I364" t="s">
+        <v>1828</v>
+      </c>
+      <c r="J364">
+        <v>1</v>
       </c>
       <c r="K364" t="s">
-        <v>1827</v>
+        <v>17</v>
+      </c>
+      <c r="L364" t="s">
+        <v>1829</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
       <c r="B365" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="C365" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="D365">
         <v>12.14</v>
       </c>
-      <c r="G365" t="s">
-        <v>14</v>
+      <c r="E365">
+        <v>12.14</v>
+      </c>
+      <c r="G365" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H365" t="s">
-        <v>1831</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I365" t="s">
+        <v>1833</v>
+      </c>
+      <c r="J365">
+        <v>1</v>
       </c>
       <c r="K365" t="s">
-        <v>1832</v>
+        <v>17</v>
+      </c>
+      <c r="L365" t="s">
+        <v>1834</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="B366" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="C366" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="D366">
         <v>5.1</v>
       </c>
       <c r="E366">
         <v>5.16</v>
       </c>
       <c r="F366" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G366" s="2">
+        <v>0.0118</v>
       </c>
       <c r="H366" t="s">
-        <v>1836</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I366" t="s">
+        <v>1838</v>
+      </c>
+      <c r="J366">
+        <v>1</v>
       </c>
       <c r="K366" t="s">
-        <v>1837</v>
+        <v>17</v>
+      </c>
+      <c r="L366" t="s">
+        <v>1839</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="B367" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="C367" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="D367">
         <v>7.66</v>
       </c>
       <c r="E367">
         <v>7.76</v>
       </c>
       <c r="F367" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G367" s="2">
+        <v>0.0131</v>
       </c>
       <c r="H367" t="s">
-        <v>1841</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I367" t="s">
+        <v>1843</v>
+      </c>
+      <c r="J367">
+        <v>1</v>
       </c>
       <c r="K367" t="s">
-        <v>1842</v>
+        <v>17</v>
+      </c>
+      <c r="L367" t="s">
+        <v>1844</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="B368" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="C368" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="D368">
         <v>14.92</v>
       </c>
       <c r="E368">
         <v>15.11</v>
       </c>
       <c r="F368" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G368" s="2">
+        <v>0.0127</v>
       </c>
       <c r="H368" t="s">
-        <v>1846</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I368" t="s">
+        <v>1848</v>
+      </c>
+      <c r="J368">
+        <v>1</v>
       </c>
       <c r="K368" t="s">
-        <v>1847</v>
+        <v>17</v>
+      </c>
+      <c r="L368" t="s">
+        <v>1849</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
       <c r="B369" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="C369" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="D369">
         <v>12.22</v>
       </c>
       <c r="E369">
         <v>12.4</v>
       </c>
       <c r="F369" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G369" s="2">
+        <v>0.0147</v>
       </c>
       <c r="H369" t="s">
-        <v>1851</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I369" t="s">
+        <v>1853</v>
+      </c>
+      <c r="J369">
+        <v>1</v>
       </c>
       <c r="K369" t="s">
-        <v>1852</v>
+        <v>17</v>
+      </c>
+      <c r="L369" t="s">
+        <v>1854</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="B370" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="C370" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="D370">
         <v>19.22</v>
       </c>
       <c r="E370">
         <v>19.48</v>
       </c>
       <c r="F370" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G370" s="2">
+        <v>0.0135</v>
       </c>
       <c r="H370" t="s">
-        <v>1856</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I370" t="s">
+        <v>1858</v>
+      </c>
+      <c r="J370">
+        <v>1</v>
       </c>
       <c r="K370" t="s">
-        <v>1857</v>
+        <v>17</v>
+      </c>
+      <c r="L370" t="s">
+        <v>1859</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="B371" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="C371" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="D371">
         <v>253.92</v>
       </c>
-      <c r="G371" t="s">
-        <v>14</v>
+      <c r="E371">
+        <v>253.92</v>
+      </c>
+      <c r="G371" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H371" t="s">
-        <v>1861</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I371" t="s">
+        <v>1863</v>
+      </c>
+      <c r="J371">
+        <v>1</v>
       </c>
       <c r="K371" t="s">
-        <v>1862</v>
+        <v>17</v>
+      </c>
+      <c r="L371" t="s">
+        <v>1864</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="B372" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="C372" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="D372">
         <v>301.72</v>
       </c>
       <c r="E372">
         <v>307.44</v>
       </c>
       <c r="F372" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G372" s="2">
+        <v>0.019</v>
       </c>
       <c r="H372" t="s">
-        <v>1866</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I372" t="s">
+        <v>1868</v>
+      </c>
+      <c r="J372">
+        <v>1</v>
       </c>
       <c r="K372" t="s">
-        <v>1867</v>
+        <v>17</v>
+      </c>
+      <c r="L372" t="s">
+        <v>1869</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="B373" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="C373" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="D373">
         <v>488.39</v>
       </c>
       <c r="E373">
         <v>497.67</v>
       </c>
       <c r="F373" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G373" s="2">
+        <v>0.019</v>
       </c>
       <c r="H373" t="s">
-        <v>1871</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I373" t="s">
+        <v>1873</v>
+      </c>
+      <c r="J373">
+        <v>1</v>
       </c>
       <c r="K373" t="s">
-        <v>1872</v>
+        <v>17</v>
+      </c>
+      <c r="L373" t="s">
+        <v>1874</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="B374" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="C374" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="D374">
         <v>1179.11</v>
       </c>
       <c r="E374">
         <v>1201.5</v>
       </c>
       <c r="F374" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G374" s="2">
+        <v>0.019</v>
       </c>
       <c r="H374" t="s">
-        <v>1876</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I374" t="s">
+        <v>1878</v>
+      </c>
+      <c r="J374">
+        <v>1</v>
       </c>
       <c r="K374" t="s">
-        <v>1877</v>
+        <v>17</v>
+      </c>
+      <c r="L374" t="s">
+        <v>1879</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="B375" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="C375" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="D375">
         <v>352.23</v>
       </c>
       <c r="E375">
         <v>355.71</v>
       </c>
       <c r="F375" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G375" s="2">
+        <v>0.0099</v>
       </c>
       <c r="H375" t="s">
-        <v>1881</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I375" t="s">
+        <v>1883</v>
+      </c>
+      <c r="J375">
+        <v>1</v>
       </c>
       <c r="K375" t="s">
-        <v>1882</v>
+        <v>17</v>
+      </c>
+      <c r="L375" t="s">
+        <v>1884</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="B376" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="C376" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="D376">
         <v>724.26</v>
       </c>
       <c r="E376">
         <v>731.5</v>
       </c>
       <c r="F376" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G376" s="3">
+        <v>0.01</v>
       </c>
       <c r="H376" t="s">
-        <v>1886</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I376" t="s">
+        <v>1888</v>
+      </c>
+      <c r="J376">
+        <v>1</v>
       </c>
       <c r="K376" t="s">
-        <v>1887</v>
+        <v>17</v>
+      </c>
+      <c r="L376" t="s">
+        <v>1889</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="B377" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="C377" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="D377">
         <v>62.37</v>
       </c>
       <c r="E377">
         <v>63</v>
       </c>
       <c r="F377" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G377" s="2">
+        <v>0.0101</v>
       </c>
       <c r="H377" t="s">
-        <v>1891</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I377" t="s">
+        <v>1893</v>
+      </c>
+      <c r="J377">
+        <v>1</v>
       </c>
       <c r="K377" t="s">
-        <v>1892</v>
+        <v>17</v>
+      </c>
+      <c r="L377" t="s">
+        <v>1894</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="B378" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="C378" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="D378">
         <v>63.95</v>
       </c>
       <c r="E378">
         <v>64.58</v>
       </c>
       <c r="F378" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G378" s="2">
+        <v>0.0099</v>
       </c>
       <c r="H378" t="s">
-        <v>1896</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I378" t="s">
+        <v>1898</v>
+      </c>
+      <c r="J378">
+        <v>1</v>
       </c>
       <c r="K378" t="s">
-        <v>1897</v>
+        <v>17</v>
+      </c>
+      <c r="L378" t="s">
+        <v>1899</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="B379" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="C379" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="D379">
         <v>138.31</v>
       </c>
       <c r="E379">
         <v>140.91</v>
       </c>
       <c r="F379" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G379" s="2">
+        <v>0.0188</v>
       </c>
       <c r="H379" t="s">
-        <v>1901</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I379" t="s">
+        <v>1903</v>
+      </c>
+      <c r="J379">
+        <v>1</v>
       </c>
       <c r="K379" t="s">
-        <v>1902</v>
+        <v>17</v>
+      </c>
+      <c r="L379" t="s">
+        <v>1904</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="B380" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="C380" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="D380">
         <v>159.99</v>
       </c>
       <c r="E380">
         <v>165.58</v>
       </c>
       <c r="F380" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G380" s="2">
+        <v>0.0349</v>
       </c>
       <c r="H380" t="s">
-        <v>1906</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I380" t="s">
+        <v>1908</v>
+      </c>
+      <c r="J380">
+        <v>1</v>
       </c>
       <c r="K380" t="s">
-        <v>1907</v>
+        <v>17</v>
+      </c>
+      <c r="L380" t="s">
+        <v>1909</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="B381" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="C381" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="D381">
         <v>7.53</v>
       </c>
       <c r="E381">
         <v>7.7</v>
       </c>
       <c r="F381" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G381" s="2">
+        <v>0.0226</v>
       </c>
       <c r="H381" t="s">
-        <v>1911</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I381" t="s">
+        <v>1913</v>
+      </c>
+      <c r="J381">
+        <v>1</v>
       </c>
       <c r="K381" t="s">
-        <v>1912</v>
+        <v>17</v>
+      </c>
+      <c r="L381" t="s">
+        <v>1914</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="B382" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="C382" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="D382">
         <v>78.16</v>
       </c>
-      <c r="G382" t="s">
-        <v>14</v>
+      <c r="E382">
+        <v>78.16</v>
+      </c>
+      <c r="G382" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H382" t="s">
-        <v>1916</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I382" t="s">
+        <v>1918</v>
+      </c>
+      <c r="J382">
+        <v>1</v>
       </c>
       <c r="K382" t="s">
-        <v>1917</v>
+        <v>17</v>
+      </c>
+      <c r="L382" t="s">
+        <v>1919</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="B383" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="C383" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="D383">
         <v>44.09</v>
       </c>
-      <c r="G383" t="s">
-        <v>14</v>
+      <c r="E383">
+        <v>44.09</v>
+      </c>
+      <c r="G383" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H383" t="s">
-        <v>1921</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I383" t="s">
+        <v>1923</v>
+      </c>
+      <c r="J383">
+        <v>1</v>
       </c>
       <c r="K383" t="s">
-        <v>1922</v>
+        <v>17</v>
+      </c>
+      <c r="L383" t="s">
+        <v>1924</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="B384" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="C384" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="D384">
         <v>34.1</v>
       </c>
-      <c r="G384" t="s">
-        <v>14</v>
+      <c r="E384">
+        <v>34.1</v>
+      </c>
+      <c r="G384" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H384" t="s">
-        <v>1926</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I384" t="s">
+        <v>1928</v>
+      </c>
+      <c r="J384">
+        <v>1</v>
       </c>
       <c r="K384" t="s">
-        <v>1927</v>
+        <v>17</v>
+      </c>
+      <c r="L384" t="s">
+        <v>1929</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="B385" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="C385" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="D385">
         <v>34.1</v>
       </c>
-      <c r="G385" t="s">
-        <v>14</v>
+      <c r="E385">
+        <v>34.1</v>
+      </c>
+      <c r="G385" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H385" t="s">
-        <v>1931</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I385" t="s">
+        <v>1933</v>
+      </c>
+      <c r="J385">
+        <v>1</v>
       </c>
       <c r="K385" t="s">
-        <v>1932</v>
+        <v>17</v>
+      </c>
+      <c r="L385" t="s">
+        <v>1934</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="B386" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="C386" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="D386">
         <v>38.37</v>
       </c>
-      <c r="G386" t="s">
-        <v>14</v>
+      <c r="E386">
+        <v>38.37</v>
+      </c>
+      <c r="G386" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H386" t="s">
-        <v>1936</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I386" t="s">
+        <v>1938</v>
+      </c>
+      <c r="J386">
+        <v>1</v>
       </c>
       <c r="K386" t="s">
-        <v>1937</v>
+        <v>17</v>
+      </c>
+      <c r="L386" t="s">
+        <v>1939</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="B387" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="C387" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="D387">
         <v>38.37</v>
       </c>
-      <c r="G387" t="s">
-        <v>14</v>
+      <c r="E387">
+        <v>38.37</v>
+      </c>
+      <c r="G387" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H387" t="s">
-        <v>1941</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I387" t="s">
+        <v>1943</v>
+      </c>
+      <c r="J387">
+        <v>1</v>
       </c>
       <c r="K387" t="s">
-        <v>1942</v>
+        <v>17</v>
+      </c>
+      <c r="L387" t="s">
+        <v>1944</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="B388" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="C388" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="D388">
         <v>42.62</v>
       </c>
-      <c r="G388" t="s">
-        <v>14</v>
+      <c r="E388">
+        <v>42.62</v>
+      </c>
+      <c r="G388" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H388" t="s">
-        <v>1946</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I388" t="s">
+        <v>1948</v>
+      </c>
+      <c r="J388">
+        <v>1</v>
       </c>
       <c r="K388" t="s">
-        <v>1947</v>
+        <v>17</v>
+      </c>
+      <c r="L388" t="s">
+        <v>1949</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="B389" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="C389" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="D389">
         <v>42.62</v>
       </c>
-      <c r="G389" t="s">
-        <v>14</v>
+      <c r="E389">
+        <v>42.62</v>
+      </c>
+      <c r="G389" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H389" t="s">
-        <v>1951</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I389" t="s">
+        <v>1953</v>
+      </c>
+      <c r="J389">
+        <v>1</v>
       </c>
       <c r="K389" t="s">
-        <v>1952</v>
+        <v>17</v>
+      </c>
+      <c r="L389" t="s">
+        <v>1954</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="B390" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="C390" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="D390">
         <v>46.89</v>
       </c>
-      <c r="G390" t="s">
-        <v>14</v>
+      <c r="E390">
+        <v>46.89</v>
+      </c>
+      <c r="G390" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H390" t="s">
-        <v>1956</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I390" t="s">
+        <v>1958</v>
+      </c>
+      <c r="J390">
+        <v>1</v>
       </c>
       <c r="K390" t="s">
-        <v>1957</v>
+        <v>17</v>
+      </c>
+      <c r="L390" t="s">
+        <v>1959</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="B391" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="C391" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="D391">
         <v>46.89</v>
       </c>
-      <c r="G391" t="s">
-        <v>14</v>
+      <c r="E391">
+        <v>46.89</v>
+      </c>
+      <c r="G391" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H391" t="s">
-        <v>1961</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I391" t="s">
+        <v>1963</v>
+      </c>
+      <c r="J391">
+        <v>1</v>
       </c>
       <c r="K391" t="s">
-        <v>1962</v>
+        <v>17</v>
+      </c>
+      <c r="L391" t="s">
+        <v>1964</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="B392" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="C392" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="D392">
         <v>56.14</v>
       </c>
-      <c r="G392" t="s">
-        <v>14</v>
+      <c r="E392">
+        <v>56.14</v>
+      </c>
+      <c r="G392" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H392" t="s">
-        <v>1966</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I392" t="s">
+        <v>1968</v>
+      </c>
+      <c r="J392">
+        <v>1</v>
       </c>
       <c r="K392" t="s">
-        <v>1967</v>
+        <v>17</v>
+      </c>
+      <c r="L392" t="s">
+        <v>1969</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="B393" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="C393" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="D393">
         <v>68.2</v>
       </c>
-      <c r="G393" t="s">
-        <v>14</v>
+      <c r="E393">
+        <v>68.2</v>
+      </c>
+      <c r="G393" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H393" t="s">
-        <v>1971</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I393" t="s">
+        <v>1973</v>
+      </c>
+      <c r="J393">
+        <v>1</v>
       </c>
       <c r="K393" t="s">
-        <v>1972</v>
+        <v>17</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1974</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="B394" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="C394" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="D394">
         <v>25.27</v>
       </c>
       <c r="E394">
         <v>25.66</v>
       </c>
       <c r="F394" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G394" s="2">
+        <v>0.0154</v>
       </c>
       <c r="H394" t="s">
-        <v>1976</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I394" t="s">
+        <v>1978</v>
+      </c>
+      <c r="J394">
+        <v>1</v>
       </c>
       <c r="K394" t="s">
-        <v>1977</v>
+        <v>17</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1979</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="B395" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="C395" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="D395">
         <v>9.33</v>
       </c>
       <c r="E395">
         <v>9.47</v>
       </c>
       <c r="F395" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G395" s="2">
+        <v>0.015</v>
       </c>
       <c r="H395" t="s">
-        <v>1981</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I395" t="s">
+        <v>1983</v>
+      </c>
+      <c r="J395">
+        <v>1</v>
       </c>
       <c r="K395" t="s">
-        <v>1982</v>
+        <v>17</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1984</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="B396" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="C396" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="D396">
         <v>4.08</v>
       </c>
       <c r="E396">
         <v>4.18</v>
       </c>
       <c r="F396" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G396" s="2">
+        <v>0.0245</v>
       </c>
       <c r="H396" t="s">
-        <v>1986</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I396" t="s">
+        <v>1988</v>
+      </c>
+      <c r="J396">
+        <v>1</v>
       </c>
       <c r="K396" t="s">
-        <v>1987</v>
+        <v>17</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1989</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="B397" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="C397" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="D397">
         <v>5.07</v>
       </c>
       <c r="E397">
         <v>5.13</v>
       </c>
       <c r="F397" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G397" s="2">
+        <v>0.0118</v>
       </c>
       <c r="H397" t="s">
-        <v>1991</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I397" t="s">
+        <v>1993</v>
+      </c>
+      <c r="J397">
+        <v>1</v>
       </c>
       <c r="K397" t="s">
-        <v>1992</v>
+        <v>17</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1994</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="B398" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="C398" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="D398">
         <v>2.6</v>
       </c>
-      <c r="G398" t="s">
-        <v>14</v>
+      <c r="E398">
+        <v>2.6</v>
+      </c>
+      <c r="G398" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H398" t="s">
-        <v>1996</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I398" t="s">
+        <v>1998</v>
+      </c>
+      <c r="J398">
+        <v>1</v>
       </c>
       <c r="K398" t="s">
-        <v>1997</v>
+        <v>17</v>
+      </c>
+      <c r="L398" t="s">
+        <v>1999</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="B399" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="C399" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="D399">
         <v>171.51</v>
       </c>
       <c r="E399">
         <v>175.8</v>
       </c>
       <c r="F399" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>46127</v>
+      </c>
+      <c r="G399" s="2">
+        <v>0.025</v>
       </c>
       <c r="H399" t="s">
-        <v>2001</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="I399" t="s">
+        <v>2003</v>
+      </c>
+      <c r="J399">
+        <v>1</v>
       </c>
       <c r="K399" t="s">
-        <v>2002</v>
+        <v>17</v>
+      </c>
+      <c r="L399" t="s">
+        <v>2004</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>