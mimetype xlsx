--- v2 (2026-04-18)
+++ v3 (2026-06-07)
@@ -9,97 +9,100 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2005" uniqueCount="2005">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2000" uniqueCount="2000">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A141110101V73680150</t>
   </si>
   <si>
     <t>1010020015</t>
   </si>
   <si>
     <t>Vogel-1010020015-Regla flexible DIN 2768m Largo 150 mm, Sección 13x0,5 mm</t>
   </si>
   <si>
+    <t>0%</t>
+  </si>
+  <si>
     <t>RI</t>
   </si>
   <si>
     <t>4010873582158</t>
   </si>
   <si>
     <t>Vogel</t>
   </si>
   <si>
     <t>P02-04-002-V01-P01</t>
   </si>
   <si>
     <t>A141110107V73680200</t>
   </si>
   <si>
     <t>1010020020</t>
   </si>
   <si>
     <t>Vogel-1010020020-Regla flexible DIN 2768m Largo 200 mm, Sección 13x0,5 mm</t>
   </si>
   <si>
     <t>4010873584206</t>
   </si>
   <si>
     <t>P02-04-002-V01-P02</t>
@@ -437,53 +440,50 @@
   <si>
     <t>A141120149V201102</t>
   </si>
   <si>
     <t>201102</t>
   </si>
   <si>
     <t>Vogel-201102-Calibre pie de rey con comparador DIN 862, Capacidad util 150 mm, Boca 40 mm, Lectura 0,02 mm</t>
   </si>
   <si>
     <t>4010873251023</t>
   </si>
   <si>
     <t>P02-04-003-V05-P02</t>
   </si>
   <si>
     <t>A141120192V200881</t>
   </si>
   <si>
     <t>200881</t>
   </si>
   <si>
     <t>Vogel-200881-Calibre de taller digital de 500 mm</t>
   </si>
   <si>
-    <t>0%</t>
-[...1 lines deleted...]
-  <si>
     <t>4010873632761</t>
   </si>
   <si>
     <t>P02-04-005-V02-P01</t>
   </si>
   <si>
     <t>A141120192V200882</t>
   </si>
   <si>
     <t>200882</t>
   </si>
   <si>
     <t>Vogel-200882-Calibre de taller digital de 800 mm</t>
   </si>
   <si>
     <t>4010873632778</t>
   </si>
   <si>
     <t>P02-04-005-V02-P02</t>
   </si>
   <si>
     <t>A141120197V221530</t>
   </si>
   <si>
     <t>221530</t>
@@ -5049,65 +5049,50 @@
     <t>209009</t>
   </si>
   <si>
     <t>Vogel-209009-Mini USB transmisor Bluetooth</t>
   </si>
   <si>
     <t>4010873224126</t>
   </si>
   <si>
     <t>P02-04-009-V08-P01</t>
   </si>
   <si>
     <t>A142501110L100201</t>
   </si>
   <si>
     <t>L100-20/1</t>
   </si>
   <si>
     <t>Vogel-L100-20/1-Nivel lineal agua 200 mm Sensibilidad 0,1 mm</t>
   </si>
   <si>
     <t>8435130718167</t>
   </si>
   <si>
     <t>P02-04-016-V03-P01</t>
-  </si>
-[...13 lines deleted...]
-    <t>P02-04-016-V03-P02</t>
   </si>
   <si>
     <t>A141126915V600145</t>
   </si>
   <si>
     <t>600145</t>
   </si>
   <si>
     <t>Vogel-600145-Lupa de mano Magnifier con Led</t>
   </si>
   <si>
     <t>4010873618161</t>
   </si>
   <si>
     <t>P02-04-027-V03-P01</t>
   </si>
   <si>
     <t>A141126918V600230</t>
   </si>
   <si>
     <t>600230</t>
   </si>
   <si>
     <t>Vogel-600230-Lupa de cabeza con LED</t>
   </si>
@@ -6053,72 +6038,71 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N399"/>
+  <dimension ref="A1:N398"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="12"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="6"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -6139,14842 +6123,14807 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
-        <v>3.09</v>
+        <v>3.16</v>
       </c>
       <c r="E2">
         <v>3.16</v>
       </c>
       <c r="F2" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0227</v>
+        <v>46157</v>
+      </c>
+      <c r="G2" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3">
-        <v>3.63</v>
+        <v>3.66</v>
       </c>
       <c r="E3">
         <v>3.66</v>
       </c>
       <c r="F3" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0083</v>
+        <v>46157</v>
+      </c>
+      <c r="G3" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D4">
-        <v>4.25</v>
+        <v>4.3</v>
       </c>
       <c r="E4">
         <v>4.3</v>
       </c>
       <c r="F4" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0118</v>
+        <v>46157</v>
+      </c>
+      <c r="G4" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5">
-        <v>4.67</v>
+        <v>4.74</v>
       </c>
       <c r="E5">
         <v>4.74</v>
       </c>
       <c r="F5" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.015</v>
+        <v>46157</v>
+      </c>
+      <c r="G5" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6">
-        <v>7.96</v>
+        <v>8.06</v>
       </c>
       <c r="E6">
         <v>8.06</v>
       </c>
       <c r="F6" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0126</v>
+        <v>46157</v>
+      </c>
+      <c r="G6" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D7">
-        <v>20.26</v>
+        <v>20.56</v>
       </c>
       <c r="E7">
         <v>20.56</v>
       </c>
       <c r="F7" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0148</v>
+        <v>46157</v>
+      </c>
+      <c r="G7" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D8">
-        <v>10.25</v>
+        <v>10.42</v>
       </c>
       <c r="E8">
         <v>10.42</v>
       </c>
       <c r="F8" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0166</v>
+        <v>46157</v>
+      </c>
+      <c r="G8" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D9">
-        <v>14.95</v>
+        <v>15.19</v>
       </c>
       <c r="E9">
         <v>15.19</v>
       </c>
       <c r="F9" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0161</v>
+        <v>46157</v>
+      </c>
+      <c r="G9" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D10">
-        <v>26.73</v>
+        <v>27.12</v>
       </c>
       <c r="E10">
         <v>27.12</v>
       </c>
       <c r="F10" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0146</v>
+        <v>46157</v>
+      </c>
+      <c r="G10" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D11">
-        <v>46.09</v>
+        <v>46.8</v>
       </c>
       <c r="E11">
         <v>46.8</v>
       </c>
       <c r="F11" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0154</v>
+        <v>46157</v>
+      </c>
+      <c r="G11" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
       <c r="K11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D12">
-        <v>67.55</v>
+        <v>68.58</v>
       </c>
       <c r="E12">
         <v>68.58</v>
       </c>
       <c r="F12" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0152</v>
+        <v>46157</v>
+      </c>
+      <c r="G12" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D13">
-        <v>157.24</v>
+        <v>159.6</v>
       </c>
       <c r="E13">
         <v>159.6</v>
       </c>
       <c r="F13" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.015</v>
+        <v>46157</v>
+      </c>
+      <c r="G13" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D14">
-        <v>9.98</v>
+        <v>10.25</v>
       </c>
       <c r="E14">
         <v>10.25</v>
       </c>
       <c r="F14" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0271</v>
+        <v>46157</v>
+      </c>
+      <c r="G14" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D15">
-        <v>11.17</v>
+        <v>11.26</v>
       </c>
       <c r="E15">
         <v>11.26</v>
       </c>
       <c r="F15" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0081</v>
+        <v>46157</v>
+      </c>
+      <c r="G15" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16">
-        <v>106.35</v>
+        <v>107.96</v>
       </c>
       <c r="E16">
         <v>107.96</v>
       </c>
       <c r="F16" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0151</v>
+        <v>46157</v>
+      </c>
+      <c r="G16" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
       <c r="K16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D17">
-        <v>125.85</v>
+        <v>127.75</v>
       </c>
       <c r="E17">
         <v>127.75</v>
       </c>
       <c r="F17" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0151</v>
+        <v>46157</v>
+      </c>
+      <c r="G17" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D18">
-        <v>142.1</v>
+        <v>144.21</v>
       </c>
       <c r="E18">
         <v>144.21</v>
       </c>
       <c r="F18" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0148</v>
+        <v>46157</v>
+      </c>
+      <c r="G18" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D19">
-        <v>161.97</v>
+        <v>164.37</v>
       </c>
       <c r="E19">
         <v>164.37</v>
       </c>
       <c r="F19" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0148</v>
+        <v>46157</v>
+      </c>
+      <c r="G19" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D20">
-        <v>191.44</v>
+        <v>194.31</v>
       </c>
       <c r="E20">
         <v>194.31</v>
       </c>
       <c r="F20" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.015</v>
+        <v>46157</v>
+      </c>
+      <c r="G20" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
       <c r="K20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D21">
-        <v>223.15</v>
+        <v>226.46</v>
       </c>
       <c r="E21">
         <v>226.46</v>
       </c>
       <c r="F21" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0148</v>
+        <v>46157</v>
+      </c>
+      <c r="G21" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
       <c r="K21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D22">
-        <v>82.86</v>
+        <v>83.7</v>
       </c>
       <c r="E22">
         <v>83.7</v>
       </c>
       <c r="F22" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0101</v>
+        <v>46157</v>
+      </c>
+      <c r="G22" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D23">
-        <v>44.69</v>
+        <v>45.12</v>
       </c>
       <c r="E23">
         <v>45.12</v>
       </c>
       <c r="F23" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0096</v>
+        <v>46157</v>
+      </c>
+      <c r="G23" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D24">
-        <v>46.24</v>
+        <v>47.38</v>
       </c>
       <c r="E24">
         <v>47.38</v>
       </c>
       <c r="F24" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0247</v>
+        <v>46157</v>
+      </c>
+      <c r="G24" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
       <c r="K24" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D25">
-        <v>99.18</v>
+        <v>101.67</v>
       </c>
       <c r="E25">
         <v>101.67</v>
       </c>
       <c r="F25" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0251</v>
+        <v>46157</v>
+      </c>
+      <c r="G25" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
       <c r="K25" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D26">
-        <v>85.2</v>
+        <v>86.05</v>
       </c>
       <c r="E26">
         <v>86.05</v>
       </c>
       <c r="F26" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>46157</v>
+      </c>
+      <c r="G26" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
       <c r="K26" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D27">
         <v>715</v>
       </c>
       <c r="E27">
         <v>715</v>
       </c>
-      <c r="G27" t="s" s="3">
-        <v>142</v>
+      <c r="G27" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>143</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L27" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28" t="s">
         <v>146</v>
       </c>
       <c r="C28" t="s">
         <v>147</v>
       </c>
       <c r="D28">
         <v>947.5</v>
       </c>
       <c r="E28">
         <v>947.5</v>
       </c>
-      <c r="G28" t="s" s="3">
-        <v>142</v>
+      <c r="G28" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>148</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29" t="s">
         <v>151</v>
       </c>
       <c r="C29" t="s">
         <v>152</v>
       </c>
       <c r="D29">
         <v>51.75</v>
       </c>
       <c r="E29">
         <v>51.75</v>
       </c>
       <c r="F29" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G29" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>153</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L29" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>155</v>
       </c>
       <c r="B30" t="s">
         <v>156</v>
       </c>
       <c r="C30" t="s">
         <v>157</v>
       </c>
       <c r="D30">
         <v>59.02</v>
       </c>
       <c r="E30">
         <v>59.02</v>
       </c>
       <c r="F30" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G30" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>158</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L30" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>160</v>
       </c>
       <c r="B31" t="s">
         <v>161</v>
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
         <v>81.22</v>
       </c>
       <c r="E31">
         <v>81.22</v>
       </c>
       <c r="F31" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G31" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>163</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L31" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>165</v>
       </c>
       <c r="B32" t="s">
         <v>166</v>
       </c>
       <c r="C32" t="s">
         <v>167</v>
       </c>
       <c r="D32">
         <v>108.26</v>
       </c>
       <c r="E32">
         <v>108.26</v>
       </c>
       <c r="F32" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G32" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>170</v>
       </c>
       <c r="B33" t="s">
         <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
-        <v>61.28</v>
+        <v>62.8</v>
       </c>
       <c r="E33">
         <v>62.8</v>
       </c>
       <c r="F33" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>46157</v>
+      </c>
+      <c r="G33" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>173</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>175</v>
       </c>
       <c r="B34" t="s">
         <v>176</v>
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
-        <v>72.22</v>
+        <v>74.03</v>
       </c>
       <c r="E34">
         <v>74.03</v>
       </c>
       <c r="F34" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0251</v>
+        <v>46157</v>
+      </c>
+      <c r="G34" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>178</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L34" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>180</v>
       </c>
       <c r="B35" t="s">
         <v>181</v>
       </c>
       <c r="C35" t="s">
         <v>182</v>
       </c>
       <c r="D35">
-        <v>82.94</v>
+        <v>85.01</v>
       </c>
       <c r="E35">
         <v>85.01</v>
       </c>
       <c r="F35" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.025</v>
+        <v>46157</v>
+      </c>
+      <c r="G35" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>183</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>185</v>
       </c>
       <c r="B36" t="s">
         <v>186</v>
       </c>
       <c r="C36" t="s">
         <v>187</v>
       </c>
       <c r="D36">
-        <v>95.48</v>
+        <v>97.31</v>
       </c>
       <c r="E36">
         <v>97.31</v>
       </c>
       <c r="F36" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0192</v>
+        <v>46157</v>
+      </c>
+      <c r="G36" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>188</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>190</v>
       </c>
       <c r="B37" t="s">
         <v>191</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
         <v>78.6</v>
       </c>
       <c r="E37">
         <v>78.6</v>
       </c>
-      <c r="G37" t="s" s="3">
-        <v>142</v>
+      <c r="G37" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
         <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38">
-        <v>41.23</v>
+        <v>42.27</v>
       </c>
       <c r="E38">
         <v>42.27</v>
       </c>
       <c r="F38" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0252</v>
+        <v>46157</v>
+      </c>
+      <c r="G38" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>198</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>200</v>
       </c>
       <c r="B39" t="s">
         <v>201</v>
       </c>
       <c r="C39" t="s">
         <v>202</v>
       </c>
       <c r="D39">
         <v>37.1</v>
       </c>
       <c r="E39">
         <v>37.1</v>
       </c>
-      <c r="G39" t="s" s="3">
-        <v>142</v>
+      <c r="G39" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>203</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>205</v>
       </c>
       <c r="B40" t="s">
         <v>206</v>
       </c>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40">
-        <v>78.8</v>
+        <v>79.56</v>
       </c>
       <c r="E40">
         <v>79.56</v>
       </c>
       <c r="F40" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0096</v>
+        <v>46157</v>
+      </c>
+      <c r="G40" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>210</v>
       </c>
       <c r="B41" t="s">
         <v>211</v>
       </c>
       <c r="C41" t="s">
         <v>212</v>
       </c>
       <c r="D41">
-        <v>116.83</v>
+        <v>118</v>
       </c>
       <c r="E41">
         <v>118</v>
       </c>
       <c r="F41" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>46157</v>
+      </c>
+      <c r="G41" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>213</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>215</v>
       </c>
       <c r="B42" t="s">
         <v>216</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42">
         <v>16.65</v>
       </c>
       <c r="E42">
         <v>16.65</v>
       </c>
       <c r="F42" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G42" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>218</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>220</v>
       </c>
       <c r="B43" t="s">
         <v>221</v>
       </c>
       <c r="C43" t="s">
         <v>222</v>
       </c>
       <c r="D43">
         <v>16.65</v>
       </c>
       <c r="E43">
         <v>16.65</v>
       </c>
       <c r="F43" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G43" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>223</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
         <v>16.65</v>
       </c>
       <c r="E44">
         <v>16.65</v>
       </c>
-      <c r="G44" t="s" s="3">
-        <v>142</v>
+      <c r="G44" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>228</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>230</v>
       </c>
       <c r="B45" t="s">
         <v>231</v>
       </c>
       <c r="C45" t="s">
         <v>232</v>
       </c>
       <c r="D45">
         <v>16.65</v>
       </c>
       <c r="E45">
         <v>16.65</v>
       </c>
       <c r="F45" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G45" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>233</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
       <c r="K45" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L45" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>235</v>
       </c>
       <c r="B46" t="s">
         <v>236</v>
       </c>
       <c r="C46" t="s">
         <v>237</v>
       </c>
       <c r="D46">
         <v>16.65</v>
       </c>
       <c r="E46">
         <v>16.65</v>
       </c>
       <c r="F46" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G46" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>238</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L46" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>240</v>
       </c>
       <c r="B47" t="s">
         <v>241</v>
       </c>
       <c r="C47" t="s">
         <v>242</v>
       </c>
       <c r="D47">
         <v>16.65</v>
       </c>
       <c r="E47">
         <v>16.65</v>
       </c>
       <c r="F47" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G47" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
         <v>16.65</v>
       </c>
       <c r="E48">
         <v>16.65</v>
       </c>
       <c r="F48" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G48" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
         <v>16.65</v>
       </c>
       <c r="E49">
         <v>16.65</v>
       </c>
-      <c r="G49" t="s" s="3">
-        <v>142</v>
+      <c r="G49" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50" t="s">
         <v>257</v>
       </c>
       <c r="D50">
         <v>16.65</v>
       </c>
       <c r="E50">
         <v>16.65</v>
       </c>
       <c r="F50" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G50" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
         <v>16.65</v>
       </c>
       <c r="E51">
         <v>16.65</v>
       </c>
       <c r="F51" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G51" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
         <v>266</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
         <v>98.43</v>
       </c>
       <c r="E52">
         <v>98.43</v>
       </c>
-      <c r="G52" t="s" s="3">
-        <v>142</v>
+      <c r="G52" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>268</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>270</v>
       </c>
       <c r="B53" t="s">
         <v>271</v>
       </c>
       <c r="C53" t="s">
         <v>272</v>
       </c>
       <c r="D53">
-        <v>255.67</v>
+        <v>260.53</v>
       </c>
       <c r="E53">
         <v>260.53</v>
       </c>
       <c r="F53" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G53" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>273</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>275</v>
       </c>
       <c r="B54" t="s">
         <v>276</v>
       </c>
       <c r="C54" t="s">
         <v>277</v>
       </c>
       <c r="D54">
-        <v>28.29</v>
+        <v>29</v>
       </c>
       <c r="E54">
         <v>29</v>
       </c>
       <c r="F54" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0251</v>
+        <v>46157</v>
+      </c>
+      <c r="G54" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>278</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>280</v>
       </c>
       <c r="B55" t="s">
         <v>281</v>
       </c>
       <c r="C55" t="s">
         <v>282</v>
       </c>
       <c r="D55">
-        <v>38.04</v>
+        <v>38.41</v>
       </c>
       <c r="E55">
         <v>38.41</v>
       </c>
       <c r="F55" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0097</v>
+        <v>46157</v>
+      </c>
+      <c r="G55" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>283</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>285</v>
       </c>
       <c r="B56" t="s">
         <v>286</v>
       </c>
       <c r="C56" t="s">
         <v>287</v>
       </c>
       <c r="D56">
-        <v>51.31</v>
+        <v>52.58</v>
       </c>
       <c r="E56">
         <v>52.58</v>
       </c>
       <c r="F56" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>46157</v>
+      </c>
+      <c r="G56" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>288</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>290</v>
       </c>
       <c r="B57" t="s">
         <v>291</v>
       </c>
       <c r="C57" t="s">
         <v>292</v>
       </c>
       <c r="D57">
         <v>110.87</v>
       </c>
       <c r="E57">
         <v>110.87</v>
       </c>
       <c r="F57" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G57" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>293</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L57" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>295</v>
       </c>
       <c r="B58" t="s">
         <v>296</v>
       </c>
       <c r="C58" t="s">
         <v>297</v>
       </c>
       <c r="D58">
-        <v>204.58</v>
+        <v>208.46</v>
       </c>
       <c r="E58">
         <v>208.46</v>
       </c>
       <c r="F58" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G58" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>298</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L58" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>300</v>
       </c>
       <c r="B59" t="s">
         <v>301</v>
       </c>
       <c r="C59" t="s">
         <v>302</v>
       </c>
       <c r="D59">
-        <v>141.1</v>
+        <v>144.61</v>
       </c>
       <c r="E59">
         <v>144.61</v>
       </c>
       <c r="F59" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0249</v>
+        <v>46157</v>
+      </c>
+      <c r="G59" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>303</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
       <c r="K59" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L59" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>305</v>
       </c>
       <c r="B60" t="s">
         <v>306</v>
       </c>
       <c r="C60" t="s">
         <v>307</v>
       </c>
       <c r="D60">
-        <v>216.39</v>
+        <v>221.83</v>
       </c>
       <c r="E60">
         <v>221.83</v>
       </c>
       <c r="F60" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0251</v>
+        <v>46157</v>
+      </c>
+      <c r="G60" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>308</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
       <c r="K60" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L60" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>310</v>
       </c>
       <c r="B61" t="s">
         <v>311</v>
       </c>
       <c r="C61" t="s">
         <v>312</v>
       </c>
       <c r="D61">
-        <v>35.96</v>
+        <v>36.86</v>
       </c>
       <c r="E61">
         <v>36.86</v>
       </c>
       <c r="F61" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.025</v>
+        <v>46157</v>
+      </c>
+      <c r="G61" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>313</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L61" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>315</v>
       </c>
       <c r="B62" t="s">
         <v>316</v>
       </c>
       <c r="C62" t="s">
         <v>317</v>
       </c>
       <c r="D62">
         <v>10.77</v>
       </c>
       <c r="E62">
         <v>10.77</v>
       </c>
       <c r="F62" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G62" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>318</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L62" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>320</v>
       </c>
       <c r="B63" t="s">
         <v>321</v>
       </c>
       <c r="C63" t="s">
         <v>322</v>
       </c>
       <c r="D63">
         <v>11.95</v>
       </c>
       <c r="E63">
         <v>11.95</v>
       </c>
-      <c r="G63" t="s" s="3">
-        <v>142</v>
+      <c r="G63" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>323</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L63" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>325</v>
       </c>
       <c r="B64" t="s">
         <v>326</v>
       </c>
       <c r="C64" t="s">
         <v>327</v>
       </c>
       <c r="D64">
         <v>14.5</v>
       </c>
       <c r="E64">
         <v>14.5</v>
       </c>
-      <c r="G64" t="s" s="3">
-        <v>142</v>
+      <c r="G64" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>328</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L64" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>330</v>
       </c>
       <c r="B65" t="s">
         <v>331</v>
       </c>
       <c r="C65" t="s">
         <v>332</v>
       </c>
       <c r="D65">
         <v>15.81</v>
       </c>
       <c r="E65">
         <v>15.81</v>
       </c>
-      <c r="G65" t="s" s="3">
-        <v>142</v>
+      <c r="G65" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>333</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>335</v>
       </c>
       <c r="B66" t="s">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>337</v>
       </c>
       <c r="D66">
         <v>16.52</v>
       </c>
       <c r="E66">
         <v>16.52</v>
       </c>
-      <c r="G66" t="s" s="3">
-        <v>142</v>
+      <c r="G66" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>338</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>340</v>
       </c>
       <c r="B67" t="s">
         <v>341</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
         <v>19.42</v>
       </c>
       <c r="E67">
         <v>19.42</v>
       </c>
-      <c r="G67" t="s" s="3">
-        <v>142</v>
+      <c r="G67" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>343</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L67" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>345</v>
       </c>
       <c r="B68" t="s">
         <v>346</v>
       </c>
       <c r="C68" t="s">
         <v>347</v>
       </c>
       <c r="D68">
         <v>23.05</v>
       </c>
       <c r="E68">
         <v>23.05</v>
       </c>
-      <c r="G68" t="s" s="3">
-        <v>142</v>
+      <c r="G68" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>348</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L68" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>350</v>
       </c>
       <c r="B69" t="s">
         <v>351</v>
       </c>
       <c r="C69" t="s">
         <v>352</v>
       </c>
       <c r="D69">
         <v>29.14</v>
       </c>
       <c r="E69">
         <v>29.14</v>
       </c>
-      <c r="G69" t="s" s="3">
-        <v>142</v>
+      <c r="G69" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>353</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L69" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>355</v>
       </c>
       <c r="B70" t="s">
         <v>356</v>
       </c>
       <c r="C70" t="s">
         <v>357</v>
       </c>
       <c r="D70">
         <v>38.24</v>
       </c>
       <c r="E70">
         <v>38.24</v>
       </c>
-      <c r="G70" t="s" s="3">
-        <v>142</v>
+      <c r="G70" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>358</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L70" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>360</v>
       </c>
       <c r="B71" t="s">
         <v>361</v>
       </c>
       <c r="C71" t="s">
         <v>362</v>
       </c>
       <c r="D71">
         <v>13.43</v>
       </c>
       <c r="E71">
         <v>13.43</v>
       </c>
       <c r="F71" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G71" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I71" t="s">
         <v>363</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
       <c r="K71" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L71" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>365</v>
       </c>
       <c r="B72" t="s">
         <v>366</v>
       </c>
       <c r="C72" t="s">
         <v>367</v>
       </c>
       <c r="D72">
         <v>16.48</v>
       </c>
       <c r="E72">
         <v>16.48</v>
       </c>
-      <c r="G72" t="s" s="3">
-        <v>142</v>
+      <c r="G72" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I72" t="s">
         <v>368</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
       <c r="K72" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L72" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>370</v>
       </c>
       <c r="B73" t="s">
         <v>371</v>
       </c>
       <c r="C73" t="s">
         <v>372</v>
       </c>
       <c r="D73">
         <v>20.4</v>
       </c>
       <c r="E73">
         <v>20.4</v>
       </c>
-      <c r="G73" t="s" s="3">
-        <v>142</v>
+      <c r="G73" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I73" t="s">
         <v>373</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
       <c r="K73" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L73" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>375</v>
       </c>
       <c r="B74" t="s">
         <v>376</v>
       </c>
       <c r="C74" t="s">
         <v>377</v>
       </c>
       <c r="D74">
         <v>23.42</v>
       </c>
       <c r="E74">
         <v>23.42</v>
       </c>
-      <c r="G74" t="s" s="3">
-        <v>142</v>
+      <c r="G74" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>378</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
       <c r="K74" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L74" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>380</v>
       </c>
       <c r="B75" t="s">
         <v>381</v>
       </c>
       <c r="C75" t="s">
         <v>382</v>
       </c>
       <c r="D75">
         <v>29.14</v>
       </c>
       <c r="E75">
         <v>29.14</v>
       </c>
-      <c r="G75" t="s" s="3">
-        <v>142</v>
+      <c r="G75" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H75" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>383</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
       <c r="K75" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L75" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>385</v>
       </c>
       <c r="B76" t="s">
         <v>386</v>
       </c>
       <c r="C76" t="s">
         <v>387</v>
       </c>
       <c r="D76">
         <v>38.24</v>
       </c>
       <c r="E76">
         <v>38.24</v>
       </c>
-      <c r="G76" t="s" s="3">
-        <v>142</v>
+      <c r="G76" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>388</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
       <c r="K76" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L76" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>390</v>
       </c>
       <c r="B77" t="s">
         <v>391</v>
       </c>
       <c r="C77" t="s">
         <v>392</v>
       </c>
       <c r="D77">
         <v>13.96</v>
       </c>
       <c r="E77">
         <v>13.96</v>
       </c>
-      <c r="G77" t="s" s="3">
-        <v>142</v>
+      <c r="G77" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>393</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
       <c r="K77" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L77" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>395</v>
       </c>
       <c r="B78" t="s">
         <v>396</v>
       </c>
       <c r="C78" t="s">
         <v>397</v>
       </c>
       <c r="D78">
         <v>16.51</v>
       </c>
       <c r="E78">
         <v>16.51</v>
       </c>
-      <c r="G78" t="s" s="3">
-        <v>142</v>
+      <c r="G78" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I78" t="s">
         <v>398</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
       <c r="K78" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L78" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>400</v>
       </c>
       <c r="B79" t="s">
         <v>401</v>
       </c>
       <c r="C79" t="s">
         <v>402</v>
       </c>
       <c r="D79">
         <v>20.4</v>
       </c>
       <c r="E79">
         <v>20.4</v>
       </c>
-      <c r="G79" t="s" s="3">
-        <v>142</v>
+      <c r="G79" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>403</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L79" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>405</v>
       </c>
       <c r="B80" t="s">
         <v>406</v>
       </c>
       <c r="C80" t="s">
         <v>407</v>
       </c>
       <c r="D80">
         <v>23.4</v>
       </c>
       <c r="E80">
         <v>23.4</v>
       </c>
-      <c r="G80" t="s" s="3">
-        <v>142</v>
+      <c r="G80" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>408</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L80" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>410</v>
       </c>
       <c r="B81" t="s">
         <v>411</v>
       </c>
       <c r="C81" t="s">
         <v>412</v>
       </c>
       <c r="D81">
         <v>29.14</v>
       </c>
       <c r="E81">
         <v>29.14</v>
       </c>
-      <c r="G81" t="s" s="3">
-        <v>142</v>
+      <c r="G81" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>413</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
       <c r="K81" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L81" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>415</v>
       </c>
       <c r="B82" t="s">
         <v>416</v>
       </c>
       <c r="C82" t="s">
         <v>417</v>
       </c>
       <c r="D82">
         <v>38.24</v>
       </c>
       <c r="E82">
         <v>38.24</v>
       </c>
-      <c r="G82" t="s" s="3">
-        <v>142</v>
+      <c r="G82" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H82" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>418</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L82" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>420</v>
       </c>
       <c r="B83" t="s">
         <v>421</v>
       </c>
       <c r="C83" t="s">
         <v>422</v>
       </c>
       <c r="D83">
         <v>14.66</v>
       </c>
       <c r="E83">
         <v>14.66</v>
       </c>
-      <c r="G83" t="s" s="3">
-        <v>142</v>
+      <c r="G83" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H83" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I83" t="s">
         <v>423</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
       <c r="K83" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L83" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>425</v>
       </c>
       <c r="B84" t="s">
         <v>426</v>
       </c>
       <c r="C84" t="s">
         <v>427</v>
       </c>
       <c r="D84">
         <v>17.03</v>
       </c>
       <c r="E84">
         <v>17.03</v>
       </c>
       <c r="F84" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G84" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>428</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L84" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>430</v>
       </c>
       <c r="B85" t="s">
         <v>431</v>
       </c>
       <c r="C85" t="s">
         <v>432</v>
       </c>
       <c r="D85">
         <v>20.04</v>
       </c>
       <c r="E85">
         <v>20.04</v>
       </c>
       <c r="F85" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G85" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H85" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>433</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L85" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>435</v>
       </c>
       <c r="B86" t="s">
         <v>436</v>
       </c>
       <c r="C86" t="s">
         <v>437</v>
       </c>
       <c r="D86">
         <v>27.67</v>
       </c>
       <c r="E86">
         <v>27.67</v>
       </c>
-      <c r="G86" t="s" s="3">
-        <v>142</v>
+      <c r="G86" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>438</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L86" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>440</v>
       </c>
       <c r="B87" t="s">
         <v>441</v>
       </c>
       <c r="C87" t="s">
         <v>442</v>
       </c>
       <c r="D87">
         <v>15.81</v>
       </c>
       <c r="E87">
         <v>15.81</v>
       </c>
       <c r="F87" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G87" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I87" t="s">
         <v>443</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L87" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>445</v>
       </c>
       <c r="B88" t="s">
         <v>446</v>
       </c>
       <c r="C88" t="s">
         <v>447</v>
       </c>
       <c r="D88">
         <v>19.15</v>
       </c>
       <c r="E88">
         <v>19.15</v>
       </c>
-      <c r="G88" t="s" s="3">
-        <v>142</v>
+      <c r="G88" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>448</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L88" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>450</v>
       </c>
       <c r="B89" t="s">
         <v>451</v>
       </c>
       <c r="C89" t="s">
         <v>452</v>
       </c>
       <c r="D89">
         <v>23.44</v>
       </c>
       <c r="E89">
         <v>23.44</v>
       </c>
-      <c r="G89" t="s" s="3">
-        <v>142</v>
+      <c r="G89" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H89" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>453</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L89" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>455</v>
       </c>
       <c r="B90" t="s">
         <v>456</v>
       </c>
       <c r="C90" t="s">
         <v>457</v>
       </c>
       <c r="D90">
         <v>25.95</v>
       </c>
       <c r="E90">
         <v>25.95</v>
       </c>
-      <c r="G90" t="s" s="3">
-        <v>142</v>
+      <c r="G90" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H90" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>458</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L90" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>460</v>
       </c>
       <c r="B91" t="s">
         <v>461</v>
       </c>
       <c r="C91" t="s">
         <v>462</v>
       </c>
       <c r="D91">
         <v>12.16</v>
       </c>
       <c r="E91">
         <v>12.16</v>
       </c>
-      <c r="G91" t="s" s="3">
-        <v>142</v>
+      <c r="G91" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H91" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>463</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L91" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>465</v>
       </c>
       <c r="B92" t="s">
         <v>466</v>
       </c>
       <c r="C92" t="s">
         <v>467</v>
       </c>
       <c r="D92">
         <v>15.52</v>
       </c>
       <c r="E92">
         <v>15.52</v>
       </c>
-      <c r="G92" t="s" s="3">
-        <v>142</v>
+      <c r="G92" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H92" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>468</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
       <c r="K92" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L92" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>470</v>
       </c>
       <c r="B93" t="s">
         <v>471</v>
       </c>
       <c r="C93" t="s">
         <v>472</v>
       </c>
       <c r="D93">
-        <v>25.5</v>
+        <v>26.24</v>
       </c>
       <c r="E93">
         <v>26.24</v>
       </c>
       <c r="F93" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.029</v>
+        <v>46157</v>
+      </c>
+      <c r="G93" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H93" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I93" t="s">
         <v>473</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L93" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>475</v>
       </c>
       <c r="B94" t="s">
         <v>476</v>
       </c>
       <c r="C94" t="s">
         <v>477</v>
       </c>
       <c r="D94">
         <v>34.47</v>
       </c>
       <c r="E94">
         <v>34.47</v>
       </c>
-      <c r="G94" t="s" s="3">
-        <v>142</v>
+      <c r="G94" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H94" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I94" t="s">
         <v>478</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L94" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>480</v>
       </c>
       <c r="B95" t="s">
         <v>481</v>
       </c>
       <c r="C95" t="s">
         <v>482</v>
       </c>
       <c r="D95">
         <v>12.16</v>
       </c>
       <c r="E95">
         <v>12.16</v>
       </c>
-      <c r="G95" t="s" s="3">
-        <v>142</v>
+      <c r="G95" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H95" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I95" t="s">
         <v>483</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
       <c r="K95" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L95" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>485</v>
       </c>
       <c r="B96" t="s">
         <v>486</v>
       </c>
       <c r="C96" t="s">
         <v>487</v>
       </c>
       <c r="D96">
         <v>14.94</v>
       </c>
       <c r="E96">
         <v>14.94</v>
       </c>
-      <c r="G96" t="s" s="3">
-        <v>142</v>
+      <c r="G96" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H96" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I96" t="s">
         <v>488</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
       <c r="K96" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L96" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>490</v>
       </c>
       <c r="B97" t="s">
         <v>491</v>
       </c>
       <c r="C97" t="s">
         <v>492</v>
       </c>
       <c r="D97">
         <v>25.5</v>
       </c>
       <c r="E97">
         <v>25.5</v>
       </c>
-      <c r="G97" t="s" s="3">
-        <v>142</v>
+      <c r="G97" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H97" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I97" t="s">
         <v>493</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L97" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>495</v>
       </c>
       <c r="B98" t="s">
         <v>496</v>
       </c>
       <c r="C98" t="s">
         <v>497</v>
       </c>
       <c r="D98">
         <v>32.71</v>
       </c>
       <c r="E98">
         <v>32.71</v>
       </c>
-      <c r="G98" t="s" s="3">
-        <v>142</v>
+      <c r="G98" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H98" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>498</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L98" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>500</v>
       </c>
       <c r="B99" t="s">
         <v>501</v>
       </c>
       <c r="C99" t="s">
         <v>502</v>
       </c>
       <c r="D99">
-        <v>725.56</v>
+        <v>761.83</v>
       </c>
       <c r="E99">
         <v>761.83</v>
       </c>
       <c r="F99" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.05</v>
+        <v>46157</v>
+      </c>
+      <c r="G99" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H99" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>503</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L99" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>505</v>
       </c>
       <c r="B100" t="s">
         <v>506</v>
       </c>
       <c r="C100" t="s">
         <v>507</v>
       </c>
       <c r="D100">
-        <v>961.53</v>
+        <v>1009.61</v>
       </c>
       <c r="E100">
         <v>1009.61</v>
       </c>
       <c r="F100" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.05</v>
+        <v>46157</v>
+      </c>
+      <c r="G100" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H100" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>508</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L100" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>510</v>
       </c>
       <c r="B101" t="s">
         <v>511</v>
       </c>
       <c r="C101" t="s">
         <v>512</v>
       </c>
       <c r="D101">
-        <v>669.17</v>
+        <v>702.65</v>
       </c>
       <c r="E101">
         <v>702.65</v>
       </c>
       <c r="F101" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.05</v>
+        <v>46157</v>
+      </c>
+      <c r="G101" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H101" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>513</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L101" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>515</v>
       </c>
       <c r="B102" t="s">
         <v>516</v>
       </c>
       <c r="C102" t="s">
         <v>517</v>
       </c>
       <c r="D102">
-        <v>818.62</v>
+        <v>859.54</v>
       </c>
       <c r="E102">
         <v>859.54</v>
       </c>
       <c r="F102" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.05</v>
+        <v>46157</v>
+      </c>
+      <c r="G102" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H102" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>518</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
       <c r="K102" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L102" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>520</v>
       </c>
       <c r="B103" t="s">
         <v>521</v>
       </c>
       <c r="C103" t="s">
         <v>522</v>
       </c>
       <c r="D103">
-        <v>639.25</v>
+        <v>651.4</v>
       </c>
       <c r="E103">
         <v>651.4</v>
       </c>
       <c r="F103" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G103" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H103" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I103" t="s">
         <v>523</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
       <c r="K103" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L103" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>525</v>
       </c>
       <c r="B104" t="s">
         <v>526</v>
       </c>
       <c r="C104" t="s">
         <v>527</v>
       </c>
       <c r="D104">
-        <v>739.85</v>
+        <v>753.89</v>
       </c>
       <c r="E104">
         <v>753.89</v>
       </c>
       <c r="F104" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G104" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H104" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I104" t="s">
         <v>528</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
       <c r="K104" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L104" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>530</v>
       </c>
       <c r="B105" t="s">
         <v>531</v>
       </c>
       <c r="C105" t="s">
         <v>532</v>
       </c>
       <c r="D105">
-        <v>190.98</v>
+        <v>194.59</v>
       </c>
       <c r="E105">
         <v>194.59</v>
       </c>
       <c r="F105" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0189</v>
+        <v>46157</v>
+      </c>
+      <c r="G105" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H105" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I105" t="s">
         <v>533</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L105" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>535</v>
       </c>
       <c r="B106" t="s">
         <v>536</v>
       </c>
       <c r="C106" t="s">
         <v>537</v>
       </c>
       <c r="D106">
-        <v>37.43</v>
+        <v>38.36</v>
       </c>
       <c r="E106">
         <v>38.36</v>
       </c>
       <c r="F106" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>46157</v>
+      </c>
+      <c r="G106" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H106" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I106" t="s">
         <v>538</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L106" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>540</v>
       </c>
       <c r="B107" t="s">
         <v>541</v>
       </c>
       <c r="C107" t="s">
         <v>542</v>
       </c>
       <c r="D107">
-        <v>46.4</v>
+        <v>47.55</v>
       </c>
       <c r="E107">
         <v>47.55</v>
       </c>
       <c r="F107" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>46157</v>
+      </c>
+      <c r="G107" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H107" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I107" t="s">
         <v>543</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
       <c r="K107" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L107" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>545</v>
       </c>
       <c r="B108" t="s">
         <v>546</v>
       </c>
       <c r="C108" t="s">
         <v>547</v>
       </c>
       <c r="D108">
-        <v>50.88</v>
+        <v>52.15</v>
       </c>
       <c r="E108">
         <v>52.15</v>
       </c>
       <c r="F108" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.025</v>
+        <v>46157</v>
+      </c>
+      <c r="G108" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H108" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I108" t="s">
         <v>548</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
       <c r="K108" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L108" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>550</v>
       </c>
       <c r="B109" t="s">
         <v>551</v>
       </c>
       <c r="C109" t="s">
         <v>552</v>
       </c>
       <c r="D109">
-        <v>108.29</v>
+        <v>110.36</v>
       </c>
       <c r="E109">
         <v>110.36</v>
       </c>
       <c r="F109" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0191</v>
+        <v>46157</v>
+      </c>
+      <c r="G109" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H109" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I109" t="s">
         <v>553</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
       <c r="K109" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L109" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>555</v>
       </c>
       <c r="B110" t="s">
         <v>556</v>
       </c>
       <c r="C110" t="s">
         <v>557</v>
       </c>
       <c r="D110">
-        <v>112.32</v>
+        <v>115.12</v>
       </c>
       <c r="E110">
         <v>115.12</v>
       </c>
       <c r="F110" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0249</v>
+        <v>46157</v>
+      </c>
+      <c r="G110" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H110" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I110" t="s">
         <v>558</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
       <c r="K110" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L110" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>560</v>
       </c>
       <c r="B111" t="s">
         <v>561</v>
       </c>
       <c r="C111" t="s">
         <v>562</v>
       </c>
       <c r="D111">
         <v>12.14</v>
       </c>
       <c r="E111">
         <v>12.14</v>
       </c>
       <c r="F111" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G111" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H111" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I111" t="s">
         <v>563</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L111" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>565</v>
       </c>
       <c r="B112" t="s">
         <v>566</v>
       </c>
       <c r="C112" t="s">
         <v>567</v>
       </c>
       <c r="D112">
         <v>15.79</v>
       </c>
       <c r="E112">
         <v>15.79</v>
       </c>
-      <c r="G112" t="s" s="3">
-        <v>142</v>
+      <c r="G112" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H112" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I112" t="s">
         <v>568</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L112" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>570</v>
       </c>
       <c r="B113" t="s">
         <v>571</v>
       </c>
       <c r="C113" t="s">
         <v>572</v>
       </c>
       <c r="D113">
         <v>24.34</v>
       </c>
       <c r="E113">
         <v>24.34</v>
       </c>
       <c r="F113" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G113" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H113" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I113" t="s">
         <v>573</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L113" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>575</v>
       </c>
       <c r="B114" t="s">
         <v>576</v>
       </c>
       <c r="C114" t="s">
         <v>577</v>
       </c>
       <c r="D114">
         <v>29.02</v>
       </c>
       <c r="E114">
         <v>29.02</v>
       </c>
       <c r="F114" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G114" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H114" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I114" t="s">
         <v>578</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L114" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>580</v>
       </c>
       <c r="B115" t="s">
         <v>581</v>
       </c>
       <c r="C115" t="s">
         <v>582</v>
       </c>
       <c r="D115">
-        <v>32.03</v>
+        <v>32.5</v>
       </c>
       <c r="E115">
         <v>32.5</v>
       </c>
       <c r="F115" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0147</v>
+        <v>46157</v>
+      </c>
+      <c r="G115" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H115" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>583</v>
       </c>
       <c r="J115">
         <v>10</v>
       </c>
       <c r="K115" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L115" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>585</v>
       </c>
       <c r="B116" t="s">
         <v>586</v>
       </c>
       <c r="C116" t="s">
         <v>587</v>
       </c>
       <c r="D116">
-        <v>33.32</v>
+        <v>33.8</v>
       </c>
       <c r="E116">
         <v>33.8</v>
       </c>
       <c r="F116" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0144</v>
+        <v>46157</v>
+      </c>
+      <c r="G116" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H116" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I116" t="s">
         <v>588</v>
       </c>
       <c r="J116">
         <v>10</v>
       </c>
       <c r="K116" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L116" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>590</v>
       </c>
       <c r="B117" t="s">
         <v>591</v>
       </c>
       <c r="C117" t="s">
         <v>592</v>
       </c>
       <c r="D117">
-        <v>101.59</v>
+        <v>103.53</v>
       </c>
       <c r="E117">
         <v>103.53</v>
       </c>
       <c r="F117" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0191</v>
+        <v>46157</v>
+      </c>
+      <c r="G117" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H117" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I117" t="s">
         <v>593</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L117" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>595</v>
       </c>
       <c r="B118" t="s">
         <v>596</v>
       </c>
       <c r="C118" t="s">
         <v>597</v>
       </c>
       <c r="D118">
-        <v>128.12</v>
+        <v>130.54</v>
       </c>
       <c r="E118">
         <v>130.54</v>
       </c>
       <c r="F118" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0189</v>
+        <v>46157</v>
+      </c>
+      <c r="G118" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H118" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I118" t="s">
         <v>598</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L118" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>600</v>
       </c>
       <c r="B119" t="s">
         <v>601</v>
       </c>
       <c r="C119" t="s">
         <v>602</v>
       </c>
       <c r="D119">
-        <v>195.31</v>
+        <v>199.03</v>
       </c>
       <c r="E119">
         <v>199.03</v>
       </c>
       <c r="F119" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G119" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H119" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I119" t="s">
         <v>603</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L119" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>605</v>
       </c>
       <c r="B120" t="s">
         <v>606</v>
       </c>
       <c r="C120" t="s">
         <v>607</v>
       </c>
       <c r="D120">
-        <v>248.74</v>
+        <v>253.45</v>
       </c>
       <c r="E120">
         <v>253.45</v>
       </c>
       <c r="F120" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0189</v>
+        <v>46157</v>
+      </c>
+      <c r="G120" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H120" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I120" t="s">
         <v>608</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L120" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>610</v>
       </c>
       <c r="B121" t="s">
         <v>611</v>
       </c>
       <c r="C121" t="s">
         <v>612</v>
       </c>
       <c r="D121">
         <v>11.93</v>
       </c>
       <c r="E121">
         <v>11.93</v>
       </c>
       <c r="F121" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G121" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H121" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I121" t="s">
         <v>613</v>
       </c>
       <c r="J121">
         <v>10</v>
       </c>
       <c r="K121" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L121" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>615</v>
       </c>
       <c r="B122" t="s">
         <v>616</v>
       </c>
       <c r="C122" t="s">
         <v>617</v>
       </c>
       <c r="D122">
         <v>17.42</v>
       </c>
       <c r="E122">
         <v>17.42</v>
       </c>
       <c r="F122" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G122" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H122" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I122" t="s">
         <v>618</v>
       </c>
       <c r="J122">
         <v>10</v>
       </c>
       <c r="K122" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L122" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>620</v>
       </c>
       <c r="B123" t="s">
         <v>621</v>
       </c>
       <c r="C123" t="s">
         <v>622</v>
       </c>
       <c r="D123">
         <v>5.88</v>
       </c>
       <c r="E123">
         <v>5.88</v>
       </c>
       <c r="F123" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G123" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H123" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I123" t="s">
         <v>623</v>
       </c>
       <c r="J123">
         <v>10</v>
       </c>
       <c r="K123" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L123" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>625</v>
       </c>
       <c r="B124" t="s">
         <v>626</v>
       </c>
       <c r="C124" t="s">
         <v>627</v>
       </c>
       <c r="D124">
         <v>8.26</v>
       </c>
       <c r="E124">
         <v>8.26</v>
       </c>
       <c r="F124" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G124" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H124" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I124" t="s">
         <v>628</v>
       </c>
       <c r="J124">
         <v>10</v>
       </c>
       <c r="K124" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L124" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>630</v>
       </c>
       <c r="B125" t="s">
         <v>631</v>
       </c>
       <c r="C125" t="s">
         <v>632</v>
       </c>
       <c r="D125">
-        <v>28.83</v>
+        <v>29.36</v>
       </c>
       <c r="E125">
         <v>29.36</v>
       </c>
       <c r="F125" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0184</v>
+        <v>46157</v>
+      </c>
+      <c r="G125" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H125" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I125" t="s">
         <v>633</v>
       </c>
       <c r="J125">
         <v>10</v>
       </c>
       <c r="K125" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L125" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>635</v>
       </c>
       <c r="B126" t="s">
         <v>636</v>
       </c>
       <c r="C126" t="s">
         <v>637</v>
       </c>
       <c r="D126">
-        <v>40.99</v>
+        <v>42.02</v>
       </c>
       <c r="E126">
         <v>42.02</v>
       </c>
       <c r="F126" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0251</v>
+        <v>46157</v>
+      </c>
+      <c r="G126" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H126" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I126" t="s">
         <v>638</v>
       </c>
       <c r="J126">
         <v>10</v>
       </c>
       <c r="K126" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L126" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>640</v>
       </c>
       <c r="B127" t="s">
         <v>641</v>
       </c>
       <c r="C127" t="s">
         <v>642</v>
       </c>
       <c r="D127">
         <v>10.59</v>
       </c>
       <c r="E127">
         <v>10.59</v>
       </c>
-      <c r="G127" t="s" s="3">
-        <v>142</v>
+      <c r="G127" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H127" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I127" t="s">
         <v>643</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L127" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>645</v>
       </c>
       <c r="B128" t="s">
         <v>646</v>
       </c>
       <c r="C128" t="s">
         <v>647</v>
       </c>
       <c r="D128">
         <v>14.15</v>
       </c>
       <c r="E128">
         <v>14.15</v>
       </c>
-      <c r="G128" t="s" s="3">
-        <v>142</v>
+      <c r="G128" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H128" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I128" t="s">
         <v>648</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L128" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>650</v>
       </c>
       <c r="B129" t="s">
         <v>651</v>
       </c>
       <c r="C129" t="s">
         <v>652</v>
       </c>
       <c r="D129">
         <v>17.42</v>
       </c>
       <c r="E129">
         <v>17.42</v>
       </c>
       <c r="F129" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G129" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H129" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I129" t="s">
         <v>653</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L129" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>655</v>
       </c>
       <c r="B130" t="s">
         <v>656</v>
       </c>
       <c r="C130" t="s">
         <v>657</v>
       </c>
       <c r="D130">
         <v>16.54</v>
       </c>
       <c r="E130">
         <v>16.54</v>
       </c>
       <c r="F130" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G130" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H130" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I130" t="s">
         <v>658</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L130" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>660</v>
       </c>
       <c r="B131" t="s">
         <v>661</v>
       </c>
       <c r="C131" t="s">
         <v>662</v>
       </c>
       <c r="D131">
         <v>19.85</v>
       </c>
       <c r="E131">
         <v>19.85</v>
       </c>
       <c r="F131" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G131" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H131" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I131" t="s">
         <v>663</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L131" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>665</v>
       </c>
       <c r="B132" t="s">
         <v>666</v>
       </c>
       <c r="C132" t="s">
         <v>667</v>
       </c>
       <c r="D132">
         <v>26.4</v>
       </c>
       <c r="E132">
         <v>26.4</v>
       </c>
       <c r="F132" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G132" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H132" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I132" t="s">
         <v>668</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L132" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>670</v>
       </c>
       <c r="B133" t="s">
         <v>671</v>
       </c>
       <c r="C133" t="s">
         <v>672</v>
       </c>
       <c r="D133">
         <v>25.46</v>
       </c>
       <c r="E133">
         <v>25.46</v>
       </c>
-      <c r="G133" t="s" s="3">
-        <v>142</v>
+      <c r="G133" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H133" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I133" t="s">
         <v>673</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L133" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>675</v>
       </c>
       <c r="B134" t="s">
         <v>676</v>
       </c>
       <c r="C134" t="s">
         <v>677</v>
       </c>
       <c r="D134">
         <v>35.43</v>
       </c>
       <c r="E134">
         <v>35.43</v>
       </c>
-      <c r="G134" t="s" s="3">
-        <v>142</v>
+      <c r="G134" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H134" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I134" t="s">
         <v>678</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L134" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>680</v>
       </c>
       <c r="B135" t="s">
         <v>681</v>
       </c>
       <c r="C135" t="s">
         <v>682</v>
       </c>
       <c r="D135">
         <v>59.65</v>
       </c>
       <c r="E135">
         <v>59.65</v>
       </c>
-      <c r="G135" t="s" s="3">
-        <v>142</v>
+      <c r="G135" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H135" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I135" t="s">
         <v>683</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L135" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>685</v>
       </c>
       <c r="B136" t="s">
         <v>686</v>
       </c>
       <c r="C136" t="s">
         <v>687</v>
       </c>
       <c r="D136">
         <v>38.18</v>
       </c>
       <c r="E136">
         <v>38.18</v>
       </c>
-      <c r="G136" t="s" s="3">
-        <v>142</v>
+      <c r="G136" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H136" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I136" t="s">
         <v>688</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L136" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>690</v>
       </c>
       <c r="B137" t="s">
         <v>691</v>
       </c>
       <c r="C137" t="s">
         <v>692</v>
       </c>
       <c r="D137">
         <v>52.17</v>
       </c>
       <c r="E137">
         <v>52.17</v>
       </c>
-      <c r="G137" t="s" s="3">
-        <v>142</v>
+      <c r="G137" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H137" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I137" t="s">
         <v>693</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L137" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>695</v>
       </c>
       <c r="B138" t="s">
         <v>696</v>
       </c>
       <c r="C138" t="s">
         <v>697</v>
       </c>
       <c r="D138">
         <v>83.55</v>
       </c>
       <c r="E138">
         <v>83.55</v>
       </c>
-      <c r="G138" t="s" s="3">
-        <v>142</v>
+      <c r="G138" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H138" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I138" t="s">
         <v>698</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L138" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>700</v>
       </c>
       <c r="B139" t="s">
         <v>701</v>
       </c>
       <c r="C139" t="s">
         <v>702</v>
       </c>
       <c r="D139">
         <v>17.27</v>
       </c>
       <c r="E139">
         <v>17.27</v>
       </c>
-      <c r="G139" t="s" s="3">
-        <v>142</v>
+      <c r="G139" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H139" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I139" t="s">
         <v>703</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L139" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>705</v>
       </c>
       <c r="B140" t="s">
         <v>706</v>
       </c>
       <c r="C140" t="s">
         <v>707</v>
       </c>
       <c r="D140">
         <v>20.02</v>
       </c>
       <c r="E140">
         <v>20.02</v>
       </c>
-      <c r="G140" t="s" s="3">
-        <v>142</v>
+      <c r="G140" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H140" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I140" t="s">
         <v>708</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L140" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>710</v>
       </c>
       <c r="B141" t="s">
         <v>711</v>
       </c>
       <c r="C141" t="s">
         <v>712</v>
       </c>
       <c r="D141">
         <v>20.89</v>
       </c>
       <c r="E141">
         <v>20.89</v>
       </c>
-      <c r="G141" t="s" s="3">
-        <v>142</v>
+      <c r="G141" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H141" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I141" t="s">
         <v>713</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L141" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>715</v>
       </c>
       <c r="B142" t="s">
         <v>716</v>
       </c>
       <c r="C142" t="s">
         <v>717</v>
       </c>
       <c r="D142">
         <v>26.17</v>
       </c>
       <c r="E142">
         <v>26.17</v>
       </c>
-      <c r="G142" t="s" s="3">
-        <v>142</v>
+      <c r="G142" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H142" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I142" t="s">
         <v>718</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L142" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>720</v>
       </c>
       <c r="B143" t="s">
         <v>721</v>
       </c>
       <c r="C143" t="s">
         <v>722</v>
       </c>
       <c r="D143">
         <v>34.58</v>
       </c>
       <c r="E143">
         <v>34.58</v>
       </c>
-      <c r="G143" t="s" s="3">
-        <v>142</v>
+      <c r="G143" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H143" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I143" t="s">
         <v>723</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L143" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>725</v>
       </c>
       <c r="B144" t="s">
         <v>726</v>
       </c>
       <c r="C144" t="s">
         <v>727</v>
       </c>
       <c r="D144">
         <v>31.54</v>
       </c>
       <c r="E144">
         <v>31.54</v>
       </c>
-      <c r="G144" t="s" s="3">
-        <v>142</v>
+      <c r="G144" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H144" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I144" t="s">
         <v>728</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L144" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>730</v>
       </c>
       <c r="B145" t="s">
         <v>731</v>
       </c>
       <c r="C145" t="s">
         <v>732</v>
       </c>
       <c r="D145">
         <v>9.48</v>
       </c>
       <c r="E145">
         <v>9.48</v>
       </c>
-      <c r="G145" t="s" s="3">
-        <v>142</v>
+      <c r="G145" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H145" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I145" t="s">
         <v>733</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L145" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>735</v>
       </c>
       <c r="B146" t="s">
         <v>736</v>
       </c>
       <c r="C146" t="s">
         <v>737</v>
       </c>
       <c r="D146">
         <v>9.33</v>
       </c>
       <c r="E146">
         <v>9.33</v>
       </c>
-      <c r="G146" t="s" s="3">
-        <v>142</v>
+      <c r="G146" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H146" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I146" t="s">
         <v>738</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
       <c r="K146" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L146" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>740</v>
       </c>
       <c r="B147" t="s">
         <v>741</v>
       </c>
       <c r="C147" t="s">
         <v>742</v>
       </c>
       <c r="D147">
         <v>12.41</v>
       </c>
       <c r="E147">
         <v>12.41</v>
       </c>
-      <c r="G147" t="s" s="3">
-        <v>142</v>
+      <c r="G147" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H147" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I147" t="s">
         <v>743</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L147" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>745</v>
       </c>
       <c r="B148" t="s">
         <v>746</v>
       </c>
       <c r="C148" t="s">
         <v>747</v>
       </c>
       <c r="D148">
         <v>5.56</v>
       </c>
       <c r="E148">
         <v>5.56</v>
       </c>
-      <c r="G148" t="s" s="3">
-        <v>142</v>
+      <c r="G148" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H148" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I148" t="s">
         <v>748</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
       <c r="K148" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L148" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>750</v>
       </c>
       <c r="B149" t="s">
         <v>751</v>
       </c>
       <c r="C149" t="s">
         <v>752</v>
       </c>
       <c r="D149">
         <v>6.19</v>
       </c>
       <c r="E149">
         <v>6.19</v>
       </c>
-      <c r="G149" t="s" s="3">
-        <v>142</v>
+      <c r="G149" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H149" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I149" t="s">
         <v>753</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L149" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>755</v>
       </c>
       <c r="B150" t="s">
         <v>756</v>
       </c>
       <c r="C150" t="s">
         <v>757</v>
       </c>
       <c r="D150">
-        <v>12</v>
+        <v>12.2</v>
       </c>
       <c r="E150">
         <v>12.2</v>
       </c>
       <c r="F150" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0167</v>
+        <v>46157</v>
+      </c>
+      <c r="G150" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H150" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I150" t="s">
         <v>758</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L150" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>760</v>
       </c>
       <c r="B151" t="s">
         <v>761</v>
       </c>
       <c r="C151" t="s">
         <v>762</v>
       </c>
       <c r="D151">
-        <v>10.14</v>
+        <v>10.37</v>
       </c>
       <c r="E151">
         <v>10.37</v>
       </c>
       <c r="F151" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0227</v>
+        <v>46157</v>
+      </c>
+      <c r="G151" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H151" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I151" t="s">
         <v>763</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L151" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>765</v>
       </c>
       <c r="B152" t="s">
         <v>766</v>
       </c>
       <c r="C152" t="s">
         <v>767</v>
       </c>
       <c r="D152">
         <v>9.23</v>
       </c>
       <c r="E152">
         <v>9.23</v>
       </c>
-      <c r="G152" t="s" s="3">
-        <v>142</v>
+      <c r="G152" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H152" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I152" t="s">
         <v>768</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
       <c r="K152" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L152" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>770</v>
       </c>
       <c r="B153" t="s">
         <v>771</v>
       </c>
       <c r="C153" t="s">
         <v>772</v>
       </c>
       <c r="D153">
         <v>6.33</v>
       </c>
       <c r="E153">
         <v>6.33</v>
       </c>
       <c r="F153" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G153" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H153" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I153" t="s">
         <v>773</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
       <c r="K153" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L153" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>775</v>
       </c>
       <c r="B154" t="s">
         <v>776</v>
       </c>
       <c r="C154" t="s">
         <v>777</v>
       </c>
       <c r="D154">
-        <v>37.98</v>
+        <v>38.92</v>
       </c>
       <c r="E154">
         <v>38.92</v>
       </c>
       <c r="F154" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0247</v>
+        <v>46157</v>
+      </c>
+      <c r="G154" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H154" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I154" t="s">
         <v>778</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
       <c r="K154" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L154" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>780</v>
       </c>
       <c r="B155" t="s">
         <v>781</v>
       </c>
       <c r="C155" t="s">
         <v>782</v>
       </c>
       <c r="D155">
-        <v>34.09</v>
+        <v>34.95</v>
       </c>
       <c r="E155">
         <v>34.95</v>
       </c>
       <c r="F155" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0252</v>
+        <v>46157</v>
+      </c>
+      <c r="G155" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H155" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I155" t="s">
         <v>783</v>
       </c>
       <c r="J155">
         <v>1</v>
       </c>
       <c r="K155" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L155" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>785</v>
       </c>
       <c r="B156" t="s">
         <v>786</v>
       </c>
       <c r="C156" t="s">
         <v>787</v>
       </c>
       <c r="D156">
         <v>18.2</v>
       </c>
       <c r="E156">
         <v>18.2</v>
       </c>
       <c r="F156" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G156" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H156" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I156" t="s">
         <v>788</v>
       </c>
       <c r="J156">
         <v>1</v>
       </c>
       <c r="K156" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L156" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>790</v>
       </c>
       <c r="B157" t="s">
         <v>791</v>
       </c>
       <c r="C157" t="s">
         <v>792</v>
       </c>
       <c r="D157">
         <v>18.2</v>
       </c>
       <c r="E157">
         <v>18.2</v>
       </c>
       <c r="F157" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G157" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H157" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I157" t="s">
         <v>793</v>
       </c>
       <c r="J157">
         <v>1</v>
       </c>
       <c r="K157" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L157" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>795</v>
       </c>
       <c r="B158" t="s">
         <v>796</v>
       </c>
       <c r="C158" t="s">
         <v>797</v>
       </c>
       <c r="D158">
         <v>113.1</v>
       </c>
       <c r="E158">
         <v>113.1</v>
       </c>
-      <c r="G158" t="s" s="3">
-        <v>142</v>
+      <c r="G158" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H158" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I158" t="s">
         <v>798</v>
       </c>
       <c r="J158">
         <v>1</v>
       </c>
       <c r="K158" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L158" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>800</v>
       </c>
       <c r="B159" t="s">
         <v>801</v>
       </c>
       <c r="C159" t="s">
         <v>802</v>
       </c>
       <c r="D159">
         <v>78.91</v>
       </c>
       <c r="E159">
         <v>78.91</v>
       </c>
-      <c r="G159" t="s" s="3">
-        <v>142</v>
+      <c r="G159" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H159" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I159" t="s">
         <v>803</v>
       </c>
       <c r="J159">
         <v>1</v>
       </c>
       <c r="K159" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L159" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>805</v>
       </c>
       <c r="B160" t="s">
         <v>806</v>
       </c>
       <c r="C160" t="s">
         <v>807</v>
       </c>
       <c r="D160">
-        <v>40.51</v>
+        <v>40.92</v>
       </c>
       <c r="E160">
         <v>40.92</v>
       </c>
       <c r="F160" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0101</v>
+        <v>46157</v>
+      </c>
+      <c r="G160" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H160" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I160" t="s">
         <v>808</v>
       </c>
       <c r="J160">
         <v>1</v>
       </c>
       <c r="K160" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L160" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>810</v>
       </c>
       <c r="B161" t="s">
         <v>811</v>
       </c>
       <c r="C161" t="s">
         <v>812</v>
       </c>
       <c r="D161">
-        <v>62.54</v>
+        <v>64.07</v>
       </c>
       <c r="E161">
         <v>64.07</v>
       </c>
       <c r="F161" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0245</v>
+        <v>46157</v>
+      </c>
+      <c r="G161" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H161" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I161" t="s">
         <v>813</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L161" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>815</v>
       </c>
       <c r="B162" t="s">
         <v>816</v>
       </c>
       <c r="C162" t="s">
         <v>817</v>
       </c>
       <c r="D162">
-        <v>376.19</v>
+        <v>405.67</v>
       </c>
       <c r="E162">
         <v>405.67</v>
       </c>
       <c r="F162" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0784</v>
+        <v>46157</v>
+      </c>
+      <c r="G162" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H162" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I162" t="s">
         <v>818</v>
       </c>
       <c r="J162">
         <v>1</v>
       </c>
       <c r="K162" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L162" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>820</v>
       </c>
       <c r="B163" t="s">
         <v>821</v>
       </c>
       <c r="C163" t="s">
         <v>822</v>
       </c>
       <c r="D163">
-        <v>154.21</v>
+        <v>157.12</v>
       </c>
       <c r="E163">
         <v>157.12</v>
       </c>
       <c r="F163" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0189</v>
+        <v>46157</v>
+      </c>
+      <c r="G163" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H163" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I163" t="s">
         <v>823</v>
       </c>
       <c r="J163">
         <v>1</v>
       </c>
       <c r="K163" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L163" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>825</v>
       </c>
       <c r="B164" t="s">
         <v>826</v>
       </c>
       <c r="C164" t="s">
         <v>827</v>
       </c>
       <c r="D164">
-        <v>23.56</v>
+        <v>24.16</v>
       </c>
       <c r="E164">
         <v>24.16</v>
       </c>
       <c r="F164" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0255</v>
+        <v>46157</v>
+      </c>
+      <c r="G164" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H164" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I164" t="s">
         <v>828</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L164" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>830</v>
       </c>
       <c r="B165" t="s">
         <v>831</v>
       </c>
       <c r="C165" t="s">
         <v>832</v>
       </c>
       <c r="D165">
         <v>62.55</v>
       </c>
       <c r="E165">
         <v>62.55</v>
       </c>
-      <c r="G165" t="s" s="3">
-        <v>142</v>
+      <c r="G165" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H165" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I165" t="s">
         <v>833</v>
       </c>
       <c r="J165">
         <v>1</v>
       </c>
       <c r="K165" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L165" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>835</v>
       </c>
       <c r="B166" t="s">
         <v>836</v>
       </c>
       <c r="C166" t="s">
         <v>837</v>
       </c>
       <c r="D166">
-        <v>25.09</v>
+        <v>25.44</v>
       </c>
       <c r="E166">
         <v>25.44</v>
       </c>
       <c r="F166" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0139</v>
+        <v>46157</v>
+      </c>
+      <c r="G166" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H166" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I166" t="s">
         <v>838</v>
       </c>
       <c r="J166">
         <v>1</v>
       </c>
       <c r="K166" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L166" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>840</v>
       </c>
       <c r="B167" t="s">
         <v>841</v>
       </c>
       <c r="C167" t="s">
         <v>842</v>
       </c>
       <c r="D167">
-        <v>20.53</v>
+        <v>20.83</v>
       </c>
       <c r="E167">
         <v>20.83</v>
       </c>
       <c r="F167" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0146</v>
+        <v>46157</v>
+      </c>
+      <c r="G167" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H167" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I167" t="s">
         <v>843</v>
       </c>
       <c r="J167">
         <v>1</v>
       </c>
       <c r="K167" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L167" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>845</v>
       </c>
       <c r="B168" t="s">
         <v>846</v>
       </c>
       <c r="C168" t="s">
         <v>847</v>
       </c>
       <c r="D168">
-        <v>20.19</v>
+        <v>20.46</v>
       </c>
       <c r="E168">
         <v>20.46</v>
       </c>
       <c r="F168" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0134</v>
+        <v>46157</v>
+      </c>
+      <c r="G168" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H168" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I168" t="s">
         <v>848</v>
       </c>
       <c r="J168">
         <v>1</v>
       </c>
       <c r="K168" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L168" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>850</v>
       </c>
       <c r="B169" t="s">
         <v>851</v>
       </c>
       <c r="C169" t="s">
         <v>852</v>
       </c>
       <c r="D169">
-        <v>20.08</v>
+        <v>20.4</v>
       </c>
       <c r="E169">
         <v>20.4</v>
       </c>
       <c r="F169" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0159</v>
+        <v>46157</v>
+      </c>
+      <c r="G169" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H169" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I169" t="s">
         <v>853</v>
       </c>
       <c r="J169">
         <v>1</v>
       </c>
       <c r="K169" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L169" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>855</v>
       </c>
       <c r="B170" t="s">
         <v>856</v>
       </c>
       <c r="C170" t="s">
         <v>857</v>
       </c>
       <c r="D170">
-        <v>20.08</v>
+        <v>20.4</v>
       </c>
       <c r="E170">
         <v>20.4</v>
       </c>
       <c r="F170" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0159</v>
+        <v>46157</v>
+      </c>
+      <c r="G170" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H170" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I170" t="s">
         <v>858</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L170" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>860</v>
       </c>
       <c r="B171" t="s">
         <v>861</v>
       </c>
       <c r="C171" t="s">
         <v>862</v>
       </c>
       <c r="D171">
-        <v>20.08</v>
+        <v>20.4</v>
       </c>
       <c r="E171">
         <v>20.4</v>
       </c>
       <c r="F171" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0159</v>
+        <v>46157</v>
+      </c>
+      <c r="G171" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H171" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I171" t="s">
         <v>863</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L171" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>865</v>
       </c>
       <c r="B172" t="s">
         <v>866</v>
       </c>
       <c r="C172" t="s">
         <v>867</v>
       </c>
       <c r="D172">
-        <v>20.19</v>
+        <v>20.46</v>
       </c>
       <c r="E172">
         <v>20.46</v>
       </c>
       <c r="F172" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0134</v>
+        <v>46157</v>
+      </c>
+      <c r="G172" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H172" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I172" t="s">
         <v>868</v>
       </c>
       <c r="J172">
         <v>1</v>
       </c>
       <c r="K172" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L172" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>870</v>
       </c>
       <c r="B173" t="s">
         <v>871</v>
       </c>
       <c r="C173" t="s">
         <v>872</v>
       </c>
       <c r="D173">
-        <v>20.22</v>
+        <v>20.53</v>
       </c>
       <c r="E173">
         <v>20.53</v>
       </c>
       <c r="F173" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0153</v>
+        <v>46157</v>
+      </c>
+      <c r="G173" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H173" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I173" t="s">
         <v>873</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L173" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>875</v>
       </c>
       <c r="B174" t="s">
         <v>876</v>
       </c>
       <c r="C174" t="s">
         <v>877</v>
       </c>
       <c r="D174">
         <v>20.59</v>
       </c>
       <c r="E174">
         <v>20.59</v>
       </c>
-      <c r="G174" t="s" s="3">
-        <v>142</v>
+      <c r="G174" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H174" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I174" t="s">
         <v>878</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L174" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>880</v>
       </c>
       <c r="B175" t="s">
         <v>881</v>
       </c>
       <c r="C175" t="s">
         <v>882</v>
       </c>
       <c r="D175">
         <v>20.08</v>
       </c>
       <c r="E175">
         <v>20.08</v>
       </c>
-      <c r="G175" t="s" s="3">
-        <v>142</v>
+      <c r="G175" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H175" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I175" t="s">
         <v>883</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L175" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>885</v>
       </c>
       <c r="B176" t="s">
         <v>886</v>
       </c>
       <c r="C176" t="s">
         <v>887</v>
       </c>
       <c r="D176">
         <v>20.56</v>
       </c>
       <c r="E176">
         <v>20.56</v>
       </c>
-      <c r="G176" t="s" s="3">
-        <v>142</v>
+      <c r="G176" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H176" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I176" t="s">
         <v>888</v>
       </c>
       <c r="J176">
         <v>1</v>
       </c>
       <c r="K176" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L176" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>890</v>
       </c>
       <c r="B177" t="s">
         <v>891</v>
       </c>
       <c r="C177" t="s">
         <v>892</v>
       </c>
       <c r="D177">
         <v>20.29</v>
       </c>
       <c r="E177">
         <v>20.29</v>
       </c>
-      <c r="G177" t="s" s="3">
-        <v>142</v>
+      <c r="G177" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H177" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I177" t="s">
         <v>893</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L177" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>895</v>
       </c>
       <c r="B178" t="s">
         <v>896</v>
       </c>
       <c r="C178" t="s">
         <v>897</v>
       </c>
       <c r="D178">
-        <v>20.63</v>
+        <v>20.97</v>
       </c>
       <c r="E178">
         <v>20.97</v>
       </c>
       <c r="F178" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0165</v>
+        <v>46157</v>
+      </c>
+      <c r="G178" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H178" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I178" t="s">
         <v>898</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L178" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>900</v>
       </c>
       <c r="B179" t="s">
         <v>901</v>
       </c>
       <c r="C179" t="s">
         <v>902</v>
       </c>
       <c r="D179">
-        <v>20.67</v>
+        <v>20.97</v>
       </c>
       <c r="E179">
         <v>20.97</v>
       </c>
       <c r="F179" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0145</v>
+        <v>46157</v>
+      </c>
+      <c r="G179" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H179" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I179" t="s">
         <v>903</v>
       </c>
       <c r="J179">
         <v>1</v>
       </c>
       <c r="K179" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L179" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>905</v>
       </c>
       <c r="B180" t="s">
         <v>906</v>
       </c>
       <c r="C180" t="s">
         <v>907</v>
       </c>
       <c r="D180">
-        <v>20.83</v>
+        <v>21.13</v>
       </c>
       <c r="E180">
         <v>21.13</v>
       </c>
       <c r="F180" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0144</v>
+        <v>46157</v>
+      </c>
+      <c r="G180" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H180" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I180" t="s">
         <v>908</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L180" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>910</v>
       </c>
       <c r="B181" t="s">
         <v>911</v>
       </c>
       <c r="C181" t="s">
         <v>912</v>
       </c>
       <c r="D181">
-        <v>29.67</v>
+        <v>30.11</v>
       </c>
       <c r="E181">
         <v>30.11</v>
       </c>
       <c r="F181" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0148</v>
+        <v>46157</v>
+      </c>
+      <c r="G181" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H181" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I181" t="s">
         <v>913</v>
       </c>
       <c r="J181">
         <v>1</v>
       </c>
       <c r="K181" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L181" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>915</v>
       </c>
       <c r="B182" t="s">
         <v>916</v>
       </c>
       <c r="C182" t="s">
         <v>917</v>
       </c>
       <c r="D182">
-        <v>30.02</v>
+        <v>30.44</v>
       </c>
       <c r="E182">
         <v>30.44</v>
       </c>
       <c r="F182" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.014</v>
+        <v>46157</v>
+      </c>
+      <c r="G182" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H182" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I182" t="s">
         <v>918</v>
       </c>
       <c r="J182">
         <v>1</v>
       </c>
       <c r="K182" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L182" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>920</v>
       </c>
       <c r="B183" t="s">
         <v>921</v>
       </c>
       <c r="C183" t="s">
         <v>922</v>
       </c>
       <c r="D183">
-        <v>29.89</v>
+        <v>30.34</v>
       </c>
       <c r="E183">
         <v>30.34</v>
       </c>
       <c r="F183" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0151</v>
+        <v>46157</v>
+      </c>
+      <c r="G183" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H183" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I183" t="s">
         <v>923</v>
       </c>
       <c r="J183">
         <v>1</v>
       </c>
       <c r="K183" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L183" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>925</v>
       </c>
       <c r="B184" t="s">
         <v>926</v>
       </c>
       <c r="C184" t="s">
         <v>927</v>
       </c>
       <c r="D184">
-        <v>36.94</v>
+        <v>37.5</v>
       </c>
       <c r="E184">
         <v>37.5</v>
       </c>
       <c r="F184" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0152</v>
+        <v>46157</v>
+      </c>
+      <c r="G184" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H184" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I184" t="s">
         <v>928</v>
       </c>
       <c r="J184">
         <v>1</v>
       </c>
       <c r="K184" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L184" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>930</v>
       </c>
       <c r="B185" t="s">
         <v>931</v>
       </c>
       <c r="C185" t="s">
         <v>932</v>
       </c>
       <c r="D185">
-        <v>42.97</v>
+        <v>43.65</v>
       </c>
       <c r="E185">
         <v>43.65</v>
       </c>
       <c r="F185" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0158</v>
+        <v>46157</v>
+      </c>
+      <c r="G185" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H185" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I185" t="s">
         <v>933</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L185" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>935</v>
       </c>
       <c r="B186" t="s">
         <v>936</v>
       </c>
       <c r="C186" t="s">
         <v>937</v>
       </c>
       <c r="D186">
-        <v>84.48</v>
+        <v>97.29</v>
       </c>
       <c r="E186">
         <v>97.29</v>
       </c>
       <c r="F186" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1516</v>
+        <v>46157</v>
+      </c>
+      <c r="G186" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H186" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I186" t="s">
         <v>938</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L186" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>940</v>
       </c>
       <c r="B187" t="s">
         <v>941</v>
       </c>
       <c r="C187" t="s">
         <v>942</v>
       </c>
       <c r="D187">
-        <v>49.98</v>
+        <v>57.57</v>
       </c>
       <c r="E187">
         <v>57.57</v>
       </c>
       <c r="F187" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1519</v>
+        <v>46157</v>
+      </c>
+      <c r="G187" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H187" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I187" t="s">
         <v>943</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L187" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>945</v>
       </c>
       <c r="B188" t="s">
         <v>946</v>
       </c>
       <c r="C188" t="s">
         <v>947</v>
       </c>
       <c r="D188">
-        <v>23.72</v>
+        <v>27.31</v>
       </c>
       <c r="E188">
         <v>27.31</v>
       </c>
       <c r="F188" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1513</v>
+        <v>46157</v>
+      </c>
+      <c r="G188" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H188" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I188" t="s">
         <v>948</v>
       </c>
       <c r="J188">
         <v>1</v>
       </c>
       <c r="K188" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L188" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>950</v>
       </c>
       <c r="B189" t="s">
         <v>951</v>
       </c>
       <c r="C189" t="s">
         <v>952</v>
       </c>
       <c r="D189">
-        <v>22.86</v>
+        <v>26.33</v>
       </c>
       <c r="E189">
         <v>26.33</v>
       </c>
       <c r="F189" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1518</v>
+        <v>46157</v>
+      </c>
+      <c r="G189" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H189" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I189" t="s">
         <v>953</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L189" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>955</v>
       </c>
       <c r="B190" t="s">
         <v>956</v>
       </c>
       <c r="C190" t="s">
         <v>957</v>
       </c>
       <c r="D190">
-        <v>22.29</v>
+        <v>25.66</v>
       </c>
       <c r="E190">
         <v>25.66</v>
       </c>
       <c r="F190" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1512</v>
+        <v>46157</v>
+      </c>
+      <c r="G190" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H190" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I190" t="s">
         <v>958</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L190" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>960</v>
       </c>
       <c r="B191" t="s">
         <v>961</v>
       </c>
       <c r="C191" t="s">
         <v>962</v>
       </c>
       <c r="D191">
-        <v>17.47</v>
+        <v>20.14</v>
       </c>
       <c r="E191">
         <v>20.14</v>
       </c>
       <c r="F191" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1528</v>
+        <v>46157</v>
+      </c>
+      <c r="G191" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H191" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I191" t="s">
         <v>963</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L191" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>965</v>
       </c>
       <c r="B192" t="s">
         <v>966</v>
       </c>
       <c r="C192" t="s">
         <v>967</v>
       </c>
       <c r="D192">
-        <v>17.47</v>
+        <v>20.14</v>
       </c>
       <c r="E192">
         <v>20.14</v>
       </c>
       <c r="F192" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1528</v>
+        <v>46157</v>
+      </c>
+      <c r="G192" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H192" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I192" t="s">
         <v>968</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L192" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>970</v>
       </c>
       <c r="B193" t="s">
         <v>971</v>
       </c>
       <c r="C193" t="s">
         <v>972</v>
       </c>
       <c r="D193">
-        <v>17.43</v>
+        <v>20.07</v>
       </c>
       <c r="E193">
         <v>20.07</v>
       </c>
       <c r="F193" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G193" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H193" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I193" t="s">
         <v>973</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L193" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>975</v>
       </c>
       <c r="B194" t="s">
         <v>976</v>
       </c>
       <c r="C194" t="s">
         <v>977</v>
       </c>
       <c r="D194">
-        <v>17.4</v>
+        <v>20.03</v>
       </c>
       <c r="E194">
         <v>20.03</v>
       </c>
       <c r="F194" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1511</v>
+        <v>46157</v>
+      </c>
+      <c r="G194" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H194" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I194" t="s">
         <v>978</v>
       </c>
       <c r="J194">
         <v>1</v>
       </c>
       <c r="K194" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L194" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>980</v>
       </c>
       <c r="B195" t="s">
         <v>981</v>
       </c>
       <c r="C195" t="s">
         <v>982</v>
       </c>
       <c r="D195">
-        <v>17.76</v>
+        <v>20.45</v>
       </c>
       <c r="E195">
         <v>20.45</v>
       </c>
       <c r="F195" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G195" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H195" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I195" t="s">
         <v>983</v>
       </c>
       <c r="J195">
         <v>1</v>
       </c>
       <c r="K195" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L195" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>985</v>
       </c>
       <c r="B196" t="s">
         <v>986</v>
       </c>
       <c r="C196" t="s">
         <v>987</v>
       </c>
       <c r="D196">
-        <v>17.76</v>
+        <v>20.44</v>
       </c>
       <c r="E196">
         <v>20.44</v>
       </c>
       <c r="F196" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1509</v>
+        <v>46157</v>
+      </c>
+      <c r="G196" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H196" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I196" t="s">
         <v>988</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L196" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>990</v>
       </c>
       <c r="B197" t="s">
         <v>991</v>
       </c>
       <c r="C197" t="s">
         <v>992</v>
       </c>
       <c r="D197">
-        <v>18.31</v>
+        <v>21.07</v>
       </c>
       <c r="E197">
         <v>21.07</v>
       </c>
       <c r="F197" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1507</v>
+        <v>46157</v>
+      </c>
+      <c r="G197" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H197" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I197" t="s">
         <v>993</v>
       </c>
       <c r="J197">
         <v>1</v>
       </c>
       <c r="K197" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L197" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>995</v>
       </c>
       <c r="B198" t="s">
         <v>996</v>
       </c>
       <c r="C198" t="s">
         <v>997</v>
       </c>
       <c r="D198">
-        <v>18.31</v>
+        <v>21.07</v>
       </c>
       <c r="E198">
         <v>21.07</v>
       </c>
       <c r="F198" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1507</v>
+        <v>46157</v>
+      </c>
+      <c r="G198" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H198" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I198" t="s">
         <v>998</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L198" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>1000</v>
       </c>
       <c r="B199" t="s">
         <v>1001</v>
       </c>
       <c r="C199" t="s">
         <v>1002</v>
       </c>
       <c r="D199">
-        <v>18.31</v>
+        <v>21.07</v>
       </c>
       <c r="E199">
         <v>21.07</v>
       </c>
       <c r="F199" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1507</v>
+        <v>46157</v>
+      </c>
+      <c r="G199" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H199" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I199" t="s">
         <v>1003</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L199" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>1005</v>
       </c>
       <c r="B200" t="s">
         <v>1006</v>
       </c>
       <c r="C200" t="s">
         <v>1007</v>
       </c>
       <c r="D200">
-        <v>18.67</v>
+        <v>21.5</v>
       </c>
       <c r="E200">
         <v>21.5</v>
       </c>
       <c r="F200" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1516</v>
+        <v>46157</v>
+      </c>
+      <c r="G200" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H200" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I200" t="s">
         <v>1008</v>
       </c>
       <c r="J200">
         <v>1</v>
       </c>
       <c r="K200" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L200" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>1010</v>
       </c>
       <c r="B201" t="s">
         <v>1011</v>
       </c>
       <c r="C201" t="s">
         <v>1012</v>
       </c>
       <c r="D201">
-        <v>18.67</v>
+        <v>21.5</v>
       </c>
       <c r="E201">
         <v>21.5</v>
       </c>
       <c r="F201" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1516</v>
+        <v>46157</v>
+      </c>
+      <c r="G201" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H201" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I201" t="s">
         <v>1013</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L201" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>1015</v>
       </c>
       <c r="B202" t="s">
         <v>1016</v>
       </c>
       <c r="C202" t="s">
         <v>1017</v>
       </c>
       <c r="D202">
-        <v>19.57</v>
+        <v>22.55</v>
       </c>
       <c r="E202">
         <v>22.55</v>
       </c>
       <c r="F202" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1523</v>
+        <v>46157</v>
+      </c>
+      <c r="G202" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H202" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I202" t="s">
         <v>1018</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L202" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>1020</v>
       </c>
       <c r="B203" t="s">
         <v>1021</v>
       </c>
       <c r="C203" t="s">
         <v>1022</v>
       </c>
       <c r="D203">
-        <v>20.26</v>
+        <v>23.33</v>
       </c>
       <c r="E203">
         <v>23.33</v>
       </c>
       <c r="F203" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G203" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H203" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I203" t="s">
         <v>1023</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L203" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>1025</v>
       </c>
       <c r="B204" t="s">
         <v>1026</v>
       </c>
       <c r="C204" t="s">
         <v>1027</v>
       </c>
       <c r="D204">
-        <v>74.61</v>
+        <v>85.92</v>
       </c>
       <c r="E204">
         <v>85.92</v>
       </c>
       <c r="F204" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1516</v>
+        <v>46157</v>
+      </c>
+      <c r="G204" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H204" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I204" t="s">
         <v>1028</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L204" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>1030</v>
       </c>
       <c r="B205" t="s">
         <v>1031</v>
       </c>
       <c r="C205" t="s">
         <v>1032</v>
       </c>
       <c r="D205">
-        <v>71.56</v>
+        <v>82.41</v>
       </c>
       <c r="E205">
         <v>82.41</v>
       </c>
       <c r="F205" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1516</v>
+        <v>46157</v>
+      </c>
+      <c r="G205" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H205" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I205" t="s">
         <v>1033</v>
       </c>
       <c r="J205">
         <v>1</v>
       </c>
       <c r="K205" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L205" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>1035</v>
       </c>
       <c r="B206" t="s">
         <v>1036</v>
       </c>
       <c r="C206" t="s">
         <v>1037</v>
       </c>
       <c r="D206">
-        <v>46.34</v>
+        <v>53.37</v>
       </c>
       <c r="E206">
         <v>53.37</v>
       </c>
       <c r="F206" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1517</v>
+        <v>46157</v>
+      </c>
+      <c r="G206" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H206" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I206" t="s">
         <v>1038</v>
       </c>
       <c r="J206">
         <v>1</v>
       </c>
       <c r="K206" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L206" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>1040</v>
       </c>
       <c r="B207" t="s">
         <v>1041</v>
       </c>
       <c r="C207" t="s">
         <v>1042</v>
       </c>
       <c r="D207">
-        <v>37.01</v>
+        <v>42.62</v>
       </c>
       <c r="E207">
         <v>42.62</v>
       </c>
       <c r="F207" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1516</v>
+        <v>46157</v>
+      </c>
+      <c r="G207" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H207" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I207" t="s">
         <v>1043</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L207" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>1045</v>
       </c>
       <c r="B208" t="s">
         <v>1046</v>
       </c>
       <c r="C208" t="s">
         <v>1047</v>
       </c>
       <c r="D208">
-        <v>29.28</v>
+        <v>33.71</v>
       </c>
       <c r="E208">
         <v>33.71</v>
       </c>
       <c r="F208" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1513</v>
+        <v>46157</v>
+      </c>
+      <c r="G208" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H208" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I208" t="s">
         <v>1048</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L208" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>1050</v>
       </c>
       <c r="B209" t="s">
         <v>1051</v>
       </c>
       <c r="C209" t="s">
         <v>1052</v>
       </c>
       <c r="D209">
-        <v>28.6</v>
+        <v>32.95</v>
       </c>
       <c r="E209">
         <v>32.95</v>
       </c>
       <c r="F209" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1521</v>
+        <v>46157</v>
+      </c>
+      <c r="G209" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H209" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I209" t="s">
         <v>1053</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L209" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>1055</v>
       </c>
       <c r="B210" t="s">
         <v>1056</v>
       </c>
       <c r="C210" t="s">
         <v>1057</v>
       </c>
       <c r="D210">
-        <v>28.44</v>
+        <v>32.77</v>
       </c>
       <c r="E210">
         <v>32.77</v>
       </c>
       <c r="F210" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1523</v>
+        <v>46157</v>
+      </c>
+      <c r="G210" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H210" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I210" t="s">
         <v>1058</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L210" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>1060</v>
       </c>
       <c r="B211" t="s">
         <v>1061</v>
       </c>
       <c r="C211" t="s">
         <v>1062</v>
       </c>
       <c r="D211">
-        <v>22.23</v>
+        <v>25.59</v>
       </c>
       <c r="E211">
         <v>25.59</v>
       </c>
       <c r="F211" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1511</v>
+        <v>46157</v>
+      </c>
+      <c r="G211" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H211" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I211" t="s">
         <v>1063</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L211" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>1065</v>
       </c>
       <c r="B212" t="s">
         <v>1066</v>
       </c>
       <c r="C212" t="s">
         <v>1067</v>
       </c>
       <c r="D212">
-        <v>22.55</v>
+        <v>25.99</v>
       </c>
       <c r="E212">
         <v>25.99</v>
       </c>
       <c r="F212" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1525</v>
+        <v>46157</v>
+      </c>
+      <c r="G212" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H212" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I212" t="s">
         <v>1068</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L212" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>1070</v>
       </c>
       <c r="B213" t="s">
         <v>1071</v>
       </c>
       <c r="C213" t="s">
         <v>1072</v>
       </c>
       <c r="D213">
-        <v>22.42</v>
+        <v>25.81</v>
       </c>
       <c r="E213">
         <v>25.81</v>
       </c>
       <c r="F213" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1512</v>
+        <v>46157</v>
+      </c>
+      <c r="G213" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H213" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I213" t="s">
         <v>1073</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L213" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>1075</v>
       </c>
       <c r="B214" t="s">
         <v>1076</v>
       </c>
       <c r="C214" t="s">
         <v>1077</v>
       </c>
       <c r="D214">
-        <v>22.71</v>
+        <v>26.15</v>
       </c>
       <c r="E214">
         <v>26.15</v>
       </c>
       <c r="F214" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G214" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H214" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I214" t="s">
         <v>1078</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L214" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>1080</v>
       </c>
       <c r="B215" t="s">
         <v>1081</v>
       </c>
       <c r="C215" t="s">
         <v>1082</v>
       </c>
       <c r="D215">
-        <v>22.21</v>
+        <v>25.58</v>
       </c>
       <c r="E215">
         <v>25.58</v>
       </c>
       <c r="F215" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1517</v>
+        <v>46157</v>
+      </c>
+      <c r="G215" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H215" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I215" t="s">
         <v>1083</v>
       </c>
       <c r="J215">
         <v>1</v>
       </c>
       <c r="K215" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L215" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>1085</v>
       </c>
       <c r="B216" t="s">
         <v>1086</v>
       </c>
       <c r="C216" t="s">
         <v>1087</v>
       </c>
       <c r="D216">
-        <v>24.06</v>
+        <v>27.72</v>
       </c>
       <c r="E216">
         <v>27.72</v>
       </c>
       <c r="F216" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1521</v>
+        <v>46157</v>
+      </c>
+      <c r="G216" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H216" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I216" t="s">
         <v>1088</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L216" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>1090</v>
       </c>
       <c r="B217" t="s">
         <v>1091</v>
       </c>
       <c r="C217" t="s">
         <v>1092</v>
       </c>
       <c r="D217">
-        <v>24.57</v>
+        <v>28.3</v>
       </c>
       <c r="E217">
         <v>28.3</v>
       </c>
       <c r="F217" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1518</v>
+        <v>46157</v>
+      </c>
+      <c r="G217" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H217" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I217" t="s">
         <v>1093</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L217" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>1095</v>
       </c>
       <c r="B218" t="s">
         <v>1096</v>
       </c>
       <c r="C218" t="s">
         <v>1097</v>
       </c>
       <c r="D218">
-        <v>27.18</v>
+        <v>31.32</v>
       </c>
       <c r="E218">
         <v>31.32</v>
       </c>
       <c r="F218" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1523</v>
+        <v>46157</v>
+      </c>
+      <c r="G218" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H218" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I218" t="s">
         <v>1098</v>
       </c>
       <c r="J218">
         <v>1</v>
       </c>
       <c r="K218" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L218" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>1100</v>
       </c>
       <c r="B219" t="s">
         <v>1101</v>
       </c>
       <c r="C219" t="s">
         <v>1102</v>
       </c>
       <c r="D219">
-        <v>28.08</v>
+        <v>32.34</v>
       </c>
       <c r="E219">
         <v>32.34</v>
       </c>
       <c r="F219" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1517</v>
+        <v>46157</v>
+      </c>
+      <c r="G219" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H219" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I219" t="s">
         <v>1103</v>
       </c>
       <c r="J219">
         <v>1</v>
       </c>
       <c r="K219" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L219" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>1105</v>
       </c>
       <c r="B220" t="s">
         <v>1106</v>
       </c>
       <c r="C220" t="s">
         <v>1107</v>
       </c>
       <c r="D220">
-        <v>28.44</v>
+        <v>32.77</v>
       </c>
       <c r="E220">
         <v>32.77</v>
       </c>
       <c r="F220" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1523</v>
+        <v>46157</v>
+      </c>
+      <c r="G220" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H220" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I220" t="s">
         <v>1108</v>
       </c>
       <c r="J220">
         <v>1</v>
       </c>
       <c r="K220" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L220" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>1110</v>
       </c>
       <c r="B221" t="s">
         <v>1111</v>
       </c>
       <c r="C221" t="s">
         <v>1112</v>
       </c>
       <c r="D221">
-        <v>27.49</v>
+        <v>31.68</v>
       </c>
       <c r="E221">
         <v>31.68</v>
       </c>
       <c r="F221" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1524</v>
+        <v>46157</v>
+      </c>
+      <c r="G221" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H221" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I221" t="s">
         <v>1113</v>
       </c>
       <c r="J221">
         <v>1</v>
       </c>
       <c r="K221" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L221" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>1115</v>
       </c>
       <c r="B222" t="s">
         <v>1116</v>
       </c>
       <c r="C222" t="s">
         <v>1117</v>
       </c>
       <c r="D222">
-        <v>29.28</v>
+        <v>33.71</v>
       </c>
       <c r="E222">
         <v>33.71</v>
       </c>
       <c r="F222" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1513</v>
+        <v>46157</v>
+      </c>
+      <c r="G222" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H222" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I222" t="s">
         <v>1118</v>
       </c>
       <c r="J222">
         <v>1</v>
       </c>
       <c r="K222" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L222" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>1120</v>
       </c>
       <c r="B223" t="s">
         <v>1121</v>
       </c>
       <c r="C223" t="s">
         <v>1122</v>
       </c>
       <c r="D223">
-        <v>30.23</v>
+        <v>34.83</v>
       </c>
       <c r="E223">
         <v>34.83</v>
       </c>
       <c r="F223" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1522</v>
+        <v>46157</v>
+      </c>
+      <c r="G223" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H223" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I223" t="s">
         <v>1123</v>
       </c>
       <c r="J223">
         <v>1</v>
       </c>
       <c r="K223" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L223" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>1125</v>
       </c>
       <c r="B224" t="s">
         <v>1126</v>
       </c>
       <c r="C224" t="s">
         <v>1127</v>
       </c>
       <c r="D224">
-        <v>201.16</v>
+        <v>231.64</v>
       </c>
       <c r="E224">
         <v>231.64</v>
       </c>
       <c r="F224" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G224" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H224" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I224" t="s">
         <v>1128</v>
       </c>
       <c r="J224">
         <v>1</v>
       </c>
       <c r="K224" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L224" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>1130</v>
       </c>
       <c r="B225" t="s">
         <v>1131</v>
       </c>
       <c r="C225" t="s">
         <v>1132</v>
       </c>
       <c r="D225">
-        <v>133</v>
+        <v>153.17</v>
       </c>
       <c r="E225">
         <v>153.17</v>
       </c>
       <c r="F225" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1517</v>
+        <v>46157</v>
+      </c>
+      <c r="G225" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H225" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I225" t="s">
         <v>1133</v>
       </c>
       <c r="J225">
         <v>1</v>
       </c>
       <c r="K225" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L225" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>1135</v>
       </c>
       <c r="B226" t="s">
         <v>1136</v>
       </c>
       <c r="C226" t="s">
         <v>1137</v>
       </c>
       <c r="D226">
-        <v>63.06</v>
+        <v>72.64</v>
       </c>
       <c r="E226">
         <v>72.64</v>
       </c>
       <c r="F226" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1519</v>
+        <v>46157</v>
+      </c>
+      <c r="G226" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H226" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I226" t="s">
         <v>1138</v>
       </c>
       <c r="J226">
         <v>1</v>
       </c>
       <c r="K226" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L226" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>1140</v>
       </c>
       <c r="B227" t="s">
         <v>1141</v>
       </c>
       <c r="C227" t="s">
         <v>1142</v>
       </c>
       <c r="D227">
-        <v>59.68</v>
+        <v>68.72</v>
       </c>
       <c r="E227">
         <v>68.72</v>
       </c>
       <c r="F227" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G227" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H227" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I227" t="s">
         <v>1143</v>
       </c>
       <c r="J227">
         <v>1</v>
       </c>
       <c r="K227" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L227" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>1145</v>
       </c>
       <c r="B228" t="s">
         <v>1146</v>
       </c>
       <c r="C228" t="s">
         <v>1147</v>
       </c>
       <c r="D228">
-        <v>57.41</v>
+        <v>66.14</v>
       </c>
       <c r="E228">
         <v>66.14</v>
       </c>
       <c r="F228" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1521</v>
+        <v>46157</v>
+      </c>
+      <c r="G228" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H228" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I228" t="s">
         <v>1148</v>
       </c>
       <c r="J228">
         <v>1</v>
       </c>
       <c r="K228" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L228" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>1150</v>
       </c>
       <c r="B229" t="s">
         <v>1151</v>
       </c>
       <c r="C229" t="s">
         <v>1152</v>
       </c>
       <c r="D229">
-        <v>55.8</v>
+        <v>64.27</v>
       </c>
       <c r="E229">
         <v>64.27</v>
       </c>
       <c r="F229" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1518</v>
+        <v>46157</v>
+      </c>
+      <c r="G229" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H229" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I229" t="s">
         <v>1153</v>
       </c>
       <c r="J229">
         <v>1</v>
       </c>
       <c r="K229" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L229" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>1155</v>
       </c>
       <c r="B230" t="s">
         <v>1156</v>
       </c>
       <c r="C230" t="s">
         <v>1157</v>
       </c>
       <c r="D230">
-        <v>55.8</v>
+        <v>64.27</v>
       </c>
       <c r="E230">
         <v>64.27</v>
       </c>
       <c r="F230" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1518</v>
+        <v>46157</v>
+      </c>
+      <c r="G230" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H230" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I230" t="s">
         <v>1158</v>
       </c>
       <c r="J230">
         <v>1</v>
       </c>
       <c r="K230" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L230" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>1160</v>
       </c>
       <c r="B231" t="s">
         <v>1161</v>
       </c>
       <c r="C231" t="s">
         <v>1162</v>
       </c>
       <c r="D231">
-        <v>56.18</v>
+        <v>64.7</v>
       </c>
       <c r="E231">
         <v>64.7</v>
       </c>
       <c r="F231" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1517</v>
+        <v>46157</v>
+      </c>
+      <c r="G231" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H231" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I231" t="s">
         <v>1163</v>
       </c>
       <c r="J231">
         <v>1</v>
       </c>
       <c r="K231" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L231" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>1165</v>
       </c>
       <c r="B232" t="s">
         <v>1166</v>
       </c>
       <c r="C232" t="s">
         <v>1167</v>
       </c>
       <c r="D232">
-        <v>57.97</v>
+        <v>66.75</v>
       </c>
       <c r="E232">
         <v>66.75</v>
       </c>
       <c r="F232" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G232" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H232" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I232" t="s">
         <v>1168</v>
       </c>
       <c r="J232">
         <v>1</v>
       </c>
       <c r="K232" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L232" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>1170</v>
       </c>
       <c r="B233" t="s">
         <v>1171</v>
       </c>
       <c r="C233" t="s">
         <v>1172</v>
       </c>
       <c r="D233">
-        <v>58.86</v>
+        <v>67.78</v>
       </c>
       <c r="E233">
         <v>67.78</v>
       </c>
       <c r="F233" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G233" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H233" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I233" t="s">
         <v>1173</v>
       </c>
       <c r="J233">
         <v>1</v>
       </c>
       <c r="K233" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L233" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>1175</v>
       </c>
       <c r="B234" t="s">
         <v>1176</v>
       </c>
       <c r="C234" t="s">
         <v>1177</v>
       </c>
       <c r="D234">
-        <v>67.44</v>
+        <v>77.67</v>
       </c>
       <c r="E234">
         <v>77.67</v>
       </c>
       <c r="F234" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1517</v>
+        <v>46157</v>
+      </c>
+      <c r="G234" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H234" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I234" t="s">
         <v>1178</v>
       </c>
       <c r="J234">
         <v>1</v>
       </c>
       <c r="K234" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L234" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>1180</v>
       </c>
       <c r="B235" t="s">
         <v>1181</v>
       </c>
       <c r="C235" t="s">
         <v>1182</v>
       </c>
       <c r="D235">
-        <v>80.47</v>
+        <v>92.66</v>
       </c>
       <c r="E235">
         <v>92.66</v>
       </c>
       <c r="F235" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G235" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H235" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I235" t="s">
         <v>1183</v>
       </c>
       <c r="J235">
         <v>1</v>
       </c>
       <c r="K235" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L235" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>1185</v>
       </c>
       <c r="B236" t="s">
         <v>1186</v>
       </c>
       <c r="C236" t="s">
         <v>1187</v>
       </c>
       <c r="D236">
-        <v>85.85</v>
+        <v>98.87</v>
       </c>
       <c r="E236">
         <v>98.87</v>
       </c>
       <c r="F236" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1517</v>
+        <v>46157</v>
+      </c>
+      <c r="G236" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H236" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I236" t="s">
         <v>1188</v>
       </c>
       <c r="J236">
         <v>1</v>
       </c>
       <c r="K236" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L236" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>1190</v>
       </c>
       <c r="B237" t="s">
         <v>1191</v>
       </c>
       <c r="C237" t="s">
         <v>1192</v>
       </c>
       <c r="D237">
-        <v>91.38</v>
+        <v>105.23</v>
       </c>
       <c r="E237">
         <v>105.23</v>
       </c>
       <c r="F237" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1516</v>
+        <v>46157</v>
+      </c>
+      <c r="G237" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H237" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I237" t="s">
         <v>1193</v>
       </c>
       <c r="J237">
         <v>1</v>
       </c>
       <c r="K237" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L237" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>1195</v>
       </c>
       <c r="B238" t="s">
         <v>1196</v>
       </c>
       <c r="C238" t="s">
         <v>1197</v>
       </c>
       <c r="D238">
-        <v>96.89</v>
+        <v>111.56</v>
       </c>
       <c r="E238">
         <v>111.56</v>
       </c>
       <c r="F238" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1514</v>
+        <v>46157</v>
+      </c>
+      <c r="G238" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H238" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I238" t="s">
         <v>1198</v>
       </c>
       <c r="J238">
         <v>1</v>
       </c>
       <c r="K238" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L238" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>1200</v>
       </c>
       <c r="B239" t="s">
         <v>1201</v>
       </c>
       <c r="C239" t="s">
         <v>1202</v>
       </c>
       <c r="D239">
-        <v>105.24</v>
+        <v>121.19</v>
       </c>
       <c r="E239">
         <v>121.19</v>
       </c>
       <c r="F239" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1516</v>
+        <v>46157</v>
+      </c>
+      <c r="G239" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H239" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I239" t="s">
         <v>1203</v>
       </c>
       <c r="J239">
         <v>1</v>
       </c>
       <c r="K239" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L239" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>1205</v>
       </c>
       <c r="B240" t="s">
         <v>1206</v>
       </c>
       <c r="C240" t="s">
         <v>1207</v>
       </c>
       <c r="D240">
-        <v>143.96</v>
+        <v>165.78</v>
       </c>
       <c r="E240">
         <v>165.78</v>
       </c>
       <c r="F240" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1516</v>
+        <v>46157</v>
+      </c>
+      <c r="G240" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H240" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I240" t="s">
         <v>1208</v>
       </c>
       <c r="J240">
         <v>1</v>
       </c>
       <c r="K240" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L240" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>1210</v>
       </c>
       <c r="B241" t="s">
         <v>1211</v>
       </c>
       <c r="C241" t="s">
         <v>1212</v>
       </c>
       <c r="D241">
-        <v>160.04</v>
+        <v>184.28</v>
       </c>
       <c r="E241">
         <v>184.28</v>
       </c>
       <c r="F241" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G241" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H241" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I241" t="s">
         <v>1213</v>
       </c>
       <c r="J241">
         <v>1</v>
       </c>
       <c r="K241" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L241" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>1215</v>
       </c>
       <c r="B242" t="s">
         <v>1216</v>
       </c>
       <c r="C242" t="s">
         <v>1217</v>
       </c>
       <c r="D242">
-        <v>174.19</v>
+        <v>200.58</v>
       </c>
       <c r="E242">
         <v>200.58</v>
       </c>
       <c r="F242" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G242" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H242" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I242" t="s">
         <v>1218</v>
       </c>
       <c r="J242">
         <v>1</v>
       </c>
       <c r="K242" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L242" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>1220</v>
       </c>
       <c r="B243" t="s">
         <v>1221</v>
       </c>
       <c r="C243" t="s">
         <v>1222</v>
       </c>
       <c r="D243">
-        <v>209.74</v>
+        <v>241.52</v>
       </c>
       <c r="E243">
         <v>241.52</v>
       </c>
       <c r="F243" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1515</v>
+        <v>46157</v>
+      </c>
+      <c r="G243" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H243" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I243" t="s">
         <v>1223</v>
       </c>
       <c r="J243">
         <v>1</v>
       </c>
       <c r="K243" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L243" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>1225</v>
       </c>
       <c r="B244" t="s">
         <v>1226</v>
       </c>
       <c r="C244" t="s">
         <v>1227</v>
       </c>
       <c r="D244">
-        <v>84.88</v>
+        <v>101.71</v>
       </c>
       <c r="E244">
         <v>101.71</v>
       </c>
       <c r="F244" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1983</v>
+        <v>46157</v>
+      </c>
+      <c r="G244" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H244" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I244" t="s">
         <v>1228</v>
       </c>
       <c r="J244">
         <v>1</v>
       </c>
       <c r="K244" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L244" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>1230</v>
       </c>
       <c r="B245" t="s">
         <v>1231</v>
       </c>
       <c r="C245" t="s">
         <v>1232</v>
       </c>
       <c r="D245">
-        <v>58.87</v>
+        <v>70.54</v>
       </c>
       <c r="E245">
         <v>70.54</v>
       </c>
       <c r="F245" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1982</v>
+        <v>46157</v>
+      </c>
+      <c r="G245" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H245" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I245" t="s">
         <v>1233</v>
       </c>
       <c r="J245">
         <v>1</v>
       </c>
       <c r="K245" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L245" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>1235</v>
       </c>
       <c r="B246" t="s">
         <v>1236</v>
       </c>
       <c r="C246" t="s">
         <v>1237</v>
       </c>
       <c r="D246">
-        <v>38.15</v>
+        <v>45.72</v>
       </c>
       <c r="E246">
         <v>45.72</v>
       </c>
       <c r="F246" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1984</v>
+        <v>46157</v>
+      </c>
+      <c r="G246" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H246" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I246" t="s">
         <v>1238</v>
       </c>
       <c r="J246">
         <v>1</v>
       </c>
       <c r="K246" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L246" t="s">
         <v>1239</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>1240</v>
       </c>
       <c r="B247" t="s">
         <v>1241</v>
       </c>
       <c r="C247" t="s">
         <v>1242</v>
       </c>
       <c r="D247">
-        <v>39.7</v>
+        <v>47.58</v>
       </c>
       <c r="E247">
         <v>47.58</v>
       </c>
       <c r="F247" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1985</v>
+        <v>46157</v>
+      </c>
+      <c r="G247" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H247" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I247" t="s">
         <v>1243</v>
       </c>
       <c r="J247">
         <v>1</v>
       </c>
       <c r="K247" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L247" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>1245</v>
       </c>
       <c r="B248" t="s">
         <v>1246</v>
       </c>
       <c r="C248" t="s">
         <v>1247</v>
       </c>
       <c r="D248">
-        <v>40.83</v>
+        <v>48.93</v>
       </c>
       <c r="E248">
         <v>48.93</v>
       </c>
       <c r="F248" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1984</v>
+        <v>46157</v>
+      </c>
+      <c r="G248" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H248" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I248" t="s">
         <v>1248</v>
       </c>
       <c r="J248">
         <v>1</v>
       </c>
       <c r="K248" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L248" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>1250</v>
       </c>
       <c r="B249" t="s">
         <v>1251</v>
       </c>
       <c r="C249" t="s">
         <v>1252</v>
       </c>
       <c r="D249">
-        <v>54.1</v>
+        <v>64.83</v>
       </c>
       <c r="E249">
         <v>64.83</v>
       </c>
       <c r="F249" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1983</v>
+        <v>46157</v>
+      </c>
+      <c r="G249" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H249" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I249" t="s">
         <v>1253</v>
       </c>
       <c r="J249">
         <v>1</v>
       </c>
       <c r="K249" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L249" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>1255</v>
       </c>
       <c r="B250" t="s">
         <v>1256</v>
       </c>
       <c r="C250" t="s">
         <v>1257</v>
       </c>
       <c r="D250">
-        <v>64.67</v>
+        <v>77.49</v>
       </c>
       <c r="E250">
         <v>77.49</v>
       </c>
       <c r="F250" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1982</v>
+        <v>46157</v>
+      </c>
+      <c r="G250" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H250" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I250" t="s">
         <v>1258</v>
       </c>
       <c r="J250">
         <v>1</v>
       </c>
       <c r="K250" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L250" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>1260</v>
       </c>
       <c r="B251" t="s">
         <v>1261</v>
       </c>
       <c r="C251" t="s">
         <v>1262</v>
       </c>
       <c r="D251">
-        <v>73.31</v>
+        <v>87.84</v>
       </c>
       <c r="E251">
         <v>87.84</v>
       </c>
       <c r="F251" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1982</v>
+        <v>46157</v>
+      </c>
+      <c r="G251" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H251" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I251" t="s">
         <v>1263</v>
       </c>
       <c r="J251">
         <v>1</v>
       </c>
       <c r="K251" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L251" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>1265</v>
       </c>
       <c r="B252" t="s">
         <v>1266</v>
       </c>
       <c r="C252" t="s">
         <v>1267</v>
       </c>
       <c r="D252">
-        <v>82.71</v>
+        <v>99.1</v>
       </c>
       <c r="E252">
         <v>99.1</v>
       </c>
       <c r="F252" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1982</v>
+        <v>46157</v>
+      </c>
+      <c r="G252" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H252" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I252" t="s">
         <v>1268</v>
       </c>
       <c r="J252">
         <v>1</v>
       </c>
       <c r="K252" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L252" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>1270</v>
       </c>
       <c r="B253" t="s">
         <v>1271</v>
       </c>
       <c r="C253" t="s">
         <v>1272</v>
       </c>
       <c r="D253">
-        <v>93.28</v>
+        <v>111.76</v>
       </c>
       <c r="E253">
         <v>111.76</v>
       </c>
       <c r="F253" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1981</v>
+        <v>46157</v>
+      </c>
+      <c r="G253" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H253" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I253" t="s">
         <v>1273</v>
       </c>
       <c r="J253">
         <v>1</v>
       </c>
       <c r="K253" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L253" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>1275</v>
       </c>
       <c r="B254" t="s">
         <v>1276</v>
       </c>
       <c r="C254" t="s">
         <v>1277</v>
       </c>
       <c r="D254">
-        <v>100.15</v>
+        <v>120</v>
       </c>
       <c r="E254">
         <v>120</v>
       </c>
       <c r="F254" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1982</v>
+        <v>46157</v>
+      </c>
+      <c r="G254" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H254" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I254" t="s">
         <v>1278</v>
       </c>
       <c r="J254">
         <v>1</v>
       </c>
       <c r="K254" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L254" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>1280</v>
       </c>
       <c r="B255" t="s">
         <v>1281</v>
       </c>
       <c r="C255" t="s">
         <v>1282</v>
       </c>
       <c r="D255">
-        <v>116.17</v>
+        <v>139.2</v>
       </c>
       <c r="E255">
         <v>139.2</v>
       </c>
       <c r="F255" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.1982</v>
+        <v>46157</v>
+      </c>
+      <c r="G255" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H255" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I255" t="s">
         <v>1283</v>
       </c>
       <c r="J255">
         <v>1</v>
       </c>
       <c r="K255" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L255" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>1285</v>
       </c>
       <c r="B256" t="s">
         <v>1286</v>
       </c>
       <c r="C256" t="s">
         <v>1287</v>
       </c>
       <c r="D256">
-        <v>6.22</v>
+        <v>71.7</v>
       </c>
       <c r="E256">
         <v>71.7</v>
       </c>
       <c r="F256" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5273</v>
+        <v>46157</v>
+      </c>
+      <c r="G256" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H256" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I256" t="s">
         <v>1288</v>
       </c>
       <c r="J256">
         <v>10</v>
       </c>
       <c r="K256" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L256" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>1290</v>
       </c>
       <c r="B257" t="s">
         <v>1291</v>
       </c>
       <c r="C257" t="s">
         <v>1292</v>
       </c>
       <c r="D257">
-        <v>4.46</v>
+        <v>51.4</v>
       </c>
       <c r="E257">
         <v>51.4</v>
       </c>
       <c r="F257" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5247</v>
+        <v>46157</v>
+      </c>
+      <c r="G257" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H257" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I257" t="s">
         <v>1293</v>
       </c>
       <c r="J257">
         <v>10</v>
       </c>
       <c r="K257" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L257" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>1295</v>
       </c>
       <c r="B258" t="s">
         <v>1296</v>
       </c>
       <c r="C258" t="s">
         <v>1297</v>
       </c>
       <c r="D258">
-        <v>4.26</v>
+        <v>49.1</v>
       </c>
       <c r="E258">
         <v>49.1</v>
       </c>
       <c r="F258" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5258</v>
+        <v>46157</v>
+      </c>
+      <c r="G258" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H258" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I258" t="s">
         <v>1298</v>
       </c>
       <c r="J258">
         <v>10</v>
       </c>
       <c r="K258" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L258" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>1300</v>
       </c>
       <c r="B259" t="s">
         <v>1301</v>
       </c>
       <c r="C259" t="s">
         <v>1302</v>
       </c>
       <c r="D259">
-        <v>4.08</v>
+        <v>47</v>
       </c>
       <c r="E259">
         <v>47</v>
       </c>
       <c r="F259" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5196</v>
+        <v>46157</v>
+      </c>
+      <c r="G259" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H259" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I259" t="s">
         <v>1303</v>
       </c>
       <c r="J259">
         <v>10</v>
       </c>
       <c r="K259" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L259" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>1305</v>
       </c>
       <c r="B260" t="s">
         <v>1306</v>
       </c>
       <c r="C260" t="s">
         <v>1307</v>
       </c>
       <c r="D260">
-        <v>3.33</v>
+        <v>38.4</v>
       </c>
       <c r="E260">
         <v>38.4</v>
       </c>
       <c r="F260" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5315</v>
+        <v>46157</v>
+      </c>
+      <c r="G260" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H260" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I260" t="s">
         <v>1308</v>
       </c>
       <c r="J260">
         <v>10</v>
       </c>
       <c r="K260" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L260" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>1310</v>
       </c>
       <c r="B261" t="s">
         <v>1311</v>
       </c>
       <c r="C261" t="s">
         <v>1312</v>
       </c>
       <c r="D261">
-        <v>3.4</v>
+        <v>39.2</v>
       </c>
       <c r="E261">
         <v>39.2</v>
       </c>
       <c r="F261" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5294</v>
+        <v>46157</v>
+      </c>
+      <c r="G261" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H261" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I261" t="s">
         <v>1313</v>
       </c>
       <c r="J261">
         <v>10</v>
       </c>
       <c r="K261" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L261" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>1315</v>
       </c>
       <c r="B262" t="s">
         <v>1316</v>
       </c>
       <c r="C262" t="s">
         <v>1317</v>
       </c>
       <c r="D262">
-        <v>3.4</v>
+        <v>39.2</v>
       </c>
       <c r="E262">
         <v>39.2</v>
       </c>
       <c r="F262" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5294</v>
+        <v>46157</v>
+      </c>
+      <c r="G262" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H262" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I262" t="s">
         <v>1318</v>
       </c>
       <c r="J262">
         <v>10</v>
       </c>
       <c r="K262" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L262" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>1320</v>
       </c>
       <c r="B263" t="s">
         <v>1321</v>
       </c>
       <c r="C263" t="s">
         <v>1322</v>
       </c>
       <c r="D263">
-        <v>3.43</v>
+        <v>39.5</v>
       </c>
       <c r="E263">
         <v>39.5</v>
       </c>
       <c r="F263" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.516</v>
+        <v>46157</v>
+      </c>
+      <c r="G263" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H263" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I263" t="s">
         <v>1323</v>
       </c>
       <c r="J263">
         <v>10</v>
       </c>
       <c r="K263" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L263" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>1325</v>
       </c>
       <c r="B264" t="s">
         <v>1326</v>
       </c>
       <c r="C264" t="s">
         <v>1327</v>
       </c>
       <c r="D264">
-        <v>3.56</v>
+        <v>41</v>
       </c>
       <c r="E264">
         <v>41</v>
       </c>
       <c r="F264" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5169</v>
+        <v>46157</v>
+      </c>
+      <c r="G264" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H264" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I264" t="s">
         <v>1328</v>
       </c>
       <c r="J264">
         <v>10</v>
       </c>
       <c r="K264" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L264" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>1330</v>
       </c>
       <c r="B265" t="s">
         <v>1331</v>
       </c>
       <c r="C265" t="s">
         <v>1332</v>
       </c>
       <c r="D265">
-        <v>3.83</v>
+        <v>44.2</v>
       </c>
       <c r="E265">
         <v>44.2</v>
       </c>
       <c r="F265" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5405</v>
+        <v>46157</v>
+      </c>
+      <c r="G265" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H265" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I265" t="s">
         <v>1333</v>
       </c>
       <c r="J265">
         <v>10</v>
       </c>
       <c r="K265" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L265" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>1335</v>
       </c>
       <c r="B266" t="s">
         <v>1336</v>
       </c>
       <c r="C266" t="s">
         <v>1337</v>
       </c>
       <c r="D266">
-        <v>3.98</v>
+        <v>45.9</v>
       </c>
       <c r="E266">
         <v>45.9</v>
       </c>
       <c r="F266" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5327</v>
+        <v>46157</v>
+      </c>
+      <c r="G266" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H266" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I266" t="s">
         <v>1338</v>
       </c>
       <c r="J266">
         <v>10</v>
       </c>
       <c r="K266" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L266" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>1340</v>
       </c>
       <c r="B267" t="s">
         <v>1341</v>
       </c>
       <c r="C267" t="s">
         <v>1342</v>
       </c>
       <c r="D267">
-        <v>4.08</v>
+        <v>47</v>
       </c>
       <c r="E267">
         <v>47</v>
       </c>
       <c r="F267" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5196</v>
+        <v>46157</v>
+      </c>
+      <c r="G267" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H267" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I267" t="s">
         <v>1343</v>
       </c>
       <c r="J267">
         <v>10</v>
       </c>
       <c r="K267" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L267" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>1345</v>
       </c>
       <c r="B268" t="s">
         <v>1346</v>
       </c>
       <c r="C268" t="s">
         <v>1347</v>
       </c>
       <c r="D268">
-        <v>4.2</v>
+        <v>48.4</v>
       </c>
       <c r="E268">
         <v>48.4</v>
       </c>
       <c r="F268" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5238</v>
+        <v>46157</v>
+      </c>
+      <c r="G268" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H268" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I268" t="s">
         <v>1348</v>
       </c>
       <c r="J268">
         <v>10</v>
       </c>
       <c r="K268" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L268" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>1350</v>
       </c>
       <c r="B269" t="s">
         <v>1351</v>
       </c>
       <c r="C269" t="s">
         <v>1352</v>
       </c>
       <c r="D269">
-        <v>4.09</v>
+        <v>47.2</v>
       </c>
       <c r="E269">
         <v>47.2</v>
       </c>
       <c r="F269" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>10.5403</v>
+        <v>46157</v>
+      </c>
+      <c r="G269" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H269" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I269" t="s">
         <v>1353</v>
       </c>
       <c r="J269">
         <v>10</v>
       </c>
       <c r="K269" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L269" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>1355</v>
       </c>
       <c r="B270" t="s">
         <v>1356</v>
       </c>
       <c r="C270" t="s">
         <v>1357</v>
       </c>
       <c r="D270">
-        <v>10.95</v>
+        <v>109.5</v>
       </c>
       <c r="E270">
         <v>109.5</v>
       </c>
       <c r="F270" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>46157</v>
+      </c>
+      <c r="G270" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H270" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I270" t="s">
         <v>1358</v>
       </c>
       <c r="J270">
         <v>10</v>
       </c>
       <c r="K270" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L270" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>1360</v>
       </c>
       <c r="B271" t="s">
         <v>1361</v>
       </c>
       <c r="C271" t="s">
         <v>1362</v>
       </c>
       <c r="D271">
-        <v>11.22</v>
+        <v>112.2</v>
       </c>
       <c r="E271">
         <v>112.2</v>
       </c>
       <c r="F271" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>46157</v>
+      </c>
+      <c r="G271" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H271" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I271" t="s">
         <v>1363</v>
       </c>
       <c r="J271">
         <v>10</v>
       </c>
       <c r="K271" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L271" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>1365</v>
       </c>
       <c r="B272" t="s">
         <v>1366</v>
       </c>
       <c r="C272" t="s">
         <v>1367</v>
       </c>
       <c r="D272">
-        <v>11.76</v>
+        <v>117.6</v>
       </c>
       <c r="E272">
         <v>117.6</v>
       </c>
       <c r="F272" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>46157</v>
+      </c>
+      <c r="G272" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H272" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I272" t="s">
         <v>1368</v>
       </c>
       <c r="J272">
         <v>10</v>
       </c>
       <c r="K272" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L272" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>1370</v>
       </c>
       <c r="B273" t="s">
         <v>1371</v>
       </c>
       <c r="C273" t="s">
         <v>1372</v>
       </c>
       <c r="D273">
-        <v>13.47</v>
+        <v>134.7</v>
       </c>
       <c r="E273">
         <v>134.7</v>
       </c>
       <c r="F273" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>46157</v>
+      </c>
+      <c r="G273" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H273" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I273" t="s">
         <v>1373</v>
       </c>
       <c r="J273">
         <v>10</v>
       </c>
       <c r="K273" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L273" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>1375</v>
       </c>
       <c r="B274" t="s">
         <v>1376</v>
       </c>
       <c r="C274" t="s">
         <v>1377</v>
       </c>
       <c r="D274">
-        <v>16.5</v>
+        <v>95.05</v>
       </c>
       <c r="E274">
         <v>95.05</v>
       </c>
       <c r="F274" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7606</v>
+        <v>46157</v>
+      </c>
+      <c r="G274" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H274" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I274" t="s">
         <v>1378</v>
       </c>
       <c r="J274">
         <v>5</v>
       </c>
       <c r="K274" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L274" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>1380</v>
       </c>
       <c r="B275" t="s">
         <v>1381</v>
       </c>
       <c r="C275" t="s">
         <v>1382</v>
       </c>
       <c r="D275">
-        <v>14.62</v>
+        <v>84.2</v>
       </c>
       <c r="E275">
         <v>84.2</v>
       </c>
       <c r="F275" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7592</v>
+        <v>46157</v>
+      </c>
+      <c r="G275" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H275" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I275" t="s">
         <v>1383</v>
       </c>
       <c r="J275">
         <v>5</v>
       </c>
       <c r="K275" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L275" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>1385</v>
       </c>
       <c r="B276" t="s">
         <v>1386</v>
       </c>
       <c r="C276" t="s">
         <v>1387</v>
       </c>
       <c r="D276">
-        <v>13.51</v>
+        <v>77.85</v>
       </c>
       <c r="E276">
         <v>77.85</v>
       </c>
       <c r="F276" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7624</v>
+        <v>46157</v>
+      </c>
+      <c r="G276" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H276" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I276" t="s">
         <v>1388</v>
       </c>
       <c r="J276">
         <v>5</v>
       </c>
       <c r="K276" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L276" t="s">
         <v>1389</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>1390</v>
       </c>
       <c r="B277" t="s">
         <v>1391</v>
       </c>
       <c r="C277" t="s">
         <v>1392</v>
       </c>
       <c r="D277">
-        <v>13.51</v>
+        <v>77.85</v>
       </c>
       <c r="E277">
         <v>77.85</v>
       </c>
       <c r="F277" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7624</v>
+        <v>46157</v>
+      </c>
+      <c r="G277" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H277" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I277" t="s">
         <v>1393</v>
       </c>
       <c r="J277">
         <v>5</v>
       </c>
       <c r="K277" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L277" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>1395</v>
       </c>
       <c r="B278" t="s">
         <v>1396</v>
       </c>
       <c r="C278" t="s">
         <v>1397</v>
       </c>
       <c r="D278">
-        <v>14.62</v>
+        <v>84.2</v>
       </c>
       <c r="E278">
         <v>84.2</v>
       </c>
       <c r="F278" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7592</v>
+        <v>46157</v>
+      </c>
+      <c r="G278" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H278" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I278" t="s">
         <v>1398</v>
       </c>
       <c r="J278">
         <v>5</v>
       </c>
       <c r="K278" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L278" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>1400</v>
       </c>
       <c r="B279" t="s">
         <v>1401</v>
       </c>
       <c r="C279" t="s">
         <v>1402</v>
       </c>
       <c r="D279">
-        <v>15.61</v>
+        <v>89.9</v>
       </c>
       <c r="E279">
         <v>89.9</v>
       </c>
       <c r="F279" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7591</v>
+        <v>46157</v>
+      </c>
+      <c r="G279" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H279" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I279" t="s">
         <v>1403</v>
       </c>
       <c r="J279">
         <v>5</v>
       </c>
       <c r="K279" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L279" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>1405</v>
       </c>
       <c r="B280" t="s">
         <v>1406</v>
       </c>
       <c r="C280" t="s">
         <v>1407</v>
       </c>
       <c r="D280">
-        <v>19.27</v>
+        <v>110.95</v>
       </c>
       <c r="E280">
         <v>110.95</v>
       </c>
       <c r="F280" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7577</v>
+        <v>46157</v>
+      </c>
+      <c r="G280" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H280" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I280" t="s">
         <v>1408</v>
       </c>
       <c r="J280">
         <v>5</v>
       </c>
       <c r="K280" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L280" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>1410</v>
       </c>
       <c r="B281" t="s">
         <v>1411</v>
       </c>
       <c r="C281" t="s">
         <v>1412</v>
       </c>
       <c r="D281">
-        <v>20.67</v>
+        <v>119.05</v>
       </c>
       <c r="E281">
         <v>119.05</v>
       </c>
       <c r="F281" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7596</v>
+        <v>46157</v>
+      </c>
+      <c r="G281" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H281" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I281" t="s">
         <v>1413</v>
       </c>
       <c r="J281">
         <v>5</v>
       </c>
       <c r="K281" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L281" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>1415</v>
       </c>
       <c r="B282" t="s">
         <v>1416</v>
       </c>
       <c r="C282" t="s">
         <v>1417</v>
       </c>
       <c r="D282">
-        <v>21.69</v>
+        <v>124.95</v>
       </c>
       <c r="E282">
         <v>124.95</v>
       </c>
       <c r="F282" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7607</v>
+        <v>46157</v>
+      </c>
+      <c r="G282" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H282" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I282" t="s">
         <v>1418</v>
       </c>
       <c r="J282">
         <v>5</v>
       </c>
       <c r="K282" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L282" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>1420</v>
       </c>
       <c r="B283" t="s">
         <v>1421</v>
       </c>
       <c r="C283" t="s">
         <v>1422</v>
       </c>
       <c r="D283">
-        <v>22.8</v>
+        <v>131.3</v>
       </c>
       <c r="E283">
         <v>131.3</v>
       </c>
       <c r="F283" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7588</v>
+        <v>46157</v>
+      </c>
+      <c r="G283" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H283" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I283" t="s">
         <v>1423</v>
       </c>
       <c r="J283">
         <v>5</v>
       </c>
       <c r="K283" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L283" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>1425</v>
       </c>
       <c r="B284" t="s">
         <v>1426</v>
       </c>
       <c r="C284" t="s">
         <v>1427</v>
       </c>
       <c r="D284">
-        <v>23.71</v>
+        <v>136.55</v>
       </c>
       <c r="E284">
         <v>136.55</v>
       </c>
       <c r="F284" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4.7592</v>
+        <v>46157</v>
+      </c>
+      <c r="G284" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H284" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I284" t="s">
         <v>1428</v>
       </c>
       <c r="J284">
         <v>5</v>
       </c>
       <c r="K284" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L284" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>1430</v>
       </c>
       <c r="B285" t="s">
         <v>1431</v>
       </c>
       <c r="C285" t="s">
         <v>1432</v>
       </c>
       <c r="D285">
-        <v>45.77</v>
+        <v>228.85</v>
       </c>
       <c r="E285">
         <v>228.85</v>
       </c>
       <c r="F285" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>46157</v>
+      </c>
+      <c r="G285" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H285" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I285" t="s">
         <v>1433</v>
       </c>
       <c r="J285">
         <v>5</v>
       </c>
       <c r="K285" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L285" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>1435</v>
       </c>
       <c r="B286" t="s">
         <v>1436</v>
       </c>
       <c r="C286" t="s">
         <v>1437</v>
       </c>
       <c r="D286">
-        <v>57.77</v>
+        <v>288.85</v>
       </c>
       <c r="E286">
         <v>288.85</v>
       </c>
       <c r="F286" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>46157</v>
+      </c>
+      <c r="G286" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H286" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I286" t="s">
         <v>1438</v>
       </c>
       <c r="J286">
         <v>5</v>
       </c>
       <c r="K286" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L286" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>1440</v>
       </c>
       <c r="B287" t="s">
         <v>1441</v>
       </c>
       <c r="C287" t="s">
         <v>1442</v>
       </c>
       <c r="D287">
-        <v>56.09</v>
+        <v>280.45</v>
       </c>
       <c r="E287">
         <v>280.45</v>
       </c>
       <c r="F287" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>46157</v>
+      </c>
+      <c r="G287" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H287" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I287" t="s">
         <v>1443</v>
       </c>
       <c r="J287">
         <v>5</v>
       </c>
       <c r="K287" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L287" t="s">
         <v>1444</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>1445</v>
       </c>
       <c r="B288" t="s">
         <v>1446</v>
       </c>
       <c r="C288" t="s">
         <v>1447</v>
       </c>
       <c r="D288">
-        <v>63.07</v>
+        <v>315.35</v>
       </c>
       <c r="E288">
         <v>315.35</v>
       </c>
       <c r="F288" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>46157</v>
+      </c>
+      <c r="G288" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H288" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I288" t="s">
         <v>1448</v>
       </c>
       <c r="J288">
         <v>5</v>
       </c>
       <c r="K288" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L288" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>1450</v>
       </c>
       <c r="B289" t="s">
         <v>1451</v>
       </c>
       <c r="C289" t="s">
         <v>1452</v>
       </c>
       <c r="D289">
         <v>89.96</v>
       </c>
       <c r="E289">
         <v>89.96</v>
       </c>
-      <c r="G289" t="s" s="3">
-        <v>142</v>
+      <c r="G289" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H289" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I289" t="s">
         <v>1453</v>
       </c>
       <c r="J289">
         <v>1</v>
       </c>
       <c r="K289" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L289" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>1455</v>
       </c>
       <c r="B290" t="s">
         <v>1456</v>
       </c>
       <c r="C290" t="s">
         <v>1457</v>
       </c>
       <c r="D290">
-        <v>112.49</v>
+        <v>115.28</v>
       </c>
       <c r="E290">
         <v>115.28</v>
       </c>
       <c r="F290" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>46157</v>
+      </c>
+      <c r="G290" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H290" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I290" t="s">
         <v>1458</v>
       </c>
       <c r="J290">
         <v>1</v>
       </c>
       <c r="K290" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L290" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>1460</v>
       </c>
       <c r="B291" t="s">
         <v>1461</v>
       </c>
       <c r="C291" t="s">
         <v>1462</v>
       </c>
       <c r="D291">
-        <v>151.76</v>
+        <v>155.53</v>
       </c>
       <c r="E291">
         <v>155.53</v>
       </c>
       <c r="F291" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0248</v>
+        <v>46157</v>
+      </c>
+      <c r="G291" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H291" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I291" t="s">
         <v>1463</v>
       </c>
       <c r="J291">
         <v>1</v>
       </c>
       <c r="K291" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L291" t="s">
         <v>1464</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>1465</v>
       </c>
       <c r="B292" t="s">
         <v>1466</v>
       </c>
       <c r="C292" t="s">
         <v>1467</v>
       </c>
       <c r="D292">
-        <v>265.23</v>
+        <v>271.89</v>
       </c>
       <c r="E292">
         <v>271.89</v>
       </c>
       <c r="F292" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0251</v>
+        <v>46157</v>
+      </c>
+      <c r="G292" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H292" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I292" t="s">
         <v>1468</v>
       </c>
       <c r="J292">
         <v>1</v>
       </c>
       <c r="K292" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L292" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>1470</v>
       </c>
       <c r="B293" t="s">
         <v>1471</v>
       </c>
       <c r="C293" t="s">
         <v>1472</v>
       </c>
       <c r="D293">
-        <v>87.73</v>
+        <v>89.94</v>
       </c>
       <c r="E293">
         <v>89.94</v>
       </c>
       <c r="F293" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0252</v>
+        <v>46157</v>
+      </c>
+      <c r="G293" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H293" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I293" t="s">
         <v>1473</v>
       </c>
       <c r="J293">
         <v>1</v>
       </c>
       <c r="K293" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L293" t="s">
         <v>1474</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>1475</v>
       </c>
       <c r="B294" t="s">
         <v>1476</v>
       </c>
       <c r="C294" t="s">
         <v>1477</v>
       </c>
       <c r="D294">
-        <v>115.26</v>
+        <v>116.25</v>
       </c>
       <c r="E294">
         <v>116.25</v>
       </c>
       <c r="F294" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0086</v>
+        <v>46157</v>
+      </c>
+      <c r="G294" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H294" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I294" t="s">
         <v>1478</v>
       </c>
       <c r="J294">
         <v>1</v>
       </c>
       <c r="K294" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L294" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>1480</v>
       </c>
       <c r="B295" t="s">
         <v>1481</v>
       </c>
       <c r="C295" t="s">
         <v>1482</v>
       </c>
       <c r="D295">
         <v>148.21</v>
       </c>
       <c r="E295">
         <v>148.21</v>
       </c>
-      <c r="G295" t="s" s="3">
-        <v>142</v>
+      <c r="G295" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H295" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I295" t="s">
         <v>1483</v>
       </c>
       <c r="J295">
         <v>1</v>
       </c>
       <c r="K295" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L295" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>1485</v>
       </c>
       <c r="B296" t="s">
         <v>1486</v>
       </c>
       <c r="C296" t="s">
         <v>1487</v>
       </c>
       <c r="D296">
         <v>151.17</v>
       </c>
       <c r="E296">
         <v>151.17</v>
       </c>
       <c r="F296" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G296" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H296" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I296" t="s">
         <v>1488</v>
       </c>
       <c r="J296">
         <v>1</v>
       </c>
       <c r="K296" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L296" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>1490</v>
       </c>
       <c r="B297" t="s">
         <v>1491</v>
       </c>
       <c r="C297" t="s">
         <v>1492</v>
       </c>
       <c r="D297">
         <v>274.36</v>
       </c>
       <c r="E297">
         <v>274.36</v>
       </c>
-      <c r="G297" t="s" s="3">
-        <v>142</v>
+      <c r="G297" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H297" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I297" t="s">
         <v>1493</v>
       </c>
       <c r="J297">
         <v>1</v>
       </c>
       <c r="K297" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L297" t="s">
         <v>1494</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>1495</v>
       </c>
       <c r="B298" t="s">
         <v>1496</v>
       </c>
       <c r="C298" t="s">
         <v>1497</v>
       </c>
       <c r="D298">
         <v>369.53</v>
       </c>
       <c r="E298">
         <v>369.53</v>
       </c>
-      <c r="G298" t="s" s="3">
-        <v>142</v>
+      <c r="G298" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H298" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I298" t="s">
         <v>1498</v>
       </c>
       <c r="J298">
         <v>1</v>
       </c>
       <c r="K298" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L298" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>1500</v>
       </c>
       <c r="B299" t="s">
         <v>1501</v>
       </c>
       <c r="C299" t="s">
         <v>1502</v>
       </c>
       <c r="D299">
         <v>398.27</v>
       </c>
       <c r="E299">
         <v>398.27</v>
       </c>
-      <c r="G299" t="s" s="3">
-        <v>142</v>
+      <c r="G299" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H299" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I299" t="s">
         <v>1503</v>
       </c>
       <c r="J299">
         <v>1</v>
       </c>
       <c r="K299" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L299" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>1505</v>
       </c>
       <c r="B300" t="s">
         <v>1506</v>
       </c>
       <c r="C300" t="s">
         <v>1507</v>
       </c>
       <c r="D300">
-        <v>65.8</v>
+        <v>67.47</v>
       </c>
       <c r="E300">
         <v>67.47</v>
       </c>
       <c r="F300" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0254</v>
+        <v>46157</v>
+      </c>
+      <c r="G300" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H300" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I300" t="s">
         <v>1508</v>
       </c>
       <c r="J300">
         <v>1</v>
       </c>
       <c r="K300" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L300" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>1510</v>
       </c>
       <c r="B301" t="s">
         <v>1511</v>
       </c>
       <c r="C301" t="s">
         <v>1512</v>
       </c>
       <c r="D301">
         <v>8.26</v>
       </c>
       <c r="E301">
         <v>8.26</v>
       </c>
       <c r="F301" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G301" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H301" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I301" t="s">
         <v>1513</v>
       </c>
       <c r="J301">
         <v>1</v>
       </c>
       <c r="K301" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L301" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>1515</v>
       </c>
       <c r="B302" t="s">
         <v>1516</v>
       </c>
       <c r="C302" t="s">
         <v>1517</v>
       </c>
       <c r="D302">
         <v>19.53</v>
       </c>
       <c r="E302">
         <v>19.53</v>
       </c>
-      <c r="G302" t="s" s="3">
-        <v>142</v>
+      <c r="G302" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H302" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I302" t="s">
         <v>1518</v>
       </c>
       <c r="J302">
         <v>1</v>
       </c>
       <c r="K302" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L302" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>1520</v>
       </c>
       <c r="B303" t="s">
         <v>1521</v>
       </c>
       <c r="C303" t="s">
         <v>1522</v>
       </c>
       <c r="D303">
         <v>22.14</v>
       </c>
       <c r="E303">
         <v>22.14</v>
       </c>
-      <c r="G303" t="s" s="3">
-        <v>142</v>
+      <c r="G303" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H303" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I303" t="s">
         <v>1523</v>
       </c>
       <c r="J303">
         <v>1</v>
       </c>
       <c r="K303" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L303" t="s">
         <v>1524</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>1525</v>
       </c>
       <c r="B304" t="s">
         <v>1526</v>
       </c>
       <c r="C304" t="s">
         <v>1527</v>
       </c>
       <c r="D304">
-        <v>108.83</v>
+        <v>114.11</v>
       </c>
       <c r="E304">
         <v>114.11</v>
       </c>
       <c r="F304" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0485</v>
+        <v>46157</v>
+      </c>
+      <c r="G304" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H304" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I304" t="s">
         <v>1528</v>
       </c>
       <c r="J304">
         <v>1</v>
       </c>
       <c r="K304" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L304" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>1530</v>
       </c>
       <c r="B305" t="s">
         <v>1531</v>
       </c>
       <c r="C305" t="s">
         <v>1532</v>
       </c>
       <c r="D305">
         <v>151.2</v>
       </c>
       <c r="E305">
         <v>151.2</v>
       </c>
       <c r="F305" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G305" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H305" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I305" t="s">
         <v>1533</v>
       </c>
       <c r="J305">
         <v>1</v>
       </c>
       <c r="K305" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L305" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>1535</v>
       </c>
       <c r="B306" t="s">
         <v>1536</v>
       </c>
       <c r="C306" t="s">
         <v>1537</v>
       </c>
       <c r="D306">
         <v>132.58</v>
       </c>
       <c r="E306">
         <v>132.58</v>
       </c>
-      <c r="G306" t="s" s="3">
-        <v>142</v>
+      <c r="G306" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H306" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I306" t="s">
         <v>1538</v>
       </c>
       <c r="J306">
         <v>1</v>
       </c>
       <c r="K306" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L306" t="s">
         <v>1539</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>1540</v>
       </c>
       <c r="B307" t="s">
         <v>1541</v>
       </c>
       <c r="C307" t="s">
         <v>1542</v>
       </c>
       <c r="D307">
         <v>153.69</v>
       </c>
       <c r="E307">
         <v>153.69</v>
       </c>
       <c r="F307" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46157</v>
+      </c>
+      <c r="G307" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H307" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I307" t="s">
         <v>1543</v>
       </c>
       <c r="J307">
         <v>1</v>
       </c>
       <c r="K307" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L307" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>1545</v>
       </c>
       <c r="B308" t="s">
         <v>1546</v>
       </c>
       <c r="C308" t="s">
         <v>1547</v>
       </c>
       <c r="D308">
         <v>129.89</v>
       </c>
       <c r="E308">
         <v>129.89</v>
       </c>
-      <c r="G308" t="s" s="3">
-        <v>142</v>
+      <c r="G308" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H308" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I308" t="s">
         <v>1548</v>
       </c>
       <c r="J308">
         <v>1</v>
       </c>
       <c r="K308" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L308" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>1550</v>
       </c>
       <c r="B309" t="s">
         <v>1551</v>
       </c>
       <c r="C309" t="s">
         <v>1552</v>
       </c>
       <c r="D309">
-        <v>578.22</v>
+        <v>584.01</v>
       </c>
       <c r="E309">
         <v>584.01</v>
       </c>
       <c r="F309" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>46157</v>
+      </c>
+      <c r="G309" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H309" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I309" t="s">
         <v>1553</v>
       </c>
       <c r="J309">
         <v>1</v>
       </c>
       <c r="K309" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L309" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>1555</v>
       </c>
       <c r="B310" t="s">
         <v>1556</v>
       </c>
       <c r="C310" t="s">
         <v>1557</v>
       </c>
       <c r="D310">
         <v>976.68</v>
       </c>
       <c r="E310">
         <v>976.68</v>
       </c>
-      <c r="G310" t="s" s="3">
-        <v>142</v>
+      <c r="G310" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H310" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I310" t="s">
         <v>1558</v>
       </c>
       <c r="J310">
         <v>1</v>
       </c>
       <c r="K310" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L310" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>1560</v>
       </c>
       <c r="B311" t="s">
         <v>1561</v>
       </c>
       <c r="C311" t="s">
         <v>1562</v>
       </c>
       <c r="D311">
-        <v>287.79</v>
+        <v>237.76</v>
       </c>
       <c r="E311">
         <v>237.76</v>
       </c>
       <c r="F311" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.1738</v>
+        <v>46157</v>
+      </c>
+      <c r="G311" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H311" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I311" t="s">
         <v>1563</v>
       </c>
       <c r="J311">
         <v>1</v>
       </c>
       <c r="K311" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L311" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>1565</v>
       </c>
       <c r="B312" t="s">
         <v>1566</v>
       </c>
       <c r="C312" t="s">
         <v>1567</v>
       </c>
       <c r="D312">
-        <v>96.7</v>
+        <v>98.53</v>
       </c>
       <c r="E312">
         <v>98.53</v>
       </c>
       <c r="F312" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0189</v>
+        <v>46157</v>
+      </c>
+      <c r="G312" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H312" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I312" t="s">
         <v>1568</v>
       </c>
       <c r="J312">
         <v>1</v>
       </c>
       <c r="K312" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L312" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>1570</v>
       </c>
       <c r="B313" t="s">
         <v>1571</v>
       </c>
       <c r="C313" t="s">
         <v>1572</v>
       </c>
       <c r="D313">
-        <v>70.07</v>
+        <v>71.42</v>
       </c>
       <c r="E313">
         <v>71.42</v>
       </c>
       <c r="F313" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0193</v>
+        <v>46157</v>
+      </c>
+      <c r="G313" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H313" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I313" t="s">
         <v>1573</v>
       </c>
       <c r="J313">
         <v>1</v>
       </c>
       <c r="K313" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L313" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>1575</v>
       </c>
       <c r="B314" t="s">
         <v>1576</v>
       </c>
       <c r="C314" t="s">
         <v>1577</v>
       </c>
       <c r="D314">
         <v>323.46</v>
       </c>
       <c r="E314">
         <v>323.46</v>
       </c>
-      <c r="G314" t="s" s="3">
-        <v>142</v>
+      <c r="G314" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H314" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I314" t="s">
         <v>1578</v>
       </c>
       <c r="J314">
         <v>1</v>
       </c>
       <c r="K314" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L314" t="s">
         <v>1579</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>1580</v>
       </c>
       <c r="B315" t="s">
         <v>1581</v>
       </c>
       <c r="C315" t="s">
         <v>1582</v>
       </c>
       <c r="D315">
         <v>226.28</v>
       </c>
       <c r="E315">
         <v>226.28</v>
       </c>
-      <c r="G315" t="s" s="3">
-        <v>142</v>
+      <c r="G315" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H315" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I315" t="s">
         <v>1583</v>
       </c>
       <c r="J315">
         <v>1</v>
       </c>
       <c r="K315" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L315" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>1585</v>
       </c>
       <c r="B316" t="s">
         <v>1586</v>
       </c>
       <c r="C316" t="s">
         <v>1587</v>
       </c>
       <c r="D316">
         <v>84.85</v>
       </c>
       <c r="E316">
         <v>84.85</v>
       </c>
-      <c r="G316" t="s" s="3">
-        <v>142</v>
+      <c r="G316" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H316" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I316" t="s">
         <v>1588</v>
       </c>
       <c r="J316">
         <v>1</v>
       </c>
       <c r="K316" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L316" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>1590</v>
       </c>
       <c r="B317" t="s">
         <v>1591</v>
       </c>
       <c r="C317" t="s">
         <v>1592</v>
       </c>
       <c r="D317">
-        <v>651.93</v>
+        <v>664.33</v>
       </c>
       <c r="E317">
         <v>664.33</v>
       </c>
       <c r="F317" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G317" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H317" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I317" t="s">
         <v>1593</v>
       </c>
       <c r="J317">
         <v>1</v>
       </c>
       <c r="K317" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L317" t="s">
         <v>1594</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>1595</v>
       </c>
       <c r="B318" t="s">
         <v>1596</v>
       </c>
       <c r="C318" t="s">
         <v>1597</v>
       </c>
       <c r="D318">
-        <v>30.88</v>
+        <v>31.45</v>
       </c>
       <c r="E318">
         <v>31.45</v>
       </c>
       <c r="F318" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0185</v>
+        <v>46157</v>
+      </c>
+      <c r="G318" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H318" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I318" t="s">
         <v>1598</v>
       </c>
       <c r="J318">
         <v>1</v>
       </c>
       <c r="K318" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L318" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>1600</v>
       </c>
       <c r="B319" t="s">
         <v>1601</v>
       </c>
       <c r="C319" t="s">
         <v>1602</v>
       </c>
       <c r="D319">
-        <v>35.58</v>
+        <v>36.25</v>
       </c>
       <c r="E319">
         <v>36.25</v>
       </c>
       <c r="F319" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0188</v>
+        <v>46157</v>
+      </c>
+      <c r="G319" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H319" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I319" t="s">
         <v>1603</v>
       </c>
       <c r="J319">
         <v>1</v>
       </c>
       <c r="K319" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L319" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>1605</v>
       </c>
       <c r="B320" t="s">
         <v>1606</v>
       </c>
       <c r="C320" t="s">
         <v>1607</v>
       </c>
       <c r="D320">
-        <v>43.87</v>
+        <v>44.69</v>
       </c>
       <c r="E320">
         <v>44.69</v>
       </c>
       <c r="F320" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0187</v>
+        <v>46157</v>
+      </c>
+      <c r="G320" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H320" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I320" t="s">
         <v>1608</v>
       </c>
       <c r="J320">
         <v>1</v>
       </c>
       <c r="K320" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L320" t="s">
         <v>1609</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>1610</v>
       </c>
       <c r="B321" t="s">
         <v>1611</v>
       </c>
       <c r="C321" t="s">
         <v>1612</v>
       </c>
       <c r="D321">
-        <v>58.67</v>
+        <v>59.77</v>
       </c>
       <c r="E321">
         <v>59.77</v>
       </c>
       <c r="F321" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0187</v>
+        <v>46157</v>
+      </c>
+      <c r="G321" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H321" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I321" t="s">
         <v>1613</v>
       </c>
       <c r="J321">
         <v>1</v>
       </c>
       <c r="K321" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L321" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>1615</v>
       </c>
       <c r="B322" t="s">
         <v>1616</v>
       </c>
       <c r="C322" t="s">
         <v>1617</v>
       </c>
       <c r="D322">
-        <v>119.44</v>
+        <v>121.7</v>
       </c>
       <c r="E322">
         <v>121.7</v>
       </c>
       <c r="F322" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0189</v>
+        <v>46157</v>
+      </c>
+      <c r="G322" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H322" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I322" t="s">
         <v>1618</v>
       </c>
       <c r="J322">
         <v>1</v>
       </c>
       <c r="K322" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L322" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>1620</v>
       </c>
       <c r="B323" t="s">
         <v>1621</v>
       </c>
       <c r="C323" t="s">
         <v>1622</v>
       </c>
       <c r="D323">
-        <v>25.41</v>
+        <v>25.81</v>
       </c>
       <c r="E323">
         <v>25.81</v>
       </c>
       <c r="F323" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0157</v>
+        <v>46157</v>
+      </c>
+      <c r="G323" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H323" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I323" t="s">
         <v>1623</v>
       </c>
       <c r="J323">
         <v>6</v>
       </c>
       <c r="K323" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L323" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>1625</v>
       </c>
       <c r="B324" t="s">
         <v>1626</v>
       </c>
       <c r="C324" t="s">
         <v>1627</v>
       </c>
       <c r="D324">
-        <v>27.14</v>
+        <v>27.54</v>
       </c>
       <c r="E324">
         <v>27.54</v>
       </c>
       <c r="F324" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0147</v>
+        <v>46157</v>
+      </c>
+      <c r="G324" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H324" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I324" t="s">
         <v>1628</v>
       </c>
       <c r="J324">
         <v>6</v>
       </c>
       <c r="K324" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L324" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>1630</v>
       </c>
       <c r="B325" t="s">
         <v>1631</v>
       </c>
       <c r="C325" t="s">
         <v>1632</v>
       </c>
       <c r="D325">
-        <v>29.04</v>
+        <v>29.5</v>
       </c>
       <c r="E325">
         <v>29.5</v>
       </c>
       <c r="F325" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0158</v>
+        <v>46157</v>
+      </c>
+      <c r="G325" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H325" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I325" t="s">
         <v>1633</v>
       </c>
       <c r="J325">
         <v>6</v>
       </c>
       <c r="K325" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L325" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>1635</v>
       </c>
       <c r="B326" t="s">
         <v>1636</v>
       </c>
       <c r="C326" t="s">
         <v>1637</v>
       </c>
       <c r="D326">
-        <v>32.92</v>
+        <v>33.43</v>
       </c>
       <c r="E326">
         <v>33.43</v>
       </c>
       <c r="F326" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0155</v>
+        <v>46157</v>
+      </c>
+      <c r="G326" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H326" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I326" t="s">
         <v>1638</v>
       </c>
       <c r="J326">
         <v>6</v>
       </c>
       <c r="K326" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L326" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>1640</v>
       </c>
       <c r="B327" t="s">
         <v>1641</v>
       </c>
       <c r="C327" t="s">
         <v>1642</v>
       </c>
       <c r="D327">
-        <v>521.92</v>
+        <v>527.15</v>
       </c>
       <c r="E327">
         <v>527.15</v>
       </c>
       <c r="F327" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>46157</v>
+      </c>
+      <c r="G327" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H327" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I327" t="s">
         <v>1643</v>
       </c>
       <c r="J327">
         <v>1</v>
       </c>
       <c r="K327" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L327" t="s">
         <v>1644</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>1645</v>
       </c>
       <c r="B328" t="s">
         <v>1646</v>
       </c>
       <c r="C328" t="s">
         <v>1647</v>
       </c>
       <c r="D328">
-        <v>71.08</v>
+        <v>72.41</v>
       </c>
       <c r="E328">
         <v>72.41</v>
       </c>
       <c r="F328" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0187</v>
+        <v>46157</v>
+      </c>
+      <c r="G328" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H328" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I328" t="s">
         <v>1648</v>
       </c>
       <c r="J328">
         <v>1</v>
       </c>
       <c r="K328" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L328" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>1650</v>
       </c>
       <c r="B329" t="s">
         <v>1651</v>
       </c>
       <c r="C329" t="s">
         <v>1652</v>
       </c>
       <c r="D329">
         <v>52.63</v>
       </c>
       <c r="E329">
         <v>52.63</v>
       </c>
-      <c r="G329" t="s" s="3">
-        <v>142</v>
+      <c r="G329" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H329" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I329" t="s">
         <v>1653</v>
       </c>
       <c r="J329">
         <v>1</v>
       </c>
       <c r="K329" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L329" t="s">
         <v>1654</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>1655</v>
       </c>
       <c r="B330" t="s">
         <v>1656</v>
       </c>
       <c r="C330" t="s">
         <v>1657</v>
       </c>
       <c r="D330">
         <v>213.5</v>
       </c>
       <c r="E330">
         <v>213.5</v>
       </c>
-      <c r="G330" t="s" s="3">
-        <v>142</v>
+      <c r="G330" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H330" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I330" t="s">
         <v>1658</v>
       </c>
       <c r="J330">
         <v>1</v>
       </c>
       <c r="K330" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L330" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>1660</v>
       </c>
       <c r="B331" t="s">
         <v>1661</v>
       </c>
       <c r="C331" t="s">
         <v>1662</v>
       </c>
       <c r="D331">
         <v>201.7</v>
       </c>
       <c r="E331">
         <v>201.7</v>
       </c>
-      <c r="G331" t="s" s="3">
-        <v>142</v>
+      <c r="G331" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H331" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I331" t="s">
         <v>1663</v>
       </c>
       <c r="J331">
         <v>1</v>
       </c>
       <c r="K331" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L331" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>1665</v>
       </c>
       <c r="B332" t="s">
         <v>1666</v>
       </c>
       <c r="C332" t="s">
         <v>1667</v>
       </c>
       <c r="D332">
         <v>60.56</v>
       </c>
       <c r="E332">
         <v>60.56</v>
       </c>
-      <c r="G332" t="s" s="3">
-        <v>142</v>
+      <c r="G332" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H332" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I332" t="s">
         <v>1668</v>
       </c>
       <c r="J332">
         <v>1</v>
       </c>
       <c r="K332" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L332" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>1670</v>
       </c>
       <c r="B333" t="s">
         <v>1671</v>
       </c>
       <c r="C333" t="s">
         <v>1672</v>
       </c>
       <c r="D333">
         <v>100.6</v>
       </c>
       <c r="E333">
         <v>100.6</v>
       </c>
-      <c r="G333" t="s" s="3">
-        <v>142</v>
+      <c r="G333" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H333" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I333" t="s">
         <v>1673</v>
       </c>
       <c r="J333">
         <v>1</v>
       </c>
       <c r="K333" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L333" t="s">
         <v>1674</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>1675</v>
       </c>
       <c r="B334" t="s">
         <v>1676</v>
       </c>
       <c r="C334" t="s">
         <v>1677</v>
       </c>
       <c r="D334">
         <v>182</v>
       </c>
       <c r="E334">
         <v>182</v>
       </c>
-      <c r="G334" t="s" s="3">
-        <v>142</v>
+      <c r="G334" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H334" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I334" t="s">
         <v>1678</v>
       </c>
       <c r="J334">
         <v>1</v>
       </c>
       <c r="K334" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L334" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>1680</v>
       </c>
       <c r="B335" t="s">
         <v>1681</v>
       </c>
       <c r="C335" t="s">
         <v>1682</v>
       </c>
       <c r="D335">
-        <v>175.6</v>
+        <v>14.49</v>
       </c>
       <c r="E335">
-        <v>175.6</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>14.49</v>
+      </c>
+      <c r="F335" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G335" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H335" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I335" t="s">
         <v>1683</v>
       </c>
       <c r="J335">
         <v>1</v>
       </c>
       <c r="K335" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L335" t="s">
         <v>1684</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>1685</v>
       </c>
       <c r="B336" t="s">
         <v>1686</v>
       </c>
       <c r="C336" t="s">
         <v>1687</v>
       </c>
       <c r="D336">
-        <v>14.49</v>
+        <v>45.72</v>
       </c>
       <c r="E336">
-        <v>14.49</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>45.72</v>
+      </c>
+      <c r="G336" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H336" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I336" t="s">
         <v>1688</v>
       </c>
       <c r="J336">
         <v>1</v>
       </c>
       <c r="K336" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L336" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>1690</v>
       </c>
       <c r="B337" t="s">
         <v>1691</v>
       </c>
       <c r="C337" t="s">
         <v>1692</v>
       </c>
       <c r="D337">
-        <v>45.72</v>
+        <v>16.48</v>
       </c>
       <c r="E337">
-        <v>45.72</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>16.48</v>
+      </c>
+      <c r="F337" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G337" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H337" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I337" t="s">
         <v>1693</v>
       </c>
       <c r="J337">
         <v>1</v>
       </c>
       <c r="K337" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L337" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>1695</v>
       </c>
       <c r="B338" t="s">
         <v>1696</v>
       </c>
       <c r="C338" t="s">
         <v>1697</v>
       </c>
       <c r="D338">
-        <v>38.27</v>
+        <v>21.08</v>
       </c>
       <c r="E338">
-        <v>16.48</v>
+        <v>21.08</v>
       </c>
       <c r="F338" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.5694</v>
+        <v>46157</v>
+      </c>
+      <c r="G338" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H338" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I338" t="s">
         <v>1698</v>
       </c>
       <c r="J338">
         <v>1</v>
       </c>
       <c r="K338" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L338" t="s">
         <v>1699</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>1700</v>
       </c>
       <c r="B339" t="s">
         <v>1701</v>
       </c>
       <c r="C339" t="s">
         <v>1702</v>
       </c>
       <c r="D339">
-        <v>49.53</v>
+        <v>34.8</v>
       </c>
       <c r="E339">
-        <v>21.08</v>
+        <v>34.8</v>
       </c>
       <c r="F339" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.5744</v>
+        <v>46157</v>
+      </c>
+      <c r="G339" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H339" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I339" t="s">
         <v>1703</v>
       </c>
       <c r="J339">
         <v>1</v>
       </c>
       <c r="K339" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L339" t="s">
         <v>1704</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>1705</v>
       </c>
       <c r="B340" t="s">
         <v>1706</v>
       </c>
       <c r="C340" t="s">
         <v>1707</v>
       </c>
       <c r="D340">
-        <v>57.06</v>
+        <v>43.96</v>
       </c>
       <c r="E340">
-        <v>34.8</v>
+        <v>43.96</v>
       </c>
       <c r="F340" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.3901</v>
+        <v>46157</v>
+      </c>
+      <c r="G340" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H340" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I340" t="s">
         <v>1708</v>
       </c>
       <c r="J340">
         <v>1</v>
       </c>
       <c r="K340" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L340" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>1710</v>
       </c>
       <c r="B341" t="s">
         <v>1711</v>
       </c>
       <c r="C341" t="s">
         <v>1712</v>
       </c>
       <c r="D341">
-        <v>69.11</v>
+        <v>64.1</v>
       </c>
       <c r="E341">
-        <v>43.96</v>
+        <v>64.1</v>
       </c>
       <c r="F341" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.3639</v>
+        <v>46157</v>
+      </c>
+      <c r="G341" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H341" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I341" t="s">
         <v>1713</v>
       </c>
       <c r="J341">
         <v>1</v>
       </c>
       <c r="K341" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L341" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>1715</v>
       </c>
       <c r="B342" t="s">
         <v>1716</v>
       </c>
       <c r="C342" t="s">
         <v>1717</v>
       </c>
       <c r="D342">
-        <v>89.43</v>
+        <v>80.59</v>
       </c>
       <c r="E342">
-        <v>64.1</v>
+        <v>80.59</v>
       </c>
       <c r="F342" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.2832</v>
+        <v>46157</v>
+      </c>
+      <c r="G342" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H342" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I342" t="s">
         <v>1718</v>
       </c>
       <c r="J342">
         <v>1</v>
       </c>
       <c r="K342" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L342" t="s">
         <v>1719</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>1720</v>
       </c>
       <c r="B343" t="s">
         <v>1721</v>
       </c>
       <c r="C343" t="s">
         <v>1722</v>
       </c>
       <c r="D343">
-        <v>125.63</v>
+        <v>164.84</v>
       </c>
       <c r="E343">
-        <v>80.59</v>
+        <v>164.84</v>
       </c>
       <c r="F343" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.3585</v>
+        <v>46157</v>
+      </c>
+      <c r="G343" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H343" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I343" t="s">
         <v>1723</v>
       </c>
       <c r="J343">
         <v>1</v>
       </c>
       <c r="K343" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L343" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>1725</v>
       </c>
       <c r="B344" t="s">
         <v>1726</v>
       </c>
       <c r="C344" t="s">
         <v>1727</v>
       </c>
       <c r="D344">
-        <v>279.03</v>
+        <v>12.82</v>
       </c>
       <c r="E344">
-        <v>164.84</v>
+        <v>12.82</v>
       </c>
       <c r="F344" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.4092</v>
+        <v>46157</v>
+      </c>
+      <c r="G344" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H344" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I344" t="s">
         <v>1728</v>
       </c>
       <c r="J344">
         <v>1</v>
       </c>
       <c r="K344" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L344" t="s">
         <v>1729</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>1730</v>
       </c>
       <c r="B345" t="s">
         <v>1731</v>
       </c>
       <c r="C345" t="s">
         <v>1732</v>
       </c>
       <c r="D345">
-        <v>23.28</v>
+        <v>15.58</v>
       </c>
       <c r="E345">
-        <v>12.82</v>
+        <v>15.58</v>
       </c>
       <c r="F345" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.4493</v>
+        <v>46157</v>
+      </c>
+      <c r="G345" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H345" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I345" t="s">
         <v>1733</v>
       </c>
       <c r="J345">
         <v>1</v>
       </c>
       <c r="K345" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L345" t="s">
         <v>1734</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>1735</v>
       </c>
       <c r="B346" t="s">
         <v>1736</v>
       </c>
       <c r="C346" t="s">
         <v>1737</v>
       </c>
       <c r="D346">
-        <v>27.81</v>
+        <v>21.98</v>
       </c>
       <c r="E346">
-        <v>15.58</v>
+        <v>21.98</v>
       </c>
       <c r="F346" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.4398</v>
+        <v>46157</v>
+      </c>
+      <c r="G346" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H346" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I346" t="s">
         <v>1738</v>
       </c>
       <c r="J346">
         <v>1</v>
       </c>
       <c r="K346" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L346" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>1740</v>
       </c>
       <c r="B347" t="s">
         <v>1741</v>
       </c>
       <c r="C347" t="s">
         <v>1742</v>
       </c>
       <c r="D347">
-        <v>38.73</v>
+        <v>31.14</v>
       </c>
       <c r="E347">
-        <v>21.98</v>
+        <v>31.14</v>
       </c>
       <c r="F347" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.4325</v>
+        <v>46157</v>
+      </c>
+      <c r="G347" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H347" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I347" t="s">
         <v>1743</v>
       </c>
       <c r="J347">
         <v>1</v>
       </c>
       <c r="K347" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L347" t="s">
         <v>1744</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>1745</v>
       </c>
       <c r="B348" t="s">
         <v>1746</v>
       </c>
       <c r="C348" t="s">
         <v>1747</v>
       </c>
       <c r="D348">
-        <v>45.02</v>
+        <v>45.79</v>
       </c>
       <c r="E348">
-        <v>31.14</v>
+        <v>45.79</v>
       </c>
       <c r="F348" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.3083</v>
+        <v>46157</v>
+      </c>
+      <c r="G348" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H348" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I348" t="s">
         <v>1748</v>
       </c>
       <c r="J348">
         <v>1</v>
       </c>
       <c r="K348" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L348" t="s">
         <v>1749</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>1750</v>
       </c>
       <c r="B349" t="s">
         <v>1751</v>
       </c>
       <c r="C349" t="s">
         <v>1752</v>
       </c>
       <c r="D349">
-        <v>57.48</v>
+        <v>56.78</v>
       </c>
       <c r="E349">
-        <v>45.79</v>
+        <v>56.78</v>
       </c>
       <c r="F349" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.2034</v>
+        <v>46157</v>
+      </c>
+      <c r="G349" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H349" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I349" t="s">
         <v>1753</v>
       </c>
       <c r="J349">
         <v>1</v>
       </c>
       <c r="K349" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L349" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>1755</v>
       </c>
       <c r="B350" t="s">
         <v>1756</v>
       </c>
       <c r="C350" t="s">
         <v>1757</v>
       </c>
       <c r="D350">
-        <v>71.76</v>
+        <v>93.41</v>
       </c>
       <c r="E350">
-        <v>56.78</v>
+        <v>93.41</v>
       </c>
       <c r="F350" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.2088</v>
+        <v>46157</v>
+      </c>
+      <c r="G350" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H350" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I350" t="s">
         <v>1758</v>
       </c>
       <c r="J350">
         <v>1</v>
       </c>
       <c r="K350" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L350" t="s">
         <v>1759</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>1760</v>
       </c>
       <c r="B351" t="s">
         <v>1761</v>
       </c>
       <c r="C351" t="s">
         <v>1762</v>
       </c>
       <c r="D351">
-        <v>142.06</v>
+        <v>131.87</v>
       </c>
       <c r="E351">
-        <v>93.41</v>
+        <v>131.87</v>
       </c>
       <c r="F351" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.3425</v>
+        <v>46157</v>
+      </c>
+      <c r="G351" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H351" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I351" t="s">
         <v>1763</v>
       </c>
       <c r="J351">
         <v>1</v>
       </c>
       <c r="K351" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L351" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>1765</v>
       </c>
       <c r="B352" t="s">
         <v>1766</v>
       </c>
       <c r="C352" t="s">
         <v>1767</v>
       </c>
       <c r="D352">
-        <v>174.49</v>
+        <v>23.28</v>
       </c>
       <c r="E352">
-        <v>131.87</v>
+        <v>23.28</v>
       </c>
       <c r="F352" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>-0.2443</v>
+        <v>46157</v>
+      </c>
+      <c r="G352" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H352" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I352" t="s">
         <v>1768</v>
       </c>
       <c r="J352">
         <v>1</v>
       </c>
       <c r="K352" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L352" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>1770</v>
       </c>
       <c r="B353" t="s">
         <v>1771</v>
       </c>
       <c r="C353" t="s">
         <v>1772</v>
       </c>
       <c r="D353">
-        <v>22.85</v>
+        <v>234.77</v>
       </c>
       <c r="E353">
-        <v>23.28</v>
+        <v>234.77</v>
       </c>
       <c r="F353" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0188</v>
+        <v>46157</v>
+      </c>
+      <c r="G353" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H353" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I353" t="s">
         <v>1773</v>
       </c>
       <c r="J353">
         <v>1</v>
       </c>
       <c r="K353" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L353" t="s">
         <v>1774</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>1775</v>
       </c>
       <c r="B354" t="s">
         <v>1776</v>
       </c>
       <c r="C354" t="s">
         <v>1777</v>
       </c>
       <c r="D354">
-        <v>230.39</v>
+        <v>284.58</v>
       </c>
       <c r="E354">
-        <v>234.77</v>
+        <v>284.58</v>
       </c>
       <c r="F354" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G354" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H354" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I354" t="s">
         <v>1778</v>
       </c>
       <c r="J354">
         <v>1</v>
       </c>
       <c r="K354" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L354" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>1780</v>
       </c>
       <c r="B355" t="s">
         <v>1781</v>
       </c>
       <c r="C355" t="s">
         <v>1782</v>
       </c>
       <c r="D355">
-        <v>279.27</v>
+        <v>370</v>
       </c>
       <c r="E355">
-        <v>284.58</v>
+        <v>370</v>
       </c>
       <c r="F355" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G355" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H355" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I355" t="s">
         <v>1783</v>
       </c>
       <c r="J355">
         <v>1</v>
       </c>
       <c r="K355" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L355" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>1785</v>
       </c>
       <c r="B356" t="s">
         <v>1786</v>
       </c>
       <c r="C356" t="s">
         <v>1787</v>
       </c>
       <c r="D356">
-        <v>363.1</v>
+        <v>251.55</v>
       </c>
       <c r="E356">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>0.019</v>
+        <v>251.55</v>
+      </c>
+      <c r="G356" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H356" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I356" t="s">
         <v>1788</v>
       </c>
       <c r="J356">
         <v>1</v>
       </c>
       <c r="K356" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L356" t="s">
         <v>1789</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>1790</v>
       </c>
       <c r="B357" t="s">
         <v>1791</v>
       </c>
       <c r="C357" t="s">
         <v>1792</v>
       </c>
       <c r="D357">
-        <v>251.55</v>
+        <v>48.84</v>
       </c>
       <c r="E357">
-        <v>251.55</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>48.84</v>
+      </c>
+      <c r="F357" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G357" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H357" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I357" t="s">
         <v>1793</v>
       </c>
       <c r="J357">
         <v>1</v>
       </c>
       <c r="K357" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L357" t="s">
         <v>1794</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>1795</v>
       </c>
       <c r="B358" t="s">
         <v>1796</v>
       </c>
       <c r="C358" t="s">
         <v>1797</v>
       </c>
       <c r="D358">
-        <v>48.1</v>
+        <v>73.86</v>
       </c>
       <c r="E358">
-        <v>48.84</v>
+        <v>73.86</v>
       </c>
       <c r="F358" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0154</v>
+        <v>46157</v>
+      </c>
+      <c r="G358" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H358" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I358" t="s">
         <v>1798</v>
       </c>
       <c r="J358">
         <v>1</v>
       </c>
       <c r="K358" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L358" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>1800</v>
       </c>
       <c r="B359" t="s">
         <v>1801</v>
       </c>
       <c r="C359" t="s">
         <v>1802</v>
       </c>
       <c r="D359">
-        <v>72.76</v>
+        <v>114.02</v>
       </c>
       <c r="E359">
-        <v>73.86</v>
+        <v>114.02</v>
       </c>
       <c r="F359" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0151</v>
+        <v>46157</v>
+      </c>
+      <c r="G359" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H359" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I359" t="s">
         <v>1803</v>
       </c>
       <c r="J359">
         <v>1</v>
       </c>
       <c r="K359" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L359" t="s">
         <v>1804</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>1805</v>
       </c>
       <c r="B360" t="s">
         <v>1806</v>
       </c>
       <c r="C360" t="s">
         <v>1807</v>
       </c>
       <c r="D360">
-        <v>111.25</v>
+        <v>139.85</v>
       </c>
       <c r="E360">
-        <v>114.02</v>
+        <v>139.85</v>
       </c>
       <c r="F360" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0249</v>
+        <v>46157</v>
+      </c>
+      <c r="G360" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H360" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I360" t="s">
         <v>1808</v>
       </c>
       <c r="J360">
         <v>1</v>
       </c>
       <c r="K360" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L360" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>1810</v>
       </c>
       <c r="B361" t="s">
         <v>1811</v>
       </c>
       <c r="C361" t="s">
         <v>1812</v>
       </c>
       <c r="D361">
-        <v>138.48</v>
+        <v>13.18</v>
       </c>
       <c r="E361">
-        <v>139.85</v>
+        <v>13.18</v>
       </c>
       <c r="F361" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0099</v>
+        <v>46157</v>
+      </c>
+      <c r="G361" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H361" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I361" t="s">
         <v>1813</v>
       </c>
       <c r="J361">
         <v>1</v>
       </c>
       <c r="K361" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L361" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>1815</v>
       </c>
       <c r="B362" t="s">
         <v>1816</v>
       </c>
       <c r="C362" t="s">
         <v>1817</v>
       </c>
       <c r="D362">
-        <v>13.18</v>
+        <v>13.07</v>
       </c>
       <c r="E362">
-        <v>13.18</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>13.07</v>
+      </c>
+      <c r="G362" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H362" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I362" t="s">
         <v>1818</v>
       </c>
       <c r="J362">
         <v>1</v>
       </c>
       <c r="K362" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L362" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>1820</v>
       </c>
       <c r="B363" t="s">
         <v>1821</v>
       </c>
       <c r="C363" t="s">
         <v>1822</v>
       </c>
       <c r="D363">
-        <v>13.07</v>
+        <v>13.83</v>
       </c>
       <c r="E363">
-        <v>13.07</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>13.83</v>
+      </c>
+      <c r="G363" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H363" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I363" t="s">
         <v>1823</v>
       </c>
       <c r="J363">
         <v>1</v>
       </c>
       <c r="K363" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L363" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>1825</v>
       </c>
       <c r="B364" t="s">
         <v>1826</v>
       </c>
       <c r="C364" t="s">
         <v>1827</v>
       </c>
       <c r="D364">
-        <v>13.83</v>
+        <v>12.14</v>
       </c>
       <c r="E364">
-        <v>13.83</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>12.14</v>
+      </c>
+      <c r="G364" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H364" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I364" t="s">
         <v>1828</v>
       </c>
       <c r="J364">
         <v>1</v>
       </c>
       <c r="K364" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L364" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>1830</v>
       </c>
       <c r="B365" t="s">
         <v>1831</v>
       </c>
       <c r="C365" t="s">
         <v>1832</v>
       </c>
       <c r="D365">
-        <v>12.14</v>
+        <v>5.16</v>
       </c>
       <c r="E365">
-        <v>12.14</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>5.16</v>
+      </c>
+      <c r="F365" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G365" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H365" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I365" t="s">
         <v>1833</v>
       </c>
       <c r="J365">
         <v>1</v>
       </c>
       <c r="K365" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L365" t="s">
         <v>1834</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>1835</v>
       </c>
       <c r="B366" t="s">
         <v>1836</v>
       </c>
       <c r="C366" t="s">
         <v>1837</v>
       </c>
       <c r="D366">
-        <v>5.1</v>
+        <v>7.76</v>
       </c>
       <c r="E366">
-        <v>5.16</v>
+        <v>7.76</v>
       </c>
       <c r="F366" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0118</v>
+        <v>46157</v>
+      </c>
+      <c r="G366" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H366" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I366" t="s">
         <v>1838</v>
       </c>
       <c r="J366">
         <v>1</v>
       </c>
       <c r="K366" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L366" t="s">
         <v>1839</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>1840</v>
       </c>
       <c r="B367" t="s">
         <v>1841</v>
       </c>
       <c r="C367" t="s">
         <v>1842</v>
       </c>
       <c r="D367">
-        <v>7.66</v>
+        <v>15.11</v>
       </c>
       <c r="E367">
-        <v>7.76</v>
+        <v>15.11</v>
       </c>
       <c r="F367" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0131</v>
+        <v>46157</v>
+      </c>
+      <c r="G367" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H367" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I367" t="s">
         <v>1843</v>
       </c>
       <c r="J367">
         <v>1</v>
       </c>
       <c r="K367" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L367" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>1845</v>
       </c>
       <c r="B368" t="s">
         <v>1846</v>
       </c>
       <c r="C368" t="s">
         <v>1847</v>
       </c>
       <c r="D368">
-        <v>14.92</v>
+        <v>12.4</v>
       </c>
       <c r="E368">
-        <v>15.11</v>
+        <v>12.4</v>
       </c>
       <c r="F368" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0127</v>
+        <v>46157</v>
+      </c>
+      <c r="G368" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H368" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I368" t="s">
         <v>1848</v>
       </c>
       <c r="J368">
         <v>1</v>
       </c>
       <c r="K368" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L368" t="s">
         <v>1849</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>1850</v>
       </c>
       <c r="B369" t="s">
         <v>1851</v>
       </c>
       <c r="C369" t="s">
         <v>1852</v>
       </c>
       <c r="D369">
-        <v>12.22</v>
+        <v>19.48</v>
       </c>
       <c r="E369">
-        <v>12.4</v>
+        <v>19.48</v>
       </c>
       <c r="F369" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0147</v>
+        <v>46157</v>
+      </c>
+      <c r="G369" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H369" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I369" t="s">
         <v>1853</v>
       </c>
       <c r="J369">
         <v>1</v>
       </c>
       <c r="K369" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L369" t="s">
         <v>1854</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>1855</v>
       </c>
       <c r="B370" t="s">
         <v>1856</v>
       </c>
       <c r="C370" t="s">
         <v>1857</v>
       </c>
       <c r="D370">
-        <v>19.22</v>
+        <v>253.92</v>
       </c>
       <c r="E370">
-        <v>19.48</v>
-[...5 lines deleted...]
-        <v>0.0135</v>
+        <v>253.92</v>
+      </c>
+      <c r="G370" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H370" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I370" t="s">
         <v>1858</v>
       </c>
       <c r="J370">
         <v>1</v>
       </c>
       <c r="K370" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L370" t="s">
         <v>1859</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>1860</v>
       </c>
       <c r="B371" t="s">
         <v>1861</v>
       </c>
       <c r="C371" t="s">
         <v>1862</v>
       </c>
       <c r="D371">
-        <v>253.92</v>
+        <v>307.44</v>
       </c>
       <c r="E371">
-        <v>253.92</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>307.44</v>
+      </c>
+      <c r="F371" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G371" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H371" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I371" t="s">
         <v>1863</v>
       </c>
       <c r="J371">
         <v>1</v>
       </c>
       <c r="K371" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L371" t="s">
         <v>1864</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>1865</v>
       </c>
       <c r="B372" t="s">
         <v>1866</v>
       </c>
       <c r="C372" t="s">
         <v>1867</v>
       </c>
       <c r="D372">
-        <v>301.72</v>
+        <v>497.67</v>
       </c>
       <c r="E372">
-        <v>307.44</v>
+        <v>497.67</v>
       </c>
       <c r="F372" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G372" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H372" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I372" t="s">
         <v>1868</v>
       </c>
       <c r="J372">
         <v>1</v>
       </c>
       <c r="K372" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L372" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>1870</v>
       </c>
       <c r="B373" t="s">
         <v>1871</v>
       </c>
       <c r="C373" t="s">
         <v>1872</v>
       </c>
       <c r="D373">
-        <v>488.39</v>
+        <v>1201.5</v>
       </c>
       <c r="E373">
-        <v>497.67</v>
+        <v>1201.5</v>
       </c>
       <c r="F373" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G373" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H373" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I373" t="s">
         <v>1873</v>
       </c>
       <c r="J373">
         <v>1</v>
       </c>
       <c r="K373" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L373" t="s">
         <v>1874</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>1875</v>
       </c>
       <c r="B374" t="s">
         <v>1876</v>
       </c>
       <c r="C374" t="s">
         <v>1877</v>
       </c>
       <c r="D374">
-        <v>1179.11</v>
+        <v>355.71</v>
       </c>
       <c r="E374">
-        <v>1201.5</v>
+        <v>355.71</v>
       </c>
       <c r="F374" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.019</v>
+        <v>46157</v>
+      </c>
+      <c r="G374" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H374" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I374" t="s">
         <v>1878</v>
       </c>
       <c r="J374">
         <v>1</v>
       </c>
       <c r="K374" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L374" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>1880</v>
       </c>
       <c r="B375" t="s">
         <v>1881</v>
       </c>
       <c r="C375" t="s">
         <v>1882</v>
       </c>
       <c r="D375">
-        <v>352.23</v>
+        <v>731.5</v>
       </c>
       <c r="E375">
-        <v>355.71</v>
+        <v>731.5</v>
       </c>
       <c r="F375" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0099</v>
+        <v>46157</v>
+      </c>
+      <c r="G375" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H375" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I375" t="s">
         <v>1883</v>
       </c>
       <c r="J375">
         <v>1</v>
       </c>
       <c r="K375" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L375" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>1885</v>
       </c>
       <c r="B376" t="s">
         <v>1886</v>
       </c>
       <c r="C376" t="s">
         <v>1887</v>
       </c>
       <c r="D376">
-        <v>724.26</v>
+        <v>63</v>
       </c>
       <c r="E376">
-        <v>731.5</v>
+        <v>63</v>
       </c>
       <c r="F376" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>46157</v>
+      </c>
+      <c r="G376" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H376" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I376" t="s">
         <v>1888</v>
       </c>
       <c r="J376">
         <v>1</v>
       </c>
       <c r="K376" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L376" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>1890</v>
       </c>
       <c r="B377" t="s">
         <v>1891</v>
       </c>
       <c r="C377" t="s">
         <v>1892</v>
       </c>
       <c r="D377">
-        <v>62.37</v>
+        <v>64.58</v>
       </c>
       <c r="E377">
-        <v>63</v>
+        <v>64.58</v>
       </c>
       <c r="F377" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0101</v>
+        <v>46157</v>
+      </c>
+      <c r="G377" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H377" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I377" t="s">
         <v>1893</v>
       </c>
       <c r="J377">
         <v>1</v>
       </c>
       <c r="K377" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L377" t="s">
         <v>1894</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>1895</v>
       </c>
       <c r="B378" t="s">
         <v>1896</v>
       </c>
       <c r="C378" t="s">
         <v>1897</v>
       </c>
       <c r="D378">
-        <v>63.95</v>
+        <v>140.91</v>
       </c>
       <c r="E378">
-        <v>64.58</v>
+        <v>140.91</v>
       </c>
       <c r="F378" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0099</v>
+        <v>46157</v>
+      </c>
+      <c r="G378" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H378" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I378" t="s">
         <v>1898</v>
       </c>
       <c r="J378">
         <v>1</v>
       </c>
       <c r="K378" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L378" t="s">
         <v>1899</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>1900</v>
       </c>
       <c r="B379" t="s">
         <v>1901</v>
       </c>
       <c r="C379" t="s">
         <v>1902</v>
       </c>
       <c r="D379">
-        <v>138.31</v>
+        <v>165.58</v>
       </c>
       <c r="E379">
-        <v>140.91</v>
+        <v>165.58</v>
       </c>
       <c r="F379" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0188</v>
+        <v>46157</v>
+      </c>
+      <c r="G379" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H379" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I379" t="s">
         <v>1903</v>
       </c>
       <c r="J379">
         <v>1</v>
       </c>
       <c r="K379" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L379" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>1905</v>
       </c>
       <c r="B380" t="s">
         <v>1906</v>
       </c>
       <c r="C380" t="s">
         <v>1907</v>
       </c>
       <c r="D380">
-        <v>159.99</v>
+        <v>7.7</v>
       </c>
       <c r="E380">
-        <v>165.58</v>
+        <v>7.7</v>
       </c>
       <c r="F380" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0349</v>
+        <v>46157</v>
+      </c>
+      <c r="G380" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H380" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I380" t="s">
         <v>1908</v>
       </c>
       <c r="J380">
         <v>1</v>
       </c>
       <c r="K380" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L380" t="s">
         <v>1909</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>1910</v>
       </c>
       <c r="B381" t="s">
         <v>1911</v>
       </c>
       <c r="C381" t="s">
         <v>1912</v>
       </c>
       <c r="D381">
-        <v>7.53</v>
+        <v>78.16</v>
       </c>
       <c r="E381">
-        <v>7.7</v>
-[...5 lines deleted...]
-        <v>0.0226</v>
+        <v>78.16</v>
+      </c>
+      <c r="G381" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H381" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I381" t="s">
         <v>1913</v>
       </c>
       <c r="J381">
         <v>1</v>
       </c>
       <c r="K381" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L381" t="s">
         <v>1914</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>1915</v>
       </c>
       <c r="B382" t="s">
         <v>1916</v>
       </c>
       <c r="C382" t="s">
         <v>1917</v>
       </c>
       <c r="D382">
-        <v>78.16</v>
+        <v>44.09</v>
       </c>
       <c r="E382">
-        <v>78.16</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>44.09</v>
+      </c>
+      <c r="G382" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H382" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I382" t="s">
         <v>1918</v>
       </c>
       <c r="J382">
         <v>1</v>
       </c>
       <c r="K382" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L382" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>1920</v>
       </c>
       <c r="B383" t="s">
         <v>1921</v>
       </c>
       <c r="C383" t="s">
         <v>1922</v>
       </c>
       <c r="D383">
-        <v>44.09</v>
+        <v>34.1</v>
       </c>
       <c r="E383">
-        <v>44.09</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>34.1</v>
+      </c>
+      <c r="G383" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H383" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I383" t="s">
         <v>1923</v>
       </c>
       <c r="J383">
         <v>1</v>
       </c>
       <c r="K383" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L383" t="s">
         <v>1924</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>1925</v>
       </c>
       <c r="B384" t="s">
         <v>1926</v>
       </c>
       <c r="C384" t="s">
         <v>1927</v>
       </c>
       <c r="D384">
         <v>34.1</v>
       </c>
       <c r="E384">
         <v>34.1</v>
       </c>
-      <c r="G384" t="s" s="3">
-        <v>142</v>
+      <c r="G384" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H384" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I384" t="s">
         <v>1928</v>
       </c>
       <c r="J384">
         <v>1</v>
       </c>
       <c r="K384" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L384" t="s">
         <v>1929</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>1930</v>
       </c>
       <c r="B385" t="s">
         <v>1931</v>
       </c>
       <c r="C385" t="s">
         <v>1932</v>
       </c>
       <c r="D385">
-        <v>34.1</v>
+        <v>38.37</v>
       </c>
       <c r="E385">
-        <v>34.1</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>38.37</v>
+      </c>
+      <c r="G385" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H385" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I385" t="s">
         <v>1933</v>
       </c>
       <c r="J385">
         <v>1</v>
       </c>
       <c r="K385" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L385" t="s">
         <v>1934</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>1935</v>
       </c>
       <c r="B386" t="s">
         <v>1936</v>
       </c>
       <c r="C386" t="s">
         <v>1937</v>
       </c>
       <c r="D386">
         <v>38.37</v>
       </c>
       <c r="E386">
         <v>38.37</v>
       </c>
-      <c r="G386" t="s" s="3">
-        <v>142</v>
+      <c r="G386" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H386" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I386" t="s">
         <v>1938</v>
       </c>
       <c r="J386">
         <v>1</v>
       </c>
       <c r="K386" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L386" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>1940</v>
       </c>
       <c r="B387" t="s">
         <v>1941</v>
       </c>
       <c r="C387" t="s">
         <v>1942</v>
       </c>
       <c r="D387">
-        <v>38.37</v>
+        <v>42.62</v>
       </c>
       <c r="E387">
-        <v>38.37</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>42.62</v>
+      </c>
+      <c r="G387" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H387" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I387" t="s">
         <v>1943</v>
       </c>
       <c r="J387">
         <v>1</v>
       </c>
       <c r="K387" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L387" t="s">
         <v>1944</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>1945</v>
       </c>
       <c r="B388" t="s">
         <v>1946</v>
       </c>
       <c r="C388" t="s">
         <v>1947</v>
       </c>
       <c r="D388">
         <v>42.62</v>
       </c>
       <c r="E388">
         <v>42.62</v>
       </c>
-      <c r="G388" t="s" s="3">
-        <v>142</v>
+      <c r="G388" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H388" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I388" t="s">
         <v>1948</v>
       </c>
       <c r="J388">
         <v>1</v>
       </c>
       <c r="K388" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L388" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>1950</v>
       </c>
       <c r="B389" t="s">
         <v>1951</v>
       </c>
       <c r="C389" t="s">
         <v>1952</v>
       </c>
       <c r="D389">
-        <v>42.62</v>
+        <v>46.89</v>
       </c>
       <c r="E389">
-        <v>42.62</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>46.89</v>
+      </c>
+      <c r="G389" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H389" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I389" t="s">
         <v>1953</v>
       </c>
       <c r="J389">
         <v>1</v>
       </c>
       <c r="K389" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L389" t="s">
         <v>1954</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>1955</v>
       </c>
       <c r="B390" t="s">
         <v>1956</v>
       </c>
       <c r="C390" t="s">
         <v>1957</v>
       </c>
       <c r="D390">
         <v>46.89</v>
       </c>
       <c r="E390">
         <v>46.89</v>
       </c>
-      <c r="G390" t="s" s="3">
-        <v>142</v>
+      <c r="G390" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H390" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I390" t="s">
         <v>1958</v>
       </c>
       <c r="J390">
         <v>1</v>
       </c>
       <c r="K390" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L390" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>1960</v>
       </c>
       <c r="B391" t="s">
         <v>1961</v>
       </c>
       <c r="C391" t="s">
         <v>1962</v>
       </c>
       <c r="D391">
-        <v>46.89</v>
+        <v>56.14</v>
       </c>
       <c r="E391">
-        <v>46.89</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>56.14</v>
+      </c>
+      <c r="G391" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H391" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I391" t="s">
         <v>1963</v>
       </c>
       <c r="J391">
         <v>1</v>
       </c>
       <c r="K391" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L391" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>1965</v>
       </c>
       <c r="B392" t="s">
         <v>1966</v>
       </c>
       <c r="C392" t="s">
         <v>1967</v>
       </c>
       <c r="D392">
-        <v>56.14</v>
+        <v>68.2</v>
       </c>
       <c r="E392">
-        <v>56.14</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>68.2</v>
+      </c>
+      <c r="G392" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H392" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I392" t="s">
         <v>1968</v>
       </c>
       <c r="J392">
         <v>1</v>
       </c>
       <c r="K392" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L392" t="s">
         <v>1969</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>1970</v>
       </c>
       <c r="B393" t="s">
         <v>1971</v>
       </c>
       <c r="C393" t="s">
         <v>1972</v>
       </c>
       <c r="D393">
-        <v>68.2</v>
+        <v>25.66</v>
       </c>
       <c r="E393">
-        <v>68.2</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>25.66</v>
+      </c>
+      <c r="F393" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G393" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H393" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I393" t="s">
         <v>1973</v>
       </c>
       <c r="J393">
         <v>1</v>
       </c>
       <c r="K393" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L393" t="s">
         <v>1974</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>1975</v>
       </c>
       <c r="B394" t="s">
         <v>1976</v>
       </c>
       <c r="C394" t="s">
         <v>1977</v>
       </c>
       <c r="D394">
-        <v>25.27</v>
+        <v>9.47</v>
       </c>
       <c r="E394">
-        <v>25.66</v>
+        <v>9.47</v>
       </c>
       <c r="F394" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0154</v>
+        <v>46157</v>
+      </c>
+      <c r="G394" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H394" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I394" t="s">
         <v>1978</v>
       </c>
       <c r="J394">
         <v>1</v>
       </c>
       <c r="K394" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L394" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>1980</v>
       </c>
       <c r="B395" t="s">
         <v>1981</v>
       </c>
       <c r="C395" t="s">
         <v>1982</v>
       </c>
       <c r="D395">
-        <v>9.33</v>
+        <v>4.18</v>
       </c>
       <c r="E395">
-        <v>9.47</v>
+        <v>4.18</v>
       </c>
       <c r="F395" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.015</v>
+        <v>46157</v>
+      </c>
+      <c r="G395" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H395" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I395" t="s">
         <v>1983</v>
       </c>
       <c r="J395">
         <v>1</v>
       </c>
       <c r="K395" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L395" t="s">
         <v>1984</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>1985</v>
       </c>
       <c r="B396" t="s">
         <v>1986</v>
       </c>
       <c r="C396" t="s">
         <v>1987</v>
       </c>
       <c r="D396">
-        <v>4.08</v>
+        <v>5.13</v>
       </c>
       <c r="E396">
-        <v>4.18</v>
+        <v>5.13</v>
       </c>
       <c r="F396" s="1">
-        <v>46127</v>
-[...2 lines deleted...]
-        <v>0.0245</v>
+        <v>46157</v>
+      </c>
+      <c r="G396" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H396" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I396" t="s">
         <v>1988</v>
       </c>
       <c r="J396">
         <v>1</v>
       </c>
       <c r="K396" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L396" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
         <v>1990</v>
       </c>
       <c r="B397" t="s">
         <v>1991</v>
       </c>
       <c r="C397" t="s">
         <v>1992</v>
       </c>
       <c r="D397">
-        <v>5.07</v>
+        <v>2.6</v>
       </c>
       <c r="E397">
-        <v>5.13</v>
-[...5 lines deleted...]
-        <v>0.0118</v>
+        <v>2.6</v>
+      </c>
+      <c r="G397" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H397" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I397" t="s">
         <v>1993</v>
       </c>
       <c r="J397">
         <v>1</v>
       </c>
       <c r="K397" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L397" t="s">
         <v>1994</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
         <v>1995</v>
       </c>
       <c r="B398" t="s">
         <v>1996</v>
       </c>
       <c r="C398" t="s">
         <v>1997</v>
       </c>
       <c r="D398">
-        <v>2.6</v>
+        <v>175.8</v>
       </c>
       <c r="E398">
-        <v>2.6</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>175.8</v>
+      </c>
+      <c r="F398" s="1">
+        <v>46157</v>
+      </c>
+      <c r="G398" t="s" s="2">
+        <v>15</v>
       </c>
       <c r="H398" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I398" t="s">
         <v>1998</v>
       </c>
       <c r="J398">
         <v>1</v>
       </c>
       <c r="K398" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L398" t="s">
         <v>1999</v>
-      </c>
-[...36 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>