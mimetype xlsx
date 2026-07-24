--- v3 (2026-06-07)
+++ v4 (2026-07-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2000" uniqueCount="2000">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1990" uniqueCount="1990">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -407,66 +407,66 @@
   <si>
     <t>P02-04-003-V03-P01</t>
   </si>
   <si>
     <t>A141120125V2010302</t>
   </si>
   <si>
     <t>201030.2</t>
   </si>
   <si>
     <t>Vogel-201030.2-Calibre pie de rey monobloc DIN 862 150 mm (Bloq. Tornillo)</t>
   </si>
   <si>
     <t>4010873212239</t>
   </si>
   <si>
     <t>P02-04-003-V03-P02</t>
   </si>
   <si>
     <t>A141120143V201101</t>
   </si>
   <si>
     <t>201101</t>
   </si>
   <si>
-    <t>Vogel-201101-Calibre pie de rey con comparador DIN 862, Capacidad util 150 mm, Boca 40 mm, Lectura 0,01 mm</t>
+    <t>Vogel-201101-Calibre pie de rey con comparador DIN 862 de 150 mm (lectura 0,01 mm)</t>
   </si>
   <si>
     <t>4010873251016</t>
   </si>
   <si>
     <t>P02-04-003-V05-P01</t>
   </si>
   <si>
     <t>A141120149V201102</t>
   </si>
   <si>
     <t>201102</t>
   </si>
   <si>
-    <t>Vogel-201102-Calibre pie de rey con comparador DIN 862, Capacidad util 150 mm, Boca 40 mm, Lectura 0,02 mm</t>
+    <t>Vogel-201102-Calibre pie de rey con comparador DIN 862 de 150 mm (lectura 0,02 mm)</t>
   </si>
   <si>
     <t>4010873251023</t>
   </si>
   <si>
     <t>P02-04-003-V05-P02</t>
   </si>
   <si>
     <t>A141120192V200881</t>
   </si>
   <si>
     <t>200881</t>
   </si>
   <si>
     <t>Vogel-200881-Calibre de taller digital de 500 mm</t>
   </si>
   <si>
     <t>4010873632761</t>
   </si>
   <si>
     <t>P02-04-005-V02-P01</t>
   </si>
   <si>
     <t>A141120192V200882</t>
   </si>
@@ -632,72 +632,69 @@
   <si>
     <t>P02-04-007-V04-P01</t>
   </si>
   <si>
     <t>A141120329V239005</t>
   </si>
   <si>
     <t>239005</t>
   </si>
   <si>
     <t>Vogel-239005-Soporte para micrómetro hasta 100 mm</t>
   </si>
   <si>
     <t>4010873431777</t>
   </si>
   <si>
     <t>P02-04-008-V01-P01</t>
   </si>
   <si>
     <t>A141120341V241101</t>
   </si>
   <si>
     <t>241101-V</t>
   </si>
   <si>
-    <t>Vogel-241101-V-Comparador DIN 878, Capacidad 0-10,0 mm</t>
+    <t>Vogel-241101-V-Comparador DIN 878 capacidad 0-10,0 mm eje de 40 mm</t>
   </si>
   <si>
     <t>4010873400018</t>
   </si>
   <si>
-    <t>P02-04-008-V03-P01</t>
-[...1 lines deleted...]
-  <si>
     <t>A141120347V241131</t>
   </si>
   <si>
     <t>241131</t>
   </si>
   <si>
-    <t>Vogel-241131-Comparador DIN 878, Capacidad 0-10,0 mm</t>
+    <t>Vogel-241131-Comparador DIN 878 capacidad 0-10,0 mm y eje de 41,5 mm</t>
   </si>
   <si>
     <t>4010873400315</t>
   </si>
   <si>
-    <t>P02-04-008-V03-P02</t>
+    <t>P02-04-007-V04-P02</t>
   </si>
   <si>
     <t>A141120357V24095010</t>
   </si>
   <si>
     <t>24095010</t>
   </si>
   <si>
     <t>Vogel-24095010-Alargos para comparadores analógicos y digitales Largo 10 mm</t>
   </si>
   <si>
     <t>4010873403002</t>
   </si>
   <si>
     <t>P02-04-008-V04-P01</t>
   </si>
   <si>
     <t>A141120357V24095020</t>
   </si>
   <si>
     <t>24095020</t>
   </si>
   <si>
     <t>Vogel-24095020-Alargos para comparadores analógicos y digitales Largo 20 mm</t>
   </si>
@@ -1937,222 +1934,204 @@
   <si>
     <t>P02-04-019-V02-P08</t>
   </si>
   <si>
     <t>A141410143V414007</t>
   </si>
   <si>
     <t>414107</t>
   </si>
   <si>
     <t>Vogel-414107-Juego 20 galgas Laton 100 mm (414007)</t>
   </si>
   <si>
     <t>4010873439025</t>
   </si>
   <si>
     <t>P02-04-019-V02-P09</t>
   </si>
   <si>
     <t>A141410149V436155</t>
   </si>
   <si>
     <t>436155</t>
   </si>
   <si>
-    <t>Vogel-436155-Juego galgas espesores para válvulas Templado, 13 láminas</t>
+    <t>Vogel-436155-Juego 13 galgas espesores para válvulas acero templado (150mm)</t>
   </si>
   <si>
     <t>4010873170027</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P01</t>
-[...1 lines deleted...]
-  <si>
     <t>A141410155V436205</t>
   </si>
   <si>
     <t>436205</t>
   </si>
   <si>
-    <t>Vogel-436205-Juego galgas espesores para válvulas Templado, 13 láminas</t>
+    <t>Vogel-436205-Juego 13 galgas espesores para válvulas acero templado (200mm)</t>
   </si>
   <si>
     <t>4010873170089</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P02</t>
-[...1 lines deleted...]
-  <si>
     <t>A141410161V436305</t>
   </si>
   <si>
     <t>436305</t>
   </si>
   <si>
-    <t>Vogel-436305-Juego galgas espesores para válvulas Templado, 13 láminas</t>
+    <t>Vogel-436305-Juego 13 galgas espesores para válvulas acero templado (300mm)</t>
   </si>
   <si>
     <t>4010873170188</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P03</t>
-[...1 lines deleted...]
-  <si>
     <t>A141410167V436157</t>
   </si>
   <si>
     <t>436157</t>
   </si>
   <si>
-    <t>Vogel-436157-Juego galgas espesores para válvulas Templado, 20 láminas</t>
+    <t>Vogel-436157-Juego 20 galgas espesores para válvulas acero templado (150mm)</t>
   </si>
   <si>
     <t>4010873170058</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P04</t>
-[...1 lines deleted...]
-  <si>
     <t>A141410173V436207</t>
   </si>
   <si>
     <t>436207</t>
   </si>
   <si>
-    <t>Vogel-436207-Juego galgas espesores para válvulas Templado, 20 láminas</t>
+    <t>Vogel-436207-Juego 20 galgas espesores para válvulas acero templado (200mm)</t>
   </si>
   <si>
     <t>4010873170102</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P05</t>
+    <t>P02-04-019-V02-P05</t>
   </si>
   <si>
     <t>A141410179V436307</t>
   </si>
   <si>
     <t>436307</t>
   </si>
   <si>
-    <t>Vogel-436307-Juego galgas espesores para válvulas Templado, 20 láminas</t>
+    <t>Vogel-436307-Juego 20 galgas espesores para válvulas acero templado (300mm)</t>
   </si>
   <si>
     <t>4010873170201</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P06</t>
+    <t>P02-04-019-V02-P06</t>
   </si>
   <si>
     <t>A141410185V437155</t>
   </si>
   <si>
     <t>437155</t>
   </si>
   <si>
-    <t>Vogel-437155-Juego galgas espesores para válvulas INOX, 13 láminas</t>
+    <t>Vogel-437155-Juego 13 galgas espesores para válvulas inox (150mm)</t>
   </si>
   <si>
     <t>4010873177101</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P07</t>
+    <t>P02-04-019-V02-P07</t>
   </si>
   <si>
     <t>A141410191V437205</t>
   </si>
   <si>
     <t>437205</t>
   </si>
   <si>
-    <t>Vogel-437205-Juego galgas espesores para válvulas INOX, 13 láminas</t>
+    <t>Vogel-437205-Juego 13 galgas espesores para válvulas inox (200mm)</t>
   </si>
   <si>
     <t>4010873177118</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P08</t>
-[...1 lines deleted...]
-  <si>
     <t>A141410197V437305</t>
   </si>
   <si>
     <t>437305</t>
   </si>
   <si>
-    <t>Vogel-437305-Juego galgas espesores para válvulas INOX, 13 láminas</t>
+    <t>Vogel-437305-Juego 13 galgas espesores para válvulas inox (300mm)</t>
   </si>
   <si>
     <t>4010873177132</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P09</t>
-[...1 lines deleted...]
-  <si>
     <t>A141410203V437157</t>
   </si>
   <si>
     <t>437157</t>
   </si>
   <si>
-    <t>Vogel-437157-Juego galgas espesores para válvulas INOX, 20 láminas</t>
+    <t>Vogel-437157-Juego 20 galgas espesores para válvulas inox (150mm)</t>
   </si>
   <si>
     <t>4010873177200</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P10</t>
+    <t>P02-04-019-V02-P10</t>
   </si>
   <si>
     <t>A141410209V437207</t>
   </si>
   <si>
     <t>437207</t>
   </si>
   <si>
-    <t>Vogel-437207-Juego galgas espesores para válvulas INOX, 20 láminas</t>
+    <t>Vogel-437207-Juego 20 galgas espesores para válvulas inox (200mm)</t>
   </si>
   <si>
     <t>4010873177217</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P11</t>
+    <t>P02-04-019-V02-P11</t>
   </si>
   <si>
     <t>A141410215V437307</t>
   </si>
   <si>
     <t>437307</t>
   </si>
   <si>
-    <t>Vogel-437307-Juego galgas espesores para válvulas INOX, 20 láminas</t>
+    <t>Vogel-437307-Juego 20 galgas espesores para válvulas inox (300mm)</t>
   </si>
   <si>
     <t>4010873177231</t>
   </si>
   <si>
-    <t>P02-04-019-V03-P12</t>
+    <t>P02-04-019-V02-P12</t>
   </si>
   <si>
     <t>A141410221V472105</t>
   </si>
   <si>
     <t>472105</t>
   </si>
   <si>
     <t>Vogel-472105-Juego galgas para radios Templado, 17 láminas</t>
   </si>
   <si>
     <t>4010873221057</t>
   </si>
   <si>
     <t>P02-04-020-V01-P01</t>
   </si>
   <si>
     <t>A141410227V472106</t>
   </si>
   <si>
     <t>472106</t>
   </si>
   <si>
     <t>Vogel-472106-Juego galgas para radios Templado, 16 láminas</t>
   </si>
@@ -5453,81 +5432,72 @@
   <si>
     <t>202013-3</t>
   </si>
   <si>
     <t>Vogel-202013-3-Calibre digital DIN 862 con pantalla LCD extra grande de 300 mm</t>
   </si>
   <si>
     <t>4010873301179</t>
   </si>
   <si>
     <t>P02-04-004-V01-P03</t>
   </si>
   <si>
     <t>A141410133V411009</t>
   </si>
   <si>
     <t>411009</t>
   </si>
   <si>
     <t>Vogel-411009-Juego galgas espesores templado 0.05 - 2.00 mm (21 láminas)</t>
   </si>
   <si>
     <t>4010873130229</t>
   </si>
   <si>
-    <t>P02-04-019-V02-P05</t>
-[...1 lines deleted...]
-  <si>
     <t>A141410133V411010</t>
   </si>
   <si>
     <t>411010</t>
   </si>
   <si>
     <t>Vogel-411010-Juego galgas espesores templado 0.03 - 1.00 mm (26 láminas)</t>
   </si>
   <si>
     <t>4010873130267</t>
   </si>
   <si>
-    <t>P02-04-019-V02-P06</t>
-[...1 lines deleted...]
-  <si>
     <t>A141410133V411011</t>
   </si>
   <si>
     <t>411011</t>
   </si>
   <si>
     <t>Vogel-411011-Juego galgas espesores templado 0.03 - 1.00 mm (32 láminas)</t>
   </si>
   <si>
     <t>4010873130328</t>
-  </si>
-[...1 lines deleted...]
-    <t>P02-04-019-V02-P07</t>
   </si>
   <si>
     <t>A141410270V471013</t>
   </si>
   <si>
     <t>471013</t>
   </si>
   <si>
     <t>Vogel-471013-Patrones de acero para roscas tipo Whitworth/ Métrico (48 láminas)</t>
   </si>
   <si>
     <t>4010873210136</t>
   </si>
   <si>
     <t>P02-04-020-V02-P03</t>
   </si>
   <si>
     <t>A141110169V10100215D</t>
   </si>
   <si>
     <t>1010020015D</t>
   </si>
   <si>
     <t>Vogel-1010020015D-Regla flexible clase II 150x13x0,5mm</t>
   </si>
@@ -7579,13351 +7549,13351 @@
       <c r="D40">
         <v>79.56</v>
       </c>
       <c r="E40">
         <v>79.56</v>
       </c>
       <c r="F40" s="1">
         <v>46157</v>
       </c>
       <c r="G40" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
+        <v>209</v>
+      </c>
+      <c r="B41" t="s">
         <v>210</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D41">
         <v>118</v>
       </c>
       <c r="E41">
         <v>118</v>
       </c>
       <c r="F41" s="1">
         <v>46157</v>
       </c>
       <c r="G41" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
+        <v>212</v>
+      </c>
+      <c r="J41">
+        <v>1</v>
+      </c>
+      <c r="K41" t="s">
+        <v>18</v>
+      </c>
+      <c r="L41" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B42" t="s">
         <v>215</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D42">
         <v>16.65</v>
       </c>
       <c r="E42">
         <v>16.65</v>
       </c>
       <c r="F42" s="1">
         <v>46157</v>
       </c>
       <c r="G42" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
+        <v>217</v>
+      </c>
+      <c r="J42">
+        <v>1</v>
+      </c>
+      <c r="K42" t="s">
+        <v>18</v>
+      </c>
+      <c r="L42" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
+        <v>219</v>
+      </c>
+      <c r="B43" t="s">
         <v>220</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D43">
         <v>16.65</v>
       </c>
       <c r="E43">
         <v>16.65</v>
       </c>
       <c r="F43" s="1">
         <v>46157</v>
       </c>
       <c r="G43" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
+        <v>222</v>
+      </c>
+      <c r="J43">
+        <v>1</v>
+      </c>
+      <c r="K43" t="s">
+        <v>18</v>
+      </c>
+      <c r="L43" t="s">
         <v>223</v>
-      </c>
-[...7 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>224</v>
+      </c>
+      <c r="B44" t="s">
         <v>225</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="D44">
         <v>16.65</v>
       </c>
       <c r="E44">
         <v>16.65</v>
       </c>
       <c r="G44" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
+        <v>227</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
+      </c>
+      <c r="K44" t="s">
+        <v>18</v>
+      </c>
+      <c r="L44" t="s">
         <v>228</v>
-      </c>
-[...7 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
+        <v>229</v>
+      </c>
+      <c r="B45" t="s">
         <v>230</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D45">
         <v>16.65</v>
       </c>
       <c r="E45">
         <v>16.65</v>
       </c>
       <c r="F45" s="1">
         <v>46157</v>
       </c>
       <c r="G45" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
+        <v>232</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
+      </c>
+      <c r="K45" t="s">
+        <v>18</v>
+      </c>
+      <c r="L45" t="s">
         <v>233</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
+        <v>234</v>
+      </c>
+      <c r="B46" t="s">
         <v>235</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="D46">
         <v>16.65</v>
       </c>
       <c r="E46">
         <v>16.65</v>
       </c>
       <c r="F46" s="1">
         <v>46157</v>
       </c>
       <c r="G46" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
+        <v>237</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
+      </c>
+      <c r="K46" t="s">
+        <v>18</v>
+      </c>
+      <c r="L46" t="s">
         <v>238</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>239</v>
+      </c>
+      <c r="B47" t="s">
         <v>240</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D47">
         <v>16.65</v>
       </c>
       <c r="E47">
         <v>16.65</v>
       </c>
       <c r="F47" s="1">
         <v>46157</v>
       </c>
       <c r="G47" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
+        <v>242</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
+      </c>
+      <c r="K47" t="s">
+        <v>18</v>
+      </c>
+      <c r="L47" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
+        <v>244</v>
+      </c>
+      <c r="B48" t="s">
         <v>245</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D48">
         <v>16.65</v>
       </c>
       <c r="E48">
         <v>16.65</v>
       </c>
       <c r="F48" s="1">
         <v>46157</v>
       </c>
       <c r="G48" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
+        <v>247</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
+      </c>
+      <c r="K48" t="s">
+        <v>18</v>
+      </c>
+      <c r="L48" t="s">
         <v>248</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
+        <v>249</v>
+      </c>
+      <c r="B49" t="s">
         <v>250</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="D49">
         <v>16.65</v>
       </c>
       <c r="E49">
         <v>16.65</v>
       </c>
       <c r="G49" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
+        <v>252</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
+      </c>
+      <c r="K49" t="s">
+        <v>18</v>
+      </c>
+      <c r="L49" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
+        <v>254</v>
+      </c>
+      <c r="B50" t="s">
         <v>255</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D50">
         <v>16.65</v>
       </c>
       <c r="E50">
         <v>16.65</v>
       </c>
       <c r="F50" s="1">
         <v>46157</v>
       </c>
       <c r="G50" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
+        <v>257</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
+      </c>
+      <c r="K50" t="s">
+        <v>18</v>
+      </c>
+      <c r="L50" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
+        <v>259</v>
+      </c>
+      <c r="B51" t="s">
         <v>260</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D51">
         <v>16.65</v>
       </c>
       <c r="E51">
         <v>16.65</v>
       </c>
       <c r="F51" s="1">
         <v>46157</v>
       </c>
       <c r="G51" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
+        <v>262</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
+      </c>
+      <c r="K51" t="s">
+        <v>18</v>
+      </c>
+      <c r="L51" t="s">
         <v>263</v>
-      </c>
-[...7 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
+        <v>264</v>
+      </c>
+      <c r="B52" t="s">
         <v>265</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="D52">
         <v>98.43</v>
       </c>
       <c r="E52">
         <v>98.43</v>
       </c>
       <c r="G52" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
+        <v>267</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
+      </c>
+      <c r="K52" t="s">
+        <v>18</v>
+      </c>
+      <c r="L52" t="s">
         <v>268</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
+        <v>269</v>
+      </c>
+      <c r="B53" t="s">
         <v>270</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D53">
         <v>260.53</v>
       </c>
       <c r="E53">
         <v>260.53</v>
       </c>
       <c r="F53" s="1">
         <v>46157</v>
       </c>
       <c r="G53" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
+        <v>272</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
+      </c>
+      <c r="K53" t="s">
+        <v>18</v>
+      </c>
+      <c r="L53" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
+        <v>274</v>
+      </c>
+      <c r="B54" t="s">
         <v>275</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54">
         <v>29</v>
       </c>
       <c r="F54" s="1">
         <v>46157</v>
       </c>
       <c r="G54" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
+        <v>277</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
+      </c>
+      <c r="K54" t="s">
+        <v>18</v>
+      </c>
+      <c r="L54" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>279</v>
+      </c>
+      <c r="B55" t="s">
         <v>280</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="D55">
         <v>38.41</v>
       </c>
       <c r="E55">
         <v>38.41</v>
       </c>
       <c r="F55" s="1">
         <v>46157</v>
       </c>
       <c r="G55" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
+        <v>282</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
+      </c>
+      <c r="K55" t="s">
+        <v>18</v>
+      </c>
+      <c r="L55" t="s">
         <v>283</v>
-      </c>
-[...7 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>284</v>
+      </c>
+      <c r="B56" t="s">
         <v>285</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="D56">
         <v>52.58</v>
       </c>
       <c r="E56">
         <v>52.58</v>
       </c>
       <c r="F56" s="1">
         <v>46157</v>
       </c>
       <c r="G56" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
+        <v>287</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
+      </c>
+      <c r="K56" t="s">
+        <v>18</v>
+      </c>
+      <c r="L56" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
+        <v>289</v>
+      </c>
+      <c r="B57" t="s">
         <v>290</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D57">
         <v>110.87</v>
       </c>
       <c r="E57">
         <v>110.87</v>
       </c>
       <c r="F57" s="1">
         <v>46157</v>
       </c>
       <c r="G57" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
+        <v>292</v>
+      </c>
+      <c r="J57">
+        <v>1</v>
+      </c>
+      <c r="K57" t="s">
+        <v>18</v>
+      </c>
+      <c r="L57" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
+        <v>294</v>
+      </c>
+      <c r="B58" t="s">
         <v>295</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="D58">
         <v>208.46</v>
       </c>
       <c r="E58">
         <v>208.46</v>
       </c>
       <c r="F58" s="1">
         <v>46157</v>
       </c>
       <c r="G58" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
+        <v>297</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
+      </c>
+      <c r="K58" t="s">
+        <v>18</v>
+      </c>
+      <c r="L58" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
+        <v>299</v>
+      </c>
+      <c r="B59" t="s">
         <v>300</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D59">
         <v>144.61</v>
       </c>
       <c r="E59">
         <v>144.61</v>
       </c>
       <c r="F59" s="1">
         <v>46157</v>
       </c>
       <c r="G59" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
+        <v>302</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
+      </c>
+      <c r="K59" t="s">
+        <v>18</v>
+      </c>
+      <c r="L59" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
+        <v>304</v>
+      </c>
+      <c r="B60" t="s">
         <v>305</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D60">
         <v>221.83</v>
       </c>
       <c r="E60">
         <v>221.83</v>
       </c>
       <c r="F60" s="1">
         <v>46157</v>
       </c>
       <c r="G60" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
+        <v>307</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
+      </c>
+      <c r="K60" t="s">
+        <v>18</v>
+      </c>
+      <c r="L60" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
+        <v>309</v>
+      </c>
+      <c r="B61" t="s">
         <v>310</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="D61">
         <v>36.86</v>
       </c>
       <c r="E61">
         <v>36.86</v>
       </c>
       <c r="F61" s="1">
         <v>46157</v>
       </c>
       <c r="G61" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
+        <v>312</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
+      </c>
+      <c r="K61" t="s">
+        <v>18</v>
+      </c>
+      <c r="L61" t="s">
         <v>313</v>
-      </c>
-[...7 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>314</v>
+      </c>
+      <c r="B62" t="s">
         <v>315</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D62">
         <v>10.77</v>
       </c>
       <c r="E62">
         <v>10.77</v>
       </c>
       <c r="F62" s="1">
         <v>46157</v>
       </c>
       <c r="G62" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
+        <v>317</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
+      </c>
+      <c r="K62" t="s">
+        <v>18</v>
+      </c>
+      <c r="L62" t="s">
         <v>318</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>319</v>
+      </c>
+      <c r="B63" t="s">
         <v>320</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="D63">
         <v>11.95</v>
       </c>
       <c r="E63">
         <v>11.95</v>
       </c>
       <c r="G63" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
+        <v>322</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
+      </c>
+      <c r="K63" t="s">
+        <v>18</v>
+      </c>
+      <c r="L63" t="s">
         <v>323</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
+        <v>324</v>
+      </c>
+      <c r="B64" t="s">
         <v>325</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="D64">
         <v>14.5</v>
       </c>
       <c r="E64">
         <v>14.5</v>
       </c>
       <c r="G64" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
+        <v>327</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
+      </c>
+      <c r="K64" t="s">
+        <v>18</v>
+      </c>
+      <c r="L64" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
+        <v>329</v>
+      </c>
+      <c r="B65" t="s">
         <v>330</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="D65">
         <v>15.81</v>
       </c>
       <c r="E65">
         <v>15.81</v>
       </c>
       <c r="G65" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
+        <v>332</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
+      </c>
+      <c r="K65" t="s">
+        <v>18</v>
+      </c>
+      <c r="L65" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
+        <v>334</v>
+      </c>
+      <c r="B66" t="s">
         <v>335</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D66">
         <v>16.52</v>
       </c>
       <c r="E66">
         <v>16.52</v>
       </c>
       <c r="G66" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
+        <v>337</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
+      </c>
+      <c r="K66" t="s">
+        <v>18</v>
+      </c>
+      <c r="L66" t="s">
         <v>338</v>
-      </c>
-[...7 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
+        <v>339</v>
+      </c>
+      <c r="B67" t="s">
         <v>340</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="D67">
         <v>19.42</v>
       </c>
       <c r="E67">
         <v>19.42</v>
       </c>
       <c r="G67" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
+        <v>342</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
+      </c>
+      <c r="K67" t="s">
+        <v>18</v>
+      </c>
+      <c r="L67" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
+        <v>344</v>
+      </c>
+      <c r="B68" t="s">
         <v>345</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="D68">
         <v>23.05</v>
       </c>
       <c r="E68">
         <v>23.05</v>
       </c>
       <c r="G68" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
+        <v>347</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
+      </c>
+      <c r="K68" t="s">
+        <v>18</v>
+      </c>
+      <c r="L68" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
+        <v>349</v>
+      </c>
+      <c r="B69" t="s">
         <v>350</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D69">
         <v>29.14</v>
       </c>
       <c r="E69">
         <v>29.14</v>
       </c>
       <c r="G69" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
+        <v>352</v>
+      </c>
+      <c r="J69">
+        <v>1</v>
+      </c>
+      <c r="K69" t="s">
+        <v>18</v>
+      </c>
+      <c r="L69" t="s">
         <v>353</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
+        <v>354</v>
+      </c>
+      <c r="B70" t="s">
         <v>355</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="D70">
         <v>38.24</v>
       </c>
       <c r="E70">
         <v>38.24</v>
       </c>
       <c r="G70" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
+        <v>357</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
+      </c>
+      <c r="K70" t="s">
+        <v>18</v>
+      </c>
+      <c r="L70" t="s">
         <v>358</v>
-      </c>
-[...7 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
+        <v>359</v>
+      </c>
+      <c r="B71" t="s">
         <v>360</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="D71">
         <v>13.43</v>
       </c>
       <c r="E71">
         <v>13.43</v>
       </c>
       <c r="F71" s="1">
         <v>46157</v>
       </c>
       <c r="G71" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
+        <v>362</v>
+      </c>
+      <c r="J71">
+        <v>1</v>
+      </c>
+      <c r="K71" t="s">
+        <v>18</v>
+      </c>
+      <c r="L71" t="s">
         <v>363</v>
-      </c>
-[...7 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
+        <v>364</v>
+      </c>
+      <c r="B72" t="s">
         <v>365</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="D72">
         <v>16.48</v>
       </c>
       <c r="E72">
         <v>16.48</v>
       </c>
       <c r="G72" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
+        <v>367</v>
+      </c>
+      <c r="J72">
+        <v>1</v>
+      </c>
+      <c r="K72" t="s">
+        <v>18</v>
+      </c>
+      <c r="L72" t="s">
         <v>368</v>
-      </c>
-[...7 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
+        <v>369</v>
+      </c>
+      <c r="B73" t="s">
         <v>370</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="D73">
         <v>20.4</v>
       </c>
       <c r="E73">
         <v>20.4</v>
       </c>
       <c r="G73" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
+        <v>372</v>
+      </c>
+      <c r="J73">
+        <v>1</v>
+      </c>
+      <c r="K73" t="s">
+        <v>18</v>
+      </c>
+      <c r="L73" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>374</v>
+      </c>
+      <c r="B74" t="s">
         <v>375</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="D74">
         <v>23.42</v>
       </c>
       <c r="E74">
         <v>23.42</v>
       </c>
       <c r="G74" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
+        <v>377</v>
+      </c>
+      <c r="J74">
+        <v>1</v>
+      </c>
+      <c r="K74" t="s">
+        <v>18</v>
+      </c>
+      <c r="L74" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
+        <v>379</v>
+      </c>
+      <c r="B75" t="s">
         <v>380</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="D75">
         <v>29.14</v>
       </c>
       <c r="E75">
         <v>29.14</v>
       </c>
       <c r="G75" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
+        <v>382</v>
+      </c>
+      <c r="J75">
+        <v>1</v>
+      </c>
+      <c r="K75" t="s">
+        <v>18</v>
+      </c>
+      <c r="L75" t="s">
         <v>383</v>
-      </c>
-[...7 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
+        <v>384</v>
+      </c>
+      <c r="B76" t="s">
         <v>385</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="D76">
         <v>38.24</v>
       </c>
       <c r="E76">
         <v>38.24</v>
       </c>
       <c r="G76" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
+        <v>387</v>
+      </c>
+      <c r="J76">
+        <v>1</v>
+      </c>
+      <c r="K76" t="s">
+        <v>18</v>
+      </c>
+      <c r="L76" t="s">
         <v>388</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
+        <v>389</v>
+      </c>
+      <c r="B77" t="s">
         <v>390</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="D77">
         <v>13.96</v>
       </c>
       <c r="E77">
         <v>13.96</v>
       </c>
       <c r="G77" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
+        <v>392</v>
+      </c>
+      <c r="J77">
+        <v>1</v>
+      </c>
+      <c r="K77" t="s">
+        <v>18</v>
+      </c>
+      <c r="L77" t="s">
         <v>393</v>
-      </c>
-[...7 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>394</v>
+      </c>
+      <c r="B78" t="s">
         <v>395</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D78">
         <v>16.51</v>
       </c>
       <c r="E78">
         <v>16.51</v>
       </c>
       <c r="G78" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
+        <v>397</v>
+      </c>
+      <c r="J78">
+        <v>1</v>
+      </c>
+      <c r="K78" t="s">
+        <v>18</v>
+      </c>
+      <c r="L78" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
+        <v>399</v>
+      </c>
+      <c r="B79" t="s">
         <v>400</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="D79">
         <v>20.4</v>
       </c>
       <c r="E79">
         <v>20.4</v>
       </c>
       <c r="G79" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
+        <v>402</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
+      </c>
+      <c r="K79" t="s">
+        <v>18</v>
+      </c>
+      <c r="L79" t="s">
         <v>403</v>
-      </c>
-[...7 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
+        <v>404</v>
+      </c>
+      <c r="B80" t="s">
         <v>405</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="D80">
         <v>23.4</v>
       </c>
       <c r="E80">
         <v>23.4</v>
       </c>
       <c r="G80" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
+        <v>407</v>
+      </c>
+      <c r="J80">
+        <v>1</v>
+      </c>
+      <c r="K80" t="s">
+        <v>18</v>
+      </c>
+      <c r="L80" t="s">
         <v>408</v>
-      </c>
-[...7 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
+        <v>409</v>
+      </c>
+      <c r="B81" t="s">
         <v>410</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="D81">
         <v>29.14</v>
       </c>
       <c r="E81">
         <v>29.14</v>
       </c>
       <c r="G81" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
+        <v>412</v>
+      </c>
+      <c r="J81">
+        <v>1</v>
+      </c>
+      <c r="K81" t="s">
+        <v>18</v>
+      </c>
+      <c r="L81" t="s">
         <v>413</v>
-      </c>
-[...7 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>414</v>
+      </c>
+      <c r="B82" t="s">
         <v>415</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="D82">
         <v>38.24</v>
       </c>
       <c r="E82">
         <v>38.24</v>
       </c>
       <c r="G82" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
+        <v>417</v>
+      </c>
+      <c r="J82">
+        <v>1</v>
+      </c>
+      <c r="K82" t="s">
+        <v>18</v>
+      </c>
+      <c r="L82" t="s">
         <v>418</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>419</v>
+      </c>
+      <c r="B83" t="s">
         <v>420</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="D83">
         <v>14.66</v>
       </c>
       <c r="E83">
         <v>14.66</v>
       </c>
       <c r="G83" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
+        <v>422</v>
+      </c>
+      <c r="J83">
+        <v>1</v>
+      </c>
+      <c r="K83" t="s">
+        <v>18</v>
+      </c>
+      <c r="L83" t="s">
         <v>423</v>
-      </c>
-[...7 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
+        <v>424</v>
+      </c>
+      <c r="B84" t="s">
         <v>425</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="D84">
         <v>17.03</v>
       </c>
       <c r="E84">
         <v>17.03</v>
       </c>
       <c r="F84" s="1">
         <v>46157</v>
       </c>
       <c r="G84" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
+        <v>427</v>
+      </c>
+      <c r="J84">
+        <v>1</v>
+      </c>
+      <c r="K84" t="s">
+        <v>18</v>
+      </c>
+      <c r="L84" t="s">
         <v>428</v>
-      </c>
-[...7 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
+        <v>429</v>
+      </c>
+      <c r="B85" t="s">
         <v>430</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="D85">
         <v>20.04</v>
       </c>
       <c r="E85">
         <v>20.04</v>
       </c>
       <c r="F85" s="1">
         <v>46157</v>
       </c>
       <c r="G85" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
+        <v>432</v>
+      </c>
+      <c r="J85">
+        <v>1</v>
+      </c>
+      <c r="K85" t="s">
+        <v>18</v>
+      </c>
+      <c r="L85" t="s">
         <v>433</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
+        <v>434</v>
+      </c>
+      <c r="B86" t="s">
         <v>435</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="D86">
         <v>27.67</v>
       </c>
       <c r="E86">
         <v>27.67</v>
       </c>
       <c r="G86" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
+        <v>437</v>
+      </c>
+      <c r="J86">
+        <v>1</v>
+      </c>
+      <c r="K86" t="s">
+        <v>18</v>
+      </c>
+      <c r="L86" t="s">
         <v>438</v>
-      </c>
-[...7 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
+        <v>439</v>
+      </c>
+      <c r="B87" t="s">
         <v>440</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="D87">
         <v>15.81</v>
       </c>
       <c r="E87">
         <v>15.81</v>
       </c>
       <c r="F87" s="1">
         <v>46157</v>
       </c>
       <c r="G87" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
+        <v>442</v>
+      </c>
+      <c r="J87">
+        <v>1</v>
+      </c>
+      <c r="K87" t="s">
+        <v>18</v>
+      </c>
+      <c r="L87" t="s">
         <v>443</v>
-      </c>
-[...7 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
+        <v>444</v>
+      </c>
+      <c r="B88" t="s">
         <v>445</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="D88">
         <v>19.15</v>
       </c>
       <c r="E88">
         <v>19.15</v>
       </c>
       <c r="G88" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
+        <v>447</v>
+      </c>
+      <c r="J88">
+        <v>1</v>
+      </c>
+      <c r="K88" t="s">
+        <v>18</v>
+      </c>
+      <c r="L88" t="s">
         <v>448</v>
-      </c>
-[...7 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
+        <v>449</v>
+      </c>
+      <c r="B89" t="s">
         <v>450</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="D89">
         <v>23.44</v>
       </c>
       <c r="E89">
         <v>23.44</v>
       </c>
       <c r="G89" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
+        <v>452</v>
+      </c>
+      <c r="J89">
+        <v>1</v>
+      </c>
+      <c r="K89" t="s">
+        <v>18</v>
+      </c>
+      <c r="L89" t="s">
         <v>453</v>
-      </c>
-[...7 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
+        <v>454</v>
+      </c>
+      <c r="B90" t="s">
         <v>455</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="D90">
         <v>25.95</v>
       </c>
       <c r="E90">
         <v>25.95</v>
       </c>
       <c r="G90" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
+        <v>457</v>
+      </c>
+      <c r="J90">
+        <v>1</v>
+      </c>
+      <c r="K90" t="s">
+        <v>18</v>
+      </c>
+      <c r="L90" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
+        <v>459</v>
+      </c>
+      <c r="B91" t="s">
         <v>460</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D91">
         <v>12.16</v>
       </c>
       <c r="E91">
         <v>12.16</v>
       </c>
       <c r="G91" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
+        <v>462</v>
+      </c>
+      <c r="J91">
+        <v>1</v>
+      </c>
+      <c r="K91" t="s">
+        <v>18</v>
+      </c>
+      <c r="L91" t="s">
         <v>463</v>
-      </c>
-[...7 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
+        <v>464</v>
+      </c>
+      <c r="B92" t="s">
         <v>465</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="D92">
         <v>15.52</v>
       </c>
       <c r="E92">
         <v>15.52</v>
       </c>
       <c r="G92" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
+        <v>467</v>
+      </c>
+      <c r="J92">
+        <v>1</v>
+      </c>
+      <c r="K92" t="s">
+        <v>18</v>
+      </c>
+      <c r="L92" t="s">
         <v>468</v>
-      </c>
-[...7 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
+        <v>469</v>
+      </c>
+      <c r="B93" t="s">
         <v>470</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="D93">
         <v>26.24</v>
       </c>
       <c r="E93">
         <v>26.24</v>
       </c>
       <c r="F93" s="1">
         <v>46157</v>
       </c>
       <c r="G93" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
+        <v>472</v>
+      </c>
+      <c r="J93">
+        <v>1</v>
+      </c>
+      <c r="K93" t="s">
+        <v>18</v>
+      </c>
+      <c r="L93" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
+        <v>474</v>
+      </c>
+      <c r="B94" t="s">
         <v>475</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="D94">
         <v>34.47</v>
       </c>
       <c r="E94">
         <v>34.47</v>
       </c>
       <c r="G94" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
+        <v>477</v>
+      </c>
+      <c r="J94">
+        <v>1</v>
+      </c>
+      <c r="K94" t="s">
+        <v>18</v>
+      </c>
+      <c r="L94" t="s">
         <v>478</v>
-      </c>
-[...7 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
+        <v>479</v>
+      </c>
+      <c r="B95" t="s">
         <v>480</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="D95">
         <v>12.16</v>
       </c>
       <c r="E95">
         <v>12.16</v>
       </c>
       <c r="G95" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
+        <v>482</v>
+      </c>
+      <c r="J95">
+        <v>1</v>
+      </c>
+      <c r="K95" t="s">
+        <v>18</v>
+      </c>
+      <c r="L95" t="s">
         <v>483</v>
-      </c>
-[...7 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>484</v>
+      </c>
+      <c r="B96" t="s">
         <v>485</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="D96">
         <v>14.94</v>
       </c>
       <c r="E96">
         <v>14.94</v>
       </c>
       <c r="G96" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
+        <v>487</v>
+      </c>
+      <c r="J96">
+        <v>1</v>
+      </c>
+      <c r="K96" t="s">
+        <v>18</v>
+      </c>
+      <c r="L96" t="s">
         <v>488</v>
-      </c>
-[...7 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>489</v>
+      </c>
+      <c r="B97" t="s">
         <v>490</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="D97">
         <v>25.5</v>
       </c>
       <c r="E97">
         <v>25.5</v>
       </c>
       <c r="G97" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
+        <v>492</v>
+      </c>
+      <c r="J97">
+        <v>1</v>
+      </c>
+      <c r="K97" t="s">
+        <v>18</v>
+      </c>
+      <c r="L97" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>494</v>
+      </c>
+      <c r="B98" t="s">
         <v>495</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="D98">
         <v>32.71</v>
       </c>
       <c r="E98">
         <v>32.71</v>
       </c>
       <c r="G98" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
+        <v>497</v>
+      </c>
+      <c r="J98">
+        <v>1</v>
+      </c>
+      <c r="K98" t="s">
+        <v>18</v>
+      </c>
+      <c r="L98" t="s">
         <v>498</v>
-      </c>
-[...7 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>499</v>
+      </c>
+      <c r="B99" t="s">
         <v>500</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="D99">
         <v>761.83</v>
       </c>
       <c r="E99">
         <v>761.83</v>
       </c>
       <c r="F99" s="1">
         <v>46157</v>
       </c>
       <c r="G99" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
+        <v>502</v>
+      </c>
+      <c r="J99">
+        <v>1</v>
+      </c>
+      <c r="K99" t="s">
+        <v>18</v>
+      </c>
+      <c r="L99" t="s">
         <v>503</v>
-      </c>
-[...7 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>504</v>
+      </c>
+      <c r="B100" t="s">
         <v>505</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="D100">
         <v>1009.61</v>
       </c>
       <c r="E100">
         <v>1009.61</v>
       </c>
       <c r="F100" s="1">
         <v>46157</v>
       </c>
       <c r="G100" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
+        <v>507</v>
+      </c>
+      <c r="J100">
+        <v>1</v>
+      </c>
+      <c r="K100" t="s">
+        <v>18</v>
+      </c>
+      <c r="L100" t="s">
         <v>508</v>
-      </c>
-[...7 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>509</v>
+      </c>
+      <c r="B101" t="s">
         <v>510</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="D101">
         <v>702.65</v>
       </c>
       <c r="E101">
         <v>702.65</v>
       </c>
       <c r="F101" s="1">
         <v>46157</v>
       </c>
       <c r="G101" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
+        <v>512</v>
+      </c>
+      <c r="J101">
+        <v>1</v>
+      </c>
+      <c r="K101" t="s">
+        <v>18</v>
+      </c>
+      <c r="L101" t="s">
         <v>513</v>
-      </c>
-[...7 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>514</v>
+      </c>
+      <c r="B102" t="s">
         <v>515</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="D102">
         <v>859.54</v>
       </c>
       <c r="E102">
         <v>859.54</v>
       </c>
       <c r="F102" s="1">
         <v>46157</v>
       </c>
       <c r="G102" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
+        <v>517</v>
+      </c>
+      <c r="J102">
+        <v>1</v>
+      </c>
+      <c r="K102" t="s">
+        <v>18</v>
+      </c>
+      <c r="L102" t="s">
         <v>518</v>
-      </c>
-[...7 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>519</v>
+      </c>
+      <c r="B103" t="s">
         <v>520</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="D103">
         <v>651.4</v>
       </c>
       <c r="E103">
         <v>651.4</v>
       </c>
       <c r="F103" s="1">
         <v>46157</v>
       </c>
       <c r="G103" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
+        <v>522</v>
+      </c>
+      <c r="J103">
+        <v>1</v>
+      </c>
+      <c r="K103" t="s">
+        <v>18</v>
+      </c>
+      <c r="L103" t="s">
         <v>523</v>
-      </c>
-[...7 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>524</v>
+      </c>
+      <c r="B104" t="s">
         <v>525</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="D104">
         <v>753.89</v>
       </c>
       <c r="E104">
         <v>753.89</v>
       </c>
       <c r="F104" s="1">
         <v>46157</v>
       </c>
       <c r="G104" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
+        <v>527</v>
+      </c>
+      <c r="J104">
+        <v>1</v>
+      </c>
+      <c r="K104" t="s">
+        <v>18</v>
+      </c>
+      <c r="L104" t="s">
         <v>528</v>
-      </c>
-[...7 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>529</v>
+      </c>
+      <c r="B105" t="s">
         <v>530</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="D105">
         <v>194.59</v>
       </c>
       <c r="E105">
         <v>194.59</v>
       </c>
       <c r="F105" s="1">
         <v>46157</v>
       </c>
       <c r="G105" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
+        <v>532</v>
+      </c>
+      <c r="J105">
+        <v>1</v>
+      </c>
+      <c r="K105" t="s">
+        <v>18</v>
+      </c>
+      <c r="L105" t="s">
         <v>533</v>
-      </c>
-[...7 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>534</v>
+      </c>
+      <c r="B106" t="s">
         <v>535</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="D106">
         <v>38.36</v>
       </c>
       <c r="E106">
         <v>38.36</v>
       </c>
       <c r="F106" s="1">
         <v>46157</v>
       </c>
       <c r="G106" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
+        <v>537</v>
+      </c>
+      <c r="J106">
+        <v>1</v>
+      </c>
+      <c r="K106" t="s">
+        <v>18</v>
+      </c>
+      <c r="L106" t="s">
         <v>538</v>
-      </c>
-[...7 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>539</v>
+      </c>
+      <c r="B107" t="s">
         <v>540</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="D107">
         <v>47.55</v>
       </c>
       <c r="E107">
         <v>47.55</v>
       </c>
       <c r="F107" s="1">
         <v>46157</v>
       </c>
       <c r="G107" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
+        <v>542</v>
+      </c>
+      <c r="J107">
+        <v>1</v>
+      </c>
+      <c r="K107" t="s">
+        <v>18</v>
+      </c>
+      <c r="L107" t="s">
         <v>543</v>
-      </c>
-[...7 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>544</v>
+      </c>
+      <c r="B108" t="s">
         <v>545</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="D108">
         <v>52.15</v>
       </c>
       <c r="E108">
         <v>52.15</v>
       </c>
       <c r="F108" s="1">
         <v>46157</v>
       </c>
       <c r="G108" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
+        <v>547</v>
+      </c>
+      <c r="J108">
+        <v>1</v>
+      </c>
+      <c r="K108" t="s">
+        <v>18</v>
+      </c>
+      <c r="L108" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>549</v>
+      </c>
+      <c r="B109" t="s">
         <v>550</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="D109">
         <v>110.36</v>
       </c>
       <c r="E109">
         <v>110.36</v>
       </c>
       <c r="F109" s="1">
         <v>46157</v>
       </c>
       <c r="G109" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
+        <v>552</v>
+      </c>
+      <c r="J109">
+        <v>1</v>
+      </c>
+      <c r="K109" t="s">
+        <v>18</v>
+      </c>
+      <c r="L109" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>554</v>
+      </c>
+      <c r="B110" t="s">
         <v>555</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="D110">
         <v>115.12</v>
       </c>
       <c r="E110">
         <v>115.12</v>
       </c>
       <c r="F110" s="1">
         <v>46157</v>
       </c>
       <c r="G110" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
+        <v>557</v>
+      </c>
+      <c r="J110">
+        <v>1</v>
+      </c>
+      <c r="K110" t="s">
+        <v>18</v>
+      </c>
+      <c r="L110" t="s">
         <v>558</v>
-      </c>
-[...7 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>559</v>
+      </c>
+      <c r="B111" t="s">
         <v>560</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="D111">
         <v>12.14</v>
       </c>
       <c r="E111">
         <v>12.14</v>
       </c>
       <c r="F111" s="1">
         <v>46157</v>
       </c>
       <c r="G111" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
+        <v>562</v>
+      </c>
+      <c r="J111">
+        <v>1</v>
+      </c>
+      <c r="K111" t="s">
+        <v>18</v>
+      </c>
+      <c r="L111" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>564</v>
+      </c>
+      <c r="B112" t="s">
         <v>565</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="D112">
         <v>15.79</v>
       </c>
       <c r="E112">
         <v>15.79</v>
       </c>
       <c r="G112" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
+        <v>567</v>
+      </c>
+      <c r="J112">
+        <v>1</v>
+      </c>
+      <c r="K112" t="s">
+        <v>18</v>
+      </c>
+      <c r="L112" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>569</v>
+      </c>
+      <c r="B113" t="s">
         <v>570</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="D113">
         <v>24.34</v>
       </c>
       <c r="E113">
         <v>24.34</v>
       </c>
       <c r="F113" s="1">
         <v>46157</v>
       </c>
       <c r="G113" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
+        <v>572</v>
+      </c>
+      <c r="J113">
+        <v>1</v>
+      </c>
+      <c r="K113" t="s">
+        <v>18</v>
+      </c>
+      <c r="L113" t="s">
         <v>573</v>
-      </c>
-[...7 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>574</v>
+      </c>
+      <c r="B114" t="s">
         <v>575</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="D114">
         <v>29.02</v>
       </c>
       <c r="E114">
         <v>29.02</v>
       </c>
       <c r="F114" s="1">
         <v>46157</v>
       </c>
       <c r="G114" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
+        <v>577</v>
+      </c>
+      <c r="J114">
+        <v>1</v>
+      </c>
+      <c r="K114" t="s">
+        <v>18</v>
+      </c>
+      <c r="L114" t="s">
         <v>578</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>579</v>
+      </c>
+      <c r="B115" t="s">
         <v>580</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="D115">
         <v>32.5</v>
       </c>
       <c r="E115">
         <v>32.5</v>
       </c>
       <c r="F115" s="1">
         <v>46157</v>
       </c>
       <c r="G115" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="J115">
         <v>10</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>584</v>
+      </c>
+      <c r="B116" t="s">
         <v>585</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="D116">
         <v>33.8</v>
       </c>
       <c r="E116">
         <v>33.8</v>
       </c>
       <c r="F116" s="1">
         <v>46157</v>
       </c>
       <c r="G116" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="J116">
         <v>10</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>589</v>
+      </c>
+      <c r="B117" t="s">
         <v>590</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="D117">
         <v>103.53</v>
       </c>
       <c r="E117">
         <v>103.53</v>
       </c>
       <c r="F117" s="1">
         <v>46157</v>
       </c>
       <c r="G117" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
+        <v>592</v>
+      </c>
+      <c r="J117">
+        <v>1</v>
+      </c>
+      <c r="K117" t="s">
+        <v>18</v>
+      </c>
+      <c r="L117" t="s">
         <v>593</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>594</v>
+      </c>
+      <c r="B118" t="s">
         <v>595</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="D118">
         <v>130.54</v>
       </c>
       <c r="E118">
         <v>130.54</v>
       </c>
       <c r="F118" s="1">
         <v>46157</v>
       </c>
       <c r="G118" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
+        <v>597</v>
+      </c>
+      <c r="J118">
+        <v>1</v>
+      </c>
+      <c r="K118" t="s">
+        <v>18</v>
+      </c>
+      <c r="L118" t="s">
         <v>598</v>
-      </c>
-[...7 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>599</v>
+      </c>
+      <c r="B119" t="s">
         <v>600</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="D119">
         <v>199.03</v>
       </c>
       <c r="E119">
         <v>199.03</v>
       </c>
       <c r="F119" s="1">
         <v>46157</v>
       </c>
       <c r="G119" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
+        <v>602</v>
+      </c>
+      <c r="J119">
+        <v>1</v>
+      </c>
+      <c r="K119" t="s">
+        <v>18</v>
+      </c>
+      <c r="L119" t="s">
         <v>603</v>
-      </c>
-[...7 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>604</v>
+      </c>
+      <c r="B120" t="s">
         <v>605</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="D120">
         <v>253.45</v>
       </c>
       <c r="E120">
         <v>253.45</v>
       </c>
       <c r="F120" s="1">
         <v>46157</v>
       </c>
       <c r="G120" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
+        <v>607</v>
+      </c>
+      <c r="J120">
+        <v>1</v>
+      </c>
+      <c r="K120" t="s">
+        <v>18</v>
+      </c>
+      <c r="L120" t="s">
         <v>608</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>609</v>
+      </c>
+      <c r="B121" t="s">
         <v>610</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="D121">
         <v>11.93</v>
       </c>
       <c r="E121">
         <v>11.93</v>
       </c>
       <c r="F121" s="1">
         <v>46157</v>
       </c>
       <c r="G121" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="J121">
         <v>10</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>614</v>
+      </c>
+      <c r="B122" t="s">
         <v>615</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="D122">
         <v>17.42</v>
       </c>
       <c r="E122">
         <v>17.42</v>
       </c>
       <c r="F122" s="1">
         <v>46157</v>
       </c>
       <c r="G122" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="J122">
         <v>10</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>619</v>
+      </c>
+      <c r="B123" t="s">
         <v>620</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="D123">
         <v>5.88</v>
       </c>
       <c r="E123">
         <v>5.88</v>
       </c>
       <c r="F123" s="1">
         <v>46157</v>
       </c>
       <c r="G123" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="J123">
         <v>10</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>624</v>
+      </c>
+      <c r="B124" t="s">
         <v>625</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="D124">
         <v>8.26</v>
       </c>
       <c r="E124">
         <v>8.26</v>
       </c>
       <c r="F124" s="1">
         <v>46157</v>
       </c>
       <c r="G124" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="J124">
         <v>10</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>629</v>
+      </c>
+      <c r="B125" t="s">
         <v>630</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="D125">
         <v>29.36</v>
       </c>
       <c r="E125">
         <v>29.36</v>
       </c>
       <c r="F125" s="1">
         <v>46157</v>
       </c>
       <c r="G125" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="J125">
         <v>10</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>634</v>
+      </c>
+      <c r="B126" t="s">
         <v>635</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="D126">
         <v>42.02</v>
       </c>
       <c r="E126">
         <v>42.02</v>
       </c>
       <c r="F126" s="1">
         <v>46157</v>
       </c>
       <c r="G126" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="J126">
         <v>10</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>639</v>
+      </c>
+      <c r="B127" t="s">
         <v>640</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="D127">
         <v>10.59</v>
       </c>
       <c r="E127">
         <v>10.59</v>
       </c>
       <c r="G127" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
-        <v>644</v>
+        <v>613</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>643</v>
+      </c>
+      <c r="B128" t="s">
+        <v>644</v>
+      </c>
+      <c r="C128" t="s">
         <v>645</v>
-      </c>
-[...4 lines deleted...]
-        <v>647</v>
       </c>
       <c r="D128">
         <v>14.15</v>
       </c>
       <c r="E128">
         <v>14.15</v>
       </c>
       <c r="G128" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>649</v>
+        <v>618</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="B129" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="C129" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="D129">
         <v>17.42</v>
       </c>
       <c r="E129">
         <v>17.42</v>
       </c>
       <c r="F129" s="1">
         <v>46157</v>
       </c>
       <c r="G129" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
-        <v>654</v>
+        <v>623</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="B130" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="C130" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="D130">
         <v>16.54</v>
       </c>
       <c r="E130">
         <v>16.54</v>
       </c>
       <c r="F130" s="1">
         <v>46157</v>
       </c>
       <c r="G130" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>659</v>
+        <v>628</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="B131" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="C131" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="D131">
         <v>19.85</v>
       </c>
       <c r="E131">
         <v>19.85</v>
       </c>
       <c r="F131" s="1">
         <v>46157</v>
       </c>
       <c r="G131" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="B132" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="C132" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="D132">
         <v>26.4</v>
       </c>
       <c r="E132">
         <v>26.4</v>
       </c>
       <c r="F132" s="1">
         <v>46157</v>
       </c>
       <c r="G132" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="B133" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="C133" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="D133">
         <v>25.46</v>
       </c>
       <c r="E133">
         <v>25.46</v>
       </c>
       <c r="G133" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="B134" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="C134" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="D134">
         <v>35.43</v>
       </c>
       <c r="E134">
         <v>35.43</v>
       </c>
       <c r="G134" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>679</v>
+        <v>633</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="B135" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="C135" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="D135">
         <v>59.65</v>
       </c>
       <c r="E135">
         <v>59.65</v>
       </c>
       <c r="G135" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>684</v>
+        <v>638</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>685</v>
+        <v>678</v>
       </c>
       <c r="B136" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="C136" t="s">
-        <v>687</v>
+        <v>680</v>
       </c>
       <c r="D136">
         <v>38.18</v>
       </c>
       <c r="E136">
         <v>38.18</v>
       </c>
       <c r="G136" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>688</v>
+        <v>681</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
       <c r="B137" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="C137" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="D137">
         <v>52.17</v>
       </c>
       <c r="E137">
         <v>52.17</v>
       </c>
       <c r="G137" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
-        <v>693</v>
+        <v>686</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
-        <v>694</v>
+        <v>687</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="B138" t="s">
-        <v>696</v>
+        <v>689</v>
       </c>
       <c r="C138" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="D138">
         <v>83.55</v>
       </c>
       <c r="E138">
         <v>83.55</v>
       </c>
       <c r="G138" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>699</v>
+        <v>692</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="B139" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="C139" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="D139">
         <v>17.27</v>
       </c>
       <c r="E139">
         <v>17.27</v>
       </c>
       <c r="G139" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
       <c r="B140" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="C140" t="s">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="D140">
         <v>20.02</v>
       </c>
       <c r="E140">
         <v>20.02</v>
       </c>
       <c r="G140" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="B141" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
       <c r="C141" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="D141">
         <v>20.89</v>
       </c>
       <c r="E141">
         <v>20.89</v>
       </c>
       <c r="G141" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>714</v>
+        <v>707</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>715</v>
+        <v>708</v>
       </c>
       <c r="B142" t="s">
-        <v>716</v>
+        <v>709</v>
       </c>
       <c r="C142" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="D142">
         <v>26.17</v>
       </c>
       <c r="E142">
         <v>26.17</v>
       </c>
       <c r="G142" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="B143" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="C143" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="D143">
         <v>34.58</v>
       </c>
       <c r="E143">
         <v>34.58</v>
       </c>
       <c r="G143" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>725</v>
+        <v>718</v>
       </c>
       <c r="B144" t="s">
-        <v>726</v>
+        <v>719</v>
       </c>
       <c r="C144" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="D144">
         <v>31.54</v>
       </c>
       <c r="E144">
         <v>31.54</v>
       </c>
       <c r="G144" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
-        <v>728</v>
+        <v>721</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>730</v>
+        <v>723</v>
       </c>
       <c r="B145" t="s">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="C145" t="s">
-        <v>732</v>
+        <v>725</v>
       </c>
       <c r="D145">
         <v>9.48</v>
       </c>
       <c r="E145">
         <v>9.48</v>
       </c>
       <c r="G145" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
-        <v>733</v>
+        <v>726</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>735</v>
+        <v>728</v>
       </c>
       <c r="B146" t="s">
-        <v>736</v>
+        <v>729</v>
       </c>
       <c r="C146" t="s">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="D146">
         <v>9.33</v>
       </c>
       <c r="E146">
         <v>9.33</v>
       </c>
       <c r="G146" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
-        <v>738</v>
+        <v>731</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>740</v>
+        <v>733</v>
       </c>
       <c r="B147" t="s">
-        <v>741</v>
+        <v>734</v>
       </c>
       <c r="C147" t="s">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="D147">
         <v>12.41</v>
       </c>
       <c r="E147">
         <v>12.41</v>
       </c>
       <c r="G147" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
-        <v>743</v>
+        <v>736</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147" t="s">
-        <v>744</v>
+        <v>737</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="B148" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
       <c r="C148" t="s">
-        <v>747</v>
+        <v>740</v>
       </c>
       <c r="D148">
         <v>5.56</v>
       </c>
       <c r="E148">
         <v>5.56</v>
       </c>
       <c r="G148" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
-        <v>748</v>
+        <v>741</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148" t="s">
-        <v>749</v>
+        <v>742</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
       <c r="B149" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="C149" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
       <c r="D149">
         <v>6.19</v>
       </c>
       <c r="E149">
         <v>6.19</v>
       </c>
       <c r="G149" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
       <c r="L149" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>755</v>
+        <v>748</v>
       </c>
       <c r="B150" t="s">
-        <v>756</v>
+        <v>749</v>
       </c>
       <c r="C150" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="D150">
         <v>12.2</v>
       </c>
       <c r="E150">
         <v>12.2</v>
       </c>
       <c r="F150" s="1">
         <v>46157</v>
       </c>
       <c r="G150" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>760</v>
+        <v>753</v>
       </c>
       <c r="B151" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="C151" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="D151">
         <v>10.37</v>
       </c>
       <c r="E151">
         <v>10.37</v>
       </c>
       <c r="F151" s="1">
         <v>46157</v>
       </c>
       <c r="G151" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="B152" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="C152" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="D152">
         <v>9.23</v>
       </c>
       <c r="E152">
         <v>9.23</v>
       </c>
       <c r="G152" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="B153" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="C153" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="D153">
         <v>6.33</v>
       </c>
       <c r="E153">
         <v>6.33</v>
       </c>
       <c r="F153" s="1">
         <v>46157</v>
       </c>
       <c r="G153" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="B154" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
       <c r="C154" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="D154">
         <v>38.92</v>
       </c>
       <c r="E154">
         <v>38.92</v>
       </c>
       <c r="F154" s="1">
         <v>46157</v>
       </c>
       <c r="G154" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="B155" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="C155" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
       <c r="D155">
         <v>34.95</v>
       </c>
       <c r="E155">
         <v>34.95</v>
       </c>
       <c r="F155" s="1">
         <v>46157</v>
       </c>
       <c r="G155" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="J155">
         <v>1</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="B156" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="C156" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="D156">
         <v>18.2</v>
       </c>
       <c r="E156">
         <v>18.2</v>
       </c>
       <c r="F156" s="1">
         <v>46157</v>
       </c>
       <c r="G156" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="J156">
         <v>1</v>
       </c>
       <c r="K156" t="s">
         <v>18</v>
       </c>
       <c r="L156" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="B157" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="C157" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="D157">
         <v>18.2</v>
       </c>
       <c r="E157">
         <v>18.2</v>
       </c>
       <c r="F157" s="1">
         <v>46157</v>
       </c>
       <c r="G157" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
       <c r="I157" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="J157">
         <v>1</v>
       </c>
       <c r="K157" t="s">
         <v>18</v>
       </c>
       <c r="L157" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="B158" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="C158" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
       <c r="D158">
         <v>113.1</v>
       </c>
       <c r="E158">
         <v>113.1</v>
       </c>
       <c r="G158" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
       <c r="I158" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="J158">
         <v>1</v>
       </c>
       <c r="K158" t="s">
         <v>18</v>
       </c>
       <c r="L158" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>800</v>
+        <v>793</v>
       </c>
       <c r="B159" t="s">
-        <v>801</v>
+        <v>794</v>
       </c>
       <c r="C159" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="D159">
         <v>78.91</v>
       </c>
       <c r="E159">
         <v>78.91</v>
       </c>
       <c r="G159" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="J159">
         <v>1</v>
       </c>
       <c r="K159" t="s">
         <v>18</v>
       </c>
       <c r="L159" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="B160" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="C160" t="s">
-        <v>807</v>
+        <v>800</v>
       </c>
       <c r="D160">
         <v>40.92</v>
       </c>
       <c r="E160">
         <v>40.92</v>
       </c>
       <c r="F160" s="1">
         <v>46157</v>
       </c>
       <c r="G160" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" t="s">
-        <v>808</v>
+        <v>801</v>
       </c>
       <c r="J160">
         <v>1</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
       <c r="L160" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="B161" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
       <c r="C161" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="D161">
         <v>64.07</v>
       </c>
       <c r="E161">
         <v>64.07</v>
       </c>
       <c r="F161" s="1">
         <v>46157</v>
       </c>
       <c r="G161" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161" t="s">
         <v>18</v>
       </c>
       <c r="L161" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="B162" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="C162" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="D162">
         <v>405.67</v>
       </c>
       <c r="E162">
         <v>405.67</v>
       </c>
       <c r="F162" s="1">
         <v>46157</v>
       </c>
       <c r="G162" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
       <c r="I162" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="J162">
         <v>1</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
       <c r="L162" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="B163" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="C163" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="D163">
         <v>157.12</v>
       </c>
       <c r="E163">
         <v>157.12</v>
       </c>
       <c r="F163" s="1">
         <v>46157</v>
       </c>
       <c r="G163" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="J163">
         <v>1</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
       <c r="L163" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="B164" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
       <c r="C164" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="D164">
         <v>24.16</v>
       </c>
       <c r="E164">
         <v>24.16</v>
       </c>
       <c r="F164" s="1">
         <v>46157</v>
       </c>
       <c r="G164" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
       <c r="L164" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="B165" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="C165" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="D165">
         <v>62.55</v>
       </c>
       <c r="E165">
         <v>62.55</v>
       </c>
       <c r="G165" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="J165">
         <v>1</v>
       </c>
       <c r="K165" t="s">
         <v>18</v>
       </c>
       <c r="L165" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="B166" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="C166" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="D166">
         <v>25.44</v>
       </c>
       <c r="E166">
         <v>25.44</v>
       </c>
       <c r="F166" s="1">
         <v>46157</v>
       </c>
       <c r="G166" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
       <c r="I166" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="J166">
         <v>1</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
       <c r="L166" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="B167" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="C167" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="D167">
         <v>20.83</v>
       </c>
       <c r="E167">
         <v>20.83</v>
       </c>
       <c r="F167" s="1">
         <v>46157</v>
       </c>
       <c r="G167" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
       <c r="I167" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="J167">
         <v>1</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
       <c r="L167" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="B168" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="C168" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
       <c r="D168">
         <v>20.46</v>
       </c>
       <c r="E168">
         <v>20.46</v>
       </c>
       <c r="F168" s="1">
         <v>46157</v>
       </c>
       <c r="G168" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H168" t="s">
         <v>16</v>
       </c>
       <c r="I168" t="s">
-        <v>848</v>
+        <v>841</v>
       </c>
       <c r="J168">
         <v>1</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
       <c r="L168" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
       <c r="B169" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="C169" t="s">
-        <v>852</v>
+        <v>845</v>
       </c>
       <c r="D169">
         <v>20.4</v>
       </c>
       <c r="E169">
         <v>20.4</v>
       </c>
       <c r="F169" s="1">
         <v>46157</v>
       </c>
       <c r="G169" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H169" t="s">
         <v>16</v>
       </c>
       <c r="I169" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="J169">
         <v>1</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
       <c r="L169" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="B170" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
       <c r="C170" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="D170">
         <v>20.4</v>
       </c>
       <c r="E170">
         <v>20.4</v>
       </c>
       <c r="F170" s="1">
         <v>46157</v>
       </c>
       <c r="G170" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H170" t="s">
         <v>16</v>
       </c>
       <c r="I170" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
       <c r="L170" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="B171" t="s">
-        <v>861</v>
+        <v>854</v>
       </c>
       <c r="C171" t="s">
-        <v>862</v>
+        <v>855</v>
       </c>
       <c r="D171">
         <v>20.4</v>
       </c>
       <c r="E171">
         <v>20.4</v>
       </c>
       <c r="F171" s="1">
         <v>46157</v>
       </c>
       <c r="G171" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H171" t="s">
         <v>16</v>
       </c>
       <c r="I171" t="s">
-        <v>863</v>
+        <v>856</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
       <c r="L171" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>865</v>
+        <v>858</v>
       </c>
       <c r="B172" t="s">
-        <v>866</v>
+        <v>859</v>
       </c>
       <c r="C172" t="s">
-        <v>867</v>
+        <v>860</v>
       </c>
       <c r="D172">
         <v>20.46</v>
       </c>
       <c r="E172">
         <v>20.46</v>
       </c>
       <c r="F172" s="1">
         <v>46157</v>
       </c>
       <c r="G172" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H172" t="s">
         <v>16</v>
       </c>
       <c r="I172" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="J172">
         <v>1</v>
       </c>
       <c r="K172" t="s">
         <v>18</v>
       </c>
       <c r="L172" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="B173" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="C173" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
       <c r="D173">
         <v>20.53</v>
       </c>
       <c r="E173">
         <v>20.53</v>
       </c>
       <c r="F173" s="1">
         <v>46157</v>
       </c>
       <c r="G173" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H173" t="s">
         <v>16</v>
       </c>
       <c r="I173" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173" t="s">
         <v>18</v>
       </c>
       <c r="L173" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="B174" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="C174" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="D174">
         <v>20.59</v>
       </c>
       <c r="E174">
         <v>20.59</v>
       </c>
       <c r="G174" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H174" t="s">
         <v>16</v>
       </c>
       <c r="I174" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
       <c r="L174" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="B175" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
       <c r="C175" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="D175">
         <v>20.08</v>
       </c>
       <c r="E175">
         <v>20.08</v>
       </c>
       <c r="G175" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H175" t="s">
         <v>16</v>
       </c>
       <c r="I175" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
       <c r="L175" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="B176" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="C176" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
       <c r="D176">
         <v>20.56</v>
       </c>
       <c r="E176">
         <v>20.56</v>
       </c>
       <c r="G176" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H176" t="s">
         <v>16</v>
       </c>
       <c r="I176" t="s">
-        <v>888</v>
+        <v>881</v>
       </c>
       <c r="J176">
         <v>1</v>
       </c>
       <c r="K176" t="s">
         <v>18</v>
       </c>
       <c r="L176" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="B177" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="C177" t="s">
-        <v>892</v>
+        <v>885</v>
       </c>
       <c r="D177">
         <v>20.29</v>
       </c>
       <c r="E177">
         <v>20.29</v>
       </c>
       <c r="G177" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H177" t="s">
         <v>16</v>
       </c>
       <c r="I177" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177" t="s">
         <v>18</v>
       </c>
       <c r="L177" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>895</v>
+        <v>888</v>
       </c>
       <c r="B178" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="C178" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
       <c r="D178">
         <v>20.97</v>
       </c>
       <c r="E178">
         <v>20.97</v>
       </c>
       <c r="F178" s="1">
         <v>46157</v>
       </c>
       <c r="G178" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H178" t="s">
         <v>16</v>
       </c>
       <c r="I178" t="s">
-        <v>898</v>
+        <v>891</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
       <c r="L178" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
       <c r="B179" t="s">
-        <v>901</v>
+        <v>894</v>
       </c>
       <c r="C179" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="D179">
         <v>20.97</v>
       </c>
       <c r="E179">
         <v>20.97</v>
       </c>
       <c r="F179" s="1">
         <v>46157</v>
       </c>
       <c r="G179" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H179" t="s">
         <v>16</v>
       </c>
       <c r="I179" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
       <c r="J179">
         <v>1</v>
       </c>
       <c r="K179" t="s">
         <v>18</v>
       </c>
       <c r="L179" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="B180" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="C180" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="D180">
         <v>21.13</v>
       </c>
       <c r="E180">
         <v>21.13</v>
       </c>
       <c r="F180" s="1">
         <v>46157</v>
       </c>
       <c r="G180" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>16</v>
       </c>
       <c r="I180" t="s">
-        <v>908</v>
+        <v>901</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180" t="s">
         <v>18</v>
       </c>
       <c r="L180" t="s">
-        <v>909</v>
+        <v>902</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>910</v>
+        <v>903</v>
       </c>
       <c r="B181" t="s">
-        <v>911</v>
+        <v>904</v>
       </c>
       <c r="C181" t="s">
-        <v>912</v>
+        <v>905</v>
       </c>
       <c r="D181">
         <v>30.11</v>
       </c>
       <c r="E181">
         <v>30.11</v>
       </c>
       <c r="F181" s="1">
         <v>46157</v>
       </c>
       <c r="G181" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H181" t="s">
         <v>16</v>
       </c>
       <c r="I181" t="s">
-        <v>913</v>
+        <v>906</v>
       </c>
       <c r="J181">
         <v>1</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
       <c r="L181" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="B182" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="C182" t="s">
-        <v>917</v>
+        <v>910</v>
       </c>
       <c r="D182">
         <v>30.44</v>
       </c>
       <c r="E182">
         <v>30.44</v>
       </c>
       <c r="F182" s="1">
         <v>46157</v>
       </c>
       <c r="G182" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H182" t="s">
         <v>16</v>
       </c>
       <c r="I182" t="s">
-        <v>918</v>
+        <v>911</v>
       </c>
       <c r="J182">
         <v>1</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
       <c r="L182" t="s">
-        <v>919</v>
+        <v>912</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>920</v>
+        <v>913</v>
       </c>
       <c r="B183" t="s">
-        <v>921</v>
+        <v>914</v>
       </c>
       <c r="C183" t="s">
-        <v>922</v>
+        <v>915</v>
       </c>
       <c r="D183">
         <v>30.34</v>
       </c>
       <c r="E183">
         <v>30.34</v>
       </c>
       <c r="F183" s="1">
         <v>46157</v>
       </c>
       <c r="G183" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H183" t="s">
         <v>16</v>
       </c>
       <c r="I183" t="s">
-        <v>923</v>
+        <v>916</v>
       </c>
       <c r="J183">
         <v>1</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
       <c r="L183" t="s">
-        <v>924</v>
+        <v>917</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>925</v>
+        <v>918</v>
       </c>
       <c r="B184" t="s">
-        <v>926</v>
+        <v>919</v>
       </c>
       <c r="C184" t="s">
-        <v>927</v>
+        <v>920</v>
       </c>
       <c r="D184">
         <v>37.5</v>
       </c>
       <c r="E184">
         <v>37.5</v>
       </c>
       <c r="F184" s="1">
         <v>46157</v>
       </c>
       <c r="G184" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H184" t="s">
         <v>16</v>
       </c>
       <c r="I184" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
       <c r="J184">
         <v>1</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
       <c r="L184" t="s">
-        <v>929</v>
+        <v>922</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>930</v>
+        <v>923</v>
       </c>
       <c r="B185" t="s">
-        <v>931</v>
+        <v>924</v>
       </c>
       <c r="C185" t="s">
-        <v>932</v>
+        <v>925</v>
       </c>
       <c r="D185">
         <v>43.65</v>
       </c>
       <c r="E185">
         <v>43.65</v>
       </c>
       <c r="F185" s="1">
         <v>46157</v>
       </c>
       <c r="G185" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H185" t="s">
         <v>16</v>
       </c>
       <c r="I185" t="s">
-        <v>933</v>
+        <v>926</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185" t="s">
         <v>18</v>
       </c>
       <c r="L185" t="s">
-        <v>934</v>
+        <v>927</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>935</v>
+        <v>928</v>
       </c>
       <c r="B186" t="s">
-        <v>936</v>
+        <v>929</v>
       </c>
       <c r="C186" t="s">
-        <v>937</v>
+        <v>930</v>
       </c>
       <c r="D186">
         <v>97.29</v>
       </c>
       <c r="E186">
         <v>97.29</v>
       </c>
       <c r="F186" s="1">
         <v>46157</v>
       </c>
       <c r="G186" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H186" t="s">
         <v>16</v>
       </c>
       <c r="I186" t="s">
-        <v>938</v>
+        <v>931</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186" t="s">
         <v>18</v>
       </c>
       <c r="L186" t="s">
-        <v>939</v>
+        <v>932</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>940</v>
+        <v>933</v>
       </c>
       <c r="B187" t="s">
-        <v>941</v>
+        <v>934</v>
       </c>
       <c r="C187" t="s">
-        <v>942</v>
+        <v>935</v>
       </c>
       <c r="D187">
         <v>57.57</v>
       </c>
       <c r="E187">
         <v>57.57</v>
       </c>
       <c r="F187" s="1">
         <v>46157</v>
       </c>
       <c r="G187" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H187" t="s">
         <v>16</v>
       </c>
       <c r="I187" t="s">
-        <v>943</v>
+        <v>936</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187" t="s">
         <v>18</v>
       </c>
       <c r="L187" t="s">
-        <v>944</v>
+        <v>937</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>945</v>
+        <v>938</v>
       </c>
       <c r="B188" t="s">
-        <v>946</v>
+        <v>939</v>
       </c>
       <c r="C188" t="s">
-        <v>947</v>
+        <v>940</v>
       </c>
       <c r="D188">
         <v>27.31</v>
       </c>
       <c r="E188">
         <v>27.31</v>
       </c>
       <c r="F188" s="1">
         <v>46157</v>
       </c>
       <c r="G188" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H188" t="s">
         <v>16</v>
       </c>
       <c r="I188" t="s">
-        <v>948</v>
+        <v>941</v>
       </c>
       <c r="J188">
         <v>1</v>
       </c>
       <c r="K188" t="s">
         <v>18</v>
       </c>
       <c r="L188" t="s">
-        <v>949</v>
+        <v>942</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="B189" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
       <c r="C189" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
       <c r="D189">
         <v>26.33</v>
       </c>
       <c r="E189">
         <v>26.33</v>
       </c>
       <c r="F189" s="1">
         <v>46157</v>
       </c>
       <c r="G189" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H189" t="s">
         <v>16</v>
       </c>
       <c r="I189" t="s">
-        <v>953</v>
+        <v>946</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189" t="s">
         <v>18</v>
       </c>
       <c r="L189" t="s">
-        <v>954</v>
+        <v>947</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
       <c r="B190" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="C190" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
       <c r="D190">
         <v>25.66</v>
       </c>
       <c r="E190">
         <v>25.66</v>
       </c>
       <c r="F190" s="1">
         <v>46157</v>
       </c>
       <c r="G190" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H190" t="s">
         <v>16</v>
       </c>
       <c r="I190" t="s">
-        <v>958</v>
+        <v>951</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190" t="s">
         <v>18</v>
       </c>
       <c r="L190" t="s">
-        <v>959</v>
+        <v>952</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>960</v>
+        <v>953</v>
       </c>
       <c r="B191" t="s">
-        <v>961</v>
+        <v>954</v>
       </c>
       <c r="C191" t="s">
-        <v>962</v>
+        <v>955</v>
       </c>
       <c r="D191">
         <v>20.14</v>
       </c>
       <c r="E191">
         <v>20.14</v>
       </c>
       <c r="F191" s="1">
         <v>46157</v>
       </c>
       <c r="G191" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
       <c r="I191" t="s">
-        <v>963</v>
+        <v>956</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191" t="s">
         <v>18</v>
       </c>
       <c r="L191" t="s">
-        <v>964</v>
+        <v>957</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="B192" t="s">
-        <v>966</v>
+        <v>959</v>
       </c>
       <c r="C192" t="s">
-        <v>967</v>
+        <v>960</v>
       </c>
       <c r="D192">
         <v>20.14</v>
       </c>
       <c r="E192">
         <v>20.14</v>
       </c>
       <c r="F192" s="1">
         <v>46157</v>
       </c>
       <c r="G192" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
       <c r="I192" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
       <c r="L192" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
       <c r="B193" t="s">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="C193" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="D193">
         <v>20.07</v>
       </c>
       <c r="E193">
         <v>20.07</v>
       </c>
       <c r="F193" s="1">
         <v>46157</v>
       </c>
       <c r="G193" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
       <c r="I193" t="s">
-        <v>973</v>
+        <v>966</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
       <c r="L193" t="s">
-        <v>974</v>
+        <v>967</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>975</v>
+        <v>968</v>
       </c>
       <c r="B194" t="s">
-        <v>976</v>
+        <v>969</v>
       </c>
       <c r="C194" t="s">
-        <v>977</v>
+        <v>970</v>
       </c>
       <c r="D194">
         <v>20.03</v>
       </c>
       <c r="E194">
         <v>20.03</v>
       </c>
       <c r="F194" s="1">
         <v>46157</v>
       </c>
       <c r="G194" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
       <c r="I194" t="s">
-        <v>978</v>
+        <v>971</v>
       </c>
       <c r="J194">
         <v>1</v>
       </c>
       <c r="K194" t="s">
         <v>18</v>
       </c>
       <c r="L194" t="s">
-        <v>979</v>
+        <v>972</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>980</v>
+        <v>973</v>
       </c>
       <c r="B195" t="s">
-        <v>981</v>
+        <v>974</v>
       </c>
       <c r="C195" t="s">
-        <v>982</v>
+        <v>975</v>
       </c>
       <c r="D195">
         <v>20.45</v>
       </c>
       <c r="E195">
         <v>20.45</v>
       </c>
       <c r="F195" s="1">
         <v>46157</v>
       </c>
       <c r="G195" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H195" t="s">
         <v>16</v>
       </c>
       <c r="I195" t="s">
-        <v>983</v>
+        <v>976</v>
       </c>
       <c r="J195">
         <v>1</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
       <c r="L195" t="s">
-        <v>984</v>
+        <v>977</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>985</v>
+        <v>978</v>
       </c>
       <c r="B196" t="s">
-        <v>986</v>
+        <v>979</v>
       </c>
       <c r="C196" t="s">
-        <v>987</v>
+        <v>980</v>
       </c>
       <c r="D196">
         <v>20.44</v>
       </c>
       <c r="E196">
         <v>20.44</v>
       </c>
       <c r="F196" s="1">
         <v>46157</v>
       </c>
       <c r="G196" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H196" t="s">
         <v>16</v>
       </c>
       <c r="I196" t="s">
-        <v>988</v>
+        <v>981</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196" t="s">
         <v>18</v>
       </c>
       <c r="L196" t="s">
-        <v>989</v>
+        <v>982</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>990</v>
+        <v>983</v>
       </c>
       <c r="B197" t="s">
-        <v>991</v>
+        <v>984</v>
       </c>
       <c r="C197" t="s">
-        <v>992</v>
+        <v>985</v>
       </c>
       <c r="D197">
         <v>21.07</v>
       </c>
       <c r="E197">
         <v>21.07</v>
       </c>
       <c r="F197" s="1">
         <v>46157</v>
       </c>
       <c r="G197" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H197" t="s">
         <v>16</v>
       </c>
       <c r="I197" t="s">
-        <v>993</v>
+        <v>986</v>
       </c>
       <c r="J197">
         <v>1</v>
       </c>
       <c r="K197" t="s">
         <v>18</v>
       </c>
       <c r="L197" t="s">
-        <v>994</v>
+        <v>987</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>995</v>
+        <v>988</v>
       </c>
       <c r="B198" t="s">
-        <v>996</v>
+        <v>989</v>
       </c>
       <c r="C198" t="s">
-        <v>997</v>
+        <v>990</v>
       </c>
       <c r="D198">
         <v>21.07</v>
       </c>
       <c r="E198">
         <v>21.07</v>
       </c>
       <c r="F198" s="1">
         <v>46157</v>
       </c>
       <c r="G198" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H198" t="s">
         <v>16</v>
       </c>
       <c r="I198" t="s">
-        <v>998</v>
+        <v>991</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
       <c r="L198" t="s">
-        <v>999</v>
+        <v>992</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>1000</v>
+        <v>993</v>
       </c>
       <c r="B199" t="s">
-        <v>1001</v>
+        <v>994</v>
       </c>
       <c r="C199" t="s">
-        <v>1002</v>
+        <v>995</v>
       </c>
       <c r="D199">
         <v>21.07</v>
       </c>
       <c r="E199">
         <v>21.07</v>
       </c>
       <c r="F199" s="1">
         <v>46157</v>
       </c>
       <c r="G199" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H199" t="s">
         <v>16</v>
       </c>
       <c r="I199" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
       <c r="L199" t="s">
-        <v>1004</v>
+        <v>997</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>1005</v>
+        <v>998</v>
       </c>
       <c r="B200" t="s">
-        <v>1006</v>
+        <v>999</v>
       </c>
       <c r="C200" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="D200">
         <v>21.5</v>
       </c>
       <c r="E200">
         <v>21.5</v>
       </c>
       <c r="F200" s="1">
         <v>46157</v>
       </c>
       <c r="G200" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H200" t="s">
         <v>16</v>
       </c>
       <c r="I200" t="s">
-        <v>1008</v>
+        <v>1001</v>
       </c>
       <c r="J200">
         <v>1</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
       <c r="L200" t="s">
-        <v>1009</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>1010</v>
+        <v>1003</v>
       </c>
       <c r="B201" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="C201" t="s">
-        <v>1012</v>
+        <v>1005</v>
       </c>
       <c r="D201">
         <v>21.5</v>
       </c>
       <c r="E201">
         <v>21.5</v>
       </c>
       <c r="F201" s="1">
         <v>46157</v>
       </c>
       <c r="G201" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H201" t="s">
         <v>16</v>
       </c>
       <c r="I201" t="s">
-        <v>1013</v>
+        <v>1006</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
       <c r="L201" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>1015</v>
+        <v>1008</v>
       </c>
       <c r="B202" t="s">
-        <v>1016</v>
+        <v>1009</v>
       </c>
       <c r="C202" t="s">
-        <v>1017</v>
+        <v>1010</v>
       </c>
       <c r="D202">
         <v>22.55</v>
       </c>
       <c r="E202">
         <v>22.55</v>
       </c>
       <c r="F202" s="1">
         <v>46157</v>
       </c>
       <c r="G202" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H202" t="s">
         <v>16</v>
       </c>
       <c r="I202" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
       <c r="L202" t="s">
-        <v>1019</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>1020</v>
+        <v>1013</v>
       </c>
       <c r="B203" t="s">
-        <v>1021</v>
+        <v>1014</v>
       </c>
       <c r="C203" t="s">
-        <v>1022</v>
+        <v>1015</v>
       </c>
       <c r="D203">
         <v>23.33</v>
       </c>
       <c r="E203">
         <v>23.33</v>
       </c>
       <c r="F203" s="1">
         <v>46157</v>
       </c>
       <c r="G203" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H203" t="s">
         <v>16</v>
       </c>
       <c r="I203" t="s">
-        <v>1023</v>
+        <v>1016</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
       <c r="L203" t="s">
-        <v>1024</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>1025</v>
+        <v>1018</v>
       </c>
       <c r="B204" t="s">
-        <v>1026</v>
+        <v>1019</v>
       </c>
       <c r="C204" t="s">
-        <v>1027</v>
+        <v>1020</v>
       </c>
       <c r="D204">
         <v>85.92</v>
       </c>
       <c r="E204">
         <v>85.92</v>
       </c>
       <c r="F204" s="1">
         <v>46157</v>
       </c>
       <c r="G204" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H204" t="s">
         <v>16</v>
       </c>
       <c r="I204" t="s">
-        <v>1028</v>
+        <v>1021</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
       <c r="L204" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>1030</v>
+        <v>1023</v>
       </c>
       <c r="B205" t="s">
-        <v>1031</v>
+        <v>1024</v>
       </c>
       <c r="C205" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
       <c r="D205">
         <v>82.41</v>
       </c>
       <c r="E205">
         <v>82.41</v>
       </c>
       <c r="F205" s="1">
         <v>46157</v>
       </c>
       <c r="G205" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H205" t="s">
         <v>16</v>
       </c>
       <c r="I205" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="J205">
         <v>1</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
       <c r="L205" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="B206" t="s">
-        <v>1036</v>
+        <v>1029</v>
       </c>
       <c r="C206" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="D206">
         <v>53.37</v>
       </c>
       <c r="E206">
         <v>53.37</v>
       </c>
       <c r="F206" s="1">
         <v>46157</v>
       </c>
       <c r="G206" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H206" t="s">
         <v>16</v>
       </c>
       <c r="I206" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="J206">
         <v>1</v>
       </c>
       <c r="K206" t="s">
         <v>18</v>
       </c>
       <c r="L206" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="B207" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="C207" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="D207">
         <v>42.62</v>
       </c>
       <c r="E207">
         <v>42.62</v>
       </c>
       <c r="F207" s="1">
         <v>46157</v>
       </c>
       <c r="G207" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H207" t="s">
         <v>16</v>
       </c>
       <c r="I207" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207" t="s">
         <v>18</v>
       </c>
       <c r="L207" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="B208" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="C208" t="s">
-        <v>1047</v>
+        <v>1040</v>
       </c>
       <c r="D208">
         <v>33.71</v>
       </c>
       <c r="E208">
         <v>33.71</v>
       </c>
       <c r="F208" s="1">
         <v>46157</v>
       </c>
       <c r="G208" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H208" t="s">
         <v>16</v>
       </c>
       <c r="I208" t="s">
-        <v>1048</v>
+        <v>1041</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208" t="s">
         <v>18</v>
       </c>
       <c r="L208" t="s">
-        <v>1049</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>1050</v>
+        <v>1043</v>
       </c>
       <c r="B209" t="s">
-        <v>1051</v>
+        <v>1044</v>
       </c>
       <c r="C209" t="s">
-        <v>1052</v>
+        <v>1045</v>
       </c>
       <c r="D209">
         <v>32.95</v>
       </c>
       <c r="E209">
         <v>32.95</v>
       </c>
       <c r="F209" s="1">
         <v>46157</v>
       </c>
       <c r="G209" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H209" t="s">
         <v>16</v>
       </c>
       <c r="I209" t="s">
-        <v>1053</v>
+        <v>1046</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209" t="s">
         <v>18</v>
       </c>
       <c r="L209" t="s">
-        <v>1054</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>1055</v>
+        <v>1048</v>
       </c>
       <c r="B210" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="C210" t="s">
-        <v>1057</v>
+        <v>1050</v>
       </c>
       <c r="D210">
         <v>32.77</v>
       </c>
       <c r="E210">
         <v>32.77</v>
       </c>
       <c r="F210" s="1">
         <v>46157</v>
       </c>
       <c r="G210" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H210" t="s">
         <v>16</v>
       </c>
       <c r="I210" t="s">
-        <v>1058</v>
+        <v>1051</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
       <c r="L210" t="s">
-        <v>1059</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>1060</v>
+        <v>1053</v>
       </c>
       <c r="B211" t="s">
-        <v>1061</v>
+        <v>1054</v>
       </c>
       <c r="C211" t="s">
-        <v>1062</v>
+        <v>1055</v>
       </c>
       <c r="D211">
         <v>25.59</v>
       </c>
       <c r="E211">
         <v>25.59</v>
       </c>
       <c r="F211" s="1">
         <v>46157</v>
       </c>
       <c r="G211" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H211" t="s">
         <v>16</v>
       </c>
       <c r="I211" t="s">
-        <v>1063</v>
+        <v>1056</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211" t="s">
         <v>18</v>
       </c>
       <c r="L211" t="s">
-        <v>1064</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>1065</v>
+        <v>1058</v>
       </c>
       <c r="B212" t="s">
-        <v>1066</v>
+        <v>1059</v>
       </c>
       <c r="C212" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="D212">
         <v>25.99</v>
       </c>
       <c r="E212">
         <v>25.99</v>
       </c>
       <c r="F212" s="1">
         <v>46157</v>
       </c>
       <c r="G212" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H212" t="s">
         <v>16</v>
       </c>
       <c r="I212" t="s">
-        <v>1068</v>
+        <v>1061</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
       <c r="L212" t="s">
-        <v>1069</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>1070</v>
+        <v>1063</v>
       </c>
       <c r="B213" t="s">
-        <v>1071</v>
+        <v>1064</v>
       </c>
       <c r="C213" t="s">
-        <v>1072</v>
+        <v>1065</v>
       </c>
       <c r="D213">
         <v>25.81</v>
       </c>
       <c r="E213">
         <v>25.81</v>
       </c>
       <c r="F213" s="1">
         <v>46157</v>
       </c>
       <c r="G213" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H213" t="s">
         <v>16</v>
       </c>
       <c r="I213" t="s">
-        <v>1073</v>
+        <v>1066</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213" t="s">
-        <v>1074</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>1075</v>
+        <v>1068</v>
       </c>
       <c r="B214" t="s">
-        <v>1076</v>
+        <v>1069</v>
       </c>
       <c r="C214" t="s">
-        <v>1077</v>
+        <v>1070</v>
       </c>
       <c r="D214">
         <v>26.15</v>
       </c>
       <c r="E214">
         <v>26.15</v>
       </c>
       <c r="F214" s="1">
         <v>46157</v>
       </c>
       <c r="G214" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H214" t="s">
         <v>16</v>
       </c>
       <c r="I214" t="s">
-        <v>1078</v>
+        <v>1071</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214" t="s">
         <v>18</v>
       </c>
       <c r="L214" t="s">
-        <v>1079</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>1080</v>
+        <v>1073</v>
       </c>
       <c r="B215" t="s">
-        <v>1081</v>
+        <v>1074</v>
       </c>
       <c r="C215" t="s">
-        <v>1082</v>
+        <v>1075</v>
       </c>
       <c r="D215">
         <v>25.58</v>
       </c>
       <c r="E215">
         <v>25.58</v>
       </c>
       <c r="F215" s="1">
         <v>46157</v>
       </c>
       <c r="G215" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H215" t="s">
         <v>16</v>
       </c>
       <c r="I215" t="s">
-        <v>1083</v>
+        <v>1076</v>
       </c>
       <c r="J215">
         <v>1</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
       <c r="L215" t="s">
-        <v>1084</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>1085</v>
+        <v>1078</v>
       </c>
       <c r="B216" t="s">
-        <v>1086</v>
+        <v>1079</v>
       </c>
       <c r="C216" t="s">
-        <v>1087</v>
+        <v>1080</v>
       </c>
       <c r="D216">
         <v>27.72</v>
       </c>
       <c r="E216">
         <v>27.72</v>
       </c>
       <c r="F216" s="1">
         <v>46157</v>
       </c>
       <c r="G216" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H216" t="s">
         <v>16</v>
       </c>
       <c r="I216" t="s">
-        <v>1088</v>
+        <v>1081</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
       <c r="L216" t="s">
-        <v>1089</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="B217" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="C217" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="D217">
         <v>28.3</v>
       </c>
       <c r="E217">
         <v>28.3</v>
       </c>
       <c r="F217" s="1">
         <v>46157</v>
       </c>
       <c r="G217" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H217" t="s">
         <v>16</v>
       </c>
       <c r="I217" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
       <c r="L217" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
       <c r="B218" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="C218" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="D218">
         <v>31.32</v>
       </c>
       <c r="E218">
         <v>31.32</v>
       </c>
       <c r="F218" s="1">
         <v>46157</v>
       </c>
       <c r="G218" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H218" t="s">
         <v>16</v>
       </c>
       <c r="I218" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
       <c r="J218">
         <v>1</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
       <c r="L218" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="B219" t="s">
-        <v>1101</v>
+        <v>1094</v>
       </c>
       <c r="C219" t="s">
-        <v>1102</v>
+        <v>1095</v>
       </c>
       <c r="D219">
         <v>32.34</v>
       </c>
       <c r="E219">
         <v>32.34</v>
       </c>
       <c r="F219" s="1">
         <v>46157</v>
       </c>
       <c r="G219" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H219" t="s">
         <v>16</v>
       </c>
       <c r="I219" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
       <c r="J219">
         <v>1</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
       <c r="L219" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>1105</v>
+        <v>1098</v>
       </c>
       <c r="B220" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="C220" t="s">
-        <v>1107</v>
+        <v>1100</v>
       </c>
       <c r="D220">
         <v>32.77</v>
       </c>
       <c r="E220">
         <v>32.77</v>
       </c>
       <c r="F220" s="1">
         <v>46157</v>
       </c>
       <c r="G220" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H220" t="s">
         <v>16</v>
       </c>
       <c r="I220" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="J220">
         <v>1</v>
       </c>
       <c r="K220" t="s">
         <v>18</v>
       </c>
       <c r="L220" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
       <c r="B221" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="C221" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="D221">
         <v>31.68</v>
       </c>
       <c r="E221">
         <v>31.68</v>
       </c>
       <c r="F221" s="1">
         <v>46157</v>
       </c>
       <c r="G221" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H221" t="s">
         <v>16</v>
       </c>
       <c r="I221" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
       <c r="J221">
         <v>1</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
       <c r="L221" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
       <c r="B222" t="s">
-        <v>1116</v>
+        <v>1109</v>
       </c>
       <c r="C222" t="s">
-        <v>1117</v>
+        <v>1110</v>
       </c>
       <c r="D222">
         <v>33.71</v>
       </c>
       <c r="E222">
         <v>33.71</v>
       </c>
       <c r="F222" s="1">
         <v>46157</v>
       </c>
       <c r="G222" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H222" t="s">
         <v>16</v>
       </c>
       <c r="I222" t="s">
-        <v>1118</v>
+        <v>1111</v>
       </c>
       <c r="J222">
         <v>1</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
       <c r="L222" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>1120</v>
+        <v>1113</v>
       </c>
       <c r="B223" t="s">
-        <v>1121</v>
+        <v>1114</v>
       </c>
       <c r="C223" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="D223">
         <v>34.83</v>
       </c>
       <c r="E223">
         <v>34.83</v>
       </c>
       <c r="F223" s="1">
         <v>46157</v>
       </c>
       <c r="G223" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H223" t="s">
         <v>16</v>
       </c>
       <c r="I223" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="J223">
         <v>1</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
       <c r="L223" t="s">
-        <v>1124</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>1125</v>
+        <v>1118</v>
       </c>
       <c r="B224" t="s">
-        <v>1126</v>
+        <v>1119</v>
       </c>
       <c r="C224" t="s">
-        <v>1127</v>
+        <v>1120</v>
       </c>
       <c r="D224">
         <v>231.64</v>
       </c>
       <c r="E224">
         <v>231.64</v>
       </c>
       <c r="F224" s="1">
         <v>46157</v>
       </c>
       <c r="G224" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H224" t="s">
         <v>16</v>
       </c>
       <c r="I224" t="s">
-        <v>1128</v>
+        <v>1121</v>
       </c>
       <c r="J224">
         <v>1</v>
       </c>
       <c r="K224" t="s">
         <v>18</v>
       </c>
       <c r="L224" t="s">
-        <v>1129</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>1130</v>
+        <v>1123</v>
       </c>
       <c r="B225" t="s">
-        <v>1131</v>
+        <v>1124</v>
       </c>
       <c r="C225" t="s">
-        <v>1132</v>
+        <v>1125</v>
       </c>
       <c r="D225">
         <v>153.17</v>
       </c>
       <c r="E225">
         <v>153.17</v>
       </c>
       <c r="F225" s="1">
         <v>46157</v>
       </c>
       <c r="G225" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H225" t="s">
         <v>16</v>
       </c>
       <c r="I225" t="s">
-        <v>1133</v>
+        <v>1126</v>
       </c>
       <c r="J225">
         <v>1</v>
       </c>
       <c r="K225" t="s">
         <v>18</v>
       </c>
       <c r="L225" t="s">
-        <v>1134</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>1135</v>
+        <v>1128</v>
       </c>
       <c r="B226" t="s">
-        <v>1136</v>
+        <v>1129</v>
       </c>
       <c r="C226" t="s">
-        <v>1137</v>
+        <v>1130</v>
       </c>
       <c r="D226">
         <v>72.64</v>
       </c>
       <c r="E226">
         <v>72.64</v>
       </c>
       <c r="F226" s="1">
         <v>46157</v>
       </c>
       <c r="G226" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H226" t="s">
         <v>16</v>
       </c>
       <c r="I226" t="s">
-        <v>1138</v>
+        <v>1131</v>
       </c>
       <c r="J226">
         <v>1</v>
       </c>
       <c r="K226" t="s">
         <v>18</v>
       </c>
       <c r="L226" t="s">
-        <v>1139</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>1140</v>
+        <v>1133</v>
       </c>
       <c r="B227" t="s">
-        <v>1141</v>
+        <v>1134</v>
       </c>
       <c r="C227" t="s">
-        <v>1142</v>
+        <v>1135</v>
       </c>
       <c r="D227">
         <v>68.72</v>
       </c>
       <c r="E227">
         <v>68.72</v>
       </c>
       <c r="F227" s="1">
         <v>46157</v>
       </c>
       <c r="G227" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H227" t="s">
         <v>16</v>
       </c>
       <c r="I227" t="s">
-        <v>1143</v>
+        <v>1136</v>
       </c>
       <c r="J227">
         <v>1</v>
       </c>
       <c r="K227" t="s">
         <v>18</v>
       </c>
       <c r="L227" t="s">
-        <v>1144</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>1145</v>
+        <v>1138</v>
       </c>
       <c r="B228" t="s">
-        <v>1146</v>
+        <v>1139</v>
       </c>
       <c r="C228" t="s">
-        <v>1147</v>
+        <v>1140</v>
       </c>
       <c r="D228">
         <v>66.14</v>
       </c>
       <c r="E228">
         <v>66.14</v>
       </c>
       <c r="F228" s="1">
         <v>46157</v>
       </c>
       <c r="G228" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H228" t="s">
         <v>16</v>
       </c>
       <c r="I228" t="s">
-        <v>1148</v>
+        <v>1141</v>
       </c>
       <c r="J228">
         <v>1</v>
       </c>
       <c r="K228" t="s">
         <v>18</v>
       </c>
       <c r="L228" t="s">
-        <v>1149</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>1150</v>
+        <v>1143</v>
       </c>
       <c r="B229" t="s">
-        <v>1151</v>
+        <v>1144</v>
       </c>
       <c r="C229" t="s">
-        <v>1152</v>
+        <v>1145</v>
       </c>
       <c r="D229">
         <v>64.27</v>
       </c>
       <c r="E229">
         <v>64.27</v>
       </c>
       <c r="F229" s="1">
         <v>46157</v>
       </c>
       <c r="G229" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H229" t="s">
         <v>16</v>
       </c>
       <c r="I229" t="s">
-        <v>1153</v>
+        <v>1146</v>
       </c>
       <c r="J229">
         <v>1</v>
       </c>
       <c r="K229" t="s">
         <v>18</v>
       </c>
       <c r="L229" t="s">
-        <v>1154</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>1155</v>
+        <v>1148</v>
       </c>
       <c r="B230" t="s">
-        <v>1156</v>
+        <v>1149</v>
       </c>
       <c r="C230" t="s">
-        <v>1157</v>
+        <v>1150</v>
       </c>
       <c r="D230">
         <v>64.27</v>
       </c>
       <c r="E230">
         <v>64.27</v>
       </c>
       <c r="F230" s="1">
         <v>46157</v>
       </c>
       <c r="G230" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H230" t="s">
         <v>16</v>
       </c>
       <c r="I230" t="s">
-        <v>1158</v>
+        <v>1151</v>
       </c>
       <c r="J230">
         <v>1</v>
       </c>
       <c r="K230" t="s">
         <v>18</v>
       </c>
       <c r="L230" t="s">
-        <v>1159</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>1160</v>
+        <v>1153</v>
       </c>
       <c r="B231" t="s">
-        <v>1161</v>
+        <v>1154</v>
       </c>
       <c r="C231" t="s">
-        <v>1162</v>
+        <v>1155</v>
       </c>
       <c r="D231">
         <v>64.7</v>
       </c>
       <c r="E231">
         <v>64.7</v>
       </c>
       <c r="F231" s="1">
         <v>46157</v>
       </c>
       <c r="G231" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H231" t="s">
         <v>16</v>
       </c>
       <c r="I231" t="s">
-        <v>1163</v>
+        <v>1156</v>
       </c>
       <c r="J231">
         <v>1</v>
       </c>
       <c r="K231" t="s">
         <v>18</v>
       </c>
       <c r="L231" t="s">
-        <v>1164</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>1165</v>
+        <v>1158</v>
       </c>
       <c r="B232" t="s">
-        <v>1166</v>
+        <v>1159</v>
       </c>
       <c r="C232" t="s">
-        <v>1167</v>
+        <v>1160</v>
       </c>
       <c r="D232">
         <v>66.75</v>
       </c>
       <c r="E232">
         <v>66.75</v>
       </c>
       <c r="F232" s="1">
         <v>46157</v>
       </c>
       <c r="G232" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H232" t="s">
         <v>16</v>
       </c>
       <c r="I232" t="s">
-        <v>1168</v>
+        <v>1161</v>
       </c>
       <c r="J232">
         <v>1</v>
       </c>
       <c r="K232" t="s">
         <v>18</v>
       </c>
       <c r="L232" t="s">
-        <v>1169</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>1170</v>
+        <v>1163</v>
       </c>
       <c r="B233" t="s">
-        <v>1171</v>
+        <v>1164</v>
       </c>
       <c r="C233" t="s">
-        <v>1172</v>
+        <v>1165</v>
       </c>
       <c r="D233">
         <v>67.78</v>
       </c>
       <c r="E233">
         <v>67.78</v>
       </c>
       <c r="F233" s="1">
         <v>46157</v>
       </c>
       <c r="G233" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H233" t="s">
         <v>16</v>
       </c>
       <c r="I233" t="s">
-        <v>1173</v>
+        <v>1166</v>
       </c>
       <c r="J233">
         <v>1</v>
       </c>
       <c r="K233" t="s">
         <v>18</v>
       </c>
       <c r="L233" t="s">
-        <v>1174</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>1175</v>
+        <v>1168</v>
       </c>
       <c r="B234" t="s">
-        <v>1176</v>
+        <v>1169</v>
       </c>
       <c r="C234" t="s">
-        <v>1177</v>
+        <v>1170</v>
       </c>
       <c r="D234">
         <v>77.67</v>
       </c>
       <c r="E234">
         <v>77.67</v>
       </c>
       <c r="F234" s="1">
         <v>46157</v>
       </c>
       <c r="G234" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H234" t="s">
         <v>16</v>
       </c>
       <c r="I234" t="s">
-        <v>1178</v>
+        <v>1171</v>
       </c>
       <c r="J234">
         <v>1</v>
       </c>
       <c r="K234" t="s">
         <v>18</v>
       </c>
       <c r="L234" t="s">
-        <v>1179</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>1180</v>
+        <v>1173</v>
       </c>
       <c r="B235" t="s">
-        <v>1181</v>
+        <v>1174</v>
       </c>
       <c r="C235" t="s">
-        <v>1182</v>
+        <v>1175</v>
       </c>
       <c r="D235">
         <v>92.66</v>
       </c>
       <c r="E235">
         <v>92.66</v>
       </c>
       <c r="F235" s="1">
         <v>46157</v>
       </c>
       <c r="G235" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H235" t="s">
         <v>16</v>
       </c>
       <c r="I235" t="s">
-        <v>1183</v>
+        <v>1176</v>
       </c>
       <c r="J235">
         <v>1</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
       <c r="L235" t="s">
-        <v>1184</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>1185</v>
+        <v>1178</v>
       </c>
       <c r="B236" t="s">
-        <v>1186</v>
+        <v>1179</v>
       </c>
       <c r="C236" t="s">
-        <v>1187</v>
+        <v>1180</v>
       </c>
       <c r="D236">
         <v>98.87</v>
       </c>
       <c r="E236">
         <v>98.87</v>
       </c>
       <c r="F236" s="1">
         <v>46157</v>
       </c>
       <c r="G236" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H236" t="s">
         <v>16</v>
       </c>
       <c r="I236" t="s">
-        <v>1188</v>
+        <v>1181</v>
       </c>
       <c r="J236">
         <v>1</v>
       </c>
       <c r="K236" t="s">
         <v>18</v>
       </c>
       <c r="L236" t="s">
-        <v>1189</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="B237" t="s">
-        <v>1191</v>
+        <v>1184</v>
       </c>
       <c r="C237" t="s">
-        <v>1192</v>
+        <v>1185</v>
       </c>
       <c r="D237">
         <v>105.23</v>
       </c>
       <c r="E237">
         <v>105.23</v>
       </c>
       <c r="F237" s="1">
         <v>46157</v>
       </c>
       <c r="G237" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H237" t="s">
         <v>16</v>
       </c>
       <c r="I237" t="s">
-        <v>1193</v>
+        <v>1186</v>
       </c>
       <c r="J237">
         <v>1</v>
       </c>
       <c r="K237" t="s">
         <v>18</v>
       </c>
       <c r="L237" t="s">
-        <v>1194</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>1195</v>
+        <v>1188</v>
       </c>
       <c r="B238" t="s">
-        <v>1196</v>
+        <v>1189</v>
       </c>
       <c r="C238" t="s">
-        <v>1197</v>
+        <v>1190</v>
       </c>
       <c r="D238">
         <v>111.56</v>
       </c>
       <c r="E238">
         <v>111.56</v>
       </c>
       <c r="F238" s="1">
         <v>46157</v>
       </c>
       <c r="G238" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H238" t="s">
         <v>16</v>
       </c>
       <c r="I238" t="s">
-        <v>1198</v>
+        <v>1191</v>
       </c>
       <c r="J238">
         <v>1</v>
       </c>
       <c r="K238" t="s">
         <v>18</v>
       </c>
       <c r="L238" t="s">
-        <v>1199</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>1200</v>
+        <v>1193</v>
       </c>
       <c r="B239" t="s">
-        <v>1201</v>
+        <v>1194</v>
       </c>
       <c r="C239" t="s">
-        <v>1202</v>
+        <v>1195</v>
       </c>
       <c r="D239">
         <v>121.19</v>
       </c>
       <c r="E239">
         <v>121.19</v>
       </c>
       <c r="F239" s="1">
         <v>46157</v>
       </c>
       <c r="G239" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H239" t="s">
         <v>16</v>
       </c>
       <c r="I239" t="s">
-        <v>1203</v>
+        <v>1196</v>
       </c>
       <c r="J239">
         <v>1</v>
       </c>
       <c r="K239" t="s">
         <v>18</v>
       </c>
       <c r="L239" t="s">
-        <v>1204</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>1205</v>
+        <v>1198</v>
       </c>
       <c r="B240" t="s">
-        <v>1206</v>
+        <v>1199</v>
       </c>
       <c r="C240" t="s">
-        <v>1207</v>
+        <v>1200</v>
       </c>
       <c r="D240">
         <v>165.78</v>
       </c>
       <c r="E240">
         <v>165.78</v>
       </c>
       <c r="F240" s="1">
         <v>46157</v>
       </c>
       <c r="G240" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H240" t="s">
         <v>16</v>
       </c>
       <c r="I240" t="s">
-        <v>1208</v>
+        <v>1201</v>
       </c>
       <c r="J240">
         <v>1</v>
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
       <c r="L240" t="s">
-        <v>1209</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>1210</v>
+        <v>1203</v>
       </c>
       <c r="B241" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="C241" t="s">
-        <v>1212</v>
+        <v>1205</v>
       </c>
       <c r="D241">
         <v>184.28</v>
       </c>
       <c r="E241">
         <v>184.28</v>
       </c>
       <c r="F241" s="1">
         <v>46157</v>
       </c>
       <c r="G241" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H241" t="s">
         <v>16</v>
       </c>
       <c r="I241" t="s">
-        <v>1213</v>
+        <v>1206</v>
       </c>
       <c r="J241">
         <v>1</v>
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
       <c r="L241" t="s">
-        <v>1214</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>1215</v>
+        <v>1208</v>
       </c>
       <c r="B242" t="s">
-        <v>1216</v>
+        <v>1209</v>
       </c>
       <c r="C242" t="s">
-        <v>1217</v>
+        <v>1210</v>
       </c>
       <c r="D242">
         <v>200.58</v>
       </c>
       <c r="E242">
         <v>200.58</v>
       </c>
       <c r="F242" s="1">
         <v>46157</v>
       </c>
       <c r="G242" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H242" t="s">
         <v>16</v>
       </c>
       <c r="I242" t="s">
-        <v>1218</v>
+        <v>1211</v>
       </c>
       <c r="J242">
         <v>1</v>
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
       <c r="L242" t="s">
-        <v>1219</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>1220</v>
+        <v>1213</v>
       </c>
       <c r="B243" t="s">
-        <v>1221</v>
+        <v>1214</v>
       </c>
       <c r="C243" t="s">
-        <v>1222</v>
+        <v>1215</v>
       </c>
       <c r="D243">
         <v>241.52</v>
       </c>
       <c r="E243">
         <v>241.52</v>
       </c>
       <c r="F243" s="1">
         <v>46157</v>
       </c>
       <c r="G243" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H243" t="s">
         <v>16</v>
       </c>
       <c r="I243" t="s">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="J243">
         <v>1</v>
       </c>
       <c r="K243" t="s">
         <v>18</v>
       </c>
       <c r="L243" t="s">
-        <v>1224</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>1225</v>
+        <v>1218</v>
       </c>
       <c r="B244" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="C244" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
       <c r="D244">
         <v>101.71</v>
       </c>
       <c r="E244">
         <v>101.71</v>
       </c>
       <c r="F244" s="1">
         <v>46157</v>
       </c>
       <c r="G244" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H244" t="s">
         <v>16</v>
       </c>
       <c r="I244" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
       <c r="J244">
         <v>1</v>
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
       <c r="L244" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>1230</v>
+        <v>1223</v>
       </c>
       <c r="B245" t="s">
-        <v>1231</v>
+        <v>1224</v>
       </c>
       <c r="C245" t="s">
-        <v>1232</v>
+        <v>1225</v>
       </c>
       <c r="D245">
         <v>70.54</v>
       </c>
       <c r="E245">
         <v>70.54</v>
       </c>
       <c r="F245" s="1">
         <v>46157</v>
       </c>
       <c r="G245" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H245" t="s">
         <v>16</v>
       </c>
       <c r="I245" t="s">
-        <v>1233</v>
+        <v>1226</v>
       </c>
       <c r="J245">
         <v>1</v>
       </c>
       <c r="K245" t="s">
         <v>18</v>
       </c>
       <c r="L245" t="s">
-        <v>1234</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>1235</v>
+        <v>1228</v>
       </c>
       <c r="B246" t="s">
-        <v>1236</v>
+        <v>1229</v>
       </c>
       <c r="C246" t="s">
-        <v>1237</v>
+        <v>1230</v>
       </c>
       <c r="D246">
         <v>45.72</v>
       </c>
       <c r="E246">
         <v>45.72</v>
       </c>
       <c r="F246" s="1">
         <v>46157</v>
       </c>
       <c r="G246" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H246" t="s">
         <v>16</v>
       </c>
       <c r="I246" t="s">
-        <v>1238</v>
+        <v>1231</v>
       </c>
       <c r="J246">
         <v>1</v>
       </c>
       <c r="K246" t="s">
         <v>18</v>
       </c>
       <c r="L246" t="s">
-        <v>1239</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>1240</v>
+        <v>1233</v>
       </c>
       <c r="B247" t="s">
-        <v>1241</v>
+        <v>1234</v>
       </c>
       <c r="C247" t="s">
-        <v>1242</v>
+        <v>1235</v>
       </c>
       <c r="D247">
         <v>47.58</v>
       </c>
       <c r="E247">
         <v>47.58</v>
       </c>
       <c r="F247" s="1">
         <v>46157</v>
       </c>
       <c r="G247" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H247" t="s">
         <v>16</v>
       </c>
       <c r="I247" t="s">
-        <v>1243</v>
+        <v>1236</v>
       </c>
       <c r="J247">
         <v>1</v>
       </c>
       <c r="K247" t="s">
         <v>18</v>
       </c>
       <c r="L247" t="s">
-        <v>1244</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>1245</v>
+        <v>1238</v>
       </c>
       <c r="B248" t="s">
-        <v>1246</v>
+        <v>1239</v>
       </c>
       <c r="C248" t="s">
-        <v>1247</v>
+        <v>1240</v>
       </c>
       <c r="D248">
         <v>48.93</v>
       </c>
       <c r="E248">
         <v>48.93</v>
       </c>
       <c r="F248" s="1">
         <v>46157</v>
       </c>
       <c r="G248" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H248" t="s">
         <v>16</v>
       </c>
       <c r="I248" t="s">
-        <v>1248</v>
+        <v>1241</v>
       </c>
       <c r="J248">
         <v>1</v>
       </c>
       <c r="K248" t="s">
         <v>18</v>
       </c>
       <c r="L248" t="s">
-        <v>1249</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>1250</v>
+        <v>1243</v>
       </c>
       <c r="B249" t="s">
-        <v>1251</v>
+        <v>1244</v>
       </c>
       <c r="C249" t="s">
-        <v>1252</v>
+        <v>1245</v>
       </c>
       <c r="D249">
         <v>64.83</v>
       </c>
       <c r="E249">
         <v>64.83</v>
       </c>
       <c r="F249" s="1">
         <v>46157</v>
       </c>
       <c r="G249" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H249" t="s">
         <v>16</v>
       </c>
       <c r="I249" t="s">
-        <v>1253</v>
+        <v>1246</v>
       </c>
       <c r="J249">
         <v>1</v>
       </c>
       <c r="K249" t="s">
         <v>18</v>
       </c>
       <c r="L249" t="s">
-        <v>1254</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>1255</v>
+        <v>1248</v>
       </c>
       <c r="B250" t="s">
-        <v>1256</v>
+        <v>1249</v>
       </c>
       <c r="C250" t="s">
-        <v>1257</v>
+        <v>1250</v>
       </c>
       <c r="D250">
         <v>77.49</v>
       </c>
       <c r="E250">
         <v>77.49</v>
       </c>
       <c r="F250" s="1">
         <v>46157</v>
       </c>
       <c r="G250" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H250" t="s">
         <v>16</v>
       </c>
       <c r="I250" t="s">
-        <v>1258</v>
+        <v>1251</v>
       </c>
       <c r="J250">
         <v>1</v>
       </c>
       <c r="K250" t="s">
         <v>18</v>
       </c>
       <c r="L250" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>1260</v>
+        <v>1253</v>
       </c>
       <c r="B251" t="s">
-        <v>1261</v>
+        <v>1254</v>
       </c>
       <c r="C251" t="s">
-        <v>1262</v>
+        <v>1255</v>
       </c>
       <c r="D251">
         <v>87.84</v>
       </c>
       <c r="E251">
         <v>87.84</v>
       </c>
       <c r="F251" s="1">
         <v>46157</v>
       </c>
       <c r="G251" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H251" t="s">
         <v>16</v>
       </c>
       <c r="I251" t="s">
-        <v>1263</v>
+        <v>1256</v>
       </c>
       <c r="J251">
         <v>1</v>
       </c>
       <c r="K251" t="s">
         <v>18</v>
       </c>
       <c r="L251" t="s">
-        <v>1264</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>1265</v>
+        <v>1258</v>
       </c>
       <c r="B252" t="s">
-        <v>1266</v>
+        <v>1259</v>
       </c>
       <c r="C252" t="s">
-        <v>1267</v>
+        <v>1260</v>
       </c>
       <c r="D252">
         <v>99.1</v>
       </c>
       <c r="E252">
         <v>99.1</v>
       </c>
       <c r="F252" s="1">
         <v>46157</v>
       </c>
       <c r="G252" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H252" t="s">
         <v>16</v>
       </c>
       <c r="I252" t="s">
-        <v>1268</v>
+        <v>1261</v>
       </c>
       <c r="J252">
         <v>1</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
       <c r="L252" t="s">
-        <v>1269</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>1270</v>
+        <v>1263</v>
       </c>
       <c r="B253" t="s">
-        <v>1271</v>
+        <v>1264</v>
       </c>
       <c r="C253" t="s">
-        <v>1272</v>
+        <v>1265</v>
       </c>
       <c r="D253">
         <v>111.76</v>
       </c>
       <c r="E253">
         <v>111.76</v>
       </c>
       <c r="F253" s="1">
         <v>46157</v>
       </c>
       <c r="G253" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H253" t="s">
         <v>16</v>
       </c>
       <c r="I253" t="s">
-        <v>1273</v>
+        <v>1266</v>
       </c>
       <c r="J253">
         <v>1</v>
       </c>
       <c r="K253" t="s">
         <v>18</v>
       </c>
       <c r="L253" t="s">
-        <v>1274</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>1275</v>
+        <v>1268</v>
       </c>
       <c r="B254" t="s">
-        <v>1276</v>
+        <v>1269</v>
       </c>
       <c r="C254" t="s">
-        <v>1277</v>
+        <v>1270</v>
       </c>
       <c r="D254">
         <v>120</v>
       </c>
       <c r="E254">
         <v>120</v>
       </c>
       <c r="F254" s="1">
         <v>46157</v>
       </c>
       <c r="G254" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H254" t="s">
         <v>16</v>
       </c>
       <c r="I254" t="s">
-        <v>1278</v>
+        <v>1271</v>
       </c>
       <c r="J254">
         <v>1</v>
       </c>
       <c r="K254" t="s">
         <v>18</v>
       </c>
       <c r="L254" t="s">
-        <v>1279</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>1280</v>
+        <v>1273</v>
       </c>
       <c r="B255" t="s">
-        <v>1281</v>
+        <v>1274</v>
       </c>
       <c r="C255" t="s">
-        <v>1282</v>
+        <v>1275</v>
       </c>
       <c r="D255">
         <v>139.2</v>
       </c>
       <c r="E255">
         <v>139.2</v>
       </c>
       <c r="F255" s="1">
         <v>46157</v>
       </c>
       <c r="G255" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H255" t="s">
         <v>16</v>
       </c>
       <c r="I255" t="s">
-        <v>1283</v>
+        <v>1276</v>
       </c>
       <c r="J255">
         <v>1</v>
       </c>
       <c r="K255" t="s">
         <v>18</v>
       </c>
       <c r="L255" t="s">
-        <v>1284</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>1285</v>
+        <v>1278</v>
       </c>
       <c r="B256" t="s">
-        <v>1286</v>
+        <v>1279</v>
       </c>
       <c r="C256" t="s">
-        <v>1287</v>
+        <v>1280</v>
       </c>
       <c r="D256">
         <v>71.7</v>
       </c>
       <c r="E256">
         <v>71.7</v>
       </c>
       <c r="F256" s="1">
         <v>46157</v>
       </c>
       <c r="G256" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H256" t="s">
         <v>16</v>
       </c>
       <c r="I256" t="s">
-        <v>1288</v>
+        <v>1281</v>
       </c>
       <c r="J256">
         <v>10</v>
       </c>
       <c r="K256" t="s">
         <v>18</v>
       </c>
       <c r="L256" t="s">
-        <v>1289</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>1290</v>
+        <v>1283</v>
       </c>
       <c r="B257" t="s">
-        <v>1291</v>
+        <v>1284</v>
       </c>
       <c r="C257" t="s">
-        <v>1292</v>
+        <v>1285</v>
       </c>
       <c r="D257">
         <v>51.4</v>
       </c>
       <c r="E257">
         <v>51.4</v>
       </c>
       <c r="F257" s="1">
         <v>46157</v>
       </c>
       <c r="G257" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H257" t="s">
         <v>16</v>
       </c>
       <c r="I257" t="s">
-        <v>1293</v>
+        <v>1286</v>
       </c>
       <c r="J257">
         <v>10</v>
       </c>
       <c r="K257" t="s">
         <v>18</v>
       </c>
       <c r="L257" t="s">
-        <v>1294</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>1295</v>
+        <v>1288</v>
       </c>
       <c r="B258" t="s">
-        <v>1296</v>
+        <v>1289</v>
       </c>
       <c r="C258" t="s">
-        <v>1297</v>
+        <v>1290</v>
       </c>
       <c r="D258">
         <v>49.1</v>
       </c>
       <c r="E258">
         <v>49.1</v>
       </c>
       <c r="F258" s="1">
         <v>46157</v>
       </c>
       <c r="G258" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H258" t="s">
         <v>16</v>
       </c>
       <c r="I258" t="s">
-        <v>1298</v>
+        <v>1291</v>
       </c>
       <c r="J258">
         <v>10</v>
       </c>
       <c r="K258" t="s">
         <v>18</v>
       </c>
       <c r="L258" t="s">
-        <v>1299</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>1300</v>
+        <v>1293</v>
       </c>
       <c r="B259" t="s">
-        <v>1301</v>
+        <v>1294</v>
       </c>
       <c r="C259" t="s">
-        <v>1302</v>
+        <v>1295</v>
       </c>
       <c r="D259">
         <v>47</v>
       </c>
       <c r="E259">
         <v>47</v>
       </c>
       <c r="F259" s="1">
         <v>46157</v>
       </c>
       <c r="G259" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H259" t="s">
         <v>16</v>
       </c>
       <c r="I259" t="s">
-        <v>1303</v>
+        <v>1296</v>
       </c>
       <c r="J259">
         <v>10</v>
       </c>
       <c r="K259" t="s">
         <v>18</v>
       </c>
       <c r="L259" t="s">
-        <v>1304</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>1305</v>
+        <v>1298</v>
       </c>
       <c r="B260" t="s">
-        <v>1306</v>
+        <v>1299</v>
       </c>
       <c r="C260" t="s">
-        <v>1307</v>
+        <v>1300</v>
       </c>
       <c r="D260">
         <v>38.4</v>
       </c>
       <c r="E260">
         <v>38.4</v>
       </c>
       <c r="F260" s="1">
         <v>46157</v>
       </c>
       <c r="G260" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H260" t="s">
         <v>16</v>
       </c>
       <c r="I260" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
       <c r="J260">
         <v>10</v>
       </c>
       <c r="K260" t="s">
         <v>18</v>
       </c>
       <c r="L260" t="s">
-        <v>1309</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>1310</v>
+        <v>1303</v>
       </c>
       <c r="B261" t="s">
-        <v>1311</v>
+        <v>1304</v>
       </c>
       <c r="C261" t="s">
-        <v>1312</v>
+        <v>1305</v>
       </c>
       <c r="D261">
         <v>39.2</v>
       </c>
       <c r="E261">
         <v>39.2</v>
       </c>
       <c r="F261" s="1">
         <v>46157</v>
       </c>
       <c r="G261" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H261" t="s">
         <v>16</v>
       </c>
       <c r="I261" t="s">
-        <v>1313</v>
+        <v>1306</v>
       </c>
       <c r="J261">
         <v>10</v>
       </c>
       <c r="K261" t="s">
         <v>18</v>
       </c>
       <c r="L261" t="s">
-        <v>1314</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>1315</v>
+        <v>1308</v>
       </c>
       <c r="B262" t="s">
-        <v>1316</v>
+        <v>1309</v>
       </c>
       <c r="C262" t="s">
-        <v>1317</v>
+        <v>1310</v>
       </c>
       <c r="D262">
         <v>39.2</v>
       </c>
       <c r="E262">
         <v>39.2</v>
       </c>
       <c r="F262" s="1">
         <v>46157</v>
       </c>
       <c r="G262" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H262" t="s">
         <v>16</v>
       </c>
       <c r="I262" t="s">
-        <v>1318</v>
+        <v>1311</v>
       </c>
       <c r="J262">
         <v>10</v>
       </c>
       <c r="K262" t="s">
         <v>18</v>
       </c>
       <c r="L262" t="s">
-        <v>1319</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>1320</v>
+        <v>1313</v>
       </c>
       <c r="B263" t="s">
-        <v>1321</v>
+        <v>1314</v>
       </c>
       <c r="C263" t="s">
-        <v>1322</v>
+        <v>1315</v>
       </c>
       <c r="D263">
         <v>39.5</v>
       </c>
       <c r="E263">
         <v>39.5</v>
       </c>
       <c r="F263" s="1">
         <v>46157</v>
       </c>
       <c r="G263" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H263" t="s">
         <v>16</v>
       </c>
       <c r="I263" t="s">
-        <v>1323</v>
+        <v>1316</v>
       </c>
       <c r="J263">
         <v>10</v>
       </c>
       <c r="K263" t="s">
         <v>18</v>
       </c>
       <c r="L263" t="s">
-        <v>1324</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>1325</v>
+        <v>1318</v>
       </c>
       <c r="B264" t="s">
-        <v>1326</v>
+        <v>1319</v>
       </c>
       <c r="C264" t="s">
-        <v>1327</v>
+        <v>1320</v>
       </c>
       <c r="D264">
         <v>41</v>
       </c>
       <c r="E264">
         <v>41</v>
       </c>
       <c r="F264" s="1">
         <v>46157</v>
       </c>
       <c r="G264" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H264" t="s">
         <v>16</v>
       </c>
       <c r="I264" t="s">
-        <v>1328</v>
+        <v>1321</v>
       </c>
       <c r="J264">
         <v>10</v>
       </c>
       <c r="K264" t="s">
         <v>18</v>
       </c>
       <c r="L264" t="s">
-        <v>1329</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>1330</v>
+        <v>1323</v>
       </c>
       <c r="B265" t="s">
-        <v>1331</v>
+        <v>1324</v>
       </c>
       <c r="C265" t="s">
-        <v>1332</v>
+        <v>1325</v>
       </c>
       <c r="D265">
         <v>44.2</v>
       </c>
       <c r="E265">
         <v>44.2</v>
       </c>
       <c r="F265" s="1">
         <v>46157</v>
       </c>
       <c r="G265" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H265" t="s">
         <v>16</v>
       </c>
       <c r="I265" t="s">
-        <v>1333</v>
+        <v>1326</v>
       </c>
       <c r="J265">
         <v>10</v>
       </c>
       <c r="K265" t="s">
         <v>18</v>
       </c>
       <c r="L265" t="s">
-        <v>1334</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>1335</v>
+        <v>1328</v>
       </c>
       <c r="B266" t="s">
-        <v>1336</v>
+        <v>1329</v>
       </c>
       <c r="C266" t="s">
-        <v>1337</v>
+        <v>1330</v>
       </c>
       <c r="D266">
         <v>45.9</v>
       </c>
       <c r="E266">
         <v>45.9</v>
       </c>
       <c r="F266" s="1">
         <v>46157</v>
       </c>
       <c r="G266" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H266" t="s">
         <v>16</v>
       </c>
       <c r="I266" t="s">
-        <v>1338</v>
+        <v>1331</v>
       </c>
       <c r="J266">
         <v>10</v>
       </c>
       <c r="K266" t="s">
         <v>18</v>
       </c>
       <c r="L266" t="s">
-        <v>1339</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>1340</v>
+        <v>1333</v>
       </c>
       <c r="B267" t="s">
-        <v>1341</v>
+        <v>1334</v>
       </c>
       <c r="C267" t="s">
-        <v>1342</v>
+        <v>1335</v>
       </c>
       <c r="D267">
         <v>47</v>
       </c>
       <c r="E267">
         <v>47</v>
       </c>
       <c r="F267" s="1">
         <v>46157</v>
       </c>
       <c r="G267" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H267" t="s">
         <v>16</v>
       </c>
       <c r="I267" t="s">
-        <v>1343</v>
+        <v>1336</v>
       </c>
       <c r="J267">
         <v>10</v>
       </c>
       <c r="K267" t="s">
         <v>18</v>
       </c>
       <c r="L267" t="s">
-        <v>1344</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>1345</v>
+        <v>1338</v>
       </c>
       <c r="B268" t="s">
-        <v>1346</v>
+        <v>1339</v>
       </c>
       <c r="C268" t="s">
-        <v>1347</v>
+        <v>1340</v>
       </c>
       <c r="D268">
         <v>48.4</v>
       </c>
       <c r="E268">
         <v>48.4</v>
       </c>
       <c r="F268" s="1">
         <v>46157</v>
       </c>
       <c r="G268" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H268" t="s">
         <v>16</v>
       </c>
       <c r="I268" t="s">
-        <v>1348</v>
+        <v>1341</v>
       </c>
       <c r="J268">
         <v>10</v>
       </c>
       <c r="K268" t="s">
         <v>18</v>
       </c>
       <c r="L268" t="s">
-        <v>1349</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>1350</v>
+        <v>1343</v>
       </c>
       <c r="B269" t="s">
-        <v>1351</v>
+        <v>1344</v>
       </c>
       <c r="C269" t="s">
-        <v>1352</v>
+        <v>1345</v>
       </c>
       <c r="D269">
         <v>47.2</v>
       </c>
       <c r="E269">
         <v>47.2</v>
       </c>
       <c r="F269" s="1">
         <v>46157</v>
       </c>
       <c r="G269" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H269" t="s">
         <v>16</v>
       </c>
       <c r="I269" t="s">
-        <v>1353</v>
+        <v>1346</v>
       </c>
       <c r="J269">
         <v>10</v>
       </c>
       <c r="K269" t="s">
         <v>18</v>
       </c>
       <c r="L269" t="s">
-        <v>1354</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>1355</v>
+        <v>1348</v>
       </c>
       <c r="B270" t="s">
-        <v>1356</v>
+        <v>1349</v>
       </c>
       <c r="C270" t="s">
-        <v>1357</v>
+        <v>1350</v>
       </c>
       <c r="D270">
         <v>109.5</v>
       </c>
       <c r="E270">
         <v>109.5</v>
       </c>
       <c r="F270" s="1">
         <v>46157</v>
       </c>
       <c r="G270" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H270" t="s">
         <v>16</v>
       </c>
       <c r="I270" t="s">
-        <v>1358</v>
+        <v>1351</v>
       </c>
       <c r="J270">
         <v>10</v>
       </c>
       <c r="K270" t="s">
         <v>18</v>
       </c>
       <c r="L270" t="s">
-        <v>1359</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>1360</v>
+        <v>1353</v>
       </c>
       <c r="B271" t="s">
-        <v>1361</v>
+        <v>1354</v>
       </c>
       <c r="C271" t="s">
-        <v>1362</v>
+        <v>1355</v>
       </c>
       <c r="D271">
         <v>112.2</v>
       </c>
       <c r="E271">
         <v>112.2</v>
       </c>
       <c r="F271" s="1">
         <v>46157</v>
       </c>
       <c r="G271" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H271" t="s">
         <v>16</v>
       </c>
       <c r="I271" t="s">
-        <v>1363</v>
+        <v>1356</v>
       </c>
       <c r="J271">
         <v>10</v>
       </c>
       <c r="K271" t="s">
         <v>18</v>
       </c>
       <c r="L271" t="s">
-        <v>1364</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>1365</v>
+        <v>1358</v>
       </c>
       <c r="B272" t="s">
-        <v>1366</v>
+        <v>1359</v>
       </c>
       <c r="C272" t="s">
-        <v>1367</v>
+        <v>1360</v>
       </c>
       <c r="D272">
         <v>117.6</v>
       </c>
       <c r="E272">
         <v>117.6</v>
       </c>
       <c r="F272" s="1">
         <v>46157</v>
       </c>
       <c r="G272" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H272" t="s">
         <v>16</v>
       </c>
       <c r="I272" t="s">
-        <v>1368</v>
+        <v>1361</v>
       </c>
       <c r="J272">
         <v>10</v>
       </c>
       <c r="K272" t="s">
         <v>18</v>
       </c>
       <c r="L272" t="s">
-        <v>1369</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>1370</v>
+        <v>1363</v>
       </c>
       <c r="B273" t="s">
-        <v>1371</v>
+        <v>1364</v>
       </c>
       <c r="C273" t="s">
-        <v>1372</v>
+        <v>1365</v>
       </c>
       <c r="D273">
         <v>134.7</v>
       </c>
       <c r="E273">
         <v>134.7</v>
       </c>
       <c r="F273" s="1">
         <v>46157</v>
       </c>
       <c r="G273" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H273" t="s">
         <v>16</v>
       </c>
       <c r="I273" t="s">
-        <v>1373</v>
+        <v>1366</v>
       </c>
       <c r="J273">
         <v>10</v>
       </c>
       <c r="K273" t="s">
         <v>18</v>
       </c>
       <c r="L273" t="s">
-        <v>1374</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>1375</v>
+        <v>1368</v>
       </c>
       <c r="B274" t="s">
-        <v>1376</v>
+        <v>1369</v>
       </c>
       <c r="C274" t="s">
-        <v>1377</v>
+        <v>1370</v>
       </c>
       <c r="D274">
         <v>95.05</v>
       </c>
       <c r="E274">
         <v>95.05</v>
       </c>
       <c r="F274" s="1">
         <v>46157</v>
       </c>
       <c r="G274" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H274" t="s">
         <v>16</v>
       </c>
       <c r="I274" t="s">
-        <v>1378</v>
+        <v>1371</v>
       </c>
       <c r="J274">
         <v>5</v>
       </c>
       <c r="K274" t="s">
         <v>18</v>
       </c>
       <c r="L274" t="s">
-        <v>1379</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>1380</v>
+        <v>1373</v>
       </c>
       <c r="B275" t="s">
-        <v>1381</v>
+        <v>1374</v>
       </c>
       <c r="C275" t="s">
-        <v>1382</v>
+        <v>1375</v>
       </c>
       <c r="D275">
         <v>84.2</v>
       </c>
       <c r="E275">
         <v>84.2</v>
       </c>
       <c r="F275" s="1">
         <v>46157</v>
       </c>
       <c r="G275" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H275" t="s">
         <v>16</v>
       </c>
       <c r="I275" t="s">
-        <v>1383</v>
+        <v>1376</v>
       </c>
       <c r="J275">
         <v>5</v>
       </c>
       <c r="K275" t="s">
         <v>18</v>
       </c>
       <c r="L275" t="s">
-        <v>1384</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>1385</v>
+        <v>1378</v>
       </c>
       <c r="B276" t="s">
-        <v>1386</v>
+        <v>1379</v>
       </c>
       <c r="C276" t="s">
-        <v>1387</v>
+        <v>1380</v>
       </c>
       <c r="D276">
         <v>77.85</v>
       </c>
       <c r="E276">
         <v>77.85</v>
       </c>
       <c r="F276" s="1">
         <v>46157</v>
       </c>
       <c r="G276" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H276" t="s">
         <v>16</v>
       </c>
       <c r="I276" t="s">
-        <v>1388</v>
+        <v>1381</v>
       </c>
       <c r="J276">
         <v>5</v>
       </c>
       <c r="K276" t="s">
         <v>18</v>
       </c>
       <c r="L276" t="s">
-        <v>1389</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>1390</v>
+        <v>1383</v>
       </c>
       <c r="B277" t="s">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="C277" t="s">
-        <v>1392</v>
+        <v>1385</v>
       </c>
       <c r="D277">
         <v>77.85</v>
       </c>
       <c r="E277">
         <v>77.85</v>
       </c>
       <c r="F277" s="1">
         <v>46157</v>
       </c>
       <c r="G277" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H277" t="s">
         <v>16</v>
       </c>
       <c r="I277" t="s">
-        <v>1393</v>
+        <v>1386</v>
       </c>
       <c r="J277">
         <v>5</v>
       </c>
       <c r="K277" t="s">
         <v>18</v>
       </c>
       <c r="L277" t="s">
-        <v>1394</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>1395</v>
+        <v>1388</v>
       </c>
       <c r="B278" t="s">
-        <v>1396</v>
+        <v>1389</v>
       </c>
       <c r="C278" t="s">
-        <v>1397</v>
+        <v>1390</v>
       </c>
       <c r="D278">
         <v>84.2</v>
       </c>
       <c r="E278">
         <v>84.2</v>
       </c>
       <c r="F278" s="1">
         <v>46157</v>
       </c>
       <c r="G278" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H278" t="s">
         <v>16</v>
       </c>
       <c r="I278" t="s">
-        <v>1398</v>
+        <v>1391</v>
       </c>
       <c r="J278">
         <v>5</v>
       </c>
       <c r="K278" t="s">
         <v>18</v>
       </c>
       <c r="L278" t="s">
-        <v>1399</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>1400</v>
+        <v>1393</v>
       </c>
       <c r="B279" t="s">
-        <v>1401</v>
+        <v>1394</v>
       </c>
       <c r="C279" t="s">
-        <v>1402</v>
+        <v>1395</v>
       </c>
       <c r="D279">
         <v>89.9</v>
       </c>
       <c r="E279">
         <v>89.9</v>
       </c>
       <c r="F279" s="1">
         <v>46157</v>
       </c>
       <c r="G279" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H279" t="s">
         <v>16</v>
       </c>
       <c r="I279" t="s">
-        <v>1403</v>
+        <v>1396</v>
       </c>
       <c r="J279">
         <v>5</v>
       </c>
       <c r="K279" t="s">
         <v>18</v>
       </c>
       <c r="L279" t="s">
-        <v>1404</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>1405</v>
+        <v>1398</v>
       </c>
       <c r="B280" t="s">
-        <v>1406</v>
+        <v>1399</v>
       </c>
       <c r="C280" t="s">
-        <v>1407</v>
+        <v>1400</v>
       </c>
       <c r="D280">
         <v>110.95</v>
       </c>
       <c r="E280">
         <v>110.95</v>
       </c>
       <c r="F280" s="1">
         <v>46157</v>
       </c>
       <c r="G280" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H280" t="s">
         <v>16</v>
       </c>
       <c r="I280" t="s">
-        <v>1408</v>
+        <v>1401</v>
       </c>
       <c r="J280">
         <v>5</v>
       </c>
       <c r="K280" t="s">
         <v>18</v>
       </c>
       <c r="L280" t="s">
-        <v>1409</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>1410</v>
+        <v>1403</v>
       </c>
       <c r="B281" t="s">
-        <v>1411</v>
+        <v>1404</v>
       </c>
       <c r="C281" t="s">
-        <v>1412</v>
+        <v>1405</v>
       </c>
       <c r="D281">
         <v>119.05</v>
       </c>
       <c r="E281">
         <v>119.05</v>
       </c>
       <c r="F281" s="1">
         <v>46157</v>
       </c>
       <c r="G281" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H281" t="s">
         <v>16</v>
       </c>
       <c r="I281" t="s">
-        <v>1413</v>
+        <v>1406</v>
       </c>
       <c r="J281">
         <v>5</v>
       </c>
       <c r="K281" t="s">
         <v>18</v>
       </c>
       <c r="L281" t="s">
-        <v>1414</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>1415</v>
+        <v>1408</v>
       </c>
       <c r="B282" t="s">
-        <v>1416</v>
+        <v>1409</v>
       </c>
       <c r="C282" t="s">
-        <v>1417</v>
+        <v>1410</v>
       </c>
       <c r="D282">
         <v>124.95</v>
       </c>
       <c r="E282">
         <v>124.95</v>
       </c>
       <c r="F282" s="1">
         <v>46157</v>
       </c>
       <c r="G282" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H282" t="s">
         <v>16</v>
       </c>
       <c r="I282" t="s">
-        <v>1418</v>
+        <v>1411</v>
       </c>
       <c r="J282">
         <v>5</v>
       </c>
       <c r="K282" t="s">
         <v>18</v>
       </c>
       <c r="L282" t="s">
-        <v>1419</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>1420</v>
+        <v>1413</v>
       </c>
       <c r="B283" t="s">
-        <v>1421</v>
+        <v>1414</v>
       </c>
       <c r="C283" t="s">
-        <v>1422</v>
+        <v>1415</v>
       </c>
       <c r="D283">
         <v>131.3</v>
       </c>
       <c r="E283">
         <v>131.3</v>
       </c>
       <c r="F283" s="1">
         <v>46157</v>
       </c>
       <c r="G283" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H283" t="s">
         <v>16</v>
       </c>
       <c r="I283" t="s">
-        <v>1423</v>
+        <v>1416</v>
       </c>
       <c r="J283">
         <v>5</v>
       </c>
       <c r="K283" t="s">
         <v>18</v>
       </c>
       <c r="L283" t="s">
-        <v>1424</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>1425</v>
+        <v>1418</v>
       </c>
       <c r="B284" t="s">
-        <v>1426</v>
+        <v>1419</v>
       </c>
       <c r="C284" t="s">
-        <v>1427</v>
+        <v>1420</v>
       </c>
       <c r="D284">
         <v>136.55</v>
       </c>
       <c r="E284">
         <v>136.55</v>
       </c>
       <c r="F284" s="1">
         <v>46157</v>
       </c>
       <c r="G284" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H284" t="s">
         <v>16</v>
       </c>
       <c r="I284" t="s">
-        <v>1428</v>
+        <v>1421</v>
       </c>
       <c r="J284">
         <v>5</v>
       </c>
       <c r="K284" t="s">
         <v>18</v>
       </c>
       <c r="L284" t="s">
-        <v>1429</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>1430</v>
+        <v>1423</v>
       </c>
       <c r="B285" t="s">
-        <v>1431</v>
+        <v>1424</v>
       </c>
       <c r="C285" t="s">
-        <v>1432</v>
+        <v>1425</v>
       </c>
       <c r="D285">
         <v>228.85</v>
       </c>
       <c r="E285">
         <v>228.85</v>
       </c>
       <c r="F285" s="1">
         <v>46157</v>
       </c>
       <c r="G285" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H285" t="s">
         <v>16</v>
       </c>
       <c r="I285" t="s">
-        <v>1433</v>
+        <v>1426</v>
       </c>
       <c r="J285">
         <v>5</v>
       </c>
       <c r="K285" t="s">
         <v>18</v>
       </c>
       <c r="L285" t="s">
-        <v>1434</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>1435</v>
+        <v>1428</v>
       </c>
       <c r="B286" t="s">
-        <v>1436</v>
+        <v>1429</v>
       </c>
       <c r="C286" t="s">
-        <v>1437</v>
+        <v>1430</v>
       </c>
       <c r="D286">
         <v>288.85</v>
       </c>
       <c r="E286">
         <v>288.85</v>
       </c>
       <c r="F286" s="1">
         <v>46157</v>
       </c>
       <c r="G286" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H286" t="s">
         <v>16</v>
       </c>
       <c r="I286" t="s">
-        <v>1438</v>
+        <v>1431</v>
       </c>
       <c r="J286">
         <v>5</v>
       </c>
       <c r="K286" t="s">
         <v>18</v>
       </c>
       <c r="L286" t="s">
-        <v>1439</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>1440</v>
+        <v>1433</v>
       </c>
       <c r="B287" t="s">
-        <v>1441</v>
+        <v>1434</v>
       </c>
       <c r="C287" t="s">
-        <v>1442</v>
+        <v>1435</v>
       </c>
       <c r="D287">
         <v>280.45</v>
       </c>
       <c r="E287">
         <v>280.45</v>
       </c>
       <c r="F287" s="1">
         <v>46157</v>
       </c>
       <c r="G287" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H287" t="s">
         <v>16</v>
       </c>
       <c r="I287" t="s">
-        <v>1443</v>
+        <v>1436</v>
       </c>
       <c r="J287">
         <v>5</v>
       </c>
       <c r="K287" t="s">
         <v>18</v>
       </c>
       <c r="L287" t="s">
-        <v>1444</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>1445</v>
+        <v>1438</v>
       </c>
       <c r="B288" t="s">
-        <v>1446</v>
+        <v>1439</v>
       </c>
       <c r="C288" t="s">
-        <v>1447</v>
+        <v>1440</v>
       </c>
       <c r="D288">
         <v>315.35</v>
       </c>
       <c r="E288">
         <v>315.35</v>
       </c>
       <c r="F288" s="1">
         <v>46157</v>
       </c>
       <c r="G288" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H288" t="s">
         <v>16</v>
       </c>
       <c r="I288" t="s">
-        <v>1448</v>
+        <v>1441</v>
       </c>
       <c r="J288">
         <v>5</v>
       </c>
       <c r="K288" t="s">
         <v>18</v>
       </c>
       <c r="L288" t="s">
-        <v>1449</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>1450</v>
+        <v>1443</v>
       </c>
       <c r="B289" t="s">
-        <v>1451</v>
+        <v>1444</v>
       </c>
       <c r="C289" t="s">
-        <v>1452</v>
+        <v>1445</v>
       </c>
       <c r="D289">
         <v>89.96</v>
       </c>
       <c r="E289">
         <v>89.96</v>
       </c>
       <c r="G289" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H289" t="s">
         <v>16</v>
       </c>
       <c r="I289" t="s">
-        <v>1453</v>
+        <v>1446</v>
       </c>
       <c r="J289">
         <v>1</v>
       </c>
       <c r="K289" t="s">
         <v>18</v>
       </c>
       <c r="L289" t="s">
-        <v>1454</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>1455</v>
+        <v>1448</v>
       </c>
       <c r="B290" t="s">
-        <v>1456</v>
+        <v>1449</v>
       </c>
       <c r="C290" t="s">
-        <v>1457</v>
+        <v>1450</v>
       </c>
       <c r="D290">
         <v>115.28</v>
       </c>
       <c r="E290">
         <v>115.28</v>
       </c>
       <c r="F290" s="1">
         <v>46157</v>
       </c>
       <c r="G290" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H290" t="s">
         <v>16</v>
       </c>
       <c r="I290" t="s">
-        <v>1458</v>
+        <v>1451</v>
       </c>
       <c r="J290">
         <v>1</v>
       </c>
       <c r="K290" t="s">
         <v>18</v>
       </c>
       <c r="L290" t="s">
-        <v>1459</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>1460</v>
+        <v>1453</v>
       </c>
       <c r="B291" t="s">
-        <v>1461</v>
+        <v>1454</v>
       </c>
       <c r="C291" t="s">
-        <v>1462</v>
+        <v>1455</v>
       </c>
       <c r="D291">
         <v>155.53</v>
       </c>
       <c r="E291">
         <v>155.53</v>
       </c>
       <c r="F291" s="1">
         <v>46157</v>
       </c>
       <c r="G291" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H291" t="s">
         <v>16</v>
       </c>
       <c r="I291" t="s">
-        <v>1463</v>
+        <v>1456</v>
       </c>
       <c r="J291">
         <v>1</v>
       </c>
       <c r="K291" t="s">
         <v>18</v>
       </c>
       <c r="L291" t="s">
-        <v>1464</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>1465</v>
+        <v>1458</v>
       </c>
       <c r="B292" t="s">
-        <v>1466</v>
+        <v>1459</v>
       </c>
       <c r="C292" t="s">
-        <v>1467</v>
+        <v>1460</v>
       </c>
       <c r="D292">
         <v>271.89</v>
       </c>
       <c r="E292">
         <v>271.89</v>
       </c>
       <c r="F292" s="1">
         <v>46157</v>
       </c>
       <c r="G292" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H292" t="s">
         <v>16</v>
       </c>
       <c r="I292" t="s">
-        <v>1468</v>
+        <v>1461</v>
       </c>
       <c r="J292">
         <v>1</v>
       </c>
       <c r="K292" t="s">
         <v>18</v>
       </c>
       <c r="L292" t="s">
-        <v>1469</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>1470</v>
+        <v>1463</v>
       </c>
       <c r="B293" t="s">
-        <v>1471</v>
+        <v>1464</v>
       </c>
       <c r="C293" t="s">
-        <v>1472</v>
+        <v>1465</v>
       </c>
       <c r="D293">
         <v>89.94</v>
       </c>
       <c r="E293">
         <v>89.94</v>
       </c>
       <c r="F293" s="1">
         <v>46157</v>
       </c>
       <c r="G293" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H293" t="s">
         <v>16</v>
       </c>
       <c r="I293" t="s">
-        <v>1473</v>
+        <v>1466</v>
       </c>
       <c r="J293">
         <v>1</v>
       </c>
       <c r="K293" t="s">
         <v>18</v>
       </c>
       <c r="L293" t="s">
-        <v>1474</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>1475</v>
+        <v>1468</v>
       </c>
       <c r="B294" t="s">
-        <v>1476</v>
+        <v>1469</v>
       </c>
       <c r="C294" t="s">
-        <v>1477</v>
+        <v>1470</v>
       </c>
       <c r="D294">
         <v>116.25</v>
       </c>
       <c r="E294">
         <v>116.25</v>
       </c>
       <c r="F294" s="1">
         <v>46157</v>
       </c>
       <c r="G294" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H294" t="s">
         <v>16</v>
       </c>
       <c r="I294" t="s">
-        <v>1478</v>
+        <v>1471</v>
       </c>
       <c r="J294">
         <v>1</v>
       </c>
       <c r="K294" t="s">
         <v>18</v>
       </c>
       <c r="L294" t="s">
-        <v>1479</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>1480</v>
+        <v>1473</v>
       </c>
       <c r="B295" t="s">
-        <v>1481</v>
+        <v>1474</v>
       </c>
       <c r="C295" t="s">
-        <v>1482</v>
+        <v>1475</v>
       </c>
       <c r="D295">
         <v>148.21</v>
       </c>
       <c r="E295">
         <v>148.21</v>
       </c>
       <c r="G295" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H295" t="s">
         <v>16</v>
       </c>
       <c r="I295" t="s">
-        <v>1483</v>
+        <v>1476</v>
       </c>
       <c r="J295">
         <v>1</v>
       </c>
       <c r="K295" t="s">
         <v>18</v>
       </c>
       <c r="L295" t="s">
-        <v>1484</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>1485</v>
+        <v>1478</v>
       </c>
       <c r="B296" t="s">
-        <v>1486</v>
+        <v>1479</v>
       </c>
       <c r="C296" t="s">
-        <v>1487</v>
+        <v>1480</v>
       </c>
       <c r="D296">
         <v>151.17</v>
       </c>
       <c r="E296">
         <v>151.17</v>
       </c>
       <c r="F296" s="1">
         <v>46157</v>
       </c>
       <c r="G296" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H296" t="s">
         <v>16</v>
       </c>
       <c r="I296" t="s">
-        <v>1488</v>
+        <v>1481</v>
       </c>
       <c r="J296">
         <v>1</v>
       </c>
       <c r="K296" t="s">
         <v>18</v>
       </c>
       <c r="L296" t="s">
-        <v>1489</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>1490</v>
+        <v>1483</v>
       </c>
       <c r="B297" t="s">
-        <v>1491</v>
+        <v>1484</v>
       </c>
       <c r="C297" t="s">
-        <v>1492</v>
+        <v>1485</v>
       </c>
       <c r="D297">
         <v>274.36</v>
       </c>
       <c r="E297">
         <v>274.36</v>
       </c>
       <c r="G297" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H297" t="s">
         <v>16</v>
       </c>
       <c r="I297" t="s">
-        <v>1493</v>
+        <v>1486</v>
       </c>
       <c r="J297">
         <v>1</v>
       </c>
       <c r="K297" t="s">
         <v>18</v>
       </c>
       <c r="L297" t="s">
-        <v>1494</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>1495</v>
+        <v>1488</v>
       </c>
       <c r="B298" t="s">
-        <v>1496</v>
+        <v>1489</v>
       </c>
       <c r="C298" t="s">
-        <v>1497</v>
+        <v>1490</v>
       </c>
       <c r="D298">
         <v>369.53</v>
       </c>
       <c r="E298">
         <v>369.53</v>
       </c>
       <c r="G298" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H298" t="s">
         <v>16</v>
       </c>
       <c r="I298" t="s">
-        <v>1498</v>
+        <v>1491</v>
       </c>
       <c r="J298">
         <v>1</v>
       </c>
       <c r="K298" t="s">
         <v>18</v>
       </c>
       <c r="L298" t="s">
-        <v>1499</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>1500</v>
+        <v>1493</v>
       </c>
       <c r="B299" t="s">
-        <v>1501</v>
+        <v>1494</v>
       </c>
       <c r="C299" t="s">
-        <v>1502</v>
+        <v>1495</v>
       </c>
       <c r="D299">
         <v>398.27</v>
       </c>
       <c r="E299">
         <v>398.27</v>
       </c>
       <c r="G299" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H299" t="s">
         <v>16</v>
       </c>
       <c r="I299" t="s">
-        <v>1503</v>
+        <v>1496</v>
       </c>
       <c r="J299">
         <v>1</v>
       </c>
       <c r="K299" t="s">
         <v>18</v>
       </c>
       <c r="L299" t="s">
-        <v>1504</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>1505</v>
+        <v>1498</v>
       </c>
       <c r="B300" t="s">
-        <v>1506</v>
+        <v>1499</v>
       </c>
       <c r="C300" t="s">
-        <v>1507</v>
+        <v>1500</v>
       </c>
       <c r="D300">
         <v>67.47</v>
       </c>
       <c r="E300">
         <v>67.47</v>
       </c>
       <c r="F300" s="1">
         <v>46157</v>
       </c>
       <c r="G300" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H300" t="s">
         <v>16</v>
       </c>
       <c r="I300" t="s">
-        <v>1508</v>
+        <v>1501</v>
       </c>
       <c r="J300">
         <v>1</v>
       </c>
       <c r="K300" t="s">
         <v>18</v>
       </c>
       <c r="L300" t="s">
-        <v>1509</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="B301" t="s">
-        <v>1511</v>
+        <v>1504</v>
       </c>
       <c r="C301" t="s">
-        <v>1512</v>
+        <v>1505</v>
       </c>
       <c r="D301">
         <v>8.26</v>
       </c>
       <c r="E301">
         <v>8.26</v>
       </c>
       <c r="F301" s="1">
         <v>46157</v>
       </c>
       <c r="G301" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H301" t="s">
         <v>16</v>
       </c>
       <c r="I301" t="s">
-        <v>1513</v>
+        <v>1506</v>
       </c>
       <c r="J301">
         <v>1</v>
       </c>
       <c r="K301" t="s">
         <v>18</v>
       </c>
       <c r="L301" t="s">
-        <v>1514</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>1515</v>
+        <v>1508</v>
       </c>
       <c r="B302" t="s">
-        <v>1516</v>
+        <v>1509</v>
       </c>
       <c r="C302" t="s">
-        <v>1517</v>
+        <v>1510</v>
       </c>
       <c r="D302">
         <v>19.53</v>
       </c>
       <c r="E302">
         <v>19.53</v>
       </c>
       <c r="G302" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H302" t="s">
         <v>16</v>
       </c>
       <c r="I302" t="s">
-        <v>1518</v>
+        <v>1511</v>
       </c>
       <c r="J302">
         <v>1</v>
       </c>
       <c r="K302" t="s">
         <v>18</v>
       </c>
       <c r="L302" t="s">
-        <v>1519</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>1520</v>
+        <v>1513</v>
       </c>
       <c r="B303" t="s">
-        <v>1521</v>
+        <v>1514</v>
       </c>
       <c r="C303" t="s">
-        <v>1522</v>
+        <v>1515</v>
       </c>
       <c r="D303">
         <v>22.14</v>
       </c>
       <c r="E303">
         <v>22.14</v>
       </c>
       <c r="G303" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H303" t="s">
         <v>16</v>
       </c>
       <c r="I303" t="s">
-        <v>1523</v>
+        <v>1516</v>
       </c>
       <c r="J303">
         <v>1</v>
       </c>
       <c r="K303" t="s">
         <v>18</v>
       </c>
       <c r="L303" t="s">
-        <v>1524</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>1525</v>
+        <v>1518</v>
       </c>
       <c r="B304" t="s">
-        <v>1526</v>
+        <v>1519</v>
       </c>
       <c r="C304" t="s">
-        <v>1527</v>
+        <v>1520</v>
       </c>
       <c r="D304">
         <v>114.11</v>
       </c>
       <c r="E304">
         <v>114.11</v>
       </c>
       <c r="F304" s="1">
         <v>46157</v>
       </c>
       <c r="G304" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H304" t="s">
         <v>16</v>
       </c>
       <c r="I304" t="s">
-        <v>1528</v>
+        <v>1521</v>
       </c>
       <c r="J304">
         <v>1</v>
       </c>
       <c r="K304" t="s">
         <v>18</v>
       </c>
       <c r="L304" t="s">
-        <v>1529</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>1530</v>
+        <v>1523</v>
       </c>
       <c r="B305" t="s">
-        <v>1531</v>
+        <v>1524</v>
       </c>
       <c r="C305" t="s">
-        <v>1532</v>
+        <v>1525</v>
       </c>
       <c r="D305">
         <v>151.2</v>
       </c>
       <c r="E305">
         <v>151.2</v>
       </c>
       <c r="F305" s="1">
         <v>46157</v>
       </c>
       <c r="G305" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H305" t="s">
         <v>16</v>
       </c>
       <c r="I305" t="s">
-        <v>1533</v>
+        <v>1526</v>
       </c>
       <c r="J305">
         <v>1</v>
       </c>
       <c r="K305" t="s">
         <v>18</v>
       </c>
       <c r="L305" t="s">
-        <v>1534</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>1535</v>
+        <v>1528</v>
       </c>
       <c r="B306" t="s">
-        <v>1536</v>
+        <v>1529</v>
       </c>
       <c r="C306" t="s">
-        <v>1537</v>
+        <v>1530</v>
       </c>
       <c r="D306">
         <v>132.58</v>
       </c>
       <c r="E306">
         <v>132.58</v>
       </c>
       <c r="G306" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H306" t="s">
         <v>16</v>
       </c>
       <c r="I306" t="s">
-        <v>1538</v>
+        <v>1531</v>
       </c>
       <c r="J306">
         <v>1</v>
       </c>
       <c r="K306" t="s">
         <v>18</v>
       </c>
       <c r="L306" t="s">
-        <v>1539</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>1540</v>
+        <v>1533</v>
       </c>
       <c r="B307" t="s">
-        <v>1541</v>
+        <v>1534</v>
       </c>
       <c r="C307" t="s">
-        <v>1542</v>
+        <v>1535</v>
       </c>
       <c r="D307">
         <v>153.69</v>
       </c>
       <c r="E307">
         <v>153.69</v>
       </c>
       <c r="F307" s="1">
         <v>46157</v>
       </c>
       <c r="G307" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
       <c r="I307" t="s">
-        <v>1543</v>
+        <v>1536</v>
       </c>
       <c r="J307">
         <v>1</v>
       </c>
       <c r="K307" t="s">
         <v>18</v>
       </c>
       <c r="L307" t="s">
-        <v>1544</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>1545</v>
+        <v>1538</v>
       </c>
       <c r="B308" t="s">
-        <v>1546</v>
+        <v>1539</v>
       </c>
       <c r="C308" t="s">
-        <v>1547</v>
+        <v>1540</v>
       </c>
       <c r="D308">
         <v>129.89</v>
       </c>
       <c r="E308">
         <v>129.89</v>
       </c>
       <c r="G308" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H308" t="s">
         <v>16</v>
       </c>
       <c r="I308" t="s">
-        <v>1548</v>
+        <v>1541</v>
       </c>
       <c r="J308">
         <v>1</v>
       </c>
       <c r="K308" t="s">
         <v>18</v>
       </c>
       <c r="L308" t="s">
-        <v>1549</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>1550</v>
+        <v>1543</v>
       </c>
       <c r="B309" t="s">
-        <v>1551</v>
+        <v>1544</v>
       </c>
       <c r="C309" t="s">
-        <v>1552</v>
+        <v>1545</v>
       </c>
       <c r="D309">
         <v>584.01</v>
       </c>
       <c r="E309">
         <v>584.01</v>
       </c>
       <c r="F309" s="1">
         <v>46157</v>
       </c>
       <c r="G309" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
       <c r="I309" t="s">
-        <v>1553</v>
+        <v>1546</v>
       </c>
       <c r="J309">
         <v>1</v>
       </c>
       <c r="K309" t="s">
         <v>18</v>
       </c>
       <c r="L309" t="s">
-        <v>1554</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>1555</v>
+        <v>1548</v>
       </c>
       <c r="B310" t="s">
-        <v>1556</v>
+        <v>1549</v>
       </c>
       <c r="C310" t="s">
-        <v>1557</v>
+        <v>1550</v>
       </c>
       <c r="D310">
         <v>976.68</v>
       </c>
       <c r="E310">
         <v>976.68</v>
       </c>
       <c r="G310" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
       <c r="I310" t="s">
-        <v>1558</v>
+        <v>1551</v>
       </c>
       <c r="J310">
         <v>1</v>
       </c>
       <c r="K310" t="s">
         <v>18</v>
       </c>
       <c r="L310" t="s">
-        <v>1559</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>1560</v>
+        <v>1553</v>
       </c>
       <c r="B311" t="s">
-        <v>1561</v>
+        <v>1554</v>
       </c>
       <c r="C311" t="s">
-        <v>1562</v>
+        <v>1555</v>
       </c>
       <c r="D311">
         <v>237.76</v>
       </c>
       <c r="E311">
         <v>237.76</v>
       </c>
       <c r="F311" s="1">
         <v>46157</v>
       </c>
       <c r="G311" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
       <c r="I311" t="s">
-        <v>1563</v>
+        <v>1556</v>
       </c>
       <c r="J311">
         <v>1</v>
       </c>
       <c r="K311" t="s">
         <v>18</v>
       </c>
       <c r="L311" t="s">
-        <v>1564</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>1565</v>
+        <v>1558</v>
       </c>
       <c r="B312" t="s">
-        <v>1566</v>
+        <v>1559</v>
       </c>
       <c r="C312" t="s">
-        <v>1567</v>
+        <v>1560</v>
       </c>
       <c r="D312">
         <v>98.53</v>
       </c>
       <c r="E312">
         <v>98.53</v>
       </c>
       <c r="F312" s="1">
         <v>46157</v>
       </c>
       <c r="G312" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
       <c r="I312" t="s">
-        <v>1568</v>
+        <v>1561</v>
       </c>
       <c r="J312">
         <v>1</v>
       </c>
       <c r="K312" t="s">
         <v>18</v>
       </c>
       <c r="L312" t="s">
-        <v>1569</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>1570</v>
+        <v>1563</v>
       </c>
       <c r="B313" t="s">
-        <v>1571</v>
+        <v>1564</v>
       </c>
       <c r="C313" t="s">
-        <v>1572</v>
+        <v>1565</v>
       </c>
       <c r="D313">
         <v>71.42</v>
       </c>
       <c r="E313">
         <v>71.42</v>
       </c>
       <c r="F313" s="1">
         <v>46157</v>
       </c>
       <c r="G313" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
       <c r="I313" t="s">
-        <v>1573</v>
+        <v>1566</v>
       </c>
       <c r="J313">
         <v>1</v>
       </c>
       <c r="K313" t="s">
         <v>18</v>
       </c>
       <c r="L313" t="s">
-        <v>1574</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>1575</v>
+        <v>1568</v>
       </c>
       <c r="B314" t="s">
-        <v>1576</v>
+        <v>1569</v>
       </c>
       <c r="C314" t="s">
-        <v>1577</v>
+        <v>1570</v>
       </c>
       <c r="D314">
         <v>323.46</v>
       </c>
       <c r="E314">
         <v>323.46</v>
       </c>
       <c r="G314" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
       <c r="I314" t="s">
-        <v>1578</v>
+        <v>1571</v>
       </c>
       <c r="J314">
         <v>1</v>
       </c>
       <c r="K314" t="s">
         <v>18</v>
       </c>
       <c r="L314" t="s">
-        <v>1579</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>1580</v>
+        <v>1573</v>
       </c>
       <c r="B315" t="s">
-        <v>1581</v>
+        <v>1574</v>
       </c>
       <c r="C315" t="s">
-        <v>1582</v>
+        <v>1575</v>
       </c>
       <c r="D315">
         <v>226.28</v>
       </c>
       <c r="E315">
         <v>226.28</v>
       </c>
       <c r="G315" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H315" t="s">
         <v>16</v>
       </c>
       <c r="I315" t="s">
-        <v>1583</v>
+        <v>1576</v>
       </c>
       <c r="J315">
         <v>1</v>
       </c>
       <c r="K315" t="s">
         <v>18</v>
       </c>
       <c r="L315" t="s">
-        <v>1584</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>1585</v>
+        <v>1578</v>
       </c>
       <c r="B316" t="s">
-        <v>1586</v>
+        <v>1579</v>
       </c>
       <c r="C316" t="s">
-        <v>1587</v>
+        <v>1580</v>
       </c>
       <c r="D316">
         <v>84.85</v>
       </c>
       <c r="E316">
         <v>84.85</v>
       </c>
       <c r="G316" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H316" t="s">
         <v>16</v>
       </c>
       <c r="I316" t="s">
-        <v>1588</v>
+        <v>1581</v>
       </c>
       <c r="J316">
         <v>1</v>
       </c>
       <c r="K316" t="s">
         <v>18</v>
       </c>
       <c r="L316" t="s">
-        <v>1589</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>1590</v>
+        <v>1583</v>
       </c>
       <c r="B317" t="s">
-        <v>1591</v>
+        <v>1584</v>
       </c>
       <c r="C317" t="s">
-        <v>1592</v>
+        <v>1585</v>
       </c>
       <c r="D317">
         <v>664.33</v>
       </c>
       <c r="E317">
         <v>664.33</v>
       </c>
       <c r="F317" s="1">
         <v>46157</v>
       </c>
       <c r="G317" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H317" t="s">
         <v>16</v>
       </c>
       <c r="I317" t="s">
-        <v>1593</v>
+        <v>1586</v>
       </c>
       <c r="J317">
         <v>1</v>
       </c>
       <c r="K317" t="s">
         <v>18</v>
       </c>
       <c r="L317" t="s">
-        <v>1594</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>1595</v>
+        <v>1588</v>
       </c>
       <c r="B318" t="s">
-        <v>1596</v>
+        <v>1589</v>
       </c>
       <c r="C318" t="s">
-        <v>1597</v>
+        <v>1590</v>
       </c>
       <c r="D318">
         <v>31.45</v>
       </c>
       <c r="E318">
         <v>31.45</v>
       </c>
       <c r="F318" s="1">
         <v>46157</v>
       </c>
       <c r="G318" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H318" t="s">
         <v>16</v>
       </c>
       <c r="I318" t="s">
-        <v>1598</v>
+        <v>1591</v>
       </c>
       <c r="J318">
         <v>1</v>
       </c>
       <c r="K318" t="s">
         <v>18</v>
       </c>
       <c r="L318" t="s">
-        <v>1599</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>1600</v>
+        <v>1593</v>
       </c>
       <c r="B319" t="s">
-        <v>1601</v>
+        <v>1594</v>
       </c>
       <c r="C319" t="s">
-        <v>1602</v>
+        <v>1595</v>
       </c>
       <c r="D319">
         <v>36.25</v>
       </c>
       <c r="E319">
         <v>36.25</v>
       </c>
       <c r="F319" s="1">
         <v>46157</v>
       </c>
       <c r="G319" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H319" t="s">
         <v>16</v>
       </c>
       <c r="I319" t="s">
-        <v>1603</v>
+        <v>1596</v>
       </c>
       <c r="J319">
         <v>1</v>
       </c>
       <c r="K319" t="s">
         <v>18</v>
       </c>
       <c r="L319" t="s">
-        <v>1604</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>1605</v>
+        <v>1598</v>
       </c>
       <c r="B320" t="s">
-        <v>1606</v>
+        <v>1599</v>
       </c>
       <c r="C320" t="s">
-        <v>1607</v>
+        <v>1600</v>
       </c>
       <c r="D320">
         <v>44.69</v>
       </c>
       <c r="E320">
         <v>44.69</v>
       </c>
       <c r="F320" s="1">
         <v>46157</v>
       </c>
       <c r="G320" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
       <c r="I320" t="s">
-        <v>1608</v>
+        <v>1601</v>
       </c>
       <c r="J320">
         <v>1</v>
       </c>
       <c r="K320" t="s">
         <v>18</v>
       </c>
       <c r="L320" t="s">
-        <v>1609</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>1610</v>
+        <v>1603</v>
       </c>
       <c r="B321" t="s">
-        <v>1611</v>
+        <v>1604</v>
       </c>
       <c r="C321" t="s">
-        <v>1612</v>
+        <v>1605</v>
       </c>
       <c r="D321">
         <v>59.77</v>
       </c>
       <c r="E321">
         <v>59.77</v>
       </c>
       <c r="F321" s="1">
         <v>46157</v>
       </c>
       <c r="G321" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H321" t="s">
         <v>16</v>
       </c>
       <c r="I321" t="s">
-        <v>1613</v>
+        <v>1606</v>
       </c>
       <c r="J321">
         <v>1</v>
       </c>
       <c r="K321" t="s">
         <v>18</v>
       </c>
       <c r="L321" t="s">
-        <v>1614</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>1615</v>
+        <v>1608</v>
       </c>
       <c r="B322" t="s">
-        <v>1616</v>
+        <v>1609</v>
       </c>
       <c r="C322" t="s">
-        <v>1617</v>
+        <v>1610</v>
       </c>
       <c r="D322">
         <v>121.7</v>
       </c>
       <c r="E322">
         <v>121.7</v>
       </c>
       <c r="F322" s="1">
         <v>46157</v>
       </c>
       <c r="G322" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
       <c r="I322" t="s">
-        <v>1618</v>
+        <v>1611</v>
       </c>
       <c r="J322">
         <v>1</v>
       </c>
       <c r="K322" t="s">
         <v>18</v>
       </c>
       <c r="L322" t="s">
-        <v>1619</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>1620</v>
+        <v>1613</v>
       </c>
       <c r="B323" t="s">
-        <v>1621</v>
+        <v>1614</v>
       </c>
       <c r="C323" t="s">
-        <v>1622</v>
+        <v>1615</v>
       </c>
       <c r="D323">
         <v>25.81</v>
       </c>
       <c r="E323">
         <v>25.81</v>
       </c>
       <c r="F323" s="1">
         <v>46157</v>
       </c>
       <c r="G323" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
       <c r="I323" t="s">
-        <v>1623</v>
+        <v>1616</v>
       </c>
       <c r="J323">
         <v>6</v>
       </c>
       <c r="K323" t="s">
         <v>18</v>
       </c>
       <c r="L323" t="s">
-        <v>1624</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>1625</v>
+        <v>1618</v>
       </c>
       <c r="B324" t="s">
-        <v>1626</v>
+        <v>1619</v>
       </c>
       <c r="C324" t="s">
-        <v>1627</v>
+        <v>1620</v>
       </c>
       <c r="D324">
         <v>27.54</v>
       </c>
       <c r="E324">
         <v>27.54</v>
       </c>
       <c r="F324" s="1">
         <v>46157</v>
       </c>
       <c r="G324" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H324" t="s">
         <v>16</v>
       </c>
       <c r="I324" t="s">
-        <v>1628</v>
+        <v>1621</v>
       </c>
       <c r="J324">
         <v>6</v>
       </c>
       <c r="K324" t="s">
         <v>18</v>
       </c>
       <c r="L324" t="s">
-        <v>1629</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>1630</v>
+        <v>1623</v>
       </c>
       <c r="B325" t="s">
-        <v>1631</v>
+        <v>1624</v>
       </c>
       <c r="C325" t="s">
-        <v>1632</v>
+        <v>1625</v>
       </c>
       <c r="D325">
         <v>29.5</v>
       </c>
       <c r="E325">
         <v>29.5</v>
       </c>
       <c r="F325" s="1">
         <v>46157</v>
       </c>
       <c r="G325" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H325" t="s">
         <v>16</v>
       </c>
       <c r="I325" t="s">
-        <v>1633</v>
+        <v>1626</v>
       </c>
       <c r="J325">
         <v>6</v>
       </c>
       <c r="K325" t="s">
         <v>18</v>
       </c>
       <c r="L325" t="s">
-        <v>1634</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>1635</v>
+        <v>1628</v>
       </c>
       <c r="B326" t="s">
-        <v>1636</v>
+        <v>1629</v>
       </c>
       <c r="C326" t="s">
-        <v>1637</v>
+        <v>1630</v>
       </c>
       <c r="D326">
         <v>33.43</v>
       </c>
       <c r="E326">
         <v>33.43</v>
       </c>
       <c r="F326" s="1">
         <v>46157</v>
       </c>
       <c r="G326" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
       </c>
       <c r="I326" t="s">
-        <v>1638</v>
+        <v>1631</v>
       </c>
       <c r="J326">
         <v>6</v>
       </c>
       <c r="K326" t="s">
         <v>18</v>
       </c>
       <c r="L326" t="s">
-        <v>1639</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>1640</v>
+        <v>1633</v>
       </c>
       <c r="B327" t="s">
-        <v>1641</v>
+        <v>1634</v>
       </c>
       <c r="C327" t="s">
-        <v>1642</v>
+        <v>1635</v>
       </c>
       <c r="D327">
         <v>527.15</v>
       </c>
       <c r="E327">
         <v>527.15</v>
       </c>
       <c r="F327" s="1">
         <v>46157</v>
       </c>
       <c r="G327" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
       <c r="I327" t="s">
-        <v>1643</v>
+        <v>1636</v>
       </c>
       <c r="J327">
         <v>1</v>
       </c>
       <c r="K327" t="s">
         <v>18</v>
       </c>
       <c r="L327" t="s">
-        <v>1644</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>1645</v>
+        <v>1638</v>
       </c>
       <c r="B328" t="s">
-        <v>1646</v>
+        <v>1639</v>
       </c>
       <c r="C328" t="s">
-        <v>1647</v>
+        <v>1640</v>
       </c>
       <c r="D328">
         <v>72.41</v>
       </c>
       <c r="E328">
         <v>72.41</v>
       </c>
       <c r="F328" s="1">
         <v>46157</v>
       </c>
       <c r="G328" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
       <c r="I328" t="s">
-        <v>1648</v>
+        <v>1641</v>
       </c>
       <c r="J328">
         <v>1</v>
       </c>
       <c r="K328" t="s">
         <v>18</v>
       </c>
       <c r="L328" t="s">
-        <v>1649</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>1650</v>
+        <v>1643</v>
       </c>
       <c r="B329" t="s">
-        <v>1651</v>
+        <v>1644</v>
       </c>
       <c r="C329" t="s">
-        <v>1652</v>
+        <v>1645</v>
       </c>
       <c r="D329">
         <v>52.63</v>
       </c>
       <c r="E329">
         <v>52.63</v>
       </c>
       <c r="G329" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
       <c r="I329" t="s">
-        <v>1653</v>
+        <v>1646</v>
       </c>
       <c r="J329">
         <v>1</v>
       </c>
       <c r="K329" t="s">
         <v>18</v>
       </c>
       <c r="L329" t="s">
-        <v>1654</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>1655</v>
+        <v>1648</v>
       </c>
       <c r="B330" t="s">
-        <v>1656</v>
+        <v>1649</v>
       </c>
       <c r="C330" t="s">
-        <v>1657</v>
+        <v>1650</v>
       </c>
       <c r="D330">
         <v>213.5</v>
       </c>
       <c r="E330">
         <v>213.5</v>
       </c>
       <c r="G330" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
       <c r="I330" t="s">
-        <v>1658</v>
+        <v>1651</v>
       </c>
       <c r="J330">
         <v>1</v>
       </c>
       <c r="K330" t="s">
         <v>18</v>
       </c>
       <c r="L330" t="s">
-        <v>1659</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>1660</v>
+        <v>1653</v>
       </c>
       <c r="B331" t="s">
-        <v>1661</v>
+        <v>1654</v>
       </c>
       <c r="C331" t="s">
-        <v>1662</v>
+        <v>1655</v>
       </c>
       <c r="D331">
         <v>201.7</v>
       </c>
       <c r="E331">
         <v>201.7</v>
       </c>
       <c r="G331" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
       <c r="I331" t="s">
-        <v>1663</v>
+        <v>1656</v>
       </c>
       <c r="J331">
         <v>1</v>
       </c>
       <c r="K331" t="s">
         <v>18</v>
       </c>
       <c r="L331" t="s">
-        <v>1664</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>1665</v>
+        <v>1658</v>
       </c>
       <c r="B332" t="s">
-        <v>1666</v>
+        <v>1659</v>
       </c>
       <c r="C332" t="s">
-        <v>1667</v>
+        <v>1660</v>
       </c>
       <c r="D332">
         <v>60.56</v>
       </c>
       <c r="E332">
         <v>60.56</v>
       </c>
       <c r="G332" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
       <c r="I332" t="s">
-        <v>1668</v>
+        <v>1661</v>
       </c>
       <c r="J332">
         <v>1</v>
       </c>
       <c r="K332" t="s">
         <v>18</v>
       </c>
       <c r="L332" t="s">
-        <v>1669</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>1670</v>
+        <v>1663</v>
       </c>
       <c r="B333" t="s">
-        <v>1671</v>
+        <v>1664</v>
       </c>
       <c r="C333" t="s">
-        <v>1672</v>
+        <v>1665</v>
       </c>
       <c r="D333">
         <v>100.6</v>
       </c>
       <c r="E333">
         <v>100.6</v>
       </c>
       <c r="G333" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
       <c r="I333" t="s">
-        <v>1673</v>
+        <v>1666</v>
       </c>
       <c r="J333">
         <v>1</v>
       </c>
       <c r="K333" t="s">
         <v>18</v>
       </c>
       <c r="L333" t="s">
-        <v>1674</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>1675</v>
+        <v>1668</v>
       </c>
       <c r="B334" t="s">
-        <v>1676</v>
+        <v>1669</v>
       </c>
       <c r="C334" t="s">
-        <v>1677</v>
+        <v>1670</v>
       </c>
       <c r="D334">
         <v>182</v>
       </c>
       <c r="E334">
         <v>182</v>
       </c>
       <c r="G334" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
       <c r="I334" t="s">
-        <v>1678</v>
+        <v>1671</v>
       </c>
       <c r="J334">
         <v>1</v>
       </c>
       <c r="K334" t="s">
         <v>18</v>
       </c>
       <c r="L334" t="s">
-        <v>1679</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>1680</v>
+        <v>1673</v>
       </c>
       <c r="B335" t="s">
-        <v>1681</v>
+        <v>1674</v>
       </c>
       <c r="C335" t="s">
-        <v>1682</v>
+        <v>1675</v>
       </c>
       <c r="D335">
         <v>14.49</v>
       </c>
       <c r="E335">
         <v>14.49</v>
       </c>
       <c r="F335" s="1">
         <v>46157</v>
       </c>
       <c r="G335" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H335" t="s">
         <v>16</v>
       </c>
       <c r="I335" t="s">
-        <v>1683</v>
+        <v>1676</v>
       </c>
       <c r="J335">
         <v>1</v>
       </c>
       <c r="K335" t="s">
         <v>18</v>
       </c>
       <c r="L335" t="s">
-        <v>1684</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>1685</v>
+        <v>1678</v>
       </c>
       <c r="B336" t="s">
-        <v>1686</v>
+        <v>1679</v>
       </c>
       <c r="C336" t="s">
-        <v>1687</v>
+        <v>1680</v>
       </c>
       <c r="D336">
         <v>45.72</v>
       </c>
       <c r="E336">
         <v>45.72</v>
       </c>
       <c r="G336" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
       <c r="I336" t="s">
-        <v>1688</v>
+        <v>1681</v>
       </c>
       <c r="J336">
         <v>1</v>
       </c>
       <c r="K336" t="s">
         <v>18</v>
       </c>
       <c r="L336" t="s">
-        <v>1689</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>1690</v>
+        <v>1683</v>
       </c>
       <c r="B337" t="s">
-        <v>1691</v>
+        <v>1684</v>
       </c>
       <c r="C337" t="s">
-        <v>1692</v>
+        <v>1685</v>
       </c>
       <c r="D337">
         <v>16.48</v>
       </c>
       <c r="E337">
         <v>16.48</v>
       </c>
       <c r="F337" s="1">
         <v>46157</v>
       </c>
       <c r="G337" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
       <c r="I337" t="s">
-        <v>1693</v>
+        <v>1686</v>
       </c>
       <c r="J337">
         <v>1</v>
       </c>
       <c r="K337" t="s">
         <v>18</v>
       </c>
       <c r="L337" t="s">
-        <v>1694</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>1695</v>
+        <v>1688</v>
       </c>
       <c r="B338" t="s">
-        <v>1696</v>
+        <v>1689</v>
       </c>
       <c r="C338" t="s">
-        <v>1697</v>
+        <v>1690</v>
       </c>
       <c r="D338">
         <v>21.08</v>
       </c>
       <c r="E338">
         <v>21.08</v>
       </c>
       <c r="F338" s="1">
         <v>46157</v>
       </c>
       <c r="G338" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
       <c r="I338" t="s">
-        <v>1698</v>
+        <v>1691</v>
       </c>
       <c r="J338">
         <v>1</v>
       </c>
       <c r="K338" t="s">
         <v>18</v>
       </c>
       <c r="L338" t="s">
-        <v>1699</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>1700</v>
+        <v>1693</v>
       </c>
       <c r="B339" t="s">
-        <v>1701</v>
+        <v>1694</v>
       </c>
       <c r="C339" t="s">
-        <v>1702</v>
+        <v>1695</v>
       </c>
       <c r="D339">
         <v>34.8</v>
       </c>
       <c r="E339">
         <v>34.8</v>
       </c>
       <c r="F339" s="1">
         <v>46157</v>
       </c>
       <c r="G339" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H339" t="s">
         <v>16</v>
       </c>
       <c r="I339" t="s">
-        <v>1703</v>
+        <v>1696</v>
       </c>
       <c r="J339">
         <v>1</v>
       </c>
       <c r="K339" t="s">
         <v>18</v>
       </c>
       <c r="L339" t="s">
-        <v>1704</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>1705</v>
+        <v>1698</v>
       </c>
       <c r="B340" t="s">
-        <v>1706</v>
+        <v>1699</v>
       </c>
       <c r="C340" t="s">
-        <v>1707</v>
+        <v>1700</v>
       </c>
       <c r="D340">
         <v>43.96</v>
       </c>
       <c r="E340">
         <v>43.96</v>
       </c>
       <c r="F340" s="1">
         <v>46157</v>
       </c>
       <c r="G340" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H340" t="s">
         <v>16</v>
       </c>
       <c r="I340" t="s">
-        <v>1708</v>
+        <v>1701</v>
       </c>
       <c r="J340">
         <v>1</v>
       </c>
       <c r="K340" t="s">
         <v>18</v>
       </c>
       <c r="L340" t="s">
-        <v>1709</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>1710</v>
+        <v>1703</v>
       </c>
       <c r="B341" t="s">
-        <v>1711</v>
+        <v>1704</v>
       </c>
       <c r="C341" t="s">
-        <v>1712</v>
+        <v>1705</v>
       </c>
       <c r="D341">
         <v>64.1</v>
       </c>
       <c r="E341">
         <v>64.1</v>
       </c>
       <c r="F341" s="1">
         <v>46157</v>
       </c>
       <c r="G341" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
       <c r="I341" t="s">
-        <v>1713</v>
+        <v>1706</v>
       </c>
       <c r="J341">
         <v>1</v>
       </c>
       <c r="K341" t="s">
         <v>18</v>
       </c>
       <c r="L341" t="s">
-        <v>1714</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>1715</v>
+        <v>1708</v>
       </c>
       <c r="B342" t="s">
-        <v>1716</v>
+        <v>1709</v>
       </c>
       <c r="C342" t="s">
-        <v>1717</v>
+        <v>1710</v>
       </c>
       <c r="D342">
         <v>80.59</v>
       </c>
       <c r="E342">
         <v>80.59</v>
       </c>
       <c r="F342" s="1">
         <v>46157</v>
       </c>
       <c r="G342" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
       <c r="I342" t="s">
-        <v>1718</v>
+        <v>1711</v>
       </c>
       <c r="J342">
         <v>1</v>
       </c>
       <c r="K342" t="s">
         <v>18</v>
       </c>
       <c r="L342" t="s">
-        <v>1719</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>1720</v>
+        <v>1713</v>
       </c>
       <c r="B343" t="s">
-        <v>1721</v>
+        <v>1714</v>
       </c>
       <c r="C343" t="s">
-        <v>1722</v>
+        <v>1715</v>
       </c>
       <c r="D343">
         <v>164.84</v>
       </c>
       <c r="E343">
         <v>164.84</v>
       </c>
       <c r="F343" s="1">
         <v>46157</v>
       </c>
       <c r="G343" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
       <c r="I343" t="s">
-        <v>1723</v>
+        <v>1716</v>
       </c>
       <c r="J343">
         <v>1</v>
       </c>
       <c r="K343" t="s">
         <v>18</v>
       </c>
       <c r="L343" t="s">
-        <v>1724</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>1725</v>
+        <v>1718</v>
       </c>
       <c r="B344" t="s">
-        <v>1726</v>
+        <v>1719</v>
       </c>
       <c r="C344" t="s">
-        <v>1727</v>
+        <v>1720</v>
       </c>
       <c r="D344">
         <v>12.82</v>
       </c>
       <c r="E344">
         <v>12.82</v>
       </c>
       <c r="F344" s="1">
         <v>46157</v>
       </c>
       <c r="G344" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H344" t="s">
         <v>16</v>
       </c>
       <c r="I344" t="s">
-        <v>1728</v>
+        <v>1721</v>
       </c>
       <c r="J344">
         <v>1</v>
       </c>
       <c r="K344" t="s">
         <v>18</v>
       </c>
       <c r="L344" t="s">
-        <v>1729</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>1730</v>
+        <v>1723</v>
       </c>
       <c r="B345" t="s">
-        <v>1731</v>
+        <v>1724</v>
       </c>
       <c r="C345" t="s">
-        <v>1732</v>
+        <v>1725</v>
       </c>
       <c r="D345">
         <v>15.58</v>
       </c>
       <c r="E345">
         <v>15.58</v>
       </c>
       <c r="F345" s="1">
         <v>46157</v>
       </c>
       <c r="G345" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H345" t="s">
         <v>16</v>
       </c>
       <c r="I345" t="s">
-        <v>1733</v>
+        <v>1726</v>
       </c>
       <c r="J345">
         <v>1</v>
       </c>
       <c r="K345" t="s">
         <v>18</v>
       </c>
       <c r="L345" t="s">
-        <v>1734</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>1735</v>
+        <v>1728</v>
       </c>
       <c r="B346" t="s">
-        <v>1736</v>
+        <v>1729</v>
       </c>
       <c r="C346" t="s">
-        <v>1737</v>
+        <v>1730</v>
       </c>
       <c r="D346">
         <v>21.98</v>
       </c>
       <c r="E346">
         <v>21.98</v>
       </c>
       <c r="F346" s="1">
         <v>46157</v>
       </c>
       <c r="G346" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H346" t="s">
         <v>16</v>
       </c>
       <c r="I346" t="s">
-        <v>1738</v>
+        <v>1731</v>
       </c>
       <c r="J346">
         <v>1</v>
       </c>
       <c r="K346" t="s">
         <v>18</v>
       </c>
       <c r="L346" t="s">
-        <v>1739</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>1740</v>
+        <v>1733</v>
       </c>
       <c r="B347" t="s">
-        <v>1741</v>
+        <v>1734</v>
       </c>
       <c r="C347" t="s">
-        <v>1742</v>
+        <v>1735</v>
       </c>
       <c r="D347">
         <v>31.14</v>
       </c>
       <c r="E347">
         <v>31.14</v>
       </c>
       <c r="F347" s="1">
         <v>46157</v>
       </c>
       <c r="G347" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H347" t="s">
         <v>16</v>
       </c>
       <c r="I347" t="s">
-        <v>1743</v>
+        <v>1736</v>
       </c>
       <c r="J347">
         <v>1</v>
       </c>
       <c r="K347" t="s">
         <v>18</v>
       </c>
       <c r="L347" t="s">
-        <v>1744</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>1745</v>
+        <v>1738</v>
       </c>
       <c r="B348" t="s">
-        <v>1746</v>
+        <v>1739</v>
       </c>
       <c r="C348" t="s">
-        <v>1747</v>
+        <v>1740</v>
       </c>
       <c r="D348">
         <v>45.79</v>
       </c>
       <c r="E348">
         <v>45.79</v>
       </c>
       <c r="F348" s="1">
         <v>46157</v>
       </c>
       <c r="G348" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H348" t="s">
         <v>16</v>
       </c>
       <c r="I348" t="s">
-        <v>1748</v>
+        <v>1741</v>
       </c>
       <c r="J348">
         <v>1</v>
       </c>
       <c r="K348" t="s">
         <v>18</v>
       </c>
       <c r="L348" t="s">
-        <v>1749</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>1750</v>
+        <v>1743</v>
       </c>
       <c r="B349" t="s">
-        <v>1751</v>
+        <v>1744</v>
       </c>
       <c r="C349" t="s">
-        <v>1752</v>
+        <v>1745</v>
       </c>
       <c r="D349">
         <v>56.78</v>
       </c>
       <c r="E349">
         <v>56.78</v>
       </c>
       <c r="F349" s="1">
         <v>46157</v>
       </c>
       <c r="G349" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H349" t="s">
         <v>16</v>
       </c>
       <c r="I349" t="s">
-        <v>1753</v>
+        <v>1746</v>
       </c>
       <c r="J349">
         <v>1</v>
       </c>
       <c r="K349" t="s">
         <v>18</v>
       </c>
       <c r="L349" t="s">
-        <v>1754</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>1755</v>
+        <v>1748</v>
       </c>
       <c r="B350" t="s">
-        <v>1756</v>
+        <v>1749</v>
       </c>
       <c r="C350" t="s">
-        <v>1757</v>
+        <v>1750</v>
       </c>
       <c r="D350">
         <v>93.41</v>
       </c>
       <c r="E350">
         <v>93.41</v>
       </c>
       <c r="F350" s="1">
         <v>46157</v>
       </c>
       <c r="G350" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H350" t="s">
         <v>16</v>
       </c>
       <c r="I350" t="s">
-        <v>1758</v>
+        <v>1751</v>
       </c>
       <c r="J350">
         <v>1</v>
       </c>
       <c r="K350" t="s">
         <v>18</v>
       </c>
       <c r="L350" t="s">
-        <v>1759</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>1760</v>
+        <v>1753</v>
       </c>
       <c r="B351" t="s">
-        <v>1761</v>
+        <v>1754</v>
       </c>
       <c r="C351" t="s">
-        <v>1762</v>
+        <v>1755</v>
       </c>
       <c r="D351">
         <v>131.87</v>
       </c>
       <c r="E351">
         <v>131.87</v>
       </c>
       <c r="F351" s="1">
         <v>46157</v>
       </c>
       <c r="G351" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H351" t="s">
         <v>16</v>
       </c>
       <c r="I351" t="s">
-        <v>1763</v>
+        <v>1756</v>
       </c>
       <c r="J351">
         <v>1</v>
       </c>
       <c r="K351" t="s">
         <v>18</v>
       </c>
       <c r="L351" t="s">
-        <v>1764</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>1765</v>
+        <v>1758</v>
       </c>
       <c r="B352" t="s">
-        <v>1766</v>
+        <v>1759</v>
       </c>
       <c r="C352" t="s">
-        <v>1767</v>
+        <v>1760</v>
       </c>
       <c r="D352">
         <v>23.28</v>
       </c>
       <c r="E352">
         <v>23.28</v>
       </c>
       <c r="F352" s="1">
         <v>46157</v>
       </c>
       <c r="G352" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H352" t="s">
         <v>16</v>
       </c>
       <c r="I352" t="s">
-        <v>1768</v>
+        <v>1761</v>
       </c>
       <c r="J352">
         <v>1</v>
       </c>
       <c r="K352" t="s">
         <v>18</v>
       </c>
       <c r="L352" t="s">
-        <v>1769</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>1770</v>
+        <v>1763</v>
       </c>
       <c r="B353" t="s">
-        <v>1771</v>
+        <v>1764</v>
       </c>
       <c r="C353" t="s">
-        <v>1772</v>
+        <v>1765</v>
       </c>
       <c r="D353">
         <v>234.77</v>
       </c>
       <c r="E353">
         <v>234.77</v>
       </c>
       <c r="F353" s="1">
         <v>46157</v>
       </c>
       <c r="G353" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H353" t="s">
         <v>16</v>
       </c>
       <c r="I353" t="s">
-        <v>1773</v>
+        <v>1766</v>
       </c>
       <c r="J353">
         <v>1</v>
       </c>
       <c r="K353" t="s">
         <v>18</v>
       </c>
       <c r="L353" t="s">
-        <v>1774</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>1775</v>
+        <v>1768</v>
       </c>
       <c r="B354" t="s">
-        <v>1776</v>
+        <v>1769</v>
       </c>
       <c r="C354" t="s">
-        <v>1777</v>
+        <v>1770</v>
       </c>
       <c r="D354">
         <v>284.58</v>
       </c>
       <c r="E354">
         <v>284.58</v>
       </c>
       <c r="F354" s="1">
         <v>46157</v>
       </c>
       <c r="G354" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H354" t="s">
         <v>16</v>
       </c>
       <c r="I354" t="s">
-        <v>1778</v>
+        <v>1771</v>
       </c>
       <c r="J354">
         <v>1</v>
       </c>
       <c r="K354" t="s">
         <v>18</v>
       </c>
       <c r="L354" t="s">
-        <v>1779</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>1780</v>
+        <v>1773</v>
       </c>
       <c r="B355" t="s">
-        <v>1781</v>
+        <v>1774</v>
       </c>
       <c r="C355" t="s">
-        <v>1782</v>
+        <v>1775</v>
       </c>
       <c r="D355">
         <v>370</v>
       </c>
       <c r="E355">
         <v>370</v>
       </c>
       <c r="F355" s="1">
         <v>46157</v>
       </c>
       <c r="G355" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H355" t="s">
         <v>16</v>
       </c>
       <c r="I355" t="s">
-        <v>1783</v>
+        <v>1776</v>
       </c>
       <c r="J355">
         <v>1</v>
       </c>
       <c r="K355" t="s">
         <v>18</v>
       </c>
       <c r="L355" t="s">
-        <v>1784</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>1785</v>
+        <v>1778</v>
       </c>
       <c r="B356" t="s">
-        <v>1786</v>
+        <v>1779</v>
       </c>
       <c r="C356" t="s">
-        <v>1787</v>
+        <v>1780</v>
       </c>
       <c r="D356">
         <v>251.55</v>
       </c>
       <c r="E356">
         <v>251.55</v>
       </c>
       <c r="G356" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H356" t="s">
         <v>16</v>
       </c>
       <c r="I356" t="s">
-        <v>1788</v>
+        <v>1781</v>
       </c>
       <c r="J356">
         <v>1</v>
       </c>
       <c r="K356" t="s">
         <v>18</v>
       </c>
       <c r="L356" t="s">
-        <v>1789</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>1790</v>
+        <v>1783</v>
       </c>
       <c r="B357" t="s">
-        <v>1791</v>
+        <v>1784</v>
       </c>
       <c r="C357" t="s">
-        <v>1792</v>
+        <v>1785</v>
       </c>
       <c r="D357">
         <v>48.84</v>
       </c>
       <c r="E357">
         <v>48.84</v>
       </c>
       <c r="F357" s="1">
         <v>46157</v>
       </c>
       <c r="G357" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H357" t="s">
         <v>16</v>
       </c>
       <c r="I357" t="s">
-        <v>1793</v>
+        <v>1786</v>
       </c>
       <c r="J357">
         <v>1</v>
       </c>
       <c r="K357" t="s">
         <v>18</v>
       </c>
       <c r="L357" t="s">
-        <v>1794</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>1795</v>
+        <v>1788</v>
       </c>
       <c r="B358" t="s">
-        <v>1796</v>
+        <v>1789</v>
       </c>
       <c r="C358" t="s">
-        <v>1797</v>
+        <v>1790</v>
       </c>
       <c r="D358">
         <v>73.86</v>
       </c>
       <c r="E358">
         <v>73.86</v>
       </c>
       <c r="F358" s="1">
         <v>46157</v>
       </c>
       <c r="G358" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H358" t="s">
         <v>16</v>
       </c>
       <c r="I358" t="s">
-        <v>1798</v>
+        <v>1791</v>
       </c>
       <c r="J358">
         <v>1</v>
       </c>
       <c r="K358" t="s">
         <v>18</v>
       </c>
       <c r="L358" t="s">
-        <v>1799</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>1800</v>
+        <v>1793</v>
       </c>
       <c r="B359" t="s">
-        <v>1801</v>
+        <v>1794</v>
       </c>
       <c r="C359" t="s">
-        <v>1802</v>
+        <v>1795</v>
       </c>
       <c r="D359">
         <v>114.02</v>
       </c>
       <c r="E359">
         <v>114.02</v>
       </c>
       <c r="F359" s="1">
         <v>46157</v>
       </c>
       <c r="G359" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H359" t="s">
         <v>16</v>
       </c>
       <c r="I359" t="s">
-        <v>1803</v>
+        <v>1796</v>
       </c>
       <c r="J359">
         <v>1</v>
       </c>
       <c r="K359" t="s">
         <v>18</v>
       </c>
       <c r="L359" t="s">
-        <v>1804</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>1805</v>
+        <v>1798</v>
       </c>
       <c r="B360" t="s">
-        <v>1806</v>
+        <v>1799</v>
       </c>
       <c r="C360" t="s">
-        <v>1807</v>
+        <v>1800</v>
       </c>
       <c r="D360">
         <v>139.85</v>
       </c>
       <c r="E360">
         <v>139.85</v>
       </c>
       <c r="F360" s="1">
         <v>46157</v>
       </c>
       <c r="G360" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H360" t="s">
         <v>16</v>
       </c>
       <c r="I360" t="s">
-        <v>1808</v>
+        <v>1801</v>
       </c>
       <c r="J360">
         <v>1</v>
       </c>
       <c r="K360" t="s">
         <v>18</v>
       </c>
       <c r="L360" t="s">
-        <v>1809</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>1810</v>
+        <v>1803</v>
       </c>
       <c r="B361" t="s">
-        <v>1811</v>
+        <v>1804</v>
       </c>
       <c r="C361" t="s">
-        <v>1812</v>
+        <v>1805</v>
       </c>
       <c r="D361">
         <v>13.18</v>
       </c>
       <c r="E361">
         <v>13.18</v>
       </c>
       <c r="F361" s="1">
         <v>46157</v>
       </c>
       <c r="G361" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H361" t="s">
         <v>16</v>
       </c>
       <c r="I361" t="s">
-        <v>1813</v>
+        <v>1806</v>
       </c>
       <c r="J361">
         <v>1</v>
       </c>
       <c r="K361" t="s">
         <v>18</v>
       </c>
       <c r="L361" t="s">
-        <v>1814</v>
+        <v>659</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>1815</v>
+        <v>1807</v>
       </c>
       <c r="B362" t="s">
-        <v>1816</v>
+        <v>1808</v>
       </c>
       <c r="C362" t="s">
-        <v>1817</v>
+        <v>1809</v>
       </c>
       <c r="D362">
         <v>13.07</v>
       </c>
       <c r="E362">
         <v>13.07</v>
       </c>
       <c r="G362" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H362" t="s">
         <v>16</v>
       </c>
       <c r="I362" t="s">
-        <v>1818</v>
+        <v>1810</v>
       </c>
       <c r="J362">
         <v>1</v>
       </c>
       <c r="K362" t="s">
         <v>18</v>
       </c>
       <c r="L362" t="s">
-        <v>1819</v>
+        <v>664</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>1820</v>
+        <v>1811</v>
       </c>
       <c r="B363" t="s">
-        <v>1821</v>
+        <v>1812</v>
       </c>
       <c r="C363" t="s">
-        <v>1822</v>
+        <v>1813</v>
       </c>
       <c r="D363">
         <v>13.83</v>
       </c>
       <c r="E363">
         <v>13.83</v>
       </c>
       <c r="G363" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H363" t="s">
         <v>16</v>
       </c>
       <c r="I363" t="s">
-        <v>1823</v>
+        <v>1814</v>
       </c>
       <c r="J363">
         <v>1</v>
       </c>
       <c r="K363" t="s">
         <v>18</v>
       </c>
       <c r="L363" t="s">
-        <v>1824</v>
+        <v>669</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>1825</v>
+        <v>1815</v>
       </c>
       <c r="B364" t="s">
-        <v>1826</v>
+        <v>1816</v>
       </c>
       <c r="C364" t="s">
-        <v>1827</v>
+        <v>1817</v>
       </c>
       <c r="D364">
         <v>12.14</v>
       </c>
       <c r="E364">
         <v>12.14</v>
       </c>
       <c r="G364" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H364" t="s">
         <v>16</v>
       </c>
       <c r="I364" t="s">
-        <v>1828</v>
+        <v>1818</v>
       </c>
       <c r="J364">
         <v>1</v>
       </c>
       <c r="K364" t="s">
         <v>18</v>
       </c>
       <c r="L364" t="s">
-        <v>1829</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>1830</v>
+        <v>1820</v>
       </c>
       <c r="B365" t="s">
-        <v>1831</v>
+        <v>1821</v>
       </c>
       <c r="C365" t="s">
-        <v>1832</v>
+        <v>1822</v>
       </c>
       <c r="D365">
         <v>5.16</v>
       </c>
       <c r="E365">
         <v>5.16</v>
       </c>
       <c r="F365" s="1">
         <v>46157</v>
       </c>
       <c r="G365" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H365" t="s">
         <v>16</v>
       </c>
       <c r="I365" t="s">
-        <v>1833</v>
+        <v>1823</v>
       </c>
       <c r="J365">
         <v>1</v>
       </c>
       <c r="K365" t="s">
         <v>18</v>
       </c>
       <c r="L365" t="s">
-        <v>1834</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>1835</v>
+        <v>1825</v>
       </c>
       <c r="B366" t="s">
-        <v>1836</v>
+        <v>1826</v>
       </c>
       <c r="C366" t="s">
-        <v>1837</v>
+        <v>1827</v>
       </c>
       <c r="D366">
         <v>7.76</v>
       </c>
       <c r="E366">
         <v>7.76</v>
       </c>
       <c r="F366" s="1">
         <v>46157</v>
       </c>
       <c r="G366" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H366" t="s">
         <v>16</v>
       </c>
       <c r="I366" t="s">
-        <v>1838</v>
+        <v>1828</v>
       </c>
       <c r="J366">
         <v>1</v>
       </c>
       <c r="K366" t="s">
         <v>18</v>
       </c>
       <c r="L366" t="s">
-        <v>1839</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>1840</v>
+        <v>1830</v>
       </c>
       <c r="B367" t="s">
-        <v>1841</v>
+        <v>1831</v>
       </c>
       <c r="C367" t="s">
-        <v>1842</v>
+        <v>1832</v>
       </c>
       <c r="D367">
         <v>15.11</v>
       </c>
       <c r="E367">
         <v>15.11</v>
       </c>
       <c r="F367" s="1">
         <v>46157</v>
       </c>
       <c r="G367" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H367" t="s">
         <v>16</v>
       </c>
       <c r="I367" t="s">
-        <v>1843</v>
+        <v>1833</v>
       </c>
       <c r="J367">
         <v>1</v>
       </c>
       <c r="K367" t="s">
         <v>18</v>
       </c>
       <c r="L367" t="s">
-        <v>1844</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>1845</v>
+        <v>1835</v>
       </c>
       <c r="B368" t="s">
-        <v>1846</v>
+        <v>1836</v>
       </c>
       <c r="C368" t="s">
-        <v>1847</v>
+        <v>1837</v>
       </c>
       <c r="D368">
         <v>12.4</v>
       </c>
       <c r="E368">
         <v>12.4</v>
       </c>
       <c r="F368" s="1">
         <v>46157</v>
       </c>
       <c r="G368" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H368" t="s">
         <v>16</v>
       </c>
       <c r="I368" t="s">
-        <v>1848</v>
+        <v>1838</v>
       </c>
       <c r="J368">
         <v>1</v>
       </c>
       <c r="K368" t="s">
         <v>18</v>
       </c>
       <c r="L368" t="s">
-        <v>1849</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>1850</v>
+        <v>1840</v>
       </c>
       <c r="B369" t="s">
-        <v>1851</v>
+        <v>1841</v>
       </c>
       <c r="C369" t="s">
-        <v>1852</v>
+        <v>1842</v>
       </c>
       <c r="D369">
         <v>19.48</v>
       </c>
       <c r="E369">
         <v>19.48</v>
       </c>
       <c r="F369" s="1">
         <v>46157</v>
       </c>
       <c r="G369" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H369" t="s">
         <v>16</v>
       </c>
       <c r="I369" t="s">
-        <v>1853</v>
+        <v>1843</v>
       </c>
       <c r="J369">
         <v>1</v>
       </c>
       <c r="K369" t="s">
         <v>18</v>
       </c>
       <c r="L369" t="s">
-        <v>1854</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>1855</v>
+        <v>1845</v>
       </c>
       <c r="B370" t="s">
-        <v>1856</v>
+        <v>1846</v>
       </c>
       <c r="C370" t="s">
-        <v>1857</v>
+        <v>1847</v>
       </c>
       <c r="D370">
         <v>253.92</v>
       </c>
       <c r="E370">
         <v>253.92</v>
       </c>
       <c r="G370" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H370" t="s">
         <v>16</v>
       </c>
       <c r="I370" t="s">
-        <v>1858</v>
+        <v>1848</v>
       </c>
       <c r="J370">
         <v>1</v>
       </c>
       <c r="K370" t="s">
         <v>18</v>
       </c>
       <c r="L370" t="s">
-        <v>1859</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>1860</v>
+        <v>1850</v>
       </c>
       <c r="B371" t="s">
-        <v>1861</v>
+        <v>1851</v>
       </c>
       <c r="C371" t="s">
-        <v>1862</v>
+        <v>1852</v>
       </c>
       <c r="D371">
         <v>307.44</v>
       </c>
       <c r="E371">
         <v>307.44</v>
       </c>
       <c r="F371" s="1">
         <v>46157</v>
       </c>
       <c r="G371" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H371" t="s">
         <v>16</v>
       </c>
       <c r="I371" t="s">
-        <v>1863</v>
+        <v>1853</v>
       </c>
       <c r="J371">
         <v>1</v>
       </c>
       <c r="K371" t="s">
         <v>18</v>
       </c>
       <c r="L371" t="s">
-        <v>1864</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>1865</v>
+        <v>1855</v>
       </c>
       <c r="B372" t="s">
-        <v>1866</v>
+        <v>1856</v>
       </c>
       <c r="C372" t="s">
-        <v>1867</v>
+        <v>1857</v>
       </c>
       <c r="D372">
         <v>497.67</v>
       </c>
       <c r="E372">
         <v>497.67</v>
       </c>
       <c r="F372" s="1">
         <v>46157</v>
       </c>
       <c r="G372" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H372" t="s">
         <v>16</v>
       </c>
       <c r="I372" t="s">
-        <v>1868</v>
+        <v>1858</v>
       </c>
       <c r="J372">
         <v>1</v>
       </c>
       <c r="K372" t="s">
         <v>18</v>
       </c>
       <c r="L372" t="s">
-        <v>1869</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>1870</v>
+        <v>1860</v>
       </c>
       <c r="B373" t="s">
-        <v>1871</v>
+        <v>1861</v>
       </c>
       <c r="C373" t="s">
-        <v>1872</v>
+        <v>1862</v>
       </c>
       <c r="D373">
         <v>1201.5</v>
       </c>
       <c r="E373">
         <v>1201.5</v>
       </c>
       <c r="F373" s="1">
         <v>46157</v>
       </c>
       <c r="G373" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H373" t="s">
         <v>16</v>
       </c>
       <c r="I373" t="s">
-        <v>1873</v>
+        <v>1863</v>
       </c>
       <c r="J373">
         <v>1</v>
       </c>
       <c r="K373" t="s">
         <v>18</v>
       </c>
       <c r="L373" t="s">
-        <v>1874</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>1875</v>
+        <v>1865</v>
       </c>
       <c r="B374" t="s">
-        <v>1876</v>
+        <v>1866</v>
       </c>
       <c r="C374" t="s">
-        <v>1877</v>
+        <v>1867</v>
       </c>
       <c r="D374">
         <v>355.71</v>
       </c>
       <c r="E374">
         <v>355.71</v>
       </c>
       <c r="F374" s="1">
         <v>46157</v>
       </c>
       <c r="G374" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H374" t="s">
         <v>16</v>
       </c>
       <c r="I374" t="s">
-        <v>1878</v>
+        <v>1868</v>
       </c>
       <c r="J374">
         <v>1</v>
       </c>
       <c r="K374" t="s">
         <v>18</v>
       </c>
       <c r="L374" t="s">
-        <v>1879</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>1880</v>
+        <v>1870</v>
       </c>
       <c r="B375" t="s">
-        <v>1881</v>
+        <v>1871</v>
       </c>
       <c r="C375" t="s">
-        <v>1882</v>
+        <v>1872</v>
       </c>
       <c r="D375">
         <v>731.5</v>
       </c>
       <c r="E375">
         <v>731.5</v>
       </c>
       <c r="F375" s="1">
         <v>46157</v>
       </c>
       <c r="G375" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H375" t="s">
         <v>16</v>
       </c>
       <c r="I375" t="s">
-        <v>1883</v>
+        <v>1873</v>
       </c>
       <c r="J375">
         <v>1</v>
       </c>
       <c r="K375" t="s">
         <v>18</v>
       </c>
       <c r="L375" t="s">
-        <v>1884</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>1885</v>
+        <v>1875</v>
       </c>
       <c r="B376" t="s">
-        <v>1886</v>
+        <v>1876</v>
       </c>
       <c r="C376" t="s">
-        <v>1887</v>
+        <v>1877</v>
       </c>
       <c r="D376">
         <v>63</v>
       </c>
       <c r="E376">
         <v>63</v>
       </c>
       <c r="F376" s="1">
         <v>46157</v>
       </c>
       <c r="G376" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H376" t="s">
         <v>16</v>
       </c>
       <c r="I376" t="s">
-        <v>1888</v>
+        <v>1878</v>
       </c>
       <c r="J376">
         <v>1</v>
       </c>
       <c r="K376" t="s">
         <v>18</v>
       </c>
       <c r="L376" t="s">
-        <v>1889</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>1890</v>
+        <v>1880</v>
       </c>
       <c r="B377" t="s">
-        <v>1891</v>
+        <v>1881</v>
       </c>
       <c r="C377" t="s">
-        <v>1892</v>
+        <v>1882</v>
       </c>
       <c r="D377">
         <v>64.58</v>
       </c>
       <c r="E377">
         <v>64.58</v>
       </c>
       <c r="F377" s="1">
         <v>46157</v>
       </c>
       <c r="G377" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H377" t="s">
         <v>16</v>
       </c>
       <c r="I377" t="s">
-        <v>1893</v>
+        <v>1883</v>
       </c>
       <c r="J377">
         <v>1</v>
       </c>
       <c r="K377" t="s">
         <v>18</v>
       </c>
       <c r="L377" t="s">
-        <v>1894</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>1895</v>
+        <v>1885</v>
       </c>
       <c r="B378" t="s">
-        <v>1896</v>
+        <v>1886</v>
       </c>
       <c r="C378" t="s">
-        <v>1897</v>
+        <v>1887</v>
       </c>
       <c r="D378">
         <v>140.91</v>
       </c>
       <c r="E378">
         <v>140.91</v>
       </c>
       <c r="F378" s="1">
         <v>46157</v>
       </c>
       <c r="G378" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H378" t="s">
         <v>16</v>
       </c>
       <c r="I378" t="s">
-        <v>1898</v>
+        <v>1888</v>
       </c>
       <c r="J378">
         <v>1</v>
       </c>
       <c r="K378" t="s">
         <v>18</v>
       </c>
       <c r="L378" t="s">
-        <v>1899</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>1900</v>
+        <v>1890</v>
       </c>
       <c r="B379" t="s">
-        <v>1901</v>
+        <v>1891</v>
       </c>
       <c r="C379" t="s">
-        <v>1902</v>
+        <v>1892</v>
       </c>
       <c r="D379">
         <v>165.58</v>
       </c>
       <c r="E379">
         <v>165.58</v>
       </c>
       <c r="F379" s="1">
         <v>46157</v>
       </c>
       <c r="G379" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H379" t="s">
         <v>16</v>
       </c>
       <c r="I379" t="s">
-        <v>1903</v>
+        <v>1893</v>
       </c>
       <c r="J379">
         <v>1</v>
       </c>
       <c r="K379" t="s">
         <v>18</v>
       </c>
       <c r="L379" t="s">
-        <v>1904</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>1905</v>
+        <v>1895</v>
       </c>
       <c r="B380" t="s">
-        <v>1906</v>
+        <v>1896</v>
       </c>
       <c r="C380" t="s">
-        <v>1907</v>
+        <v>1897</v>
       </c>
       <c r="D380">
         <v>7.7</v>
       </c>
       <c r="E380">
         <v>7.7</v>
       </c>
       <c r="F380" s="1">
         <v>46157</v>
       </c>
       <c r="G380" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H380" t="s">
         <v>16</v>
       </c>
       <c r="I380" t="s">
-        <v>1908</v>
+        <v>1898</v>
       </c>
       <c r="J380">
         <v>1</v>
       </c>
       <c r="K380" t="s">
         <v>18</v>
       </c>
       <c r="L380" t="s">
-        <v>1909</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>1910</v>
+        <v>1900</v>
       </c>
       <c r="B381" t="s">
-        <v>1911</v>
+        <v>1901</v>
       </c>
       <c r="C381" t="s">
-        <v>1912</v>
+        <v>1902</v>
       </c>
       <c r="D381">
         <v>78.16</v>
       </c>
       <c r="E381">
         <v>78.16</v>
       </c>
       <c r="G381" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H381" t="s">
         <v>16</v>
       </c>
       <c r="I381" t="s">
-        <v>1913</v>
+        <v>1903</v>
       </c>
       <c r="J381">
         <v>1</v>
       </c>
       <c r="K381" t="s">
         <v>18</v>
       </c>
       <c r="L381" t="s">
-        <v>1914</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>1915</v>
+        <v>1905</v>
       </c>
       <c r="B382" t="s">
-        <v>1916</v>
+        <v>1906</v>
       </c>
       <c r="C382" t="s">
-        <v>1917</v>
+        <v>1907</v>
       </c>
       <c r="D382">
         <v>44.09</v>
       </c>
       <c r="E382">
         <v>44.09</v>
       </c>
       <c r="G382" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H382" t="s">
         <v>16</v>
       </c>
       <c r="I382" t="s">
-        <v>1918</v>
+        <v>1908</v>
       </c>
       <c r="J382">
         <v>1</v>
       </c>
       <c r="K382" t="s">
         <v>18</v>
       </c>
       <c r="L382" t="s">
-        <v>1919</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>1920</v>
+        <v>1910</v>
       </c>
       <c r="B383" t="s">
-        <v>1921</v>
+        <v>1911</v>
       </c>
       <c r="C383" t="s">
-        <v>1922</v>
+        <v>1912</v>
       </c>
       <c r="D383">
         <v>34.1</v>
       </c>
       <c r="E383">
         <v>34.1</v>
       </c>
       <c r="G383" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H383" t="s">
         <v>16</v>
       </c>
       <c r="I383" t="s">
-        <v>1923</v>
+        <v>1913</v>
       </c>
       <c r="J383">
         <v>1</v>
       </c>
       <c r="K383" t="s">
         <v>18</v>
       </c>
       <c r="L383" t="s">
-        <v>1924</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="B384" t="s">
-        <v>1926</v>
+        <v>1916</v>
       </c>
       <c r="C384" t="s">
-        <v>1927</v>
+        <v>1917</v>
       </c>
       <c r="D384">
         <v>34.1</v>
       </c>
       <c r="E384">
         <v>34.1</v>
       </c>
       <c r="G384" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H384" t="s">
         <v>16</v>
       </c>
       <c r="I384" t="s">
-        <v>1928</v>
+        <v>1918</v>
       </c>
       <c r="J384">
         <v>1</v>
       </c>
       <c r="K384" t="s">
         <v>18</v>
       </c>
       <c r="L384" t="s">
-        <v>1929</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>1930</v>
+        <v>1920</v>
       </c>
       <c r="B385" t="s">
-        <v>1931</v>
+        <v>1921</v>
       </c>
       <c r="C385" t="s">
-        <v>1932</v>
+        <v>1922</v>
       </c>
       <c r="D385">
         <v>38.37</v>
       </c>
       <c r="E385">
         <v>38.37</v>
       </c>
       <c r="G385" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H385" t="s">
         <v>16</v>
       </c>
       <c r="I385" t="s">
-        <v>1933</v>
+        <v>1923</v>
       </c>
       <c r="J385">
         <v>1</v>
       </c>
       <c r="K385" t="s">
         <v>18</v>
       </c>
       <c r="L385" t="s">
-        <v>1934</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>1935</v>
+        <v>1925</v>
       </c>
       <c r="B386" t="s">
-        <v>1936</v>
+        <v>1926</v>
       </c>
       <c r="C386" t="s">
-        <v>1937</v>
+        <v>1927</v>
       </c>
       <c r="D386">
         <v>38.37</v>
       </c>
       <c r="E386">
         <v>38.37</v>
       </c>
       <c r="G386" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H386" t="s">
         <v>16</v>
       </c>
       <c r="I386" t="s">
-        <v>1938</v>
+        <v>1928</v>
       </c>
       <c r="J386">
         <v>1</v>
       </c>
       <c r="K386" t="s">
         <v>18</v>
       </c>
       <c r="L386" t="s">
-        <v>1939</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>1940</v>
+        <v>1930</v>
       </c>
       <c r="B387" t="s">
-        <v>1941</v>
+        <v>1931</v>
       </c>
       <c r="C387" t="s">
-        <v>1942</v>
+        <v>1932</v>
       </c>
       <c r="D387">
         <v>42.62</v>
       </c>
       <c r="E387">
         <v>42.62</v>
       </c>
       <c r="G387" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H387" t="s">
         <v>16</v>
       </c>
       <c r="I387" t="s">
-        <v>1943</v>
+        <v>1933</v>
       </c>
       <c r="J387">
         <v>1</v>
       </c>
       <c r="K387" t="s">
         <v>18</v>
       </c>
       <c r="L387" t="s">
-        <v>1944</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>1945</v>
+        <v>1935</v>
       </c>
       <c r="B388" t="s">
-        <v>1946</v>
+        <v>1936</v>
       </c>
       <c r="C388" t="s">
-        <v>1947</v>
+        <v>1937</v>
       </c>
       <c r="D388">
         <v>42.62</v>
       </c>
       <c r="E388">
         <v>42.62</v>
       </c>
       <c r="G388" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H388" t="s">
         <v>16</v>
       </c>
       <c r="I388" t="s">
-        <v>1948</v>
+        <v>1938</v>
       </c>
       <c r="J388">
         <v>1</v>
       </c>
       <c r="K388" t="s">
         <v>18</v>
       </c>
       <c r="L388" t="s">
-        <v>1949</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>1950</v>
+        <v>1940</v>
       </c>
       <c r="B389" t="s">
-        <v>1951</v>
+        <v>1941</v>
       </c>
       <c r="C389" t="s">
-        <v>1952</v>
+        <v>1942</v>
       </c>
       <c r="D389">
         <v>46.89</v>
       </c>
       <c r="E389">
         <v>46.89</v>
       </c>
       <c r="G389" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H389" t="s">
         <v>16</v>
       </c>
       <c r="I389" t="s">
-        <v>1953</v>
+        <v>1943</v>
       </c>
       <c r="J389">
         <v>1</v>
       </c>
       <c r="K389" t="s">
         <v>18</v>
       </c>
       <c r="L389" t="s">
-        <v>1954</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>1955</v>
+        <v>1945</v>
       </c>
       <c r="B390" t="s">
-        <v>1956</v>
+        <v>1946</v>
       </c>
       <c r="C390" t="s">
-        <v>1957</v>
+        <v>1947</v>
       </c>
       <c r="D390">
         <v>46.89</v>
       </c>
       <c r="E390">
         <v>46.89</v>
       </c>
       <c r="G390" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H390" t="s">
         <v>16</v>
       </c>
       <c r="I390" t="s">
-        <v>1958</v>
+        <v>1948</v>
       </c>
       <c r="J390">
         <v>1</v>
       </c>
       <c r="K390" t="s">
         <v>18</v>
       </c>
       <c r="L390" t="s">
-        <v>1959</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="B391" t="s">
-        <v>1961</v>
+        <v>1951</v>
       </c>
       <c r="C391" t="s">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="D391">
         <v>56.14</v>
       </c>
       <c r="E391">
         <v>56.14</v>
       </c>
       <c r="G391" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H391" t="s">
         <v>16</v>
       </c>
       <c r="I391" t="s">
-        <v>1963</v>
+        <v>1953</v>
       </c>
       <c r="J391">
         <v>1</v>
       </c>
       <c r="K391" t="s">
         <v>18</v>
       </c>
       <c r="L391" t="s">
-        <v>1964</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>1965</v>
+        <v>1955</v>
       </c>
       <c r="B392" t="s">
-        <v>1966</v>
+        <v>1956</v>
       </c>
       <c r="C392" t="s">
-        <v>1967</v>
+        <v>1957</v>
       </c>
       <c r="D392">
         <v>68.2</v>
       </c>
       <c r="E392">
         <v>68.2</v>
       </c>
       <c r="G392" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H392" t="s">
         <v>16</v>
       </c>
       <c r="I392" t="s">
-        <v>1968</v>
+        <v>1958</v>
       </c>
       <c r="J392">
         <v>1</v>
       </c>
       <c r="K392" t="s">
         <v>18</v>
       </c>
       <c r="L392" t="s">
-        <v>1969</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>1970</v>
+        <v>1960</v>
       </c>
       <c r="B393" t="s">
-        <v>1971</v>
+        <v>1961</v>
       </c>
       <c r="C393" t="s">
-        <v>1972</v>
+        <v>1962</v>
       </c>
       <c r="D393">
         <v>25.66</v>
       </c>
       <c r="E393">
         <v>25.66</v>
       </c>
       <c r="F393" s="1">
         <v>46157</v>
       </c>
       <c r="G393" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H393" t="s">
         <v>16</v>
       </c>
       <c r="I393" t="s">
-        <v>1973</v>
+        <v>1963</v>
       </c>
       <c r="J393">
         <v>1</v>
       </c>
       <c r="K393" t="s">
         <v>18</v>
       </c>
       <c r="L393" t="s">
-        <v>1974</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>1975</v>
+        <v>1965</v>
       </c>
       <c r="B394" t="s">
-        <v>1976</v>
+        <v>1966</v>
       </c>
       <c r="C394" t="s">
-        <v>1977</v>
+        <v>1967</v>
       </c>
       <c r="D394">
         <v>9.47</v>
       </c>
       <c r="E394">
         <v>9.47</v>
       </c>
       <c r="F394" s="1">
         <v>46157</v>
       </c>
       <c r="G394" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H394" t="s">
         <v>16</v>
       </c>
       <c r="I394" t="s">
-        <v>1978</v>
+        <v>1968</v>
       </c>
       <c r="J394">
         <v>1</v>
       </c>
       <c r="K394" t="s">
         <v>18</v>
       </c>
       <c r="L394" t="s">
-        <v>1979</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>1980</v>
+        <v>1970</v>
       </c>
       <c r="B395" t="s">
-        <v>1981</v>
+        <v>1971</v>
       </c>
       <c r="C395" t="s">
-        <v>1982</v>
+        <v>1972</v>
       </c>
       <c r="D395">
         <v>4.18</v>
       </c>
       <c r="E395">
         <v>4.18</v>
       </c>
       <c r="F395" s="1">
         <v>46157</v>
       </c>
       <c r="G395" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H395" t="s">
         <v>16</v>
       </c>
       <c r="I395" t="s">
-        <v>1983</v>
+        <v>1973</v>
       </c>
       <c r="J395">
         <v>1</v>
       </c>
       <c r="K395" t="s">
         <v>18</v>
       </c>
       <c r="L395" t="s">
-        <v>1984</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>1985</v>
+        <v>1975</v>
       </c>
       <c r="B396" t="s">
-        <v>1986</v>
+        <v>1976</v>
       </c>
       <c r="C396" t="s">
-        <v>1987</v>
+        <v>1977</v>
       </c>
       <c r="D396">
         <v>5.13</v>
       </c>
       <c r="E396">
         <v>5.13</v>
       </c>
       <c r="F396" s="1">
         <v>46157</v>
       </c>
       <c r="G396" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H396" t="s">
         <v>16</v>
       </c>
       <c r="I396" t="s">
-        <v>1988</v>
+        <v>1978</v>
       </c>
       <c r="J396">
         <v>1</v>
       </c>
       <c r="K396" t="s">
         <v>18</v>
       </c>
       <c r="L396" t="s">
-        <v>1989</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="B397" t="s">
-        <v>1991</v>
+        <v>1981</v>
       </c>
       <c r="C397" t="s">
-        <v>1992</v>
+        <v>1982</v>
       </c>
       <c r="D397">
         <v>2.6</v>
       </c>
       <c r="E397">
         <v>2.6</v>
       </c>
       <c r="G397" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H397" t="s">
         <v>16</v>
       </c>
       <c r="I397" t="s">
-        <v>1993</v>
+        <v>1983</v>
       </c>
       <c r="J397">
         <v>1</v>
       </c>
       <c r="K397" t="s">
         <v>18</v>
       </c>
       <c r="L397" t="s">
-        <v>1994</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>1995</v>
+        <v>1985</v>
       </c>
       <c r="B398" t="s">
-        <v>1996</v>
+        <v>1986</v>
       </c>
       <c r="C398" t="s">
-        <v>1997</v>
+        <v>1987</v>
       </c>
       <c r="D398">
         <v>175.8</v>
       </c>
       <c r="E398">
         <v>175.8</v>
       </c>
       <c r="F398" s="1">
         <v>46157</v>
       </c>
       <c r="G398" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H398" t="s">
         <v>16</v>
       </c>
       <c r="I398" t="s">
-        <v>1998</v>
+        <v>1988</v>
       </c>
       <c r="J398">
         <v>1</v>
       </c>
       <c r="K398" t="s">
         <v>18</v>
       </c>
       <c r="L398" t="s">
-        <v>1999</v>
+        <v>1989</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>