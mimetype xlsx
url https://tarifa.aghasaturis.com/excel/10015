--- v4 (2026-07-24)
+++ v5 (2026-09-07)
@@ -9,6052 +9,6059 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1990" uniqueCount="1990">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1992" uniqueCount="1992">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A141110101V73680150</t>
   </si>
   <si>
     <t>1010020015</t>
   </si>
   <si>
     <t>Vogel-1010020015-Regla flexible DIN 2768m Largo 150 mm, Sección 13x0,5 mm</t>
   </si>
   <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>4010873582158</t>
+  </si>
+  <si>
+    <t>Vogel</t>
+  </si>
+  <si>
+    <t>P02-04-002-V01-P01</t>
+  </si>
+  <si>
+    <t>A141110107V73680200</t>
+  </si>
+  <si>
+    <t>1010020020</t>
+  </si>
+  <si>
+    <t>Vogel-1010020020-Regla flexible DIN 2768m Largo 200 mm, Sección 13x0,5 mm</t>
+  </si>
+  <si>
+    <t>4010873584206</t>
+  </si>
+  <si>
+    <t>P02-04-002-V01-P02</t>
+  </si>
+  <si>
+    <t>A141110113V73680250</t>
+  </si>
+  <si>
+    <t>1010020025</t>
+  </si>
+  <si>
+    <t>Vogel-1010020025-Regla flexible DIN 2768m Largo 250 mm, Sección 13x0,5 mm</t>
+  </si>
+  <si>
+    <t>4010873586255</t>
+  </si>
+  <si>
+    <t>P02-04-002-V01-P03</t>
+  </si>
+  <si>
+    <t>A141110119V73680300</t>
+  </si>
+  <si>
+    <t>1010020030</t>
+  </si>
+  <si>
+    <t>Vogel-1010020030-Regla flexible DIN 2768m Largo 300 mm, Sección 13x0,5 mm</t>
+  </si>
+  <si>
+    <t>4010873588303</t>
+  </si>
+  <si>
+    <t>P02-04-002-V01-P04</t>
+  </si>
+  <si>
+    <t>A141110125V73680500</t>
+  </si>
+  <si>
+    <t>1012020050</t>
+  </si>
+  <si>
+    <t>Vogel-1012020050-Regla flexible DIN 2768m Largo 500 mm, Sección 18x0,5 mm</t>
+  </si>
+  <si>
+    <t>4010873590054</t>
+  </si>
+  <si>
+    <t>P02-04-002-V01-P05</t>
+  </si>
+  <si>
+    <t>A141110131V73681000</t>
+  </si>
+  <si>
+    <t>1012020100</t>
+  </si>
+  <si>
+    <t>Vogel-1012020100-Regla flexible DIN 2768m Largo 1000 mm, Sección 18x0,5 mm</t>
+  </si>
+  <si>
+    <t>4010873590108</t>
+  </si>
+  <si>
+    <t>P02-04-002-V01-P06</t>
+  </si>
+  <si>
+    <t>A141110137V10180300</t>
+  </si>
+  <si>
+    <t>1018020030</t>
+  </si>
+  <si>
+    <t>Vogel-1018020030-Regla semi-rígida EC Clase II Largo 300 mm, Sección 30x1,0 mm</t>
+  </si>
+  <si>
+    <t>4010873553318</t>
+  </si>
+  <si>
+    <t>P02-04-002-V03-P01</t>
+  </si>
+  <si>
+    <t>A141110143V10180500</t>
+  </si>
+  <si>
+    <t>1018020050</t>
+  </si>
+  <si>
+    <t>Vogel-1018020050-Regla semi-rígida EC Clase II Largo 500 mm, Sección 30x1,0 mm</t>
+  </si>
+  <si>
+    <t>4010873555312</t>
+  </si>
+  <si>
+    <t>P02-04-002-V03-P02</t>
+  </si>
+  <si>
+    <t>A141110149V10181000</t>
+  </si>
+  <si>
+    <t>1018020100</t>
+  </si>
+  <si>
+    <t>Vogel-1018020100-Regla semi-rígida EC Clase II Largo 1000 mm, Sección 30x1,0 mm</t>
+  </si>
+  <si>
+    <t>4010873551314</t>
+  </si>
+  <si>
+    <t>P02-04-002-V03-P03</t>
+  </si>
+  <si>
+    <t>A141110155V10182000</t>
+  </si>
+  <si>
+    <t>1018020150</t>
+  </si>
+  <si>
+    <t>Vogel-1018020150-Regla semi-rígida EC Clase II Largo 1500 mm, Sección 30x1,0 mm</t>
+  </si>
+  <si>
+    <t>4010873557316</t>
+  </si>
+  <si>
+    <t>P02-04-002-V03-P04</t>
+  </si>
+  <si>
+    <t>A141110161V10181500</t>
+  </si>
+  <si>
+    <t>1018020200</t>
+  </si>
+  <si>
+    <t>Vogel-1018020200-Regla semi-rígida EC Clase II Largo 2000 mm, Sección 30x1,0 mm</t>
+  </si>
+  <si>
+    <t>4010873552311</t>
+  </si>
+  <si>
+    <t>P02-04-002-V03-P05</t>
+  </si>
+  <si>
+    <t>A141110167V10183000</t>
+  </si>
+  <si>
+    <t>1018020300</t>
+  </si>
+  <si>
+    <t>Vogel-1018020300-Regla semi-rígida EC Clase II Largo 3000 mm, Sección 30x1,0 mm</t>
+  </si>
+  <si>
+    <t>4010873552342</t>
+  </si>
+  <si>
+    <t>P02-04-002-V03-P06</t>
+  </si>
+  <si>
+    <t>A141110173V10100150</t>
+  </si>
+  <si>
+    <t>1001040015</t>
+  </si>
+  <si>
+    <t>Vogel-1001040015-Regla acero inox cromada mate EC Clase II Largo 150 mm, Sección 13x0,5 mm</t>
+  </si>
+  <si>
+    <t>4010873510458</t>
+  </si>
+  <si>
+    <t>P02-04-002-V04-P01</t>
+  </si>
+  <si>
+    <t>A141110249V17953030</t>
+  </si>
+  <si>
+    <t>1795300030</t>
+  </si>
+  <si>
+    <t>Vogel-1795300030-Regla aluminio con bisel Largo 300 mm, Sección 50x5 mm</t>
+  </si>
+  <si>
+    <t>4010873722592</t>
+  </si>
+  <si>
+    <t>P02-04-003-V01-P01</t>
+  </si>
+  <si>
+    <t>A141410335V181601</t>
+  </si>
+  <si>
+    <t>181601</t>
+  </si>
+  <si>
+    <t>Vogel-181601-Cinta para circunferencias UFM DIN 2768 m, Medidas 60-950 mm, para ejes Ø 20-300 mm</t>
+  </si>
+  <si>
+    <t>4010873316210</t>
+  </si>
+  <si>
+    <t>P02-04-003-V02-P01</t>
+  </si>
+  <si>
+    <t>A141410341V181602</t>
+  </si>
+  <si>
+    <t>181602</t>
+  </si>
+  <si>
+    <t>Vogel-181602-Cinta para circunferencias UFM DIN 2768 m, Medidas 940-2200 mm, para ejes Ø 300-700 mm</t>
+  </si>
+  <si>
+    <t>4010873316227</t>
+  </si>
+  <si>
+    <t>P02-04-003-V02-P02</t>
+  </si>
+  <si>
+    <t>A141410347V181603</t>
+  </si>
+  <si>
+    <t>181603</t>
+  </si>
+  <si>
+    <t>Vogel-181603-Cinta para circunferencias UFM DIN 2768 m, Medidas 2190-3460 mm, para ejes Ø 700-1100 mm</t>
+  </si>
+  <si>
+    <t>4010873316234</t>
+  </si>
+  <si>
+    <t>P02-04-003-V02-P03</t>
+  </si>
+  <si>
+    <t>A141410353V181604</t>
+  </si>
+  <si>
+    <t>181604</t>
+  </si>
+  <si>
+    <t>Vogel-181604-Cinta para circunferencias UFM DIN 2768 m, Medidas 3450-4720 mm, para ejes Ø 1100-1500 mm</t>
+  </si>
+  <si>
+    <t>4010873316241</t>
+  </si>
+  <si>
+    <t>P02-04-003-V02-P04</t>
+  </si>
+  <si>
+    <t>A141410359V181605</t>
+  </si>
+  <si>
+    <t>181605</t>
+  </si>
+  <si>
+    <t>Vogel-181605-Cinta para circunferencias UFM DIN 2768 m, Medidas 4710-5980 mm, para ejes Ø 1500-1900 mm</t>
+  </si>
+  <si>
+    <t>4010873316258</t>
+  </si>
+  <si>
+    <t>P02-04-003-V02-P05</t>
+  </si>
+  <si>
+    <t>A141410365V181606</t>
+  </si>
+  <si>
+    <t>181606</t>
+  </si>
+  <si>
+    <t>Vogel-181606-Cinta para circunferencias UFM DIN 2768 m, Medidas 5960-7230 mm, para ejes Ø 1900-2300 mm</t>
+  </si>
+  <si>
+    <t>4010873316265</t>
+  </si>
+  <si>
+    <t>P02-04-003-V02-P06</t>
+  </si>
+  <si>
+    <t>A141120131V201034</t>
+  </si>
+  <si>
+    <t>201034</t>
+  </si>
+  <si>
+    <t>Vogel-201034-Calibre pie de rey monobloc DIN 862 (Bloqueo Tornillo Largo 200 mm)</t>
+  </si>
+  <si>
+    <t>4010873250347</t>
+  </si>
+  <si>
+    <t>P02-04-003-V03-P03</t>
+  </si>
+  <si>
+    <t>A141120125V2010202</t>
+  </si>
+  <si>
+    <t>201020.2</t>
+  </si>
+  <si>
+    <t>Vogel-201020.2-Calibre pie de rey monobloc DIN 862 150 mm (Bloq. Pulsador)</t>
+  </si>
+  <si>
+    <t>4010873212222</t>
+  </si>
+  <si>
+    <t>P02-04-003-V03-P01</t>
+  </si>
+  <si>
+    <t>A141120125V2010302</t>
+  </si>
+  <si>
+    <t>201030.2</t>
+  </si>
+  <si>
+    <t>Vogel-201030.2-Calibre pie de rey monobloc DIN 862 150 mm (Bloq. Tornillo)</t>
+  </si>
+  <si>
+    <t>4010873212239</t>
+  </si>
+  <si>
+    <t>P02-04-003-V03-P02</t>
+  </si>
+  <si>
+    <t>A141120143V201101</t>
+  </si>
+  <si>
+    <t>201101</t>
+  </si>
+  <si>
+    <t>Vogel-201101-Calibre pie de rey con comparador DIN 862 de 150 mm (lectura 0,01 mm)</t>
+  </si>
+  <si>
+    <t>4010873251016</t>
+  </si>
+  <si>
+    <t>P02-04-003-V05-P01</t>
+  </si>
+  <si>
+    <t>A141120149V201102</t>
+  </si>
+  <si>
+    <t>201102</t>
+  </si>
+  <si>
+    <t>Vogel-201102-Calibre pie de rey con comparador DIN 862 de 150 mm (lectura 0,02 mm)</t>
+  </si>
+  <si>
+    <t>4010873251023</t>
+  </si>
+  <si>
+    <t>P02-04-003-V05-P02</t>
+  </si>
+  <si>
+    <t>A141120192V200881</t>
+  </si>
+  <si>
+    <t>200881</t>
+  </si>
+  <si>
+    <t>Vogel-200881-Calibre de taller digital de 500 mm</t>
+  </si>
+  <si>
     <t>0%</t>
   </si>
   <si>
-    <t>RI</t>
-[...379 lines deleted...]
-  <si>
     <t>4010873632761</t>
   </si>
   <si>
     <t>P02-04-005-V02-P01</t>
   </si>
   <si>
     <t>A141120192V200882</t>
   </si>
   <si>
     <t>200882</t>
   </si>
   <si>
     <t>Vogel-200882-Calibre de taller digital de 800 mm</t>
   </si>
   <si>
     <t>4010873632778</t>
   </si>
   <si>
     <t>P02-04-005-V02-P02</t>
   </si>
   <si>
     <t>A141120197V221530</t>
   </si>
   <si>
     <t>221530</t>
   </si>
   <si>
     <t>Vogel-221530-Calibre de profundidad DIN 862, Capacidad 150 mm</t>
   </si>
   <si>
     <t>4010873355301</t>
   </si>
   <si>
-    <t>P02-04-006-V04-P01</t>
+    <t>P02-04-006-V02-P01</t>
   </si>
   <si>
     <t>A141120203V221531</t>
   </si>
   <si>
     <t>221531</t>
   </si>
   <si>
     <t>Vogel-221531-Calibre de profundidad DIN 862, Capacidad 200 mm</t>
   </si>
   <si>
     <t>4010873355318</t>
   </si>
   <si>
-    <t>P02-04-006-V04-P02</t>
+    <t>P02-04-006-V02-P02</t>
   </si>
   <si>
     <t>A141120209V221535</t>
   </si>
   <si>
     <t>221535</t>
   </si>
   <si>
     <t>Vogel-221535-Calibre de profundidad DIN 862, Capacidad 250 mm</t>
   </si>
   <si>
     <t>4010873355356</t>
   </si>
   <si>
-    <t>P02-04-006-V04-P03</t>
+    <t>P02-04-006-V02-P03</t>
   </si>
   <si>
     <t>A141120215V221532</t>
   </si>
   <si>
     <t>221532</t>
   </si>
   <si>
     <t>Vogel-221532-Calibre de profundidad DIN 862, Capacidad 300 mm</t>
   </si>
   <si>
     <t>4010873355325</t>
   </si>
   <si>
-    <t>P02-04-006-V04-P04</t>
+    <t>P02-04-006-V02-P04</t>
   </si>
   <si>
     <t>A141120299V231351</t>
   </si>
   <si>
     <t>231351</t>
   </si>
   <si>
     <t>Vogel-231351-Micrómetro de exteriores DIN 863, Capacidad 0-25 mm</t>
   </si>
   <si>
     <t>4010873373510</t>
   </si>
   <si>
+    <t>P02-04-006-V03-P01</t>
+  </si>
+  <si>
+    <t>A141120305V231352</t>
+  </si>
+  <si>
+    <t>231352</t>
+  </si>
+  <si>
+    <t>Vogel-231352-Micrómetro de exteriores DIN 863, Capacidad 25-50 mm</t>
+  </si>
+  <si>
+    <t>4010873373527</t>
+  </si>
+  <si>
+    <t>P02-04-006-V03-P02</t>
+  </si>
+  <si>
+    <t>A141120311V231353</t>
+  </si>
+  <si>
+    <t>231353</t>
+  </si>
+  <si>
+    <t>Vogel-231353-Micrómetro de exteriores DIN 863, Capacidad 50-75 mm</t>
+  </si>
+  <si>
+    <t>4010873373534</t>
+  </si>
+  <si>
+    <t>P02-04-006-V03-P03</t>
+  </si>
+  <si>
+    <t>A141120317V231354</t>
+  </si>
+  <si>
+    <t>231354</t>
+  </si>
+  <si>
+    <t>Vogel-231354-Micrómetro de exteriores DIN 863, Capacidad 75-100 mm</t>
+  </si>
+  <si>
+    <t>4010873373541</t>
+  </si>
+  <si>
+    <t>P02-04-006-V03-P04</t>
+  </si>
+  <si>
+    <t>A141120318V231333</t>
+  </si>
+  <si>
+    <t>231333</t>
+  </si>
+  <si>
+    <t>Vogel-231333-Micrómetro de exteriores alta precisisón DIN 863, Capacidad 75:10 mm</t>
+  </si>
+  <si>
+    <t>4010873633263</t>
+  </si>
+  <si>
+    <t>P02-04-007-V02-P01</t>
+  </si>
+  <si>
+    <t>A141120329V239004</t>
+  </si>
+  <si>
+    <t>239004</t>
+  </si>
+  <si>
+    <t>Vogel-239004-Soporte para micrómetro hasta 300 mm</t>
+  </si>
+  <si>
+    <t>4010873390043</t>
+  </si>
+  <si>
+    <t>A141120329V239005</t>
+  </si>
+  <si>
+    <t>239005</t>
+  </si>
+  <si>
+    <t>Vogel-239005-Soporte para micrómetro hasta 100 mm</t>
+  </si>
+  <si>
+    <t>4010873431777</t>
+  </si>
+  <si>
+    <t>P02-04-008-V01-P01</t>
+  </si>
+  <si>
+    <t>A141120341V241101</t>
+  </si>
+  <si>
+    <t>241101-V</t>
+  </si>
+  <si>
+    <t>Vogel-241101-V-Comparador DIN 878 capacidad 0-10,0 mm eje de 40 mm</t>
+  </si>
+  <si>
+    <t>4010873400018</t>
+  </si>
+  <si>
+    <t>P02-04-007-V04-P01</t>
+  </si>
+  <si>
+    <t>A141120347V241131</t>
+  </si>
+  <si>
+    <t>241131</t>
+  </si>
+  <si>
+    <t>Vogel-241131-Comparador DIN 878 capacidad 0-10,0 mm y eje de 41,5 mm</t>
+  </si>
+  <si>
+    <t>4010873400315</t>
+  </si>
+  <si>
+    <t>P02-04-007-V04-P02</t>
+  </si>
+  <si>
+    <t>A141120357V24095010</t>
+  </si>
+  <si>
+    <t>24095010</t>
+  </si>
+  <si>
+    <t>Vogel-24095010-Alargos para comparadores analógicos y digitales Largo 10 mm</t>
+  </si>
+  <si>
+    <t>4010873403002</t>
+  </si>
+  <si>
+    <t>A141120357V24095020</t>
+  </si>
+  <si>
+    <t>24095020</t>
+  </si>
+  <si>
+    <t>Vogel-24095020-Alargos para comparadores analógicos y digitales Largo 20 mm</t>
+  </si>
+  <si>
+    <t>4010873403019</t>
+  </si>
+  <si>
+    <t>P02-04-008-V01-P02</t>
+  </si>
+  <si>
+    <t>A141120357V24095030</t>
+  </si>
+  <si>
+    <t>24095030</t>
+  </si>
+  <si>
+    <t>Vogel-24095030-Alargos para comparadores analógicos y digitales Largo 30 mm</t>
+  </si>
+  <si>
+    <t>4010873403026</t>
+  </si>
+  <si>
+    <t>P02-04-008-V01-P03</t>
+  </si>
+  <si>
+    <t>A141120357V24095040</t>
+  </si>
+  <si>
+    <t>24095040</t>
+  </si>
+  <si>
+    <t>Vogel-24095040-Alargos para comparadores analógicos y digitales Largo 40 mm</t>
+  </si>
+  <si>
+    <t>4010873403033</t>
+  </si>
+  <si>
+    <t>P02-04-008-V01-P04</t>
+  </si>
+  <si>
+    <t>A141120357V24095050</t>
+  </si>
+  <si>
+    <t>24095050</t>
+  </si>
+  <si>
+    <t>Vogel-24095050-Alargos para comparadores analógicos y digitales Largo 50 mm</t>
+  </si>
+  <si>
+    <t>4010873403040</t>
+  </si>
+  <si>
+    <t>P02-04-008-V01-P05</t>
+  </si>
+  <si>
+    <t>A141120357V24095060</t>
+  </si>
+  <si>
+    <t>24095060</t>
+  </si>
+  <si>
+    <t>Vogel-24095060-Alargos para comparadores analógicos y digitales Largo 60 mm</t>
+  </si>
+  <si>
+    <t>4010873403057</t>
+  </si>
+  <si>
+    <t>P02-04-008-V01-P06</t>
+  </si>
+  <si>
+    <t>A141120357V24095070</t>
+  </si>
+  <si>
+    <t>24095070</t>
+  </si>
+  <si>
+    <t>Vogel-24095070-Alargos para comparadores analógicos y digitales Largo 70 mm</t>
+  </si>
+  <si>
+    <t>4010873403064</t>
+  </si>
+  <si>
+    <t>P02-04-008-V01-P07</t>
+  </si>
+  <si>
+    <t>A141120357V24095080</t>
+  </si>
+  <si>
+    <t>24095080</t>
+  </si>
+  <si>
+    <t>Vogel-24095080-Alargos para comparadores analógicos y digitales Largo 80 mm</t>
+  </si>
+  <si>
+    <t>4010873403071</t>
+  </si>
+  <si>
+    <t>P02-04-008-V01-P08</t>
+  </si>
+  <si>
+    <t>A141120358V24095090</t>
+  </si>
+  <si>
+    <t>24095090</t>
+  </si>
+  <si>
+    <t>Vogel-24095090-Alargos para comparadores analógicos y digitales Largo 90 mm</t>
+  </si>
+  <si>
+    <t>4010873403088</t>
+  </si>
+  <si>
+    <t>P02-04-008-V01-P09</t>
+  </si>
+  <si>
+    <t>A141120359V240950100</t>
+  </si>
+  <si>
+    <t>240950100</t>
+  </si>
+  <si>
+    <t>Vogel-240950100-Alargos para comparadores analógicos y digitales Largo 100 mm</t>
+  </si>
+  <si>
+    <t>4010873403095</t>
+  </si>
+  <si>
+    <t>P02-04-008-V01-P10</t>
+  </si>
+  <si>
+    <t>A141120360V240511</t>
+  </si>
+  <si>
+    <t>240511</t>
+  </si>
+  <si>
+    <t>Vogel-240511-Puente para medidas de profundidad, Base puente recta Largo 80 mm</t>
+  </si>
+  <si>
+    <t>4010873431302</t>
+  </si>
+  <si>
+    <t>P02-04-009-V04-P01</t>
+  </si>
+  <si>
+    <t>A141120361V240520</t>
+  </si>
+  <si>
+    <t>240520</t>
+  </si>
+  <si>
+    <t>Vogel-240520-Puente para medidas de profundidad, Base puente prismática Largo 66x16 mm</t>
+  </si>
+  <si>
+    <t>4010873431814</t>
+  </si>
+  <si>
+    <t>P02-04-009-V04-P02</t>
+  </si>
+  <si>
+    <t>A141120362V249993</t>
+  </si>
+  <si>
+    <t>249993</t>
+  </si>
+  <si>
+    <t>Vogel-249993-Soporte fijación para todo tipo de comparadores y colas de milano, Medidas 80x12x6 mm</t>
+  </si>
+  <si>
+    <t>4010873202773</t>
+  </si>
+  <si>
+    <t>P02-04-009-V05-P01</t>
+  </si>
+  <si>
+    <t>A141120363V240997</t>
+  </si>
+  <si>
+    <t>240997</t>
+  </si>
+  <si>
+    <t>Vogel-240997-Soporte en arco para comparadores y colas de milano, ejes 4 H7 + 8 H7</t>
+  </si>
+  <si>
+    <t>4010873429972</t>
+  </si>
+  <si>
+    <t>P02-04-010-V01-P01</t>
+  </si>
+  <si>
+    <t>A141120365V252001</t>
+  </si>
+  <si>
+    <t>252001</t>
+  </si>
+  <si>
+    <t>Vogel-252001-Soporte universal porta-comparador, Altura total 235 mm, Base 65x50x55 mm</t>
+  </si>
+  <si>
+    <t>4010873440052</t>
+  </si>
+  <si>
+    <t>P02-04-010-V02-P01</t>
+  </si>
+  <si>
+    <t>A141120392V255001</t>
+  </si>
+  <si>
+    <t>255001</t>
+  </si>
+  <si>
+    <t>Vogel-255001-Soporte universal porta-comparador articulado con bloqueo central, Altura total 400 mm, Base 65x50x55 mm</t>
+  </si>
+  <si>
+    <t>4010873440137</t>
+  </si>
+  <si>
+    <t>P02-04-010-V03-P01</t>
+  </si>
+  <si>
+    <t>A141120380V258013</t>
+  </si>
+  <si>
+    <t>258013</t>
+  </si>
+  <si>
+    <t>Vogel-258013-Soporte portacomparador con superficie de control</t>
+  </si>
+  <si>
+    <t>4010873431845</t>
+  </si>
+  <si>
+    <t>P02-04-011-V01-P01</t>
+  </si>
+  <si>
+    <t>A141120390V246600</t>
+  </si>
+  <si>
+    <t>246600</t>
+  </si>
+  <si>
+    <t>Vogel-246600-Palpador orientable, Capacidad 0-40 mm, Alcance 0,8 mm</t>
+  </si>
+  <si>
+    <t>4010873320767</t>
+  </si>
+  <si>
+    <t>P02-04-011-V02-P01</t>
+  </si>
+  <si>
+    <t>A141130101V321220</t>
+  </si>
+  <si>
+    <t>321220</t>
+  </si>
+  <si>
+    <t>Vogel-321220-Transportador de ángulos universal Largo reglas 150/200/300 mm</t>
+  </si>
+  <si>
+    <t>4010873472206</t>
+  </si>
+  <si>
+    <t>P02-04-012-V01-P01</t>
+  </si>
+  <si>
+    <t>A141130131V322541</t>
+  </si>
+  <si>
+    <t>322541</t>
+  </si>
+  <si>
+    <t>Vogel-322541-Transportador de ángulos acero inoxidable. Cuadrante Ø 80 mmxlargo 150 mm</t>
+  </si>
+  <si>
+    <t>4010873475412</t>
+  </si>
+  <si>
+    <t>P02-04-013-V02-P01</t>
+  </si>
+  <si>
+    <t>A141130132V302620</t>
+  </si>
+  <si>
+    <t>302420</t>
+  </si>
+  <si>
+    <t>Vogel-302420-Compás de puntas con muelles y ajuste rápido, Medida 100 mm</t>
+  </si>
+  <si>
+    <t>4010873637162</t>
+  </si>
+  <si>
+    <t>P02-04-014-V02-P01</t>
+  </si>
+  <si>
+    <t>A141130132V302621</t>
+  </si>
+  <si>
+    <t>302421</t>
+  </si>
+  <si>
+    <t>Vogel-302421-Compás de puntas con muelles y ajuste rápido, Medida 125 mm</t>
+  </si>
+  <si>
+    <t>4010873637179</t>
+  </si>
+  <si>
+    <t>P02-04-014-V02-P02</t>
+  </si>
+  <si>
+    <t>A141130132V302622</t>
+  </si>
+  <si>
+    <t>302422</t>
+  </si>
+  <si>
+    <t>Vogel-302422-Compás de puntas con muelles y ajuste rápido, Medida 150 mm</t>
+  </si>
+  <si>
+    <t>4010873637186</t>
+  </si>
+  <si>
+    <t>P02-04-014-V02-P03</t>
+  </si>
+  <si>
+    <t>A141130132V302623</t>
+  </si>
+  <si>
+    <t>302423</t>
+  </si>
+  <si>
+    <t>Vogel-302423-Compás de puntas con muelles y ajuste rápido, Medida 175 mm</t>
+  </si>
+  <si>
+    <t>4010873637193</t>
+  </si>
+  <si>
+    <t>P02-04-014-V02-P04</t>
+  </si>
+  <si>
+    <t>A141130132V302624</t>
+  </si>
+  <si>
+    <t>302424</t>
+  </si>
+  <si>
+    <t>Vogel-302424-Compás de puntas con muelles y ajuste rápido, Medida 200 mm</t>
+  </si>
+  <si>
+    <t>4010873637209</t>
+  </si>
+  <si>
+    <t>P02-04-014-V02-P05</t>
+  </si>
+  <si>
+    <t>A141130132V302625</t>
+  </si>
+  <si>
+    <t>302425</t>
+  </si>
+  <si>
+    <t>Vogel-302425-Compás de puntas con muelles y ajuste rápido, Medida 250 mm</t>
+  </si>
+  <si>
+    <t>4010873637216</t>
+  </si>
+  <si>
+    <t>P02-04-014-V02-P06</t>
+  </si>
+  <si>
+    <t>A141130132V302626</t>
+  </si>
+  <si>
+    <t>302426</t>
+  </si>
+  <si>
+    <t>Vogel-302426-Compás de puntas con muelles y ajuste rápido, Medida 300 mm</t>
+  </si>
+  <si>
+    <t>4010873637223</t>
+  </si>
+  <si>
+    <t>P02-04-014-V02-P07</t>
+  </si>
+  <si>
+    <t>A141130132V302627</t>
+  </si>
+  <si>
+    <t>302427</t>
+  </si>
+  <si>
+    <t>Vogel-302427-Compás de puntas con muelles y ajuste rápido, Medida 400 mm</t>
+  </si>
+  <si>
+    <t>4010873637230</t>
+  </si>
+  <si>
+    <t>P02-04-014-V02-P08</t>
+  </si>
+  <si>
+    <t>A141130132V302628</t>
+  </si>
+  <si>
+    <t>302428</t>
+  </si>
+  <si>
+    <t>Vogel-302428-Compás de puntas con muelles y ajuste rápido, Medida 500 mm</t>
+  </si>
+  <si>
+    <t>4010873637247</t>
+  </si>
+  <si>
+    <t>P02-04-014-V02-P09</t>
+  </si>
+  <si>
+    <t>A141130133V302642</t>
+  </si>
+  <si>
+    <t>302442</t>
+  </si>
+  <si>
+    <t>Vogel-302442-Compás de interiores con muelles y ajuste rápido, Medida 150 mm</t>
+  </si>
+  <si>
+    <t>4010873637346</t>
+  </si>
+  <si>
+    <t>P02-04-014-V03-P01</t>
+  </si>
+  <si>
+    <t>A141130133V302644</t>
+  </si>
+  <si>
+    <t>302444</t>
+  </si>
+  <si>
+    <t>Vogel-302444-Compás de interiores con muelles y ajuste rápido, Medida 200 mm</t>
+  </si>
+  <si>
+    <t>4010873637360</t>
+  </si>
+  <si>
+    <t>P02-04-014-V03-P02</t>
+  </si>
+  <si>
+    <t>A141130133V302645</t>
+  </si>
+  <si>
+    <t>302445</t>
+  </si>
+  <si>
+    <t>Vogel-302445-Compás de interiores con muelles y ajuste rápido, Medida 250 mm</t>
+  </si>
+  <si>
+    <t>4010873637377</t>
+  </si>
+  <si>
+    <t>P02-04-014-V03-P03</t>
+  </si>
+  <si>
+    <t>A141130133V302646</t>
+  </si>
+  <si>
+    <t>302446</t>
+  </si>
+  <si>
+    <t>Vogel-302446-Compás de interiores con muelles y ajuste rápido, Medida 300 mm</t>
+  </si>
+  <si>
+    <t>4010873637384</t>
+  </si>
+  <si>
+    <t>P02-04-014-V03-P04</t>
+  </si>
+  <si>
+    <t>A141130133V302647</t>
+  </si>
+  <si>
+    <t>302447</t>
+  </si>
+  <si>
+    <t>Vogel-302447-Compás de interiores con muelles y ajuste rápido, Medida 400 mm</t>
+  </si>
+  <si>
+    <t>4010873637391</t>
+  </si>
+  <si>
+    <t>P02-04-014-V03-P05</t>
+  </si>
+  <si>
+    <t>A141130133V302648</t>
+  </si>
+  <si>
+    <t>302448</t>
+  </si>
+  <si>
+    <t>Vogel-302448-Compás de interiores con muelles y ajuste rápido, Medida 500 mm</t>
+  </si>
+  <si>
+    <t>4010873637407</t>
+  </si>
+  <si>
+    <t>P02-04-014-V03-P06</t>
+  </si>
+  <si>
+    <t>A141130134V302662</t>
+  </si>
+  <si>
+    <t>302462</t>
+  </si>
+  <si>
+    <t>Vogel-302462-Compás de exteriores con muelles y ajuste rápido, Medida 150 mm</t>
+  </si>
+  <si>
+    <t>4010873637506</t>
+  </si>
+  <si>
+    <t>P02-04-014-V04-P01</t>
+  </si>
+  <si>
+    <t>A141130134V302664</t>
+  </si>
+  <si>
+    <t>302464</t>
+  </si>
+  <si>
+    <t>Vogel-302464-Compás de exteriores con muelles y ajuste rápido, Medida 200 mm</t>
+  </si>
+  <si>
+    <t>4010873637520</t>
+  </si>
+  <si>
+    <t>P02-04-014-V04-P02</t>
+  </si>
+  <si>
+    <t>A141130134V302665</t>
+  </si>
+  <si>
+    <t>302465</t>
+  </si>
+  <si>
+    <t>Vogel-302465-Compás de exteriores con muelles y ajuste rápido, Medida 250 mm</t>
+  </si>
+  <si>
+    <t>4010873637537</t>
+  </si>
+  <si>
+    <t>P02-04-014-V04-P03</t>
+  </si>
+  <si>
+    <t>A141130134V302666</t>
+  </si>
+  <si>
+    <t>302466</t>
+  </si>
+  <si>
+    <t>Vogel-302466-Compás de exteriores con muelles y ajuste rápido, Medida 300 mm</t>
+  </si>
+  <si>
+    <t>4010873637544</t>
+  </si>
+  <si>
+    <t>P02-04-014-V04-P04</t>
+  </si>
+  <si>
+    <t>A141130134V302667</t>
+  </si>
+  <si>
+    <t>302467</t>
+  </si>
+  <si>
+    <t>Vogel-302467-Compás de exteriores con muelles y ajuste rápido, Medida 400 mm</t>
+  </si>
+  <si>
+    <t>4010873637551</t>
+  </si>
+  <si>
+    <t>P02-04-014-V04-P05</t>
+  </si>
+  <si>
+    <t>A141130134V302668</t>
+  </si>
+  <si>
+    <t>302468</t>
+  </si>
+  <si>
+    <t>Vogel-302468-Compás de exteriores con muelles y ajuste rápido, Medida 500 mm</t>
+  </si>
+  <si>
+    <t>4010873637568</t>
+  </si>
+  <si>
+    <t>P02-04-014-V04-P06</t>
+  </si>
+  <si>
+    <t>A141130135V302602</t>
+  </si>
+  <si>
+    <t>302402</t>
+  </si>
+  <si>
+    <t>Vogel-302402-Compás de bisagra de puntas DIN 6486, Medida 150 mm</t>
+  </si>
+  <si>
+    <t>4010873637025</t>
+  </si>
+  <si>
+    <t>P02-04-014-V05-P01</t>
+  </si>
+  <si>
+    <t>A141140101V302604</t>
+  </si>
+  <si>
+    <t>302404</t>
+  </si>
+  <si>
+    <t>Vogel-302404-Compás de bisagra de puntas DIN 6486, Medida 200 mm</t>
+  </si>
+  <si>
+    <t>4010873637049</t>
+  </si>
+  <si>
+    <t>P02-04-014-V05-P02</t>
+  </si>
+  <si>
+    <t>A141140107V302605</t>
+  </si>
+  <si>
+    <t>302405</t>
+  </si>
+  <si>
+    <t>Vogel-302405-Compás de bisagra de puntas DIN 6486, Medida 250 mm</t>
+  </si>
+  <si>
+    <t>4010873637056</t>
+  </si>
+  <si>
+    <t>P02-04-014-V05-P03</t>
+  </si>
+  <si>
+    <t>A141130146V302606</t>
+  </si>
+  <si>
+    <t>302406</t>
+  </si>
+  <si>
+    <t>Vogel-302406-Compás de bisagra de puntas DIN 6486, Medida 300 mm</t>
+  </si>
+  <si>
+    <t>4010873637063</t>
+  </si>
+  <si>
+    <t>P02-04-014-V05-P04</t>
+  </si>
+  <si>
+    <t>A141130150V302612</t>
+  </si>
+  <si>
+    <t>302412</t>
+  </si>
+  <si>
+    <t>Vogel-302412-Compás de bisagra de puntas con cuadrante DIN 6486, Medida 150 mm</t>
+  </si>
+  <si>
+    <t>4010873637094</t>
+  </si>
+  <si>
+    <t>P02-04-015-V01-P01</t>
+  </si>
+  <si>
+    <t>A141140119V302614</t>
+  </si>
+  <si>
+    <t>302414</t>
+  </si>
+  <si>
+    <t>Vogel-302414-Compás de bisagra de puntas con cuadrante DIN 6486, Medida 200 mm</t>
+  </si>
+  <si>
+    <t>4010873637117</t>
+  </si>
+  <si>
+    <t>P02-04-015-V01-P02</t>
+  </si>
+  <si>
+    <t>A141140125V302615</t>
+  </si>
+  <si>
+    <t>302415</t>
+  </si>
+  <si>
+    <t>Vogel-302415-Compás de bisagra de puntas con cuadrante DIN 6486, Medida 250 mm</t>
+  </si>
+  <si>
+    <t>4010873637124</t>
+  </si>
+  <si>
+    <t>P02-04-015-V01-P03</t>
+  </si>
+  <si>
+    <t>A141140130V302616</t>
+  </si>
+  <si>
+    <t>302416</t>
+  </si>
+  <si>
+    <t>Vogel-302416-Compás de bisagra de puntas con cuadrante DIN 6486, Medida 300 mm</t>
+  </si>
+  <si>
+    <t>4010873637131</t>
+  </si>
+  <si>
+    <t>P02-04-015-V01-P04</t>
+  </si>
+  <si>
+    <t>A141140135V302635</t>
+  </si>
+  <si>
+    <t>302435</t>
+  </si>
+  <si>
+    <t>Vogel-302435-Compás de interiores de patas planas DIN 6482, Medida 250 mm</t>
+  </si>
+  <si>
+    <t>4010873637285</t>
+  </si>
+  <si>
+    <t>P02-04-015-V02-P01</t>
+  </si>
+  <si>
+    <t>A141140138V302636</t>
+  </si>
+  <si>
+    <t>302436</t>
+  </si>
+  <si>
+    <t>Vogel-302436-Compás de interiores de patas planas DIN 6482, Medida 300 mm</t>
+  </si>
+  <si>
+    <t>4010873637292</t>
+  </si>
+  <si>
+    <t>P02-04-015-V02-P02</t>
+  </si>
+  <si>
+    <t>A141140142V302637</t>
+  </si>
+  <si>
+    <t>302437</t>
+  </si>
+  <si>
+    <t>Vogel-302437-Compás de interiores de patas planas DIN 6482, Medida 400 mm</t>
+  </si>
+  <si>
+    <t>4010873637308</t>
+  </si>
+  <si>
+    <t>P02-04-015-V02-P03</t>
+  </si>
+  <si>
+    <t>A141140147V302638</t>
+  </si>
+  <si>
+    <t>302438</t>
+  </si>
+  <si>
+    <t>Vogel-302438-Compás de interiores de patas planas DIN 6482, Medida 500 mm</t>
+  </si>
+  <si>
+    <t>4010873637315</t>
+  </si>
+  <si>
+    <t>P02-04-015-V02-P04</t>
+  </si>
+  <si>
+    <t>A141140152V302655</t>
+  </si>
+  <si>
+    <t>302455</t>
+  </si>
+  <si>
+    <t>Vogel-302455-Compás de exteriores de patas planas DIN 6484, Medida 250 mm</t>
+  </si>
+  <si>
+    <t>4010873637445</t>
+  </si>
+  <si>
+    <t>P02-04-015-V03-P01</t>
+  </si>
+  <si>
+    <t>A141140157V302656</t>
+  </si>
+  <si>
+    <t>302456</t>
+  </si>
+  <si>
+    <t>Vogel-302456-Compás de exteriores de patas planas DIN 6484, Medida 300 mm</t>
+  </si>
+  <si>
+    <t>4010873637452</t>
+  </si>
+  <si>
+    <t>P02-04-015-V03-P02</t>
+  </si>
+  <si>
+    <t>A141140162V302657</t>
+  </si>
+  <si>
+    <t>302457</t>
+  </si>
+  <si>
+    <t>Vogel-302457-Compás de exteriores de patas planas DIN 6484, Medida 400 mm</t>
+  </si>
+  <si>
+    <t>4010873637469</t>
+  </si>
+  <si>
+    <t>P02-04-015-V03-P03</t>
+  </si>
+  <si>
+    <t>A141140167V302658</t>
+  </si>
+  <si>
+    <t>302458</t>
+  </si>
+  <si>
+    <t>Vogel-302458-Compás de exteriores de patas planas DIN 6484, Medida 500 mm</t>
+  </si>
+  <si>
+    <t>4010873637476</t>
+  </si>
+  <si>
+    <t>P02-04-015-V03-P04</t>
+  </si>
+  <si>
+    <t>A141210101V360281</t>
+  </si>
+  <si>
+    <t>360281</t>
+  </si>
+  <si>
+    <t>Vogel-360281-Nivel lineal de agua DIN 877 Largo 150 mm, Sensibilidad 0,02 mm</t>
+  </si>
+  <si>
+    <t>4010873962813</t>
+  </si>
+  <si>
+    <t>P02-04-015-V04-P01</t>
+  </si>
+  <si>
+    <t>A141210107V360283</t>
+  </si>
+  <si>
+    <t>360283</t>
+  </si>
+  <si>
+    <t>Vogel-360283-Nivel lineal de agua DIN 877 Largo 200 mm, Sensibilidad 0,02 mm</t>
+  </si>
+  <si>
+    <t>4010873962837</t>
+  </si>
+  <si>
+    <t>P02-04-015-V04-P02</t>
+  </si>
+  <si>
+    <t>A141210113V360282</t>
+  </si>
+  <si>
+    <t>360282</t>
+  </si>
+  <si>
+    <t>Vogel-360282-Nivel lineal de agua DIN 877 Largo 150 mm, Sensibilidad 0,05 mm</t>
+  </si>
+  <si>
+    <t>4010873962820</t>
+  </si>
+  <si>
+    <t>P02-04-015-V04-P03</t>
+  </si>
+  <si>
+    <t>A141210119V360284</t>
+  </si>
+  <si>
+    <t>360284</t>
+  </si>
+  <si>
+    <t>Vogel-360284-Nivel lineal de agua DIN 877 Largo 200 mm, Sensibilidad 0,05 mm</t>
+  </si>
+  <si>
+    <t>4010873962844</t>
+  </si>
+  <si>
+    <t>P02-04-015-V04-P04</t>
+  </si>
+  <si>
+    <t>A141210120V360251</t>
+  </si>
+  <si>
+    <t>360251</t>
+  </si>
+  <si>
+    <t>Vogel-360251-Nivel lineal de agua DIN 877 Largo 160 mm, Sensibilidad 0.1 mm</t>
+  </si>
+  <si>
+    <t>4010873962219</t>
+  </si>
+  <si>
+    <t>P02-04-015-V04-P05</t>
+  </si>
+  <si>
+    <t>A141210121V360252</t>
+  </si>
+  <si>
+    <t>360252</t>
+  </si>
+  <si>
+    <t>Vogel-360252-Nivel lineal de agua DIN 877 Largo 200 mm, Sensibilidad 0.1 mm</t>
+  </si>
+  <si>
+    <t>4010873962226</t>
+  </si>
+  <si>
+    <t>P02-04-015-V04-P06</t>
+  </si>
+  <si>
+    <t>A141210123V360415</t>
+  </si>
+  <si>
+    <t>360415</t>
+  </si>
+  <si>
+    <t>Vogel-360415-Nivel de precisión de aluminio Largo 150 mm, Sensibilidad 0.6 mm</t>
+  </si>
+  <si>
+    <t>4010873964152</t>
+  </si>
+  <si>
+    <t>P02-04-016-V01-P01</t>
+  </si>
+  <si>
+    <t>A141310071V310201</t>
+  </si>
+  <si>
+    <t>310201</t>
+  </si>
+  <si>
+    <t>Vogel-310201-Escuadra mecánico de precisión DIN 875/GG-00, Medidas 50x40 mm</t>
+  </si>
+  <si>
+    <t>4010873942013</t>
+  </si>
+  <si>
+    <t>P02-04-017-V02-P01</t>
+  </si>
+  <si>
+    <t>A141310071V310202</t>
+  </si>
+  <si>
+    <t>310202</t>
+  </si>
+  <si>
+    <t>Vogel-310202-Escuadra mecánico de precisión DIN 875/GG-00, Medidas 75x50 mm</t>
+  </si>
+  <si>
+    <t>4010873942020</t>
+  </si>
+  <si>
+    <t>P02-04-017-V02-P02</t>
+  </si>
+  <si>
+    <t>A141310071V310203</t>
+  </si>
+  <si>
+    <t>310203</t>
+  </si>
+  <si>
+    <t>Vogel-310203-Escuadra mecánico de precisión DIN 875/GG-00, Medidas 100x70 mm</t>
+  </si>
+  <si>
+    <t>4010873942037</t>
+  </si>
+  <si>
+    <t>P02-04-017-V02-P03</t>
+  </si>
+  <si>
+    <t>A141310071V310204</t>
+  </si>
+  <si>
+    <t>310204</t>
+  </si>
+  <si>
+    <t>Vogel-310204-Escuadra mecánico de precisión DIN 875/GG-00, Medidas 150x100 mm</t>
+  </si>
+  <si>
+    <t>4010873942044</t>
+  </si>
+  <si>
+    <t>P02-04-017-V02-P04</t>
+  </si>
+  <si>
+    <t>A141310071V310205</t>
+  </si>
+  <si>
+    <t>310205</t>
+  </si>
+  <si>
+    <t>Vogel-310205-Escuadra mecánico de precisión DIN 875/GG-00, Medidas 200x130 mm</t>
+  </si>
+  <si>
+    <t>4010873942051</t>
+  </si>
+  <si>
+    <t>P02-04-017-V02-P05</t>
+  </si>
+  <si>
+    <t>A141310167V312572</t>
+  </si>
+  <si>
+    <t>312572</t>
+  </si>
+  <si>
+    <t>Vogel-312572-Falsa escuadra mecánico largo 150 mm, Hoja 20x8 mm</t>
+  </si>
+  <si>
+    <t>4010873495724</t>
+  </si>
+  <si>
+    <t>P02-04-018-V01-P01</t>
+  </si>
+  <si>
+    <t>A141310173V312573</t>
+  </si>
+  <si>
+    <t>312573</t>
+  </si>
+  <si>
+    <t>Vogel-312573-Falsa escuadra mecánico largo 200 mm, Hoja 20x8 mm</t>
+  </si>
+  <si>
+    <t>4010873495731</t>
+  </si>
+  <si>
+    <t>P02-04-018-V01-P02</t>
+  </si>
+  <si>
+    <t>A141310179V312574</t>
+  </si>
+  <si>
+    <t>312574</t>
+  </si>
+  <si>
+    <t>Vogel-312574-Falsa escuadra mecánico largo 250 mm, Hoja 25x8 mm</t>
+  </si>
+  <si>
+    <t>4010873495748</t>
+  </si>
+  <si>
+    <t>P02-04-018-V01-P03</t>
+  </si>
+  <si>
+    <t>A141310185V312575</t>
+  </si>
+  <si>
+    <t>312575</t>
+  </si>
+  <si>
+    <t>Vogel-312575-Falsa escuadra mecánico largo 300 mm, Hoja 25x8 mm</t>
+  </si>
+  <si>
+    <t>4010873495755</t>
+  </si>
+  <si>
+    <t>P02-04-018-V01-P04</t>
+  </si>
+  <si>
+    <t>A141310155V504853</t>
+  </si>
+  <si>
+    <t>504853</t>
+  </si>
+  <si>
+    <t>Vogel-504853-Falsa escuadra, Hoja largo 250 mm, Sección 29x1,6</t>
+  </si>
+  <si>
+    <t>4010873485138</t>
+  </si>
+  <si>
+    <t>P02-04-018-V02-P01</t>
+  </si>
+  <si>
+    <t>A141310161V504854</t>
+  </si>
+  <si>
+    <t>504854</t>
+  </si>
+  <si>
+    <t>Vogel-504854-Falsa escuadra, Hoja Largo 300 mm, Sección 29x1,6</t>
+  </si>
+  <si>
+    <t>4010873485145</t>
+  </si>
+  <si>
+    <t>P02-04-018-V02-P02</t>
+  </si>
+  <si>
+    <t>A141310197V312532</t>
+  </si>
+  <si>
+    <t>312532</t>
+  </si>
+  <si>
+    <t>Vogel-312532-Escuadra de centrar DIN 875/I, Medidas 150x130 mm</t>
+  </si>
+  <si>
+    <t>4010873495328</t>
+  </si>
+  <si>
+    <t>P02-04-018-V04-P01</t>
+  </si>
+  <si>
+    <t>A141310203V312533</t>
+  </si>
+  <si>
+    <t>312533</t>
+  </si>
+  <si>
+    <t>Vogel-312533-Escuadra de centrar DIN 875/I, Medidas 200x150 mm</t>
+  </si>
+  <si>
+    <t>4010873495335</t>
+  </si>
+  <si>
+    <t>P02-04-018-V04-P02</t>
+  </si>
+  <si>
+    <t>A141310209V312534</t>
+  </si>
+  <si>
+    <t>312534</t>
+  </si>
+  <si>
+    <t>Vogel-312534-Escuadra de centrar DIN 875/I, Medidas 250x160 mm</t>
+  </si>
+  <si>
+    <t>4010873495342</t>
+  </si>
+  <si>
+    <t>P02-04-018-V04-P03</t>
+  </si>
+  <si>
+    <t>A141310215V312535</t>
+  </si>
+  <si>
+    <t>312535</t>
+  </si>
+  <si>
+    <t>Vogel-312535-Escuadra de centrar DIN 875/I, Medidas 300x180 mm</t>
+  </si>
+  <si>
+    <t>4010873495359</t>
+  </si>
+  <si>
+    <t>P02-04-018-V04-P04</t>
+  </si>
+  <si>
+    <t>A141410107V413105</t>
+  </si>
+  <si>
+    <t>413105</t>
+  </si>
+  <si>
+    <t>Vogel-413105-Juego galgas espesores INOX, 13 láminas</t>
+  </si>
+  <si>
+    <t>4010873110139</t>
+  </si>
+  <si>
+    <t>P02-04-019-V01-P01</t>
+  </si>
+  <si>
+    <t>A141410113V413107</t>
+  </si>
+  <si>
+    <t>413107</t>
+  </si>
+  <si>
+    <t>Vogel-413107-Juego galgas espesores INOX, 20 láminas</t>
+  </si>
+  <si>
+    <t>4010873110207</t>
+  </si>
+  <si>
+    <t>P02-04-019-V01-P02</t>
+  </si>
+  <si>
+    <t>A141410125V411005</t>
+  </si>
+  <si>
+    <t>411005</t>
+  </si>
+  <si>
+    <t>Vogel-411005-Juego galgas espesores templado 0.05 - 1.00 mm (13 láminas)</t>
+  </si>
+  <si>
+    <t>4010873130137</t>
+  </si>
+  <si>
+    <t>P02-04-019-V01-P03</t>
+  </si>
+  <si>
+    <t>A141410131V411007</t>
+  </si>
+  <si>
+    <t>411007</t>
+  </si>
+  <si>
+    <t>Vogel-411007-Juego galgas espesores templado 0.05 - 1.00 mm (20 láminas)</t>
+  </si>
+  <si>
+    <t>4010873130205</t>
+  </si>
+  <si>
+    <t>P02-04-019-V01-P04</t>
+  </si>
+  <si>
+    <t>A141410137V414005</t>
+  </si>
+  <si>
+    <t>414105</t>
+  </si>
+  <si>
+    <t>Vogel-414105-Juego 13 galgas Laton 100 mm (414005)</t>
+  </si>
+  <si>
+    <t>4010873439018</t>
+  </si>
+  <si>
+    <t>P02-04-019-V01-P08</t>
+  </si>
+  <si>
+    <t>A141410143V414007</t>
+  </si>
+  <si>
+    <t>414107</t>
+  </si>
+  <si>
+    <t>Vogel-414107-Juego 20 galgas Laton 100 mm (414007)</t>
+  </si>
+  <si>
+    <t>4010873439025</t>
+  </si>
+  <si>
+    <t>P02-04-019-V01-P09</t>
+  </si>
+  <si>
+    <t>A141410149V436155</t>
+  </si>
+  <si>
+    <t>436155</t>
+  </si>
+  <si>
+    <t>Vogel-436155-Juego 13 galgas espesores para válvulas acero templado (150mm)</t>
+  </si>
+  <si>
+    <t>4010873170027</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P01</t>
+  </si>
+  <si>
+    <t>A141410155V436205</t>
+  </si>
+  <si>
+    <t>436205</t>
+  </si>
+  <si>
+    <t>Vogel-436205-Juego 13 galgas espesores para válvulas acero templado (200mm)</t>
+  </si>
+  <si>
+    <t>4010873170089</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P02</t>
+  </si>
+  <si>
+    <t>A141410161V436305</t>
+  </si>
+  <si>
+    <t>436305</t>
+  </si>
+  <si>
+    <t>Vogel-436305-Juego 13 galgas espesores para válvulas acero templado (300mm)</t>
+  </si>
+  <si>
+    <t>4010873170188</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P03</t>
+  </si>
+  <si>
+    <t>A141410167V436157</t>
+  </si>
+  <si>
+    <t>436157</t>
+  </si>
+  <si>
+    <t>Vogel-436157-Juego 20 galgas espesores para válvulas acero templado (150mm)</t>
+  </si>
+  <si>
+    <t>4010873170058</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P04</t>
+  </si>
+  <si>
+    <t>A141410173V436207</t>
+  </si>
+  <si>
+    <t>436207</t>
+  </si>
+  <si>
+    <t>Vogel-436207-Juego 20 galgas espesores para válvulas acero templado (200mm)</t>
+  </si>
+  <si>
+    <t>4010873170102</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P05</t>
+  </si>
+  <si>
+    <t>A141410179V436307</t>
+  </si>
+  <si>
+    <t>436307</t>
+  </si>
+  <si>
+    <t>Vogel-436307-Juego 20 galgas espesores para válvulas acero templado (300mm)</t>
+  </si>
+  <si>
+    <t>4010873170201</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P06</t>
+  </si>
+  <si>
+    <t>A141410185V437155</t>
+  </si>
+  <si>
+    <t>437155</t>
+  </si>
+  <si>
+    <t>Vogel-437155-Juego 13 galgas espesores para válvulas inox (150mm)</t>
+  </si>
+  <si>
+    <t>4010873177101</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P07</t>
+  </si>
+  <si>
+    <t>A141410191V437205</t>
+  </si>
+  <si>
+    <t>437205</t>
+  </si>
+  <si>
+    <t>Vogel-437205-Juego 13 galgas espesores para válvulas inox (200mm)</t>
+  </si>
+  <si>
+    <t>4010873177118</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P08</t>
+  </si>
+  <si>
+    <t>A141410197V437305</t>
+  </si>
+  <si>
+    <t>437305</t>
+  </si>
+  <si>
+    <t>Vogel-437305-Juego 13 galgas espesores para válvulas inox (300mm)</t>
+  </si>
+  <si>
+    <t>4010873177132</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P09</t>
+  </si>
+  <si>
+    <t>A141410203V437157</t>
+  </si>
+  <si>
+    <t>437157</t>
+  </si>
+  <si>
+    <t>Vogel-437157-Juego 20 galgas espesores para válvulas inox (150mm)</t>
+  </si>
+  <si>
+    <t>4010873177200</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P10</t>
+  </si>
+  <si>
+    <t>A141410209V437207</t>
+  </si>
+  <si>
+    <t>437207</t>
+  </si>
+  <si>
+    <t>Vogel-437207-Juego 20 galgas espesores para válvulas inox (200mm)</t>
+  </si>
+  <si>
+    <t>4010873177217</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P11</t>
+  </si>
+  <si>
+    <t>A141410215V437307</t>
+  </si>
+  <si>
+    <t>437307</t>
+  </si>
+  <si>
+    <t>Vogel-437307-Juego 20 galgas espesores para válvulas inox (300mm)</t>
+  </si>
+  <si>
+    <t>4010873177231</t>
+  </si>
+  <si>
+    <t>P02-04-019-V02-P12</t>
+  </si>
+  <si>
+    <t>A141410221V472105</t>
+  </si>
+  <si>
+    <t>472105</t>
+  </si>
+  <si>
+    <t>Vogel-472105-Juego galgas para radios Templado, 17 láminas</t>
+  </si>
+  <si>
+    <t>4010873221057</t>
+  </si>
+  <si>
+    <t>P02-04-019-V03-P01</t>
+  </si>
+  <si>
+    <t>A141410227V472106</t>
+  </si>
+  <si>
+    <t>472106</t>
+  </si>
+  <si>
+    <t>Vogel-472106-Juego galgas para radios Templado, 16 láminas</t>
+  </si>
+  <si>
+    <t>4010873221064</t>
+  </si>
+  <si>
+    <t>P02-04-019-V03-P02</t>
+  </si>
+  <si>
+    <t>A141410233V472107</t>
+  </si>
+  <si>
+    <t>472107</t>
+  </si>
+  <si>
+    <t>Vogel-472107-Juego galgas para radios Templado, 15 láminas</t>
+  </si>
+  <si>
+    <t>4010873221071</t>
+  </si>
+  <si>
+    <t>P02-04-019-V03-P03</t>
+  </si>
+  <si>
+    <t>A141410239V472115</t>
+  </si>
+  <si>
+    <t>472115</t>
+  </si>
+  <si>
+    <t>Vogel-472115-Juego galgas para radios INOX, 17 láminas</t>
+  </si>
+  <si>
+    <t>4010873221156</t>
+  </si>
+  <si>
+    <t>P02-04-019-V03-P04</t>
+  </si>
+  <si>
+    <t>A141410245V472116</t>
+  </si>
+  <si>
+    <t>472116</t>
+  </si>
+  <si>
+    <t>Vogel-472116-Juego galgas para radios INOX, 16 láminas</t>
+  </si>
+  <si>
+    <t>4010873221163</t>
+  </si>
+  <si>
+    <t>P02-04-019-V03-P05</t>
+  </si>
+  <si>
+    <t>A141410251V472117</t>
+  </si>
+  <si>
+    <t>472117</t>
+  </si>
+  <si>
+    <t>Vogel-472117-Juego galgas para radios INOX, 15 láminas</t>
+  </si>
+  <si>
+    <t>4010873221170</t>
+  </si>
+  <si>
+    <t>P02-04-019-V03-P06</t>
+  </si>
+  <si>
+    <t>A141410257V471009</t>
+  </si>
+  <si>
+    <t>471009</t>
+  </si>
+  <si>
+    <t>Vogel-471009-Patrones de acero para roscas tipo Métrico 60º (24 láminas)</t>
+  </si>
+  <si>
+    <t>4010873210099</t>
+  </si>
+  <si>
+    <t>P02-04-020-V01-P01</t>
+  </si>
+  <si>
+    <t>A141410263V471012</t>
+  </si>
+  <si>
+    <t>471012</t>
+  </si>
+  <si>
+    <t>Vogel-471012-Patrones de acero para roscas tipo Whitworth 55º (28 láminas)</t>
+  </si>
+  <si>
+    <t>4010873210129</t>
+  </si>
+  <si>
+    <t>P02-04-020-V01-P02</t>
+  </si>
+  <si>
+    <t>A141410269V471014</t>
+  </si>
+  <si>
+    <t>471014</t>
+  </si>
+  <si>
+    <t>Vogel-471014-Patrones de acero para roscas tipo Métrico/ Whitworth (52 láminas)</t>
+  </si>
+  <si>
+    <t>4010873210143</t>
+  </si>
+  <si>
+    <t>P02-04-020-V01-P04</t>
+  </si>
+  <si>
+    <t>A141410275V472001</t>
+  </si>
+  <si>
+    <t>472001</t>
+  </si>
+  <si>
+    <t>Vogel-472001-Patrones triangulares de acero para roscas, Tipo de rosca Whitworth, 55 grados</t>
+  </si>
+  <si>
+    <t>4010873243059</t>
+  </si>
+  <si>
+    <t>P02-04-020-V02-P01</t>
+  </si>
+  <si>
+    <t>A141410281V472002</t>
+  </si>
+  <si>
+    <t>472002</t>
+  </si>
+  <si>
+    <t>Vogel-472002-Patrones triangulares de acero para roscas, Tipo de rosca Métrico, 60 grados</t>
+  </si>
+  <si>
+    <t>4010873243066</t>
+  </si>
+  <si>
+    <t>P02-04-020-V02-P02</t>
+  </si>
+  <si>
+    <t>A141410287V472003</t>
+  </si>
+  <si>
+    <t>472003</t>
+  </si>
+  <si>
+    <t>Vogel-472003-Patrón para ángulos de roscas combinado</t>
+  </si>
+  <si>
+    <t>4010873243103</t>
+  </si>
+  <si>
+    <t>P02-04-020-V03-P01</t>
+  </si>
+  <si>
+    <t>A141410293V472004</t>
+  </si>
+  <si>
+    <t>472004</t>
+  </si>
+  <si>
+    <t>Vogel-472004-Patrón roscas trapezoidal. Rosca trapezoidal 30º.</t>
+  </si>
+  <si>
+    <t>4010873243202</t>
+  </si>
+  <si>
+    <t>P02-04-020-V04-P01</t>
+  </si>
+  <si>
+    <t>A141410299V472012</t>
+  </si>
+  <si>
+    <t>472012</t>
+  </si>
+  <si>
+    <t>Vogel-472012-Plantilla universal afilado de brocas. Para brocas hasta 60 mm Ø.</t>
+  </si>
+  <si>
+    <t>4010873243806</t>
+  </si>
+  <si>
+    <t>P02-04-020-V05-P01</t>
+  </si>
+  <si>
+    <t>A141410305V472011</t>
+  </si>
+  <si>
+    <t>472011</t>
+  </si>
+  <si>
+    <t>Vogel-472011-Plantilla afilado de brocas. Ángulo 118º. Para brocas hasta 60 mm Ø.</t>
+  </si>
+  <si>
+    <t>4010873243707</t>
+  </si>
+  <si>
+    <t>P02-04-020-V06-P01</t>
+  </si>
+  <si>
+    <t>A141410311V474401</t>
+  </si>
+  <si>
+    <t>474401</t>
+  </si>
+  <si>
+    <t>Vogel-474401-Juego de galgas de soldadura espesor 3-12 mm (12 láminas)</t>
+  </si>
+  <si>
+    <t>4010873243905</t>
+  </si>
+  <si>
+    <t>P02-04-021-V02-P01</t>
+  </si>
+  <si>
+    <t>A141410317V474403</t>
+  </si>
+  <si>
+    <t>474403</t>
+  </si>
+  <si>
+    <t>Vogel-474403-Calibre de precisión para soldaduras, Capacidad 0-20 mm, Nonio 1/20 mm</t>
+  </si>
+  <si>
+    <t>4010873243929</t>
+  </si>
+  <si>
+    <t>P02-04-021-V03-P01</t>
+  </si>
+  <si>
+    <t>A141410323V472201</t>
+  </si>
+  <si>
+    <t>472201</t>
+  </si>
+  <si>
+    <t>Vogel-472201-Juego calibres para inyectores, Pasos 0,45-1,5 mm</t>
+  </si>
+  <si>
+    <t>4010873231209</t>
+  </si>
+  <si>
+    <t>P02-04-022-V01-P01</t>
+  </si>
+  <si>
+    <t>A141410329V472202</t>
+  </si>
+  <si>
+    <t>472202</t>
+  </si>
+  <si>
+    <t>Vogel-472202-Juego calibres para inyectores, Pasos 1,50-3,00 mm</t>
+  </si>
+  <si>
+    <t>4010873231216</t>
+  </si>
+  <si>
+    <t>P02-04-022-V01-P02</t>
+  </si>
+  <si>
+    <t>A141126015V474471</t>
+  </si>
+  <si>
+    <t>474471</t>
+  </si>
+  <si>
+    <t>Vogel-474471-Kit de inspección, Nº piezas 7</t>
+  </si>
+  <si>
+    <t>4010873639753</t>
+  </si>
+  <si>
+    <t>P02-04-022-V03-P01</t>
+  </si>
+  <si>
+    <t>A141610158V580506</t>
+  </si>
+  <si>
+    <t>580506</t>
+  </si>
+  <si>
+    <t>Vogel-580506-Cronómetro electrónico digital, Control de tiempo seg. 1/100, 7 Dígitos</t>
+  </si>
+  <si>
+    <t>4010873631023</t>
+  </si>
+  <si>
+    <t>P02-04-022-V04-P01</t>
+  </si>
+  <si>
+    <t>A141125107V273087</t>
+  </si>
+  <si>
+    <t>273087</t>
+  </si>
+  <si>
+    <t>Vogel-273087-Balanza digital de gancho máx. 30 kg</t>
+  </si>
+  <si>
+    <t>4010873635274</t>
+  </si>
+  <si>
+    <t>P02-04-023-V01-P01</t>
+  </si>
+  <si>
+    <t>A141126510V600166</t>
+  </si>
+  <si>
+    <t>600166</t>
+  </si>
+  <si>
+    <t>Vogel-600166-Lupa de mano con LED, Diámetro de lente 20 mm, Aumento 10x</t>
+  </si>
+  <si>
+    <t>4010873436208</t>
+  </si>
+  <si>
+    <t>P02-04-026-V03-P01</t>
+  </si>
+  <si>
+    <t>A141126610V600178</t>
+  </si>
+  <si>
+    <t>600178</t>
+  </si>
+  <si>
+    <t>Vogel-600178-Lupa técnica de pie con escala de medición, Diámetro de lente 20 mm, Aumento 10x</t>
+  </si>
+  <si>
+    <t>4010873041785</t>
+  </si>
+  <si>
+    <t>P02-04-026-V04-P01</t>
+  </si>
+  <si>
+    <t>A141126710V600159</t>
+  </si>
+  <si>
+    <t>600159</t>
+  </si>
+  <si>
+    <t>Vogel-600159-Juego de lupas de precisión, Diámetro de lente 30 mm, Aumento 4x + 6x = 10x</t>
+  </si>
+  <si>
+    <t>4010873041594</t>
+  </si>
+  <si>
+    <t>P02-04-027-V01-P01</t>
+  </si>
+  <si>
+    <t>A141126910V601230</t>
+  </si>
+  <si>
+    <t>601230</t>
+  </si>
+  <si>
+    <t>Vogel-601230-Lupa de bolsillo con LED, Aumento X3 / X5 / X7</t>
+  </si>
+  <si>
+    <t>4010873639678</t>
+  </si>
+  <si>
+    <t>P02-04-027-V02-P01</t>
+  </si>
+  <si>
+    <t>A141510101V455001</t>
+  </si>
+  <si>
+    <t>455001</t>
+  </si>
+  <si>
+    <t>Vogel-455001-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,01 mm)</t>
+  </si>
+  <si>
+    <t>4010873800016</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P01</t>
+  </si>
+  <si>
+    <t>A141510107V455002</t>
+  </si>
+  <si>
+    <t>455002</t>
+  </si>
+  <si>
+    <t>Vogel-455002-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,02 mm)</t>
+  </si>
+  <si>
+    <t>4010873800023</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P02</t>
+  </si>
+  <si>
+    <t>A141510113V455003</t>
+  </si>
+  <si>
+    <t>455003</t>
+  </si>
+  <si>
+    <t>Vogel-455003-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,03 mm)</t>
+  </si>
+  <si>
+    <t>4010873800030</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P03</t>
+  </si>
+  <si>
+    <t>A141510119V455004</t>
+  </si>
+  <si>
+    <t>455004</t>
+  </si>
+  <si>
+    <t>Vogel-455004-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,04 mm)</t>
+  </si>
+  <si>
+    <t>4010873800047</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P04</t>
+  </si>
+  <si>
+    <t>A141510125V455005</t>
+  </si>
+  <si>
+    <t>455005</t>
+  </si>
+  <si>
+    <t>Vogel-455005-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,05 mm)</t>
+  </si>
+  <si>
+    <t>4010873800054</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P05</t>
+  </si>
+  <si>
+    <t>A141510131V455006</t>
+  </si>
+  <si>
+    <t>455006</t>
+  </si>
+  <si>
+    <t>Vogel-455006-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,06 mm)</t>
+  </si>
+  <si>
+    <t>4010873800061</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P06</t>
+  </si>
+  <si>
+    <t>A141510137V455007</t>
+  </si>
+  <si>
+    <t>455007</t>
+  </si>
+  <si>
+    <t>Vogel-455007-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,07 mm)</t>
+  </si>
+  <si>
+    <t>4010873800078</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P07</t>
+  </si>
+  <si>
+    <t>A141510143V455008</t>
+  </si>
+  <si>
+    <t>455008</t>
+  </si>
+  <si>
+    <t>Vogel-455008-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,08 mm)</t>
+  </si>
+  <si>
+    <t>4010873800085</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P08</t>
+  </si>
+  <si>
+    <t>A141510149V455009</t>
+  </si>
+  <si>
+    <t>455009</t>
+  </si>
+  <si>
+    <t>Vogel-455009-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,09 mm)</t>
+  </si>
+  <si>
+    <t>4010873800092</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P09</t>
+  </si>
+  <si>
+    <t>A141510155V455010</t>
+  </si>
+  <si>
+    <t>455010</t>
+  </si>
+  <si>
+    <t>Vogel-455010-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,1 mm)</t>
+  </si>
+  <si>
+    <t>4010873800108</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P10</t>
+  </si>
+  <si>
+    <t>A141510161V455015</t>
+  </si>
+  <si>
+    <t>455015</t>
+  </si>
+  <si>
+    <t>Vogel-455015-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,15 mm)</t>
+  </si>
+  <si>
+    <t>4010873800153</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P11</t>
+  </si>
+  <si>
+    <t>A141510167V455020</t>
+  </si>
+  <si>
+    <t>455020</t>
+  </si>
+  <si>
+    <t>Vogel-455020-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,2 mm)</t>
+  </si>
+  <si>
+    <t>4010873800207</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P12</t>
+  </si>
+  <si>
+    <t>A141510173V455025</t>
+  </si>
+  <si>
+    <t>455025</t>
+  </si>
+  <si>
+    <t>Vogel-455025-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,25 mm)</t>
+  </si>
+  <si>
+    <t>4010873800252</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P13</t>
+  </si>
+  <si>
+    <t>A141510179V455030</t>
+  </si>
+  <si>
+    <t>455030</t>
+  </si>
+  <si>
+    <t>Vogel-455030-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,3 mm)</t>
+  </si>
+  <si>
+    <t>4010873800306</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P14</t>
+  </si>
+  <si>
+    <t>A141510185V455040</t>
+  </si>
+  <si>
+    <t>455040</t>
+  </si>
+  <si>
+    <t>Vogel-455040-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,4 mm)</t>
+  </si>
+  <si>
+    <t>4010873800405</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P15</t>
+  </si>
+  <si>
+    <t>A141510191V455050</t>
+  </si>
+  <si>
+    <t>455050</t>
+  </si>
+  <si>
+    <t>Vogel-455050-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,5 mm)</t>
+  </si>
+  <si>
+    <t>4010873800504</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P16</t>
+  </si>
+  <si>
+    <t>A141510197V455060</t>
+  </si>
+  <si>
+    <t>455060</t>
+  </si>
+  <si>
+    <t>Vogel-455060-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,6 mm)</t>
+  </si>
+  <si>
+    <t>4010873800603</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P17</t>
+  </si>
+  <si>
+    <t>A141510203V455070</t>
+  </si>
+  <si>
+    <t>455070</t>
+  </si>
+  <si>
+    <t>Vogel-455070-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,7 mm)</t>
+  </si>
+  <si>
+    <t>4010873800702</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P18</t>
+  </si>
+  <si>
+    <t>A141510209V455080</t>
+  </si>
+  <si>
+    <t>455080</t>
+  </si>
+  <si>
+    <t>Vogel-455080-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,8 mm)</t>
+  </si>
+  <si>
+    <t>4010873800801</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P19</t>
+  </si>
+  <si>
+    <t>A141510215V455090</t>
+  </si>
+  <si>
+    <t>455090</t>
+  </si>
+  <si>
+    <t>Vogel-455090-Rollo fleje calibrado 5 m x 12,7 mm (espesor 0,9 mm)</t>
+  </si>
+  <si>
+    <t>4010873800900</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P20</t>
+  </si>
+  <si>
+    <t>A141510221V455100</t>
+  </si>
+  <si>
+    <t>455100</t>
+  </si>
+  <si>
+    <t>Vogel-455100-Rollo fleje calibrado 5 m x 12,7 mm (espesor 1 mm)</t>
+  </si>
+  <si>
+    <t>4010873801006</t>
+  </si>
+  <si>
+    <t>P02-04-028-V01-P21</t>
+  </si>
+  <si>
+    <t>A141510479V463010</t>
+  </si>
+  <si>
+    <t>463010</t>
+  </si>
+  <si>
+    <t>Vogel-463010-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,01 mm)</t>
+  </si>
+  <si>
+    <t>4031177007109</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P01</t>
+  </si>
+  <si>
+    <t>A141510491V463020</t>
+  </si>
+  <si>
+    <t>463020</t>
+  </si>
+  <si>
+    <t>Vogel-463020-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,02 mm)</t>
+  </si>
+  <si>
+    <t>4031177007123</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P02</t>
+  </si>
+  <si>
+    <t>A141510503V463030</t>
+  </si>
+  <si>
+    <t>463030</t>
+  </si>
+  <si>
+    <t>Vogel-463030-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,03 mm)</t>
+  </si>
+  <si>
+    <t>4031177007147</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P03</t>
+  </si>
+  <si>
+    <t>A141510509V463040</t>
+  </si>
+  <si>
+    <t>463040</t>
+  </si>
+  <si>
+    <t>Vogel-463040-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,04 mm)</t>
+  </si>
+  <si>
+    <t>4031177007154</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P04</t>
+  </si>
+  <si>
+    <t>A141510515V463050</t>
+  </si>
+  <si>
+    <t>463050</t>
+  </si>
+  <si>
+    <t>Vogel-463050-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,05 mm)</t>
+  </si>
+  <si>
+    <t>4031177007161</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P05</t>
+  </si>
+  <si>
+    <t>A141510521V463060</t>
+  </si>
+  <si>
+    <t>463060</t>
+  </si>
+  <si>
+    <t>Vogel-463060-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,06 mm)</t>
+  </si>
+  <si>
+    <t>4031177007178</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P06</t>
+  </si>
+  <si>
+    <t>A141510527V463070</t>
+  </si>
+  <si>
+    <t>463070</t>
+  </si>
+  <si>
+    <t>Vogel-463070-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,07 mm)</t>
+  </si>
+  <si>
+    <t>4031177007185</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P07</t>
+  </si>
+  <si>
+    <t>A141510533V463080</t>
+  </si>
+  <si>
+    <t>463080</t>
+  </si>
+  <si>
+    <t>Vogel-463080-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,08 mm)</t>
+  </si>
+  <si>
+    <t>4031177007208</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P08</t>
+  </si>
+  <si>
+    <t>A141510539V463090</t>
+  </si>
+  <si>
+    <t>463090</t>
+  </si>
+  <si>
+    <t>Vogel-463090-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,09 mm)</t>
+  </si>
+  <si>
+    <t>4010873863127</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P09</t>
+  </si>
+  <si>
+    <t>A141510545V463100</t>
+  </si>
+  <si>
+    <t>463100</t>
+  </si>
+  <si>
+    <t>Vogel-463100-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,1 mm)</t>
+  </si>
+  <si>
+    <t>4031177007222</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P10</t>
+  </si>
+  <si>
+    <t>A141510551V463120</t>
+  </si>
+  <si>
+    <t>463120</t>
+  </si>
+  <si>
+    <t>Vogel-463120-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,12 mm)</t>
+  </si>
+  <si>
+    <t>4031177007239</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P11</t>
+  </si>
+  <si>
+    <t>A141510557V463150</t>
+  </si>
+  <si>
+    <t>463150</t>
+  </si>
+  <si>
+    <t>Vogel-463150-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,15 mm)</t>
+  </si>
+  <si>
+    <t>4010873863158</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P12</t>
+  </si>
+  <si>
+    <t>A141510569V463200</t>
+  </si>
+  <si>
+    <t>463200</t>
+  </si>
+  <si>
+    <t>Vogel-463200-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,2 mm)</t>
+  </si>
+  <si>
+    <t>4031177007260</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P13</t>
+  </si>
+  <si>
+    <t>A141510575V463250</t>
+  </si>
+  <si>
+    <t>463250</t>
+  </si>
+  <si>
+    <t>Vogel-463250-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,25 mm)</t>
+  </si>
+  <si>
+    <t>4031177007284</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P14</t>
+  </si>
+  <si>
+    <t>A141510581V463300</t>
+  </si>
+  <si>
+    <t>463300</t>
+  </si>
+  <si>
+    <t>Vogel-463300-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,3 mm)</t>
+  </si>
+  <si>
+    <t>4031177007291</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P15</t>
+  </si>
+  <si>
+    <t>A141510587V463350</t>
+  </si>
+  <si>
+    <t>463350</t>
+  </si>
+  <si>
+    <t>Vogel-463350-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,35 mm)</t>
+  </si>
+  <si>
+    <t>4031177007307</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P16</t>
+  </si>
+  <si>
+    <t>A141510593V463400</t>
+  </si>
+  <si>
+    <t>463400</t>
+  </si>
+  <si>
+    <t>Vogel-463400-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,4 mm)</t>
+  </si>
+  <si>
+    <t>4031177007314</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P17</t>
+  </si>
+  <si>
+    <t>A141510599V463500</t>
+  </si>
+  <si>
+    <t>463500</t>
+  </si>
+  <si>
+    <t>Vogel-463500-Rollo fleje calibrado 2.5 m x 25 mm inox (espesor 0,5 mm)</t>
+  </si>
+  <si>
+    <t>4010873863240</t>
+  </si>
+  <si>
+    <t>P02-04-028-V03-P18</t>
+  </si>
+  <si>
+    <t>A141510605V464010</t>
+  </si>
+  <si>
+    <t>464010</t>
+  </si>
+  <si>
+    <t>Vogel-464010-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,01 mm)</t>
+  </si>
+  <si>
+    <t>4031177008106</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P01</t>
+  </si>
+  <si>
+    <t>A141510609V464015</t>
+  </si>
+  <si>
+    <t>464015</t>
+  </si>
+  <si>
+    <t>Vogel-464015-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,015 mm)</t>
+  </si>
+  <si>
+    <t>4010873863264</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P02</t>
+  </si>
+  <si>
+    <t>A141510617V464020</t>
+  </si>
+  <si>
+    <t>464020</t>
+  </si>
+  <si>
+    <t>Vogel-464020-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,02 mm)</t>
+  </si>
+  <si>
+    <t>4031177008120</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P03</t>
+  </si>
+  <si>
+    <t>A141510623V464025</t>
+  </si>
+  <si>
+    <t>464025</t>
+  </si>
+  <si>
+    <t>Vogel-464025-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,025 mm)</t>
+  </si>
+  <si>
+    <t>4010873863288</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P04</t>
+  </si>
+  <si>
+    <t>A141510629V464030</t>
+  </si>
+  <si>
+    <t>464030</t>
+  </si>
+  <si>
+    <t>Vogel-464030-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,03 mm)</t>
+  </si>
+  <si>
+    <t>4031177008144</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P05</t>
+  </si>
+  <si>
+    <t>A141510635V464040</t>
+  </si>
+  <si>
+    <t>464040</t>
+  </si>
+  <si>
+    <t>Vogel-464040-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,04 mm)</t>
+  </si>
+  <si>
+    <t>4010873863301</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P06</t>
+  </si>
+  <si>
+    <t>A141510641V464050</t>
+  </si>
+  <si>
+    <t>464050</t>
+  </si>
+  <si>
+    <t>Vogel-464050-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,05 mm)</t>
+  </si>
+  <si>
+    <t>4031177008168</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P07</t>
+  </si>
+  <si>
+    <t>A141510653V464070</t>
+  </si>
+  <si>
+    <t>464070</t>
+  </si>
+  <si>
+    <t>Vogel-464070-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,07 mm)</t>
+  </si>
+  <si>
+    <t>4031177008182</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P08</t>
+  </si>
+  <si>
+    <t>A141510659V464080</t>
+  </si>
+  <si>
+    <t>464080</t>
+  </si>
+  <si>
+    <t>Vogel-464080-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,08 mm)</t>
+  </si>
+  <si>
+    <t>4031177008205</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P09</t>
+  </si>
+  <si>
+    <t>A141510665V464090</t>
+  </si>
+  <si>
+    <t>464090</t>
+  </si>
+  <si>
+    <t>Vogel-464090-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,09 mm)</t>
+  </si>
+  <si>
+    <t>4010873863363</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P10</t>
+  </si>
+  <si>
+    <t>A141510671V464100</t>
+  </si>
+  <si>
+    <t>464100</t>
+  </si>
+  <si>
+    <t>Vogel-464100-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,1 mm)</t>
+  </si>
+  <si>
+    <t>4010873863370</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P11</t>
+  </si>
+  <si>
+    <t>A141510677V464120</t>
+  </si>
+  <si>
+    <t>464120</t>
+  </si>
+  <si>
+    <t>Vogel-464120-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,12 mm)</t>
+  </si>
+  <si>
+    <t>4031177008236</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P12</t>
+  </si>
+  <si>
+    <t>A141510683V464150</t>
+  </si>
+  <si>
+    <t>464150</t>
+  </si>
+  <si>
+    <t>Vogel-464150-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,15 mm)</t>
+  </si>
+  <si>
+    <t>4031177008243</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P13</t>
+  </si>
+  <si>
+    <t>A141510689V464180</t>
+  </si>
+  <si>
+    <t>464180</t>
+  </si>
+  <si>
+    <t>Vogel-464180-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,18 mm)</t>
+  </si>
+  <si>
+    <t>4010873863400</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P14</t>
+  </si>
+  <si>
+    <t>A141510695V464200</t>
+  </si>
+  <si>
+    <t>464200</t>
+  </si>
+  <si>
+    <t>Vogel-464200-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,2 mm)</t>
+  </si>
+  <si>
+    <t>4031177008267</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P15</t>
+  </si>
+  <si>
+    <t>A141510701V464250</t>
+  </si>
+  <si>
+    <t>464250</t>
+  </si>
+  <si>
+    <t>Vogel-464250-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,25 mm)</t>
+  </si>
+  <si>
+    <t>4031177008281</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P16</t>
+  </si>
+  <si>
+    <t>A141510707V464300</t>
+  </si>
+  <si>
+    <t>464300</t>
+  </si>
+  <si>
+    <t>Vogel-464300-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,3 mm)</t>
+  </si>
+  <si>
+    <t>4031177008298</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P17</t>
+  </si>
+  <si>
+    <t>A141510713V464350</t>
+  </si>
+  <si>
+    <t>464350</t>
+  </si>
+  <si>
+    <t>Vogel-464350-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,35 mm)</t>
+  </si>
+  <si>
+    <t>4031177008304</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P18</t>
+  </si>
+  <si>
+    <t>A141510719V464400</t>
+  </si>
+  <si>
+    <t>464400</t>
+  </si>
+  <si>
+    <t>Vogel-464400-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,4 mm)</t>
+  </si>
+  <si>
+    <t>4010873863462</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P19</t>
+  </si>
+  <si>
+    <t>A141510725V464500</t>
+  </si>
+  <si>
+    <t>464500</t>
+  </si>
+  <si>
+    <t>Vogel-464500-Rollo fleje calibrado 2.5 m x 50mm inox (espesor 0,5 mm)</t>
+  </si>
+  <si>
+    <t>4031177008335</t>
+  </si>
+  <si>
+    <t>P02-04-029-V01-P20</t>
+  </si>
+  <si>
+    <t>A141510731V465010</t>
+  </si>
+  <si>
+    <t>465010</t>
+  </si>
+  <si>
+    <t>Vogel-465010-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,01 mm)</t>
+  </si>
+  <si>
+    <t>4010873865015</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P01</t>
+  </si>
+  <si>
+    <t>A141510737V465020</t>
+  </si>
+  <si>
+    <t>465020</t>
+  </si>
+  <si>
+    <t>Vogel-465020-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,02 mm)</t>
+  </si>
+  <si>
+    <t>4010873865039</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P02</t>
+  </si>
+  <si>
+    <t>A141510743V465030</t>
+  </si>
+  <si>
+    <t>465030</t>
+  </si>
+  <si>
+    <t>Vogel-465030-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,03 mm)</t>
+  </si>
+  <si>
+    <t>4031177002142</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P03</t>
+  </si>
+  <si>
+    <t>A141510749V465040</t>
+  </si>
+  <si>
+    <t>465040</t>
+  </si>
+  <si>
+    <t>Vogel-465040-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,04 mm)</t>
+  </si>
+  <si>
+    <t>4010873865060</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P04</t>
+  </si>
+  <si>
+    <t>A141510755V465050</t>
+  </si>
+  <si>
+    <t>465050</t>
+  </si>
+  <si>
+    <t>Vogel-465050-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,05 mm)</t>
+  </si>
+  <si>
+    <t>4031177002166</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P05</t>
+  </si>
+  <si>
+    <t>A141510761V465060</t>
+  </si>
+  <si>
+    <t>465060</t>
+  </si>
+  <si>
+    <t>Vogel-465060-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,06 mm)</t>
+  </si>
+  <si>
+    <t>4031177002173</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P06</t>
+  </si>
+  <si>
+    <t>A141510770V465075</t>
+  </si>
+  <si>
+    <t>465075</t>
+  </si>
+  <si>
+    <t>Vogel-465075-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,075 mm)</t>
+  </si>
+  <si>
+    <t>4010873865107</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P07</t>
+  </si>
+  <si>
+    <t>A141510773V465080</t>
+  </si>
+  <si>
+    <t>465080</t>
+  </si>
+  <si>
+    <t>Vogel-465080-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,08 mm)</t>
+  </si>
+  <si>
+    <t>4010873865114</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P08</t>
+  </si>
+  <si>
+    <t>A141510779V465090</t>
+  </si>
+  <si>
+    <t>465090</t>
+  </si>
+  <si>
+    <t>Vogel-465090-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,09 mm)</t>
+  </si>
+  <si>
+    <t>4010873865121</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P09</t>
+  </si>
+  <si>
+    <t>A141510785V465100</t>
+  </si>
+  <si>
+    <t>465100</t>
+  </si>
+  <si>
+    <t>Vogel-465100-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,1 mm)</t>
+  </si>
+  <si>
+    <t>4031177002227</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P10</t>
+  </si>
+  <si>
+    <t>A141510791V465150</t>
+  </si>
+  <si>
+    <t>465150</t>
+  </si>
+  <si>
+    <t>Vogel-465150-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,15 mm)</t>
+  </si>
+  <si>
+    <t>4031177002241</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P11</t>
+  </si>
+  <si>
+    <t>A141510797V465200</t>
+  </si>
+  <si>
+    <t>465200</t>
+  </si>
+  <si>
+    <t>Vogel-465200-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,2 mm)</t>
+  </si>
+  <si>
+    <t>4010873865176</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P12</t>
+  </si>
+  <si>
+    <t>A141510803V465250</t>
+  </si>
+  <si>
+    <t>465250</t>
+  </si>
+  <si>
+    <t>Vogel-465250-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,25 mm)</t>
+  </si>
+  <si>
+    <t>4010873865190</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P13</t>
+  </si>
+  <si>
+    <t>A141510809V465300</t>
+  </si>
+  <si>
+    <t>465300</t>
+  </si>
+  <si>
+    <t>Vogel-465300-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,3 mm)</t>
+  </si>
+  <si>
+    <t>4031177002296</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P14</t>
+  </si>
+  <si>
+    <t>A141510815V465400</t>
+  </si>
+  <si>
+    <t>465400</t>
+  </si>
+  <si>
+    <t>Vogel-465400-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,4 mm)</t>
+  </si>
+  <si>
+    <t>4031177002319</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P15</t>
+  </si>
+  <si>
+    <t>A141510821V465500</t>
+  </si>
+  <si>
+    <t>465500</t>
+  </si>
+  <si>
+    <t>Vogel-465500-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,5 mm)</t>
+  </si>
+  <si>
+    <t>4031177002333</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P16</t>
+  </si>
+  <si>
+    <t>A141510827V465600</t>
+  </si>
+  <si>
+    <t>465600</t>
+  </si>
+  <si>
+    <t>Vogel-465600-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,6 mm)</t>
+  </si>
+  <si>
+    <t>4031177002340</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P17</t>
+  </si>
+  <si>
+    <t>A141510833V465700</t>
+  </si>
+  <si>
+    <t>465700</t>
+  </si>
+  <si>
+    <t>Vogel-465700-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,7 mm)</t>
+  </si>
+  <si>
+    <t>4031177002357</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P18</t>
+  </si>
+  <si>
+    <t>A141510839V465800</t>
+  </si>
+  <si>
+    <t>465800</t>
+  </si>
+  <si>
+    <t>Vogel-465800-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 0,8 mm)</t>
+  </si>
+  <si>
+    <t>4010873865800</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P19</t>
+  </si>
+  <si>
+    <t>A141510845V465999</t>
+  </si>
+  <si>
+    <t>465999</t>
+  </si>
+  <si>
+    <t>Vogel-465999-Rollo fleje calibrado 2.5 m x 150 mm inox (espesor 1 mm)</t>
+  </si>
+  <si>
+    <t>4031177002388</t>
+  </si>
+  <si>
+    <t>P02-04-029-V02-P20</t>
+  </si>
+  <si>
+    <t>A141510851V462010</t>
+  </si>
+  <si>
+    <t>462010</t>
+  </si>
+  <si>
+    <t>Vogel-462010-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,01 mm)</t>
+  </si>
+  <si>
+    <t>4010873862014</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P01</t>
+  </si>
+  <si>
+    <t>A141510857V462020</t>
+  </si>
+  <si>
+    <t>462020</t>
+  </si>
+  <si>
+    <t>Vogel-462020-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,02 mm)</t>
+  </si>
+  <si>
+    <t>4010873862021</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P02</t>
+  </si>
+  <si>
+    <t>A141510863V462030</t>
+  </si>
+  <si>
+    <t>462030</t>
+  </si>
+  <si>
+    <t>Vogel-462030-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,03 mm)</t>
+  </si>
+  <si>
+    <t>4031177003149</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P03</t>
+  </si>
+  <si>
+    <t>A141510869V462040</t>
+  </si>
+  <si>
+    <t>462040</t>
+  </si>
+  <si>
+    <t>Vogel-462040-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,04 mm)</t>
+  </si>
+  <si>
+    <t>4010873862052</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P04</t>
+  </si>
+  <si>
+    <t>A141510875V462050</t>
+  </si>
+  <si>
+    <t>462050</t>
+  </si>
+  <si>
+    <t>Vogel-462050-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,05 mm)</t>
+  </si>
+  <si>
+    <t>4031177003163</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P05</t>
+  </si>
+  <si>
+    <t>A141510881V462100</t>
+  </si>
+  <si>
+    <t>462100</t>
+  </si>
+  <si>
+    <t>Vogel-462100-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,1 mm)</t>
+  </si>
+  <si>
+    <t>4031177003224</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P06</t>
+  </si>
+  <si>
+    <t>A141510887V462150</t>
+  </si>
+  <si>
+    <t>462150</t>
+  </si>
+  <si>
+    <t>Vogel-462150-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,15 mm)</t>
+  </si>
+  <si>
+    <t>4031177003248</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P07</t>
+  </si>
+  <si>
+    <t>A141510893V462200</t>
+  </si>
+  <si>
+    <t>462200</t>
+  </si>
+  <si>
+    <t>Vogel-462200-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,2 mm)</t>
+  </si>
+  <si>
+    <t>4031177003262</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P08</t>
+  </si>
+  <si>
+    <t>A141510899V462250</t>
+  </si>
+  <si>
+    <t>462250</t>
+  </si>
+  <si>
+    <t>Vogel-462250-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,25 mm)</t>
+  </si>
+  <si>
+    <t>4031177003286</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P09</t>
+  </si>
+  <si>
+    <t>A141510905V462300</t>
+  </si>
+  <si>
+    <t>462300</t>
+  </si>
+  <si>
+    <t>Vogel-462300-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,3 mm)</t>
+  </si>
+  <si>
+    <t>4031177003293</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P10</t>
+  </si>
+  <si>
+    <t>A141510911V462400</t>
+  </si>
+  <si>
+    <t>462400</t>
+  </si>
+  <si>
+    <t>Vogel-462400-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,4 mm)</t>
+  </si>
+  <si>
+    <t>4031177003316</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P11</t>
+  </si>
+  <si>
+    <t>A141510917V462500</t>
+  </si>
+  <si>
+    <t>462500</t>
+  </si>
+  <si>
+    <t>Vogel-462500-Rollo fleje calibrado 2,5 m x 150 mm latón (espesor 0,5 mm)</t>
+  </si>
+  <si>
+    <t>4031177003330</t>
+  </si>
+  <si>
+    <t>P02-04-029-V03-P12</t>
+  </si>
+  <si>
+    <t>A141510239V466020</t>
+  </si>
+  <si>
+    <t>466020</t>
+  </si>
+  <si>
+    <t>Vogel-466020-Pack de 10 láminas suplementarias de 300x50x0,02</t>
+  </si>
+  <si>
+    <t>4010873826207</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P01</t>
+  </si>
+  <si>
+    <t>A141510251V466030</t>
+  </si>
+  <si>
+    <t>466030</t>
+  </si>
+  <si>
+    <t>Vogel-466030-Pack de 10 láminas suplementarias de 300x50x0,03</t>
+  </si>
+  <si>
+    <t>4010873826306</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P02</t>
+  </si>
+  <si>
+    <t>A141510257V466040</t>
+  </si>
+  <si>
+    <t>466040</t>
+  </si>
+  <si>
+    <t>Vogel-466040-Pack de 10 láminas suplementarias de 300x50x0,04</t>
+  </si>
+  <si>
+    <t>4031177010154</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P03</t>
+  </si>
+  <si>
+    <t>A141510263V466050</t>
+  </si>
+  <si>
+    <t>466050</t>
+  </si>
+  <si>
+    <t>Vogel-466050-Pack de 10 láminas suplementarias de 300x50x0,05</t>
+  </si>
+  <si>
+    <t>4010873865251</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P04</t>
+  </si>
+  <si>
+    <t>A141510275V466070</t>
+  </si>
+  <si>
+    <t>466070</t>
+  </si>
+  <si>
+    <t>Vogel-466070-Pack de 10 láminas suplementarias de 300x50x0,07</t>
+  </si>
+  <si>
+    <t>4031177010185</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P05</t>
+  </si>
+  <si>
+    <t>A141510287V466080</t>
+  </si>
+  <si>
+    <t>466080</t>
+  </si>
+  <si>
+    <t>Vogel-466080-Pack de 10 láminas suplementarias de 300x50x0,08</t>
+  </si>
+  <si>
+    <t>4031177010208</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P06</t>
+  </si>
+  <si>
+    <t>A141510293V466090</t>
+  </si>
+  <si>
+    <t>466090</t>
+  </si>
+  <si>
+    <t>Vogel-466090-Pack de 10 láminas suplementarias de 300x50x0,09</t>
+  </si>
+  <si>
+    <t>4031177010215</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P07</t>
+  </si>
+  <si>
+    <t>A141510299V466100</t>
+  </si>
+  <si>
+    <t>466100</t>
+  </si>
+  <si>
+    <t>Vogel-466100-Pack de 10 láminas suplementarias de 300x50x0,10</t>
+  </si>
+  <si>
+    <t>4031177010222</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P08</t>
+  </si>
+  <si>
+    <t>A141510311V466150</t>
+  </si>
+  <si>
+    <t>466150</t>
+  </si>
+  <si>
+    <t>Vogel-466150-Pack de 10 láminas suplementarias de 300x50x0,15</t>
+  </si>
+  <si>
+    <t>4031177010246</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P09</t>
+  </si>
+  <si>
+    <t>A141510323V466200</t>
+  </si>
+  <si>
+    <t>466200</t>
+  </si>
+  <si>
+    <t>Vogel-466200-Pack de 10 láminas suplementarias de 300x50x0,20</t>
+  </si>
+  <si>
+    <t>4031177010260</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P10</t>
+  </si>
+  <si>
+    <t>A141510335V466250</t>
+  </si>
+  <si>
+    <t>466250</t>
+  </si>
+  <si>
+    <t>Vogel-466250-Pack de 10 láminas suplementarias de 300x50x0,25</t>
+  </si>
+  <si>
+    <t>4031177010284</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P11</t>
+  </si>
+  <si>
+    <t>A141510341V466300</t>
+  </si>
+  <si>
+    <t>466300</t>
+  </si>
+  <si>
+    <t>Vogel-466300-Pack de 10 láminas suplementarias de 300x50x0,30</t>
+  </si>
+  <si>
+    <t>4031177010291</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P12</t>
+  </si>
+  <si>
+    <t>A141510353V466400</t>
+  </si>
+  <si>
+    <t>466400</t>
+  </si>
+  <si>
+    <t>Vogel-466400-Pack de 10 láminas suplementarias de 300x50x0,40</t>
+  </si>
+  <si>
+    <t>4031177010314</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P13</t>
+  </si>
+  <si>
+    <t>A141510365V466500</t>
+  </si>
+  <si>
+    <t>466500</t>
+  </si>
+  <si>
+    <t>Vogel-466500-Pack de 10 láminas suplementarias de 300x50x0,50</t>
+  </si>
+  <si>
+    <t>4031177010338</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P14</t>
+  </si>
+  <si>
+    <t>A141510371V466600</t>
+  </si>
+  <si>
+    <t>466600</t>
+  </si>
+  <si>
+    <t>Vogel-466600-Pack de 10 láminas suplementarias de 50x300x0,6 sin estuche (flejado y protegido con film transparente)</t>
+  </si>
+  <si>
+    <t>4010873866609</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P15</t>
+  </si>
+  <si>
+    <t>A141510377V466700</t>
+  </si>
+  <si>
+    <t>466700</t>
+  </si>
+  <si>
+    <t>Vogel-466700-Pack de 10 láminas suplementarias de 50x300x0,7 sin estuche (flejado y protegido con film transparente)</t>
+  </si>
+  <si>
+    <t>4010873866708</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P16</t>
+  </si>
+  <si>
+    <t>A141510383V466800</t>
+  </si>
+  <si>
+    <t>466800</t>
+  </si>
+  <si>
+    <t>Vogel-466800-Pack de 10 láminas suplementarias de 50x300x0,8 sin estuche (flejado y protegido con film transparente)</t>
+  </si>
+  <si>
+    <t>4010873866807</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P17</t>
+  </si>
+  <si>
+    <t>A141510395V466999</t>
+  </si>
+  <si>
+    <t>466999</t>
+  </si>
+  <si>
+    <t>Vogel-466999-Pack de 10 láminas suplementarias de 50x300x1,0 sin estuche (flejado y protegido con film transparente)</t>
+  </si>
+  <si>
+    <t>4010873866999</t>
+  </si>
+  <si>
+    <t>P02-04-030-V01-P18</t>
+  </si>
+  <si>
+    <t>A141510403V467025</t>
+  </si>
+  <si>
+    <t>467025</t>
+  </si>
+  <si>
+    <t>Vogel-467025-Pack de 5 láminas suplementarias de 150x500x0,025 mm</t>
+  </si>
+  <si>
+    <t>4010873827259</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P01</t>
+  </si>
+  <si>
+    <t>A141510401V467050</t>
+  </si>
+  <si>
+    <t>467050</t>
+  </si>
+  <si>
+    <t>Vogel-467050-Pack de 5 láminas suplementarias de 150x500x0,050 mm</t>
+  </si>
+  <si>
+    <t>4010873827501</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P02</t>
+  </si>
+  <si>
+    <t>A141510404V467060</t>
+  </si>
+  <si>
+    <t>467060</t>
+  </si>
+  <si>
+    <t>Vogel-467060-Pack de 5 láminas suplementarias de 150x500x0,060 mm</t>
+  </si>
+  <si>
+    <t>4010873827600</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P03</t>
+  </si>
+  <si>
+    <t>A141510406V467075</t>
+  </si>
+  <si>
+    <t>467075</t>
+  </si>
+  <si>
+    <t>Vogel-467075-Pack de 5 láminas suplementarias de 150x500x0,075 mm</t>
+  </si>
+  <si>
+    <t>4010873827754</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P04</t>
+  </si>
+  <si>
+    <t>A141510407V467100</t>
+  </si>
+  <si>
+    <t>467100</t>
+  </si>
+  <si>
+    <t>Vogel-467100-Pack de 5 láminas suplementarias de 150x500x0,100 mm</t>
+  </si>
+  <si>
+    <t>4031177005228</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P05</t>
+  </si>
+  <si>
+    <t>A141510413V467150</t>
+  </si>
+  <si>
+    <t>467150</t>
+  </si>
+  <si>
+    <t>Vogel-467150-Pack de 5 láminas suplementarias de 150x500x0,150 mm</t>
+  </si>
+  <si>
+    <t>4031177005242</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P06</t>
+  </si>
+  <si>
+    <t>A141510419V467200</t>
+  </si>
+  <si>
+    <t>467200</t>
+  </si>
+  <si>
+    <t>Vogel-467200-Pack de 5 láminas suplementarias de 150x500x0,200 mm</t>
+  </si>
+  <si>
+    <t>4031177005266</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P07</t>
+  </si>
+  <si>
+    <t>A141510425V467250</t>
+  </si>
+  <si>
+    <t>467250</t>
+  </si>
+  <si>
+    <t>Vogel-467250-Pack de 5 láminas suplementarias de 150x500x0,250 mm</t>
+  </si>
+  <si>
+    <t>4010873827297</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P08</t>
+  </si>
+  <si>
+    <t>A141510431V467300</t>
+  </si>
+  <si>
+    <t>467300</t>
+  </si>
+  <si>
+    <t>Vogel-467300-Pack de 5 láminas suplementarias de 150x500x0,300 mm</t>
+  </si>
+  <si>
+    <t>4031177005297</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P09</t>
+  </si>
+  <si>
+    <t>A141510437V467400</t>
+  </si>
+  <si>
+    <t>467400</t>
+  </si>
+  <si>
+    <t>Vogel-467400-Pack de 5 láminas suplementarias de 150x500x0,400 mm</t>
+  </si>
+  <si>
+    <t>4031177005310</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P10</t>
+  </si>
+  <si>
+    <t>A141510443V467500</t>
+  </si>
+  <si>
+    <t>467500</t>
+  </si>
+  <si>
+    <t>Vogel-467500-Pack de 5 láminas suplementarias de 150x500x0,500 mm</t>
+  </si>
+  <si>
+    <t>4031177005334</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P11</t>
+  </si>
+  <si>
+    <t>A141510449V467600</t>
+  </si>
+  <si>
+    <t>467600</t>
+  </si>
+  <si>
+    <t>Vogel-467600-Pack de 5 láminas suplementarias de 150x500x0,600 mm</t>
+  </si>
+  <si>
+    <t>4010873867606</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P12</t>
+  </si>
+  <si>
+    <t>A141510455V467700</t>
+  </si>
+  <si>
+    <t>467700</t>
+  </si>
+  <si>
+    <t>Vogel-467700-Pack de 5 láminas suplementarias de 150x500x0,700 mm</t>
+  </si>
+  <si>
+    <t>4010873867705</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P13</t>
+  </si>
+  <si>
+    <t>A141510461V467800</t>
+  </si>
+  <si>
+    <t>467800</t>
+  </si>
+  <si>
+    <t>Vogel-467800-Pack de 5 láminas suplementarias de 150x500x0,800 mm</t>
+  </si>
+  <si>
+    <t>4010873878008</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P14</t>
+  </si>
+  <si>
+    <t>A141510473V467999</t>
+  </si>
+  <si>
+    <t>467999</t>
+  </si>
+  <si>
+    <t>Vogel-467999-Pack de 5 láminas suplementarias de 150x500x1,000 mm</t>
+  </si>
+  <si>
+    <t>4010873879999</t>
+  </si>
+  <si>
+    <t>P02-04-030-V02-P15</t>
+  </si>
+  <si>
+    <t>A141610117V201023</t>
+  </si>
+  <si>
+    <t>201023/C</t>
+  </si>
+  <si>
+    <t>Vogel-201023/C-Calibre pie de rey monobloc DIN 862 de 150x40 mm con certificación de calibrado</t>
+  </si>
+  <si>
+    <t>4010873250330</t>
+  </si>
+  <si>
+    <t>ZCATALOGO2022</t>
+  </si>
+  <si>
+    <t>A141120175V202040</t>
+  </si>
+  <si>
+    <t>202040.3</t>
+  </si>
+  <si>
+    <t>Vogel-202040.3-Calibre electrónico digital DIN 862, Capacidad 150 mm, Resolución 0,01 mm, Repetición 0,01 mm</t>
+  </si>
+  <si>
+    <t>4010873639050</t>
+  </si>
+  <si>
+    <t>P02-04-004-V02-P01</t>
+  </si>
+  <si>
+    <t>A141120165V202041</t>
+  </si>
+  <si>
+    <t>202041.3</t>
+  </si>
+  <si>
+    <t>Vogel-202041.3-Calibre electrónico digital DIN 862, Capacidad 200 mm, Resolución 0,01 mm, Repetición 0,01 mm</t>
+  </si>
+  <si>
+    <t>4010873639067</t>
+  </si>
+  <si>
+    <t>P02-04-004-V02-P02</t>
+  </si>
+  <si>
+    <t>A141120165V202042</t>
+  </si>
+  <si>
+    <t>202042.3</t>
+  </si>
+  <si>
+    <t>Vogel-202042.3-Calibre electrónico digital DIN 862, Capacidad 300 mm, Resolución 0,01 mm, Repetición 0,01 mm</t>
+  </si>
+  <si>
+    <t>4010873639074</t>
+  </si>
+  <si>
+    <t>P02-04-004-V02-P03</t>
+  </si>
+  <si>
+    <t>A141120241V228151</t>
+  </si>
+  <si>
+    <t>228251</t>
+  </si>
+  <si>
+    <t>Vogel-228251-Calibre de profundidad electrónico-digital DIN 862 , Capacidad 150 mm</t>
+  </si>
+  <si>
+    <t>4010873329128</t>
+  </si>
+  <si>
+    <t>P02-04-006-V01-P01</t>
+  </si>
+  <si>
+    <t>A141120242V228152</t>
+  </si>
+  <si>
+    <t>228252</t>
+  </si>
+  <si>
+    <t>Vogel-228252-Calibre de profundidad electrónico-digital DIN 862 , Capacidad 200 mm</t>
+  </si>
+  <si>
+    <t>4010873329180</t>
+  </si>
+  <si>
+    <t>P02-04-006-V01-P02</t>
+  </si>
+  <si>
+    <t>A141120244V228155</t>
+  </si>
+  <si>
+    <t>228253</t>
+  </si>
+  <si>
+    <t>Vogel-228253-Calibre de profundidad electrónico-digital DIN 862 , Capacidad 300 mm</t>
+  </si>
+  <si>
+    <t>4010873329197</t>
+  </si>
+  <si>
+    <t>P02-04-006-V01-P03</t>
+  </si>
+  <si>
+    <t>A141120324V231061</t>
+  </si>
+  <si>
+    <t>231061</t>
+  </si>
+  <si>
+    <t>Vogel-231061-Micrómetro electrónico digital DIN 863, IP40, Capacidad 0:25 mm</t>
+  </si>
+  <si>
+    <t>4010873639777</t>
+  </si>
+  <si>
     <t>P02-04-007-V01-P01</t>
   </si>
   <si>
-    <t>A141120305V231352</t>
-[...380 lines deleted...]
-    <t>4010873320767</t>
+    <t>A141120358V2420194</t>
+  </si>
+  <si>
+    <t>2420194</t>
+  </si>
+  <si>
+    <t>Vogel-2420194-USB-PC VOCOM-S Apto para artículos 20 2150, 23 0580, 24 0255, 24 0256, 24 0257</t>
+  </si>
+  <si>
+    <t>4010873328602</t>
+  </si>
+  <si>
+    <t>P02-04-009-V01-P01</t>
+  </si>
+  <si>
+    <t>A141120358V209101</t>
+  </si>
+  <si>
+    <t>209101</t>
+  </si>
+  <si>
+    <t>Vogel-209101-interfaz con clave de datos Mini USB, apto para artículos 20 7022, 20 7023, 20 7024</t>
+  </si>
+  <si>
+    <t>4010873632716</t>
+  </si>
+  <si>
+    <t>P02-04-009-V02-P01</t>
+  </si>
+  <si>
+    <t>A141120358V209001</t>
+  </si>
+  <si>
+    <t>209001</t>
+  </si>
+  <si>
+    <t>Vogel-209001-Interfaz USB, Apto para artículos 20 2040.2, 20 2041.3, 20 2042.3, 20 2110, 20 2111, 20 2112</t>
+  </si>
+  <si>
+    <t>4010873639838</t>
+  </si>
+  <si>
+    <t>P02-04-009-V03-P01</t>
+  </si>
+  <si>
+    <t>A141120137V201027</t>
+  </si>
+  <si>
+    <t>201027</t>
+  </si>
+  <si>
+    <t>Vogel-201027-Calibre pie de rey DIN 862 para zurdos, Capacidad util 150 mm, Boca 40 mm</t>
+  </si>
+  <si>
+    <t>4010873250279</t>
+  </si>
+  <si>
+    <t>P02-04-003-V04-P01</t>
+  </si>
+  <si>
+    <t>A141130050V270009</t>
+  </si>
+  <si>
+    <t>270009</t>
+  </si>
+  <si>
+    <t>Vogel-270009-Palpador de bordes 64 mm</t>
+  </si>
+  <si>
+    <t>4010873202865</t>
   </si>
   <si>
     <t>P02-04-011-V03-P01</t>
   </si>
   <si>
-    <t>A141130101V321220</t>
-[...8 lines deleted...]
-    <t>4010873472206</t>
+    <t>A141130050V270010</t>
+  </si>
+  <si>
+    <t>270010</t>
+  </si>
+  <si>
+    <t>Vogel-270010-Palpador de bordes 84 mm</t>
+  </si>
+  <si>
+    <t>4010873992704</t>
+  </si>
+  <si>
+    <t>P02-04-011-V03-P02</t>
+  </si>
+  <si>
+    <t>A141130050V270011</t>
+  </si>
+  <si>
+    <t>270011</t>
+  </si>
+  <si>
+    <t>Vogel-270011-Palpador de bordes 88 mm</t>
+  </si>
+  <si>
+    <t>4010873992711</t>
+  </si>
+  <si>
+    <t>P02-04-011-V03-P03</t>
+  </si>
+  <si>
+    <t>A141130129V320201</t>
+  </si>
+  <si>
+    <t>320201</t>
+  </si>
+  <si>
+    <t>Vogel-320201-Transportador de ángulos electrónico digital. Cuadrante Ø 120xlargo 150 mm</t>
+  </si>
+  <si>
+    <t>4010873300400</t>
+  </si>
+  <si>
+    <t>P02-04-012-V03-P01</t>
+  </si>
+  <si>
+    <t>A141130129V320203</t>
+  </si>
+  <si>
+    <t>320203</t>
+  </si>
+  <si>
+    <t>Vogel-320203-Transportador de ángulos electrónico digital. Cuadrante Ø 200xlargo 300 mm</t>
+  </si>
+  <si>
+    <t>4010873300424</t>
+  </si>
+  <si>
+    <t>P02-04-012-V03-P02</t>
+  </si>
+  <si>
+    <t>A141310170V320021</t>
+  </si>
+  <si>
+    <t>320021</t>
+  </si>
+  <si>
+    <t>Vogel-320021-Escuadra de ángulos electrónico digital. Cuadrante Ø 200x200 mm</t>
+  </si>
+  <si>
+    <t>4010873328732</t>
+  </si>
+  <si>
+    <t>P02-04-018-V03-P01</t>
+  </si>
+  <si>
+    <t>A141310170V320022</t>
+  </si>
+  <si>
+    <t>320022</t>
+  </si>
+  <si>
+    <t>Vogel-320022-Escuadra de ángulos electrónico digital. Cuadrante Ø 300x300 mm</t>
+  </si>
+  <si>
+    <t>4010873328725</t>
+  </si>
+  <si>
+    <t>P02-04-018-V03-P02</t>
+  </si>
+  <si>
+    <t>A141410310V472018</t>
+  </si>
+  <si>
+    <t>472018</t>
+  </si>
+  <si>
+    <t>Vogel-472018-Plantilla afilado brocas</t>
+  </si>
+  <si>
+    <t>4010873500473</t>
+  </si>
+  <si>
+    <t>A141125108V273302</t>
+  </si>
+  <si>
+    <t>273302</t>
+  </si>
+  <si>
+    <t>Vogel-273302-Balanza electrónica digital para paquetería máx. 35 kg</t>
+  </si>
+  <si>
+    <t>4010873329326</t>
+  </si>
+  <si>
+    <t>P02-04-023-V02-P01</t>
+  </si>
+  <si>
+    <t>A141125108V273303</t>
+  </si>
+  <si>
+    <t>273303</t>
+  </si>
+  <si>
+    <t>Vogel-273303-Balanza electrónica digital para paquetería máx. 60 kg</t>
+  </si>
+  <si>
+    <t>4010873329333</t>
+  </si>
+  <si>
+    <t>P02-04-023-V02-P02</t>
+  </si>
+  <si>
+    <t>A141125200V641106</t>
+  </si>
+  <si>
+    <t>641106</t>
+  </si>
+  <si>
+    <t>Vogel-641106-Medidor del nivel de sonido electrónico digital, Rango de medición dBA/dBC: 30-80/ 50-100/ 60-110/ 80-130</t>
+  </si>
+  <si>
+    <t>4010873617690</t>
+  </si>
+  <si>
+    <t>P02-04-024-V01-P01</t>
+  </si>
+  <si>
+    <t>A141125250V640342</t>
+  </si>
+  <si>
+    <t>640342</t>
+  </si>
+  <si>
+    <t>Vogel-640342-Medidor de intensidad luminosa electrónico digital, Capacidad Lux: 1-100.000</t>
+  </si>
+  <si>
+    <t>4010873617614</t>
+  </si>
+  <si>
+    <t>P02-04-024-V02-P01</t>
+  </si>
+  <si>
+    <t>A141125260V641006</t>
+  </si>
+  <si>
+    <t>641006</t>
+  </si>
+  <si>
+    <t>Vogel-641006-Medidor de humedad electrónico digital, Rango de medición en madera: 5%-40%</t>
+  </si>
+  <si>
+    <t>4010873617621</t>
+  </si>
+  <si>
+    <t>P02-04-024-V03-P01</t>
+  </si>
+  <si>
+    <t>A141125260V641008</t>
+  </si>
+  <si>
+    <t>641008</t>
+  </si>
+  <si>
+    <t>Vogel-641008-Medidor de humedad electrónico digital, Rango de medición en madera 2%-70%, Lectura 0,5%</t>
+  </si>
+  <si>
+    <t>4010873617645</t>
+  </si>
+  <si>
+    <t>P02-04-025-V01-P01</t>
+  </si>
+  <si>
+    <t>A141125280V641204</t>
+  </si>
+  <si>
+    <t>641204</t>
+  </si>
+  <si>
+    <t>Vogel-641204-Anemómetro electrónico digital (Medidor velocidad viento), 0,3 ~ 45 m/s, Lectura 0,1 m/s</t>
+  </si>
+  <si>
+    <t>4010873638664</t>
+  </si>
+  <si>
+    <t>P02-04-025-V02-P01</t>
+  </si>
+  <si>
+    <t>A141125280V641205</t>
+  </si>
+  <si>
+    <t>641205</t>
+  </si>
+  <si>
+    <t>Vogel-641205-Anemómetro electrónico digital (Medidor velocidad viento), 0,3 ~ 30 m/s, Lectura 0,1 m/s</t>
+  </si>
+  <si>
+    <t>4010873617522</t>
+  </si>
+  <si>
+    <t>P02-04-025-V02-P02</t>
+  </si>
+  <si>
+    <t>A141125290V270160</t>
+  </si>
+  <si>
+    <t>270160</t>
+  </si>
+  <si>
+    <t>Vogel-270160-Tacómetro manual electrónico digital (Medidor RPM), Rango 1/min 1-99.999, Distancia de medición máx. 600 mm (ópticamente)</t>
+  </si>
+  <si>
+    <t>4010873432415</t>
+  </si>
+  <si>
+    <t>P02-04-026-V01-P01</t>
+  </si>
+  <si>
+    <t>A141130103V3225112</t>
+  </si>
+  <si>
+    <t>322511.2</t>
+  </si>
+  <si>
+    <t>Vogel-322511.2-Transportador de ángulos. Cuadrante Ø 80xlargo 120 mm</t>
+  </si>
+  <si>
+    <t>4010873300608</t>
   </si>
   <si>
     <t>P02-04-012-V02-P01</t>
   </si>
   <si>
-    <t>A141130131V322541</t>
-[...8 lines deleted...]
-    <t>4010873475412</t>
+    <t>A141130103V3225122</t>
+  </si>
+  <si>
+    <t>322512.2</t>
+  </si>
+  <si>
+    <t>Vogel-322512.2-Transportador de ángulos. Cuadrante Ø 120xlargo 150 mm</t>
+  </si>
+  <si>
+    <t>4010873300615</t>
+  </si>
+  <si>
+    <t>P02-04-012-V02-P02</t>
+  </si>
+  <si>
+    <t>A141130103V3225132</t>
+  </si>
+  <si>
+    <t>322513.2</t>
+  </si>
+  <si>
+    <t>Vogel-322513.2-Transportador de ángulos. Cuadrante Ø 150xlargo 200 mm</t>
+  </si>
+  <si>
+    <t>4010873300622</t>
+  </si>
+  <si>
+    <t>P02-04-012-V02-P03</t>
+  </si>
+  <si>
+    <t>A141130103V3225142</t>
+  </si>
+  <si>
+    <t>322514.2</t>
+  </si>
+  <si>
+    <t>Vogel-322514.2-Transportador de ángulos. Cuadrante Ø 200xlargo 300 mm</t>
+  </si>
+  <si>
+    <t>4010873300639</t>
+  </si>
+  <si>
+    <t>P02-04-012-V02-P04</t>
+  </si>
+  <si>
+    <t>A141130103V3225152</t>
+  </si>
+  <si>
+    <t>322515.2</t>
+  </si>
+  <si>
+    <t>Vogel-322515.2-Transportador de ángulos. Cuadrante Ø 300xlargo 500 mm</t>
+  </si>
+  <si>
+    <t>4010873471094</t>
+  </si>
+  <si>
+    <t>P02-04-012-V02-P05</t>
+  </si>
+  <si>
+    <t>A141310080V5040322</t>
+  </si>
+  <si>
+    <t>504032.2</t>
+  </si>
+  <si>
+    <t>Vogel-504032.2-Escuadra de carpintero largo 200 mm, Sección 40x2</t>
+  </si>
+  <si>
+    <t>4010873511097</t>
+  </si>
+  <si>
+    <t>P02-04-017-V03-P01</t>
+  </si>
+  <si>
+    <t>A141310080V5040332</t>
+  </si>
+  <si>
+    <t>504033.2</t>
+  </si>
+  <si>
+    <t>Vogel-504033.2-Escuadra de carpintero largo 250 mm , Sección 40x2</t>
+  </si>
+  <si>
+    <t>4010873511103</t>
+  </si>
+  <si>
+    <t>P02-04-017-V03-P02</t>
+  </si>
+  <si>
+    <t>A141310080V5040342</t>
+  </si>
+  <si>
+    <t>504034.2</t>
+  </si>
+  <si>
+    <t>Vogel-504034.2-Escuadra de carpintero largo 300 mm, Sección 40x2</t>
+  </si>
+  <si>
+    <t>4010873511110</t>
+  </si>
+  <si>
+    <t>P02-04-017-V03-P03</t>
+  </si>
+  <si>
+    <t>A141310080V5040362</t>
+  </si>
+  <si>
+    <t>504036.2</t>
+  </si>
+  <si>
+    <t>Vogel-504036.2-Escuadra de carpintero largo 400 mm, Sección 40x2</t>
+  </si>
+  <si>
+    <t>4010873511127</t>
+  </si>
+  <si>
+    <t>P02-04-017-V03-P04</t>
+  </si>
+  <si>
+    <t>A141120196V209333</t>
+  </si>
+  <si>
+    <t>209333</t>
+  </si>
+  <si>
+    <t>Vogel-209333-Estuche de accesorios para calibres digitales</t>
+  </si>
+  <si>
+    <t>4010873120022</t>
+  </si>
+  <si>
+    <t>P02-04-004-V04-P01</t>
+  </si>
+  <si>
+    <t>A141120161V202010</t>
+  </si>
+  <si>
+    <t>202011.3</t>
+  </si>
+  <si>
+    <t>Vogel-202011.3-Calibre digital DIN 862 con pantalla LCD extra grande de 150 mm</t>
+  </si>
+  <si>
+    <t>4010873301155</t>
+  </si>
+  <si>
+    <t>P02-04-004-V01-P01</t>
+  </si>
+  <si>
+    <t>A141120358VC2023106</t>
+  </si>
+  <si>
+    <t>2023106</t>
+  </si>
+  <si>
+    <t>Vogel-2023106-Receptor USB-Bluetooth</t>
+  </si>
+  <si>
+    <t>4010873223211</t>
+  </si>
+  <si>
+    <t>A141120358VF2040102</t>
+  </si>
+  <si>
+    <t>2040102</t>
+  </si>
+  <si>
+    <t>Vogel-2040102-Mini USB Wifi</t>
+  </si>
+  <si>
+    <t>4010873224140</t>
+  </si>
+  <si>
+    <t>A141120358VH3420195</t>
+  </si>
+  <si>
+    <t>3420195</t>
+  </si>
+  <si>
+    <t>Vogel-3420195-Mini USB interfaz con clave datos</t>
+  </si>
+  <si>
+    <t>4010873301292</t>
+  </si>
+  <si>
+    <t>P02-04-009-V06-P01</t>
+  </si>
+  <si>
+    <t>A141120358VK209011</t>
+  </si>
+  <si>
+    <t>209011</t>
+  </si>
+  <si>
+    <t>Vogel-209011-Interruptor pedal con conector</t>
+  </si>
+  <si>
+    <t>4010873029875</t>
+  </si>
+  <si>
+    <t>P02-04-009-V07-P01</t>
+  </si>
+  <si>
+    <t>A141120358VP209009</t>
+  </si>
+  <si>
+    <t>209009</t>
+  </si>
+  <si>
+    <t>Vogel-209009-Mini USB transmisor Bluetooth</t>
+  </si>
+  <si>
+    <t>4010873224126</t>
+  </si>
+  <si>
+    <t>P02-04-009-V08-P01</t>
+  </si>
+  <si>
+    <t>A142501110L100201</t>
+  </si>
+  <si>
+    <t>L100-20/1</t>
+  </si>
+  <si>
+    <t>Vogel-L100-20/1-Nivel lineal agua 200 mm Sensibilidad 0,1 mm</t>
+  </si>
+  <si>
+    <t>8435130718167</t>
+  </si>
+  <si>
+    <t>P02-04-016-V03-P01</t>
+  </si>
+  <si>
+    <t>A141126915V600145</t>
+  </si>
+  <si>
+    <t>600145</t>
+  </si>
+  <si>
+    <t>Vogel-600145-Lupa de mano Magnifier con Led</t>
+  </si>
+  <si>
+    <t>4010873618161</t>
+  </si>
+  <si>
+    <t>P02-04-027-V03-P01</t>
+  </si>
+  <si>
+    <t>A141126918V600230</t>
+  </si>
+  <si>
+    <t>600230</t>
+  </si>
+  <si>
+    <t>Vogel-600230-Lupa de cabeza con LED</t>
+  </si>
+  <si>
+    <t>4010873618154</t>
+  </si>
+  <si>
+    <t>P02-04-027-V04-P01</t>
+  </si>
+  <si>
+    <t>A141310061V310161</t>
+  </si>
+  <si>
+    <t>310161</t>
+  </si>
+  <si>
+    <t>Vogel-310161-Escuadra mecánico con alas DIN 875/GG-2, Medidas 75x50 mm</t>
+  </si>
+  <si>
+    <t>4010873941610</t>
+  </si>
+  <si>
+    <t>P02-04-017-V01-P01</t>
+  </si>
+  <si>
+    <t>A141310061V310162</t>
+  </si>
+  <si>
+    <t>310162</t>
+  </si>
+  <si>
+    <t>Vogel-310162-Escuadra mecánico con alas DIN 875/GG-2, Medidas 100x70 mm</t>
+  </si>
+  <si>
+    <t>4010873941627</t>
+  </si>
+  <si>
+    <t>P02-04-017-V01-P02</t>
+  </si>
+  <si>
+    <t>A141310061V310163</t>
+  </si>
+  <si>
+    <t>310163</t>
+  </si>
+  <si>
+    <t>Vogel-310163-Escuadra mecánico con alas DIN 875/GG-2, Medidas 150x100 mm</t>
+  </si>
+  <si>
+    <t>4010873941634</t>
+  </si>
+  <si>
+    <t>P02-04-017-V01-P03</t>
+  </si>
+  <si>
+    <t>A141310061V310164</t>
+  </si>
+  <si>
+    <t>310164</t>
+  </si>
+  <si>
+    <t>Vogel-310164-Escuadra mecánico con alas DIN 875/GG-2, Medidas 200x130 mm</t>
+  </si>
+  <si>
+    <t>4010873941641</t>
+  </si>
+  <si>
+    <t>P02-04-017-V01-P04</t>
+  </si>
+  <si>
+    <t>A141310061V310165</t>
+  </si>
+  <si>
+    <t>310165</t>
+  </si>
+  <si>
+    <t>Vogel-310165-Escuadra mecánico con alas DIN 875/GG-2, Medidas 250x165 mm</t>
+  </si>
+  <si>
+    <t>4010873941658</t>
+  </si>
+  <si>
+    <t>P02-04-017-V01-P05</t>
+  </si>
+  <si>
+    <t>A141310061V310166</t>
+  </si>
+  <si>
+    <t>310166</t>
+  </si>
+  <si>
+    <t>Vogel-310166-Escuadra mecánico con alas DIN 875/GG-2, Medidas 300x175 mm</t>
+  </si>
+  <si>
+    <t>4010873941665</t>
+  </si>
+  <si>
+    <t>P02-04-017-V01-P06</t>
+  </si>
+  <si>
+    <t>A141310061V310167</t>
+  </si>
+  <si>
+    <t>310167</t>
+  </si>
+  <si>
+    <t>Vogel-310167-Escuadra mecánico con alas DIN 875/GG-2, Medidas 500x250 mm</t>
+  </si>
+  <si>
+    <t>4010873941672</t>
+  </si>
+  <si>
+    <t>P02-04-017-V01-P07</t>
+  </si>
+  <si>
+    <t>A141310051V310061</t>
+  </si>
+  <si>
+    <t>310061</t>
+  </si>
+  <si>
+    <t>Vogel-310061-Escuadra mecánico DIN 875/GG-2, Medidas 75x50 mm</t>
+  </si>
+  <si>
+    <t>4010873940613</t>
+  </si>
+  <si>
+    <t>A141310051V310062</t>
+  </si>
+  <si>
+    <t>310062</t>
+  </si>
+  <si>
+    <t>Vogel-310062-Escuadra mecánico DIN 875/GG-2, Medidas 100x70 mm</t>
+  </si>
+  <si>
+    <t>4010873940620</t>
+  </si>
+  <si>
+    <t>P02-04-016-V03-P02</t>
+  </si>
+  <si>
+    <t>A141310051V310063</t>
+  </si>
+  <si>
+    <t>310063</t>
+  </si>
+  <si>
+    <t>Vogel-310063-Escuadra mecánico DIN 875/GG-2, Medidas 150x100 mm</t>
+  </si>
+  <si>
+    <t>4010873940637</t>
+  </si>
+  <si>
+    <t>P02-04-016-V03-P03</t>
+  </si>
+  <si>
+    <t>A141310051V310064</t>
+  </si>
+  <si>
+    <t>310064</t>
+  </si>
+  <si>
+    <t>Vogel-310064-Escuadra mecánico DIN 875/GG-2, Medidas 200x130 mm</t>
+  </si>
+  <si>
+    <t>4010873940644</t>
+  </si>
+  <si>
+    <t>P02-04-016-V03-P04</t>
+  </si>
+  <si>
+    <t>A141310051V310065</t>
+  </si>
+  <si>
+    <t>310065</t>
+  </si>
+  <si>
+    <t>Vogel-310065-Escuadra mecánico DIN 875/GG-2, Medidas 250x165 mm</t>
+  </si>
+  <si>
+    <t>4010873940651</t>
+  </si>
+  <si>
+    <t>P02-04-016-V03-P05</t>
+  </si>
+  <si>
+    <t>A141310051V310066</t>
+  </si>
+  <si>
+    <t>310066</t>
+  </si>
+  <si>
+    <t>Vogel-310066-Escuadra mecánico DIN 875/GG-2, Medidas 300x175 mm</t>
+  </si>
+  <si>
+    <t>4010873940668</t>
+  </si>
+  <si>
+    <t>P02-04-016-V03-P06</t>
+  </si>
+  <si>
+    <t>A141310051V310066-1</t>
+  </si>
+  <si>
+    <t>310066/1</t>
+  </si>
+  <si>
+    <t>Vogel-310066/1-Escuadra mecánico DIN 875/GG-2, Medidas 400x200 mm</t>
+  </si>
+  <si>
+    <t>4010873940903</t>
+  </si>
+  <si>
+    <t>P02-04-016-V03-P07</t>
+  </si>
+  <si>
+    <t>A141310051V310067</t>
+  </si>
+  <si>
+    <t>310067</t>
+  </si>
+  <si>
+    <t>Vogel-310067-Escuadra mecánico DIN 875/GG-2, Medidas 500x250 mm</t>
+  </si>
+  <si>
+    <t>4010873940675</t>
+  </si>
+  <si>
+    <t>P02-04-016-V03-P08</t>
+  </si>
+  <si>
+    <t>A141125290V2701608</t>
+  </si>
+  <si>
+    <t>270160/8</t>
+  </si>
+  <si>
+    <t>Vogel-270160/8-Tira reflectante para Tacómetro (1 ud.)</t>
+  </si>
+  <si>
+    <t>4010873432484</t>
+  </si>
+  <si>
+    <t>P02-04-026-V02-P01</t>
+  </si>
+  <si>
+    <t>A141120194V2021102</t>
+  </si>
+  <si>
+    <t>202420.2</t>
+  </si>
+  <si>
+    <t>Vogel-202420.2-Calibre pie de rey digital DIN 862 “Absolute System” IP67 (150 mm)</t>
+  </si>
+  <si>
+    <t>4010873324789</t>
+  </si>
+  <si>
+    <t>P02-04-004-V03-P01</t>
+  </si>
+  <si>
+    <t>A141120194V2021112</t>
+  </si>
+  <si>
+    <t>202421.2</t>
+  </si>
+  <si>
+    <t>Vogel-202421.2-Calibre pie de rey digital DIN 862 “Absolute System” IP67 (200 mm)</t>
+  </si>
+  <si>
+    <t>4010873324796</t>
+  </si>
+  <si>
+    <t>P02-04-004-V03-P02</t>
+  </si>
+  <si>
+    <t>A141120194V202112V</t>
+  </si>
+  <si>
+    <t>202422.2</t>
+  </si>
+  <si>
+    <t>Vogel-202422.2-Calibre pie de rey digital DIN 862 “Absolute System” IP67 (300 mm)</t>
+  </si>
+  <si>
+    <t>4010873324802</t>
+  </si>
+  <si>
+    <t>P02-04-004-V03-P03</t>
+  </si>
+  <si>
+    <t>A141125109V6403172</t>
+  </si>
+  <si>
+    <t>640317-2</t>
+  </si>
+  <si>
+    <t>Vogel-640317-2-Termómetro láser infrarrojos digital con campo de medición de -50º a +720º</t>
+  </si>
+  <si>
+    <t>4010873618345</t>
+  </si>
+  <si>
+    <t>P02-04-023-V03-P01</t>
+  </si>
+  <si>
+    <t>A141110133V73682000</t>
+  </si>
+  <si>
+    <t>1012020200</t>
+  </si>
+  <si>
+    <t>Vogel-1012020200-Regla flexible DIN 2768m Largo 2000 mm, Sección 18x0,5 mm</t>
+  </si>
+  <si>
+    <t>4010873590207</t>
+  </si>
+  <si>
+    <t>P02-04-002-V01-P07</t>
+  </si>
+  <si>
+    <t>A141110133V73683000</t>
+  </si>
+  <si>
+    <t>1012020300</t>
+  </si>
+  <si>
+    <t>Vogel-1012020300-Regla flexible DIN 2768m Largo 3000 mm, Sección 18x0,5 mm</t>
+  </si>
+  <si>
+    <t>4010873590221</t>
+  </si>
+  <si>
+    <t>P02-04-002-V01-P08</t>
+  </si>
+  <si>
+    <t>A141120163V2020123</t>
+  </si>
+  <si>
+    <t>202012-3</t>
+  </si>
+  <si>
+    <t>Vogel-202012-3-Calibre digital DIN 862 con pantalla LCD extra grande de 200 mm</t>
+  </si>
+  <si>
+    <t>4010873301162</t>
+  </si>
+  <si>
+    <t>P02-04-004-V01-P02</t>
+  </si>
+  <si>
+    <t>A141120164V2020133</t>
+  </si>
+  <si>
+    <t>202013-3</t>
+  </si>
+  <si>
+    <t>Vogel-202013-3-Calibre digital DIN 862 con pantalla LCD extra grande de 300 mm</t>
+  </si>
+  <si>
+    <t>4010873301179</t>
+  </si>
+  <si>
+    <t>P02-04-004-V01-P03</t>
+  </si>
+  <si>
+    <t>A141410133V411009</t>
+  </si>
+  <si>
+    <t>411009</t>
+  </si>
+  <si>
+    <t>Vogel-411009-Juego galgas espesores templado 0.05 - 2.00 mm (21 láminas)</t>
+  </si>
+  <si>
+    <t>4010873130229</t>
+  </si>
+  <si>
+    <t>P02-04-019-V01-P05</t>
+  </si>
+  <si>
+    <t>A141410133V411010</t>
+  </si>
+  <si>
+    <t>411010</t>
+  </si>
+  <si>
+    <t>Vogel-411010-Juego galgas espesores templado 0.03 - 1.00 mm (26 láminas)</t>
+  </si>
+  <si>
+    <t>4010873130267</t>
+  </si>
+  <si>
+    <t>P02-04-019-V01-P06</t>
+  </si>
+  <si>
+    <t>A141410133V411011</t>
+  </si>
+  <si>
+    <t>411011</t>
+  </si>
+  <si>
+    <t>Vogel-411011-Juego galgas espesores templado 0.03 - 1.00 mm (32 láminas)</t>
+  </si>
+  <si>
+    <t>4010873130328</t>
+  </si>
+  <si>
+    <t>P02-04-019-V01-P07</t>
+  </si>
+  <si>
+    <t>A141410270V471013</t>
+  </si>
+  <si>
+    <t>471013</t>
+  </si>
+  <si>
+    <t>Vogel-471013-Patrones de acero para roscas tipo Whitworth/ Métrico (48 láminas)</t>
+  </si>
+  <si>
+    <t>4010873210136</t>
+  </si>
+  <si>
+    <t>P02-04-020-V01-P03</t>
+  </si>
+  <si>
+    <t>A141110169V10100215D</t>
+  </si>
+  <si>
+    <t>1010020015D</t>
+  </si>
+  <si>
+    <t>Vogel-1010020015D-Regla flexible clase II 150x13x0,5mm</t>
+  </si>
+  <si>
+    <t>4010873989339</t>
+  </si>
+  <si>
+    <t>P02-04-002-V02-P01</t>
+  </si>
+  <si>
+    <t>A141110169V10100230D</t>
+  </si>
+  <si>
+    <t>1010020030D</t>
+  </si>
+  <si>
+    <t>Vogel-1010020030D-Regla flexible clase II 300x13x0,5mm</t>
+  </si>
+  <si>
+    <t>4010873814020</t>
+  </si>
+  <si>
+    <t>P02-04-002-V02-P02</t>
+  </si>
+  <si>
+    <t>A141110169V10120250D</t>
+  </si>
+  <si>
+    <t>1012020050D</t>
+  </si>
+  <si>
+    <t>Vogel-1012020050D-Regla flexible clase II 500x18x0,5mm</t>
+  </si>
+  <si>
+    <t>4010873989407</t>
+  </si>
+  <si>
+    <t>P02-04-002-V02-P03</t>
+  </si>
+  <si>
+    <t>A141110171V10180230D</t>
+  </si>
+  <si>
+    <t>1018020030D</t>
+  </si>
+  <si>
+    <t>Vogel-1018020030D-Regla flexible clase II 300x30x1mm</t>
+  </si>
+  <si>
+    <t>4010873120299</t>
+  </si>
+  <si>
+    <t>P02-04-002-V02-P04</t>
+  </si>
+  <si>
+    <t>A141110171V10180250D</t>
+  </si>
+  <si>
+    <t>1018020050D</t>
+  </si>
+  <si>
+    <t>Vogel-1018020050D-Regla flexible clase II 500x30x1mm</t>
+  </si>
+  <si>
+    <t>4010873120305</t>
+  </si>
+  <si>
+    <t>P02-04-002-V02-P05</t>
+  </si>
+  <si>
+    <t>A141110242V19621000</t>
+  </si>
+  <si>
+    <t>1692000100</t>
+  </si>
+  <si>
+    <t>Vogel-1692000100-Regla rigida DIN866 forma B de 1000 mm</t>
+  </si>
+  <si>
+    <t>4010873720826</t>
+  </si>
+  <si>
+    <t>P02-04-002-V05-P01</t>
+  </si>
+  <si>
+    <t>A141120278V207030</t>
+  </si>
+  <si>
+    <t>207030</t>
+  </si>
+  <si>
+    <t>Vogel-207030-Calibre de taller digital IP54 \"Absolute\" 300 mm</t>
+  </si>
+  <si>
+    <t>4010873223839</t>
+  </si>
+  <si>
+    <t>A141120278V207031</t>
+  </si>
+  <si>
+    <t>207031</t>
+  </si>
+  <si>
+    <t>Vogel-207031-Calibre de taller digital IP54 \"Absolute\" 500 mm</t>
+  </si>
+  <si>
+    <t>4010873223846</t>
+  </si>
+  <si>
+    <t>A141120278V207032</t>
+  </si>
+  <si>
+    <t>207032</t>
+  </si>
+  <si>
+    <t>Vogel-207032-Calibre de taller digital IP54 \"Absolute\" 1000 mm</t>
+  </si>
+  <si>
+    <t>4010873223853</t>
+  </si>
+  <si>
+    <t>P02-04-005-V02-P03</t>
+  </si>
+  <si>
+    <t>A141120280V2005331</t>
+  </si>
+  <si>
+    <t>200533-1</t>
+  </si>
+  <si>
+    <t>Vogel-200533-1-Calibre de taller monoblock DIN 862 con ajuste de precisión 300 mm</t>
+  </si>
+  <si>
+    <t>4010873205910</t>
+  </si>
+  <si>
+    <t>P02-04-005-V03-P01</t>
+  </si>
+  <si>
+    <t>A141120280V2005361</t>
+  </si>
+  <si>
+    <t>200536-1</t>
+  </si>
+  <si>
+    <t>Vogel-200536-1-Calibre de taller monoblock DIN 862 con ajuste de precisión 600 mm</t>
+  </si>
+  <si>
+    <t>4010873500077</t>
+  </si>
+  <si>
+    <t>P02-04-005-V03-P02</t>
+  </si>
+  <si>
+    <t>A141130131V336261</t>
+  </si>
+  <si>
+    <t>336261</t>
+  </si>
+  <si>
+    <t>Vogel-336261-Regla de marcado de aluminio negra 250 mm</t>
+  </si>
+  <si>
+    <t>4010873324710</t>
   </si>
   <si>
     <t>P02-04-013-V03-P01</t>
   </si>
   <si>
-    <t>A141130132V302620</t>
-[...1385 lines deleted...]
-    <t>4010873243929</t>
+    <t>A141130131V336262</t>
+  </si>
+  <si>
+    <t>336262</t>
+  </si>
+  <si>
+    <t>Vogel-336262-Regla de marcado de aluminio negra 300 mm</t>
+  </si>
+  <si>
+    <t>4010873324734</t>
+  </si>
+  <si>
+    <t>P02-04-013-V03-P02</t>
+  </si>
+  <si>
+    <t>A141410319V474404</t>
+  </si>
+  <si>
+    <t>474404</t>
+  </si>
+  <si>
+    <t>Vogel-474404-Calibre de soldadura de precisión</t>
+  </si>
+  <si>
+    <t>4010873243936</t>
   </si>
   <si>
     <t>P02-04-021-V04-P01</t>
   </si>
   <si>
-    <t>A141410323V472201</t>
-[...2228 lines deleted...]
-    <t>4010873300400</t>
+    <t>A141410332V472372</t>
+  </si>
+  <si>
+    <t>472372</t>
+  </si>
+  <si>
+    <t>Vogel-472372-Calibre conico plano</t>
+  </si>
+  <si>
+    <t>4010873435317</t>
+  </si>
+  <si>
+    <t>P02-04-022-V02-P01</t>
+  </si>
+  <si>
+    <t>A141125109R649303</t>
+  </si>
+  <si>
+    <t>649303</t>
+  </si>
+  <si>
+    <t>Vogel-649303-Sonda de temperatura para termómetro 640314</t>
+  </si>
+  <si>
+    <t>4010873505546</t>
+  </si>
+  <si>
+    <t>P02-04-023-V04-P01</t>
+  </si>
+  <si>
+    <t>A141510225V456001</t>
+  </si>
+  <si>
+    <t>456001</t>
+  </si>
+  <si>
+    <t>Vogel-456001-Rollo de 5 m de fleje calibrado INOX (espesor 0,01 mm)</t>
+  </si>
+  <si>
+    <t>4010873870019</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P01</t>
+  </si>
+  <si>
+    <t>A141510225V456002</t>
+  </si>
+  <si>
+    <t>456002</t>
+  </si>
+  <si>
+    <t>Vogel-456002-Rollo de 5 m de fleje calibrado INOX (espesor 0,02 mm)</t>
+  </si>
+  <si>
+    <t>4010873870026</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P02</t>
+  </si>
+  <si>
+    <t>A141510225V456003</t>
+  </si>
+  <si>
+    <t>456003</t>
+  </si>
+  <si>
+    <t>Vogel-456003-Rollo de 5 m de fleje calibrado INOX (espesor 0,03 mm)</t>
+  </si>
+  <si>
+    <t>4010873870033</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P03</t>
+  </si>
+  <si>
+    <t>A141510225V456005</t>
+  </si>
+  <si>
+    <t>456005</t>
+  </si>
+  <si>
+    <t>Vogel-456005-Rollo de 5 m de fleje calibrado INOX (espesor 0,05 mm)</t>
+  </si>
+  <si>
+    <t>4010873870057</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P04</t>
+  </si>
+  <si>
+    <t>A141510225V456010</t>
+  </si>
+  <si>
+    <t>456010</t>
+  </si>
+  <si>
+    <t>Vogel-456010-Rollo de 5 m de fleje calibrado INOX (espesor 0,1 mm)</t>
+  </si>
+  <si>
+    <t>4010873870101</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P05</t>
+  </si>
+  <si>
+    <t>A141510225V456015</t>
+  </si>
+  <si>
+    <t>456015</t>
+  </si>
+  <si>
+    <t>Vogel-456015-Rollo de 5 m de fleje calibrado INOX (espesor 0,15 mm)</t>
+  </si>
+  <si>
+    <t>4010873870156</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P06</t>
+  </si>
+  <si>
+    <t>A141510225V456020</t>
+  </si>
+  <si>
+    <t>456020</t>
+  </si>
+  <si>
+    <t>Vogel-456020-Rollo de 5 m de fleje calibrado INOX (espesor 0,2 mm)</t>
+  </si>
+  <si>
+    <t>4010873870200</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P07</t>
+  </si>
+  <si>
+    <t>A141510225V456025</t>
+  </si>
+  <si>
+    <t>456025</t>
+  </si>
+  <si>
+    <t>Vogel-456025-Rollo de 5 m de fleje calibrado INOX (espesor 0,25 mm)</t>
+  </si>
+  <si>
+    <t>4010873870255</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P08</t>
+  </si>
+  <si>
+    <t>A141510225V456030</t>
+  </si>
+  <si>
+    <t>456030</t>
+  </si>
+  <si>
+    <t>Vogel-456030-Rollo de 5 m de fleje calibrado INOX (espesor 0,3 mm)</t>
+  </si>
+  <si>
+    <t>4010873870309</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P09</t>
+  </si>
+  <si>
+    <t>A141510225V456040</t>
+  </si>
+  <si>
+    <t>456040</t>
+  </si>
+  <si>
+    <t>Vogel-456040-Rollo de 5 m de fleje calibrado INOX (espesor 0,4 mm)</t>
+  </si>
+  <si>
+    <t>4010873870408</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P10</t>
+  </si>
+  <si>
+    <t>A141510225V456050</t>
+  </si>
+  <si>
+    <t>456050</t>
+  </si>
+  <si>
+    <t>Vogel-456050-Rollo de 5 m de fleje calibrado INOX (espesor 0,5 mm)</t>
+  </si>
+  <si>
+    <t>4010873870507</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P11</t>
+  </si>
+  <si>
+    <t>A141510225V456100</t>
+  </si>
+  <si>
+    <t>456100</t>
+  </si>
+  <si>
+    <t>Vogel-456100-Rollo de 5 m de fleje calibrado INOX (espesor 1 mm)</t>
+  </si>
+  <si>
+    <t>4010873871009</t>
+  </si>
+  <si>
+    <t>P02-04-028-V02-P12</t>
+  </si>
+  <si>
+    <t>A141130131W334610</t>
+  </si>
+  <si>
+    <t>334610</t>
+  </si>
+  <si>
+    <t>Vogel-334610-Marcador de metales con punta de carburo de tungsteno</t>
+  </si>
+  <si>
+    <t>4010873496103</t>
+  </si>
+  <si>
+    <t>P02-04-013-V04-P01</t>
+  </si>
+  <si>
+    <t>A141130131X334695</t>
+  </si>
+  <si>
+    <t>334695</t>
+  </si>
+  <si>
+    <t>Vogel-334695-Punta de repuesto de carburo para marcador 334610</t>
+  </si>
+  <si>
+    <t>4010873494956</t>
+  </si>
+  <si>
+    <t>P02-04-013-V04-P02</t>
+  </si>
+  <si>
+    <t>A141130131Y334608</t>
+  </si>
+  <si>
+    <t>334608</t>
+  </si>
+  <si>
+    <t>Vogel-334608-Marcador de metales hexagonal con punta de metal duro</t>
+  </si>
+  <si>
+    <t>4010873496080</t>
+  </si>
+  <si>
+    <t>P02-04-013-V05-P01</t>
+  </si>
+  <si>
+    <t>A141130132R334602</t>
+  </si>
+  <si>
+    <t>334602</t>
+  </si>
+  <si>
+    <t>Vogel-334602-Barra-marcador de metales recto/acodado</t>
+  </si>
+  <si>
+    <t>4010873496028</t>
+  </si>
+  <si>
+    <t>P02-04-013-V06-P01</t>
+  </si>
+  <si>
+    <t>A141130132S334603</t>
+  </si>
+  <si>
+    <t>334603</t>
+  </si>
+  <si>
+    <t>Vogel-334603-Barra-marcador de metales recto con mango estriado</t>
+  </si>
+  <si>
+    <t>4010873496035</t>
+  </si>
+  <si>
+    <t>P02-04-014-V01-P01</t>
+  </si>
+  <si>
+    <t>A141210125V320016</t>
+  </si>
+  <si>
+    <t>320016</t>
+  </si>
+  <si>
+    <t>Vogel-320016-Transportador de ángulos electrónico magnético</t>
+  </si>
+  <si>
+    <t>4010873020636</t>
   </si>
   <si>
     <t>P02-04-013-V01-P01</t>
-  </si>
-[...1399 lines deleted...]
-    <t>P02-04-013-V02-P01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N398"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="12"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="8"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
@@ -6096,14804 +6103,14726 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
         <v>3.16</v>
       </c>
       <c r="E2">
-        <v>3.16</v>
+        <v>3.23</v>
       </c>
       <c r="F2" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G2" s="2">
+        <v>0.0222</v>
       </c>
       <c r="H2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" t="s">
         <v>16</v>
       </c>
-      <c r="I2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
+        <v>17</v>
+      </c>
+      <c r="L2" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D3">
         <v>3.66</v>
       </c>
       <c r="E3">
-        <v>3.66</v>
+        <v>3.76</v>
       </c>
       <c r="F3" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G3" s="2">
+        <v>0.0273</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
+      </c>
+      <c r="K3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L3" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
         <v>25</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D4">
         <v>4.3</v>
       </c>
       <c r="E4">
-        <v>4.3</v>
+        <v>4.37</v>
       </c>
       <c r="F4" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G4" s="2">
+        <v>0.0163</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4">
+        <v>1</v>
+      </c>
+      <c r="K4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
         <v>30</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D5">
         <v>4.74</v>
       </c>
       <c r="E5">
-        <v>4.74</v>
+        <v>4.84</v>
       </c>
       <c r="F5" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G5" s="2">
+        <v>0.0211</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
+      </c>
+      <c r="K5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D6">
         <v>8.06</v>
       </c>
       <c r="E6">
-        <v>8.06</v>
+        <v>8.23</v>
       </c>
       <c r="F6" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G6" s="2">
+        <v>0.0211</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
+      </c>
+      <c r="K6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L6" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D7">
         <v>20.56</v>
       </c>
       <c r="E7">
-        <v>20.56</v>
+        <v>21.06</v>
       </c>
       <c r="F7" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0.0243</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
+      </c>
+      <c r="K7" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D8">
         <v>10.42</v>
       </c>
       <c r="E8">
-        <v>10.42</v>
+        <v>10.55</v>
       </c>
       <c r="F8" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0.0125</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I8" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8">
+        <v>1</v>
+      </c>
+      <c r="K8" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D9">
         <v>15.19</v>
       </c>
       <c r="E9">
-        <v>15.19</v>
+        <v>15.53</v>
       </c>
       <c r="F9" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0.0224</v>
       </c>
       <c r="H9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9">
+        <v>1</v>
+      </c>
+      <c r="K9" t="s">
+        <v>17</v>
+      </c>
+      <c r="L9" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D10">
         <v>27.12</v>
       </c>
       <c r="E10">
-        <v>27.12</v>
+        <v>27.72</v>
       </c>
       <c r="F10" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0.0221</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10">
+        <v>1</v>
+      </c>
+      <c r="K10" t="s">
+        <v>17</v>
+      </c>
+      <c r="L10" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D11">
         <v>46.8</v>
       </c>
       <c r="E11">
-        <v>46.8</v>
+        <v>47.67</v>
       </c>
       <c r="F11" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G11" s="2">
+        <v>0.0186</v>
       </c>
       <c r="H11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I11" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11">
+        <v>1</v>
+      </c>
+      <c r="K11" t="s">
+        <v>17</v>
+      </c>
+      <c r="L11" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" t="s">
         <v>65</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D12">
         <v>68.58</v>
       </c>
       <c r="E12">
-        <v>68.58</v>
+        <v>70.06</v>
       </c>
       <c r="F12" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0.0216</v>
       </c>
       <c r="H12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
+        <v>67</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
+      </c>
+      <c r="K12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L12" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" t="s">
         <v>70</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D13">
         <v>159.6</v>
       </c>
       <c r="E13">
-        <v>159.6</v>
+        <v>162.83</v>
       </c>
       <c r="F13" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G13" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13">
+        <v>1</v>
+      </c>
+      <c r="K13" t="s">
+        <v>17</v>
+      </c>
+      <c r="L13" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" t="s">
         <v>75</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D14">
         <v>10.25</v>
       </c>
       <c r="E14">
-        <v>10.25</v>
+        <v>10.55</v>
       </c>
       <c r="F14" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0.0293</v>
       </c>
       <c r="H14" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
+        <v>77</v>
+      </c>
+      <c r="J14">
+        <v>1</v>
+      </c>
+      <c r="K14" t="s">
+        <v>17</v>
+      </c>
+      <c r="L14" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" t="s">
         <v>80</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D15">
         <v>11.26</v>
       </c>
       <c r="E15">
-        <v>11.26</v>
+        <v>11.46</v>
       </c>
       <c r="F15" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0.0178</v>
       </c>
       <c r="H15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I15" t="s">
+        <v>82</v>
+      </c>
+      <c r="J15">
+        <v>1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>17</v>
+      </c>
+      <c r="L15" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" t="s">
         <v>85</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D16">
         <v>107.96</v>
       </c>
       <c r="E16">
-        <v>107.96</v>
+        <v>110.14</v>
       </c>
       <c r="F16" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H16" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I16" t="s">
+        <v>87</v>
+      </c>
+      <c r="J16">
+        <v>1</v>
+      </c>
+      <c r="K16" t="s">
+        <v>17</v>
+      </c>
+      <c r="L16" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" t="s">
         <v>90</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D17">
         <v>127.75</v>
       </c>
       <c r="E17">
-        <v>127.75</v>
+        <v>130.3</v>
       </c>
       <c r="F17" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G17" s="3">
+        <v>0.02</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I17" t="s">
+        <v>92</v>
+      </c>
+      <c r="J17">
+        <v>1</v>
+      </c>
+      <c r="K17" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" t="s">
         <v>95</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D18">
         <v>144.21</v>
       </c>
       <c r="E18">
-        <v>144.21</v>
+        <v>147.1</v>
       </c>
       <c r="F18" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G18" s="3">
+        <v>0.02</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
+        <v>97</v>
+      </c>
+      <c r="J18">
+        <v>1</v>
+      </c>
+      <c r="K18" t="s">
+        <v>17</v>
+      </c>
+      <c r="L18" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" t="s">
         <v>100</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D19">
         <v>164.37</v>
       </c>
       <c r="E19">
-        <v>164.37</v>
+        <v>167.63</v>
       </c>
       <c r="F19" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0.0198</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I19" t="s">
+        <v>102</v>
+      </c>
+      <c r="J19">
+        <v>1</v>
+      </c>
+      <c r="K19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L19" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" t="s">
         <v>105</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D20">
         <v>194.31</v>
       </c>
       <c r="E20">
-        <v>194.31</v>
+        <v>197.74</v>
       </c>
       <c r="F20" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0.0177</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
+        <v>107</v>
+      </c>
+      <c r="J20">
+        <v>1</v>
+      </c>
+      <c r="K20" t="s">
+        <v>17</v>
+      </c>
+      <c r="L20" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" t="s">
         <v>110</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D21">
         <v>226.46</v>
       </c>
       <c r="E21">
-        <v>226.46</v>
+        <v>231</v>
       </c>
       <c r="F21" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G21" s="3">
+        <v>0.02</v>
       </c>
       <c r="H21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
+        <v>112</v>
+      </c>
+      <c r="J21">
+        <v>1</v>
+      </c>
+      <c r="K21" t="s">
+        <v>17</v>
+      </c>
+      <c r="L21" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>114</v>
+      </c>
+      <c r="B22" t="s">
         <v>115</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D22">
         <v>83.7</v>
       </c>
       <c r="E22">
-        <v>83.7</v>
+        <v>85.38</v>
       </c>
       <c r="F22" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I22" t="s">
+        <v>117</v>
+      </c>
+      <c r="J22">
+        <v>1</v>
+      </c>
+      <c r="K22" t="s">
+        <v>17</v>
+      </c>
+      <c r="L22" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23" t="s">
         <v>120</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D23">
         <v>45.12</v>
       </c>
       <c r="E23">
-        <v>45.12</v>
+        <v>46.03</v>
       </c>
       <c r="F23" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H23" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I23" t="s">
+        <v>122</v>
+      </c>
+      <c r="J23">
+        <v>1</v>
+      </c>
+      <c r="K23" t="s">
+        <v>17</v>
+      </c>
+      <c r="L23" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B24" t="s">
         <v>125</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D24">
         <v>47.38</v>
       </c>
       <c r="E24">
-        <v>47.38</v>
+        <v>48.42</v>
       </c>
       <c r="F24" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0.022</v>
       </c>
       <c r="H24" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I24" t="s">
+        <v>127</v>
+      </c>
+      <c r="J24">
+        <v>1</v>
+      </c>
+      <c r="K24" t="s">
+        <v>17</v>
+      </c>
+      <c r="L24" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>129</v>
+      </c>
+      <c r="B25" t="s">
         <v>130</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D25">
         <v>101.67</v>
       </c>
       <c r="E25">
-        <v>101.67</v>
+        <v>103.69</v>
       </c>
       <c r="F25" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0.0199</v>
       </c>
       <c r="H25" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I25" t="s">
+        <v>132</v>
+      </c>
+      <c r="J25">
+        <v>1</v>
+      </c>
+      <c r="K25" t="s">
+        <v>17</v>
+      </c>
+      <c r="L25" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B26" t="s">
         <v>135</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D26">
         <v>86.05</v>
       </c>
       <c r="E26">
-        <v>86.05</v>
+        <v>87.8</v>
       </c>
       <c r="F26" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H26" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I26" t="s">
+        <v>137</v>
+      </c>
+      <c r="J26">
+        <v>1</v>
+      </c>
+      <c r="K26" t="s">
+        <v>17</v>
+      </c>
+      <c r="L26" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>139</v>
+      </c>
+      <c r="B27" t="s">
         <v>140</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="D27">
         <v>715</v>
       </c>
       <c r="E27">
         <v>715</v>
       </c>
-      <c r="G27" t="s" s="2">
-        <v>15</v>
+      <c r="G27" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H27" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I27" t="s">
         <v>143</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L27" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28" t="s">
         <v>146</v>
       </c>
       <c r="C28" t="s">
         <v>147</v>
       </c>
       <c r="D28">
         <v>947.5</v>
       </c>
       <c r="E28">
         <v>947.5</v>
       </c>
-      <c r="G28" t="s" s="2">
-        <v>15</v>
+      <c r="G28" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I28" t="s">
         <v>148</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29" t="s">
         <v>151</v>
       </c>
       <c r="C29" t="s">
         <v>152</v>
       </c>
       <c r="D29">
         <v>51.75</v>
       </c>
       <c r="E29">
-        <v>51.75</v>
+        <v>52.79</v>
       </c>
       <c r="F29" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I29" t="s">
         <v>153</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L29" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>155</v>
       </c>
       <c r="B30" t="s">
         <v>156</v>
       </c>
       <c r="C30" t="s">
         <v>157</v>
       </c>
       <c r="D30">
         <v>59.02</v>
       </c>
       <c r="E30">
-        <v>59.02</v>
+        <v>60.19</v>
       </c>
       <c r="F30" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0.0198</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I30" t="s">
         <v>158</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L30" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>160</v>
       </c>
       <c r="B31" t="s">
         <v>161</v>
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
         <v>81.22</v>
       </c>
       <c r="E31">
-        <v>81.22</v>
+        <v>82.92</v>
       </c>
       <c r="F31" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0.0209</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I31" t="s">
         <v>163</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L31" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>165</v>
       </c>
       <c r="B32" t="s">
         <v>166</v>
       </c>
       <c r="C32" t="s">
         <v>167</v>
       </c>
       <c r="D32">
         <v>108.26</v>
       </c>
       <c r="E32">
-        <v>108.26</v>
+        <v>110.53</v>
       </c>
       <c r="F32" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0.021</v>
       </c>
       <c r="H32" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I32" t="s">
         <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>170</v>
       </c>
       <c r="B33" t="s">
         <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
         <v>62.8</v>
       </c>
       <c r="E33">
-        <v>62.8</v>
+        <v>64.14</v>
       </c>
       <c r="F33" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0.0213</v>
       </c>
       <c r="H33" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I33" t="s">
         <v>173</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L33" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>175</v>
       </c>
       <c r="B34" t="s">
         <v>176</v>
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
         <v>74.03</v>
       </c>
       <c r="E34">
-        <v>74.03</v>
+        <v>75.46</v>
       </c>
       <c r="F34" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0.0193</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I34" t="s">
         <v>178</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L34" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>180</v>
       </c>
       <c r="B35" t="s">
         <v>181</v>
       </c>
       <c r="C35" t="s">
         <v>182</v>
       </c>
       <c r="D35">
         <v>85.01</v>
       </c>
       <c r="E35">
-        <v>85.01</v>
+        <v>86.69</v>
       </c>
       <c r="F35" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0.0198</v>
       </c>
       <c r="H35" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I35" t="s">
         <v>183</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>185</v>
       </c>
       <c r="B36" t="s">
         <v>186</v>
       </c>
       <c r="C36" t="s">
         <v>187</v>
       </c>
       <c r="D36">
         <v>97.31</v>
       </c>
       <c r="E36">
-        <v>97.31</v>
+        <v>99.26</v>
       </c>
       <c r="F36" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G36" s="3">
+        <v>0.02</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I36" t="s">
         <v>188</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L36" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>190</v>
       </c>
       <c r="B37" t="s">
         <v>191</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
         <v>78.6</v>
       </c>
       <c r="E37">
         <v>78.6</v>
       </c>
-      <c r="G37" t="s" s="2">
-        <v>15</v>
+      <c r="G37" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H37" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
         <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38">
         <v>42.27</v>
       </c>
       <c r="E38">
-        <v>42.27</v>
+        <v>43.08</v>
       </c>
       <c r="F38" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0.0192</v>
       </c>
       <c r="H38" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I38" t="s">
         <v>198</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L38" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
+        <v>199</v>
+      </c>
+      <c r="B39" t="s">
         <v>200</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D39">
         <v>37.1</v>
       </c>
       <c r="E39">
         <v>37.1</v>
       </c>
-      <c r="G39" t="s" s="2">
-        <v>15</v>
+      <c r="G39" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I39" t="s">
+        <v>202</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
+      </c>
+      <c r="K39" t="s">
+        <v>17</v>
+      </c>
+      <c r="L39" t="s">
         <v>203</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>204</v>
+      </c>
+      <c r="B40" t="s">
         <v>205</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D40">
         <v>79.56</v>
       </c>
       <c r="E40">
-        <v>79.56</v>
+        <v>81.14</v>
       </c>
       <c r="F40" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0.0199</v>
       </c>
       <c r="H40" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I40" t="s">
+        <v>207</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
+      </c>
+      <c r="K40" t="s">
+        <v>17</v>
+      </c>
+      <c r="L40" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>209</v>
       </c>
       <c r="B41" t="s">
         <v>210</v>
       </c>
       <c r="C41" t="s">
         <v>211</v>
       </c>
       <c r="D41">
         <v>118</v>
       </c>
       <c r="E41">
-        <v>118</v>
+        <v>120.32</v>
       </c>
       <c r="F41" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0.0197</v>
       </c>
       <c r="H41" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I41" t="s">
         <v>212</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L41" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>214</v>
       </c>
       <c r="B42" t="s">
         <v>215</v>
       </c>
       <c r="C42" t="s">
         <v>216</v>
       </c>
       <c r="D42">
         <v>16.65</v>
       </c>
       <c r="E42">
-        <v>16.65</v>
+        <v>17.02</v>
       </c>
       <c r="F42" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G42" s="2">
+        <v>0.0222</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I42" t="s">
         <v>217</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L42" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
+        <v>218</v>
+      </c>
+      <c r="B43" t="s">
         <v>219</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D43">
         <v>16.65</v>
       </c>
       <c r="E43">
-        <v>16.65</v>
+        <v>16.92</v>
       </c>
       <c r="F43" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0.0162</v>
       </c>
       <c r="H43" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I43" t="s">
+        <v>221</v>
+      </c>
+      <c r="J43">
+        <v>1</v>
+      </c>
+      <c r="K43" t="s">
+        <v>17</v>
+      </c>
+      <c r="L43" t="s">
         <v>222</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>223</v>
+      </c>
+      <c r="B44" t="s">
         <v>224</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="D44">
         <v>16.65</v>
       </c>
       <c r="E44">
-        <v>16.65</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>16.96</v>
+      </c>
+      <c r="F44" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0.0186</v>
       </c>
       <c r="H44" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I44" t="s">
+        <v>226</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
+      </c>
+      <c r="K44" t="s">
+        <v>17</v>
+      </c>
+      <c r="L44" t="s">
         <v>227</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
+        <v>228</v>
+      </c>
+      <c r="B45" t="s">
         <v>229</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D45">
         <v>16.65</v>
       </c>
       <c r="E45">
-        <v>16.65</v>
+        <v>16.92</v>
       </c>
       <c r="F45" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0.0162</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I45" t="s">
+        <v>231</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
+      </c>
+      <c r="K45" t="s">
+        <v>17</v>
+      </c>
+      <c r="L45" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
+        <v>233</v>
+      </c>
+      <c r="B46" t="s">
         <v>234</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D46">
         <v>16.65</v>
       </c>
       <c r="E46">
-        <v>16.65</v>
+        <v>16.92</v>
       </c>
       <c r="F46" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G46" s="2">
+        <v>0.0162</v>
       </c>
       <c r="H46" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I46" t="s">
+        <v>236</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
+      </c>
+      <c r="K46" t="s">
+        <v>17</v>
+      </c>
+      <c r="L46" t="s">
         <v>237</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>238</v>
+      </c>
+      <c r="B47" t="s">
         <v>239</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D47">
         <v>16.65</v>
       </c>
       <c r="E47">
-        <v>16.65</v>
+        <v>16.92</v>
       </c>
       <c r="F47" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G47" s="2">
+        <v>0.0162</v>
       </c>
       <c r="H47" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I47" t="s">
+        <v>241</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
+      </c>
+      <c r="K47" t="s">
+        <v>17</v>
+      </c>
+      <c r="L47" t="s">
         <v>242</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
+        <v>243</v>
+      </c>
+      <c r="B48" t="s">
         <v>244</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D48">
         <v>16.65</v>
       </c>
       <c r="E48">
-        <v>16.65</v>
+        <v>17.02</v>
       </c>
       <c r="F48" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0.0222</v>
       </c>
       <c r="H48" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I48" t="s">
+        <v>246</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
+      </c>
+      <c r="K48" t="s">
+        <v>17</v>
+      </c>
+      <c r="L48" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
+        <v>248</v>
+      </c>
+      <c r="B49" t="s">
         <v>249</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D49">
         <v>16.65</v>
       </c>
       <c r="E49">
-        <v>16.65</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>16.96</v>
+      </c>
+      <c r="F49" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G49" s="2">
+        <v>0.0186</v>
       </c>
       <c r="H49" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I49" t="s">
+        <v>251</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
+      </c>
+      <c r="K49" t="s">
+        <v>17</v>
+      </c>
+      <c r="L49" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
+        <v>253</v>
+      </c>
+      <c r="B50" t="s">
         <v>254</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="D50">
         <v>16.65</v>
       </c>
       <c r="E50">
-        <v>16.65</v>
+        <v>17.02</v>
       </c>
       <c r="F50" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G50" s="2">
+        <v>0.0222</v>
       </c>
       <c r="H50" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I50" t="s">
+        <v>256</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
+      </c>
+      <c r="K50" t="s">
+        <v>17</v>
+      </c>
+      <c r="L50" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
+        <v>258</v>
+      </c>
+      <c r="B51" t="s">
         <v>259</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D51">
         <v>16.65</v>
       </c>
       <c r="E51">
-        <v>16.65</v>
+        <v>17.02</v>
       </c>
       <c r="F51" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G51" s="2">
+        <v>0.0222</v>
       </c>
       <c r="H51" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I51" t="s">
+        <v>261</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
+      </c>
+      <c r="K51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L51" t="s">
         <v>262</v>
-      </c>
-[...7 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
+        <v>263</v>
+      </c>
+      <c r="B52" t="s">
         <v>264</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="D52">
         <v>98.43</v>
       </c>
       <c r="E52">
-        <v>98.43</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>100.48</v>
+      </c>
+      <c r="F52" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G52" s="2">
+        <v>0.0208</v>
       </c>
       <c r="H52" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I52" t="s">
+        <v>266</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
+      </c>
+      <c r="K52" t="s">
+        <v>17</v>
+      </c>
+      <c r="L52" t="s">
         <v>267</v>
-      </c>
-[...7 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
+        <v>268</v>
+      </c>
+      <c r="B53" t="s">
         <v>269</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="D53">
         <v>260.53</v>
       </c>
       <c r="E53">
-        <v>260.53</v>
+        <v>266.11</v>
       </c>
       <c r="F53" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0.0214</v>
       </c>
       <c r="H53" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I53" t="s">
+        <v>271</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
+      </c>
+      <c r="K53" t="s">
+        <v>17</v>
+      </c>
+      <c r="L53" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
+        <v>273</v>
+      </c>
+      <c r="B54" t="s">
         <v>274</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54">
-        <v>29</v>
+        <v>29.57</v>
       </c>
       <c r="F54" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0.0197</v>
       </c>
       <c r="H54" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I54" t="s">
+        <v>276</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
+      </c>
+      <c r="K54" t="s">
+        <v>17</v>
+      </c>
+      <c r="L54" t="s">
         <v>277</v>
-      </c>
-[...7 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>278</v>
+      </c>
+      <c r="B55" t="s">
         <v>279</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D55">
         <v>38.41</v>
       </c>
       <c r="E55">
-        <v>38.41</v>
+        <v>39.16</v>
       </c>
       <c r="F55" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0.0195</v>
       </c>
       <c r="H55" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I55" t="s">
+        <v>281</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
+      </c>
+      <c r="K55" t="s">
+        <v>17</v>
+      </c>
+      <c r="L55" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>283</v>
+      </c>
+      <c r="B56" t="s">
         <v>284</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="D56">
         <v>52.58</v>
       </c>
       <c r="E56">
-        <v>52.58</v>
+        <v>53.59</v>
       </c>
       <c r="F56" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G56" s="2">
+        <v>0.0192</v>
       </c>
       <c r="H56" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I56" t="s">
+        <v>286</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
+      </c>
+      <c r="K56" t="s">
+        <v>17</v>
+      </c>
+      <c r="L56" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
+        <v>288</v>
+      </c>
+      <c r="B57" t="s">
         <v>289</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="D57">
         <v>110.87</v>
       </c>
       <c r="E57">
-        <v>110.87</v>
+        <v>113.11</v>
       </c>
       <c r="F57" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G57" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H57" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I57" t="s">
+        <v>291</v>
+      </c>
+      <c r="J57">
+        <v>1</v>
+      </c>
+      <c r="K57" t="s">
+        <v>17</v>
+      </c>
+      <c r="L57" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
+        <v>293</v>
+      </c>
+      <c r="B58" t="s">
         <v>294</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D58">
         <v>208.46</v>
       </c>
       <c r="E58">
-        <v>208.46</v>
+        <v>212.46</v>
       </c>
       <c r="F58" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0.0192</v>
       </c>
       <c r="H58" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I58" t="s">
+        <v>296</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
+      </c>
+      <c r="K58" t="s">
+        <v>17</v>
+      </c>
+      <c r="L58" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
+        <v>298</v>
+      </c>
+      <c r="B59" t="s">
         <v>299</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="D59">
         <v>144.61</v>
       </c>
       <c r="E59">
-        <v>144.61</v>
+        <v>147.47</v>
       </c>
       <c r="F59" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0.0198</v>
       </c>
       <c r="H59" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I59" t="s">
+        <v>301</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
+      </c>
+      <c r="K59" t="s">
+        <v>17</v>
+      </c>
+      <c r="L59" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
+        <v>303</v>
+      </c>
+      <c r="B60" t="s">
         <v>304</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D60">
         <v>221.83</v>
       </c>
       <c r="E60">
-        <v>221.83</v>
+        <v>225.46</v>
       </c>
       <c r="F60" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0.0164</v>
       </c>
       <c r="H60" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I60" t="s">
+        <v>306</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
+      </c>
+      <c r="K60" t="s">
+        <v>17</v>
+      </c>
+      <c r="L60" t="s">
         <v>307</v>
-      </c>
-[...7 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
+        <v>308</v>
+      </c>
+      <c r="B61" t="s">
         <v>309</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="D61">
         <v>36.86</v>
       </c>
       <c r="E61">
-        <v>36.86</v>
+        <v>37.7</v>
       </c>
       <c r="F61" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G61" s="2">
+        <v>0.0228</v>
       </c>
       <c r="H61" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I61" t="s">
+        <v>311</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
+      </c>
+      <c r="K61" t="s">
+        <v>17</v>
+      </c>
+      <c r="L61" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>313</v>
+      </c>
+      <c r="B62" t="s">
         <v>314</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="D62">
         <v>10.77</v>
       </c>
       <c r="E62">
-        <v>10.77</v>
+        <v>10.91</v>
       </c>
       <c r="F62" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G62" s="2">
+        <v>0.013</v>
       </c>
       <c r="H62" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I62" t="s">
+        <v>316</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
+      </c>
+      <c r="K62" t="s">
+        <v>17</v>
+      </c>
+      <c r="L62" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>318</v>
+      </c>
+      <c r="B63" t="s">
         <v>319</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="D63">
         <v>11.95</v>
       </c>
       <c r="E63">
-        <v>11.95</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>12.27</v>
+      </c>
+      <c r="F63" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0.0268</v>
       </c>
       <c r="H63" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I63" t="s">
+        <v>321</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
+      </c>
+      <c r="K63" t="s">
+        <v>17</v>
+      </c>
+      <c r="L63" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
+        <v>323</v>
+      </c>
+      <c r="B64" t="s">
         <v>324</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="D64">
         <v>14.5</v>
       </c>
       <c r="E64">
-        <v>14.5</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14.75</v>
+      </c>
+      <c r="F64" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G64" s="2">
+        <v>0.0172</v>
       </c>
       <c r="H64" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I64" t="s">
+        <v>326</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
+      </c>
+      <c r="K64" t="s">
+        <v>17</v>
+      </c>
+      <c r="L64" t="s">
         <v>327</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
+        <v>328</v>
+      </c>
+      <c r="B65" t="s">
         <v>329</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D65">
         <v>15.81</v>
       </c>
       <c r="E65">
-        <v>15.81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>16.22</v>
+      </c>
+      <c r="F65" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G65" s="2">
+        <v>0.0259</v>
       </c>
       <c r="H65" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I65" t="s">
+        <v>331</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
+      </c>
+      <c r="K65" t="s">
+        <v>17</v>
+      </c>
+      <c r="L65" t="s">
         <v>332</v>
-      </c>
-[...7 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
+        <v>333</v>
+      </c>
+      <c r="B66" t="s">
         <v>334</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="D66">
         <v>16.52</v>
       </c>
       <c r="E66">
-        <v>16.52</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>16.97</v>
+      </c>
+      <c r="F66" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G66" s="2">
+        <v>0.0272</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I66" t="s">
+        <v>336</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
+      </c>
+      <c r="K66" t="s">
+        <v>17</v>
+      </c>
+      <c r="L66" t="s">
         <v>337</v>
-      </c>
-[...7 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
+        <v>338</v>
+      </c>
+      <c r="B67" t="s">
         <v>339</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="D67">
         <v>19.42</v>
       </c>
       <c r="E67">
-        <v>19.42</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>19.87</v>
+      </c>
+      <c r="F67" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G67" s="2">
+        <v>0.0232</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I67" t="s">
+        <v>341</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
+      </c>
+      <c r="K67" t="s">
+        <v>17</v>
+      </c>
+      <c r="L67" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
+        <v>343</v>
+      </c>
+      <c r="B68" t="s">
         <v>344</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="D68">
         <v>23.05</v>
       </c>
       <c r="E68">
-        <v>23.05</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>23.47</v>
+      </c>
+      <c r="F68" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G68" s="2">
+        <v>0.0182</v>
       </c>
       <c r="H68" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I68" t="s">
+        <v>346</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
+      </c>
+      <c r="K68" t="s">
+        <v>17</v>
+      </c>
+      <c r="L68" t="s">
         <v>347</v>
-      </c>
-[...7 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
+        <v>348</v>
+      </c>
+      <c r="B69" t="s">
         <v>349</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="D69">
         <v>29.14</v>
       </c>
       <c r="E69">
-        <v>29.14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>29.65</v>
+      </c>
+      <c r="F69" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G69" s="2">
+        <v>0.0175</v>
       </c>
       <c r="H69" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I69" t="s">
+        <v>351</v>
+      </c>
+      <c r="J69">
+        <v>1</v>
+      </c>
+      <c r="K69" t="s">
+        <v>17</v>
+      </c>
+      <c r="L69" t="s">
         <v>352</v>
-      </c>
-[...7 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
+        <v>353</v>
+      </c>
+      <c r="B70" t="s">
         <v>354</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D70">
         <v>38.24</v>
       </c>
       <c r="E70">
-        <v>38.24</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39.1</v>
+      </c>
+      <c r="F70" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G70" s="2">
+        <v>0.0225</v>
       </c>
       <c r="H70" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I70" t="s">
+        <v>356</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
+      </c>
+      <c r="K70" t="s">
+        <v>17</v>
+      </c>
+      <c r="L70" t="s">
         <v>357</v>
-      </c>
-[...7 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
+        <v>358</v>
+      </c>
+      <c r="B71" t="s">
         <v>359</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="D71">
         <v>13.43</v>
       </c>
       <c r="E71">
-        <v>13.43</v>
+        <v>13.77</v>
       </c>
       <c r="F71" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G71" s="2">
+        <v>0.0253</v>
       </c>
       <c r="H71" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I71" t="s">
+        <v>361</v>
+      </c>
+      <c r="J71">
+        <v>1</v>
+      </c>
+      <c r="K71" t="s">
+        <v>17</v>
+      </c>
+      <c r="L71" t="s">
         <v>362</v>
-      </c>
-[...7 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
+        <v>363</v>
+      </c>
+      <c r="B72" t="s">
         <v>364</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D72">
         <v>16.48</v>
       </c>
       <c r="E72">
-        <v>16.48</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>16.82</v>
+      </c>
+      <c r="F72" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G72" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H72" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I72" t="s">
+        <v>366</v>
+      </c>
+      <c r="J72">
+        <v>1</v>
+      </c>
+      <c r="K72" t="s">
+        <v>17</v>
+      </c>
+      <c r="L72" t="s">
         <v>367</v>
-      </c>
-[...7 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
+        <v>368</v>
+      </c>
+      <c r="B73" t="s">
         <v>369</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="D73">
         <v>20.4</v>
       </c>
       <c r="E73">
-        <v>20.4</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20.78</v>
+      </c>
+      <c r="F73" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G73" s="2">
+        <v>0.0186</v>
       </c>
       <c r="H73" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I73" t="s">
+        <v>371</v>
+      </c>
+      <c r="J73">
+        <v>1</v>
+      </c>
+      <c r="K73" t="s">
+        <v>17</v>
+      </c>
+      <c r="L73" t="s">
         <v>372</v>
-      </c>
-[...7 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>373</v>
+      </c>
+      <c r="B74" t="s">
         <v>374</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D74">
         <v>23.42</v>
       </c>
       <c r="E74">
-        <v>23.42</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>23.94</v>
+      </c>
+      <c r="F74" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G74" s="2">
+        <v>0.0222</v>
       </c>
       <c r="H74" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I74" t="s">
+        <v>376</v>
+      </c>
+      <c r="J74">
+        <v>1</v>
+      </c>
+      <c r="K74" t="s">
+        <v>17</v>
+      </c>
+      <c r="L74" t="s">
         <v>377</v>
-      </c>
-[...7 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
+        <v>378</v>
+      </c>
+      <c r="B75" t="s">
         <v>379</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="D75">
         <v>29.14</v>
       </c>
       <c r="E75">
-        <v>29.14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>29.65</v>
+      </c>
+      <c r="F75" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G75" s="2">
+        <v>0.0175</v>
       </c>
       <c r="H75" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I75" t="s">
+        <v>381</v>
+      </c>
+      <c r="J75">
+        <v>1</v>
+      </c>
+      <c r="K75" t="s">
+        <v>17</v>
+      </c>
+      <c r="L75" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
+        <v>383</v>
+      </c>
+      <c r="B76" t="s">
         <v>384</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D76">
         <v>38.24</v>
       </c>
       <c r="E76">
-        <v>38.24</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39.1</v>
+      </c>
+      <c r="F76" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G76" s="2">
+        <v>0.0225</v>
       </c>
       <c r="H76" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I76" t="s">
+        <v>386</v>
+      </c>
+      <c r="J76">
+        <v>1</v>
+      </c>
+      <c r="K76" t="s">
+        <v>17</v>
+      </c>
+      <c r="L76" t="s">
         <v>387</v>
-      </c>
-[...7 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
+        <v>388</v>
+      </c>
+      <c r="B77" t="s">
         <v>389</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D77">
         <v>13.96</v>
       </c>
       <c r="E77">
-        <v>13.96</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14.2</v>
+      </c>
+      <c r="F77" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G77" s="2">
+        <v>0.0172</v>
       </c>
       <c r="H77" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I77" t="s">
+        <v>391</v>
+      </c>
+      <c r="J77">
+        <v>1</v>
+      </c>
+      <c r="K77" t="s">
+        <v>17</v>
+      </c>
+      <c r="L77" t="s">
         <v>392</v>
-      </c>
-[...7 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>393</v>
+      </c>
+      <c r="B78" t="s">
         <v>394</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D78">
         <v>16.51</v>
       </c>
       <c r="E78">
-        <v>16.51</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>16.82</v>
+      </c>
+      <c r="F78" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G78" s="2">
+        <v>0.0188</v>
       </c>
       <c r="H78" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I78" t="s">
+        <v>396</v>
+      </c>
+      <c r="J78">
+        <v>1</v>
+      </c>
+      <c r="K78" t="s">
+        <v>17</v>
+      </c>
+      <c r="L78" t="s">
         <v>397</v>
-      </c>
-[...7 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
+        <v>398</v>
+      </c>
+      <c r="B79" t="s">
         <v>399</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D79">
         <v>20.4</v>
       </c>
       <c r="E79">
-        <v>20.4</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20.78</v>
+      </c>
+      <c r="F79" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G79" s="2">
+        <v>0.0186</v>
       </c>
       <c r="H79" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I79" t="s">
+        <v>401</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
+      </c>
+      <c r="K79" t="s">
+        <v>17</v>
+      </c>
+      <c r="L79" t="s">
         <v>402</v>
-      </c>
-[...7 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
+        <v>403</v>
+      </c>
+      <c r="B80" t="s">
         <v>404</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="D80">
         <v>23.4</v>
       </c>
       <c r="E80">
-        <v>23.4</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>23.92</v>
+      </c>
+      <c r="F80" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G80" s="2">
+        <v>0.0222</v>
       </c>
       <c r="H80" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I80" t="s">
+        <v>406</v>
+      </c>
+      <c r="J80">
+        <v>1</v>
+      </c>
+      <c r="K80" t="s">
+        <v>17</v>
+      </c>
+      <c r="L80" t="s">
         <v>407</v>
-      </c>
-[...7 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
+        <v>408</v>
+      </c>
+      <c r="B81" t="s">
         <v>409</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D81">
         <v>29.14</v>
       </c>
       <c r="E81">
-        <v>29.14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>29.65</v>
+      </c>
+      <c r="F81" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G81" s="2">
+        <v>0.0175</v>
       </c>
       <c r="H81" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I81" t="s">
+        <v>411</v>
+      </c>
+      <c r="J81">
+        <v>1</v>
+      </c>
+      <c r="K81" t="s">
+        <v>17</v>
+      </c>
+      <c r="L81" t="s">
         <v>412</v>
-      </c>
-[...7 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>413</v>
+      </c>
+      <c r="B82" t="s">
         <v>414</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="D82">
         <v>38.24</v>
       </c>
       <c r="E82">
-        <v>38.24</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39.1</v>
+      </c>
+      <c r="F82" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G82" s="2">
+        <v>0.0225</v>
       </c>
       <c r="H82" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I82" t="s">
+        <v>416</v>
+      </c>
+      <c r="J82">
+        <v>1</v>
+      </c>
+      <c r="K82" t="s">
+        <v>17</v>
+      </c>
+      <c r="L82" t="s">
         <v>417</v>
-      </c>
-[...7 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>418</v>
+      </c>
+      <c r="B83" t="s">
         <v>419</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="D83">
         <v>14.66</v>
       </c>
       <c r="E83">
-        <v>14.66</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14.97</v>
+      </c>
+      <c r="F83" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G83" s="2">
+        <v>0.0211</v>
       </c>
       <c r="H83" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I83" t="s">
+        <v>421</v>
+      </c>
+      <c r="J83">
+        <v>1</v>
+      </c>
+      <c r="K83" t="s">
+        <v>17</v>
+      </c>
+      <c r="L83" t="s">
         <v>422</v>
-      </c>
-[...7 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
+        <v>423</v>
+      </c>
+      <c r="B84" t="s">
         <v>424</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="D84">
         <v>17.03</v>
       </c>
       <c r="E84">
-        <v>17.03</v>
+        <v>17.47</v>
       </c>
       <c r="F84" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G84" s="2">
+        <v>0.0258</v>
       </c>
       <c r="H84" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I84" t="s">
+        <v>426</v>
+      </c>
+      <c r="J84">
+        <v>1</v>
+      </c>
+      <c r="K84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L84" t="s">
         <v>427</v>
-      </c>
-[...7 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
+        <v>428</v>
+      </c>
+      <c r="B85" t="s">
         <v>429</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="D85">
         <v>20.04</v>
       </c>
       <c r="E85">
-        <v>20.04</v>
+        <v>20.48</v>
       </c>
       <c r="F85" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G85" s="2">
+        <v>0.022</v>
       </c>
       <c r="H85" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I85" t="s">
+        <v>431</v>
+      </c>
+      <c r="J85">
+        <v>1</v>
+      </c>
+      <c r="K85" t="s">
+        <v>17</v>
+      </c>
+      <c r="L85" t="s">
         <v>432</v>
-      </c>
-[...7 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
+        <v>433</v>
+      </c>
+      <c r="B86" t="s">
         <v>434</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="D86">
         <v>27.67</v>
       </c>
       <c r="E86">
-        <v>27.67</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>28.17</v>
+      </c>
+      <c r="F86" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G86" s="2">
+        <v>0.0181</v>
       </c>
       <c r="H86" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I86" t="s">
+        <v>436</v>
+      </c>
+      <c r="J86">
+        <v>1</v>
+      </c>
+      <c r="K86" t="s">
+        <v>17</v>
+      </c>
+      <c r="L86" t="s">
         <v>437</v>
-      </c>
-[...7 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
+        <v>438</v>
+      </c>
+      <c r="B87" t="s">
         <v>439</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="D87">
         <v>15.81</v>
       </c>
       <c r="E87">
-        <v>15.81</v>
+        <v>16.12</v>
       </c>
       <c r="F87" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G87" s="2">
+        <v>0.0196</v>
       </c>
       <c r="H87" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I87" t="s">
+        <v>441</v>
+      </c>
+      <c r="J87">
+        <v>1</v>
+      </c>
+      <c r="K87" t="s">
+        <v>17</v>
+      </c>
+      <c r="L87" t="s">
         <v>442</v>
-      </c>
-[...7 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
+        <v>443</v>
+      </c>
+      <c r="B88" t="s">
         <v>444</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="D88">
         <v>19.15</v>
       </c>
       <c r="E88">
-        <v>19.15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>19.47</v>
+      </c>
+      <c r="F88" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G88" s="2">
+        <v>0.0167</v>
       </c>
       <c r="H88" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I88" t="s">
+        <v>446</v>
+      </c>
+      <c r="J88">
+        <v>1</v>
+      </c>
+      <c r="K88" t="s">
+        <v>17</v>
+      </c>
+      <c r="L88" t="s">
         <v>447</v>
-      </c>
-[...7 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
+        <v>448</v>
+      </c>
+      <c r="B89" t="s">
         <v>449</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="D89">
         <v>23.44</v>
       </c>
       <c r="E89">
-        <v>23.44</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>23.96</v>
+      </c>
+      <c r="F89" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G89" s="2">
+        <v>0.0222</v>
       </c>
       <c r="H89" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I89" t="s">
+        <v>451</v>
+      </c>
+      <c r="J89">
+        <v>1</v>
+      </c>
+      <c r="K89" t="s">
+        <v>17</v>
+      </c>
+      <c r="L89" t="s">
         <v>452</v>
-      </c>
-[...7 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
+        <v>453</v>
+      </c>
+      <c r="B90" t="s">
         <v>454</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="D90">
         <v>25.95</v>
       </c>
       <c r="E90">
-        <v>25.95</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>26.48</v>
+      </c>
+      <c r="F90" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G90" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H90" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I90" t="s">
+        <v>456</v>
+      </c>
+      <c r="J90">
+        <v>1</v>
+      </c>
+      <c r="K90" t="s">
+        <v>17</v>
+      </c>
+      <c r="L90" t="s">
         <v>457</v>
-      </c>
-[...7 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
+        <v>458</v>
+      </c>
+      <c r="B91" t="s">
         <v>459</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="D91">
         <v>12.16</v>
       </c>
       <c r="E91">
-        <v>12.16</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>12.41</v>
+      </c>
+      <c r="F91" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G91" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H91" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I91" t="s">
+        <v>461</v>
+      </c>
+      <c r="J91">
+        <v>1</v>
+      </c>
+      <c r="K91" t="s">
+        <v>17</v>
+      </c>
+      <c r="L91" t="s">
         <v>462</v>
-      </c>
-[...7 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
+        <v>463</v>
+      </c>
+      <c r="B92" t="s">
         <v>464</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="D92">
         <v>15.52</v>
       </c>
       <c r="E92">
-        <v>15.52</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>15.87</v>
+      </c>
+      <c r="F92" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G92" s="2">
+        <v>0.0226</v>
       </c>
       <c r="H92" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I92" t="s">
+        <v>466</v>
+      </c>
+      <c r="J92">
+        <v>1</v>
+      </c>
+      <c r="K92" t="s">
+        <v>17</v>
+      </c>
+      <c r="L92" t="s">
         <v>467</v>
-      </c>
-[...7 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
+        <v>468</v>
+      </c>
+      <c r="B93" t="s">
         <v>469</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="D93">
         <v>26.24</v>
       </c>
       <c r="E93">
-        <v>26.24</v>
+        <v>26.79</v>
       </c>
       <c r="F93" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G93" s="2">
+        <v>0.021</v>
       </c>
       <c r="H93" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I93" t="s">
+        <v>471</v>
+      </c>
+      <c r="J93">
+        <v>1</v>
+      </c>
+      <c r="K93" t="s">
+        <v>17</v>
+      </c>
+      <c r="L93" t="s">
         <v>472</v>
-      </c>
-[...7 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
+        <v>473</v>
+      </c>
+      <c r="B94" t="s">
         <v>474</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="D94">
         <v>34.47</v>
       </c>
       <c r="E94">
-        <v>34.47</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>35.12</v>
+      </c>
+      <c r="F94" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G94" s="2">
+        <v>0.0189</v>
       </c>
       <c r="H94" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I94" t="s">
+        <v>476</v>
+      </c>
+      <c r="J94">
+        <v>1</v>
+      </c>
+      <c r="K94" t="s">
+        <v>17</v>
+      </c>
+      <c r="L94" t="s">
         <v>477</v>
-      </c>
-[...7 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
+        <v>478</v>
+      </c>
+      <c r="B95" t="s">
         <v>479</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="D95">
         <v>12.16</v>
       </c>
       <c r="E95">
-        <v>12.16</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>12.41</v>
+      </c>
+      <c r="F95" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G95" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H95" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I95" t="s">
+        <v>481</v>
+      </c>
+      <c r="J95">
+        <v>1</v>
+      </c>
+      <c r="K95" t="s">
+        <v>17</v>
+      </c>
+      <c r="L95" t="s">
         <v>482</v>
-      </c>
-[...7 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>483</v>
+      </c>
+      <c r="B96" t="s">
         <v>484</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="D96">
         <v>14.94</v>
       </c>
       <c r="E96">
-        <v>14.94</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>15.13</v>
+      </c>
+      <c r="F96" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G96" s="2">
+        <v>0.0127</v>
       </c>
       <c r="H96" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I96" t="s">
+        <v>486</v>
+      </c>
+      <c r="J96">
+        <v>1</v>
+      </c>
+      <c r="K96" t="s">
+        <v>17</v>
+      </c>
+      <c r="L96" t="s">
         <v>487</v>
-      </c>
-[...7 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>488</v>
+      </c>
+      <c r="B97" t="s">
         <v>489</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="D97">
         <v>25.5</v>
       </c>
       <c r="E97">
-        <v>25.5</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>26.05</v>
+      </c>
+      <c r="F97" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G97" s="2">
+        <v>0.0216</v>
       </c>
       <c r="H97" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I97" t="s">
+        <v>491</v>
+      </c>
+      <c r="J97">
+        <v>1</v>
+      </c>
+      <c r="K97" t="s">
+        <v>17</v>
+      </c>
+      <c r="L97" t="s">
         <v>492</v>
-      </c>
-[...7 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
+        <v>493</v>
+      </c>
+      <c r="B98" t="s">
         <v>494</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="D98">
         <v>32.71</v>
       </c>
       <c r="E98">
-        <v>32.71</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>33.43</v>
+      </c>
+      <c r="F98" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G98" s="2">
+        <v>0.022</v>
       </c>
       <c r="H98" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I98" t="s">
+        <v>496</v>
+      </c>
+      <c r="J98">
+        <v>1</v>
+      </c>
+      <c r="K98" t="s">
+        <v>17</v>
+      </c>
+      <c r="L98" t="s">
         <v>497</v>
-      </c>
-[...7 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
+        <v>498</v>
+      </c>
+      <c r="B99" t="s">
         <v>499</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="D99">
         <v>761.83</v>
       </c>
       <c r="E99">
-        <v>761.83</v>
+        <v>838.87</v>
       </c>
       <c r="F99" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G99" s="2">
+        <v>0.1011</v>
       </c>
       <c r="H99" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I99" t="s">
+        <v>501</v>
+      </c>
+      <c r="J99">
+        <v>1</v>
+      </c>
+      <c r="K99" t="s">
+        <v>17</v>
+      </c>
+      <c r="L99" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>503</v>
+      </c>
+      <c r="B100" t="s">
         <v>504</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="D100">
         <v>1009.61</v>
       </c>
       <c r="E100">
-        <v>1009.61</v>
+        <v>1029.82</v>
       </c>
       <c r="F100" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G100" s="3">
+        <v>0.02</v>
       </c>
       <c r="H100" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I100" t="s">
+        <v>506</v>
+      </c>
+      <c r="J100">
+        <v>1</v>
+      </c>
+      <c r="K100" t="s">
+        <v>17</v>
+      </c>
+      <c r="L100" t="s">
         <v>507</v>
-      </c>
-[...7 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>508</v>
+      </c>
+      <c r="B101" t="s">
         <v>509</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="D101">
         <v>702.65</v>
       </c>
       <c r="E101">
-        <v>702.65</v>
+        <v>772.37</v>
       </c>
       <c r="F101" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G101" s="2">
+        <v>0.0992</v>
       </c>
       <c r="H101" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I101" t="s">
+        <v>511</v>
+      </c>
+      <c r="J101">
+        <v>1</v>
+      </c>
+      <c r="K101" t="s">
+        <v>17</v>
+      </c>
+      <c r="L101" t="s">
         <v>512</v>
-      </c>
-[...7 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>513</v>
+      </c>
+      <c r="B102" t="s">
         <v>514</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="D102">
         <v>859.54</v>
       </c>
       <c r="E102">
-        <v>859.54</v>
+        <v>876.37</v>
       </c>
       <c r="F102" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G102" s="2">
+        <v>0.0196</v>
       </c>
       <c r="H102" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I102" t="s">
+        <v>516</v>
+      </c>
+      <c r="J102">
+        <v>1</v>
+      </c>
+      <c r="K102" t="s">
+        <v>17</v>
+      </c>
+      <c r="L102" t="s">
         <v>517</v>
-      </c>
-[...7 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>518</v>
+      </c>
+      <c r="B103" t="s">
         <v>519</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="D103">
         <v>651.4</v>
       </c>
       <c r="E103">
-        <v>651.4</v>
+        <v>664.95</v>
       </c>
       <c r="F103" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G103" s="2">
+        <v>0.0208</v>
       </c>
       <c r="H103" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I103" t="s">
+        <v>521</v>
+      </c>
+      <c r="J103">
+        <v>1</v>
+      </c>
+      <c r="K103" t="s">
+        <v>17</v>
+      </c>
+      <c r="L103" t="s">
         <v>522</v>
-      </c>
-[...7 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>523</v>
+      </c>
+      <c r="B104" t="s">
         <v>524</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="D104">
         <v>753.89</v>
       </c>
       <c r="E104">
-        <v>753.89</v>
+        <v>768.96</v>
       </c>
       <c r="F104" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G104" s="3">
+        <v>0.02</v>
       </c>
       <c r="H104" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I104" t="s">
+        <v>526</v>
+      </c>
+      <c r="J104">
+        <v>1</v>
+      </c>
+      <c r="K104" t="s">
+        <v>17</v>
+      </c>
+      <c r="L104" t="s">
         <v>527</v>
-      </c>
-[...7 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
+        <v>528</v>
+      </c>
+      <c r="B105" t="s">
         <v>529</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="D105">
         <v>194.59</v>
       </c>
       <c r="E105">
-        <v>194.59</v>
+        <v>198.88</v>
       </c>
       <c r="F105" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G105" s="2">
+        <v>0.022</v>
       </c>
       <c r="H105" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I105" t="s">
+        <v>531</v>
+      </c>
+      <c r="J105">
+        <v>1</v>
+      </c>
+      <c r="K105" t="s">
+        <v>17</v>
+      </c>
+      <c r="L105" t="s">
         <v>532</v>
-      </c>
-[...7 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>533</v>
+      </c>
+      <c r="B106" t="s">
         <v>534</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="D106">
         <v>38.36</v>
       </c>
       <c r="E106">
-        <v>38.36</v>
+        <v>39.19</v>
       </c>
       <c r="F106" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G106" s="2">
+        <v>0.0216</v>
       </c>
       <c r="H106" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I106" t="s">
+        <v>536</v>
+      </c>
+      <c r="J106">
+        <v>1</v>
+      </c>
+      <c r="K106" t="s">
+        <v>17</v>
+      </c>
+      <c r="L106" t="s">
         <v>537</v>
-      </c>
-[...7 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
+        <v>538</v>
+      </c>
+      <c r="B107" t="s">
         <v>539</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="D107">
         <v>47.55</v>
       </c>
       <c r="E107">
-        <v>47.55</v>
+        <v>48.55</v>
       </c>
       <c r="F107" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G107" s="2">
+        <v>0.021</v>
       </c>
       <c r="H107" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I107" t="s">
+        <v>541</v>
+      </c>
+      <c r="J107">
+        <v>1</v>
+      </c>
+      <c r="K107" t="s">
+        <v>17</v>
+      </c>
+      <c r="L107" t="s">
         <v>542</v>
-      </c>
-[...7 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
+        <v>543</v>
+      </c>
+      <c r="B108" t="s">
         <v>544</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="D108">
         <v>52.15</v>
       </c>
       <c r="E108">
-        <v>52.15</v>
+        <v>53.12</v>
       </c>
       <c r="F108" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G108" s="2">
+        <v>0.0186</v>
       </c>
       <c r="H108" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I108" t="s">
+        <v>546</v>
+      </c>
+      <c r="J108">
+        <v>5</v>
+      </c>
+      <c r="K108" t="s">
+        <v>17</v>
+      </c>
+      <c r="L108" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
+        <v>548</v>
+      </c>
+      <c r="B109" t="s">
         <v>549</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="D109">
         <v>110.36</v>
       </c>
       <c r="E109">
-        <v>110.36</v>
+        <v>112.66</v>
       </c>
       <c r="F109" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G109" s="2">
+        <v>0.0208</v>
       </c>
       <c r="H109" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I109" t="s">
+        <v>551</v>
+      </c>
+      <c r="J109">
+        <v>1</v>
+      </c>
+      <c r="K109" t="s">
+        <v>17</v>
+      </c>
+      <c r="L109" t="s">
         <v>552</v>
-      </c>
-[...7 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>553</v>
+      </c>
+      <c r="B110" t="s">
         <v>554</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="D110">
         <v>115.12</v>
       </c>
       <c r="E110">
-        <v>115.12</v>
+        <v>117.42</v>
       </c>
       <c r="F110" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G110" s="3">
+        <v>0.02</v>
       </c>
       <c r="H110" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I110" t="s">
+        <v>556</v>
+      </c>
+      <c r="J110">
+        <v>1</v>
+      </c>
+      <c r="K110" t="s">
+        <v>17</v>
+      </c>
+      <c r="L110" t="s">
         <v>557</v>
-      </c>
-[...7 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>558</v>
+      </c>
+      <c r="B111" t="s">
         <v>559</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="D111">
         <v>12.14</v>
       </c>
       <c r="E111">
-        <v>12.14</v>
+        <v>12.31</v>
       </c>
       <c r="F111" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G111" s="2">
+        <v>0.014</v>
       </c>
       <c r="H111" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I111" t="s">
+        <v>561</v>
+      </c>
+      <c r="J111">
+        <v>1</v>
+      </c>
+      <c r="K111" t="s">
+        <v>17</v>
+      </c>
+      <c r="L111" t="s">
         <v>562</v>
-      </c>
-[...7 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>563</v>
+      </c>
+      <c r="B112" t="s">
         <v>564</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="D112">
         <v>15.79</v>
       </c>
       <c r="E112">
-        <v>15.79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>16.06</v>
+      </c>
+      <c r="F112" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G112" s="2">
+        <v>0.0171</v>
       </c>
       <c r="H112" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I112" t="s">
+        <v>566</v>
+      </c>
+      <c r="J112">
+        <v>1</v>
+      </c>
+      <c r="K112" t="s">
+        <v>17</v>
+      </c>
+      <c r="L112" t="s">
         <v>567</v>
-      </c>
-[...7 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
+        <v>568</v>
+      </c>
+      <c r="B113" t="s">
         <v>569</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="D113">
         <v>24.34</v>
       </c>
       <c r="E113">
-        <v>24.34</v>
+        <v>24.81</v>
       </c>
       <c r="F113" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G113" s="2">
+        <v>0.0193</v>
       </c>
       <c r="H113" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I113" t="s">
+        <v>571</v>
+      </c>
+      <c r="J113">
+        <v>1</v>
+      </c>
+      <c r="K113" t="s">
+        <v>17</v>
+      </c>
+      <c r="L113" t="s">
         <v>572</v>
-      </c>
-[...7 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>573</v>
+      </c>
+      <c r="B114" t="s">
         <v>574</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="D114">
         <v>29.02</v>
       </c>
       <c r="E114">
-        <v>29.02</v>
+        <v>29.66</v>
       </c>
       <c r="F114" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G114" s="2">
+        <v>0.0221</v>
       </c>
       <c r="H114" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I114" t="s">
+        <v>576</v>
+      </c>
+      <c r="J114">
+        <v>1</v>
+      </c>
+      <c r="K114" t="s">
+        <v>17</v>
+      </c>
+      <c r="L114" t="s">
         <v>577</v>
-      </c>
-[...7 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>578</v>
+      </c>
+      <c r="B115" t="s">
         <v>579</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="D115">
         <v>32.5</v>
       </c>
       <c r="E115">
-        <v>32.5</v>
+        <v>33.17</v>
       </c>
       <c r="F115" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G115" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H115" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I115" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="J115">
         <v>10</v>
       </c>
       <c r="K115" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L115" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>583</v>
+      </c>
+      <c r="B116" t="s">
         <v>584</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="D116">
         <v>33.8</v>
       </c>
       <c r="E116">
-        <v>33.8</v>
+        <v>34.43</v>
       </c>
       <c r="F116" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G116" s="2">
+        <v>0.0186</v>
       </c>
       <c r="H116" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I116" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="J116">
         <v>10</v>
       </c>
       <c r="K116" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L116" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>588</v>
+      </c>
+      <c r="B117" t="s">
         <v>589</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="D117">
         <v>103.53</v>
       </c>
       <c r="E117">
-        <v>103.53</v>
+        <v>105.69</v>
       </c>
       <c r="F117" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G117" s="2">
+        <v>0.0209</v>
       </c>
       <c r="H117" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I117" t="s">
+        <v>591</v>
+      </c>
+      <c r="J117">
+        <v>1</v>
+      </c>
+      <c r="K117" t="s">
+        <v>17</v>
+      </c>
+      <c r="L117" t="s">
         <v>592</v>
-      </c>
-[...7 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>593</v>
+      </c>
+      <c r="B118" t="s">
         <v>594</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="D118">
         <v>130.54</v>
       </c>
       <c r="E118">
-        <v>130.54</v>
+        <v>133.17</v>
       </c>
       <c r="F118" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G118" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H118" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I118" t="s">
+        <v>596</v>
+      </c>
+      <c r="J118">
+        <v>1</v>
+      </c>
+      <c r="K118" t="s">
+        <v>17</v>
+      </c>
+      <c r="L118" t="s">
         <v>597</v>
-      </c>
-[...7 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>598</v>
+      </c>
+      <c r="B119" t="s">
         <v>599</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="D119">
         <v>199.03</v>
       </c>
       <c r="E119">
-        <v>199.03</v>
+        <v>203.29</v>
       </c>
       <c r="F119" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G119" s="2">
+        <v>0.0214</v>
       </c>
       <c r="H119" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I119" t="s">
+        <v>601</v>
+      </c>
+      <c r="J119">
+        <v>1</v>
+      </c>
+      <c r="K119" t="s">
+        <v>17</v>
+      </c>
+      <c r="L119" t="s">
         <v>602</v>
-      </c>
-[...7 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>603</v>
+      </c>
+      <c r="B120" t="s">
         <v>604</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="D120">
         <v>253.45</v>
       </c>
       <c r="E120">
-        <v>253.45</v>
+        <v>258.25</v>
       </c>
       <c r="F120" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G120" s="2">
+        <v>0.0189</v>
       </c>
       <c r="H120" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I120" t="s">
+        <v>606</v>
+      </c>
+      <c r="J120">
+        <v>1</v>
+      </c>
+      <c r="K120" t="s">
+        <v>17</v>
+      </c>
+      <c r="L120" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
+        <v>608</v>
+      </c>
+      <c r="B121" t="s">
         <v>609</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="D121">
         <v>11.93</v>
       </c>
       <c r="E121">
-        <v>11.93</v>
+        <v>12.27</v>
       </c>
       <c r="F121" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G121" s="2">
+        <v>0.0285</v>
       </c>
       <c r="H121" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I121" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="J121">
         <v>10</v>
       </c>
       <c r="K121" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L121" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
+        <v>613</v>
+      </c>
+      <c r="B122" t="s">
         <v>614</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="D122">
         <v>17.42</v>
       </c>
       <c r="E122">
-        <v>17.42</v>
+        <v>17.73</v>
       </c>
       <c r="F122" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G122" s="2">
+        <v>0.0178</v>
       </c>
       <c r="H122" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I122" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="J122">
         <v>10</v>
       </c>
       <c r="K122" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L122" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
+        <v>618</v>
+      </c>
+      <c r="B123" t="s">
         <v>619</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="D123">
         <v>5.88</v>
       </c>
       <c r="E123">
-        <v>5.88</v>
+        <v>6.02</v>
       </c>
       <c r="F123" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G123" s="2">
+        <v>0.0238</v>
       </c>
       <c r="H123" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I123" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="J123">
         <v>10</v>
       </c>
       <c r="K123" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L123" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>623</v>
+      </c>
+      <c r="B124" t="s">
         <v>624</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="D124">
         <v>8.26</v>
       </c>
       <c r="E124">
-        <v>8.26</v>
+        <v>8.43</v>
       </c>
       <c r="F124" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G124" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H124" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I124" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="J124">
         <v>10</v>
       </c>
       <c r="K124" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L124" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>628</v>
+      </c>
+      <c r="B125" t="s">
         <v>629</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
       <c r="D125">
         <v>29.36</v>
       </c>
       <c r="E125">
-        <v>29.36</v>
+        <v>29.98</v>
       </c>
       <c r="F125" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G125" s="2">
+        <v>0.0211</v>
       </c>
       <c r="H125" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I125" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="J125">
         <v>10</v>
       </c>
       <c r="K125" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L125" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
+        <v>633</v>
+      </c>
+      <c r="B126" t="s">
         <v>634</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
       <c r="D126">
         <v>42.02</v>
       </c>
       <c r="E126">
-        <v>42.02</v>
+        <v>42.84</v>
       </c>
       <c r="F126" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G126" s="2">
+        <v>0.0195</v>
       </c>
       <c r="H126" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I126" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="J126">
         <v>10</v>
       </c>
       <c r="K126" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L126" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>638</v>
+      </c>
+      <c r="B127" t="s">
         <v>639</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="D127">
         <v>10.59</v>
       </c>
       <c r="E127">
-        <v>10.59</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>10.83</v>
+      </c>
+      <c r="F127" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G127" s="2">
+        <v>0.0227</v>
       </c>
       <c r="H127" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I127" t="s">
+        <v>641</v>
+      </c>
+      <c r="J127">
+        <v>1</v>
+      </c>
+      <c r="K127" t="s">
+        <v>17</v>
+      </c>
+      <c r="L127" t="s">
         <v>642</v>
-      </c>
-[...7 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>643</v>
       </c>
       <c r="B128" t="s">
         <v>644</v>
       </c>
       <c r="C128" t="s">
         <v>645</v>
       </c>
       <c r="D128">
         <v>14.15</v>
       </c>
       <c r="E128">
-        <v>14.15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14.46</v>
+      </c>
+      <c r="F128" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G128" s="2">
+        <v>0.0219</v>
       </c>
       <c r="H128" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I128" t="s">
         <v>646</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L128" t="s">
-        <v>618</v>
+        <v>647</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B129" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C129" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D129">
         <v>17.42</v>
       </c>
       <c r="E129">
-        <v>17.42</v>
+        <v>17.73</v>
       </c>
       <c r="F129" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G129" s="2">
+        <v>0.0178</v>
       </c>
       <c r="H129" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I129" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L129" t="s">
-        <v>623</v>
+        <v>652</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B130" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="C130" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="D130">
         <v>16.54</v>
       </c>
       <c r="E130">
-        <v>16.54</v>
+        <v>16.81</v>
       </c>
       <c r="F130" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G130" s="2">
+        <v>0.0163</v>
       </c>
       <c r="H130" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I130" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L130" t="s">
-        <v>628</v>
+        <v>657</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="B131" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="C131" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="D131">
         <v>19.85</v>
       </c>
       <c r="E131">
-        <v>19.85</v>
+        <v>20.23</v>
       </c>
       <c r="F131" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G131" s="2">
+        <v>0.0191</v>
       </c>
       <c r="H131" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I131" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L131" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B132" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="C132" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="D132">
         <v>26.4</v>
       </c>
       <c r="E132">
-        <v>26.4</v>
+        <v>27.05</v>
       </c>
       <c r="F132" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G132" s="2">
+        <v>0.0246</v>
       </c>
       <c r="H132" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I132" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L132" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B133" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="C133" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="D133">
         <v>25.46</v>
       </c>
       <c r="E133">
-        <v>25.46</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>26.04</v>
+      </c>
+      <c r="F133" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G133" s="2">
+        <v>0.0228</v>
       </c>
       <c r="H133" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I133" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L133" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="B134" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="C134" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="D134">
         <v>35.43</v>
       </c>
       <c r="E134">
-        <v>35.43</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>36.09</v>
+      </c>
+      <c r="F134" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G134" s="2">
+        <v>0.0186</v>
       </c>
       <c r="H134" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I134" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L134" t="s">
-        <v>633</v>
+        <v>677</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="B135" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="C135" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="D135">
         <v>59.65</v>
       </c>
       <c r="E135">
-        <v>59.65</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>60.96</v>
+      </c>
+      <c r="F135" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G135" s="2">
+        <v>0.022</v>
       </c>
       <c r="H135" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I135" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L135" t="s">
-        <v>638</v>
+        <v>682</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="B136" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="C136" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="D136">
         <v>38.18</v>
       </c>
       <c r="E136">
-        <v>38.18</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>38.96</v>
+      </c>
+      <c r="F136" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G136" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H136" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I136" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L136" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="B137" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="C137" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="D137">
         <v>52.17</v>
       </c>
       <c r="E137">
-        <v>52.17</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>53.25</v>
+      </c>
+      <c r="F137" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G137" s="2">
+        <v>0.0207</v>
       </c>
       <c r="H137" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I137" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L137" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="B138" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="C138" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="D138">
         <v>83.55</v>
       </c>
       <c r="E138">
-        <v>83.55</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>85.2</v>
+      </c>
+      <c r="F138" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G138" s="2">
+        <v>0.0197</v>
       </c>
       <c r="H138" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I138" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L138" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="B139" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="C139" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="D139">
         <v>17.27</v>
       </c>
       <c r="E139">
-        <v>17.27</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>17.58</v>
+      </c>
+      <c r="F139" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G139" s="2">
+        <v>0.018</v>
       </c>
       <c r="H139" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I139" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L139" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="B140" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="C140" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="D140">
         <v>20.02</v>
       </c>
       <c r="E140">
-        <v>20.02</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20.49</v>
+      </c>
+      <c r="F140" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G140" s="2">
+        <v>0.0235</v>
       </c>
       <c r="H140" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I140" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L140" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="B141" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="C141" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="D141">
         <v>20.89</v>
       </c>
       <c r="E141">
-        <v>20.89</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>21.3</v>
+      </c>
+      <c r="F141" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G141" s="2">
+        <v>0.0196</v>
       </c>
       <c r="H141" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I141" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L141" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="B142" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="C142" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="D142">
         <v>26.17</v>
       </c>
       <c r="E142">
-        <v>26.17</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>26.71</v>
+      </c>
+      <c r="F142" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G142" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H142" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I142" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L142" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="B143" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="C143" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="D143">
         <v>34.58</v>
       </c>
       <c r="E143">
-        <v>34.58</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>35.26</v>
+      </c>
+      <c r="F143" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G143" s="2">
+        <v>0.0197</v>
       </c>
       <c r="H143" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I143" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L143" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B144" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="C144" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="D144">
         <v>31.54</v>
       </c>
       <c r="E144">
-        <v>31.54</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>32.08</v>
+      </c>
+      <c r="F144" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G144" s="2">
+        <v>0.0171</v>
       </c>
       <c r="H144" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I144" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L144" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="B145" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="C145" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="D145">
         <v>9.48</v>
       </c>
       <c r="E145">
-        <v>9.48</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>9.72</v>
+      </c>
+      <c r="F145" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G145" s="2">
+        <v>0.0253</v>
       </c>
       <c r="H145" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I145" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L145" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="B146" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="C146" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="D146">
         <v>9.33</v>
       </c>
       <c r="E146">
-        <v>9.33</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>9.53</v>
+      </c>
+      <c r="F146" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G146" s="2">
+        <v>0.0214</v>
       </c>
       <c r="H146" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I146" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
       <c r="K146" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L146" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="B147" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="C147" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="D147">
         <v>12.41</v>
       </c>
       <c r="E147">
-        <v>12.41</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>12.65</v>
+      </c>
+      <c r="F147" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G147" s="2">
+        <v>0.0193</v>
       </c>
       <c r="H147" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I147" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L147" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="B148" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="C148" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="D148">
         <v>5.56</v>
       </c>
       <c r="E148">
-        <v>5.56</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>5.66</v>
+      </c>
+      <c r="F148" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G148" s="2">
+        <v>0.018</v>
       </c>
       <c r="H148" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I148" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
       <c r="K148" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L148" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="B149" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="C149" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="D149">
         <v>6.19</v>
       </c>
       <c r="E149">
-        <v>6.19</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>6.33</v>
+      </c>
+      <c r="F149" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G149" s="2">
+        <v>0.0226</v>
       </c>
       <c r="H149" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I149" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L149" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="B150" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="C150" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="D150">
         <v>12.2</v>
       </c>
       <c r="E150">
-        <v>12.2</v>
+        <v>12.51</v>
       </c>
       <c r="F150" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G150" s="2">
+        <v>0.0254</v>
       </c>
       <c r="H150" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I150" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L150" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="B151" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="C151" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="D151">
         <v>10.37</v>
       </c>
       <c r="E151">
-        <v>10.37</v>
+        <v>10.64</v>
       </c>
       <c r="F151" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G151" s="2">
+        <v>0.026</v>
       </c>
       <c r="H151" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I151" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L151" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="B152" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="C152" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="D152">
         <v>9.23</v>
       </c>
       <c r="E152">
-        <v>9.23</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>9.33</v>
+      </c>
+      <c r="F152" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G152" s="2">
+        <v>0.0108</v>
       </c>
       <c r="H152" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I152" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
       <c r="K152" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L152" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="B153" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="C153" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="D153">
         <v>6.33</v>
       </c>
       <c r="E153">
-        <v>6.33</v>
+        <v>6.47</v>
       </c>
       <c r="F153" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G153" s="2">
+        <v>0.0221</v>
       </c>
       <c r="H153" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I153" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
       <c r="K153" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L153" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="B154" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="C154" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="D154">
         <v>38.92</v>
       </c>
       <c r="E154">
-        <v>38.92</v>
+        <v>39.68</v>
       </c>
       <c r="F154" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G154" s="2">
+        <v>0.0195</v>
       </c>
       <c r="H154" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I154" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
       <c r="K154" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L154" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="B155" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="C155" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="D155">
         <v>34.95</v>
       </c>
       <c r="E155">
-        <v>34.95</v>
+        <v>35.67</v>
       </c>
       <c r="F155" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G155" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H155" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I155" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="J155">
         <v>1</v>
       </c>
       <c r="K155" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L155" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="B156" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="C156" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="D156">
         <v>18.2</v>
       </c>
       <c r="E156">
-        <v>18.2</v>
+        <v>18.51</v>
       </c>
       <c r="F156" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G156" s="2">
+        <v>0.017</v>
       </c>
       <c r="H156" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I156" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="J156">
         <v>1</v>
       </c>
       <c r="K156" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L156" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="B157" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="C157" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="D157">
         <v>18.2</v>
       </c>
       <c r="E157">
-        <v>18.2</v>
+        <v>18.51</v>
       </c>
       <c r="F157" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G157" s="2">
+        <v>0.017</v>
       </c>
       <c r="H157" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I157" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="J157">
         <v>1</v>
       </c>
       <c r="K157" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L157" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="B158" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="C158" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="D158">
         <v>113.1</v>
       </c>
       <c r="E158">
         <v>113.1</v>
       </c>
-      <c r="G158" t="s" s="2">
-        <v>15</v>
+      <c r="G158" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H158" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I158" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="J158">
         <v>1</v>
       </c>
       <c r="K158" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L158" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="B159" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="C159" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="D159">
         <v>78.91</v>
       </c>
       <c r="E159">
-        <v>78.91</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>80.49</v>
+      </c>
+      <c r="F159" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G159" s="3">
+        <v>0.02</v>
       </c>
       <c r="H159" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I159" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="J159">
         <v>1</v>
       </c>
       <c r="K159" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L159" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="B160" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="C160" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="D160">
         <v>40.92</v>
       </c>
       <c r="E160">
-        <v>40.92</v>
+        <v>41.76</v>
       </c>
       <c r="F160" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G160" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H160" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I160" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="J160">
         <v>1</v>
       </c>
       <c r="K160" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L160" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="B161" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="C161" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="D161">
         <v>64.07</v>
       </c>
       <c r="E161">
-        <v>64.07</v>
+        <v>65.4</v>
       </c>
       <c r="F161" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G161" s="2">
+        <v>0.0208</v>
       </c>
       <c r="H161" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I161" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L161" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="B162" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="C162" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="D162">
         <v>405.67</v>
       </c>
       <c r="E162">
-        <v>405.67</v>
+        <v>414.32</v>
       </c>
       <c r="F162" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G162" s="2">
+        <v>0.0213</v>
       </c>
       <c r="H162" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I162" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="J162">
         <v>1</v>
       </c>
       <c r="K162" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L162" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="B163" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="C163" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="D163">
         <v>157.12</v>
       </c>
       <c r="E163">
-        <v>157.12</v>
+        <v>160.35</v>
       </c>
       <c r="F163" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G163" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H163" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I163" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="J163">
         <v>1</v>
       </c>
       <c r="K163" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L163" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="B164" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="C164" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="D164">
         <v>24.16</v>
       </c>
       <c r="E164">
-        <v>24.16</v>
+        <v>24.69</v>
       </c>
       <c r="F164" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G164" s="2">
+        <v>0.0219</v>
       </c>
       <c r="H164" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I164" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L164" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="B165" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C165" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="D165">
         <v>62.55</v>
       </c>
       <c r="E165">
-        <v>62.55</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>63.9</v>
+      </c>
+      <c r="F165" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G165" s="2">
+        <v>0.0216</v>
       </c>
       <c r="H165" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I165" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="J165">
         <v>1</v>
       </c>
       <c r="K165" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L165" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="B166" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="C166" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="D166">
         <v>25.44</v>
       </c>
       <c r="E166">
-        <v>25.44</v>
+        <v>26.08</v>
       </c>
       <c r="F166" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G166" s="2">
+        <v>0.0252</v>
       </c>
       <c r="H166" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I166" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="J166">
         <v>1</v>
       </c>
       <c r="K166" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L166" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="B167" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="C167" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="D167">
         <v>20.83</v>
       </c>
       <c r="E167">
-        <v>20.83</v>
+        <v>21.27</v>
       </c>
       <c r="F167" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G167" s="2">
+        <v>0.0211</v>
       </c>
       <c r="H167" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I167" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="J167">
         <v>1</v>
       </c>
       <c r="K167" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L167" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="B168" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="C168" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="D168">
         <v>20.46</v>
       </c>
       <c r="E168">
-        <v>20.46</v>
+        <v>20.9</v>
       </c>
       <c r="F168" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G168" s="2">
+        <v>0.0215</v>
       </c>
       <c r="H168" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I168" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="J168">
         <v>1</v>
       </c>
       <c r="K168" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L168" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="B169" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="C169" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="D169">
         <v>20.4</v>
       </c>
       <c r="E169">
-        <v>20.4</v>
+        <v>20.9</v>
       </c>
       <c r="F169" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G169" s="2">
+        <v>0.0245</v>
       </c>
       <c r="H169" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I169" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="J169">
         <v>1</v>
       </c>
       <c r="K169" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L169" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="B170" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="C170" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="D170">
         <v>20.4</v>
       </c>
       <c r="E170">
-        <v>20.4</v>
+        <v>20.9</v>
       </c>
       <c r="F170" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G170" s="2">
+        <v>0.0245</v>
       </c>
       <c r="H170" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I170" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L170" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="B171" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="C171" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="D171">
         <v>20.4</v>
       </c>
       <c r="E171">
-        <v>20.4</v>
+        <v>20.9</v>
       </c>
       <c r="F171" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G171" s="2">
+        <v>0.0245</v>
       </c>
       <c r="H171" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I171" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L171" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="B172" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="C172" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="D172">
         <v>20.46</v>
       </c>
       <c r="E172">
-        <v>20.46</v>
+        <v>20.9</v>
       </c>
       <c r="F172" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G172" s="2">
+        <v>0.0215</v>
       </c>
       <c r="H172" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I172" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="J172">
         <v>1</v>
       </c>
       <c r="K172" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L172" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="B173" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="C173" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="D173">
         <v>20.53</v>
       </c>
       <c r="E173">
-        <v>20.53</v>
+        <v>20.9</v>
       </c>
       <c r="F173" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G173" s="2">
+        <v>0.018</v>
       </c>
       <c r="H173" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I173" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L173" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="B174" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="C174" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="D174">
         <v>20.59</v>
       </c>
       <c r="E174">
-        <v>20.59</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>21</v>
+      </c>
+      <c r="F174" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G174" s="2">
+        <v>0.0199</v>
       </c>
       <c r="H174" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I174" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L174" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="B175" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C175" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="D175">
         <v>20.08</v>
       </c>
       <c r="E175">
-        <v>20.08</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20.42</v>
+      </c>
+      <c r="F175" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G175" s="2">
+        <v>0.0169</v>
       </c>
       <c r="H175" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I175" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L175" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="B176" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="C176" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="D176">
         <v>20.56</v>
       </c>
       <c r="E176">
-        <v>20.56</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>21</v>
+      </c>
+      <c r="F176" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G176" s="2">
+        <v>0.0214</v>
       </c>
       <c r="H176" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I176" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="J176">
         <v>1</v>
       </c>
       <c r="K176" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L176" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="B177" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="C177" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="D177">
         <v>20.29</v>
       </c>
       <c r="E177">
-        <v>20.29</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20.63</v>
+      </c>
+      <c r="F177" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G177" s="2">
+        <v>0.0168</v>
       </c>
       <c r="H177" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I177" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L177" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="B178" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="C178" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="D178">
         <v>20.97</v>
       </c>
       <c r="E178">
-        <v>20.97</v>
+        <v>21.44</v>
       </c>
       <c r="F178" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G178" s="2">
+        <v>0.0224</v>
       </c>
       <c r="H178" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I178" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L178" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="B179" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="C179" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="D179">
         <v>20.97</v>
       </c>
       <c r="E179">
-        <v>20.97</v>
+        <v>21.44</v>
       </c>
       <c r="F179" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G179" s="2">
+        <v>0.0224</v>
       </c>
       <c r="H179" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I179" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="J179">
         <v>1</v>
       </c>
       <c r="K179" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L179" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="B180" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="C180" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="D180">
         <v>21.13</v>
       </c>
       <c r="E180">
-        <v>21.13</v>
+        <v>21.63</v>
       </c>
       <c r="F180" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G180" s="2">
+        <v>0.0237</v>
       </c>
       <c r="H180" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I180" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L180" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="B181" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="C181" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="D181">
         <v>30.11</v>
       </c>
       <c r="E181">
-        <v>30.11</v>
+        <v>30.68</v>
       </c>
       <c r="F181" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G181" s="2">
+        <v>0.0189</v>
       </c>
       <c r="H181" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I181" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="J181">
         <v>1</v>
       </c>
       <c r="K181" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L181" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="B182" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="C182" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="D182">
         <v>30.44</v>
       </c>
       <c r="E182">
-        <v>30.44</v>
+        <v>31.04</v>
       </c>
       <c r="F182" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G182" s="2">
+        <v>0.0197</v>
       </c>
       <c r="H182" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I182" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="J182">
         <v>1</v>
       </c>
       <c r="K182" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L182" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="B183" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="C183" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="D183">
         <v>30.34</v>
       </c>
       <c r="E183">
-        <v>30.34</v>
+        <v>30.88</v>
       </c>
       <c r="F183" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G183" s="2">
+        <v>0.0178</v>
       </c>
       <c r="H183" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I183" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="J183">
         <v>1</v>
       </c>
       <c r="K183" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L183" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="B184" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="C184" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="D184">
         <v>37.5</v>
       </c>
       <c r="E184">
-        <v>37.5</v>
+        <v>38.27</v>
       </c>
       <c r="F184" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G184" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H184" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I184" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="J184">
         <v>1</v>
       </c>
       <c r="K184" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L184" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="B185" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="C185" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="D185">
         <v>43.65</v>
       </c>
       <c r="E185">
-        <v>43.65</v>
+        <v>44.56</v>
       </c>
       <c r="F185" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G185" s="2">
+        <v>0.0208</v>
       </c>
       <c r="H185" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I185" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L185" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="B186" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="C186" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="D186">
         <v>97.29</v>
       </c>
       <c r="E186">
         <v>97.29</v>
       </c>
-      <c r="F186" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G186" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H186" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I186" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L186" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="B187" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="C187" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="D187">
         <v>57.57</v>
       </c>
       <c r="E187">
         <v>57.57</v>
       </c>
-      <c r="F187" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G187" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H187" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I187" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L187" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="B188" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="C188" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="D188">
         <v>27.31</v>
       </c>
       <c r="E188">
         <v>27.31</v>
       </c>
-      <c r="F188" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G188" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H188" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I188" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="J188">
         <v>1</v>
       </c>
       <c r="K188" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L188" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="B189" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="C189" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="D189">
         <v>26.33</v>
       </c>
       <c r="E189">
         <v>26.33</v>
       </c>
-      <c r="F189" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G189" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H189" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I189" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L189" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="B190" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="C190" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="D190">
         <v>25.66</v>
       </c>
       <c r="E190">
         <v>25.66</v>
       </c>
-      <c r="F190" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G190" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H190" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I190" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L190" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="B191" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
       <c r="C191" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="D191">
         <v>20.14</v>
       </c>
       <c r="E191">
         <v>20.14</v>
       </c>
-      <c r="F191" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G191" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H191" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I191" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L191" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="B192" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="C192" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="D192">
         <v>20.14</v>
       </c>
       <c r="E192">
         <v>20.14</v>
       </c>
-      <c r="F192" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G192" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H192" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I192" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L192" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="B193" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="C193" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="D193">
         <v>20.07</v>
       </c>
       <c r="E193">
         <v>20.07</v>
       </c>
-      <c r="F193" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G193" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H193" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I193" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L193" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="B194" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="C194" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="D194">
         <v>20.03</v>
       </c>
       <c r="E194">
         <v>20.03</v>
       </c>
-      <c r="F194" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G194" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H194" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I194" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="J194">
         <v>1</v>
       </c>
       <c r="K194" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L194" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="B195" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="C195" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="D195">
         <v>20.45</v>
       </c>
       <c r="E195">
         <v>20.45</v>
       </c>
-      <c r="F195" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G195" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H195" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I195" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="J195">
         <v>1</v>
       </c>
       <c r="K195" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L195" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="B196" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="C196" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="D196">
         <v>20.44</v>
       </c>
       <c r="E196">
         <v>20.44</v>
       </c>
-      <c r="F196" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G196" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H196" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I196" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L196" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="B197" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="C197" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="D197">
         <v>21.07</v>
       </c>
       <c r="E197">
         <v>21.07</v>
       </c>
-      <c r="F197" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G197" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H197" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I197" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="J197">
         <v>1</v>
       </c>
       <c r="K197" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L197" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="B198" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="C198" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="D198">
         <v>21.07</v>
       </c>
       <c r="E198">
         <v>21.07</v>
       </c>
-      <c r="F198" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G198" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H198" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I198" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L198" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="B199" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="C199" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D199">
         <v>21.07</v>
       </c>
       <c r="E199">
         <v>21.07</v>
       </c>
-      <c r="F199" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G199" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H199" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I199" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L199" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="B200" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="C200" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="D200">
         <v>21.5</v>
       </c>
       <c r="E200">
         <v>21.5</v>
       </c>
-      <c r="F200" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G200" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H200" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I200" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="J200">
         <v>1</v>
       </c>
       <c r="K200" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L200" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="B201" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="C201" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="D201">
         <v>21.5</v>
       </c>
       <c r="E201">
         <v>21.5</v>
       </c>
-      <c r="F201" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G201" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H201" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I201" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L201" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="B202" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="C202" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="D202">
         <v>22.55</v>
       </c>
       <c r="E202">
         <v>22.55</v>
       </c>
-      <c r="F202" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G202" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H202" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I202" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L202" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="B203" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="C203" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="D203">
         <v>23.33</v>
       </c>
       <c r="E203">
         <v>23.33</v>
       </c>
-      <c r="F203" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G203" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H203" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I203" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L203" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="B204" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="C204" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="D204">
         <v>85.92</v>
       </c>
       <c r="E204">
         <v>85.92</v>
       </c>
-      <c r="F204" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G204" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H204" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I204" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L204" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="B205" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="C205" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="D205">
         <v>82.41</v>
       </c>
       <c r="E205">
         <v>82.41</v>
       </c>
-      <c r="F205" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G205" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H205" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I205" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="J205">
         <v>1</v>
       </c>
       <c r="K205" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L205" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="B206" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="C206" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="D206">
         <v>53.37</v>
       </c>
       <c r="E206">
         <v>53.37</v>
       </c>
-      <c r="F206" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G206" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H206" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I206" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="J206">
         <v>1</v>
       </c>
       <c r="K206" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L206" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="B207" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="C207" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="D207">
         <v>42.62</v>
       </c>
       <c r="E207">
         <v>42.62</v>
       </c>
-      <c r="F207" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G207" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H207" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I207" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L207" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="B208" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="C208" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="D208">
         <v>33.71</v>
       </c>
       <c r="E208">
         <v>33.71</v>
       </c>
-      <c r="F208" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G208" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H208" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I208" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L208" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="B209" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C209" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="D209">
         <v>32.95</v>
       </c>
       <c r="E209">
         <v>32.95</v>
       </c>
-      <c r="F209" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G209" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H209" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I209" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L209" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="B210" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="C210" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="D210">
         <v>32.77</v>
       </c>
       <c r="E210">
         <v>32.77</v>
       </c>
-      <c r="F210" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G210" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H210" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I210" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L210" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="B211" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="C211" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="D211">
         <v>25.59</v>
       </c>
       <c r="E211">
         <v>25.59</v>
       </c>
-      <c r="F211" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G211" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H211" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I211" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L211" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="B212" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="C212" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="D212">
         <v>25.99</v>
       </c>
       <c r="E212">
         <v>25.99</v>
       </c>
-      <c r="F212" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G212" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H212" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I212" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L212" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="B213" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="C213" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="D213">
         <v>25.81</v>
       </c>
       <c r="E213">
         <v>25.81</v>
       </c>
-      <c r="F213" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G213" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H213" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I213" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L213" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="B214" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="C214" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="D214">
         <v>26.15</v>
       </c>
       <c r="E214">
         <v>26.15</v>
       </c>
-      <c r="F214" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G214" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H214" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I214" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L214" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="B215" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="C215" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="D215">
         <v>25.58</v>
       </c>
       <c r="E215">
         <v>25.58</v>
       </c>
-      <c r="F215" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G215" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H215" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I215" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="J215">
         <v>1</v>
       </c>
       <c r="K215" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L215" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="B216" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="C216" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="D216">
         <v>27.72</v>
       </c>
       <c r="E216">
         <v>27.72</v>
       </c>
-      <c r="F216" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G216" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H216" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I216" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L216" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="B217" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="C217" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="D217">
         <v>28.3</v>
       </c>
       <c r="E217">
         <v>28.3</v>
       </c>
-      <c r="F217" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G217" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H217" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I217" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L217" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="B218" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="C218" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="D218">
         <v>31.32</v>
       </c>
       <c r="E218">
         <v>31.32</v>
       </c>
-      <c r="F218" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G218" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H218" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I218" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="J218">
         <v>1</v>
       </c>
       <c r="K218" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L218" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="B219" t="s">
-        <v>1094</v>
+        <v>1099</v>
       </c>
       <c r="C219" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="D219">
         <v>32.34</v>
       </c>
       <c r="E219">
         <v>32.34</v>
       </c>
-      <c r="F219" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G219" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H219" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I219" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="J219">
         <v>1</v>
       </c>
       <c r="K219" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L219" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="B220" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="C220" t="s">
-        <v>1100</v>
+        <v>1105</v>
       </c>
       <c r="D220">
         <v>32.77</v>
       </c>
       <c r="E220">
         <v>32.77</v>
       </c>
-      <c r="F220" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G220" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H220" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I220" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
       <c r="J220">
         <v>1</v>
       </c>
       <c r="K220" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L220" t="s">
-        <v>1102</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
       <c r="B221" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="C221" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="D221">
         <v>31.68</v>
       </c>
       <c r="E221">
         <v>31.68</v>
       </c>
-      <c r="F221" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G221" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H221" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I221" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
       <c r="J221">
         <v>1</v>
       </c>
       <c r="K221" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L221" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
       <c r="B222" t="s">
-        <v>1109</v>
+        <v>1114</v>
       </c>
       <c r="C222" t="s">
-        <v>1110</v>
+        <v>1115</v>
       </c>
       <c r="D222">
         <v>33.71</v>
       </c>
       <c r="E222">
         <v>33.71</v>
       </c>
-      <c r="F222" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G222" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H222" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I222" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="J222">
         <v>1</v>
       </c>
       <c r="K222" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L222" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="B223" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="C223" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="D223">
         <v>34.83</v>
       </c>
       <c r="E223">
         <v>34.83</v>
       </c>
-      <c r="F223" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G223" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H223" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I223" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="J223">
         <v>1</v>
       </c>
       <c r="K223" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L223" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="B224" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="C224" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="D224">
         <v>231.64</v>
       </c>
       <c r="E224">
         <v>231.64</v>
       </c>
-      <c r="F224" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G224" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H224" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I224" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="J224">
         <v>1</v>
       </c>
       <c r="K224" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L224" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="B225" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="C225" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="D225">
         <v>153.17</v>
       </c>
       <c r="E225">
         <v>153.17</v>
       </c>
-      <c r="F225" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G225" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H225" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I225" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="J225">
         <v>1</v>
       </c>
       <c r="K225" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L225" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="B226" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="C226" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="D226">
         <v>72.64</v>
       </c>
       <c r="E226">
         <v>72.64</v>
       </c>
-      <c r="F226" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G226" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H226" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I226" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="J226">
         <v>1</v>
       </c>
       <c r="K226" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L226" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="B227" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
       <c r="C227" t="s">
-        <v>1135</v>
+        <v>1140</v>
       </c>
       <c r="D227">
         <v>68.72</v>
       </c>
       <c r="E227">
         <v>68.72</v>
       </c>
-      <c r="F227" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G227" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H227" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I227" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
       <c r="J227">
         <v>1</v>
       </c>
       <c r="K227" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L227" t="s">
-        <v>1137</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="B228" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
       <c r="C228" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="D228">
         <v>66.14</v>
       </c>
       <c r="E228">
         <v>66.14</v>
       </c>
-      <c r="F228" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G228" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H228" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I228" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="J228">
         <v>1</v>
       </c>
       <c r="K228" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L228" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="B229" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="C229" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="D229">
         <v>64.27</v>
       </c>
       <c r="E229">
         <v>64.27</v>
       </c>
-      <c r="F229" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G229" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H229" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I229" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="J229">
         <v>1</v>
       </c>
       <c r="K229" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L229" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="B230" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
       <c r="C230" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="D230">
         <v>64.27</v>
       </c>
       <c r="E230">
         <v>64.27</v>
       </c>
-      <c r="F230" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G230" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H230" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I230" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="J230">
         <v>1</v>
       </c>
       <c r="K230" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L230" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
       <c r="B231" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="C231" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="D231">
         <v>64.7</v>
       </c>
       <c r="E231">
         <v>64.7</v>
       </c>
-      <c r="F231" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G231" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H231" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I231" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
       <c r="J231">
         <v>1</v>
       </c>
       <c r="K231" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L231" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="B232" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="C232" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="D232">
         <v>66.75</v>
       </c>
       <c r="E232">
         <v>66.75</v>
       </c>
-      <c r="F232" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G232" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H232" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I232" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="J232">
         <v>1</v>
       </c>
       <c r="K232" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L232" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="B233" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="C233" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="D233">
         <v>67.78</v>
       </c>
       <c r="E233">
         <v>67.78</v>
       </c>
-      <c r="F233" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G233" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H233" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I233" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="J233">
         <v>1</v>
       </c>
       <c r="K233" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L233" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="B234" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="C234" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="D234">
         <v>77.67</v>
       </c>
       <c r="E234">
         <v>77.67</v>
       </c>
-      <c r="F234" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G234" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H234" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I234" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="J234">
         <v>1</v>
       </c>
       <c r="K234" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L234" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="B235" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="C235" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="D235">
         <v>92.66</v>
       </c>
       <c r="E235">
         <v>92.66</v>
       </c>
-      <c r="F235" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G235" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H235" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I235" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="J235">
         <v>1</v>
       </c>
       <c r="K235" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L235" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="B236" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="C236" t="s">
-        <v>1180</v>
+        <v>1185</v>
       </c>
       <c r="D236">
         <v>98.87</v>
       </c>
       <c r="E236">
         <v>98.87</v>
       </c>
-      <c r="F236" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G236" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H236" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I236" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="J236">
         <v>1</v>
       </c>
       <c r="K236" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L236" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="B237" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
       <c r="C237" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="D237">
         <v>105.23</v>
       </c>
       <c r="E237">
         <v>105.23</v>
       </c>
-      <c r="F237" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G237" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H237" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I237" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="J237">
         <v>1</v>
       </c>
       <c r="K237" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L237" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="B238" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="C238" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="D238">
         <v>111.56</v>
       </c>
       <c r="E238">
         <v>111.56</v>
       </c>
-      <c r="F238" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G238" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H238" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I238" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="J238">
         <v>1</v>
       </c>
       <c r="K238" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L238" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="B239" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="C239" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="D239">
         <v>121.19</v>
       </c>
       <c r="E239">
         <v>121.19</v>
       </c>
-      <c r="F239" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G239" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H239" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I239" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="J239">
         <v>1</v>
       </c>
       <c r="K239" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L239" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="B240" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
       <c r="C240" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="D240">
         <v>165.78</v>
       </c>
       <c r="E240">
         <v>165.78</v>
       </c>
-      <c r="F240" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G240" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H240" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I240" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="J240">
         <v>1</v>
       </c>
       <c r="K240" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L240" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="B241" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="C241" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="D241">
         <v>184.28</v>
       </c>
       <c r="E241">
         <v>184.28</v>
       </c>
-      <c r="F241" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G241" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H241" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I241" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="J241">
         <v>1</v>
       </c>
       <c r="K241" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L241" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="B242" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="C242" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="D242">
         <v>200.58</v>
       </c>
       <c r="E242">
         <v>200.58</v>
       </c>
-      <c r="F242" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G242" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H242" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I242" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="J242">
         <v>1</v>
       </c>
       <c r="K242" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L242" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="B243" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="C243" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="D243">
         <v>241.52</v>
       </c>
       <c r="E243">
         <v>241.52</v>
       </c>
-      <c r="F243" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G243" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H243" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I243" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="J243">
         <v>1</v>
       </c>
       <c r="K243" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L243" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
       <c r="B244" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="C244" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="D244">
         <v>101.71</v>
       </c>
       <c r="E244">
         <v>101.71</v>
       </c>
-      <c r="F244" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G244" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H244" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I244" t="s">
-        <v>1221</v>
+        <v>1226</v>
       </c>
       <c r="J244">
         <v>1</v>
       </c>
       <c r="K244" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L244" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="B245" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="C245" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="D245">
         <v>70.54</v>
       </c>
       <c r="E245">
         <v>70.54</v>
       </c>
-      <c r="F245" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G245" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H245" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I245" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
       <c r="J245">
         <v>1</v>
       </c>
       <c r="K245" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L245" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="B246" t="s">
-        <v>1229</v>
+        <v>1234</v>
       </c>
       <c r="C246" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="D246">
         <v>45.72</v>
       </c>
       <c r="E246">
         <v>45.72</v>
       </c>
-      <c r="F246" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G246" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H246" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I246" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="J246">
         <v>1</v>
       </c>
       <c r="K246" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L246" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="B247" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="C247" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="D247">
         <v>47.58</v>
       </c>
       <c r="E247">
         <v>47.58</v>
       </c>
-      <c r="F247" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G247" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H247" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I247" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="J247">
         <v>1</v>
       </c>
       <c r="K247" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L247" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="B248" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C248" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="D248">
         <v>48.93</v>
       </c>
       <c r="E248">
         <v>48.93</v>
       </c>
-      <c r="F248" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G248" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H248" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I248" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="J248">
         <v>1</v>
       </c>
       <c r="K248" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L248" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="B249" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="C249" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="D249">
         <v>64.83</v>
       </c>
       <c r="E249">
         <v>64.83</v>
       </c>
-      <c r="F249" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G249" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H249" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I249" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="J249">
         <v>1</v>
       </c>
       <c r="K249" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L249" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="B250" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="C250" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="D250">
         <v>77.49</v>
       </c>
       <c r="E250">
         <v>77.49</v>
       </c>
-      <c r="F250" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G250" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H250" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I250" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="J250">
         <v>1</v>
       </c>
       <c r="K250" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L250" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="B251" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="C251" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="D251">
         <v>87.84</v>
       </c>
       <c r="E251">
         <v>87.84</v>
       </c>
-      <c r="F251" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G251" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H251" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I251" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="J251">
         <v>1</v>
       </c>
       <c r="K251" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L251" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="B252" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="C252" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="D252">
         <v>99.1</v>
       </c>
       <c r="E252">
         <v>99.1</v>
       </c>
-      <c r="F252" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G252" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H252" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I252" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="J252">
         <v>1</v>
       </c>
       <c r="K252" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L252" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="B253" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="C253" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="D253">
         <v>111.76</v>
       </c>
       <c r="E253">
         <v>111.76</v>
       </c>
-      <c r="F253" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G253" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H253" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I253" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="J253">
         <v>1</v>
       </c>
       <c r="K253" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L253" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="B254" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="C254" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="D254">
         <v>120</v>
       </c>
       <c r="E254">
         <v>120</v>
       </c>
-      <c r="F254" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G254" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H254" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I254" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="J254">
         <v>1</v>
       </c>
       <c r="K254" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L254" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="B255" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
       <c r="C255" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="D255">
         <v>139.2</v>
       </c>
       <c r="E255">
         <v>139.2</v>
       </c>
-      <c r="F255" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G255" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H255" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I255" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="J255">
         <v>1</v>
       </c>
       <c r="K255" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L255" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="B256" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="C256" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="D256">
         <v>71.7</v>
       </c>
       <c r="E256">
         <v>71.7</v>
       </c>
-      <c r="F256" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G256" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H256" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I256" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="J256">
         <v>10</v>
       </c>
       <c r="K256" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L256" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="B257" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="C257" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="D257">
         <v>51.4</v>
       </c>
       <c r="E257">
         <v>51.4</v>
       </c>
-      <c r="F257" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G257" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H257" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I257" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="J257">
         <v>10</v>
       </c>
       <c r="K257" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L257" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="B258" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="C258" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="D258">
         <v>49.1</v>
       </c>
       <c r="E258">
         <v>49.1</v>
       </c>
-      <c r="F258" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G258" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H258" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I258" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="J258">
         <v>10</v>
       </c>
       <c r="K258" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L258" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="B259" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="C259" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="D259">
         <v>47</v>
       </c>
       <c r="E259">
         <v>47</v>
       </c>
-      <c r="F259" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G259" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H259" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I259" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="J259">
         <v>10</v>
       </c>
       <c r="K259" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L259" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="B260" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="C260" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="D260">
         <v>38.4</v>
       </c>
       <c r="E260">
         <v>38.4</v>
       </c>
-      <c r="F260" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G260" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H260" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I260" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="J260">
         <v>10</v>
       </c>
       <c r="K260" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L260" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="B261" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="C261" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="D261">
         <v>39.2</v>
       </c>
       <c r="E261">
         <v>39.2</v>
       </c>
-      <c r="F261" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G261" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H261" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I261" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="J261">
         <v>10</v>
       </c>
       <c r="K261" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L261" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="B262" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="C262" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="D262">
         <v>39.2</v>
       </c>
       <c r="E262">
         <v>39.2</v>
       </c>
-      <c r="F262" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G262" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H262" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I262" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="J262">
         <v>10</v>
       </c>
       <c r="K262" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L262" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="B263" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="C263" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="D263">
         <v>39.5</v>
       </c>
       <c r="E263">
         <v>39.5</v>
       </c>
-      <c r="F263" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G263" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H263" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I263" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="J263">
         <v>10</v>
       </c>
       <c r="K263" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L263" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="B264" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="C264" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="D264">
         <v>41</v>
       </c>
       <c r="E264">
         <v>41</v>
       </c>
-      <c r="F264" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G264" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H264" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I264" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="J264">
         <v>10</v>
       </c>
       <c r="K264" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L264" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="B265" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="C265" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="D265">
         <v>44.2</v>
       </c>
       <c r="E265">
         <v>44.2</v>
       </c>
-      <c r="F265" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G265" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H265" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I265" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="J265">
         <v>10</v>
       </c>
       <c r="K265" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L265" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="B266" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="C266" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="D266">
         <v>45.9</v>
       </c>
       <c r="E266">
         <v>45.9</v>
       </c>
-      <c r="F266" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G266" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H266" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I266" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="J266">
         <v>10</v>
       </c>
       <c r="K266" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L266" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="B267" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="C267" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="D267">
         <v>47</v>
       </c>
       <c r="E267">
         <v>47</v>
       </c>
-      <c r="F267" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G267" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H267" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I267" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="J267">
         <v>10</v>
       </c>
       <c r="K267" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L267" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="B268" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="C268" t="s">
-        <v>1340</v>
+        <v>1345</v>
       </c>
       <c r="D268">
         <v>48.4</v>
       </c>
       <c r="E268">
         <v>48.4</v>
       </c>
-      <c r="F268" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G268" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H268" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I268" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="J268">
         <v>10</v>
       </c>
       <c r="K268" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L268" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="B269" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="C269" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="D269">
         <v>47.2</v>
       </c>
       <c r="E269">
         <v>47.2</v>
       </c>
-      <c r="F269" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G269" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H269" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I269" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
       <c r="J269">
         <v>10</v>
       </c>
       <c r="K269" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L269" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
       <c r="B270" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
       <c r="C270" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="D270">
         <v>109.5</v>
       </c>
       <c r="E270">
-        <v>109.5</v>
+        <v>111.7</v>
       </c>
       <c r="F270" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G270" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H270" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I270" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="J270">
         <v>10</v>
       </c>
       <c r="K270" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L270" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="B271" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="C271" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="D271">
         <v>112.2</v>
       </c>
       <c r="E271">
         <v>112.2</v>
       </c>
-      <c r="F271" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G271" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H271" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I271" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="J271">
         <v>10</v>
       </c>
       <c r="K271" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L271" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="B272" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="C272" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="D272">
         <v>117.6</v>
       </c>
       <c r="E272">
-        <v>117.6</v>
+        <v>120.92</v>
       </c>
       <c r="F272" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G272" s="2">
+        <v>0.0282</v>
       </c>
       <c r="H272" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I272" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="J272">
         <v>10</v>
       </c>
       <c r="K272" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L272" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="B273" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="C273" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
       <c r="D273">
         <v>134.7</v>
       </c>
       <c r="E273">
-        <v>134.7</v>
+        <v>137.4</v>
       </c>
       <c r="F273" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G273" s="3">
+        <v>0.02</v>
       </c>
       <c r="H273" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I273" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="J273">
         <v>10</v>
       </c>
       <c r="K273" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L273" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
       <c r="B274" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="C274" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="D274">
         <v>95.05</v>
       </c>
       <c r="E274">
         <v>95.05</v>
       </c>
-      <c r="F274" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G274" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H274" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I274" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="J274">
         <v>5</v>
       </c>
       <c r="K274" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L274" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="B275" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
       <c r="C275" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="D275">
         <v>84.2</v>
       </c>
       <c r="E275">
         <v>84.2</v>
       </c>
-      <c r="F275" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G275" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H275" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I275" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="J275">
         <v>5</v>
       </c>
       <c r="K275" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L275" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="B276" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="C276" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="D276">
         <v>77.85</v>
       </c>
       <c r="E276">
         <v>77.85</v>
       </c>
-      <c r="F276" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G276" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H276" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I276" t="s">
-        <v>1381</v>
+        <v>1386</v>
       </c>
       <c r="J276">
         <v>5</v>
       </c>
       <c r="K276" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L276" t="s">
-        <v>1382</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>1383</v>
+        <v>1388</v>
       </c>
       <c r="B277" t="s">
-        <v>1384</v>
+        <v>1389</v>
       </c>
       <c r="C277" t="s">
-        <v>1385</v>
+        <v>1390</v>
       </c>
       <c r="D277">
         <v>77.85</v>
       </c>
       <c r="E277">
         <v>77.85</v>
       </c>
-      <c r="F277" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G277" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H277" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I277" t="s">
-        <v>1386</v>
+        <v>1391</v>
       </c>
       <c r="J277">
         <v>5</v>
       </c>
       <c r="K277" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L277" t="s">
-        <v>1387</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>1388</v>
+        <v>1393</v>
       </c>
       <c r="B278" t="s">
-        <v>1389</v>
+        <v>1394</v>
       </c>
       <c r="C278" t="s">
-        <v>1390</v>
+        <v>1395</v>
       </c>
       <c r="D278">
         <v>84.2</v>
       </c>
       <c r="E278">
         <v>84.2</v>
       </c>
-      <c r="F278" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G278" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H278" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I278" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
       <c r="J278">
         <v>5</v>
       </c>
       <c r="K278" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L278" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>1393</v>
+        <v>1398</v>
       </c>
       <c r="B279" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
       <c r="C279" t="s">
-        <v>1395</v>
+        <v>1400</v>
       </c>
       <c r="D279">
         <v>89.9</v>
       </c>
       <c r="E279">
         <v>89.9</v>
       </c>
-      <c r="F279" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G279" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H279" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I279" t="s">
-        <v>1396</v>
+        <v>1401</v>
       </c>
       <c r="J279">
         <v>5</v>
       </c>
       <c r="K279" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L279" t="s">
-        <v>1397</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="B280" t="s">
-        <v>1399</v>
+        <v>1404</v>
       </c>
       <c r="C280" t="s">
-        <v>1400</v>
+        <v>1405</v>
       </c>
       <c r="D280">
         <v>110.95</v>
       </c>
       <c r="E280">
         <v>110.95</v>
       </c>
-      <c r="F280" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G280" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H280" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I280" t="s">
-        <v>1401</v>
+        <v>1406</v>
       </c>
       <c r="J280">
         <v>5</v>
       </c>
       <c r="K280" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L280" t="s">
-        <v>1402</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="B281" t="s">
-        <v>1404</v>
+        <v>1409</v>
       </c>
       <c r="C281" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
       <c r="D281">
         <v>119.05</v>
       </c>
       <c r="E281">
         <v>119.05</v>
       </c>
-      <c r="F281" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G281" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H281" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I281" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="J281">
         <v>5</v>
       </c>
       <c r="K281" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L281" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="B282" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="C282" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="D282">
         <v>124.95</v>
       </c>
       <c r="E282">
         <v>124.95</v>
       </c>
-      <c r="F282" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G282" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H282" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I282" t="s">
-        <v>1411</v>
+        <v>1416</v>
       </c>
       <c r="J282">
         <v>5</v>
       </c>
       <c r="K282" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L282" t="s">
-        <v>1412</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="B283" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
       <c r="C283" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
       <c r="D283">
         <v>131.3</v>
       </c>
       <c r="E283">
         <v>131.3</v>
       </c>
-      <c r="F283" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G283" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H283" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I283" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="J283">
         <v>5</v>
       </c>
       <c r="K283" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L283" t="s">
-        <v>1417</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>1418</v>
+        <v>1423</v>
       </c>
       <c r="B284" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C284" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="D284">
         <v>136.55</v>
       </c>
       <c r="E284">
         <v>136.55</v>
       </c>
-      <c r="F284" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G284" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H284" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I284" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="J284">
         <v>5</v>
       </c>
       <c r="K284" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L284" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="B285" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="C285" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="D285">
         <v>228.85</v>
       </c>
       <c r="E285">
-        <v>228.85</v>
+        <v>233.44</v>
       </c>
       <c r="F285" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G285" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H285" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I285" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="J285">
         <v>5</v>
       </c>
       <c r="K285" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L285" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="B286" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="C286" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="D286">
         <v>288.85</v>
       </c>
       <c r="E286">
         <v>288.85</v>
       </c>
-      <c r="F286" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G286" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H286" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I286" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="J286">
         <v>5</v>
       </c>
       <c r="K286" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L286" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="B287" t="s">
-        <v>1434</v>
+        <v>1439</v>
       </c>
       <c r="C287" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="D287">
         <v>280.45</v>
       </c>
       <c r="E287">
-        <v>280.45</v>
+        <v>293.13</v>
       </c>
       <c r="F287" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G287" s="2">
+        <v>0.0452</v>
       </c>
       <c r="H287" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I287" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="J287">
         <v>5</v>
       </c>
       <c r="K287" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L287" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="B288" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="C288" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="D288">
         <v>315.35</v>
       </c>
       <c r="E288">
-        <v>315.35</v>
+        <v>321.64</v>
       </c>
       <c r="F288" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G288" s="2">
+        <v>0.0199</v>
       </c>
       <c r="H288" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I288" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
       <c r="J288">
         <v>5</v>
       </c>
       <c r="K288" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L288" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="B289" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="C289" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="D289">
         <v>89.96</v>
       </c>
       <c r="E289">
         <v>89.96</v>
       </c>
-      <c r="G289" t="s" s="2">
-        <v>15</v>
+      <c r="G289" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H289" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I289" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="J289">
         <v>1</v>
       </c>
       <c r="K289" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L289" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="B290" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="C290" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="D290">
         <v>115.28</v>
       </c>
       <c r="E290">
-        <v>115.28</v>
+        <v>117.53</v>
       </c>
       <c r="F290" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G290" s="2">
+        <v>0.0195</v>
       </c>
       <c r="H290" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I290" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="J290">
         <v>1</v>
       </c>
       <c r="K290" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L290" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="B291" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="C291" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="D291">
         <v>155.53</v>
       </c>
       <c r="E291">
-        <v>155.53</v>
+        <v>158.76</v>
       </c>
       <c r="F291" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G291" s="2">
+        <v>0.0208</v>
       </c>
       <c r="H291" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I291" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="J291">
         <v>1</v>
       </c>
       <c r="K291" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L291" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="B292" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="C292" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="D292">
         <v>271.89</v>
       </c>
       <c r="E292">
-        <v>271.89</v>
+        <v>277.2</v>
       </c>
       <c r="F292" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G292" s="2">
+        <v>0.0195</v>
       </c>
       <c r="H292" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I292" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="J292">
         <v>1</v>
       </c>
       <c r="K292" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L292" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="B293" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="C293" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="D293">
         <v>89.94</v>
       </c>
       <c r="E293">
-        <v>89.94</v>
+        <v>91.77</v>
       </c>
       <c r="F293" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G293" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H293" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I293" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="J293">
         <v>1</v>
       </c>
       <c r="K293" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L293" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="B294" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="C294" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="D294">
         <v>116.25</v>
       </c>
       <c r="E294">
-        <v>116.25</v>
+        <v>118.68</v>
       </c>
       <c r="F294" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G294" s="2">
+        <v>0.0209</v>
       </c>
       <c r="H294" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I294" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="J294">
         <v>1</v>
       </c>
       <c r="K294" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L294" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="B295" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="C295" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="D295">
         <v>148.21</v>
       </c>
       <c r="E295">
-        <v>148.21</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>151.25</v>
+      </c>
+      <c r="F295" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G295" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H295" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I295" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="J295">
         <v>1</v>
       </c>
       <c r="K295" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L295" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
       <c r="B296" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="C296" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="D296">
         <v>151.17</v>
       </c>
       <c r="E296">
-        <v>151.17</v>
+        <v>154.15</v>
       </c>
       <c r="F296" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G296" s="2">
+        <v>0.0197</v>
       </c>
       <c r="H296" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I296" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="J296">
         <v>1</v>
       </c>
       <c r="K296" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L296" t="s">
-        <v>1482</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="B297" t="s">
-        <v>1484</v>
+        <v>1489</v>
       </c>
       <c r="C297" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
       <c r="D297">
         <v>274.36</v>
       </c>
       <c r="E297">
         <v>274.36</v>
       </c>
-      <c r="G297" t="s" s="2">
-        <v>15</v>
+      <c r="G297" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H297" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I297" t="s">
-        <v>1486</v>
+        <v>1491</v>
       </c>
       <c r="J297">
         <v>1</v>
       </c>
       <c r="K297" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L297" t="s">
-        <v>1487</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>1488</v>
+        <v>1493</v>
       </c>
       <c r="B298" t="s">
-        <v>1489</v>
+        <v>1494</v>
       </c>
       <c r="C298" t="s">
-        <v>1490</v>
+        <v>1495</v>
       </c>
       <c r="D298">
         <v>369.53</v>
       </c>
       <c r="E298">
         <v>369.53</v>
       </c>
-      <c r="G298" t="s" s="2">
-        <v>15</v>
+      <c r="G298" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H298" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I298" t="s">
-        <v>1491</v>
+        <v>1496</v>
       </c>
       <c r="J298">
         <v>1</v>
       </c>
       <c r="K298" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L298" t="s">
-        <v>1492</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
       <c r="B299" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="C299" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="D299">
         <v>398.27</v>
       </c>
       <c r="E299">
         <v>398.27</v>
       </c>
-      <c r="G299" t="s" s="2">
-        <v>15</v>
+      <c r="G299" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H299" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I299" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="J299">
         <v>1</v>
       </c>
       <c r="K299" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L299" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
       <c r="B300" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
       <c r="C300" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="D300">
         <v>67.47</v>
       </c>
       <c r="E300">
-        <v>67.47</v>
+        <v>68.75</v>
       </c>
       <c r="F300" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G300" s="2">
+        <v>0.019</v>
       </c>
       <c r="H300" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I300" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="J300">
         <v>1</v>
       </c>
       <c r="K300" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L300" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="B301" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="C301" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="D301">
         <v>8.26</v>
       </c>
       <c r="E301">
-        <v>8.26</v>
+        <v>8.43</v>
       </c>
       <c r="F301" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G301" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H301" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I301" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="J301">
         <v>1</v>
       </c>
       <c r="K301" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L301" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="B302" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="C302" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="D302">
         <v>19.53</v>
       </c>
       <c r="E302">
-        <v>19.53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>19.97</v>
+      </c>
+      <c r="F302" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G302" s="2">
+        <v>0.0225</v>
       </c>
       <c r="H302" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I302" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="J302">
         <v>1</v>
       </c>
       <c r="K302" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L302" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="B303" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
       <c r="C303" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="D303">
         <v>22.14</v>
       </c>
       <c r="E303">
-        <v>22.14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>22.58</v>
+      </c>
+      <c r="F303" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G303" s="2">
+        <v>0.0199</v>
       </c>
       <c r="H303" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I303" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="J303">
         <v>1</v>
       </c>
       <c r="K303" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L303" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="B304" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="C304" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="D304">
         <v>114.11</v>
       </c>
       <c r="E304">
-        <v>114.11</v>
+        <v>116.43</v>
       </c>
       <c r="F304" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G304" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H304" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I304" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="J304">
         <v>1</v>
       </c>
       <c r="K304" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L304" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="B305" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="C305" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="D305">
         <v>151.2</v>
       </c>
       <c r="E305">
-        <v>151.2</v>
+        <v>154.28</v>
       </c>
       <c r="F305" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G305" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H305" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I305" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="J305">
         <v>1</v>
       </c>
       <c r="K305" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L305" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
       <c r="B306" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="C306" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="D306">
         <v>132.58</v>
       </c>
       <c r="E306">
-        <v>132.58</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>135.32</v>
+      </c>
+      <c r="F306" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G306" s="2">
+        <v>0.0207</v>
       </c>
       <c r="H306" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I306" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="J306">
         <v>1</v>
       </c>
       <c r="K306" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L306" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="B307" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="C307" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="D307">
         <v>153.69</v>
       </c>
       <c r="E307">
-        <v>153.69</v>
+        <v>156.78</v>
       </c>
       <c r="F307" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G307" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H307" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I307" t="s">
-        <v>1536</v>
+        <v>1541</v>
       </c>
       <c r="J307">
         <v>1</v>
       </c>
       <c r="K307" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L307" t="s">
-        <v>1537</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>1538</v>
+        <v>1543</v>
       </c>
       <c r="B308" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
       <c r="C308" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="D308">
         <v>129.89</v>
       </c>
       <c r="E308">
         <v>129.89</v>
       </c>
-      <c r="G308" t="s" s="2">
-        <v>15</v>
+      <c r="G308" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H308" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I308" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="J308">
         <v>1</v>
       </c>
       <c r="K308" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L308" t="s">
-        <v>1542</v>
+        <v>777</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="B309" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="C309" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="D309">
         <v>584.01</v>
       </c>
       <c r="E309">
-        <v>584.01</v>
+        <v>595.65</v>
       </c>
       <c r="F309" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G309" s="2">
+        <v>0.0199</v>
       </c>
       <c r="H309" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I309" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="J309">
         <v>1</v>
       </c>
       <c r="K309" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L309" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="B310" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="C310" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="D310">
         <v>976.68</v>
       </c>
       <c r="E310">
         <v>976.68</v>
       </c>
-      <c r="G310" t="s" s="2">
-        <v>15</v>
+      <c r="G310" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H310" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I310" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
       <c r="J310">
         <v>1</v>
       </c>
       <c r="K310" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L310" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="B311" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="C311" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="D311">
         <v>237.76</v>
       </c>
       <c r="E311">
-        <v>237.76</v>
+        <v>241.76</v>
       </c>
       <c r="F311" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G311" s="2">
+        <v>0.0168</v>
       </c>
       <c r="H311" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I311" t="s">
-        <v>1556</v>
+        <v>1560</v>
       </c>
       <c r="J311">
         <v>1</v>
       </c>
       <c r="K311" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L311" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="B312" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="C312" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="D312">
         <v>98.53</v>
       </c>
       <c r="E312">
-        <v>98.53</v>
+        <v>100.56</v>
       </c>
       <c r="F312" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G312" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H312" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I312" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="J312">
         <v>1</v>
       </c>
       <c r="K312" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L312" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
       <c r="B313" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="C313" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
       <c r="D313">
         <v>71.42</v>
       </c>
       <c r="E313">
-        <v>71.42</v>
+        <v>72.86</v>
       </c>
       <c r="F313" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G313" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H313" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I313" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="J313">
         <v>1</v>
       </c>
       <c r="K313" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L313" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="B314" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="C314" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="D314">
         <v>323.46</v>
       </c>
       <c r="E314">
-        <v>323.46</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>329.45</v>
+      </c>
+      <c r="F314" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G314" s="2">
+        <v>0.0185</v>
       </c>
       <c r="H314" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I314" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="J314">
         <v>1</v>
       </c>
       <c r="K314" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L314" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="B315" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="C315" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="D315">
         <v>226.28</v>
       </c>
       <c r="E315">
-        <v>226.28</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>230.71</v>
+      </c>
+      <c r="F315" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G315" s="2">
+        <v>0.0196</v>
       </c>
       <c r="H315" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I315" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="J315">
         <v>1</v>
       </c>
       <c r="K315" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L315" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="B316" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="C316" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="D316">
         <v>84.85</v>
       </c>
       <c r="E316">
-        <v>84.85</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>86.63</v>
+      </c>
+      <c r="F316" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G316" s="2">
+        <v>0.021</v>
       </c>
       <c r="H316" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I316" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="J316">
         <v>1</v>
       </c>
       <c r="K316" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L316" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="B317" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="C317" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="D317">
         <v>664.33</v>
       </c>
       <c r="E317">
-        <v>664.33</v>
+        <v>678.03</v>
       </c>
       <c r="F317" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G317" s="2">
+        <v>0.0206</v>
       </c>
       <c r="H317" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I317" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="J317">
         <v>1</v>
       </c>
       <c r="K317" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L317" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="B318" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
       <c r="C318" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D318">
         <v>31.45</v>
       </c>
       <c r="E318">
-        <v>31.45</v>
+        <v>32.16</v>
       </c>
       <c r="F318" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G318" s="2">
+        <v>0.0226</v>
       </c>
       <c r="H318" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I318" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="J318">
         <v>1</v>
       </c>
       <c r="K318" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L318" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="B319" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="C319" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="D319">
         <v>36.25</v>
       </c>
       <c r="E319">
-        <v>36.25</v>
+        <v>36.96</v>
       </c>
       <c r="F319" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G319" s="2">
+        <v>0.0196</v>
       </c>
       <c r="H319" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I319" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="J319">
         <v>1</v>
       </c>
       <c r="K319" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L319" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="B320" t="s">
-        <v>1599</v>
+        <v>1603</v>
       </c>
       <c r="C320" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="D320">
         <v>44.69</v>
       </c>
       <c r="E320">
-        <v>44.69</v>
+        <v>45.66</v>
       </c>
       <c r="F320" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G320" s="2">
+        <v>0.0217</v>
       </c>
       <c r="H320" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I320" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
       <c r="J320">
         <v>1</v>
       </c>
       <c r="K320" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L320" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="B321" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="C321" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="D321">
         <v>59.77</v>
       </c>
       <c r="E321">
-        <v>59.77</v>
+        <v>60.98</v>
       </c>
       <c r="F321" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G321" s="2">
+        <v>0.0202</v>
       </c>
       <c r="H321" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I321" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="J321">
         <v>1</v>
       </c>
       <c r="K321" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L321" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="B322" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="C322" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="D322">
         <v>121.7</v>
       </c>
       <c r="E322">
-        <v>121.7</v>
+        <v>124.19</v>
       </c>
       <c r="F322" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G322" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H322" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I322" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
       <c r="J322">
         <v>1</v>
       </c>
       <c r="K322" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L322" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
       <c r="B323" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="C323" t="s">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="D323">
         <v>25.81</v>
       </c>
       <c r="E323">
-        <v>25.81</v>
+        <v>26.38</v>
       </c>
       <c r="F323" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G323" s="2">
+        <v>0.0221</v>
       </c>
       <c r="H323" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I323" t="s">
-        <v>1616</v>
+        <v>1620</v>
       </c>
       <c r="J323">
         <v>6</v>
       </c>
       <c r="K323" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L323" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
       <c r="B324" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
       <c r="C324" t="s">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="D324">
         <v>27.54</v>
       </c>
       <c r="E324">
-        <v>27.54</v>
+        <v>28.04</v>
       </c>
       <c r="F324" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G324" s="2">
+        <v>0.0182</v>
       </c>
       <c r="H324" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I324" t="s">
-        <v>1621</v>
+        <v>1625</v>
       </c>
       <c r="J324">
         <v>6</v>
       </c>
       <c r="K324" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L324" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="B325" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="C325" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
       <c r="D325">
         <v>29.5</v>
       </c>
       <c r="E325">
-        <v>29.5</v>
+        <v>30.03</v>
       </c>
       <c r="F325" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G325" s="2">
+        <v>0.018</v>
       </c>
       <c r="H325" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I325" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="J325">
         <v>6</v>
       </c>
       <c r="K325" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L325" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>1628</v>
+        <v>1632</v>
       </c>
       <c r="B326" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="C326" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="D326">
         <v>33.43</v>
       </c>
       <c r="E326">
-        <v>33.43</v>
+        <v>34.06</v>
       </c>
       <c r="F326" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G326" s="2">
+        <v>0.0188</v>
       </c>
       <c r="H326" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I326" t="s">
-        <v>1631</v>
+        <v>1635</v>
       </c>
       <c r="J326">
         <v>6</v>
       </c>
       <c r="K326" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L326" t="s">
-        <v>1632</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>1633</v>
+        <v>1637</v>
       </c>
       <c r="B327" t="s">
-        <v>1634</v>
+        <v>1638</v>
       </c>
       <c r="C327" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
       <c r="D327">
         <v>527.15</v>
       </c>
       <c r="E327">
-        <v>527.15</v>
+        <v>537.77</v>
       </c>
       <c r="F327" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G327" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H327" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I327" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="J327">
         <v>1</v>
       </c>
       <c r="K327" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L327" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="B328" t="s">
-        <v>1639</v>
+        <v>1643</v>
       </c>
       <c r="C328" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="D328">
         <v>72.41</v>
       </c>
       <c r="E328">
-        <v>72.41</v>
+        <v>73.92</v>
       </c>
       <c r="F328" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G328" s="2">
+        <v>0.0209</v>
       </c>
       <c r="H328" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I328" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
       <c r="J328">
         <v>1</v>
       </c>
       <c r="K328" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L328" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="B329" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="C329" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="D329">
         <v>52.63</v>
       </c>
       <c r="E329">
         <v>52.63</v>
       </c>
-      <c r="G329" t="s" s="2">
-        <v>15</v>
+      <c r="G329" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H329" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I329" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="J329">
         <v>1</v>
       </c>
       <c r="K329" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L329" t="s">
-        <v>1647</v>
+        <v>267</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
       <c r="B330" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="C330" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="D330">
         <v>213.5</v>
       </c>
       <c r="E330">
         <v>213.5</v>
       </c>
-      <c r="G330" t="s" s="2">
-        <v>15</v>
+      <c r="G330" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H330" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I330" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="J330">
         <v>1</v>
       </c>
       <c r="K330" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L330" t="s">
-        <v>1652</v>
+        <v>277</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="B331" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="C331" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="D331">
         <v>201.7</v>
       </c>
       <c r="E331">
         <v>201.7</v>
       </c>
-      <c r="G331" t="s" s="2">
-        <v>15</v>
+      <c r="G331" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H331" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I331" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="J331">
         <v>1</v>
       </c>
       <c r="K331" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L331" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="B332" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="C332" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="D332">
         <v>60.56</v>
       </c>
       <c r="E332">
         <v>60.56</v>
       </c>
-      <c r="G332" t="s" s="2">
-        <v>15</v>
+      <c r="G332" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H332" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I332" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="J332">
         <v>1</v>
       </c>
       <c r="K332" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L332" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B333" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="C333" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="D333">
         <v>100.6</v>
       </c>
       <c r="E333">
         <v>100.6</v>
       </c>
-      <c r="G333" t="s" s="2">
-        <v>15</v>
+      <c r="G333" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H333" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I333" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="J333">
         <v>1</v>
       </c>
       <c r="K333" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L333" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
       <c r="B334" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="C334" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="D334">
         <v>182</v>
       </c>
       <c r="E334">
         <v>182</v>
       </c>
-      <c r="G334" t="s" s="2">
-        <v>15</v>
+      <c r="G334" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H334" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I334" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="J334">
         <v>1</v>
       </c>
       <c r="K334" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L334" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="B335" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="C335" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="D335">
         <v>14.49</v>
       </c>
       <c r="E335">
-        <v>14.49</v>
+        <v>14.76</v>
       </c>
       <c r="F335" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G335" s="2">
+        <v>0.0186</v>
       </c>
       <c r="H335" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I335" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="J335">
         <v>1</v>
       </c>
       <c r="K335" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L335" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="B336" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="C336" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="D336">
         <v>45.72</v>
       </c>
       <c r="E336">
-        <v>45.72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46.59</v>
+      </c>
+      <c r="F336" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G336" s="2">
+        <v>0.019</v>
       </c>
       <c r="H336" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I336" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="J336">
         <v>1</v>
       </c>
       <c r="K336" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L336" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B337" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="C337" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="D337">
         <v>16.48</v>
       </c>
       <c r="E337">
         <v>16.48</v>
       </c>
-      <c r="F337" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G337" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H337" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I337" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="J337">
         <v>1</v>
       </c>
       <c r="K337" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L337" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="B338" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
       <c r="C338" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="D338">
         <v>21.08</v>
       </c>
       <c r="E338">
         <v>21.08</v>
       </c>
-      <c r="F338" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G338" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H338" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I338" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="J338">
         <v>1</v>
       </c>
       <c r="K338" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L338" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B339" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="C339" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="D339">
         <v>34.8</v>
       </c>
       <c r="E339">
         <v>34.8</v>
       </c>
-      <c r="F339" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G339" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H339" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I339" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="J339">
         <v>1</v>
       </c>
       <c r="K339" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L339" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="B340" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="C340" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="D340">
         <v>43.96</v>
       </c>
       <c r="E340">
         <v>43.96</v>
       </c>
-      <c r="F340" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G340" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H340" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I340" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="J340">
         <v>1</v>
       </c>
       <c r="K340" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L340" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="B341" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="C341" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="D341">
         <v>64.1</v>
       </c>
       <c r="E341">
         <v>64.1</v>
       </c>
-      <c r="F341" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G341" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H341" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I341" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="J341">
         <v>1</v>
       </c>
       <c r="K341" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L341" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B342" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="C342" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
       <c r="D342">
         <v>80.59</v>
       </c>
       <c r="E342">
         <v>80.59</v>
       </c>
-      <c r="F342" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G342" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H342" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I342" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="J342">
         <v>1</v>
       </c>
       <c r="K342" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L342" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="B343" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="C343" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="D343">
         <v>164.84</v>
       </c>
       <c r="E343">
         <v>164.84</v>
       </c>
-      <c r="F343" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G343" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H343" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I343" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="J343">
         <v>1</v>
       </c>
       <c r="K343" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L343" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B344" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
       <c r="C344" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="D344">
         <v>12.82</v>
       </c>
       <c r="E344">
         <v>12.82</v>
       </c>
-      <c r="F344" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G344" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H344" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I344" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="J344">
         <v>1</v>
       </c>
       <c r="K344" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L344" t="s">
-        <v>1722</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B345" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C345" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="D345">
         <v>15.58</v>
       </c>
       <c r="E345">
         <v>15.58</v>
       </c>
-      <c r="F345" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G345" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H345" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I345" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="J345">
         <v>1</v>
       </c>
       <c r="K345" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L345" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B346" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="C346" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="D346">
         <v>21.98</v>
       </c>
       <c r="E346">
         <v>21.98</v>
       </c>
-      <c r="F346" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G346" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H346" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I346" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="J346">
         <v>1</v>
       </c>
       <c r="K346" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L346" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B347" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="C347" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="D347">
         <v>31.14</v>
       </c>
       <c r="E347">
         <v>31.14</v>
       </c>
-      <c r="F347" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G347" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H347" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I347" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="J347">
         <v>1</v>
       </c>
       <c r="K347" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L347" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B348" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="C348" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="D348">
         <v>45.79</v>
       </c>
       <c r="E348">
         <v>45.79</v>
       </c>
-      <c r="F348" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G348" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H348" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I348" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="J348">
         <v>1</v>
       </c>
       <c r="K348" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L348" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="B349" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="C349" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="D349">
         <v>56.78</v>
       </c>
       <c r="E349">
         <v>56.78</v>
       </c>
-      <c r="F349" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G349" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H349" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I349" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="J349">
         <v>1</v>
       </c>
       <c r="K349" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L349" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="B350" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="C350" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="D350">
         <v>93.41</v>
       </c>
       <c r="E350">
         <v>93.41</v>
       </c>
-      <c r="F350" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G350" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H350" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I350" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="J350">
         <v>1</v>
       </c>
       <c r="K350" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L350" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B351" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="C351" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="D351">
         <v>131.87</v>
       </c>
       <c r="E351">
         <v>131.87</v>
       </c>
-      <c r="F351" s="1">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G351" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H351" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I351" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="J351">
         <v>1</v>
       </c>
       <c r="K351" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L351" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B352" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="C352" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="D352">
         <v>23.28</v>
       </c>
       <c r="E352">
-        <v>23.28</v>
+        <v>23.71</v>
       </c>
       <c r="F352" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G352" s="2">
+        <v>0.0185</v>
       </c>
       <c r="H352" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I352" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="J352">
         <v>1</v>
       </c>
       <c r="K352" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L352" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="B353" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="C353" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="D353">
         <v>234.77</v>
       </c>
       <c r="E353">
-        <v>234.77</v>
+        <v>239.93</v>
       </c>
       <c r="F353" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G353" s="2">
+        <v>0.022</v>
       </c>
       <c r="H353" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I353" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="J353">
         <v>1</v>
       </c>
       <c r="K353" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L353" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B354" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="C354" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="D354">
         <v>284.58</v>
       </c>
       <c r="E354">
-        <v>284.58</v>
+        <v>289.38</v>
       </c>
       <c r="F354" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G354" s="2">
+        <v>0.0169</v>
       </c>
       <c r="H354" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I354" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="J354">
         <v>1</v>
       </c>
       <c r="K354" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L354" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B355" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="C355" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="D355">
         <v>370</v>
       </c>
       <c r="E355">
-        <v>370</v>
+        <v>377.29</v>
       </c>
       <c r="F355" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G355" s="2">
+        <v>0.0197</v>
       </c>
       <c r="H355" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I355" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="J355">
         <v>1</v>
       </c>
       <c r="K355" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L355" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="B356" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="C356" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="D356">
         <v>251.55</v>
       </c>
       <c r="E356">
-        <v>251.55</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>256.11</v>
+      </c>
+      <c r="F356" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G356" s="2">
+        <v>0.0181</v>
       </c>
       <c r="H356" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I356" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="J356">
         <v>1</v>
       </c>
       <c r="K356" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L356" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="B357" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="C357" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="D357">
         <v>48.84</v>
       </c>
       <c r="E357">
-        <v>48.84</v>
+        <v>49.73</v>
       </c>
       <c r="F357" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G357" s="2">
+        <v>0.0182</v>
       </c>
       <c r="H357" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I357" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="J357">
         <v>1</v>
       </c>
       <c r="K357" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L357" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="B358" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="C358" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="D358">
         <v>73.86</v>
       </c>
       <c r="E358">
-        <v>73.86</v>
+        <v>75.27</v>
       </c>
       <c r="F358" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G358" s="2">
+        <v>0.0191</v>
       </c>
       <c r="H358" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I358" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="J358">
         <v>1</v>
       </c>
       <c r="K358" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L358" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B359" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C359" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="D359">
         <v>114.02</v>
       </c>
       <c r="E359">
-        <v>114.02</v>
+        <v>116.36</v>
       </c>
       <c r="F359" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G359" s="2">
+        <v>0.0205</v>
       </c>
       <c r="H359" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I359" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="J359">
         <v>1</v>
       </c>
       <c r="K359" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L359" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B360" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="C360" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="D360">
         <v>139.85</v>
       </c>
       <c r="E360">
-        <v>139.85</v>
+        <v>142.65</v>
       </c>
       <c r="F360" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G360" s="3">
+        <v>0.02</v>
       </c>
       <c r="H360" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I360" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="J360">
         <v>1</v>
       </c>
       <c r="K360" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L360" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="B361" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="C361" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="D361">
         <v>13.18</v>
       </c>
       <c r="E361">
-        <v>13.18</v>
+        <v>13.35</v>
       </c>
       <c r="F361" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G361" s="2">
+        <v>0.0129</v>
       </c>
       <c r="H361" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I361" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="J361">
         <v>1</v>
       </c>
       <c r="K361" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L361" t="s">
-        <v>659</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="B362" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="C362" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="D362">
         <v>13.07</v>
       </c>
       <c r="E362">
-        <v>13.07</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>13.38</v>
+      </c>
+      <c r="F362" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G362" s="2">
+        <v>0.0237</v>
       </c>
       <c r="H362" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I362" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="J362">
         <v>1</v>
       </c>
       <c r="K362" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L362" t="s">
-        <v>664</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="B363" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="C363" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="D363">
         <v>13.83</v>
       </c>
       <c r="E363">
-        <v>13.83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>14.17</v>
+      </c>
+      <c r="F363" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G363" s="2">
+        <v>0.0246</v>
       </c>
       <c r="H363" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I363" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="J363">
         <v>1</v>
       </c>
       <c r="K363" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L363" t="s">
-        <v>669</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="B364" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="C364" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="D364">
         <v>12.14</v>
       </c>
       <c r="E364">
-        <v>12.14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>12.31</v>
+      </c>
+      <c r="F364" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G364" s="2">
+        <v>0.014</v>
       </c>
       <c r="H364" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I364" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="J364">
         <v>1</v>
       </c>
       <c r="K364" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L364" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="B365" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="C365" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="D365">
         <v>5.16</v>
       </c>
       <c r="E365">
-        <v>5.16</v>
+        <v>5.29</v>
       </c>
       <c r="F365" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G365" s="2">
+        <v>0.0252</v>
       </c>
       <c r="H365" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I365" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="J365">
         <v>1</v>
       </c>
       <c r="K365" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L365" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="B366" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="C366" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
       <c r="D366">
         <v>7.76</v>
       </c>
       <c r="E366">
-        <v>7.76</v>
+        <v>7.93</v>
       </c>
       <c r="F366" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G366" s="2">
+        <v>0.0219</v>
       </c>
       <c r="H366" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I366" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="J366">
         <v>1</v>
       </c>
       <c r="K366" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L366" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
       <c r="B367" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="C367" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="D367">
         <v>15.11</v>
       </c>
       <c r="E367">
-        <v>15.11</v>
+        <v>15.44</v>
       </c>
       <c r="F367" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G367" s="2">
+        <v>0.0218</v>
       </c>
       <c r="H367" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I367" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
       <c r="J367">
         <v>1</v>
       </c>
       <c r="K367" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L367" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="B368" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="C368" t="s">
-        <v>1837</v>
+        <v>1841</v>
       </c>
       <c r="D368">
         <v>12.4</v>
       </c>
       <c r="E368">
-        <v>12.4</v>
+        <v>12.66</v>
       </c>
       <c r="F368" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G368" s="2">
+        <v>0.021</v>
       </c>
       <c r="H368" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I368" t="s">
-        <v>1838</v>
+        <v>1842</v>
       </c>
       <c r="J368">
         <v>1</v>
       </c>
       <c r="K368" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L368" t="s">
-        <v>1839</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="B369" t="s">
-        <v>1841</v>
+        <v>1845</v>
       </c>
       <c r="C369" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
       <c r="D369">
         <v>19.48</v>
       </c>
       <c r="E369">
-        <v>19.48</v>
+        <v>19.91</v>
       </c>
       <c r="F369" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G369" s="2">
+        <v>0.0221</v>
       </c>
       <c r="H369" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I369" t="s">
-        <v>1843</v>
+        <v>1847</v>
       </c>
       <c r="J369">
         <v>1</v>
       </c>
       <c r="K369" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L369" t="s">
-        <v>1844</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="B370" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="C370" t="s">
-        <v>1847</v>
+        <v>1851</v>
       </c>
       <c r="D370">
         <v>253.92</v>
       </c>
       <c r="E370">
         <v>253.92</v>
       </c>
-      <c r="G370" t="s" s="2">
-        <v>15</v>
+      <c r="G370" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="H370" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I370" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="J370">
         <v>1</v>
       </c>
       <c r="K370" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L370" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="B371" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="C371" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="D371">
         <v>307.44</v>
       </c>
       <c r="E371">
-        <v>307.44</v>
+        <v>313.07</v>
       </c>
       <c r="F371" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G371" s="2">
+        <v>0.0183</v>
       </c>
       <c r="H371" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I371" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
       <c r="J371">
         <v>1</v>
       </c>
       <c r="K371" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L371" t="s">
-        <v>1854</v>
+        <v>144</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="B372" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="C372" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="D372">
         <v>497.67</v>
       </c>
       <c r="E372">
-        <v>497.67</v>
+        <v>507.21</v>
       </c>
       <c r="F372" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G372" s="2">
+        <v>0.0192</v>
       </c>
       <c r="H372" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I372" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="J372">
         <v>1</v>
       </c>
       <c r="K372" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L372" t="s">
-        <v>1859</v>
+        <v>149</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="B373" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="C373" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="D373">
         <v>1201.5</v>
       </c>
       <c r="E373">
-        <v>1201.5</v>
+        <v>1226.05</v>
       </c>
       <c r="F373" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G373" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H373" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I373" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="J373">
         <v>1</v>
       </c>
       <c r="K373" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L373" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B374" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="C374" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="D374">
         <v>355.71</v>
       </c>
       <c r="E374">
-        <v>355.71</v>
+        <v>362.04</v>
       </c>
       <c r="F374" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G374" s="2">
+        <v>0.0178</v>
       </c>
       <c r="H374" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I374" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="J374">
         <v>1</v>
       </c>
       <c r="K374" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L374" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="B375" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="C375" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="D375">
         <v>731.5</v>
       </c>
       <c r="E375">
-        <v>731.5</v>
+        <v>746.83</v>
       </c>
       <c r="F375" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G375" s="2">
+        <v>0.021</v>
       </c>
       <c r="H375" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I375" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="J375">
         <v>1</v>
       </c>
       <c r="K375" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L375" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="B376" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="C376" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="D376">
         <v>63</v>
       </c>
       <c r="E376">
-        <v>63</v>
+        <v>64.25</v>
       </c>
       <c r="F376" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G376" s="2">
+        <v>0.0198</v>
       </c>
       <c r="H376" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I376" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="J376">
         <v>1</v>
       </c>
       <c r="K376" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L376" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="B377" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="C377" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="D377">
         <v>64.58</v>
       </c>
       <c r="E377">
-        <v>64.58</v>
+        <v>65.9</v>
       </c>
       <c r="F377" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G377" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H377" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I377" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="J377">
         <v>1</v>
       </c>
       <c r="K377" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L377" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="B378" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="C378" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="D378">
         <v>140.91</v>
       </c>
       <c r="E378">
-        <v>140.91</v>
+        <v>143.77</v>
       </c>
       <c r="F378" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G378" s="2">
+        <v>0.0203</v>
       </c>
       <c r="H378" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I378" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="J378">
         <v>1</v>
       </c>
       <c r="K378" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L378" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
       <c r="B379" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="C379" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="D379">
         <v>165.58</v>
       </c>
       <c r="E379">
-        <v>165.58</v>
+        <v>168.95</v>
       </c>
       <c r="F379" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G379" s="2">
+        <v>0.0204</v>
       </c>
       <c r="H379" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I379" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="J379">
         <v>1</v>
       </c>
       <c r="K379" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L379" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="B380" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="C380" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="D380">
         <v>7.7</v>
       </c>
       <c r="E380">
-        <v>7.7</v>
+        <v>7.87</v>
       </c>
       <c r="F380" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G380" s="2">
+        <v>0.0221</v>
       </c>
       <c r="H380" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I380" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="J380">
         <v>1</v>
       </c>
       <c r="K380" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L380" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="B381" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="C381" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="D381">
         <v>78.16</v>
       </c>
       <c r="E381">
-        <v>78.16</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>79.72</v>
+      </c>
+      <c r="F381" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G381" s="3">
+        <v>0.02</v>
       </c>
       <c r="H381" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I381" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="J381">
         <v>1</v>
       </c>
       <c r="K381" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L381" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="B382" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="C382" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="D382">
         <v>44.09</v>
       </c>
       <c r="E382">
-        <v>44.09</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45.05</v>
+      </c>
+      <c r="F382" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G382" s="2">
+        <v>0.0218</v>
       </c>
       <c r="H382" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I382" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="J382">
         <v>1</v>
       </c>
       <c r="K382" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L382" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="B383" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="C383" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="D383">
         <v>34.1</v>
       </c>
       <c r="E383">
-        <v>34.1</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>34.83</v>
+      </c>
+      <c r="F383" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G383" s="2">
+        <v>0.0214</v>
       </c>
       <c r="H383" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I383" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="J383">
         <v>1</v>
       </c>
       <c r="K383" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L383" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="B384" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="C384" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="D384">
         <v>34.1</v>
       </c>
       <c r="E384">
-        <v>34.1</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>34.83</v>
+      </c>
+      <c r="F384" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G384" s="2">
+        <v>0.0214</v>
       </c>
       <c r="H384" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I384" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="J384">
         <v>1</v>
       </c>
       <c r="K384" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L384" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="B385" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="C385" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="D385">
         <v>38.37</v>
       </c>
       <c r="E385">
-        <v>38.37</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39.23</v>
+      </c>
+      <c r="F385" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G385" s="2">
+        <v>0.0224</v>
       </c>
       <c r="H385" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I385" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="J385">
         <v>1</v>
       </c>
       <c r="K385" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L385" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="B386" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="C386" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="D386">
         <v>38.37</v>
       </c>
       <c r="E386">
-        <v>38.37</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39.23</v>
+      </c>
+      <c r="F386" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G386" s="2">
+        <v>0.0224</v>
       </c>
       <c r="H386" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I386" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="J386">
         <v>1</v>
       </c>
       <c r="K386" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L386" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="B387" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="C387" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="D387">
         <v>42.62</v>
       </c>
       <c r="E387">
-        <v>42.62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43.58</v>
+      </c>
+      <c r="F387" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G387" s="2">
+        <v>0.0225</v>
       </c>
       <c r="H387" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I387" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="J387">
         <v>1</v>
       </c>
       <c r="K387" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L387" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="B388" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="C388" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="D388">
         <v>42.62</v>
       </c>
       <c r="E388">
-        <v>42.62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43.58</v>
+      </c>
+      <c r="F388" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G388" s="2">
+        <v>0.0225</v>
       </c>
       <c r="H388" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I388" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="J388">
         <v>1</v>
       </c>
       <c r="K388" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L388" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="B389" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="C389" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="D389">
         <v>46.89</v>
       </c>
       <c r="E389">
-        <v>46.89</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>47.79</v>
+      </c>
+      <c r="F389" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G389" s="2">
+        <v>0.0192</v>
       </c>
       <c r="H389" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I389" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="J389">
         <v>1</v>
       </c>
       <c r="K389" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L389" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="B390" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="C390" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="D390">
         <v>46.89</v>
       </c>
       <c r="E390">
-        <v>46.89</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>47.79</v>
+      </c>
+      <c r="F390" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G390" s="2">
+        <v>0.0192</v>
       </c>
       <c r="H390" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I390" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="J390">
         <v>1</v>
       </c>
       <c r="K390" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L390" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="B391" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="C391" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="D391">
         <v>56.14</v>
       </c>
       <c r="E391">
-        <v>56.14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>57.27</v>
+      </c>
+      <c r="F391" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G391" s="2">
+        <v>0.0201</v>
       </c>
       <c r="H391" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I391" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="J391">
         <v>1</v>
       </c>
       <c r="K391" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L391" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="B392" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="C392" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="D392">
         <v>68.2</v>
       </c>
       <c r="E392">
-        <v>68.2</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>69.53</v>
+      </c>
+      <c r="F392" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G392" s="2">
+        <v>0.0195</v>
       </c>
       <c r="H392" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I392" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="J392">
         <v>1</v>
       </c>
       <c r="K392" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L392" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="B393" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="C393" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="D393">
         <v>25.66</v>
       </c>
       <c r="E393">
-        <v>25.66</v>
+        <v>26.25</v>
       </c>
       <c r="F393" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G393" s="2">
+        <v>0.023</v>
       </c>
       <c r="H393" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I393" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="J393">
         <v>1</v>
       </c>
       <c r="K393" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L393" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="B394" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="C394" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="D394">
         <v>9.47</v>
       </c>
       <c r="E394">
-        <v>9.47</v>
+        <v>9.67</v>
       </c>
       <c r="F394" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G394" s="2">
+        <v>0.0211</v>
       </c>
       <c r="H394" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I394" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="J394">
         <v>1</v>
       </c>
       <c r="K394" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L394" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="B395" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="C395" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="D395">
         <v>4.18</v>
       </c>
       <c r="E395">
-        <v>4.18</v>
+        <v>4.25</v>
       </c>
       <c r="F395" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G395" s="2">
+        <v>0.0167</v>
       </c>
       <c r="H395" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I395" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="J395">
         <v>1</v>
       </c>
       <c r="K395" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L395" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="B396" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="C396" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="D396">
         <v>5.13</v>
       </c>
       <c r="E396">
-        <v>5.13</v>
+        <v>5.27</v>
       </c>
       <c r="F396" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G396" s="2">
+        <v>0.0273</v>
       </c>
       <c r="H396" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I396" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="J396">
         <v>1</v>
       </c>
       <c r="K396" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L396" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="B397" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="C397" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D397">
         <v>2.6</v>
       </c>
       <c r="E397">
-        <v>2.6</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>2.67</v>
+      </c>
+      <c r="F397" s="1">
+        <v>46280</v>
+      </c>
+      <c r="G397" s="2">
+        <v>0.0269</v>
       </c>
       <c r="H397" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I397" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="J397">
         <v>1</v>
       </c>
       <c r="K397" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L397" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="B398" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="C398" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="D398">
         <v>175.8</v>
       </c>
       <c r="E398">
-        <v>175.8</v>
+        <v>180.08</v>
       </c>
       <c r="F398" s="1">
-        <v>46157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>46280</v>
+      </c>
+      <c r="G398" s="2">
+        <v>0.0243</v>
       </c>
       <c r="H398" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I398" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="J398">
         <v>1</v>
       </c>
       <c r="K398" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L398" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>