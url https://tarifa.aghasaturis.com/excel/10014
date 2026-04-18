--- v0 (2026-03-03)
+++ v1 (2026-04-18)
@@ -9,92 +9,98 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="525">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
+    <t>Variación Precio</t>
+  </si>
+  <si>
     <t>Rango</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Unid/Paquete</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Página Catálogo</t>
   </si>
   <si>
     <t>A174101101TKS115</t>
   </si>
   <si>
     <t>KWS115PRO</t>
   </si>
   <si>
     <t>Leja Tools-KWS115PRO-Disco tronzador fresador para amoladoras angulares (Ø 115 mm)</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>8714418000126</t>
   </si>
   <si>
     <t>Leja Tools</t>
   </si>
   <si>
     <t>P03-05-006-V02-P01</t>
   </si>
   <si>
     <t>A174101119TKS125</t>
   </si>
   <si>
     <t>KWS125PRO</t>
   </si>
   <si>
     <t>Leja Tools-KWS125PRO-Disco tronzador fresador para amoladoras angulares (Ø 125 mm)</t>
   </si>
   <si>
     <t>8714418000133</t>
   </si>
@@ -1607,3070 +1613,3687 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M103"/>
+  <dimension ref="A1:N103"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="20"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="7"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
-    <col min="7" max="7" width="6"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="19"/>
+    <col min="7" max="7" width="17"/>
+    <col min="8" max="8" width="6"/>
+    <col min="9" max="9" width="14"/>
+    <col min="10" max="10" width="13"/>
+    <col min="11" max="11" width="11"/>
+    <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>8.7</v>
       </c>
-      <c r="G2" t="s">
-        <v>14</v>
+      <c r="E2">
+        <v>8.7</v>
+      </c>
+      <c r="G2" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2">
+        <v>1</v>
       </c>
       <c r="K2" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="L2" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D3">
         <v>9.25</v>
       </c>
-      <c r="G3" t="s">
-        <v>14</v>
+      <c r="E3">
+        <v>9.25</v>
+      </c>
+      <c r="G3" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>18</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D4">
         <v>19.66</v>
       </c>
-      <c r="G4" t="s">
-        <v>14</v>
+      <c r="E4">
+        <v>19.66</v>
+      </c>
+      <c r="G4" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I4" t="s">
+        <v>28</v>
+      </c>
+      <c r="J4">
+        <v>1</v>
       </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>18</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5">
         <v>21.1</v>
       </c>
-      <c r="G5" t="s">
-        <v>14</v>
+      <c r="E5">
+        <v>21.1</v>
+      </c>
+      <c r="G5" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>18</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6">
         <v>25.63</v>
       </c>
-      <c r="G6" t="s">
-        <v>14</v>
+      <c r="E6">
+        <v>25.63</v>
+      </c>
+      <c r="G6" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>18</v>
+      </c>
+      <c r="L6" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7">
         <v>29.53</v>
       </c>
-      <c r="G7" t="s">
-        <v>14</v>
+      <c r="E7">
+        <v>29.53</v>
+      </c>
+      <c r="G7" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
       </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>18</v>
+      </c>
+      <c r="L7" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D8">
         <v>35.11</v>
       </c>
-      <c r="G8" t="s">
-        <v>14</v>
+      <c r="E8">
+        <v>35.11</v>
+      </c>
+      <c r="G8" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8">
+        <v>1</v>
       </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>18</v>
+      </c>
+      <c r="L8" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D9">
         <v>39.44</v>
       </c>
-      <c r="G9" t="s">
-        <v>14</v>
+      <c r="E9">
+        <v>39.44</v>
+      </c>
+      <c r="G9" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9">
+        <v>1</v>
       </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>18</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D10">
         <v>39.94</v>
       </c>
-      <c r="G10" t="s">
-        <v>14</v>
+      <c r="E10">
+        <v>39.94</v>
+      </c>
+      <c r="G10" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10">
+        <v>1</v>
       </c>
       <c r="K10" t="s">
-        <v>57</v>
+        <v>18</v>
+      </c>
+      <c r="L10" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D11">
         <v>21.39</v>
       </c>
-      <c r="G11" t="s">
-        <v>14</v>
+      <c r="E11">
+        <v>21.39</v>
+      </c>
+      <c r="G11" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I11" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11">
+        <v>1</v>
       </c>
       <c r="K11" t="s">
-        <v>62</v>
+        <v>18</v>
+      </c>
+      <c r="L11" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D12">
         <v>22.75</v>
       </c>
-      <c r="G12" t="s">
-        <v>14</v>
+      <c r="E12">
+        <v>22.75</v>
+      </c>
+      <c r="G12" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
       </c>
       <c r="K12" t="s">
-        <v>67</v>
+        <v>18</v>
+      </c>
+      <c r="L12" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D13">
         <v>55.1</v>
       </c>
-      <c r="G13" t="s">
-        <v>14</v>
+      <c r="E13">
+        <v>55.1</v>
+      </c>
+      <c r="G13" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13">
+        <v>1</v>
       </c>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>18</v>
+      </c>
+      <c r="L13" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D14">
         <v>10.32</v>
       </c>
-      <c r="G14" t="s">
-        <v>14</v>
+      <c r="E14">
+        <v>10.32</v>
+      </c>
+      <c r="G14" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I14" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14">
+        <v>1</v>
       </c>
       <c r="K14" t="s">
-        <v>77</v>
+        <v>18</v>
+      </c>
+      <c r="L14" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D15">
         <v>6.92</v>
       </c>
-      <c r="G15" t="s">
-        <v>14</v>
+      <c r="E15">
+        <v>6.92</v>
+      </c>
+      <c r="G15" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I15" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15">
+        <v>1</v>
       </c>
       <c r="K15" t="s">
-        <v>82</v>
+        <v>18</v>
+      </c>
+      <c r="L15" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D16">
         <v>7.49</v>
       </c>
-      <c r="G16" t="s">
-        <v>14</v>
+      <c r="E16">
+        <v>7.49</v>
+      </c>
+      <c r="G16" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16">
+        <v>1</v>
       </c>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>18</v>
+      </c>
+      <c r="L16" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D17">
         <v>9.87</v>
       </c>
-      <c r="G17" t="s">
-        <v>14</v>
+      <c r="E17">
+        <v>9.87</v>
+      </c>
+      <c r="G17" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I17" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17">
+        <v>1</v>
       </c>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>18</v>
+      </c>
+      <c r="L17" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D18">
         <v>8.91</v>
       </c>
-      <c r="G18" t="s">
-        <v>14</v>
+      <c r="E18">
+        <v>8.91</v>
+      </c>
+      <c r="G18" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I18" t="s">
+        <v>98</v>
+      </c>
+      <c r="J18">
+        <v>1</v>
       </c>
       <c r="K18" t="s">
-        <v>97</v>
+        <v>18</v>
+      </c>
+      <c r="L18" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D19">
         <v>10.9</v>
       </c>
-      <c r="G19" t="s">
-        <v>14</v>
+      <c r="E19">
+        <v>10.9</v>
+      </c>
+      <c r="G19" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I19" t="s">
+        <v>103</v>
+      </c>
+      <c r="J19">
+        <v>1</v>
       </c>
       <c r="K19" t="s">
-        <v>102</v>
+        <v>18</v>
+      </c>
+      <c r="L19" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D20">
         <v>11.18</v>
       </c>
-      <c r="G20" t="s">
-        <v>14</v>
+      <c r="E20">
+        <v>11.18</v>
+      </c>
+      <c r="G20" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I20" t="s">
+        <v>108</v>
+      </c>
+      <c r="J20">
+        <v>1</v>
       </c>
       <c r="K20" t="s">
-        <v>107</v>
+        <v>18</v>
+      </c>
+      <c r="L20" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D21">
         <v>11.73</v>
       </c>
-      <c r="G21" t="s">
-        <v>14</v>
+      <c r="E21">
+        <v>11.73</v>
+      </c>
+      <c r="G21" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I21" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21">
+        <v>1</v>
       </c>
       <c r="K21" t="s">
-        <v>112</v>
+        <v>18</v>
+      </c>
+      <c r="L21" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D22">
         <v>11.84</v>
       </c>
-      <c r="G22" t="s">
-        <v>14</v>
+      <c r="E22">
+        <v>11.84</v>
+      </c>
+      <c r="G22" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J22">
+        <v>1</v>
       </c>
       <c r="K22" t="s">
-        <v>117</v>
+        <v>18</v>
+      </c>
+      <c r="L22" t="s">
+        <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D23">
         <v>13.12</v>
       </c>
-      <c r="G23" t="s">
-        <v>14</v>
+      <c r="E23">
+        <v>13.12</v>
+      </c>
+      <c r="G23" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I23" t="s">
+        <v>123</v>
+      </c>
+      <c r="J23">
+        <v>1</v>
       </c>
       <c r="K23" t="s">
-        <v>122</v>
+        <v>18</v>
+      </c>
+      <c r="L23" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D24">
         <v>15.46</v>
       </c>
-      <c r="G24" t="s">
-        <v>14</v>
+      <c r="E24">
+        <v>15.46</v>
+      </c>
+      <c r="G24" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I24" t="s">
+        <v>128</v>
+      </c>
+      <c r="J24">
+        <v>1</v>
       </c>
       <c r="K24" t="s">
-        <v>127</v>
+        <v>18</v>
+      </c>
+      <c r="L24" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D25">
         <v>12.13</v>
       </c>
-      <c r="G25" t="s">
-        <v>14</v>
+      <c r="E25">
+        <v>12.13</v>
+      </c>
+      <c r="G25" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J25">
+        <v>1</v>
       </c>
       <c r="K25" t="s">
-        <v>132</v>
+        <v>18</v>
+      </c>
+      <c r="L25" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D26">
         <v>12.36</v>
       </c>
-      <c r="G26" t="s">
-        <v>14</v>
+      <c r="E26">
+        <v>12.36</v>
+      </c>
+      <c r="G26" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I26" t="s">
+        <v>138</v>
+      </c>
+      <c r="J26">
+        <v>1</v>
       </c>
       <c r="K26" t="s">
-        <v>137</v>
+        <v>18</v>
+      </c>
+      <c r="L26" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D27">
         <v>14.25</v>
       </c>
-      <c r="G27" t="s">
-        <v>14</v>
+      <c r="E27">
+        <v>14.25</v>
+      </c>
+      <c r="G27" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I27" t="s">
+        <v>143</v>
+      </c>
+      <c r="J27">
+        <v>1</v>
       </c>
       <c r="K27" t="s">
-        <v>142</v>
+        <v>18</v>
+      </c>
+      <c r="L27" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D28">
         <v>20.54</v>
       </c>
-      <c r="G28" t="s">
-        <v>14</v>
+      <c r="E28">
+        <v>20.54</v>
+      </c>
+      <c r="G28" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I28" t="s">
+        <v>148</v>
+      </c>
+      <c r="J28">
+        <v>1</v>
       </c>
       <c r="K28" t="s">
-        <v>147</v>
+        <v>18</v>
+      </c>
+      <c r="L28" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D29">
         <v>15.36</v>
       </c>
-      <c r="G29" t="s">
-        <v>14</v>
+      <c r="E29">
+        <v>15.36</v>
+      </c>
+      <c r="G29" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I29" t="s">
+        <v>153</v>
+      </c>
+      <c r="J29">
+        <v>1</v>
       </c>
       <c r="K29" t="s">
-        <v>152</v>
+        <v>18</v>
+      </c>
+      <c r="L29" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D30">
         <v>25.9</v>
       </c>
-      <c r="G30" t="s">
-        <v>14</v>
+      <c r="E30">
+        <v>25.9</v>
+      </c>
+      <c r="G30" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
+        <v>158</v>
+      </c>
+      <c r="J30">
+        <v>1</v>
       </c>
       <c r="K30" t="s">
-        <v>157</v>
+        <v>18</v>
+      </c>
+      <c r="L30" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D31">
         <v>26.06</v>
       </c>
-      <c r="G31" t="s">
-        <v>14</v>
+      <c r="E31">
+        <v>26.06</v>
+      </c>
+      <c r="G31" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I31" t="s">
+        <v>163</v>
+      </c>
+      <c r="J31">
+        <v>1</v>
       </c>
       <c r="K31" t="s">
-        <v>162</v>
+        <v>18</v>
+      </c>
+      <c r="L31" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C32" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D32">
         <v>19.8</v>
       </c>
-      <c r="G32" t="s">
-        <v>14</v>
+      <c r="E32">
+        <v>19.8</v>
+      </c>
+      <c r="G32" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I32" t="s">
+        <v>168</v>
+      </c>
+      <c r="J32">
+        <v>1</v>
       </c>
       <c r="K32" t="s">
-        <v>167</v>
+        <v>18</v>
+      </c>
+      <c r="L32" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B33" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C33" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D33">
         <v>25.16</v>
       </c>
-      <c r="G33" t="s">
-        <v>14</v>
+      <c r="E33">
+        <v>25.16</v>
+      </c>
+      <c r="G33" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I33" t="s">
+        <v>173</v>
+      </c>
+      <c r="J33">
+        <v>1</v>
       </c>
       <c r="K33" t="s">
-        <v>172</v>
+        <v>18</v>
+      </c>
+      <c r="L33" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D34">
         <v>19.8</v>
       </c>
-      <c r="G34" t="s">
-        <v>14</v>
+      <c r="E34">
+        <v>19.8</v>
+      </c>
+      <c r="G34" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I34" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34">
+        <v>1</v>
       </c>
       <c r="K34" t="s">
-        <v>177</v>
+        <v>18</v>
+      </c>
+      <c r="L34" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D35">
         <v>25.5</v>
       </c>
-      <c r="G35" t="s">
-        <v>14</v>
+      <c r="E35">
+        <v>25.5</v>
+      </c>
+      <c r="G35" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I35" t="s">
+        <v>183</v>
+      </c>
+      <c r="J35">
+        <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>182</v>
+        <v>18</v>
+      </c>
+      <c r="L35" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
-      <c r="G36" t="s">
-        <v>14</v>
+      <c r="E36">
+        <v>30</v>
+      </c>
+      <c r="G36" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I36" t="s">
+        <v>188</v>
+      </c>
+      <c r="J36">
+        <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>187</v>
+        <v>18</v>
+      </c>
+      <c r="L36" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C37" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D37">
         <v>23.44</v>
       </c>
-      <c r="G37" t="s">
-        <v>14</v>
+      <c r="E37">
+        <v>23.44</v>
+      </c>
+      <c r="G37" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I37" t="s">
+        <v>193</v>
+      </c>
+      <c r="J37">
+        <v>1</v>
       </c>
       <c r="K37" t="s">
-        <v>192</v>
+        <v>18</v>
+      </c>
+      <c r="L37" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B38" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C38" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D38">
         <v>24.56</v>
       </c>
-      <c r="G38" t="s">
-        <v>14</v>
+      <c r="E38">
+        <v>24.56</v>
+      </c>
+      <c r="G38" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I38" t="s">
+        <v>198</v>
+      </c>
+      <c r="J38">
+        <v>1</v>
       </c>
       <c r="K38" t="s">
-        <v>197</v>
+        <v>18</v>
+      </c>
+      <c r="L38" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D39">
         <v>27.43</v>
       </c>
-      <c r="G39" t="s">
-        <v>14</v>
+      <c r="E39">
+        <v>27.43</v>
+      </c>
+      <c r="G39" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I39" t="s">
+        <v>203</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
       </c>
       <c r="K39" t="s">
-        <v>202</v>
+        <v>18</v>
+      </c>
+      <c r="L39" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B40" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C40" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D40">
         <v>27.19</v>
       </c>
-      <c r="G40" t="s">
-        <v>14</v>
+      <c r="E40">
+        <v>27.19</v>
+      </c>
+      <c r="G40" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I40" t="s">
+        <v>208</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
       </c>
       <c r="K40" t="s">
-        <v>207</v>
+        <v>18</v>
+      </c>
+      <c r="L40" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B41" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D41">
         <v>36.19</v>
       </c>
-      <c r="G41" t="s">
-        <v>14</v>
+      <c r="E41">
+        <v>36.19</v>
+      </c>
+      <c r="G41" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I41" t="s">
+        <v>213</v>
+      </c>
+      <c r="J41">
+        <v>1</v>
       </c>
       <c r="K41" t="s">
-        <v>212</v>
+        <v>18</v>
+      </c>
+      <c r="L41" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D42">
         <v>40.31</v>
       </c>
-      <c r="G42" t="s">
-        <v>14</v>
+      <c r="E42">
+        <v>40.31</v>
+      </c>
+      <c r="G42" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I42" t="s">
+        <v>218</v>
+      </c>
+      <c r="J42">
+        <v>1</v>
       </c>
       <c r="K42" t="s">
-        <v>217</v>
+        <v>18</v>
+      </c>
+      <c r="L42" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B43" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D43">
         <v>45.75</v>
       </c>
-      <c r="G43" t="s">
-        <v>14</v>
+      <c r="E43">
+        <v>45.75</v>
+      </c>
+      <c r="G43" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I43" t="s">
+        <v>223</v>
+      </c>
+      <c r="J43">
+        <v>1</v>
       </c>
       <c r="K43" t="s">
-        <v>222</v>
+        <v>18</v>
+      </c>
+      <c r="L43" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B44" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C44" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D44">
         <v>69.76</v>
       </c>
-      <c r="G44" t="s">
-        <v>14</v>
+      <c r="E44">
+        <v>69.76</v>
+      </c>
+      <c r="G44" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I44" t="s">
+        <v>228</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
       </c>
       <c r="K44" t="s">
-        <v>227</v>
+        <v>18</v>
+      </c>
+      <c r="L44" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B45" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C45" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D45">
         <v>59.33</v>
       </c>
-      <c r="G45" t="s">
-        <v>14</v>
+      <c r="E45">
+        <v>59.33</v>
+      </c>
+      <c r="G45" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I45" t="s">
+        <v>233</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
       </c>
       <c r="K45" t="s">
-        <v>232</v>
+        <v>18</v>
+      </c>
+      <c r="L45" t="s">
+        <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B46" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C46" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D46">
         <v>61.02</v>
       </c>
-      <c r="G46" t="s">
-        <v>14</v>
+      <c r="E46">
+        <v>61.02</v>
+      </c>
+      <c r="G46" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I46" t="s">
+        <v>238</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
       </c>
       <c r="K46" t="s">
-        <v>237</v>
+        <v>18</v>
+      </c>
+      <c r="L46" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B47" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C47" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D47">
         <v>85.75</v>
       </c>
-      <c r="G47" t="s">
-        <v>14</v>
+      <c r="E47">
+        <v>85.75</v>
+      </c>
+      <c r="G47" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I47" t="s">
+        <v>243</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
       </c>
       <c r="K47" t="s">
-        <v>242</v>
+        <v>18</v>
+      </c>
+      <c r="L47" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B48" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C48" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D48">
         <v>32</v>
       </c>
-      <c r="G48" t="s">
-        <v>14</v>
+      <c r="E48">
+        <v>32</v>
+      </c>
+      <c r="G48" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I48" t="s">
+        <v>248</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
       </c>
       <c r="K48" t="s">
-        <v>247</v>
+        <v>18</v>
+      </c>
+      <c r="L48" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B49" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C49" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D49">
         <v>37.09</v>
       </c>
-      <c r="G49" t="s">
-        <v>14</v>
+      <c r="E49">
+        <v>37.09</v>
+      </c>
+      <c r="G49" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I49" t="s">
+        <v>253</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
       </c>
       <c r="K49" t="s">
-        <v>252</v>
+        <v>18</v>
+      </c>
+      <c r="L49" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B50" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C50" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D50">
         <v>13.46</v>
       </c>
-      <c r="G50" t="s">
-        <v>14</v>
+      <c r="E50">
+        <v>13.46</v>
+      </c>
+      <c r="G50" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I50" t="s">
+        <v>258</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
       </c>
       <c r="K50" t="s">
-        <v>257</v>
+        <v>18</v>
+      </c>
+      <c r="L50" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B51" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C51" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D51">
         <v>106.68</v>
       </c>
-      <c r="G51" t="s">
-        <v>14</v>
+      <c r="E51">
+        <v>106.68</v>
+      </c>
+      <c r="G51" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I51" t="s">
+        <v>263</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
       </c>
       <c r="K51" t="s">
-        <v>262</v>
+        <v>18</v>
+      </c>
+      <c r="L51" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B52" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C52" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D52">
         <v>128.88</v>
       </c>
-      <c r="G52" t="s">
-        <v>14</v>
+      <c r="E52">
+        <v>128.88</v>
+      </c>
+      <c r="G52" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I52" t="s">
+        <v>268</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
       </c>
       <c r="K52" t="s">
-        <v>267</v>
+        <v>18</v>
+      </c>
+      <c r="L52" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B53" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C53" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D53">
         <v>128.88</v>
       </c>
-      <c r="G53" t="s">
-        <v>14</v>
+      <c r="E53">
+        <v>128.88</v>
+      </c>
+      <c r="G53" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I53" t="s">
+        <v>273</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
       </c>
       <c r="K53" t="s">
-        <v>272</v>
+        <v>18</v>
+      </c>
+      <c r="L53" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B54" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C54" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D54">
         <v>159.65</v>
       </c>
-      <c r="G54" t="s">
-        <v>14</v>
+      <c r="E54">
+        <v>159.65</v>
+      </c>
+      <c r="G54" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I54" t="s">
+        <v>278</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
       </c>
       <c r="K54" t="s">
-        <v>277</v>
+        <v>18</v>
+      </c>
+      <c r="L54" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B55" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C55" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D55">
         <v>166.55</v>
       </c>
-      <c r="G55" t="s">
-        <v>14</v>
+      <c r="E55">
+        <v>166.55</v>
+      </c>
+      <c r="G55" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I55" t="s">
+        <v>283</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
       </c>
       <c r="K55" t="s">
-        <v>282</v>
+        <v>18</v>
+      </c>
+      <c r="L55" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B56" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C56" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D56">
         <v>225</v>
       </c>
-      <c r="G56" t="s">
-        <v>14</v>
+      <c r="E56">
+        <v>225</v>
+      </c>
+      <c r="G56" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I56" t="s">
+        <v>288</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
       </c>
       <c r="K56" t="s">
-        <v>287</v>
+        <v>18</v>
+      </c>
+      <c r="L56" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B57" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C57" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D57">
         <v>226.03</v>
       </c>
-      <c r="G57" t="s">
-        <v>14</v>
+      <c r="E57">
+        <v>226.03</v>
+      </c>
+      <c r="G57" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I57" t="s">
+        <v>293</v>
+      </c>
+      <c r="J57">
+        <v>1</v>
       </c>
       <c r="K57" t="s">
-        <v>292</v>
+        <v>18</v>
+      </c>
+      <c r="L57" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B58" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C58" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D58">
         <v>102.9</v>
       </c>
-      <c r="G58" t="s">
-        <v>14</v>
+      <c r="E58">
+        <v>102.9</v>
+      </c>
+      <c r="G58" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I58" t="s">
+        <v>298</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
       </c>
       <c r="K58" t="s">
-        <v>297</v>
+        <v>18</v>
+      </c>
+      <c r="L58" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B59" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C59" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D59">
         <v>3.72</v>
       </c>
-      <c r="G59" t="s">
-        <v>14</v>
+      <c r="E59">
+        <v>3.72</v>
+      </c>
+      <c r="G59" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I59" t="s">
+        <v>303</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
       </c>
       <c r="K59" t="s">
-        <v>302</v>
+        <v>18</v>
+      </c>
+      <c r="L59" t="s">
+        <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B60" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C60" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D60">
         <v>3.73</v>
       </c>
-      <c r="G60" t="s">
-        <v>14</v>
+      <c r="E60">
+        <v>3.73</v>
+      </c>
+      <c r="G60" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I60" t="s">
+        <v>308</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
       </c>
       <c r="K60" t="s">
-        <v>307</v>
+        <v>18</v>
+      </c>
+      <c r="L60" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B61" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C61" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D61">
         <v>3.73</v>
       </c>
-      <c r="G61" t="s">
-        <v>14</v>
+      <c r="E61">
+        <v>3.73</v>
+      </c>
+      <c r="G61" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I61" t="s">
+        <v>313</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
       </c>
       <c r="K61" t="s">
-        <v>312</v>
+        <v>18</v>
+      </c>
+      <c r="L61" t="s">
+        <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B62" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C62" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D62">
         <v>3.73</v>
       </c>
-      <c r="G62" t="s">
-        <v>14</v>
+      <c r="E62">
+        <v>3.73</v>
+      </c>
+      <c r="G62" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I62" t="s">
+        <v>318</v>
+      </c>
+      <c r="J62">
+        <v>1</v>
       </c>
       <c r="K62" t="s">
-        <v>317</v>
+        <v>18</v>
+      </c>
+      <c r="L62" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B63" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C63" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D63">
         <v>3.73</v>
       </c>
-      <c r="G63" t="s">
-        <v>14</v>
+      <c r="E63">
+        <v>3.73</v>
+      </c>
+      <c r="G63" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I63" t="s">
+        <v>323</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
       </c>
       <c r="K63" t="s">
-        <v>322</v>
+        <v>18</v>
+      </c>
+      <c r="L63" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B64" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C64" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D64">
         <v>3.73</v>
       </c>
-      <c r="G64" t="s">
-        <v>14</v>
+      <c r="E64">
+        <v>3.73</v>
+      </c>
+      <c r="G64" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I64" t="s">
+        <v>328</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
       </c>
       <c r="K64" t="s">
-        <v>327</v>
+        <v>18</v>
+      </c>
+      <c r="L64" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B65" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C65" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D65">
         <v>3.73</v>
       </c>
-      <c r="G65" t="s">
-        <v>14</v>
+      <c r="E65">
+        <v>3.73</v>
+      </c>
+      <c r="G65" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I65" t="s">
+        <v>333</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
       </c>
       <c r="K65" t="s">
-        <v>332</v>
+        <v>18</v>
+      </c>
+      <c r="L65" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B66" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C66" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D66">
         <v>3.04</v>
       </c>
-      <c r="G66" t="s">
-        <v>14</v>
+      <c r="E66">
+        <v>3.04</v>
+      </c>
+      <c r="G66" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I66" t="s">
+        <v>338</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
       </c>
       <c r="K66" t="s">
-        <v>337</v>
+        <v>18</v>
+      </c>
+      <c r="L66" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B67" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C67" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D67">
         <v>3.73</v>
       </c>
-      <c r="G67" t="s">
-        <v>14</v>
+      <c r="E67">
+        <v>3.73</v>
+      </c>
+      <c r="G67" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I67" t="s">
+        <v>343</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
       </c>
       <c r="K67" t="s">
-        <v>342</v>
+        <v>18</v>
+      </c>
+      <c r="L67" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B68" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C68" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D68">
         <v>3.73</v>
       </c>
-      <c r="G68" t="s">
-        <v>14</v>
+      <c r="E68">
+        <v>3.73</v>
+      </c>
+      <c r="G68" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I68" t="s">
+        <v>348</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
       </c>
       <c r="K68" t="s">
-        <v>347</v>
+        <v>18</v>
+      </c>
+      <c r="L68" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B69" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C69" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D69">
         <v>4.12</v>
       </c>
-      <c r="G69" t="s">
-        <v>14</v>
+      <c r="E69">
+        <v>4.12</v>
+      </c>
+      <c r="G69" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I69" t="s">
+        <v>353</v>
+      </c>
+      <c r="J69">
+        <v>1</v>
       </c>
       <c r="K69" t="s">
-        <v>352</v>
+        <v>18</v>
+      </c>
+      <c r="L69" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B70" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C70" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D70">
         <v>4.12</v>
       </c>
-      <c r="G70" t="s">
-        <v>14</v>
+      <c r="E70">
+        <v>4.12</v>
+      </c>
+      <c r="G70" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I70" t="s">
+        <v>358</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
       </c>
       <c r="K70" t="s">
-        <v>357</v>
+        <v>18</v>
+      </c>
+      <c r="L70" t="s">
+        <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B71" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C71" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D71">
         <v>4.12</v>
       </c>
-      <c r="G71" t="s">
-        <v>14</v>
+      <c r="E71">
+        <v>4.12</v>
+      </c>
+      <c r="G71" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I71" t="s">
+        <v>363</v>
+      </c>
+      <c r="J71">
+        <v>1</v>
       </c>
       <c r="K71" t="s">
-        <v>362</v>
+        <v>18</v>
+      </c>
+      <c r="L71" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="B72" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C72" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D72">
         <v>4.12</v>
       </c>
-      <c r="G72" t="s">
-        <v>14</v>
+      <c r="E72">
+        <v>4.12</v>
+      </c>
+      <c r="G72" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I72" t="s">
+        <v>368</v>
+      </c>
+      <c r="J72">
+        <v>1</v>
       </c>
       <c r="K72" t="s">
-        <v>367</v>
+        <v>18</v>
+      </c>
+      <c r="L72" t="s">
+        <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B73" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C73" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D73">
         <v>16.91</v>
       </c>
-      <c r="G73" t="s">
-        <v>14</v>
+      <c r="E73">
+        <v>16.91</v>
+      </c>
+      <c r="G73" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I73" t="s">
+        <v>373</v>
+      </c>
+      <c r="J73">
+        <v>1</v>
       </c>
       <c r="K73" t="s">
-        <v>372</v>
+        <v>18</v>
+      </c>
+      <c r="L73" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B74" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C74" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D74">
         <v>16.91</v>
       </c>
-      <c r="G74" t="s">
-        <v>14</v>
+      <c r="E74">
+        <v>16.91</v>
+      </c>
+      <c r="G74" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I74" t="s">
+        <v>378</v>
+      </c>
+      <c r="J74">
+        <v>1</v>
       </c>
       <c r="K74" t="s">
-        <v>377</v>
+        <v>18</v>
+      </c>
+      <c r="L74" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B75" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C75" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D75">
         <v>16.91</v>
       </c>
-      <c r="G75" t="s">
-        <v>14</v>
+      <c r="E75">
+        <v>16.91</v>
+      </c>
+      <c r="G75" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H75" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I75" t="s">
+        <v>383</v>
+      </c>
+      <c r="J75">
+        <v>1</v>
       </c>
       <c r="K75" t="s">
-        <v>382</v>
+        <v>18</v>
+      </c>
+      <c r="L75" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B76" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C76" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D76">
         <v>17.71</v>
       </c>
-      <c r="G76" t="s">
-        <v>14</v>
+      <c r="E76">
+        <v>17.71</v>
+      </c>
+      <c r="G76" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I76" t="s">
+        <v>388</v>
+      </c>
+      <c r="J76">
+        <v>1</v>
       </c>
       <c r="K76" t="s">
-        <v>387</v>
+        <v>18</v>
+      </c>
+      <c r="L76" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B77" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C77" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D77">
         <v>75.55</v>
       </c>
-      <c r="G77" t="s">
-        <v>14</v>
+      <c r="E77">
+        <v>75.55</v>
+      </c>
+      <c r="G77" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I77" t="s">
+        <v>393</v>
+      </c>
+      <c r="J77">
+        <v>1</v>
       </c>
       <c r="K77" t="s">
-        <v>392</v>
+        <v>18</v>
+      </c>
+      <c r="L77" t="s">
+        <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B78" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C78" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D78">
         <v>17.58</v>
       </c>
-      <c r="G78" t="s">
-        <v>14</v>
+      <c r="E78">
+        <v>17.58</v>
+      </c>
+      <c r="G78" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I78" t="s">
+        <v>398</v>
+      </c>
+      <c r="J78">
+        <v>1</v>
       </c>
       <c r="K78" t="s">
-        <v>397</v>
+        <v>18</v>
+      </c>
+      <c r="L78" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B79" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C79" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="D79">
         <v>17.58</v>
       </c>
-      <c r="G79" t="s">
-        <v>14</v>
+      <c r="E79">
+        <v>17.58</v>
+      </c>
+      <c r="G79" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I79" t="s">
+        <v>403</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
       </c>
       <c r="K79" t="s">
-        <v>402</v>
+        <v>18</v>
+      </c>
+      <c r="L79" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B80" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C80" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D80">
         <v>18.33</v>
       </c>
-      <c r="G80" t="s">
-        <v>14</v>
+      <c r="E80">
+        <v>18.33</v>
+      </c>
+      <c r="G80" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I80" t="s">
+        <v>408</v>
+      </c>
+      <c r="J80">
+        <v>1</v>
       </c>
       <c r="K80" t="s">
-        <v>407</v>
+        <v>18</v>
+      </c>
+      <c r="L80" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B81" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C81" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D81">
         <v>18.33</v>
       </c>
-      <c r="G81" t="s">
-        <v>14</v>
+      <c r="E81">
+        <v>18.33</v>
+      </c>
+      <c r="G81" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I81" t="s">
+        <v>413</v>
+      </c>
+      <c r="J81">
+        <v>1</v>
       </c>
       <c r="K81" t="s">
-        <v>412</v>
+        <v>18</v>
+      </c>
+      <c r="L81" t="s">
+        <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B82" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C82" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D82">
         <v>19.82</v>
       </c>
-      <c r="G82" t="s">
-        <v>14</v>
+      <c r="E82">
+        <v>19.82</v>
+      </c>
+      <c r="G82" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H82" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I82" t="s">
+        <v>418</v>
+      </c>
+      <c r="J82">
+        <v>1</v>
       </c>
       <c r="K82" t="s">
-        <v>417</v>
+        <v>18</v>
+      </c>
+      <c r="L82" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B83" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C83" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D83">
         <v>21.15</v>
       </c>
-      <c r="G83" t="s">
-        <v>14</v>
+      <c r="E83">
+        <v>21.15</v>
+      </c>
+      <c r="G83" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H83" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I83" t="s">
+        <v>423</v>
+      </c>
+      <c r="J83">
+        <v>1</v>
       </c>
       <c r="K83" t="s">
-        <v>422</v>
+        <v>18</v>
+      </c>
+      <c r="L83" t="s">
+        <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B84" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C84" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D84">
         <v>21.15</v>
       </c>
-      <c r="G84" t="s">
-        <v>14</v>
+      <c r="E84">
+        <v>21.15</v>
+      </c>
+      <c r="G84" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H84" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I84" t="s">
+        <v>428</v>
+      </c>
+      <c r="J84">
+        <v>1</v>
       </c>
       <c r="K84" t="s">
-        <v>427</v>
+        <v>18</v>
+      </c>
+      <c r="L84" t="s">
+        <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B85" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C85" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D85">
         <v>21.15</v>
       </c>
-      <c r="G85" t="s">
-        <v>14</v>
+      <c r="E85">
+        <v>21.15</v>
+      </c>
+      <c r="G85" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H85" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I85" t="s">
+        <v>433</v>
+      </c>
+      <c r="J85">
+        <v>1</v>
       </c>
       <c r="K85" t="s">
-        <v>432</v>
+        <v>18</v>
+      </c>
+      <c r="L85" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B86" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C86" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D86">
         <v>22.1</v>
       </c>
-      <c r="G86" t="s">
-        <v>14</v>
+      <c r="E86">
+        <v>22.1</v>
+      </c>
+      <c r="G86" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H86" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I86" t="s">
+        <v>438</v>
+      </c>
+      <c r="J86">
+        <v>1</v>
       </c>
       <c r="K86" t="s">
-        <v>437</v>
+        <v>18</v>
+      </c>
+      <c r="L86" t="s">
+        <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B87" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C87" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D87">
         <v>24.92</v>
       </c>
-      <c r="G87" t="s">
-        <v>14</v>
+      <c r="E87">
+        <v>24.92</v>
+      </c>
+      <c r="G87" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H87" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I87" t="s">
+        <v>443</v>
+      </c>
+      <c r="J87">
+        <v>1</v>
       </c>
       <c r="K87" t="s">
-        <v>442</v>
+        <v>18</v>
+      </c>
+      <c r="L87" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B88" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C88" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D88">
         <v>32.3</v>
       </c>
-      <c r="G88" t="s">
-        <v>14</v>
+      <c r="E88">
+        <v>32.3</v>
+      </c>
+      <c r="G88" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H88" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I88" t="s">
+        <v>448</v>
+      </c>
+      <c r="J88">
+        <v>1</v>
       </c>
       <c r="K88" t="s">
-        <v>447</v>
+        <v>18</v>
+      </c>
+      <c r="L88" t="s">
+        <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B89" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C89" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D89">
         <v>34.67</v>
       </c>
-      <c r="G89" t="s">
-        <v>14</v>
+      <c r="E89">
+        <v>34.67</v>
+      </c>
+      <c r="G89" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H89" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I89" t="s">
+        <v>453</v>
+      </c>
+      <c r="J89">
+        <v>1</v>
       </c>
       <c r="K89" t="s">
-        <v>452</v>
+        <v>18</v>
+      </c>
+      <c r="L89" t="s">
+        <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B90" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C90" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D90">
         <v>40.05</v>
       </c>
-      <c r="G90" t="s">
-        <v>14</v>
+      <c r="E90">
+        <v>40.05</v>
+      </c>
+      <c r="G90" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H90" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I90" t="s">
+        <v>458</v>
+      </c>
+      <c r="J90">
+        <v>1</v>
       </c>
       <c r="K90" t="s">
-        <v>457</v>
+        <v>18</v>
+      </c>
+      <c r="L90" t="s">
+        <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B91" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C91" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="D91">
         <v>44.57</v>
       </c>
-      <c r="G91" t="s">
-        <v>14</v>
+      <c r="E91">
+        <v>44.57</v>
+      </c>
+      <c r="G91" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H91" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I91" t="s">
+        <v>463</v>
+      </c>
+      <c r="J91">
+        <v>1</v>
       </c>
       <c r="K91" t="s">
-        <v>462</v>
+        <v>18</v>
+      </c>
+      <c r="L91" t="s">
+        <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B92" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C92" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D92">
         <v>49.1</v>
       </c>
-      <c r="G92" t="s">
-        <v>14</v>
+      <c r="E92">
+        <v>49.1</v>
+      </c>
+      <c r="G92" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H92" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I92" t="s">
+        <v>468</v>
+      </c>
+      <c r="J92">
+        <v>1</v>
       </c>
       <c r="K92" t="s">
-        <v>467</v>
+        <v>18</v>
+      </c>
+      <c r="L92" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B93" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C93" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D93">
         <v>59.87</v>
       </c>
-      <c r="G93" t="s">
-        <v>14</v>
+      <c r="E93">
+        <v>59.87</v>
+      </c>
+      <c r="G93" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H93" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I93" t="s">
+        <v>473</v>
+      </c>
+      <c r="J93">
+        <v>1</v>
       </c>
       <c r="K93" t="s">
-        <v>472</v>
+        <v>18</v>
+      </c>
+      <c r="L93" t="s">
+        <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B94" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C94" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D94">
         <v>64.23</v>
       </c>
-      <c r="G94" t="s">
-        <v>14</v>
+      <c r="E94">
+        <v>64.23</v>
+      </c>
+      <c r="G94" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H94" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I94" t="s">
+        <v>478</v>
+      </c>
+      <c r="J94">
+        <v>1</v>
       </c>
       <c r="K94" t="s">
-        <v>477</v>
+        <v>18</v>
+      </c>
+      <c r="L94" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B95" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C95" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D95">
         <v>68.2</v>
       </c>
-      <c r="G95" t="s">
-        <v>14</v>
+      <c r="E95">
+        <v>68.2</v>
+      </c>
+      <c r="G95" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H95" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I95" t="s">
+        <v>483</v>
+      </c>
+      <c r="J95">
+        <v>1</v>
       </c>
       <c r="K95" t="s">
-        <v>482</v>
+        <v>18</v>
+      </c>
+      <c r="L95" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B96" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C96" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D96">
         <v>77.64</v>
       </c>
-      <c r="G96" t="s">
-        <v>14</v>
+      <c r="E96">
+        <v>77.64</v>
+      </c>
+      <c r="G96" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H96" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I96" t="s">
+        <v>488</v>
+      </c>
+      <c r="J96">
+        <v>1</v>
       </c>
       <c r="K96" t="s">
-        <v>487</v>
+        <v>18</v>
+      </c>
+      <c r="L96" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B97" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C97" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D97">
         <v>101.11</v>
       </c>
-      <c r="G97" t="s">
-        <v>14</v>
+      <c r="E97">
+        <v>101.11</v>
+      </c>
+      <c r="G97" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H97" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I97" t="s">
+        <v>493</v>
+      </c>
+      <c r="J97">
+        <v>1</v>
       </c>
       <c r="K97" t="s">
-        <v>492</v>
+        <v>18</v>
+      </c>
+      <c r="L97" t="s">
+        <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B98" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C98" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D98">
         <v>156.24</v>
       </c>
-      <c r="G98" t="s">
-        <v>14</v>
+      <c r="E98">
+        <v>156.24</v>
+      </c>
+      <c r="G98" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H98" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I98" t="s">
+        <v>498</v>
+      </c>
+      <c r="J98">
+        <v>1</v>
       </c>
       <c r="K98" t="s">
-        <v>497</v>
+        <v>18</v>
+      </c>
+      <c r="L98" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B99" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C99" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D99">
         <v>9.06</v>
       </c>
-      <c r="G99" t="s">
-        <v>14</v>
+      <c r="E99">
+        <v>9.06</v>
+      </c>
+      <c r="G99" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H99" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I99" t="s">
+        <v>503</v>
+      </c>
+      <c r="J99">
+        <v>1</v>
       </c>
       <c r="K99" t="s">
-        <v>502</v>
+        <v>18</v>
+      </c>
+      <c r="L99" t="s">
+        <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B100" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C100" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D100">
         <v>66.1</v>
       </c>
-      <c r="G100" t="s">
-        <v>14</v>
+      <c r="E100">
+        <v>66.1</v>
+      </c>
+      <c r="G100" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H100" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I100" t="s">
+        <v>508</v>
+      </c>
+      <c r="J100">
+        <v>1</v>
       </c>
       <c r="K100" t="s">
-        <v>507</v>
+        <v>18</v>
+      </c>
+      <c r="L100" t="s">
+        <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B101" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C101" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D101">
         <v>41.55</v>
       </c>
-      <c r="G101" t="s">
-        <v>14</v>
+      <c r="E101">
+        <v>41.55</v>
+      </c>
+      <c r="G101" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H101" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I101" t="s">
+        <v>513</v>
+      </c>
+      <c r="J101">
+        <v>1</v>
       </c>
       <c r="K101" t="s">
-        <v>512</v>
+        <v>18</v>
+      </c>
+      <c r="L101" t="s">
+        <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B102" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C102" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D102">
         <v>9.9</v>
       </c>
-      <c r="G102" t="s">
-        <v>14</v>
+      <c r="E102">
+        <v>9.9</v>
+      </c>
+      <c r="G102" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H102" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I102" t="s">
+        <v>518</v>
+      </c>
+      <c r="J102">
+        <v>1</v>
       </c>
       <c r="K102" t="s">
-        <v>517</v>
+        <v>18</v>
+      </c>
+      <c r="L102" t="s">
+        <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B103" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C103" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D103">
         <v>10.62</v>
       </c>
-      <c r="G103" t="s">
-        <v>14</v>
+      <c r="E103">
+        <v>10.62</v>
+      </c>
+      <c r="G103" t="s" s="1">
+        <v>15</v>
       </c>
       <c r="H103" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>16</v>
+      </c>
+      <c r="I103" t="s">
+        <v>523</v>
+      </c>
+      <c r="J103">
+        <v>1</v>
       </c>
       <c r="K103" t="s">
-        <v>522</v>
+        <v>18</v>
+      </c>
+      <c r="L103" t="s">
+        <v>524</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>