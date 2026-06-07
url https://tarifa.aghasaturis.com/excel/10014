--- v1 (2026-04-18)
+++ v2 (2026-06-07)
@@ -1613,75 +1613,76 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N103"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="20"/>
     <col min="3" max="3" width="60"/>
-    <col min="4" max="4" width="7"/>
+    <col min="4" max="4" width="9"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -1697,3591 +1698,3873 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
-        <v>8.7</v>
+        <v>9.57</v>
       </c>
       <c r="E2">
-        <v>8.7</v>
-[...1 lines deleted...]
-      <c r="G2" t="s" s="1">
+        <v>9.57</v>
+      </c>
+      <c r="F2" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G2" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3">
-        <v>9.25</v>
+        <v>10.175</v>
       </c>
       <c r="E3">
-        <v>9.25</v>
-[...1 lines deleted...]
-      <c r="G3" t="s" s="1">
+        <v>10.175</v>
+      </c>
+      <c r="F3" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G3" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
-        <v>19.66</v>
+        <v>21.626</v>
       </c>
       <c r="E4">
-        <v>19.66</v>
-[...1 lines deleted...]
-      <c r="G4" t="s" s="1">
+        <v>21.626</v>
+      </c>
+      <c r="F4" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G4" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
-        <v>21.1</v>
+        <v>23.21</v>
       </c>
       <c r="E5">
-        <v>21.1</v>
-[...1 lines deleted...]
-      <c r="G5" t="s" s="1">
+        <v>23.21</v>
+      </c>
+      <c r="F5" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G5" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>25.63</v>
+        <v>30.756</v>
       </c>
       <c r="E6">
-        <v>25.63</v>
-[...1 lines deleted...]
-      <c r="G6" t="s" s="1">
+        <v>30.756</v>
+      </c>
+      <c r="F6" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G6" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
-        <v>29.53</v>
+        <v>35.436</v>
       </c>
       <c r="E7">
-        <v>29.53</v>
-[...1 lines deleted...]
-      <c r="G7" t="s" s="1">
+        <v>35.436</v>
+      </c>
+      <c r="F7" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G7" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
-        <v>35.11</v>
+        <v>42.132</v>
       </c>
       <c r="E8">
-        <v>35.11</v>
-[...1 lines deleted...]
-      <c r="G8" t="s" s="1">
+        <v>42.132</v>
+      </c>
+      <c r="F8" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G8" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
-        <v>39.44</v>
+        <v>47.328</v>
       </c>
       <c r="E9">
-        <v>39.44</v>
-[...1 lines deleted...]
-      <c r="G9" t="s" s="1">
+        <v>47.328</v>
+      </c>
+      <c r="F9" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G9" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
         <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
-        <v>39.94</v>
+        <v>47.928</v>
       </c>
       <c r="E10">
-        <v>39.94</v>
-[...1 lines deleted...]
-      <c r="G10" t="s" s="1">
+        <v>47.928</v>
+      </c>
+      <c r="F10" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G10" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11">
-        <v>21.39</v>
+        <v>22.2456</v>
       </c>
       <c r="E11">
-        <v>21.39</v>
-[...1 lines deleted...]
-      <c r="G11" t="s" s="1">
+        <v>22.2456</v>
+      </c>
+      <c r="F11" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G11" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
-        <v>22.75</v>
+        <v>23.66</v>
       </c>
       <c r="E12">
-        <v>22.75</v>
-[...1 lines deleted...]
-      <c r="G12" t="s" s="1">
+        <v>23.66</v>
+      </c>
+      <c r="F12" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G12" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13">
-        <v>55.1</v>
+        <v>57.304</v>
       </c>
       <c r="E13">
-        <v>55.1</v>
-[...1 lines deleted...]
-      <c r="G13" t="s" s="1">
+        <v>57.304</v>
+      </c>
+      <c r="F13" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G13" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>77</v>
       </c>
       <c r="D14">
-        <v>10.32</v>
+        <v>10.9392</v>
       </c>
       <c r="E14">
-        <v>10.32</v>
-[...1 lines deleted...]
-      <c r="G14" t="s" s="1">
+        <v>10.9392</v>
+      </c>
+      <c r="F14" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G14" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" t="s">
         <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15">
-        <v>6.92</v>
+        <v>7.3352</v>
       </c>
       <c r="E15">
-        <v>6.92</v>
-[...1 lines deleted...]
-      <c r="G15" t="s" s="1">
+        <v>7.3352</v>
+      </c>
+      <c r="F15" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G15" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15" t="s">
         <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16">
-        <v>7.49</v>
+        <v>7.9394</v>
       </c>
       <c r="E16">
-        <v>7.49</v>
-[...1 lines deleted...]
-      <c r="G16" t="s" s="1">
+        <v>7.9394</v>
+      </c>
+      <c r="F16" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G16" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>88</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
       <c r="K16" t="s">
         <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>90</v>
       </c>
       <c r="B17" t="s">
         <v>91</v>
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17">
-        <v>9.87</v>
+        <v>10.4622</v>
       </c>
       <c r="E17">
-        <v>9.87</v>
-[...1 lines deleted...]
-      <c r="G17" t="s" s="1">
+        <v>10.4622</v>
+      </c>
+      <c r="F17" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G17" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>93</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
         <v>97</v>
       </c>
       <c r="D18">
-        <v>8.91</v>
+        <v>9.4446</v>
       </c>
       <c r="E18">
-        <v>8.91</v>
-[...1 lines deleted...]
-      <c r="G18" t="s" s="1">
+        <v>9.4446</v>
+      </c>
+      <c r="F18" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G18" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18" t="s">
         <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
-        <v>10.9</v>
+        <v>11.554</v>
       </c>
       <c r="E19">
-        <v>10.9</v>
-[...1 lines deleted...]
-      <c r="G19" t="s" s="1">
+        <v>11.554</v>
+      </c>
+      <c r="F19" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G19" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
         <v>107</v>
       </c>
       <c r="D20">
-        <v>11.18</v>
+        <v>11.8508</v>
       </c>
       <c r="E20">
-        <v>11.18</v>
-[...1 lines deleted...]
-      <c r="G20" t="s" s="1">
+        <v>11.8508</v>
+      </c>
+      <c r="F20" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G20" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>108</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
       <c r="K20" t="s">
         <v>18</v>
       </c>
       <c r="L20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>110</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
       <c r="C21" t="s">
         <v>112</v>
       </c>
       <c r="D21">
-        <v>11.73</v>
+        <v>12.4338</v>
       </c>
       <c r="E21">
-        <v>11.73</v>
-[...1 lines deleted...]
-      <c r="G21" t="s" s="1">
+        <v>12.4338</v>
+      </c>
+      <c r="F21" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G21" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>113</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
-        <v>11.84</v>
+        <v>12.5504</v>
       </c>
       <c r="E22">
-        <v>11.84</v>
-[...1 lines deleted...]
-      <c r="G22" t="s" s="1">
+        <v>12.5504</v>
+      </c>
+      <c r="F22" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G22" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>118</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>120</v>
       </c>
       <c r="B23" t="s">
         <v>121</v>
       </c>
       <c r="C23" t="s">
         <v>122</v>
       </c>
       <c r="D23">
-        <v>13.12</v>
+        <v>13.9072</v>
       </c>
       <c r="E23">
-        <v>13.12</v>
-[...1 lines deleted...]
-      <c r="G23" t="s" s="1">
+        <v>13.9072</v>
+      </c>
+      <c r="F23" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G23" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>123</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>125</v>
       </c>
       <c r="B24" t="s">
         <v>126</v>
       </c>
       <c r="C24" t="s">
         <v>127</v>
       </c>
       <c r="D24">
-        <v>15.46</v>
+        <v>16.3876</v>
       </c>
       <c r="E24">
-        <v>15.46</v>
-[...1 lines deleted...]
-      <c r="G24" t="s" s="1">
+        <v>16.3876</v>
+      </c>
+      <c r="F24" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G24" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>128</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
       <c r="K24" t="s">
         <v>18</v>
       </c>
       <c r="L24" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>130</v>
       </c>
       <c r="B25" t="s">
         <v>131</v>
       </c>
       <c r="C25" t="s">
         <v>132</v>
       </c>
       <c r="D25">
-        <v>12.13</v>
+        <v>14.556</v>
       </c>
       <c r="E25">
-        <v>12.13</v>
-[...1 lines deleted...]
-      <c r="G25" t="s" s="1">
+        <v>14.556</v>
+      </c>
+      <c r="F25" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G25" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>133</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
       <c r="K25" t="s">
         <v>18</v>
       </c>
       <c r="L25" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>135</v>
       </c>
       <c r="B26" t="s">
         <v>136</v>
       </c>
       <c r="C26" t="s">
         <v>137</v>
       </c>
       <c r="D26">
-        <v>12.36</v>
+        <v>14.832</v>
       </c>
       <c r="E26">
-        <v>12.36</v>
-[...1 lines deleted...]
-      <c r="G26" t="s" s="1">
+        <v>14.832</v>
+      </c>
+      <c r="F26" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G26" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>138</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>140</v>
       </c>
       <c r="B27" t="s">
         <v>141</v>
       </c>
       <c r="C27" t="s">
         <v>142</v>
       </c>
       <c r="D27">
-        <v>14.25</v>
+        <v>17.1</v>
       </c>
       <c r="E27">
-        <v>14.25</v>
-[...1 lines deleted...]
-      <c r="G27" t="s" s="1">
+        <v>17.1</v>
+      </c>
+      <c r="F27" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G27" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>143</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
         <v>18</v>
       </c>
       <c r="L27" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28" t="s">
         <v>146</v>
       </c>
       <c r="C28" t="s">
         <v>147</v>
       </c>
       <c r="D28">
-        <v>20.54</v>
+        <v>24.648</v>
       </c>
       <c r="E28">
-        <v>20.54</v>
-[...1 lines deleted...]
-      <c r="G28" t="s" s="1">
+        <v>24.648</v>
+      </c>
+      <c r="F28" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G28" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>148</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
         <v>18</v>
       </c>
       <c r="L28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29" t="s">
         <v>151</v>
       </c>
       <c r="C29" t="s">
         <v>152</v>
       </c>
       <c r="D29">
-        <v>15.36</v>
+        <v>18.432</v>
       </c>
       <c r="E29">
-        <v>15.36</v>
-[...1 lines deleted...]
-      <c r="G29" t="s" s="1">
+        <v>18.432</v>
+      </c>
+      <c r="F29" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G29" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>153</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
         <v>18</v>
       </c>
       <c r="L29" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>155</v>
       </c>
       <c r="B30" t="s">
         <v>156</v>
       </c>
       <c r="C30" t="s">
         <v>157</v>
       </c>
       <c r="D30">
-        <v>25.9</v>
+        <v>31.08</v>
       </c>
       <c r="E30">
-        <v>25.9</v>
-[...1 lines deleted...]
-      <c r="G30" t="s" s="1">
+        <v>31.08</v>
+      </c>
+      <c r="F30" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G30" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>158</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30" t="s">
         <v>18</v>
       </c>
       <c r="L30" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>160</v>
       </c>
       <c r="B31" t="s">
         <v>161</v>
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
-        <v>26.06</v>
+        <v>31.272</v>
       </c>
       <c r="E31">
-        <v>26.06</v>
-[...1 lines deleted...]
-      <c r="G31" t="s" s="1">
+        <v>31.272</v>
+      </c>
+      <c r="F31" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G31" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>163</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
         <v>18</v>
       </c>
       <c r="L31" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>165</v>
       </c>
       <c r="B32" t="s">
         <v>166</v>
       </c>
       <c r="C32" t="s">
         <v>167</v>
       </c>
       <c r="D32">
-        <v>19.8</v>
+        <v>23.76</v>
       </c>
       <c r="E32">
-        <v>19.8</v>
-[...1 lines deleted...]
-      <c r="G32" t="s" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="F32" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G32" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
         <v>18</v>
       </c>
       <c r="L32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>170</v>
       </c>
       <c r="B33" t="s">
         <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
-        <v>25.16</v>
+        <v>30.192</v>
       </c>
       <c r="E33">
-        <v>25.16</v>
-[...1 lines deleted...]
-      <c r="G33" t="s" s="1">
+        <v>30.192</v>
+      </c>
+      <c r="F33" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G33" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>173</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
         <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>175</v>
       </c>
       <c r="B34" t="s">
         <v>176</v>
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
-        <v>19.8</v>
+        <v>23.76</v>
       </c>
       <c r="E34">
-        <v>19.8</v>
-[...1 lines deleted...]
-      <c r="G34" t="s" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="F34" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G34" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>178</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
         <v>18</v>
       </c>
       <c r="L34" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>180</v>
       </c>
       <c r="B35" t="s">
         <v>181</v>
       </c>
       <c r="C35" t="s">
         <v>182</v>
       </c>
       <c r="D35">
-        <v>25.5</v>
+        <v>30.6</v>
       </c>
       <c r="E35">
-        <v>25.5</v>
-[...1 lines deleted...]
-      <c r="G35" t="s" s="1">
+        <v>30.6</v>
+      </c>
+      <c r="F35" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G35" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>183</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
         <v>18</v>
       </c>
       <c r="L35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>185</v>
       </c>
       <c r="B36" t="s">
         <v>186</v>
       </c>
       <c r="C36" t="s">
         <v>187</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E36">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G36" t="s" s="1">
+        <v>36</v>
+      </c>
+      <c r="F36" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G36" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>188</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>190</v>
       </c>
       <c r="B37" t="s">
         <v>191</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
-        <v>23.44</v>
+        <v>28.128</v>
       </c>
       <c r="E37">
-        <v>23.44</v>
-[...1 lines deleted...]
-      <c r="G37" t="s" s="1">
+        <v>28.128</v>
+      </c>
+      <c r="F37" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G37" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
         <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38">
-        <v>24.56</v>
+        <v>29.472</v>
       </c>
       <c r="E38">
-        <v>24.56</v>
-[...1 lines deleted...]
-      <c r="G38" t="s" s="1">
+        <v>29.472</v>
+      </c>
+      <c r="F38" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G38" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>198</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>200</v>
       </c>
       <c r="B39" t="s">
         <v>201</v>
       </c>
       <c r="C39" t="s">
         <v>202</v>
       </c>
       <c r="D39">
-        <v>27.43</v>
+        <v>32.916</v>
       </c>
       <c r="E39">
-        <v>27.43</v>
-[...1 lines deleted...]
-      <c r="G39" t="s" s="1">
+        <v>32.916</v>
+      </c>
+      <c r="F39" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G39" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>203</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>205</v>
       </c>
       <c r="B40" t="s">
         <v>206</v>
       </c>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40">
-        <v>27.19</v>
+        <v>32.628</v>
       </c>
       <c r="E40">
-        <v>27.19</v>
-[...1 lines deleted...]
-      <c r="G40" t="s" s="1">
+        <v>32.628</v>
+      </c>
+      <c r="F40" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G40" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>210</v>
       </c>
       <c r="B41" t="s">
         <v>211</v>
       </c>
       <c r="C41" t="s">
         <v>212</v>
       </c>
       <c r="D41">
-        <v>36.19</v>
+        <v>43.428</v>
       </c>
       <c r="E41">
-        <v>36.19</v>
-[...1 lines deleted...]
-      <c r="G41" t="s" s="1">
+        <v>43.428</v>
+      </c>
+      <c r="F41" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G41" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>213</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>215</v>
       </c>
       <c r="B42" t="s">
         <v>216</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42">
-        <v>40.31</v>
+        <v>48.372</v>
       </c>
       <c r="E42">
-        <v>40.31</v>
-[...1 lines deleted...]
-      <c r="G42" t="s" s="1">
+        <v>48.372</v>
+      </c>
+      <c r="F42" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G42" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>218</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>220</v>
       </c>
       <c r="B43" t="s">
         <v>221</v>
       </c>
       <c r="C43" t="s">
         <v>222</v>
       </c>
       <c r="D43">
-        <v>45.75</v>
+        <v>54.9</v>
       </c>
       <c r="E43">
-        <v>45.75</v>
-[...1 lines deleted...]
-      <c r="G43" t="s" s="1">
+        <v>54.9</v>
+      </c>
+      <c r="F43" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G43" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>223</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
-        <v>69.76</v>
+        <v>83.712</v>
       </c>
       <c r="E44">
-        <v>69.76</v>
-[...1 lines deleted...]
-      <c r="G44" t="s" s="1">
+        <v>83.712</v>
+      </c>
+      <c r="F44" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G44" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>228</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>230</v>
       </c>
       <c r="B45" t="s">
         <v>231</v>
       </c>
       <c r="C45" t="s">
         <v>232</v>
       </c>
       <c r="D45">
-        <v>59.33</v>
+        <v>71.196</v>
       </c>
       <c r="E45">
-        <v>59.33</v>
-[...1 lines deleted...]
-      <c r="G45" t="s" s="1">
+        <v>71.196</v>
+      </c>
+      <c r="F45" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G45" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>233</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>235</v>
       </c>
       <c r="B46" t="s">
         <v>236</v>
       </c>
       <c r="C46" t="s">
         <v>237</v>
       </c>
       <c r="D46">
-        <v>61.02</v>
+        <v>73.224</v>
       </c>
       <c r="E46">
-        <v>61.02</v>
-[...1 lines deleted...]
-      <c r="G46" t="s" s="1">
+        <v>73.224</v>
+      </c>
+      <c r="F46" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G46" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>238</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>240</v>
       </c>
       <c r="B47" t="s">
         <v>241</v>
       </c>
       <c r="C47" t="s">
         <v>242</v>
       </c>
       <c r="D47">
-        <v>85.75</v>
+        <v>102.9</v>
       </c>
       <c r="E47">
-        <v>85.75</v>
-[...1 lines deleted...]
-      <c r="G47" t="s" s="1">
+        <v>102.9</v>
+      </c>
+      <c r="F47" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G47" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
-        <v>32</v>
+        <v>33.28</v>
       </c>
       <c r="E48">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="G48" t="s" s="1">
+        <v>33.28</v>
+      </c>
+      <c r="F48" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G48" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
-        <v>37.09</v>
+        <v>38.5736</v>
       </c>
       <c r="E49">
-        <v>37.09</v>
-[...1 lines deleted...]
-      <c r="G49" t="s" s="1">
+        <v>38.5736</v>
+      </c>
+      <c r="F49" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G49" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50" t="s">
         <v>257</v>
       </c>
       <c r="D50">
-        <v>13.46</v>
+        <v>14.806</v>
       </c>
       <c r="E50">
-        <v>13.46</v>
-[...1 lines deleted...]
-      <c r="G50" t="s" s="1">
+        <v>14.806</v>
+      </c>
+      <c r="F50" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G50" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
         <v>106.68</v>
       </c>
       <c r="E51">
         <v>106.68</v>
       </c>
-      <c r="G51" t="s" s="1">
+      <c r="G51" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
         <v>266</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
         <v>128.88</v>
       </c>
       <c r="E52">
         <v>128.88</v>
       </c>
-      <c r="G52" t="s" s="1">
+      <c r="G52" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>268</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>270</v>
       </c>
       <c r="B53" t="s">
         <v>271</v>
       </c>
       <c r="C53" t="s">
         <v>272</v>
       </c>
       <c r="D53">
         <v>128.88</v>
       </c>
       <c r="E53">
         <v>128.88</v>
       </c>
-      <c r="G53" t="s" s="1">
+      <c r="G53" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>273</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>275</v>
       </c>
       <c r="B54" t="s">
         <v>276</v>
       </c>
       <c r="C54" t="s">
         <v>277</v>
       </c>
       <c r="D54">
         <v>159.65</v>
       </c>
       <c r="E54">
         <v>159.65</v>
       </c>
-      <c r="G54" t="s" s="1">
+      <c r="G54" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>278</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>280</v>
       </c>
       <c r="B55" t="s">
         <v>281</v>
       </c>
       <c r="C55" t="s">
         <v>282</v>
       </c>
       <c r="D55">
         <v>166.55</v>
       </c>
       <c r="E55">
         <v>166.55</v>
       </c>
-      <c r="G55" t="s" s="1">
+      <c r="G55" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>283</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>285</v>
       </c>
       <c r="B56" t="s">
         <v>286</v>
       </c>
       <c r="C56" t="s">
         <v>287</v>
       </c>
       <c r="D56">
         <v>225</v>
       </c>
       <c r="E56">
         <v>225</v>
       </c>
-      <c r="G56" t="s" s="1">
+      <c r="G56" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>288</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>290</v>
       </c>
       <c r="B57" t="s">
         <v>291</v>
       </c>
       <c r="C57" t="s">
         <v>292</v>
       </c>
       <c r="D57">
         <v>226.03</v>
       </c>
       <c r="E57">
         <v>226.03</v>
       </c>
-      <c r="G57" t="s" s="1">
+      <c r="G57" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>293</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>295</v>
       </c>
       <c r="B58" t="s">
         <v>296</v>
       </c>
       <c r="C58" t="s">
         <v>297</v>
       </c>
       <c r="D58">
         <v>102.9</v>
       </c>
       <c r="E58">
         <v>102.9</v>
       </c>
-      <c r="G58" t="s" s="1">
+      <c r="G58" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>298</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>300</v>
       </c>
       <c r="B59" t="s">
         <v>301</v>
       </c>
       <c r="C59" t="s">
         <v>302</v>
       </c>
       <c r="D59">
-        <v>3.72</v>
+        <v>3.8316</v>
       </c>
       <c r="E59">
-        <v>3.72</v>
-[...1 lines deleted...]
-      <c r="G59" t="s" s="1">
+        <v>3.8316</v>
+      </c>
+      <c r="F59" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G59" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>303</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>305</v>
       </c>
       <c r="B60" t="s">
         <v>306</v>
       </c>
       <c r="C60" t="s">
         <v>307</v>
       </c>
       <c r="D60">
-        <v>3.73</v>
+        <v>3.8419</v>
       </c>
       <c r="E60">
-        <v>3.73</v>
-[...1 lines deleted...]
-      <c r="G60" t="s" s="1">
+        <v>3.8419</v>
+      </c>
+      <c r="F60" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G60" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>308</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>310</v>
       </c>
       <c r="B61" t="s">
         <v>311</v>
       </c>
       <c r="C61" t="s">
         <v>312</v>
       </c>
       <c r="D61">
-        <v>3.73</v>
+        <v>3.8419</v>
       </c>
       <c r="E61">
-        <v>3.73</v>
-[...1 lines deleted...]
-      <c r="G61" t="s" s="1">
+        <v>3.8419</v>
+      </c>
+      <c r="F61" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G61" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>313</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>315</v>
       </c>
       <c r="B62" t="s">
         <v>316</v>
       </c>
       <c r="C62" t="s">
         <v>317</v>
       </c>
       <c r="D62">
-        <v>3.73</v>
+        <v>3.8419</v>
       </c>
       <c r="E62">
-        <v>3.73</v>
-[...1 lines deleted...]
-      <c r="G62" t="s" s="1">
+        <v>3.8419</v>
+      </c>
+      <c r="F62" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G62" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>318</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>320</v>
       </c>
       <c r="B63" t="s">
         <v>321</v>
       </c>
       <c r="C63" t="s">
         <v>322</v>
       </c>
       <c r="D63">
-        <v>3.73</v>
+        <v>3.8419</v>
       </c>
       <c r="E63">
-        <v>3.73</v>
-[...1 lines deleted...]
-      <c r="G63" t="s" s="1">
+        <v>3.8419</v>
+      </c>
+      <c r="F63" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G63" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>323</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>325</v>
       </c>
       <c r="B64" t="s">
         <v>326</v>
       </c>
       <c r="C64" t="s">
         <v>327</v>
       </c>
       <c r="D64">
-        <v>3.73</v>
+        <v>3.8419</v>
       </c>
       <c r="E64">
-        <v>3.73</v>
-[...1 lines deleted...]
-      <c r="G64" t="s" s="1">
+        <v>3.8419</v>
+      </c>
+      <c r="F64" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G64" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>328</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>330</v>
       </c>
       <c r="B65" t="s">
         <v>331</v>
       </c>
       <c r="C65" t="s">
         <v>332</v>
       </c>
       <c r="D65">
-        <v>3.73</v>
+        <v>3.8419</v>
       </c>
       <c r="E65">
-        <v>3.73</v>
-[...1 lines deleted...]
-      <c r="G65" t="s" s="1">
+        <v>3.8419</v>
+      </c>
+      <c r="F65" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G65" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>333</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>335</v>
       </c>
       <c r="B66" t="s">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>337</v>
       </c>
       <c r="D66">
-        <v>3.04</v>
+        <v>3.1312</v>
       </c>
       <c r="E66">
-        <v>3.04</v>
-[...1 lines deleted...]
-      <c r="G66" t="s" s="1">
+        <v>3.1312</v>
+      </c>
+      <c r="F66" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G66" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>338</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>340</v>
       </c>
       <c r="B67" t="s">
         <v>341</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
-        <v>3.73</v>
+        <v>3.8419</v>
       </c>
       <c r="E67">
-        <v>3.73</v>
-[...1 lines deleted...]
-      <c r="G67" t="s" s="1">
+        <v>3.8419</v>
+      </c>
+      <c r="F67" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G67" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>343</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>345</v>
       </c>
       <c r="B68" t="s">
         <v>346</v>
       </c>
       <c r="C68" t="s">
         <v>347</v>
       </c>
       <c r="D68">
-        <v>3.73</v>
+        <v>3.8419</v>
       </c>
       <c r="E68">
-        <v>3.73</v>
-[...1 lines deleted...]
-      <c r="G68" t="s" s="1">
+        <v>3.8419</v>
+      </c>
+      <c r="F68" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G68" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>348</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>350</v>
       </c>
       <c r="B69" t="s">
         <v>351</v>
       </c>
       <c r="C69" t="s">
         <v>352</v>
       </c>
       <c r="D69">
-        <v>4.12</v>
+        <v>4.2436</v>
       </c>
       <c r="E69">
-        <v>4.12</v>
-[...1 lines deleted...]
-      <c r="G69" t="s" s="1">
+        <v>4.2436</v>
+      </c>
+      <c r="F69" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G69" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>353</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>355</v>
       </c>
       <c r="B70" t="s">
         <v>356</v>
       </c>
       <c r="C70" t="s">
         <v>357</v>
       </c>
       <c r="D70">
-        <v>4.12</v>
+        <v>4.2436</v>
       </c>
       <c r="E70">
-        <v>4.12</v>
-[...1 lines deleted...]
-      <c r="G70" t="s" s="1">
+        <v>4.2436</v>
+      </c>
+      <c r="F70" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G70" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>358</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70" t="s">
         <v>18</v>
       </c>
       <c r="L70" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>360</v>
       </c>
       <c r="B71" t="s">
         <v>361</v>
       </c>
       <c r="C71" t="s">
         <v>362</v>
       </c>
       <c r="D71">
-        <v>4.12</v>
+        <v>4.2436</v>
       </c>
       <c r="E71">
-        <v>4.12</v>
-[...1 lines deleted...]
-      <c r="G71" t="s" s="1">
+        <v>4.2436</v>
+      </c>
+      <c r="F71" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G71" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
         <v>363</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
       <c r="K71" t="s">
         <v>18</v>
       </c>
       <c r="L71" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>365</v>
       </c>
       <c r="B72" t="s">
         <v>366</v>
       </c>
       <c r="C72" t="s">
         <v>367</v>
       </c>
       <c r="D72">
-        <v>4.12</v>
+        <v>4.2436</v>
       </c>
       <c r="E72">
-        <v>4.12</v>
-[...1 lines deleted...]
-      <c r="G72" t="s" s="1">
+        <v>4.2436</v>
+      </c>
+      <c r="F72" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G72" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
         <v>368</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>370</v>
       </c>
       <c r="B73" t="s">
         <v>371</v>
       </c>
       <c r="C73" t="s">
         <v>372</v>
       </c>
       <c r="D73">
-        <v>16.91</v>
+        <v>17.9246</v>
       </c>
       <c r="E73">
-        <v>16.91</v>
-[...1 lines deleted...]
-      <c r="G73" t="s" s="1">
+        <v>17.9246</v>
+      </c>
+      <c r="F73" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G73" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
         <v>373</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>375</v>
       </c>
       <c r="B74" t="s">
         <v>376</v>
       </c>
       <c r="C74" t="s">
         <v>377</v>
       </c>
       <c r="D74">
-        <v>16.91</v>
+        <v>17.9246</v>
       </c>
       <c r="E74">
-        <v>16.91</v>
-[...1 lines deleted...]
-      <c r="G74" t="s" s="1">
+        <v>17.9246</v>
+      </c>
+      <c r="F74" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G74" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>378</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>380</v>
       </c>
       <c r="B75" t="s">
         <v>381</v>
       </c>
       <c r="C75" t="s">
         <v>382</v>
       </c>
       <c r="D75">
-        <v>16.91</v>
+        <v>17.9246</v>
       </c>
       <c r="E75">
-        <v>16.91</v>
-[...1 lines deleted...]
-      <c r="G75" t="s" s="1">
+        <v>17.9246</v>
+      </c>
+      <c r="F75" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G75" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>383</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>385</v>
       </c>
       <c r="B76" t="s">
         <v>386</v>
       </c>
       <c r="C76" t="s">
         <v>387</v>
       </c>
       <c r="D76">
-        <v>17.71</v>
+        <v>18.7726</v>
       </c>
       <c r="E76">
-        <v>17.71</v>
-[...1 lines deleted...]
-      <c r="G76" t="s" s="1">
+        <v>18.7726</v>
+      </c>
+      <c r="F76" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G76" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>388</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
       <c r="K76" t="s">
         <v>18</v>
       </c>
       <c r="L76" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>390</v>
       </c>
       <c r="B77" t="s">
         <v>391</v>
       </c>
       <c r="C77" t="s">
         <v>392</v>
       </c>
       <c r="D77">
-        <v>75.55</v>
+        <v>80.083</v>
       </c>
       <c r="E77">
-        <v>75.55</v>
-[...1 lines deleted...]
-      <c r="G77" t="s" s="1">
+        <v>80.083</v>
+      </c>
+      <c r="F77" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G77" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>393</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>395</v>
       </c>
       <c r="B78" t="s">
         <v>396</v>
       </c>
       <c r="C78" t="s">
         <v>397</v>
       </c>
       <c r="D78">
-        <v>17.58</v>
+        <v>18.6348</v>
       </c>
       <c r="E78">
-        <v>17.58</v>
-[...1 lines deleted...]
-      <c r="G78" t="s" s="1">
+        <v>18.6348</v>
+      </c>
+      <c r="F78" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G78" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
         <v>398</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>400</v>
       </c>
       <c r="B79" t="s">
         <v>401</v>
       </c>
       <c r="C79" t="s">
         <v>402</v>
       </c>
       <c r="D79">
-        <v>17.58</v>
+        <v>18.6348</v>
       </c>
       <c r="E79">
-        <v>17.58</v>
-[...1 lines deleted...]
-      <c r="G79" t="s" s="1">
+        <v>18.6348</v>
+      </c>
+      <c r="F79" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G79" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>403</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>405</v>
       </c>
       <c r="B80" t="s">
         <v>406</v>
       </c>
       <c r="C80" t="s">
         <v>407</v>
       </c>
       <c r="D80">
-        <v>18.33</v>
+        <v>19.4298</v>
       </c>
       <c r="E80">
-        <v>18.33</v>
-[...1 lines deleted...]
-      <c r="G80" t="s" s="1">
+        <v>19.4298</v>
+      </c>
+      <c r="F80" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G80" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>408</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>410</v>
       </c>
       <c r="B81" t="s">
         <v>411</v>
       </c>
       <c r="C81" t="s">
         <v>412</v>
       </c>
       <c r="D81">
-        <v>18.33</v>
+        <v>19.4298</v>
       </c>
       <c r="E81">
-        <v>18.33</v>
-[...1 lines deleted...]
-      <c r="G81" t="s" s="1">
+        <v>19.4298</v>
+      </c>
+      <c r="F81" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G81" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>413</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>415</v>
       </c>
       <c r="B82" t="s">
         <v>416</v>
       </c>
       <c r="C82" t="s">
         <v>417</v>
       </c>
       <c r="D82">
-        <v>19.82</v>
+        <v>21.0092</v>
       </c>
       <c r="E82">
-        <v>19.82</v>
-[...1 lines deleted...]
-      <c r="G82" t="s" s="1">
+        <v>21.0092</v>
+      </c>
+      <c r="F82" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G82" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>418</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>420</v>
       </c>
       <c r="B83" t="s">
         <v>421</v>
       </c>
       <c r="C83" t="s">
         <v>422</v>
       </c>
       <c r="D83">
-        <v>21.15</v>
+        <v>22.419</v>
       </c>
       <c r="E83">
-        <v>21.15</v>
-[...1 lines deleted...]
-      <c r="G83" t="s" s="1">
+        <v>22.419</v>
+      </c>
+      <c r="F83" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G83" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
         <v>423</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>425</v>
       </c>
       <c r="B84" t="s">
         <v>426</v>
       </c>
       <c r="C84" t="s">
         <v>427</v>
       </c>
       <c r="D84">
-        <v>21.15</v>
+        <v>22.419</v>
       </c>
       <c r="E84">
-        <v>21.15</v>
-[...1 lines deleted...]
-      <c r="G84" t="s" s="1">
+        <v>22.419</v>
+      </c>
+      <c r="F84" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G84" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>428</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>430</v>
       </c>
       <c r="B85" t="s">
         <v>431</v>
       </c>
       <c r="C85" t="s">
         <v>432</v>
       </c>
       <c r="D85">
-        <v>21.15</v>
+        <v>22.419</v>
       </c>
       <c r="E85">
-        <v>21.15</v>
-[...1 lines deleted...]
-      <c r="G85" t="s" s="1">
+        <v>22.419</v>
+      </c>
+      <c r="F85" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G85" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>433</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>435</v>
       </c>
       <c r="B86" t="s">
         <v>436</v>
       </c>
       <c r="C86" t="s">
         <v>437</v>
       </c>
       <c r="D86">
-        <v>22.1</v>
+        <v>23.426</v>
       </c>
       <c r="E86">
-        <v>22.1</v>
-[...1 lines deleted...]
-      <c r="G86" t="s" s="1">
+        <v>23.426</v>
+      </c>
+      <c r="F86" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G86" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>438</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>440</v>
       </c>
       <c r="B87" t="s">
         <v>441</v>
       </c>
       <c r="C87" t="s">
         <v>442</v>
       </c>
       <c r="D87">
-        <v>24.92</v>
+        <v>26.4152</v>
       </c>
       <c r="E87">
-        <v>24.92</v>
-[...1 lines deleted...]
-      <c r="G87" t="s" s="1">
+        <v>26.4152</v>
+      </c>
+      <c r="F87" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G87" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
         <v>443</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>445</v>
       </c>
       <c r="B88" t="s">
         <v>446</v>
       </c>
       <c r="C88" t="s">
         <v>447</v>
       </c>
       <c r="D88">
-        <v>32.3</v>
+        <v>34.238</v>
       </c>
       <c r="E88">
-        <v>32.3</v>
-[...1 lines deleted...]
-      <c r="G88" t="s" s="1">
+        <v>34.238</v>
+      </c>
+      <c r="F88" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G88" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>448</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>450</v>
       </c>
       <c r="B89" t="s">
         <v>451</v>
       </c>
       <c r="C89" t="s">
         <v>452</v>
       </c>
       <c r="D89">
-        <v>34.67</v>
+        <v>36.7502</v>
       </c>
       <c r="E89">
-        <v>34.67</v>
-[...1 lines deleted...]
-      <c r="G89" t="s" s="1">
+        <v>36.7502</v>
+      </c>
+      <c r="F89" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G89" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>453</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>455</v>
       </c>
       <c r="B90" t="s">
         <v>456</v>
       </c>
       <c r="C90" t="s">
         <v>457</v>
       </c>
       <c r="D90">
-        <v>40.05</v>
+        <v>42.453</v>
       </c>
       <c r="E90">
-        <v>40.05</v>
-[...1 lines deleted...]
-      <c r="G90" t="s" s="1">
+        <v>42.453</v>
+      </c>
+      <c r="F90" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G90" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>458</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>460</v>
       </c>
       <c r="B91" t="s">
         <v>461</v>
       </c>
       <c r="C91" t="s">
         <v>462</v>
       </c>
       <c r="D91">
-        <v>44.57</v>
+        <v>47.2442</v>
       </c>
       <c r="E91">
-        <v>44.57</v>
-[...1 lines deleted...]
-      <c r="G91" t="s" s="1">
+        <v>47.2442</v>
+      </c>
+      <c r="F91" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G91" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>463</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>465</v>
       </c>
       <c r="B92" t="s">
         <v>466</v>
       </c>
       <c r="C92" t="s">
         <v>467</v>
       </c>
       <c r="D92">
-        <v>49.1</v>
+        <v>52.046</v>
       </c>
       <c r="E92">
-        <v>49.1</v>
-[...1 lines deleted...]
-      <c r="G92" t="s" s="1">
+        <v>52.046</v>
+      </c>
+      <c r="F92" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G92" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>468</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>470</v>
       </c>
       <c r="B93" t="s">
         <v>471</v>
       </c>
       <c r="C93" t="s">
         <v>472</v>
       </c>
       <c r="D93">
-        <v>59.87</v>
+        <v>63.4622</v>
       </c>
       <c r="E93">
-        <v>59.87</v>
-[...1 lines deleted...]
-      <c r="G93" t="s" s="1">
+        <v>63.4622</v>
+      </c>
+      <c r="F93" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G93" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
         <v>473</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>475</v>
       </c>
       <c r="B94" t="s">
         <v>476</v>
       </c>
       <c r="C94" t="s">
         <v>477</v>
       </c>
       <c r="D94">
-        <v>64.23</v>
+        <v>68.0838</v>
       </c>
       <c r="E94">
-        <v>64.23</v>
-[...1 lines deleted...]
-      <c r="G94" t="s" s="1">
+        <v>68.0838</v>
+      </c>
+      <c r="F94" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G94" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
         <v>478</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>480</v>
       </c>
       <c r="B95" t="s">
         <v>481</v>
       </c>
       <c r="C95" t="s">
         <v>482</v>
       </c>
       <c r="D95">
-        <v>68.2</v>
+        <v>72.292</v>
       </c>
       <c r="E95">
-        <v>68.2</v>
-[...1 lines deleted...]
-      <c r="G95" t="s" s="1">
+        <v>72.292</v>
+      </c>
+      <c r="F95" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G95" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
         <v>483</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>485</v>
       </c>
       <c r="B96" t="s">
         <v>486</v>
       </c>
       <c r="C96" t="s">
         <v>487</v>
       </c>
       <c r="D96">
-        <v>77.64</v>
+        <v>82.2984</v>
       </c>
       <c r="E96">
-        <v>77.64</v>
-[...1 lines deleted...]
-      <c r="G96" t="s" s="1">
+        <v>82.2984</v>
+      </c>
+      <c r="F96" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G96" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
         <v>488</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
       <c r="L96" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>490</v>
       </c>
       <c r="B97" t="s">
         <v>491</v>
       </c>
       <c r="C97" t="s">
         <v>492</v>
       </c>
       <c r="D97">
-        <v>101.11</v>
+        <v>107.1766</v>
       </c>
       <c r="E97">
-        <v>101.11</v>
-[...1 lines deleted...]
-      <c r="G97" t="s" s="1">
+        <v>107.1766</v>
+      </c>
+      <c r="F97" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G97" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
         <v>493</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>495</v>
       </c>
       <c r="B98" t="s">
         <v>496</v>
       </c>
       <c r="C98" t="s">
         <v>497</v>
       </c>
       <c r="D98">
-        <v>156.24</v>
+        <v>165.6144</v>
       </c>
       <c r="E98">
-        <v>156.24</v>
-[...1 lines deleted...]
-      <c r="G98" t="s" s="1">
+        <v>165.6144</v>
+      </c>
+      <c r="F98" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G98" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>498</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>500</v>
       </c>
       <c r="B99" t="s">
         <v>501</v>
       </c>
       <c r="C99" t="s">
         <v>502</v>
       </c>
       <c r="D99">
-        <v>9.06</v>
+        <v>9.6036</v>
       </c>
       <c r="E99">
-        <v>9.06</v>
-[...1 lines deleted...]
-      <c r="G99" t="s" s="1">
+        <v>9.6036</v>
+      </c>
+      <c r="F99" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G99" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>503</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>505</v>
       </c>
       <c r="B100" t="s">
         <v>506</v>
       </c>
       <c r="C100" t="s">
         <v>507</v>
       </c>
       <c r="D100">
-        <v>66.1</v>
+        <v>79.32</v>
       </c>
       <c r="E100">
-        <v>66.1</v>
-[...1 lines deleted...]
-      <c r="G100" t="s" s="1">
+        <v>79.32</v>
+      </c>
+      <c r="F100" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G100" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>508</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>510</v>
       </c>
       <c r="B101" t="s">
         <v>511</v>
       </c>
       <c r="C101" t="s">
         <v>512</v>
       </c>
       <c r="D101">
-        <v>41.55</v>
+        <v>49.86</v>
       </c>
       <c r="E101">
-        <v>41.55</v>
-[...1 lines deleted...]
-      <c r="G101" t="s" s="1">
+        <v>49.86</v>
+      </c>
+      <c r="F101" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G101" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>513</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>515</v>
       </c>
       <c r="B102" t="s">
         <v>516</v>
       </c>
       <c r="C102" t="s">
         <v>517</v>
       </c>
       <c r="D102">
-        <v>9.9</v>
+        <v>10.89</v>
       </c>
       <c r="E102">
-        <v>9.9</v>
-[...1 lines deleted...]
-      <c r="G102" t="s" s="1">
+        <v>10.89</v>
+      </c>
+      <c r="F102" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G102" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>518</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>520</v>
       </c>
       <c r="B103" t="s">
         <v>521</v>
       </c>
       <c r="C103" t="s">
         <v>522</v>
       </c>
       <c r="D103">
-        <v>10.62</v>
+        <v>11.682</v>
       </c>
       <c r="E103">
-        <v>10.62</v>
-[...1 lines deleted...]
-      <c r="G103" t="s" s="1">
+        <v>11.682</v>
+      </c>
+      <c r="F103" s="1">
+        <v>46172</v>
+      </c>
+      <c r="G103" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
         <v>523</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
         <v>524</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>