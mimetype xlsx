--- v2 (2026-06-07)
+++ v3 (2026-07-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="520">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -503,173 +503,173 @@
   <si>
     <t>HM-1602048LJ</t>
   </si>
   <si>
     <t>Leja Tools-HM-1602048LJ-Sierra circular HM Standard 2000 de 160x20 mm con 48 dientes</t>
   </si>
   <si>
     <t>8714418013881</t>
   </si>
   <si>
     <t>P03-05-003-V01-P06</t>
   </si>
   <si>
     <t>A17400020HM16030N</t>
   </si>
   <si>
     <t>HM-1603048LJ</t>
   </si>
   <si>
     <t>Leja Tools-HM-1603048LJ-Sierra circular HM Standard 2000 de 160x30 mm con 48 dientes</t>
   </si>
   <si>
     <t>8714418013904</t>
   </si>
   <si>
+    <t>P03-05-003-V01-P07</t>
+  </si>
+  <si>
+    <t>A17400020HM19020G</t>
+  </si>
+  <si>
+    <t>HM-1902024LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1902024LJ-Sierra circular HM Standard 2000 de 190x20 mm con 24 dientes</t>
+  </si>
+  <si>
+    <t>8714418013959</t>
+  </si>
+  <si>
     <t>P03-05-003-V01-P08</t>
   </si>
   <si>
-    <t>A17400020HM19020G</t>
-[...8 lines deleted...]
-    <t>8714418013959</t>
+    <t>A17400020HM19020J</t>
+  </si>
+  <si>
+    <t>HM-1902036LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1902036LJ-Sierra circular HM Standard 2000 de 190x20 mm con 36 dientes</t>
+  </si>
+  <si>
+    <t>8714418014253</t>
   </si>
   <si>
     <t>P03-05-003-V01-P09</t>
   </si>
   <si>
-    <t>A17400020HM19020J</t>
-[...8 lines deleted...]
-    <t>8714418014253</t>
+    <t>A17400020HM19030G</t>
+  </si>
+  <si>
+    <t>HM-1903024LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1903024LJ-Sierra circular HM Standard 2000 de 190x30 mm con 24 dientes</t>
+  </si>
+  <si>
+    <t>8714418013973</t>
   </si>
   <si>
     <t>P03-05-003-V01-P10</t>
   </si>
   <si>
-    <t>A17400020HM19030G</t>
-[...8 lines deleted...]
-    <t>8714418013973</t>
+    <t>A17400020HM19030J</t>
+  </si>
+  <si>
+    <t>HM-1903036LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1903036LJ-Sierra circular HM Standard 2000 de 190x30 mm con 36 dientes</t>
+  </si>
+  <si>
+    <t>8714418014277</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P11</t>
+  </si>
+  <si>
+    <t>A17400020HM19030N</t>
+  </si>
+  <si>
+    <t>HM-1903048LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1903048LJ-Sierra circular HM Standard 2000 de 190x30 mm con 48 dientes</t>
+  </si>
+  <si>
+    <t>8714418013980</t>
   </si>
   <si>
     <t>P03-05-003-V01-P12</t>
   </si>
   <si>
-    <t>A17400020HM19030J</t>
-[...8 lines deleted...]
-    <t>8714418014277</t>
+    <t>A17400020HM20030K</t>
+  </si>
+  <si>
+    <t>HM-2003030LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-2003030LJ-Sierra circular HM Standard 2000 de 200x30 mm con 30 dientes</t>
+  </si>
+  <si>
+    <t>8714418013997</t>
   </si>
   <si>
     <t>P03-05-003-V01-P13</t>
   </si>
   <si>
-    <t>A17400020HM19030N</t>
-[...8 lines deleted...]
-    <t>8714418013980</t>
+    <t>A17400020HM21030K</t>
+  </si>
+  <si>
+    <t>HM-2103030LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-2103030LJ-Sierra circular HM Standard 2000 de 210x30 mm con 30 dientes</t>
+  </si>
+  <si>
+    <t>8714418014000</t>
   </si>
   <si>
     <t>P03-05-003-V01-P14</t>
   </si>
   <si>
-    <t>A17400020HM20030K</t>
-[...8 lines deleted...]
-    <t>8714418013997</t>
+    <t>A17400020HM23030J</t>
+  </si>
+  <si>
+    <t>HM-2303030LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-2303030LJ-Sierra circular HM Standard 2000 de 230x30 mm con 30 dientes</t>
+  </si>
+  <si>
+    <t>8714418012297</t>
   </si>
   <si>
     <t>P03-05-003-V01-P15</t>
   </si>
   <si>
-    <t>A17400020HM21030K</t>
-[...28 lines deleted...]
-  <si>
     <t>A17400030FRX16020K</t>
   </si>
   <si>
     <t>FRX-1602030LJ</t>
   </si>
   <si>
     <t>Leja Tools-FRX-1602030LJ-Sierra circular FERROfix de 160x20 mm con 30 dientes</t>
   </si>
   <si>
     <t>8714418014017</t>
   </si>
   <si>
     <t>P03-05-003-V03-P01</t>
   </si>
   <si>
     <t>A17400030FRX19030O</t>
   </si>
   <si>
     <t>FRX-1903038LJ</t>
   </si>
   <si>
     <t>Leja Tools-FRX-1903038LJ-Sierra circular FERROfix de 190x30 mm con 38 dientes</t>
   </si>
   <si>
     <t>8714418014024</t>
@@ -1509,65 +1509,50 @@
     <t>830M14-14-32</t>
   </si>
   <si>
     <t>Leja Tools-830M14-14-32-Juego de 4 brocas huecas diamantadas para perforación en seco con rosca M14 (Ø 14-20-25-32 mm)</t>
   </si>
   <si>
     <t>8714418015311</t>
   </si>
   <si>
     <t>P03-05-009-V02-P20</t>
   </si>
   <si>
     <t>A174310230830M143568</t>
   </si>
   <si>
     <t>830M14-35-68</t>
   </si>
   <si>
     <t>Leja Tools-830M14-35-68-Juego de 3 brocas huecas diamantadas para perforación en seco con rosca M14 (Ø 35-50-68 mm)</t>
   </si>
   <si>
     <t>8714418015328</t>
   </si>
   <si>
     <t>P03-05-009-V02-P21</t>
-  </si>
-[...13 lines deleted...]
-    <t>P03-05-009-V03-P01</t>
   </si>
   <si>
     <t>A174101192KWC3203072</t>
   </si>
   <si>
     <t>KWC3203072</t>
   </si>
   <si>
     <t>Leja Tools-KWC3203072-Sierra circular universal KWC (Ø 320x30 mm/ 72 dientes)</t>
   </si>
   <si>
     <t>8714418012365</t>
   </si>
   <si>
     <t>P03-05-003-V02-P07</t>
   </si>
   <si>
     <t>A174101192KWC2403054</t>
   </si>
   <si>
     <t>KWC2403054</t>
   </si>
   <si>
     <t>Leja Tools-KWC2403054-Sierra circular universal KWC (Ø 240x30 mm/ 54 dientes)</t>
   </si>
@@ -1633,51 +1618,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N103"/>
+  <dimension ref="A1:N102"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="20"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="9"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -5360,223 +5345,185 @@
       </c>
       <c r="I98" t="s">
         <v>498</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>500</v>
       </c>
       <c r="B99" t="s">
         <v>501</v>
       </c>
       <c r="C99" t="s">
         <v>502</v>
       </c>
       <c r="D99">
-        <v>9.6036</v>
+        <v>79.32</v>
       </c>
       <c r="E99">
-        <v>9.6036</v>
+        <v>79.32</v>
       </c>
       <c r="F99" s="1">
         <v>46172</v>
       </c>
       <c r="G99" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>503</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>505</v>
       </c>
       <c r="B100" t="s">
         <v>506</v>
       </c>
       <c r="C100" t="s">
         <v>507</v>
       </c>
       <c r="D100">
-        <v>79.32</v>
+        <v>49.86</v>
       </c>
       <c r="E100">
-        <v>79.32</v>
+        <v>49.86</v>
       </c>
       <c r="F100" s="1">
         <v>46172</v>
       </c>
       <c r="G100" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>508</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>510</v>
       </c>
       <c r="B101" t="s">
         <v>511</v>
       </c>
       <c r="C101" t="s">
         <v>512</v>
       </c>
       <c r="D101">
-        <v>49.86</v>
+        <v>10.89</v>
       </c>
       <c r="E101">
-        <v>49.86</v>
+        <v>10.89</v>
       </c>
       <c r="F101" s="1">
         <v>46172</v>
       </c>
       <c r="G101" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>513</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>515</v>
       </c>
       <c r="B102" t="s">
         <v>516</v>
       </c>
       <c r="C102" t="s">
         <v>517</v>
       </c>
       <c r="D102">
-        <v>10.89</v>
+        <v>11.682</v>
       </c>
       <c r="E102">
-        <v>10.89</v>
+        <v>11.682</v>
       </c>
       <c r="F102" s="1">
         <v>46172</v>
       </c>
       <c r="G102" t="s" s="2">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
         <v>518</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
         <v>519</v>
-      </c>
-[...36 lines deleted...]
-        <v>524</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>