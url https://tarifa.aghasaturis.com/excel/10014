--- v3 (2026-07-24)
+++ v4 (2026-09-07)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="520">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="515">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -203,636 +203,636 @@
   <si>
     <t>KWC2503060</t>
   </si>
   <si>
     <t>Leja Tools-KWC2503060-Sierra circular universal KWC (Ø 250x30 mm/ 60 dientes)</t>
   </si>
   <si>
     <t>8714418005107</t>
   </si>
   <si>
     <t>P03-05-003-V02-P06</t>
   </si>
   <si>
     <t>A174101193KW701115</t>
   </si>
   <si>
     <t>701115</t>
   </si>
   <si>
     <t>Leja Tools-701115-Disco de corte dientes metal duro Safesaw Steel (Ø 115 mm)</t>
   </si>
   <si>
     <t>8714418007255</t>
   </si>
   <si>
+    <t>P03-05-007-V01-P01</t>
+  </si>
+  <si>
+    <t>A174101193KW701125</t>
+  </si>
+  <si>
+    <t>701125</t>
+  </si>
+  <si>
+    <t>Leja Tools-701125-Disco de corte dientes metal duro Safesaw Steel (Ø 125 mm)</t>
+  </si>
+  <si>
+    <t>8714418007262</t>
+  </si>
+  <si>
+    <t>P03-05-007-V01-P02</t>
+  </si>
+  <si>
+    <t>A174101221710115</t>
+  </si>
+  <si>
+    <t>710115</t>
+  </si>
+  <si>
+    <t>Leja Tools-710115-Juego Safesaw Steel Universal Set (Ø 115 mm)</t>
+  </si>
+  <si>
+    <t>8714418008092</t>
+  </si>
+  <si>
     <t>P03-05-007-V02-P01</t>
   </si>
   <si>
-    <t>A174101193KW701125</t>
-[...23 lines deleted...]
-    <t>8714418008092</t>
+    <t>A174101301MAD130</t>
+  </si>
+  <si>
+    <t>MAD-130</t>
+  </si>
+  <si>
+    <t>Leja Tools-MAD-130-Broca 3 filos con recubrimiento de Titanio (Ø 30 mm)</t>
+  </si>
+  <si>
+    <t>8714418008474</t>
+  </si>
+  <si>
+    <t>P03-05-008-V02-P01</t>
+  </si>
+  <si>
+    <t>A174101401MD1004</t>
+  </si>
+  <si>
+    <t>MD1004</t>
+  </si>
+  <si>
+    <t>Leja Tools-MD1004-Broca multiusos Multi-Drill Titanium (4 mm)</t>
+  </si>
+  <si>
+    <t>8714418008337</t>
+  </si>
+  <si>
+    <t>P03-05-008-V03-P01</t>
+  </si>
+  <si>
+    <t>A174101401MD1005</t>
+  </si>
+  <si>
+    <t>MD1005</t>
+  </si>
+  <si>
+    <t>Leja Tools-MD1005-Broca multiusos Multi-Drill Titanium (5 mm)</t>
+  </si>
+  <si>
+    <t>8714418008344</t>
+  </si>
+  <si>
+    <t>P03-05-008-V03-P02</t>
+  </si>
+  <si>
+    <t>A174101401MD1006</t>
+  </si>
+  <si>
+    <t>MD1006</t>
+  </si>
+  <si>
+    <t>Leja Tools-MD1006-Broca multiusos Multi-Drill Titanium (6 mm)</t>
+  </si>
+  <si>
+    <t>8714418008351</t>
+  </si>
+  <si>
+    <t>P03-05-008-V03-P03</t>
+  </si>
+  <si>
+    <t>A174101401MD1007</t>
+  </si>
+  <si>
+    <t>MD1007</t>
+  </si>
+  <si>
+    <t>Leja Tools-MD1007-Broca multiusos Multi-Drill Titanium (7 mm)</t>
+  </si>
+  <si>
+    <t>8714418008580</t>
+  </si>
+  <si>
+    <t>P03-05-008-V03-P04</t>
+  </si>
+  <si>
+    <t>A174101401MD1008</t>
+  </si>
+  <si>
+    <t>MD1008</t>
+  </si>
+  <si>
+    <t>Leja Tools-MD1008-Broca multiusos Multi-Drill Titanium (8 mm)</t>
+  </si>
+  <si>
+    <t>8714418008368</t>
+  </si>
+  <si>
+    <t>P03-05-008-V03-P05</t>
+  </si>
+  <si>
+    <t>A174101401MD1010</t>
+  </si>
+  <si>
+    <t>MD1010</t>
+  </si>
+  <si>
+    <t>Leja Tools-MD1010-Broca multiusos Multi-Drill Titanium (10 mm)</t>
+  </si>
+  <si>
+    <t>8714418008375</t>
+  </si>
+  <si>
+    <t>P03-05-008-V03-P06</t>
+  </si>
+  <si>
+    <t>A174101401MD1012</t>
+  </si>
+  <si>
+    <t>MD1012</t>
+  </si>
+  <si>
+    <t>Leja Tools-MD1012-Broca multiusos Multi-Drill Titanium (12 mm)</t>
+  </si>
+  <si>
+    <t>8714418008382</t>
+  </si>
+  <si>
+    <t>P03-05-008-V03-P07</t>
+  </si>
+  <si>
+    <t>A174101401MD1014</t>
+  </si>
+  <si>
+    <t>MD1014</t>
+  </si>
+  <si>
+    <t>Leja Tools-MD1014-Broca multiusos Multi-Drill Titanium (14 mm)</t>
+  </si>
+  <si>
+    <t>8714418008399</t>
+  </si>
+  <si>
+    <t>P03-05-008-V03-P08</t>
+  </si>
+  <si>
+    <t>A174101401MD1015</t>
+  </si>
+  <si>
+    <t>MD1015</t>
+  </si>
+  <si>
+    <t>Leja Tools-MD1015-Broca multiusos Multi-Drill Titanium (15 mm)</t>
+  </si>
+  <si>
+    <t>8714418008405</t>
+  </si>
+  <si>
+    <t>P03-05-008-V03-P09</t>
+  </si>
+  <si>
+    <t>A174101401MD1016</t>
+  </si>
+  <si>
+    <t>MD1016</t>
+  </si>
+  <si>
+    <t>Leja Tools-MD1016-Broca multiusos Multi-Drill Titanium (16 mm)</t>
+  </si>
+  <si>
+    <t>8714418008412</t>
+  </si>
+  <si>
+    <t>P03-05-008-V03-P10</t>
+  </si>
+  <si>
+    <t>A17400020HM13016B</t>
+  </si>
+  <si>
+    <t>HM-1301618LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1301618LJ-Sierra circular HM Standard 2000 de 130x16 mm con 18 dientes</t>
+  </si>
+  <si>
+    <t>8714418013836</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P01</t>
+  </si>
+  <si>
+    <t>A17400020HM14020B</t>
+  </si>
+  <si>
+    <t>HM-1402018LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1402018LJ-Sierra circular HM Standard 2000 de 140x20 mm con 18 dientes</t>
+  </si>
+  <si>
+    <t>8714418013843</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P02</t>
+  </si>
+  <si>
+    <t>A17400020HM15020D</t>
+  </si>
+  <si>
+    <t>HM-1502020LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1502020LJ-Sierra circular HM Standard 2000 de 150x20 mm con 20 dientes</t>
+  </si>
+  <si>
+    <t>8714418013850</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P03</t>
+  </si>
+  <si>
+    <t>A17400020HM15020J</t>
+  </si>
+  <si>
+    <t>HM-1502036LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1502036LJ-Sierra circular HM Standard 2000 de 150x20 mm con 36 dientes</t>
+  </si>
+  <si>
+    <t>8714418013867</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P04</t>
+  </si>
+  <si>
+    <t>A17400020HM16020D</t>
+  </si>
+  <si>
+    <t>HM-1602020LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1602020LJ-Sierra circular HM Standard 2000 de 160x20 mm con 20 dientes</t>
+  </si>
+  <si>
+    <t>8714418013874</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P05</t>
+  </si>
+  <si>
+    <t>A17400020HM16020N</t>
+  </si>
+  <si>
+    <t>HM-1602048LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1602048LJ-Sierra circular HM Standard 2000 de 160x20 mm con 48 dientes</t>
+  </si>
+  <si>
+    <t>8714418013881</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P06</t>
+  </si>
+  <si>
+    <t>A17400020HM16030N</t>
+  </si>
+  <si>
+    <t>HM-1603048LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1603048LJ-Sierra circular HM Standard 2000 de 160x30 mm con 48 dientes</t>
+  </si>
+  <si>
+    <t>8714418013904</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P07</t>
+  </si>
+  <si>
+    <t>A17400020HM19020G</t>
+  </si>
+  <si>
+    <t>HM-1902024LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1902024LJ-Sierra circular HM Standard 2000 de 190x20 mm con 24 dientes</t>
+  </si>
+  <si>
+    <t>8714418013959</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P08</t>
+  </si>
+  <si>
+    <t>A17400020HM19020J</t>
+  </si>
+  <si>
+    <t>HM-1902036LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1902036LJ-Sierra circular HM Standard 2000 de 190x20 mm con 36 dientes</t>
+  </si>
+  <si>
+    <t>8714418014253</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P09</t>
+  </si>
+  <si>
+    <t>A17400020HM19030G</t>
+  </si>
+  <si>
+    <t>HM-1903024LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1903024LJ-Sierra circular HM Standard 2000 de 190x30 mm con 24 dientes</t>
+  </si>
+  <si>
+    <t>8714418013973</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P10</t>
+  </si>
+  <si>
+    <t>A17400020HM19030J</t>
+  </si>
+  <si>
+    <t>HM-1903036LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1903036LJ-Sierra circular HM Standard 2000 de 190x30 mm con 36 dientes</t>
+  </si>
+  <si>
+    <t>8714418014277</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P11</t>
+  </si>
+  <si>
+    <t>A17400020HM19030N</t>
+  </si>
+  <si>
+    <t>HM-1903048LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-1903048LJ-Sierra circular HM Standard 2000 de 190x30 mm con 48 dientes</t>
+  </si>
+  <si>
+    <t>8714418013980</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P12</t>
+  </si>
+  <si>
+    <t>A17400020HM20030K</t>
+  </si>
+  <si>
+    <t>HM-2003030LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-2003030LJ-Sierra circular HM Standard 2000 de 200x30 mm con 30 dientes</t>
+  </si>
+  <si>
+    <t>8714418013997</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P13</t>
+  </si>
+  <si>
+    <t>A17400020HM21030K</t>
+  </si>
+  <si>
+    <t>HM-2103030LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-2103030LJ-Sierra circular HM Standard 2000 de 210x30 mm con 30 dientes</t>
+  </si>
+  <si>
+    <t>8714418014000</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P14</t>
+  </si>
+  <si>
+    <t>A17400020HM23030J</t>
+  </si>
+  <si>
+    <t>HM-2303030LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-HM-2303030LJ-Sierra circular HM Standard 2000 de 230x30 mm con 30 dientes</t>
+  </si>
+  <si>
+    <t>8714418012297</t>
+  </si>
+  <si>
+    <t>P03-05-003-V01-P15</t>
+  </si>
+  <si>
+    <t>A17400030FRX16020K</t>
+  </si>
+  <si>
+    <t>FRX-1602030LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-FRX-1602030LJ-Sierra circular FERROfix de 160x20 mm con 30 dientes</t>
+  </si>
+  <si>
+    <t>8714418014017</t>
+  </si>
+  <si>
+    <t>P03-05-003-V03-P01</t>
+  </si>
+  <si>
+    <t>A17400030FRX19030O</t>
+  </si>
+  <si>
+    <t>FRX-1903038LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-FRX-1903038LJ-Sierra circular FERROfix de 190x30 mm con 38 dientes</t>
+  </si>
+  <si>
+    <t>8714418014024</t>
+  </si>
+  <si>
+    <t>P03-05-003-V03-P02</t>
+  </si>
+  <si>
+    <t>A17400030FRX21030L</t>
+  </si>
+  <si>
+    <t>FRX-2103040LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-FRX-2103040LJ-Sierra circular FERROfix de 210x30 mm con 40 dientes</t>
+  </si>
+  <si>
+    <t>8714418014031</t>
+  </si>
+  <si>
+    <t>P03-05-003-V03-P03</t>
+  </si>
+  <si>
+    <t>A17400030FRX23030M</t>
+  </si>
+  <si>
+    <t>FRX-2303044LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-FRX-2303044LJ-Sierra circular FERROfix de 230x30 mm con 44 dientes</t>
+  </si>
+  <si>
+    <t>8714418014048</t>
+  </si>
+  <si>
+    <t>P03-05-003-V03-P04</t>
+  </si>
+  <si>
+    <t>A17400050LWZ31530H</t>
+  </si>
+  <si>
+    <t>LWZ-3153028LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-LWZ-3153028LJ-Sierra circular LWZ Gran Rendimiento de 315x30 mm con 24 dientes</t>
+  </si>
+  <si>
+    <t>8714418014147</t>
+  </si>
+  <si>
+    <t>P03-05-005-V01-P01</t>
+  </si>
+  <si>
+    <t>A17400060LWZNR30030D</t>
+  </si>
+  <si>
+    <t>LWZNR-3003020LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-LWZNR-3003020LJ-Sierra circular LWZ-NR Resistente a los clavos de 300x30 mm con 20 dientes</t>
+  </si>
+  <si>
+    <t>8714418014161</t>
+  </si>
+  <si>
+    <t>P03-05-005-V02-P01</t>
+  </si>
+  <si>
+    <t>A17400060LWZNR31530D</t>
+  </si>
+  <si>
+    <t>LWZNR-3153020LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-LWZNR-3153020LJ-Sierra circular LWZ-NR Resistente a los clavos de 315x30 mm con 20 dientes</t>
+  </si>
+  <si>
+    <t>8714418014178</t>
+  </si>
+  <si>
+    <t>P03-05-005-V02-P02</t>
+  </si>
+  <si>
+    <t>A17400060LWZNR35030G</t>
+  </si>
+  <si>
+    <t>LWZNR-3503024LJ</t>
+  </si>
+  <si>
+    <t>Leja Tools-LWZNR-3503024LJ-Sierra circular LWZ-NR Resistente a los clavos de 350x30 mm con 24 dientes</t>
+  </si>
+  <si>
+    <t>8714418014185</t>
+  </si>
+  <si>
+    <t>P03-05-005-V02-P03</t>
+  </si>
+  <si>
+    <t>A174101250750115</t>
+  </si>
+  <si>
+    <t>750115</t>
+  </si>
+  <si>
+    <t>Leja Tools-750115-Sierra circular Metal Blade de Ø 115 mm</t>
+  </si>
+  <si>
+    <t>8714418013812</t>
   </si>
   <si>
     <t>P03-05-007-V03-P01</t>
   </si>
   <si>
-    <t>A174101301MAD130</t>
-[...523 lines deleted...]
-  <si>
     <t>A174101250750125</t>
   </si>
   <si>
     <t>750125</t>
   </si>
   <si>
     <t>Leja Tools-750125-Sierra circular Metal Blade de Ø 125 mm</t>
   </si>
   <si>
     <t>8714418013805</t>
   </si>
   <si>
-    <t>P03-05-007-V04-P02</t>
+    <t>P03-05-007-V03-P02</t>
   </si>
   <si>
     <t>A174101157SCB125</t>
   </si>
   <si>
     <t>SCB-125</t>
   </si>
   <si>
     <t>Leja Tools-SCB-125-Disco raspador auto-afilable Wood Scraper SCB de Ø 125 mm</t>
   </si>
   <si>
     <t>8714418013744</t>
   </si>
   <si>
-    <t>P03-05-008-V01-P02</t>
+    <t>P03-05-008-V01-P01</t>
   </si>
   <si>
     <t>A2112431ANEN2503080</t>
   </si>
   <si>
     <t>ATM-NE-NEG.2503080</t>
   </si>
   <si>
     <t>Leja Tools-ATM-NE-NEG.2503080-Sierra circular NE Negativo para aluminio de Ø 250x30 mm con 80 dientes</t>
   </si>
   <si>
     <t>8435130712691</t>
   </si>
   <si>
     <t>P03-05-005-V03-P01</t>
   </si>
   <si>
     <t>A2112101ANEN3003096</t>
   </si>
   <si>
     <t>ATM-NE-NEG.3003096</t>
   </si>
   <si>
     <t>Leja Tools-ATM-NE-NEG.3003096-Sierra circular NE Negativo para aluminio de Ø 300x30 mm con 96 dientes</t>
   </si>
@@ -1256,65 +1256,50 @@
   <si>
     <t>Leja Tools-830M1410-Brocas huecas diamantadas para perforación en seco con rosca M14 (Ø 10 mm)</t>
   </si>
   <si>
     <t>8714418015366</t>
   </si>
   <si>
     <t>P03-05-009-V02-P03</t>
   </si>
   <si>
     <t>A1743101040830M1412</t>
   </si>
   <si>
     <t>830M1412</t>
   </si>
   <si>
     <t>Leja Tools-830M1412-Brocas huecas diamantadas para perforación en seco con rosca M14 (Ø 12 mm)</t>
   </si>
   <si>
     <t>8714418015373</t>
   </si>
   <si>
     <t>P03-05-009-V02-P04</t>
   </si>
   <si>
-    <t>A1743101050830M1414</t>
-[...13 lines deleted...]
-  <si>
     <t>A1743101060830M1416</t>
   </si>
   <si>
     <t>830M1416</t>
   </si>
   <si>
     <t>Leja Tools-830M1416-Brocas huecas diamantadas para perforación en seco con rosca M14 (Ø 16 mm)</t>
   </si>
   <si>
     <t>8714418015397</t>
   </si>
   <si>
     <t>P03-05-009-V02-P06</t>
   </si>
   <si>
     <t>A1743101070830M1418</t>
   </si>
   <si>
     <t>830M1418</t>
   </si>
   <si>
     <t>Leja Tools-830M1418-Brocas huecas diamantadas para perforación en seco con rosca M14 (Ø 18 mm)</t>
   </si>
   <si>
     <t>8714418015403</t>
@@ -1478,81 +1463,81 @@
   <si>
     <t>830M1468</t>
   </si>
   <si>
     <t>Leja Tools-830M1468-Brocas huecas diamantadas para perforación en seco con rosca M14 (Ø 68 mm)</t>
   </si>
   <si>
     <t>8714418015489</t>
   </si>
   <si>
     <t>P03-05-009-V02-P18</t>
   </si>
   <si>
     <t>A174310210830M14612</t>
   </si>
   <si>
     <t>830M14-6-12</t>
   </si>
   <si>
     <t>Leja Tools-830M14-6-12-Juego de 4 brocas huecas diamantadas para perforación en seco con rosca M14 (Ø 6-8-10-12 mm)</t>
   </si>
   <si>
     <t>8714418015304</t>
   </si>
   <si>
-    <t>P03-05-009-V02-P19</t>
+    <t>P03-05-009-V03-P01</t>
   </si>
   <si>
     <t>A174310220830M141432</t>
   </si>
   <si>
     <t>830M14-14-32</t>
   </si>
   <si>
     <t>Leja Tools-830M14-14-32-Juego de 4 brocas huecas diamantadas para perforación en seco con rosca M14 (Ø 14-20-25-32 mm)</t>
   </si>
   <si>
     <t>8714418015311</t>
   </si>
   <si>
-    <t>P03-05-009-V02-P20</t>
+    <t>P03-05-009-V03-P02</t>
   </si>
   <si>
     <t>A174310230830M143568</t>
   </si>
   <si>
     <t>830M14-35-68</t>
   </si>
   <si>
     <t>Leja Tools-830M14-35-68-Juego de 3 brocas huecas diamantadas para perforación en seco con rosca M14 (Ø 35-50-68 mm)</t>
   </si>
   <si>
     <t>8714418015328</t>
   </si>
   <si>
-    <t>P03-05-009-V02-P21</t>
+    <t>P03-05-009-V03-P03</t>
   </si>
   <si>
     <t>A174101192KWC3203072</t>
   </si>
   <si>
     <t>KWC3203072</t>
   </si>
   <si>
     <t>Leja Tools-KWC3203072-Sierra circular universal KWC (Ø 320x30 mm/ 72 dientes)</t>
   </si>
   <si>
     <t>8714418012365</t>
   </si>
   <si>
     <t>P03-05-003-V02-P07</t>
   </si>
   <si>
     <t>A174101192KWC2403054</t>
   </si>
   <si>
     <t>KWC2403054</t>
   </si>
   <si>
     <t>Leja Tools-KWC2403054-Sierra circular universal KWC (Ø 240x30 mm/ 54 dientes)</t>
   </si>
@@ -1598,71 +1583,70 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N102"/>
+  <dimension ref="A1:N101"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="20"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="9"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="19"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1688,3842 +1672,3528 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
         <v>9.57</v>
       </c>
       <c r="E2">
         <v>9.57</v>
       </c>
-      <c r="F2" s="1">
-[...2 lines deleted...]
-      <c r="G2" t="s" s="2">
+      <c r="G2" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3">
         <v>10.175</v>
       </c>
       <c r="E3">
         <v>10.175</v>
       </c>
-      <c r="F3" s="1">
-[...2 lines deleted...]
-      <c r="G3" t="s" s="2">
+      <c r="G3" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>21.626</v>
       </c>
       <c r="E4">
         <v>21.626</v>
       </c>
-      <c r="F4" s="1">
-[...2 lines deleted...]
-      <c r="G4" t="s" s="2">
+      <c r="G4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
         <v>23.21</v>
       </c>
       <c r="E5">
         <v>23.21</v>
       </c>
-      <c r="F5" s="1">
-[...2 lines deleted...]
-      <c r="G5" t="s" s="2">
+      <c r="G5" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>30.756</v>
       </c>
       <c r="E6">
         <v>30.756</v>
       </c>
-      <c r="F6" s="1">
-[...2 lines deleted...]
-      <c r="G6" t="s" s="2">
+      <c r="G6" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>35.436</v>
       </c>
       <c r="E7">
         <v>35.436</v>
       </c>
-      <c r="F7" s="1">
-[...2 lines deleted...]
-      <c r="G7" t="s" s="2">
+      <c r="G7" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
         <v>42.132</v>
       </c>
       <c r="E8">
         <v>42.132</v>
       </c>
-      <c r="F8" s="1">
-[...2 lines deleted...]
-      <c r="G8" t="s" s="2">
+      <c r="G8" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
         <v>47.328</v>
       </c>
       <c r="E9">
         <v>47.328</v>
       </c>
-      <c r="F9" s="1">
-[...2 lines deleted...]
-      <c r="G9" t="s" s="2">
+      <c r="G9" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
         <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
         <v>47.928</v>
       </c>
       <c r="E10">
         <v>47.928</v>
       </c>
-      <c r="F10" s="1">
-[...2 lines deleted...]
-      <c r="G10" t="s" s="2">
+      <c r="G10" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11">
         <v>22.2456</v>
       </c>
       <c r="E11">
         <v>22.2456</v>
       </c>
-      <c r="F11" s="1">
-[...2 lines deleted...]
-      <c r="G11" t="s" s="2">
+      <c r="G11" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
         <v>23.66</v>
       </c>
       <c r="E12">
         <v>23.66</v>
       </c>
-      <c r="F12" s="1">
-[...2 lines deleted...]
-      <c r="G12" t="s" s="2">
+      <c r="G12" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13">
         <v>57.304</v>
       </c>
       <c r="E13">
         <v>57.304</v>
       </c>
-      <c r="F13" s="1">
-[...2 lines deleted...]
-      <c r="G13" t="s" s="2">
+      <c r="G13" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>77</v>
       </c>
       <c r="D14">
         <v>10.9392</v>
       </c>
       <c r="E14">
         <v>10.9392</v>
       </c>
-      <c r="F14" s="1">
-[...2 lines deleted...]
-      <c r="G14" t="s" s="2">
+      <c r="G14" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" t="s">
         <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15">
         <v>7.3352</v>
       </c>
       <c r="E15">
         <v>7.3352</v>
       </c>
-      <c r="F15" s="1">
-[...2 lines deleted...]
-      <c r="G15" t="s" s="2">
+      <c r="G15" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15" t="s">
         <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16">
         <v>7.9394</v>
       </c>
       <c r="E16">
         <v>7.9394</v>
       </c>
-      <c r="F16" s="1">
-[...2 lines deleted...]
-      <c r="G16" t="s" s="2">
+      <c r="G16" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>88</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
       <c r="K16" t="s">
         <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>90</v>
       </c>
       <c r="B17" t="s">
         <v>91</v>
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17">
         <v>10.4622</v>
       </c>
       <c r="E17">
         <v>10.4622</v>
       </c>
-      <c r="F17" s="1">
-[...2 lines deleted...]
-      <c r="G17" t="s" s="2">
+      <c r="G17" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>93</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
         <v>97</v>
       </c>
       <c r="D18">
         <v>9.4446</v>
       </c>
       <c r="E18">
         <v>9.4446</v>
       </c>
-      <c r="F18" s="1">
-[...2 lines deleted...]
-      <c r="G18" t="s" s="2">
+      <c r="G18" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18" t="s">
         <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
         <v>11.554</v>
       </c>
       <c r="E19">
         <v>11.554</v>
       </c>
-      <c r="F19" s="1">
-[...2 lines deleted...]
-      <c r="G19" t="s" s="2">
+      <c r="G19" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
         <v>107</v>
       </c>
       <c r="D20">
         <v>11.8508</v>
       </c>
       <c r="E20">
         <v>11.8508</v>
       </c>
-      <c r="F20" s="1">
-[...2 lines deleted...]
-      <c r="G20" t="s" s="2">
+      <c r="G20" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>108</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
       <c r="K20" t="s">
         <v>18</v>
       </c>
       <c r="L20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>110</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
       <c r="C21" t="s">
         <v>112</v>
       </c>
       <c r="D21">
         <v>12.4338</v>
       </c>
       <c r="E21">
         <v>12.4338</v>
       </c>
-      <c r="F21" s="1">
-[...2 lines deleted...]
-      <c r="G21" t="s" s="2">
+      <c r="G21" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>113</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
         <v>12.5504</v>
       </c>
       <c r="E22">
         <v>12.5504</v>
       </c>
-      <c r="F22" s="1">
-[...2 lines deleted...]
-      <c r="G22" t="s" s="2">
+      <c r="G22" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>118</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>120</v>
       </c>
       <c r="B23" t="s">
         <v>121</v>
       </c>
       <c r="C23" t="s">
         <v>122</v>
       </c>
       <c r="D23">
         <v>13.9072</v>
       </c>
       <c r="E23">
         <v>13.9072</v>
       </c>
-      <c r="F23" s="1">
-[...2 lines deleted...]
-      <c r="G23" t="s" s="2">
+      <c r="G23" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>123</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>125</v>
       </c>
       <c r="B24" t="s">
         <v>126</v>
       </c>
       <c r="C24" t="s">
         <v>127</v>
       </c>
       <c r="D24">
         <v>16.3876</v>
       </c>
       <c r="E24">
         <v>16.3876</v>
       </c>
-      <c r="F24" s="1">
-[...2 lines deleted...]
-      <c r="G24" t="s" s="2">
+      <c r="G24" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>128</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
       <c r="K24" t="s">
         <v>18</v>
       </c>
       <c r="L24" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>130</v>
       </c>
       <c r="B25" t="s">
         <v>131</v>
       </c>
       <c r="C25" t="s">
         <v>132</v>
       </c>
       <c r="D25">
         <v>14.556</v>
       </c>
       <c r="E25">
         <v>14.556</v>
       </c>
-      <c r="F25" s="1">
-[...2 lines deleted...]
-      <c r="G25" t="s" s="2">
+      <c r="G25" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>133</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
       <c r="K25" t="s">
         <v>18</v>
       </c>
       <c r="L25" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>135</v>
       </c>
       <c r="B26" t="s">
         <v>136</v>
       </c>
       <c r="C26" t="s">
         <v>137</v>
       </c>
       <c r="D26">
         <v>14.832</v>
       </c>
       <c r="E26">
         <v>14.832</v>
       </c>
-      <c r="F26" s="1">
-[...2 lines deleted...]
-      <c r="G26" t="s" s="2">
+      <c r="G26" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>138</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>140</v>
       </c>
       <c r="B27" t="s">
         <v>141</v>
       </c>
       <c r="C27" t="s">
         <v>142</v>
       </c>
       <c r="D27">
         <v>17.1</v>
       </c>
       <c r="E27">
         <v>17.1</v>
       </c>
-      <c r="F27" s="1">
-[...2 lines deleted...]
-      <c r="G27" t="s" s="2">
+      <c r="G27" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>143</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
         <v>18</v>
       </c>
       <c r="L27" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28" t="s">
         <v>146</v>
       </c>
       <c r="C28" t="s">
         <v>147</v>
       </c>
       <c r="D28">
         <v>24.648</v>
       </c>
       <c r="E28">
         <v>24.648</v>
       </c>
-      <c r="F28" s="1">
-[...2 lines deleted...]
-      <c r="G28" t="s" s="2">
+      <c r="G28" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>148</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
         <v>18</v>
       </c>
       <c r="L28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29" t="s">
         <v>151</v>
       </c>
       <c r="C29" t="s">
         <v>152</v>
       </c>
       <c r="D29">
         <v>18.432</v>
       </c>
       <c r="E29">
         <v>18.432</v>
       </c>
-      <c r="F29" s="1">
-[...2 lines deleted...]
-      <c r="G29" t="s" s="2">
+      <c r="G29" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>153</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
         <v>18</v>
       </c>
       <c r="L29" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>155</v>
       </c>
       <c r="B30" t="s">
         <v>156</v>
       </c>
       <c r="C30" t="s">
         <v>157</v>
       </c>
       <c r="D30">
         <v>31.08</v>
       </c>
       <c r="E30">
         <v>31.08</v>
       </c>
-      <c r="F30" s="1">
-[...2 lines deleted...]
-      <c r="G30" t="s" s="2">
+      <c r="G30" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>158</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30" t="s">
         <v>18</v>
       </c>
       <c r="L30" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>160</v>
       </c>
       <c r="B31" t="s">
         <v>161</v>
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
         <v>31.272</v>
       </c>
       <c r="E31">
         <v>31.272</v>
       </c>
-      <c r="F31" s="1">
-[...2 lines deleted...]
-      <c r="G31" t="s" s="2">
+      <c r="G31" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>163</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
         <v>18</v>
       </c>
       <c r="L31" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>165</v>
       </c>
       <c r="B32" t="s">
         <v>166</v>
       </c>
       <c r="C32" t="s">
         <v>167</v>
       </c>
       <c r="D32">
         <v>23.76</v>
       </c>
       <c r="E32">
         <v>23.76</v>
       </c>
-      <c r="F32" s="1">
-[...2 lines deleted...]
-      <c r="G32" t="s" s="2">
+      <c r="G32" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
         <v>18</v>
       </c>
       <c r="L32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>170</v>
       </c>
       <c r="B33" t="s">
         <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
         <v>30.192</v>
       </c>
       <c r="E33">
         <v>30.192</v>
       </c>
-      <c r="F33" s="1">
-[...2 lines deleted...]
-      <c r="G33" t="s" s="2">
+      <c r="G33" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>173</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
         <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>175</v>
       </c>
       <c r="B34" t="s">
         <v>176</v>
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
         <v>23.76</v>
       </c>
       <c r="E34">
         <v>23.76</v>
       </c>
-      <c r="F34" s="1">
-[...2 lines deleted...]
-      <c r="G34" t="s" s="2">
+      <c r="G34" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>178</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
         <v>18</v>
       </c>
       <c r="L34" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>180</v>
       </c>
       <c r="B35" t="s">
         <v>181</v>
       </c>
       <c r="C35" t="s">
         <v>182</v>
       </c>
       <c r="D35">
         <v>30.6</v>
       </c>
       <c r="E35">
         <v>30.6</v>
       </c>
-      <c r="F35" s="1">
-[...2 lines deleted...]
-      <c r="G35" t="s" s="2">
+      <c r="G35" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>183</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
         <v>18</v>
       </c>
       <c r="L35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>185</v>
       </c>
       <c r="B36" t="s">
         <v>186</v>
       </c>
       <c r="C36" t="s">
         <v>187</v>
       </c>
       <c r="D36">
         <v>36</v>
       </c>
       <c r="E36">
         <v>36</v>
       </c>
-      <c r="F36" s="1">
-[...2 lines deleted...]
-      <c r="G36" t="s" s="2">
+      <c r="G36" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>188</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>190</v>
       </c>
       <c r="B37" t="s">
         <v>191</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
         <v>28.128</v>
       </c>
       <c r="E37">
         <v>28.128</v>
       </c>
-      <c r="F37" s="1">
-[...2 lines deleted...]
-      <c r="G37" t="s" s="2">
+      <c r="G37" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
         <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38">
         <v>29.472</v>
       </c>
       <c r="E38">
         <v>29.472</v>
       </c>
-      <c r="F38" s="1">
-[...2 lines deleted...]
-      <c r="G38" t="s" s="2">
+      <c r="G38" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>198</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>200</v>
       </c>
       <c r="B39" t="s">
         <v>201</v>
       </c>
       <c r="C39" t="s">
         <v>202</v>
       </c>
       <c r="D39">
         <v>32.916</v>
       </c>
       <c r="E39">
         <v>32.916</v>
       </c>
-      <c r="F39" s="1">
-[...2 lines deleted...]
-      <c r="G39" t="s" s="2">
+      <c r="G39" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>203</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>205</v>
       </c>
       <c r="B40" t="s">
         <v>206</v>
       </c>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40">
         <v>32.628</v>
       </c>
       <c r="E40">
         <v>32.628</v>
       </c>
-      <c r="F40" s="1">
-[...2 lines deleted...]
-      <c r="G40" t="s" s="2">
+      <c r="G40" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>210</v>
       </c>
       <c r="B41" t="s">
         <v>211</v>
       </c>
       <c r="C41" t="s">
         <v>212</v>
       </c>
       <c r="D41">
         <v>43.428</v>
       </c>
       <c r="E41">
         <v>43.428</v>
       </c>
-      <c r="F41" s="1">
-[...2 lines deleted...]
-      <c r="G41" t="s" s="2">
+      <c r="G41" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>213</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>215</v>
       </c>
       <c r="B42" t="s">
         <v>216</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42">
         <v>48.372</v>
       </c>
       <c r="E42">
         <v>48.372</v>
       </c>
-      <c r="F42" s="1">
-[...2 lines deleted...]
-      <c r="G42" t="s" s="2">
+      <c r="G42" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>218</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>220</v>
       </c>
       <c r="B43" t="s">
         <v>221</v>
       </c>
       <c r="C43" t="s">
         <v>222</v>
       </c>
       <c r="D43">
         <v>54.9</v>
       </c>
       <c r="E43">
         <v>54.9</v>
       </c>
-      <c r="F43" s="1">
-[...2 lines deleted...]
-      <c r="G43" t="s" s="2">
+      <c r="G43" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>223</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
         <v>83.712</v>
       </c>
       <c r="E44">
         <v>83.712</v>
       </c>
-      <c r="F44" s="1">
-[...2 lines deleted...]
-      <c r="G44" t="s" s="2">
+      <c r="G44" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>228</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>230</v>
       </c>
       <c r="B45" t="s">
         <v>231</v>
       </c>
       <c r="C45" t="s">
         <v>232</v>
       </c>
       <c r="D45">
         <v>71.196</v>
       </c>
       <c r="E45">
         <v>71.196</v>
       </c>
-      <c r="F45" s="1">
-[...2 lines deleted...]
-      <c r="G45" t="s" s="2">
+      <c r="G45" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>233</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>235</v>
       </c>
       <c r="B46" t="s">
         <v>236</v>
       </c>
       <c r="C46" t="s">
         <v>237</v>
       </c>
       <c r="D46">
         <v>73.224</v>
       </c>
       <c r="E46">
         <v>73.224</v>
       </c>
-      <c r="F46" s="1">
-[...2 lines deleted...]
-      <c r="G46" t="s" s="2">
+      <c r="G46" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>238</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>240</v>
       </c>
       <c r="B47" t="s">
         <v>241</v>
       </c>
       <c r="C47" t="s">
         <v>242</v>
       </c>
       <c r="D47">
         <v>102.9</v>
       </c>
       <c r="E47">
         <v>102.9</v>
       </c>
-      <c r="F47" s="1">
-[...2 lines deleted...]
-      <c r="G47" t="s" s="2">
+      <c r="G47" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
         <v>33.28</v>
       </c>
       <c r="E48">
         <v>33.28</v>
       </c>
-      <c r="F48" s="1">
-[...2 lines deleted...]
-      <c r="G48" t="s" s="2">
+      <c r="G48" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
         <v>38.5736</v>
       </c>
       <c r="E49">
         <v>38.5736</v>
       </c>
-      <c r="F49" s="1">
-[...2 lines deleted...]
-      <c r="G49" t="s" s="2">
+      <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50" t="s">
         <v>257</v>
       </c>
       <c r="D50">
         <v>14.806</v>
       </c>
       <c r="E50">
         <v>14.806</v>
       </c>
-      <c r="F50" s="1">
-[...2 lines deleted...]
-      <c r="G50" t="s" s="2">
+      <c r="G50" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
         <v>106.68</v>
       </c>
       <c r="E51">
         <v>106.68</v>
       </c>
-      <c r="G51" t="s" s="2">
+      <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
         <v>266</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
         <v>128.88</v>
       </c>
       <c r="E52">
         <v>128.88</v>
       </c>
-      <c r="G52" t="s" s="2">
+      <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>268</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>270</v>
       </c>
       <c r="B53" t="s">
         <v>271</v>
       </c>
       <c r="C53" t="s">
         <v>272</v>
       </c>
       <c r="D53">
         <v>128.88</v>
       </c>
       <c r="E53">
         <v>128.88</v>
       </c>
-      <c r="G53" t="s" s="2">
+      <c r="G53" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>273</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>275</v>
       </c>
       <c r="B54" t="s">
         <v>276</v>
       </c>
       <c r="C54" t="s">
         <v>277</v>
       </c>
       <c r="D54">
         <v>159.65</v>
       </c>
       <c r="E54">
         <v>159.65</v>
       </c>
-      <c r="G54" t="s" s="2">
+      <c r="G54" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>278</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>280</v>
       </c>
       <c r="B55" t="s">
         <v>281</v>
       </c>
       <c r="C55" t="s">
         <v>282</v>
       </c>
       <c r="D55">
         <v>166.55</v>
       </c>
       <c r="E55">
         <v>166.55</v>
       </c>
-      <c r="G55" t="s" s="2">
+      <c r="G55" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>283</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>285</v>
       </c>
       <c r="B56" t="s">
         <v>286</v>
       </c>
       <c r="C56" t="s">
         <v>287</v>
       </c>
       <c r="D56">
         <v>225</v>
       </c>
       <c r="E56">
         <v>225</v>
       </c>
-      <c r="G56" t="s" s="2">
+      <c r="G56" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>288</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>290</v>
       </c>
       <c r="B57" t="s">
         <v>291</v>
       </c>
       <c r="C57" t="s">
         <v>292</v>
       </c>
       <c r="D57">
         <v>226.03</v>
       </c>
       <c r="E57">
         <v>226.03</v>
       </c>
-      <c r="G57" t="s" s="2">
+      <c r="G57" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>293</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>295</v>
       </c>
       <c r="B58" t="s">
         <v>296</v>
       </c>
       <c r="C58" t="s">
         <v>297</v>
       </c>
       <c r="D58">
         <v>102.9</v>
       </c>
       <c r="E58">
         <v>102.9</v>
       </c>
-      <c r="G58" t="s" s="2">
+      <c r="G58" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
         <v>298</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>300</v>
       </c>
       <c r="B59" t="s">
         <v>301</v>
       </c>
       <c r="C59" t="s">
         <v>302</v>
       </c>
       <c r="D59">
         <v>3.8316</v>
       </c>
       <c r="E59">
         <v>3.8316</v>
       </c>
-      <c r="F59" s="1">
-[...2 lines deleted...]
-      <c r="G59" t="s" s="2">
+      <c r="G59" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
         <v>303</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>305</v>
       </c>
       <c r="B60" t="s">
         <v>306</v>
       </c>
       <c r="C60" t="s">
         <v>307</v>
       </c>
       <c r="D60">
         <v>3.8419</v>
       </c>
       <c r="E60">
         <v>3.8419</v>
       </c>
-      <c r="F60" s="1">
-[...2 lines deleted...]
-      <c r="G60" t="s" s="2">
+      <c r="G60" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
         <v>308</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>310</v>
       </c>
       <c r="B61" t="s">
         <v>311</v>
       </c>
       <c r="C61" t="s">
         <v>312</v>
       </c>
       <c r="D61">
         <v>3.8419</v>
       </c>
       <c r="E61">
         <v>3.8419</v>
       </c>
-      <c r="F61" s="1">
-[...2 lines deleted...]
-      <c r="G61" t="s" s="2">
+      <c r="G61" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
         <v>313</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>315</v>
       </c>
       <c r="B62" t="s">
         <v>316</v>
       </c>
       <c r="C62" t="s">
         <v>317</v>
       </c>
       <c r="D62">
         <v>3.8419</v>
       </c>
       <c r="E62">
         <v>3.8419</v>
       </c>
-      <c r="F62" s="1">
-[...2 lines deleted...]
-      <c r="G62" t="s" s="2">
+      <c r="G62" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
         <v>318</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>320</v>
       </c>
       <c r="B63" t="s">
         <v>321</v>
       </c>
       <c r="C63" t="s">
         <v>322</v>
       </c>
       <c r="D63">
         <v>3.8419</v>
       </c>
       <c r="E63">
         <v>3.8419</v>
       </c>
-      <c r="F63" s="1">
-[...2 lines deleted...]
-      <c r="G63" t="s" s="2">
+      <c r="G63" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
         <v>323</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>325</v>
       </c>
       <c r="B64" t="s">
         <v>326</v>
       </c>
       <c r="C64" t="s">
         <v>327</v>
       </c>
       <c r="D64">
         <v>3.8419</v>
       </c>
       <c r="E64">
         <v>3.8419</v>
       </c>
-      <c r="F64" s="1">
-[...2 lines deleted...]
-      <c r="G64" t="s" s="2">
+      <c r="G64" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
         <v>328</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>330</v>
       </c>
       <c r="B65" t="s">
         <v>331</v>
       </c>
       <c r="C65" t="s">
         <v>332</v>
       </c>
       <c r="D65">
         <v>3.8419</v>
       </c>
       <c r="E65">
         <v>3.8419</v>
       </c>
-      <c r="F65" s="1">
-[...2 lines deleted...]
-      <c r="G65" t="s" s="2">
+      <c r="G65" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
         <v>333</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>335</v>
       </c>
       <c r="B66" t="s">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>337</v>
       </c>
       <c r="D66">
         <v>3.1312</v>
       </c>
       <c r="E66">
         <v>3.1312</v>
       </c>
-      <c r="F66" s="1">
-[...2 lines deleted...]
-      <c r="G66" t="s" s="2">
+      <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
         <v>338</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>340</v>
       </c>
       <c r="B67" t="s">
         <v>341</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
         <v>3.8419</v>
       </c>
       <c r="E67">
         <v>3.8419</v>
       </c>
-      <c r="F67" s="1">
-[...2 lines deleted...]
-      <c r="G67" t="s" s="2">
+      <c r="G67" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
         <v>343</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>345</v>
       </c>
       <c r="B68" t="s">
         <v>346</v>
       </c>
       <c r="C68" t="s">
         <v>347</v>
       </c>
       <c r="D68">
         <v>3.8419</v>
       </c>
       <c r="E68">
         <v>3.8419</v>
       </c>
-      <c r="F68" s="1">
-[...2 lines deleted...]
-      <c r="G68" t="s" s="2">
+      <c r="G68" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
         <v>348</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>350</v>
       </c>
       <c r="B69" t="s">
         <v>351</v>
       </c>
       <c r="C69" t="s">
         <v>352</v>
       </c>
       <c r="D69">
         <v>4.2436</v>
       </c>
       <c r="E69">
         <v>4.2436</v>
       </c>
-      <c r="F69" s="1">
-[...2 lines deleted...]
-      <c r="G69" t="s" s="2">
+      <c r="G69" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
         <v>353</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>355</v>
       </c>
       <c r="B70" t="s">
         <v>356</v>
       </c>
       <c r="C70" t="s">
         <v>357</v>
       </c>
       <c r="D70">
         <v>4.2436</v>
       </c>
       <c r="E70">
         <v>4.2436</v>
       </c>
-      <c r="F70" s="1">
-[...2 lines deleted...]
-      <c r="G70" t="s" s="2">
+      <c r="G70" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
         <v>358</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70" t="s">
         <v>18</v>
       </c>
       <c r="L70" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>360</v>
       </c>
       <c r="B71" t="s">
         <v>361</v>
       </c>
       <c r="C71" t="s">
         <v>362</v>
       </c>
       <c r="D71">
         <v>4.2436</v>
       </c>
       <c r="E71">
         <v>4.2436</v>
       </c>
-      <c r="F71" s="1">
-[...2 lines deleted...]
-      <c r="G71" t="s" s="2">
+      <c r="G71" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
         <v>363</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
       <c r="K71" t="s">
         <v>18</v>
       </c>
       <c r="L71" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>365</v>
       </c>
       <c r="B72" t="s">
         <v>366</v>
       </c>
       <c r="C72" t="s">
         <v>367</v>
       </c>
       <c r="D72">
         <v>4.2436</v>
       </c>
       <c r="E72">
         <v>4.2436</v>
       </c>
-      <c r="F72" s="1">
-[...2 lines deleted...]
-      <c r="G72" t="s" s="2">
+      <c r="G72" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
         <v>368</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>370</v>
       </c>
       <c r="B73" t="s">
         <v>371</v>
       </c>
       <c r="C73" t="s">
         <v>372</v>
       </c>
       <c r="D73">
         <v>17.9246</v>
       </c>
       <c r="E73">
         <v>17.9246</v>
       </c>
-      <c r="F73" s="1">
-[...2 lines deleted...]
-      <c r="G73" t="s" s="2">
+      <c r="G73" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
         <v>373</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>375</v>
       </c>
       <c r="B74" t="s">
         <v>376</v>
       </c>
       <c r="C74" t="s">
         <v>377</v>
       </c>
       <c r="D74">
         <v>17.9246</v>
       </c>
       <c r="E74">
         <v>17.9246</v>
       </c>
-      <c r="F74" s="1">
-[...2 lines deleted...]
-      <c r="G74" t="s" s="2">
+      <c r="G74" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
         <v>378</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>380</v>
       </c>
       <c r="B75" t="s">
         <v>381</v>
       </c>
       <c r="C75" t="s">
         <v>382</v>
       </c>
       <c r="D75">
         <v>17.9246</v>
       </c>
       <c r="E75">
         <v>17.9246</v>
       </c>
-      <c r="F75" s="1">
-[...2 lines deleted...]
-      <c r="G75" t="s" s="2">
+      <c r="G75" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
         <v>383</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>385</v>
       </c>
       <c r="B76" t="s">
         <v>386</v>
       </c>
       <c r="C76" t="s">
         <v>387</v>
       </c>
       <c r="D76">
         <v>18.7726</v>
       </c>
       <c r="E76">
         <v>18.7726</v>
       </c>
-      <c r="F76" s="1">
-[...2 lines deleted...]
-      <c r="G76" t="s" s="2">
+      <c r="G76" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
         <v>388</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
       <c r="K76" t="s">
         <v>18</v>
       </c>
       <c r="L76" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>390</v>
       </c>
       <c r="B77" t="s">
         <v>391</v>
       </c>
       <c r="C77" t="s">
         <v>392</v>
       </c>
       <c r="D77">
         <v>80.083</v>
       </c>
       <c r="E77">
         <v>80.083</v>
       </c>
-      <c r="F77" s="1">
-[...2 lines deleted...]
-      <c r="G77" t="s" s="2">
+      <c r="G77" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
         <v>393</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>395</v>
       </c>
       <c r="B78" t="s">
         <v>396</v>
       </c>
       <c r="C78" t="s">
         <v>397</v>
       </c>
       <c r="D78">
         <v>18.6348</v>
       </c>
       <c r="E78">
         <v>18.6348</v>
       </c>
-      <c r="F78" s="1">
-[...2 lines deleted...]
-      <c r="G78" t="s" s="2">
+      <c r="G78" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
         <v>398</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>400</v>
       </c>
       <c r="B79" t="s">
         <v>401</v>
       </c>
       <c r="C79" t="s">
         <v>402</v>
       </c>
       <c r="D79">
         <v>18.6348</v>
       </c>
       <c r="E79">
         <v>18.6348</v>
       </c>
-      <c r="F79" s="1">
-[...2 lines deleted...]
-      <c r="G79" t="s" s="2">
+      <c r="G79" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
         <v>403</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>405</v>
       </c>
       <c r="B80" t="s">
         <v>406</v>
       </c>
       <c r="C80" t="s">
         <v>407</v>
       </c>
       <c r="D80">
         <v>19.4298</v>
       </c>
       <c r="E80">
         <v>19.4298</v>
       </c>
-      <c r="F80" s="1">
-[...2 lines deleted...]
-      <c r="G80" t="s" s="2">
+      <c r="G80" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
         <v>408</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>410</v>
       </c>
       <c r="B81" t="s">
         <v>411</v>
       </c>
       <c r="C81" t="s">
         <v>412</v>
       </c>
       <c r="D81">
         <v>19.4298</v>
       </c>
       <c r="E81">
         <v>19.4298</v>
       </c>
-      <c r="F81" s="1">
-[...2 lines deleted...]
-      <c r="G81" t="s" s="2">
+      <c r="G81" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
         <v>413</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>415</v>
       </c>
       <c r="B82" t="s">
         <v>416</v>
       </c>
       <c r="C82" t="s">
         <v>417</v>
       </c>
       <c r="D82">
-        <v>21.0092</v>
+        <v>22.419</v>
       </c>
       <c r="E82">
-        <v>21.0092</v>
-[...4 lines deleted...]
-      <c r="G82" t="s" s="2">
+        <v>22.419</v>
+      </c>
+      <c r="G82" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
         <v>418</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>420</v>
       </c>
       <c r="B83" t="s">
         <v>421</v>
       </c>
       <c r="C83" t="s">
         <v>422</v>
       </c>
       <c r="D83">
         <v>22.419</v>
       </c>
       <c r="E83">
         <v>22.419</v>
       </c>
-      <c r="F83" s="1">
-[...2 lines deleted...]
-      <c r="G83" t="s" s="2">
+      <c r="G83" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
         <v>423</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>425</v>
       </c>
       <c r="B84" t="s">
         <v>426</v>
       </c>
       <c r="C84" t="s">
         <v>427</v>
       </c>
       <c r="D84">
         <v>22.419</v>
       </c>
       <c r="E84">
         <v>22.419</v>
       </c>
-      <c r="F84" s="1">
-[...2 lines deleted...]
-      <c r="G84" t="s" s="2">
+      <c r="G84" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
         <v>428</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>430</v>
       </c>
       <c r="B85" t="s">
         <v>431</v>
       </c>
       <c r="C85" t="s">
         <v>432</v>
       </c>
       <c r="D85">
-        <v>22.419</v>
+        <v>23.426</v>
       </c>
       <c r="E85">
-        <v>22.419</v>
-[...4 lines deleted...]
-      <c r="G85" t="s" s="2">
+        <v>23.426</v>
+      </c>
+      <c r="G85" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
         <v>433</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>435</v>
       </c>
       <c r="B86" t="s">
         <v>436</v>
       </c>
       <c r="C86" t="s">
         <v>437</v>
       </c>
       <c r="D86">
-        <v>23.426</v>
+        <v>26.4152</v>
       </c>
       <c r="E86">
-        <v>23.426</v>
-[...4 lines deleted...]
-      <c r="G86" t="s" s="2">
+        <v>26.4152</v>
+      </c>
+      <c r="G86" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
         <v>438</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>440</v>
       </c>
       <c r="B87" t="s">
         <v>441</v>
       </c>
       <c r="C87" t="s">
         <v>442</v>
       </c>
       <c r="D87">
-        <v>26.4152</v>
+        <v>34.238</v>
       </c>
       <c r="E87">
-        <v>26.4152</v>
-[...4 lines deleted...]
-      <c r="G87" t="s" s="2">
+        <v>34.238</v>
+      </c>
+      <c r="G87" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
         <v>443</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>445</v>
       </c>
       <c r="B88" t="s">
         <v>446</v>
       </c>
       <c r="C88" t="s">
         <v>447</v>
       </c>
       <c r="D88">
-        <v>34.238</v>
+        <v>36.7502</v>
       </c>
       <c r="E88">
-        <v>34.238</v>
-[...4 lines deleted...]
-      <c r="G88" t="s" s="2">
+        <v>36.7502</v>
+      </c>
+      <c r="G88" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
         <v>448</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>450</v>
       </c>
       <c r="B89" t="s">
         <v>451</v>
       </c>
       <c r="C89" t="s">
         <v>452</v>
       </c>
       <c r="D89">
-        <v>36.7502</v>
+        <v>42.453</v>
       </c>
       <c r="E89">
-        <v>36.7502</v>
-[...4 lines deleted...]
-      <c r="G89" t="s" s="2">
+        <v>42.453</v>
+      </c>
+      <c r="G89" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
         <v>453</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>455</v>
       </c>
       <c r="B90" t="s">
         <v>456</v>
       </c>
       <c r="C90" t="s">
         <v>457</v>
       </c>
       <c r="D90">
-        <v>42.453</v>
+        <v>47.2442</v>
       </c>
       <c r="E90">
-        <v>42.453</v>
-[...4 lines deleted...]
-      <c r="G90" t="s" s="2">
+        <v>47.2442</v>
+      </c>
+      <c r="G90" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
         <v>458</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>460</v>
       </c>
       <c r="B91" t="s">
         <v>461</v>
       </c>
       <c r="C91" t="s">
         <v>462</v>
       </c>
       <c r="D91">
-        <v>47.2442</v>
+        <v>52.046</v>
       </c>
       <c r="E91">
-        <v>47.2442</v>
-[...4 lines deleted...]
-      <c r="G91" t="s" s="2">
+        <v>52.046</v>
+      </c>
+      <c r="G91" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
         <v>463</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>465</v>
       </c>
       <c r="B92" t="s">
         <v>466</v>
       </c>
       <c r="C92" t="s">
         <v>467</v>
       </c>
       <c r="D92">
-        <v>52.046</v>
+        <v>63.4622</v>
       </c>
       <c r="E92">
-        <v>52.046</v>
-[...4 lines deleted...]
-      <c r="G92" t="s" s="2">
+        <v>63.4622</v>
+      </c>
+      <c r="G92" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
         <v>468</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>470</v>
       </c>
       <c r="B93" t="s">
         <v>471</v>
       </c>
       <c r="C93" t="s">
         <v>472</v>
       </c>
       <c r="D93">
-        <v>63.4622</v>
+        <v>68.0838</v>
       </c>
       <c r="E93">
-        <v>63.4622</v>
-[...4 lines deleted...]
-      <c r="G93" t="s" s="2">
+        <v>68.0838</v>
+      </c>
+      <c r="G93" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
         <v>473</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>475</v>
       </c>
       <c r="B94" t="s">
         <v>476</v>
       </c>
       <c r="C94" t="s">
         <v>477</v>
       </c>
       <c r="D94">
-        <v>68.0838</v>
+        <v>72.292</v>
       </c>
       <c r="E94">
-        <v>68.0838</v>
-[...4 lines deleted...]
-      <c r="G94" t="s" s="2">
+        <v>72.292</v>
+      </c>
+      <c r="G94" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
         <v>478</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>480</v>
       </c>
       <c r="B95" t="s">
         <v>481</v>
       </c>
       <c r="C95" t="s">
         <v>482</v>
       </c>
       <c r="D95">
-        <v>72.292</v>
+        <v>82.2984</v>
       </c>
       <c r="E95">
-        <v>72.292</v>
-[...4 lines deleted...]
-      <c r="G95" t="s" s="2">
+        <v>82.2984</v>
+      </c>
+      <c r="G95" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
         <v>483</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>485</v>
       </c>
       <c r="B96" t="s">
         <v>486</v>
       </c>
       <c r="C96" t="s">
         <v>487</v>
       </c>
       <c r="D96">
-        <v>82.2984</v>
+        <v>107.1766</v>
       </c>
       <c r="E96">
-        <v>82.2984</v>
-[...4 lines deleted...]
-      <c r="G96" t="s" s="2">
+        <v>107.1766</v>
+      </c>
+      <c r="G96" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
         <v>488</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
       <c r="L96" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>490</v>
       </c>
       <c r="B97" t="s">
         <v>491</v>
       </c>
       <c r="C97" t="s">
         <v>492</v>
       </c>
       <c r="D97">
-        <v>107.1766</v>
+        <v>165.6144</v>
       </c>
       <c r="E97">
-        <v>107.1766</v>
-[...4 lines deleted...]
-      <c r="G97" t="s" s="2">
+        <v>165.6144</v>
+      </c>
+      <c r="G97" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
         <v>493</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>495</v>
       </c>
       <c r="B98" t="s">
         <v>496</v>
       </c>
       <c r="C98" t="s">
         <v>497</v>
       </c>
       <c r="D98">
-        <v>165.6144</v>
+        <v>79.32</v>
       </c>
       <c r="E98">
-        <v>165.6144</v>
-[...4 lines deleted...]
-      <c r="G98" t="s" s="2">
+        <v>79.32</v>
+      </c>
+      <c r="G98" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
         <v>498</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>500</v>
       </c>
       <c r="B99" t="s">
         <v>501</v>
       </c>
       <c r="C99" t="s">
         <v>502</v>
       </c>
       <c r="D99">
-        <v>79.32</v>
+        <v>49.86</v>
       </c>
       <c r="E99">
-        <v>79.32</v>
-[...4 lines deleted...]
-      <c r="G99" t="s" s="2">
+        <v>49.86</v>
+      </c>
+      <c r="G99" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
         <v>503</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>505</v>
       </c>
       <c r="B100" t="s">
         <v>506</v>
       </c>
       <c r="C100" t="s">
         <v>507</v>
       </c>
       <c r="D100">
-        <v>49.86</v>
+        <v>10.89</v>
       </c>
       <c r="E100">
-        <v>49.86</v>
-[...4 lines deleted...]
-      <c r="G100" t="s" s="2">
+        <v>10.89</v>
+      </c>
+      <c r="G100" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
         <v>508</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>510</v>
       </c>
       <c r="B101" t="s">
         <v>511</v>
       </c>
       <c r="C101" t="s">
         <v>512</v>
       </c>
       <c r="D101">
-        <v>10.89</v>
+        <v>11.682</v>
       </c>
       <c r="E101">
-        <v>10.89</v>
-[...4 lines deleted...]
-      <c r="G101" t="s" s="2">
+        <v>11.682</v>
+      </c>
+      <c r="G101" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
         <v>513</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
         <v>514</v>
-      </c>
-[...36 lines deleted...]
-        <v>519</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>