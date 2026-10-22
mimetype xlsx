--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -3397,261 +3397,261 @@
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
         <v>106.68</v>
       </c>
       <c r="E51">
         <v>106.68</v>
       </c>
       <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
         <v>266</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
         <v>128.88</v>
       </c>
       <c r="E52">
         <v>128.88</v>
       </c>
       <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>268</v>
       </c>
       <c r="J52">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>270</v>
       </c>
       <c r="B53" t="s">
         <v>271</v>
       </c>
       <c r="C53" t="s">
         <v>272</v>
       </c>
       <c r="D53">
         <v>128.88</v>
       </c>
       <c r="E53">
         <v>128.88</v>
       </c>
       <c r="G53" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>273</v>
       </c>
       <c r="J53">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>275</v>
       </c>
       <c r="B54" t="s">
         <v>276</v>
       </c>
       <c r="C54" t="s">
         <v>277</v>
       </c>
       <c r="D54">
         <v>159.65</v>
       </c>
       <c r="E54">
         <v>159.65</v>
       </c>
       <c r="G54" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>278</v>
       </c>
       <c r="J54">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>280</v>
       </c>
       <c r="B55" t="s">
         <v>281</v>
       </c>
       <c r="C55" t="s">
         <v>282</v>
       </c>
       <c r="D55">
         <v>166.55</v>
       </c>
       <c r="E55">
         <v>166.55</v>
       </c>
       <c r="G55" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>283</v>
       </c>
       <c r="J55">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>285</v>
       </c>
       <c r="B56" t="s">
         <v>286</v>
       </c>
       <c r="C56" t="s">
         <v>287</v>
       </c>
       <c r="D56">
         <v>225</v>
       </c>
       <c r="E56">
         <v>225</v>
       </c>
       <c r="G56" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>288</v>
       </c>
       <c r="J56">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>290</v>
       </c>
       <c r="B57" t="s">
         <v>291</v>
       </c>
       <c r="C57" t="s">
         <v>292</v>
       </c>
       <c r="D57">
         <v>226.03</v>
       </c>
       <c r="E57">
         <v>226.03</v>
       </c>
       <c r="G57" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
         <v>293</v>
       </c>
       <c r="J57">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>295</v>
       </c>
       <c r="B58" t="s">
         <v>296</v>
       </c>
       <c r="C58" t="s">
         <v>297</v>
       </c>
       <c r="D58">
         <v>102.9</v>
       </c>
       <c r="E58">
         <v>102.9</v>
       </c>
       <c r="G58" t="s" s="1">