--- v5 (2026-09-07)
+++ v6 (2026-10-22)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="783" uniqueCount="783">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="790" uniqueCount="790">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -578,1830 +578,1851 @@
   <si>
     <t>3511.045</t>
   </si>
   <si>
     <t>Halder-3511.045-Bocas de recambio para maza Secural Ø 35x45 mm</t>
   </si>
   <si>
     <t>4030618310853</t>
   </si>
   <si>
     <t>P01-10-005-V03-P02</t>
   </si>
   <si>
     <t>A173116101H3007040</t>
   </si>
   <si>
     <t>3007.040</t>
   </si>
   <si>
     <t>Halder-3007.040-Maza de superplástico Simplex Ø 40 mm</t>
   </si>
   <si>
     <t>4030618300182</t>
   </si>
   <si>
+    <t>P01-10-010-V04-P01</t>
+  </si>
+  <si>
+    <t>A173116110H3007050</t>
+  </si>
+  <si>
+    <t>3007.050</t>
+  </si>
+  <si>
+    <t>Halder-3007.050-Maza de superplástico Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618300199</t>
+  </si>
+  <si>
+    <t>P01-10-010-V04-P02</t>
+  </si>
+  <si>
+    <t>A173116119H3007060</t>
+  </si>
+  <si>
+    <t>3007.060</t>
+  </si>
+  <si>
+    <t>Halder-3007.060-Maza de superplástico Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618300205</t>
+  </si>
+  <si>
+    <t>P01-10-010-V04-P03</t>
+  </si>
+  <si>
+    <t>A173116128H3007080</t>
+  </si>
+  <si>
+    <t>3007.080</t>
+  </si>
+  <si>
+    <t>Halder-3007.080-Maza de superplástico Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618300212</t>
+  </si>
+  <si>
+    <t>P01-10-010-V04-P04</t>
+  </si>
+  <si>
+    <t>A173116137H3007081</t>
+  </si>
+  <si>
+    <t>3007.081</t>
+  </si>
+  <si>
+    <t>Halder-3007.081-Mallo de superplástico Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618300854</t>
+  </si>
+  <si>
+    <t>P01-10-012-V02-P01</t>
+  </si>
+  <si>
+    <t>A173116146H3007100</t>
+  </si>
+  <si>
+    <t>3007.100</t>
+  </si>
+  <si>
+    <t>Halder-3007.100-Mallo de superplástico Simplex Ø 100 mm</t>
+  </si>
+  <si>
+    <t>4030618300861</t>
+  </si>
+  <si>
+    <t>P01-10-012-V02-P02</t>
+  </si>
+  <si>
+    <t>A173116155H3007125</t>
+  </si>
+  <si>
+    <t>3007.125</t>
+  </si>
+  <si>
+    <t>Halder-3007.125-Mallo de superplástico Simplex Ø 125 mm</t>
+  </si>
+  <si>
+    <t>4030618300878</t>
+  </si>
+  <si>
+    <t>P01-10-012-V02-P03</t>
+  </si>
+  <si>
+    <t>A173116164H3007141</t>
+  </si>
+  <si>
+    <t>3007.141</t>
+  </si>
+  <si>
+    <t>Halder-3007.141-Mallo de superplástico Simplex Ø 140 mm</t>
+  </si>
+  <si>
+    <t>4030618300885</t>
+  </si>
+  <si>
+    <t>P01-10-012-V02-P04</t>
+  </si>
+  <si>
+    <t>A173116254H3027081</t>
+  </si>
+  <si>
+    <t>3027.081</t>
+  </si>
+  <si>
+    <t>Halder-3027.081-Mallo de superplástico + goma Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618300908</t>
+  </si>
+  <si>
+    <t>P01-10-012-V03-P01</t>
+  </si>
+  <si>
+    <t>A173116173H3008040</t>
+  </si>
+  <si>
+    <t>3008.040</t>
+  </si>
+  <si>
+    <t>Halder-3008.040-Maza de nylon Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618300236</t>
+  </si>
+  <si>
+    <t>P01-10-010-V05-P01</t>
+  </si>
+  <si>
+    <t>A173116182H3008050</t>
+  </si>
+  <si>
+    <t>3008.050</t>
+  </si>
+  <si>
+    <t>Halder-3008.050-Maza de nylon Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618300243</t>
+  </si>
+  <si>
+    <t>P01-10-010-V05-P02</t>
+  </si>
+  <si>
+    <t>A173116191H3008060</t>
+  </si>
+  <si>
+    <t>3008.060</t>
+  </si>
+  <si>
+    <t>Halder-3008.060-Maza de nylon Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618300250</t>
+  </si>
+  <si>
+    <t>P01-10-010-V05-P03</t>
+  </si>
+  <si>
+    <t>A173116195H3008080</t>
+  </si>
+  <si>
+    <t>3008.080</t>
+  </si>
+  <si>
+    <t>Halder-3008.080-Maza de nylon Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618300267</t>
+  </si>
+  <si>
+    <t>P01-10-010-V05-P04</t>
+  </si>
+  <si>
+    <t>A173116200H3009050</t>
+  </si>
+  <si>
+    <t>3009.050</t>
+  </si>
+  <si>
+    <t>Halder-3009.050-Maza de metal blando Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618300298</t>
+  </si>
+  <si>
+    <t>P01-10-010-V06-P01</t>
+  </si>
+  <si>
+    <t>A173116209H3009060</t>
+  </si>
+  <si>
+    <t>3009.060</t>
+  </si>
+  <si>
+    <t>Halder-3009.060-Maza de metal blando Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618300304</t>
+  </si>
+  <si>
+    <t>P01-10-010-V06-P02</t>
+  </si>
+  <si>
+    <t>A173116218H3009080</t>
+  </si>
+  <si>
+    <t>3009.080</t>
+  </si>
+  <si>
+    <t>Halder-3009.080-Maza de metal blando Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618300311</t>
+  </si>
+  <si>
+    <t>P01-10-010-V06-P03</t>
+  </si>
+  <si>
+    <t>A173116227H3009081</t>
+  </si>
+  <si>
+    <t>3009.081</t>
+  </si>
+  <si>
+    <t>Halder-3009.081-Mallo de metal blando Simplex Ø 80x800 mm</t>
+  </si>
+  <si>
+    <t>4030618302247</t>
+  </si>
+  <si>
+    <t>P01-10-010-V06-P04</t>
+  </si>
+  <si>
+    <t>A173116237H3013040</t>
+  </si>
+  <si>
+    <t>3013.040</t>
+  </si>
+  <si>
+    <t>Halder-3013.040-Maza de TPE azul + gris Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618300618</t>
+  </si>
+  <si>
+    <t>P01-10-011-V02-P01</t>
+  </si>
+  <si>
+    <t>A173116238H3013060</t>
+  </si>
+  <si>
+    <t>3013.060</t>
+  </si>
+  <si>
+    <t>Halder-3013.060-Maza de TPE azul + gris Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618300632</t>
+  </si>
+  <si>
+    <t>P01-10-011-V02-P02</t>
+  </si>
+  <si>
+    <t>A173116245H3026040</t>
+  </si>
+  <si>
+    <t>3026.040</t>
+  </si>
+  <si>
+    <t>Halder-3026.040-Maza de goma + acetato Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618300656</t>
+  </si>
+  <si>
+    <t>P01-10-011-V03-P01</t>
+  </si>
+  <si>
+    <t>A173116245H3026050</t>
+  </si>
+  <si>
+    <t>3026.050</t>
+  </si>
+  <si>
+    <t>Halder-3026.050-Maza de goma + acetato Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618300663</t>
+  </si>
+  <si>
+    <t>P01-10-011-V03-P02</t>
+  </si>
+  <si>
+    <t>A173116317H3207040</t>
+  </si>
+  <si>
+    <t>3207.040</t>
+  </si>
+  <si>
+    <t>Halder-3207.040-Boca de recambio Superplástico blanco Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618301103</t>
+  </si>
+  <si>
+    <t>P01-10-008-V02-P01</t>
+  </si>
+  <si>
+    <t>A173116326H3207050</t>
+  </si>
+  <si>
+    <t>3207.050</t>
+  </si>
+  <si>
+    <t>Halder-3207.050-Boca de recambio Superplástico blanco Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618301110</t>
+  </si>
+  <si>
+    <t>P01-10-008-V02-P02</t>
+  </si>
+  <si>
+    <t>A173116335H3207060</t>
+  </si>
+  <si>
+    <t>3207.060</t>
+  </si>
+  <si>
+    <t>Halder-3207.060-Boca de recambio Superplástico blanco Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618301127</t>
+  </si>
+  <si>
+    <t>P01-10-008-V02-P03</t>
+  </si>
+  <si>
+    <t>A173116344H3207080</t>
+  </si>
+  <si>
+    <t>3207.080</t>
+  </si>
+  <si>
+    <t>Halder-3207.080-Boca de recambio Superplástico blanco Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618301134</t>
+  </si>
+  <si>
+    <t>P01-10-008-V02-P04</t>
+  </si>
+  <si>
+    <t>A173116353H3207100</t>
+  </si>
+  <si>
+    <t>3207.100</t>
+  </si>
+  <si>
+    <t>Halder-3207.100-Boca de recambio Superplástico blanco Simplex Ø 100 mm</t>
+  </si>
+  <si>
+    <t>4030618301141</t>
+  </si>
+  <si>
+    <t>P01-10-008-V02-P05</t>
+  </si>
+  <si>
+    <t>A173116362H3207125</t>
+  </si>
+  <si>
+    <t>3207.125</t>
+  </si>
+  <si>
+    <t>Halder-3207.125-Boca de recambio Superplástico blanco Simplex Ø 125 mm</t>
+  </si>
+  <si>
+    <t>4030618301158</t>
+  </si>
+  <si>
+    <t>P01-10-008-V02-P06</t>
+  </si>
+  <si>
+    <t>A173116371H3207141</t>
+  </si>
+  <si>
+    <t>3207.141</t>
+  </si>
+  <si>
+    <t>Halder-3207.141-Boca de recambio Superplástico blanco Simplex Ø 140 mm</t>
+  </si>
+  <si>
+    <t>4030618301165</t>
+  </si>
+  <si>
+    <t>P01-10-008-V02-P07</t>
+  </si>
+  <si>
+    <t>A173116380H3208040</t>
+  </si>
+  <si>
+    <t>3208.040</t>
+  </si>
+  <si>
+    <t>Halder-3208.040-Boca de recambio nylon blanco Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618301189</t>
+  </si>
+  <si>
+    <t>P01-10-008-V04-P01</t>
+  </si>
+  <si>
+    <t>A173116389H3208050</t>
+  </si>
+  <si>
+    <t>3208.050</t>
+  </si>
+  <si>
+    <t>Halder-3208.050-Boca de recambio nylon blanco Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618301196</t>
+  </si>
+  <si>
+    <t>P01-10-008-V04-P02</t>
+  </si>
+  <si>
+    <t>A173116398H3208060</t>
+  </si>
+  <si>
+    <t>3208.060</t>
+  </si>
+  <si>
+    <t>Halder-3208.060-Boca de recambio nylon blanco Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618301202</t>
+  </si>
+  <si>
+    <t>P01-10-008-V04-P03</t>
+  </si>
+  <si>
+    <t>A173116399H3208080</t>
+  </si>
+  <si>
+    <t>3208.080</t>
+  </si>
+  <si>
+    <t>Halder-3208.080-Boca de recambio nylon blanco Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618301219</t>
+  </si>
+  <si>
+    <t>P01-10-008-V04-P04</t>
+  </si>
+  <si>
+    <t>A173116272H3202040</t>
+  </si>
+  <si>
+    <t>3202.040</t>
+  </si>
+  <si>
+    <t>Halder-3202.040-Boca de recambio goma negra Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618300977</t>
+  </si>
+  <si>
+    <t>P01-10-007-V02-P01</t>
+  </si>
+  <si>
+    <t>A173116281H3202050</t>
+  </si>
+  <si>
+    <t>3202.050</t>
+  </si>
+  <si>
+    <t>Halder-3202.050-Boca de recambio goma negra Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618300984</t>
+  </si>
+  <si>
+    <t>P01-10-007-V02-P02</t>
+  </si>
+  <si>
+    <t>A173116290H3202060</t>
+  </si>
+  <si>
+    <t>3202.060</t>
+  </si>
+  <si>
+    <t>Halder-3202.060-Boca de recambio goma negra Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618300991</t>
+  </si>
+  <si>
+    <t>P01-10-007-V02-P03</t>
+  </si>
+  <si>
+    <t>A173116299H3202080</t>
+  </si>
+  <si>
+    <t>3202.080</t>
+  </si>
+  <si>
+    <t>Halder-3202.080-Boca de recambio goma negra Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618301004</t>
+  </si>
+  <si>
+    <t>P01-10-007-V02-P04</t>
+  </si>
+  <si>
+    <t>A173116402H3209040</t>
+  </si>
+  <si>
+    <t>3209.040</t>
+  </si>
+  <si>
+    <t>Halder-3209.040-Boca de recambio metal blando plata Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618301233</t>
+  </si>
+  <si>
+    <t>P01-10-008-V05-P01</t>
+  </si>
+  <si>
+    <t>A173116407H3209050</t>
+  </si>
+  <si>
+    <t>3209.050</t>
+  </si>
+  <si>
+    <t>Halder-3209.050-Boca de recambio metal blando plata Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618301240</t>
+  </si>
+  <si>
+    <t>P01-10-008-V05-P02</t>
+  </si>
+  <si>
+    <t>A173116416H3209060</t>
+  </si>
+  <si>
+    <t>3209.060</t>
+  </si>
+  <si>
+    <t>Halder-3209.060-Boca de recambio metal blando plata Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618301257</t>
+  </si>
+  <si>
+    <t>P01-10-008-V05-P03</t>
+  </si>
+  <si>
+    <t>A173116425H3209080</t>
+  </si>
+  <si>
+    <t>3209.080</t>
+  </si>
+  <si>
+    <t>Halder-3209.080-Boca de recambio metal blando plata Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618301264</t>
+  </si>
+  <si>
+    <t>P01-10-008-V05-P04</t>
+  </si>
+  <si>
+    <t>A173116263H3201040</t>
+  </si>
+  <si>
+    <t>3201.040</t>
+  </si>
+  <si>
+    <t>Halder-3201.040-Boca de TPE azul de Ø 40 mm para Simplex</t>
+  </si>
+  <si>
+    <t>4030618300939</t>
+  </si>
+  <si>
+    <t>P01-10-007-V01-P01</t>
+  </si>
+  <si>
+    <t>A173116266H3201060</t>
+  </si>
+  <si>
+    <t>3201.060</t>
+  </si>
+  <si>
+    <t>Halder-3201.060-Boca de TPE azul de Ø 60 mm para Simplex</t>
+  </si>
+  <si>
+    <t>4030618300953</t>
+  </si>
+  <si>
+    <t>P01-10-007-V01-P02</t>
+  </si>
+  <si>
+    <t>A173116268H3203040</t>
+  </si>
+  <si>
+    <t>3203.040</t>
+  </si>
+  <si>
+    <t>Halder-3203.040-Boca de recambio TPE dureza media gris Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618301028</t>
+  </si>
+  <si>
+    <t>P01-10-008-V01-P01</t>
+  </si>
+  <si>
+    <t>A173116270H3203060</t>
+  </si>
+  <si>
+    <t>3203.060</t>
+  </si>
+  <si>
+    <t>Halder-3203.060-Boca de recambio TPE dureza media gris Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618301042</t>
+  </si>
+  <si>
+    <t>P01-10-008-V01-P02</t>
+  </si>
+  <si>
+    <t>A173116308H3206040</t>
+  </si>
+  <si>
+    <t>3206.040</t>
+  </si>
+  <si>
+    <t>Halder-3206.040-Boca de recambio plástico rojo Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618301066</t>
+  </si>
+  <si>
+    <t>P01-10-008-V03-P01</t>
+  </si>
+  <si>
+    <t>A173116312H3206050</t>
+  </si>
+  <si>
+    <t>3206.050</t>
+  </si>
+  <si>
+    <t>Halder-3206.050-Boca de recambio plástico rojo Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618301073</t>
+  </si>
+  <si>
+    <t>P01-10-008-V03-P02</t>
+  </si>
+  <si>
+    <t>A173116434H3244040</t>
+  </si>
+  <si>
+    <t>3244.040</t>
+  </si>
+  <si>
+    <t>Halder-3244.040-Mango de madera para Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618301462</t>
+  </si>
+  <si>
     <t>P01-10-010-V01-P01</t>
   </si>
   <si>
-    <t>A173116110H3007050</t>
-[...8 lines deleted...]
-    <t>4030618300199</t>
+    <t>A173116443H3244050</t>
+  </si>
+  <si>
+    <t>3244.050</t>
+  </si>
+  <si>
+    <t>Halder-3244.050-Mango de madera para Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618301479</t>
   </si>
   <si>
     <t>P01-10-010-V01-P02</t>
   </si>
   <si>
-    <t>A173116119H3007060</t>
-[...8 lines deleted...]
-    <t>4030618300205</t>
+    <t>A173116452H3244060</t>
+  </si>
+  <si>
+    <t>3244.060</t>
+  </si>
+  <si>
+    <t>Halder-3244.060-Mango de madera para Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618301486</t>
   </si>
   <si>
     <t>P01-10-010-V01-P03</t>
   </si>
   <si>
-    <t>A173116128H3007080</t>
-[...8 lines deleted...]
-    <t>4030618300212</t>
+    <t>A173116461H3244080</t>
+  </si>
+  <si>
+    <t>3244.080</t>
+  </si>
+  <si>
+    <t>Halder-3244.080-Mango de madera para Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618301493</t>
   </si>
   <si>
     <t>P01-10-010-V01-P04</t>
   </si>
   <si>
-    <t>A173116137H3007081</t>
-[...68 lines deleted...]
-    <t>4030618300908</t>
+    <t>A173112128H3408010</t>
+  </si>
+  <si>
+    <t>3408.010</t>
+  </si>
+  <si>
+    <t>Halder-3408.010-Botador con boca de nylon Ø 10 mm</t>
+  </si>
+  <si>
+    <t>4030618302056</t>
+  </si>
+  <si>
+    <t>P01-10-014-V03-P01</t>
+  </si>
+  <si>
+    <t>A173112137H3408012</t>
+  </si>
+  <si>
+    <t>3408.012</t>
+  </si>
+  <si>
+    <t>Halder-3408.012-Botador con boca de nylon Ø 12 mm</t>
+  </si>
+  <si>
+    <t>4030618302063</t>
+  </si>
+  <si>
+    <t>P01-10-014-V03-P02</t>
+  </si>
+  <si>
+    <t>A173112146H3408015</t>
+  </si>
+  <si>
+    <t>3408.015</t>
+  </si>
+  <si>
+    <t>Halder-3408.015-Botador con boca de nylon Ø 15 mm</t>
+  </si>
+  <si>
+    <t>4030618302070</t>
+  </si>
+  <si>
+    <t>P01-10-014-V03-P03</t>
+  </si>
+  <si>
+    <t>A173112149H3408020</t>
+  </si>
+  <si>
+    <t>3408.020</t>
+  </si>
+  <si>
+    <t>Halder-3408.020-Botador con boca de nylon Ø 20 mm</t>
+  </si>
+  <si>
+    <t>4030618302087</t>
+  </si>
+  <si>
+    <t>P01-10-014-V03-P04</t>
+  </si>
+  <si>
+    <t>A173112155H3508010</t>
+  </si>
+  <si>
+    <t>3508.010</t>
+  </si>
+  <si>
+    <t>Halder-3508.010-Bocas de recambio para botadores Ø 10 mm</t>
+  </si>
+  <si>
+    <t>4030618302155</t>
+  </si>
+  <si>
+    <t>P01-10-014-V04-P01</t>
+  </si>
+  <si>
+    <t>A173112164H3508012</t>
+  </si>
+  <si>
+    <t>3508.012</t>
+  </si>
+  <si>
+    <t>Halder-3508.012-Bocas de recambio para botadores Ø 12 mm</t>
+  </si>
+  <si>
+    <t>4030618302162</t>
+  </si>
+  <si>
+    <t>P01-10-014-V04-P02</t>
+  </si>
+  <si>
+    <t>A173112173H3508015</t>
+  </si>
+  <si>
+    <t>3508.015</t>
+  </si>
+  <si>
+    <t>Halder-3508.015-Bocas de recambio para botadores Ø 15 mm</t>
+  </si>
+  <si>
+    <t>4030618302179</t>
+  </si>
+  <si>
+    <t>P01-10-014-V04-P03</t>
+  </si>
+  <si>
+    <t>A173101267H3666008</t>
+  </si>
+  <si>
+    <t>3666.008</t>
+  </si>
+  <si>
+    <t>Halder-3666.008-Martillo de cerrajero MaxxCraft de 305 mm</t>
+  </si>
+  <si>
+    <t>4030618303077</t>
+  </si>
+  <si>
+    <t>P01-10-013-V01-P01</t>
+  </si>
+  <si>
+    <t>A173101150H3677030</t>
+  </si>
+  <si>
+    <t>3677.030</t>
+  </si>
+  <si>
+    <t>Halder-3677.030-Martillo de acero + maza de nylon Ferroplex Ø 30 mm Largo 290 mm</t>
+  </si>
+  <si>
+    <t>4030618303039</t>
+  </si>
+  <si>
+    <t>P01-10-014-V01-P01</t>
+  </si>
+  <si>
+    <t>A173101151H3677035</t>
+  </si>
+  <si>
+    <t>3677.035</t>
+  </si>
+  <si>
+    <t>Halder-3677.035-Martillo de acero + maza de nylon Ferroplex Ø 35 mm Largo 295 mm</t>
+  </si>
+  <si>
+    <t>4030618303046</t>
+  </si>
+  <si>
+    <t>P01-10-014-V01-P02</t>
+  </si>
+  <si>
+    <t>A173117501H3556260</t>
+  </si>
+  <si>
+    <t>3556.260</t>
+  </si>
+  <si>
+    <t>Halder-3556.260-Cuña seccionadora forjada</t>
+  </si>
+  <si>
+    <t>4030618302803</t>
+  </si>
+  <si>
+    <t>P01-10-014-V05-P01</t>
+  </si>
+  <si>
+    <t>A173114010H3908030</t>
+  </si>
+  <si>
+    <t>3908.030</t>
+  </si>
+  <si>
+    <t>Halder-3908.030-Martillo de nylon Baseplex Ø 30 mm</t>
+  </si>
+  <si>
+    <t>4030618304111</t>
+  </si>
+  <si>
+    <t>P01-10-006-V01-P01</t>
+  </si>
+  <si>
+    <t>A173114010H3908040</t>
+  </si>
+  <si>
+    <t>3908.040</t>
+  </si>
+  <si>
+    <t>Halder-3908.040-Martillo de nylon Baseplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618304128</t>
+  </si>
+  <si>
+    <t>P01-10-006-V01-P02</t>
+  </si>
+  <si>
+    <t>A173114010H3908050</t>
+  </si>
+  <si>
+    <t>3908.050</t>
+  </si>
+  <si>
+    <t>Halder-3908.050-Martillo de nylon Baseplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618304135</t>
+  </si>
+  <si>
+    <t>P01-10-006-V01-P03</t>
+  </si>
+  <si>
+    <t>A173114030H3968030</t>
+  </si>
+  <si>
+    <t>3968.030</t>
+  </si>
+  <si>
+    <t>Halder-3968.030-Martillo de nylon-acetato Baseplex Ø 30 mm</t>
+  </si>
+  <si>
+    <t>4030618304159</t>
+  </si>
+  <si>
+    <t>P01-10-006-V02-P01</t>
+  </si>
+  <si>
+    <t>A173114030H3968040</t>
+  </si>
+  <si>
+    <t>3968.040</t>
+  </si>
+  <si>
+    <t>Halder-3968.040-Martillo de nylon-acetato Baseplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618304166</t>
+  </si>
+  <si>
+    <t>P01-10-006-V02-P02</t>
+  </si>
+  <si>
+    <t>A173114030H3968050</t>
+  </si>
+  <si>
+    <t>3968.050</t>
+  </si>
+  <si>
+    <t>Halder-3968.050-Martillo de nylon-acetato Baseplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618304173</t>
+  </si>
+  <si>
+    <t>P01-10-006-V02-P03</t>
+  </si>
+  <si>
+    <t>A173114040H3988030</t>
+  </si>
+  <si>
+    <t>3988.030</t>
+  </si>
+  <si>
+    <t>Halder-3988.030-Boca de nylon de Ø 30 mm para Baseplex</t>
+  </si>
+  <si>
+    <t>4030618304234</t>
+  </si>
+  <si>
+    <t>P01-10-006-V03-P01</t>
+  </si>
+  <si>
+    <t>A173114040H3988040</t>
+  </si>
+  <si>
+    <t>3988.040</t>
+  </si>
+  <si>
+    <t>Halder-3988.040-Boca de nylon de Ø 40 mm para Baseplex</t>
+  </si>
+  <si>
+    <t>4030618304241</t>
+  </si>
+  <si>
+    <t>P01-10-006-V03-P02</t>
+  </si>
+  <si>
+    <t>A173114040H3988050</t>
+  </si>
+  <si>
+    <t>3988.050</t>
+  </si>
+  <si>
+    <t>Halder-3988.050-Boca de nylon de Ø 50 mm para Baseplex</t>
+  </si>
+  <si>
+    <t>4030618304258</t>
+  </si>
+  <si>
+    <t>P01-10-006-V03-P03</t>
+  </si>
+  <si>
+    <t>A173114050H3966030</t>
+  </si>
+  <si>
+    <t>3966.030</t>
+  </si>
+  <si>
+    <t>Halder-3966.030-Boca de acetato de Ø 30 mm para Baseplex</t>
+  </si>
+  <si>
+    <t>4030618304197</t>
+  </si>
+  <si>
+    <t>P01-10-006-V04-P01</t>
+  </si>
+  <si>
+    <t>A173114050H3966040</t>
+  </si>
+  <si>
+    <t>3966.040</t>
+  </si>
+  <si>
+    <t>Halder-3966.040-Boca de acetato de Ø 40 mm para Baseplex</t>
+  </si>
+  <si>
+    <t>4030618304203</t>
+  </si>
+  <si>
+    <t>P01-10-006-V04-P02</t>
+  </si>
+  <si>
+    <t>A173114050H3966050</t>
+  </si>
+  <si>
+    <t>3966.050</t>
+  </si>
+  <si>
+    <t>Halder-3966.050-Boca de acetato de Ø 50 mm para Baseplex</t>
+  </si>
+  <si>
+    <t>4030618304210</t>
+  </si>
+  <si>
+    <t>P01-10-006-V04-P03</t>
+  </si>
+  <si>
+    <t>A173114060H3944030</t>
+  </si>
+  <si>
+    <t>3944.025</t>
+  </si>
+  <si>
+    <t>Halder-3944.025-Mango de madera de fresno para Baseplex de Ø 30 mm</t>
+  </si>
+  <si>
+    <t>4030618304265</t>
+  </si>
+  <si>
+    <t>P01-10-006-V05-P01</t>
+  </si>
+  <si>
+    <t>A173114060H3944040</t>
+  </si>
+  <si>
+    <t>3944.040</t>
+  </si>
+  <si>
+    <t>Halder-3944.040-Mango de madera de fresno para Baseplex de Ø 40/50 mm</t>
+  </si>
+  <si>
+    <t>4030618304289</t>
+  </si>
+  <si>
+    <t>P01-10-006-V05-P02</t>
+  </si>
+  <si>
+    <t>A173101380H3566025</t>
+  </si>
+  <si>
+    <t>3566.025</t>
+  </si>
+  <si>
+    <t>Halder-3566.025-Mango madera de Hickory para Supercraft Ø 20/25 mm</t>
+  </si>
+  <si>
+    <t>4030618301998</t>
+  </si>
+  <si>
+    <t>P01-10-004-V02-P01</t>
+  </si>
+  <si>
+    <t>A173101389H3566030</t>
+  </si>
+  <si>
+    <t>3566.030</t>
+  </si>
+  <si>
+    <t>Halder-3566.030-Mango madera de Hickory para Supercraft Ø 30/35 mm</t>
+  </si>
+  <si>
+    <t>4030618302001</t>
+  </si>
+  <si>
+    <t>P01-10-004-V02-P02</t>
+  </si>
+  <si>
+    <t>A173101398H3566040</t>
+  </si>
+  <si>
+    <t>3566.040</t>
+  </si>
+  <si>
+    <t>Halder-3566.040-Mango madera de Hickory para Supercraft Ø 40/45/50 mm</t>
+  </si>
+  <si>
+    <t>4030618302018</t>
+  </si>
+  <si>
+    <t>P01-10-004-V02-P03</t>
+  </si>
+  <si>
+    <t>A173101416H3566060</t>
+  </si>
+  <si>
+    <t>3566.060</t>
+  </si>
+  <si>
+    <t>Halder-3566.060-Mango madera de Hickory para Supercraft Ø 60/70 mm</t>
+  </si>
+  <si>
+    <t>4030618302025</t>
+  </si>
+  <si>
+    <t>P01-10-004-V02-P04</t>
+  </si>
+  <si>
+    <t>A173101425H3566081</t>
+  </si>
+  <si>
+    <t>3566.081</t>
+  </si>
+  <si>
+    <t>Halder-3566.081-Mango madera de Hickory para Supercraft Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618302032</t>
+  </si>
+  <si>
+    <t>P01-10-004-V03-P01</t>
+  </si>
+  <si>
+    <t>A173101434H3566100</t>
+  </si>
+  <si>
+    <t>3566.100</t>
+  </si>
+  <si>
+    <t>Halder-3566.100-Mango madera de Hickory para Supercraft Ø 100 mm</t>
+  </si>
+  <si>
+    <t>4030618302049</t>
+  </si>
+  <si>
+    <t>P01-10-004-V03-P02</t>
+  </si>
+  <si>
+    <t>A173116470H3244081</t>
+  </si>
+  <si>
+    <t>3244.081</t>
+  </si>
+  <si>
+    <t>Halder-3244.081-Mangos de madera para Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618301509</t>
+  </si>
+  <si>
+    <t>P01-10-010-V03-P01</t>
+  </si>
+  <si>
+    <t>A173116479H3244100</t>
+  </si>
+  <si>
+    <t>3244.100</t>
+  </si>
+  <si>
+    <t>Halder-3244.100-Mangos de madera para Simplex Ø 100/125/140 mm</t>
+  </si>
+  <si>
+    <t>4030618301516</t>
+  </si>
+  <si>
+    <t>P01-10-010-V03-P02</t>
+  </si>
+  <si>
+    <t>A173116246H3749040</t>
+  </si>
+  <si>
+    <t>3749.040</t>
+  </si>
+  <si>
+    <t>Halder-3749.040-Maza de cobre + metal blando Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618302834</t>
+  </si>
+  <si>
+    <t>P01-10-012-V01-P01</t>
+  </si>
+  <si>
+    <t>A173116430H3804040</t>
+  </si>
+  <si>
+    <t>3804.040</t>
+  </si>
+  <si>
+    <t>Halder-3804.040-Simplex recamb.cobre 40</t>
+  </si>
+  <si>
+    <t>4030618301288</t>
+  </si>
+  <si>
+    <t>P01-10-009-V02-P01</t>
+  </si>
+  <si>
+    <t>A173116533H3122040</t>
+  </si>
+  <si>
+    <t>3122.040</t>
+  </si>
+  <si>
+    <t>Halder-3122.040-Cuerpo de aluminio para maza Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618301370</t>
+  </si>
+  <si>
+    <t>P01-10-009-V04-P01</t>
+  </si>
+  <si>
+    <t>A173116533H3122050</t>
+  </si>
+  <si>
+    <t>3122.050</t>
+  </si>
+  <si>
+    <t>Halder-3122.050-Cuerpo de aluminio para maza Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618301387</t>
+  </si>
+  <si>
+    <t>P01-10-009-V04-P02</t>
+  </si>
+  <si>
+    <t>A173116533H3122060</t>
+  </si>
+  <si>
+    <t>3122.060</t>
+  </si>
+  <si>
+    <t>Halder-3122.060-Cuerpo de aluminio para maza Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618301394</t>
+  </si>
+  <si>
+    <t>P01-10-009-V04-P03</t>
+  </si>
+  <si>
+    <t>A173116533H3711040</t>
+  </si>
+  <si>
+    <t>3711.040</t>
+  </si>
+  <si>
+    <t>Halder-3711.040-Cuerpo de acero fundido reforzado para maza Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618301417</t>
+  </si>
+  <si>
+    <t>P01-10-009-V05-P01</t>
+  </si>
+  <si>
+    <t>A173116485H3844040</t>
+  </si>
+  <si>
+    <t>3844.040</t>
+  </si>
+  <si>
+    <t>Halder-3844.040-Mango de fibra de vidrio para Simplex Ø 40/50 mm</t>
+  </si>
+  <si>
+    <t>4030618301530</t>
+  </si>
+  <si>
+    <t>P01-10-010-V02-P01</t>
+  </si>
+  <si>
+    <t>A173101220H3377130</t>
+  </si>
+  <si>
+    <t>3377.130</t>
+  </si>
+  <si>
+    <t>Halder-3377.130-Maza anti rebote metálico amarillo Supercraft Ø 30 mm</t>
+  </si>
+  <si>
+    <t>4030618309413</t>
+  </si>
+  <si>
+    <t>P01-10-002-V03-P01</t>
+  </si>
+  <si>
+    <t>A173101221H3377140</t>
+  </si>
+  <si>
+    <t>3377.140</t>
+  </si>
+  <si>
+    <t>Halder-3377.140-Maza anti rebote metálico amarillo Supercraft Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618309420</t>
+  </si>
+  <si>
+    <t>P01-10-002-V03-P02</t>
+  </si>
+  <si>
+    <t>A173101222H3377150</t>
+  </si>
+  <si>
+    <t>3377.150</t>
+  </si>
+  <si>
+    <t>Halder-3377.150-Maza anti rebote metálico amarillo Supercraft Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618309437</t>
+  </si>
+  <si>
+    <t>P01-10-002-V03-P03</t>
+  </si>
+  <si>
+    <t>A173101223H3377160</t>
+  </si>
+  <si>
+    <t>3377.160</t>
+  </si>
+  <si>
+    <t>Halder-3377.160-Maza anti rebote metálico amarillo Supercraft Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618309444</t>
+  </si>
+  <si>
+    <t>P01-10-002-V03-P04</t>
+  </si>
+  <si>
+    <t>A173116245PH3028040</t>
+  </si>
+  <si>
+    <t>3028.040</t>
+  </si>
+  <si>
+    <t>Halder-3028.040-Maza de goma + nylon Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618300748</t>
+  </si>
+  <si>
+    <t>P01-10-011-V05-P01</t>
+  </si>
+  <si>
+    <t>A173116245PH3028050</t>
+  </si>
+  <si>
+    <t>3028.050</t>
+  </si>
+  <si>
+    <t>Halder-3028.050-Maza de goma + nylon Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618300755</t>
+  </si>
+  <si>
+    <t>P01-10-011-V05-P02</t>
+  </si>
+  <si>
+    <t>A173116245PH3028060</t>
+  </si>
+  <si>
+    <t>3028.060</t>
+  </si>
+  <si>
+    <t>Halder-3028.060-Maza de goma + nylon Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618300762</t>
+  </si>
+  <si>
+    <t>P01-10-011-V05-P03</t>
+  </si>
+  <si>
+    <t>A173116260H3028081</t>
+  </si>
+  <si>
+    <t>3028.081</t>
+  </si>
+  <si>
+    <t>Halder-3028.081-Mallo de goma + nylon Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618302322</t>
+  </si>
+  <si>
+    <t>P01-10-012-V04-P01</t>
+  </si>
+  <si>
+    <t>A173117508H3688003</t>
+  </si>
+  <si>
+    <t>3688.003</t>
+  </si>
+  <si>
+    <t>Halder-3688.003-Soporte Mágentico Universal</t>
+  </si>
+  <si>
+    <t>4030618309901</t>
+  </si>
+  <si>
+    <t>P01-10-015-V01-P01</t>
+  </si>
+  <si>
+    <t>A173106125H3379S01</t>
+  </si>
+  <si>
+    <t>3379S.001</t>
+  </si>
+  <si>
+    <t>Halder-3379S.001-Maza anti rebote GreyCraft Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618303138</t>
+  </si>
+  <si>
+    <t>P01-10-004-V04-P01W</t>
+  </si>
+  <si>
+    <t>A173106127H3379S02</t>
+  </si>
+  <si>
+    <t>3379S.002</t>
+  </si>
+  <si>
+    <t>Halder-3379S.002-Maza anti rebote GreyCraft Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618303145</t>
+  </si>
+  <si>
+    <t>P01-10-004-V04-P02W</t>
+  </si>
+  <si>
+    <t>A173106129H3379S03</t>
+  </si>
+  <si>
+    <t>3379S.003</t>
+  </si>
+  <si>
+    <t>Halder-3379S.003-Maza anti rebote GreyCraft Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618303152</t>
+  </si>
+  <si>
+    <t>P01-10-004-V04-P03W</t>
+  </si>
+  <si>
+    <t>A173116488H3011040</t>
+  </si>
+  <si>
+    <t>3011.040</t>
+  </si>
+  <si>
+    <t>Halder-3011.040-Cuerpo de acero fundido para maza Simplex Ø 40 mm</t>
+  </si>
+  <si>
+    <t>4030618301301</t>
+  </si>
+  <si>
+    <t>P01-10-009-V03-P01</t>
+  </si>
+  <si>
+    <t>A173116497H3011050</t>
+  </si>
+  <si>
+    <t>3011.050</t>
+  </si>
+  <si>
+    <t>Halder-3011.050-Cuerpo de acero fundido para maza Simplex Ø 50 mm</t>
+  </si>
+  <si>
+    <t>4030618301318</t>
+  </si>
+  <si>
+    <t>P01-10-009-V03-P02</t>
+  </si>
+  <si>
+    <t>A173116506H3011060</t>
+  </si>
+  <si>
+    <t>3011.060</t>
+  </si>
+  <si>
+    <t>Halder-3011.060-Cuerpo de acero fundido para maza Simplex Ø 60 mm</t>
+  </si>
+  <si>
+    <t>4030618301325</t>
+  </si>
+  <si>
+    <t>P01-10-009-V03-P03</t>
+  </si>
+  <si>
+    <t>A173116515H3011080</t>
+  </si>
+  <si>
+    <t>3011.080</t>
+  </si>
+  <si>
+    <t>Halder-3011.080-Cuerpo de acero fundido para maza Simplex Ø 80 mm</t>
+  </si>
+  <si>
+    <t>4030618301332</t>
+  </si>
+  <si>
+    <t>P01-10-009-V03-P04</t>
+  </si>
+  <si>
+    <t>A173116524H3011100</t>
+  </si>
+  <si>
+    <t>3011.100</t>
+  </si>
+  <si>
+    <t>Halder-3011.100-Cuerpo de acero fundido para maza Simplex Ø 100 mm</t>
+  </si>
+  <si>
+    <t>4030618301349</t>
+  </si>
+  <si>
+    <t>P01-10-009-V03-P05</t>
+  </si>
+  <si>
+    <t>A173116533H3011125</t>
+  </si>
+  <si>
+    <t>3011.125</t>
+  </si>
+  <si>
+    <t>Halder-3011.125-Cuerpo de acero fundido para maza Simplex Ø 125/140 mm</t>
+  </si>
+  <si>
+    <t>4030618301356</t>
+  </si>
+  <si>
+    <t>P01-10-009-V03-P06</t>
+  </si>
+  <si>
+    <t>A173116245H3027040</t>
+  </si>
+  <si>
+    <t>3027.040</t>
+  </si>
+  <si>
+    <t>Halder-3027.040-Maza de goma + Superplástico (40 mm)</t>
+  </si>
+  <si>
+    <t>4030618300694</t>
   </si>
   <si>
     <t>P01-10-011-V04-P01</t>
   </si>
   <si>
-    <t>A173116173H3008040</t>
-[...503 lines deleted...]
-    <t>4030618301028</t>
+    <t>A173116245H3027050</t>
+  </si>
+  <si>
+    <t>3027.050</t>
+  </si>
+  <si>
+    <t>Halder-3027.050-Maza de goma + Superplástico (50 mm)</t>
+  </si>
+  <si>
+    <t>4030618300700</t>
+  </si>
+  <si>
+    <t>P01-10-011-V04-P02</t>
+  </si>
+  <si>
+    <t>A173116245H3027060</t>
+  </si>
+  <si>
+    <t>3027.060</t>
+  </si>
+  <si>
+    <t>Halder-3027.060-Maza de goma + Superplástico (60 mm)</t>
+  </si>
+  <si>
+    <t>4030618300717</t>
+  </si>
+  <si>
+    <t>P01-10-011-V04-P03</t>
+  </si>
+  <si>
+    <t>A1731A43399040</t>
+  </si>
+  <si>
+    <t>3399.040</t>
+  </si>
+  <si>
+    <t>Halder-3399.040-Martillo SuperCraft 3399 (Ø 40 mm)</t>
+  </si>
+  <si>
+    <t>4030618312796</t>
+  </si>
+  <si>
+    <t>P01-10-003-V01-P01</t>
+  </si>
+  <si>
+    <t>A1731A43399050</t>
+  </si>
+  <si>
+    <t>3399.050</t>
+  </si>
+  <si>
+    <t>Halder-3399.050-Martillo SuperCraft 3399 (Ø 50 mm)</t>
+  </si>
+  <si>
+    <t>4030618312802</t>
+  </si>
+  <si>
+    <t>P01-10-003-V01-P02</t>
+  </si>
+  <si>
+    <t>A1731A43399060</t>
+  </si>
+  <si>
+    <t>3399.060</t>
+  </si>
+  <si>
+    <t>Halder- 3399.060-Martillo SuperCraft 3399 (Ø 60 mm)</t>
+  </si>
+  <si>
+    <t>4030618312581</t>
+  </si>
+  <si>
+    <t>P01-10-003-V01-P03</t>
+  </si>
+  <si>
+    <t>A173116301H3202260</t>
+  </si>
+  <si>
+    <t>3202.260</t>
+  </si>
+  <si>
+    <t>Halder-3202.260-Simplex goma recamb "stand-up" 60</t>
+  </si>
+  <si>
+    <t>4030618310860</t>
   </si>
   <si>
     <t>P01-10-007-V03-P01</t>
   </si>
   <si>
-    <t>A173116270H3203060</t>
-[...8 lines deleted...]
-    <t>4030618301042</t>
+    <t>A173116301H3202280</t>
+  </si>
+  <si>
+    <t>3202.280</t>
+  </si>
+  <si>
+    <t>Halder-3202.280-Simplex goma recamb "stand-up" 80</t>
+  </si>
+  <si>
+    <t>4030618312079</t>
   </si>
   <si>
     <t>P01-10-007-V03-P02</t>
   </si>
   <si>
-    <t>A173116308H3206040</t>
-[...758 lines deleted...]
-    <t>4030618300748</t>
+    <t>A173116301H32022100</t>
+  </si>
+  <si>
+    <t>3202.200</t>
+  </si>
+  <si>
+    <t>Halder-3202.200-Simplex goma recamb "stand-up" 100</t>
+  </si>
+  <si>
+    <t>4030618316299</t>
+  </si>
+  <si>
+    <t>P01-10-007-V03-P03</t>
+  </si>
+  <si>
+    <t>A173116431H3209039</t>
+  </si>
+  <si>
+    <t>3209.039</t>
+  </si>
+  <si>
+    <t>Halder-3209.039-Simplex recamb metal arboles 30</t>
+  </si>
+  <si>
+    <t>4030618315636</t>
+  </si>
+  <si>
+    <t>P01-10-009-V01-P01</t>
+  </si>
+  <si>
+    <t>A173116431H3209049</t>
+  </si>
+  <si>
+    <t>3209.049</t>
+  </si>
+  <si>
+    <t>Halder-3209.049-Simplex recamb metal arboles 40</t>
+  </si>
+  <si>
+    <t>4030618315643</t>
+  </si>
+  <si>
+    <t>P01-10-009-V01-P02</t>
+  </si>
+  <si>
+    <t>A173116236H3012260</t>
+  </si>
+  <si>
+    <t>3012.260</t>
+  </si>
+  <si>
+    <t>Halder-3012.260-SIMPLEX maza goma/goma"stand-up" 60</t>
+  </si>
+  <si>
+    <t>4030618311089</t>
   </si>
   <si>
     <t>P01-10-011-V01-P01</t>
   </si>
   <si>
-    <t>A173116245PH3028050</t>
-[...8 lines deleted...]
-    <t>4030618300755</t>
+    <t>A173116236H3012280</t>
+  </si>
+  <si>
+    <t>3012.280</t>
+  </si>
+  <si>
+    <t>Halder-3012.280-SIMPLEX maza goma/goma"stand-up" 80</t>
+  </si>
+  <si>
+    <t>4030618312390</t>
   </si>
   <si>
     <t>P01-10-011-V01-P02</t>
-  </si>
-[...352 lines deleted...]
-    <t>4030618312390</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -7462,467 +7483,467 @@
       <c r="C144" t="s">
         <v>727</v>
       </c>
       <c r="D144">
         <v>42.2</v>
       </c>
       <c r="E144">
         <v>42.2</v>
       </c>
       <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
         <v>728</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>229</v>
+        <v>729</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B145" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C145" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D145">
         <v>59.45</v>
       </c>
       <c r="E145">
         <v>59.45</v>
       </c>
       <c r="G145" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B146" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C146" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D146">
         <v>75.71</v>
       </c>
       <c r="E146">
         <v>75.71</v>
       </c>
       <c r="G146" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B147" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C147" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D147">
         <v>65.89</v>
       </c>
       <c r="E147">
         <v>65.89</v>
       </c>
       <c r="G147" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B148" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C148" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D148">
         <v>81.36</v>
       </c>
       <c r="E148">
         <v>81.36</v>
       </c>
       <c r="G148" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B149" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C149" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="D149">
         <v>117</v>
       </c>
       <c r="E149">
         <v>117</v>
       </c>
       <c r="G149" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
       <c r="L149" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B150" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C150" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D150">
         <v>15.36</v>
       </c>
       <c r="E150">
         <v>15.36</v>
       </c>
       <c r="G150" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150" t="s">
-        <v>399</v>
+        <v>759</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B151" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C151" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="D151">
         <v>26.68</v>
       </c>
       <c r="E151">
         <v>26.68</v>
       </c>
       <c r="G151" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151" t="s">
-        <v>404</v>
+        <v>764</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="B152" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="C152" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="D152">
         <v>45.12</v>
       </c>
       <c r="E152">
         <v>45.12</v>
       </c>
       <c r="G152" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="B153" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="C153" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="D153">
         <v>31.58</v>
       </c>
       <c r="E153">
         <v>31.58</v>
       </c>
       <c r="G153" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153" t="s">
-        <v>699</v>
+        <v>774</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="B154" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="C154" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="D154">
         <v>36.1</v>
       </c>
       <c r="E154">
         <v>36.1</v>
       </c>
       <c r="G154" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154" t="s">
-        <v>704</v>
+        <v>779</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="B155" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="C155" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="D155">
         <v>69.88</v>
       </c>
       <c r="E155">
         <v>69.88</v>
       </c>
       <c r="G155" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="J155">
         <v>1</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155" t="s">
-        <v>659</v>
+        <v>784</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="B156" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="C156" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="D156">
         <v>124.47</v>
       </c>
       <c r="E156">
         <v>124.47</v>
       </c>
       <c r="G156" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="J156">
         <v>1</v>
       </c>
       <c r="K156" t="s">
         <v>18</v>
       </c>
       <c r="L156" t="s">
-        <v>664</v>
+        <v>789</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>