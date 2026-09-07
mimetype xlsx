--- v3 (2026-07-24)
+++ v4 (2026-09-07)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3004" uniqueCount="3004">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3009" uniqueCount="3009">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -428,8466 +428,8481 @@
   <si>
     <t>20-30+S</t>
   </si>
   <si>
     <t>Kukko-20-30+S-Extractor rodamientos exterior 2 patas serie 20+S (350x200mm)</t>
   </si>
   <si>
     <t>4021176756719</t>
   </si>
   <si>
     <t>P01-07-006-V03-P06</t>
   </si>
   <si>
     <t>A11722015900KK201S</t>
   </si>
   <si>
     <t>20-1-S</t>
   </si>
   <si>
     <t>Kukko-20-1-S-Extractor de rodamientos universal de 2 patas para espacios angostos (90x100 mm)</t>
   </si>
   <si>
     <t>4021176757396</t>
   </si>
   <si>
+    <t>P01-07-007-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172201600KK2010S</t>
+  </si>
+  <si>
+    <t>20-10-S</t>
+  </si>
+  <si>
+    <t>Kukko-20-10-S-Extractor de rodamientos universal de 2 patas para espacios angostos (120x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176757471</t>
+  </si>
+  <si>
+    <t>P01-07-007-V01-P02</t>
+  </si>
+  <si>
+    <t>A11722016100KK202S</t>
+  </si>
+  <si>
+    <t>20-2-S</t>
+  </si>
+  <si>
+    <t>Kukko-20-2-S-Extractor de rodamientos universal de 2 patas para espacios angostos (160x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176727368</t>
+  </si>
+  <si>
+    <t>P01-07-007-V01-P03</t>
+  </si>
+  <si>
+    <t>A1172201620KK2020S</t>
+  </si>
+  <si>
+    <t>20-20-S</t>
+  </si>
+  <si>
+    <t>Kukko-20-20-S-Extractor de rodamientos universal de 2 patas para espacios angostos (200x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176727443</t>
+  </si>
+  <si>
+    <t>P01-07-007-V01-P04</t>
+  </si>
+  <si>
+    <t>A11722016300KK203S</t>
+  </si>
+  <si>
+    <t>20-3-S</t>
+  </si>
+  <si>
+    <t>Kukko-20-3-S-Extractor de rodamientos universal de 2 patas para espacios angostos (250x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176727511</t>
+  </si>
+  <si>
+    <t>P01-07-007-V01-P05</t>
+  </si>
+  <si>
+    <t>A11722016400KK2030S</t>
+  </si>
+  <si>
+    <t>20-30-S</t>
+  </si>
+  <si>
+    <t>Kukko-20-30-S-Extractor de rodamientos universal de 2 patas para espacios angostos (350x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176727696</t>
+  </si>
+  <si>
+    <t>P01-07-007-V01-P06</t>
+  </si>
+  <si>
+    <t>A1172201740KK2010SP</t>
+  </si>
+  <si>
+    <t>20-10-SP</t>
+  </si>
+  <si>
+    <t>Kukko-20-10-SP-Extractor de rodamientos universal múltiple de 2 patas para espacios angostos (120x100/200/250/350 mm)</t>
+  </si>
+  <si>
+    <t>4021176461514</t>
+  </si>
+  <si>
     <t>P01-07-007-V02-P01</t>
   </si>
   <si>
-    <t>A1172201600KK2010S</t>
-[...8 lines deleted...]
-    <t>4021176757471</t>
+    <t>A1172201750KK2020SP</t>
+  </si>
+  <si>
+    <t>20-20-SP</t>
+  </si>
+  <si>
+    <t>Kukko-20-20-SP-Extractor de rodamientos universal múltiple de 2 patas para espacios angostos (200x150/300 mm)</t>
+  </si>
+  <si>
+    <t>4021176701856</t>
   </si>
   <si>
     <t>P01-07-007-V02-P02</t>
   </si>
   <si>
-    <t>A11722016100KK202S</t>
-[...8 lines deleted...]
-    <t>4021176727368</t>
+    <t>A1172201760KK2030SP</t>
+  </si>
+  <si>
+    <t>20-30-SP</t>
+  </si>
+  <si>
+    <t>Kukko-20-30-SP-Extractor de rodamientos universal múltiple de 2 patas para espacios angostos (350x200/300/400 mm)</t>
+  </si>
+  <si>
+    <t>4021176701931</t>
   </si>
   <si>
     <t>P01-07-007-V02-P03</t>
   </si>
   <si>
-    <t>A1172201620KK2020S</t>
-[...53 lines deleted...]
-    <t>4021176461514</t>
+    <t>A1172201765KK200U</t>
+  </si>
+  <si>
+    <t>200-U</t>
+  </si>
+  <si>
+    <t>Kukko-200-U-Extractor de rodamientos múltiple para granjas y talleres (250x80-180 mm)</t>
+  </si>
+  <si>
+    <t>4021176025433</t>
+  </si>
+  <si>
+    <t>P01-07-022-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722015650KKK2015</t>
+  </si>
+  <si>
+    <t>K-20-15</t>
+  </si>
+  <si>
+    <t>Kukko-K-20-15-Juego de extractor de rodamientos 2 patas + separador + patas largas + prensa hidráulica auxiliar</t>
+  </si>
+  <si>
+    <t>4021176367311</t>
+  </si>
+  <si>
+    <t>P01-07-010-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722018600KK301</t>
+  </si>
+  <si>
+    <t>30-1</t>
+  </si>
+  <si>
+    <t>Kukko-30-1-Extractor 3 patas series 30-Classic (90 x 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176013393</t>
+  </si>
+  <si>
+    <t>P01-07-008-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722018700KK3010</t>
+  </si>
+  <si>
+    <t>30-10</t>
+  </si>
+  <si>
+    <t>Kukko-30-10-Extractor 3 patas series 30-Classic (130 x 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176013621</t>
+  </si>
+  <si>
+    <t>P01-07-008-V01-P02</t>
+  </si>
+  <si>
+    <t>A11722018800KK302</t>
+  </si>
+  <si>
+    <t>30-2</t>
+  </si>
+  <si>
+    <t>Kukko-30-2-Extractor 3 patas series 30-Classic (160 x 150 mm)</t>
+  </si>
+  <si>
+    <t>4021176013478</t>
+  </si>
+  <si>
+    <t>P01-07-008-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722018900KK3020</t>
+  </si>
+  <si>
+    <t>30-20</t>
+  </si>
+  <si>
+    <t>Kukko-30-20-Extractor 3 patas series 30-Classic (200 x 150 mm)</t>
+  </si>
+  <si>
+    <t>4021176013706</t>
+  </si>
+  <si>
+    <t>P01-07-008-V01-P04</t>
+  </si>
+  <si>
+    <t>A11722019000KK303</t>
+  </si>
+  <si>
+    <t>30-3</t>
+  </si>
+  <si>
+    <t>Kukko-30-3-Extractor 3 patas series 30-Classic (250 x 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176013546</t>
+  </si>
+  <si>
+    <t>P01-07-008-V01-P05</t>
+  </si>
+  <si>
+    <t>A11722020450KK301S</t>
+  </si>
+  <si>
+    <t>30-1-S</t>
+  </si>
+  <si>
+    <t>Kukko-30-1-S-Extractor de rodamientos universal de 3 patas espacios angostos (90x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176727771</t>
+  </si>
+  <si>
+    <t>P01-07-008-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722020500KK3010S</t>
+  </si>
+  <si>
+    <t>30-10-S</t>
+  </si>
+  <si>
+    <t>Kukko-30-10-S-Extractor de rodamientos universal de 3 patas espacios angostos (130x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176728198</t>
+  </si>
+  <si>
+    <t>P01-07-008-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722020550KK302S</t>
+  </si>
+  <si>
+    <t>30-2-S</t>
+  </si>
+  <si>
+    <t>Kukko-30-2-S-Extractor de rodamientos universal de 3 patas espacios angostos (160x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176727856</t>
+  </si>
+  <si>
+    <t>P01-07-008-V03-P03</t>
+  </si>
+  <si>
+    <t>A11722020600KK3020S</t>
+  </si>
+  <si>
+    <t>30-20-S</t>
+  </si>
+  <si>
+    <t>Kukko-30-20-S-Extractor de rodamientos universal de 3 patas espacios angostos (200x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176727931</t>
+  </si>
+  <si>
+    <t>P01-07-008-V03-P04</t>
+  </si>
+  <si>
+    <t>A11722020650KK303S</t>
+  </si>
+  <si>
+    <t>30-3-S</t>
+  </si>
+  <si>
+    <t>Kukko-30-3-S-Extractor de rodamientos universal de 3 patas espacios angostos (250x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176728013</t>
+  </si>
+  <si>
+    <t>P01-07-008-V03-P05</t>
+  </si>
+  <si>
+    <t>A11722021300KK3010SP</t>
+  </si>
+  <si>
+    <t>30-10-SP</t>
+  </si>
+  <si>
+    <t>Kukko-30-10-SP-Extractor de rodamientos universal múltiple de 3 patas espacios angostos (120x100/200/250/350 mm)</t>
+  </si>
+  <si>
+    <t>4021176463839</t>
+  </si>
+  <si>
+    <t>P01-07-008-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722021320KK3020SP</t>
+  </si>
+  <si>
+    <t>30-20-SP</t>
+  </si>
+  <si>
+    <t>Kukko-30-20-SP-Extractor de rodamientos universal múltiple de 3 patas espacios angostos (200x150/300 mm)</t>
+  </si>
+  <si>
+    <t>4021176728273</t>
+  </si>
+  <si>
+    <t>P01-07-008-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722021340KK303SP</t>
+  </si>
+  <si>
+    <t>30-3-SP</t>
+  </si>
+  <si>
+    <t>Kukko-30-3-SP-Extractor de rodamientos universal múltiple de 3 patas espacios angostos (250x200/300/400 mm)</t>
+  </si>
+  <si>
+    <t>4021176728358</t>
+  </si>
+  <si>
+    <t>P01-07-008-V04-P03</t>
+  </si>
+  <si>
+    <t>A11722021540KK301</t>
+  </si>
+  <si>
+    <t>30-1+</t>
+  </si>
+  <si>
+    <t>Kukko-30-1+-Extractor de rodamientos universal de 3 patas con regulación rápida (90x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176731488</t>
+  </si>
+  <si>
+    <t>P01-07-007-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722021560KK3010</t>
+  </si>
+  <si>
+    <t>30-10+</t>
+  </si>
+  <si>
+    <t>Kukko-30-10+-Extractor de rodamientos universal de 3 patas con regulación rápida (130x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176731556</t>
+  </si>
+  <si>
+    <t>P01-07-007-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722021580KK302</t>
+  </si>
+  <si>
+    <t>30-2+</t>
+  </si>
+  <si>
+    <t>Kukko-30-2+-Extractor de rodamientos universal de 3 patas con regulación rápida (160x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176731631</t>
+  </si>
+  <si>
+    <t>P01-07-007-V04-P03</t>
+  </si>
+  <si>
+    <t>A11722021600KK3020</t>
+  </si>
+  <si>
+    <t>30-20+</t>
+  </si>
+  <si>
+    <t>Kukko-30-20+-Extractor de rodamientos universal de 3 patas con regulación rápida (200x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176731716</t>
+  </si>
+  <si>
+    <t>P01-07-007-V04-P04</t>
+  </si>
+  <si>
+    <t>A11722021620KK303</t>
+  </si>
+  <si>
+    <t>30-3+</t>
+  </si>
+  <si>
+    <t>Kukko-30-3+-Extractor de rodamientos universal de 3 patas con regulación rápida (250x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176731891</t>
+  </si>
+  <si>
+    <t>P01-07-007-V04-P05</t>
+  </si>
+  <si>
+    <t>A11722021630KK3030</t>
+  </si>
+  <si>
+    <t>30-30+</t>
+  </si>
+  <si>
+    <t>Kukko-30-30+-Extractor de rodamientos universal de 3 patas con regulación rápida (350x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176303333</t>
+  </si>
+  <si>
+    <t>P01-07-007-V04-P06</t>
+  </si>
+  <si>
+    <t>A11722021820KK301S</t>
+  </si>
+  <si>
+    <t>30-1+S</t>
+  </si>
+  <si>
+    <t>Kukko-30-1+S-Extractor rodamientos exterior 3 patas serie 30+S (90x100mm)</t>
+  </si>
+  <si>
+    <t>4021176756894</t>
+  </si>
+  <si>
+    <t>P01-07-008-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722021840KK3010S</t>
+  </si>
+  <si>
+    <t>30-10+S</t>
+  </si>
+  <si>
+    <t>Kukko-30-10+S-Extractor rodamientos exterior 3 patas serie 30+S (120x100mm)</t>
+  </si>
+  <si>
+    <t>4021176756979</t>
+  </si>
+  <si>
+    <t>P01-07-008-V02-P02</t>
+  </si>
+  <si>
+    <t>A11722021860KK302S</t>
+  </si>
+  <si>
+    <t>30-2+S</t>
+  </si>
+  <si>
+    <t>Kukko-30-2+S-Extractor rodamientos exterior 3 patas serie 30+S (160x150mm)</t>
+  </si>
+  <si>
+    <t>4021176757051</t>
+  </si>
+  <si>
+    <t>P01-07-008-V02-P03</t>
+  </si>
+  <si>
+    <t>A11722021880KK3020S</t>
+  </si>
+  <si>
+    <t>30-20+S</t>
+  </si>
+  <si>
+    <t>Kukko-30-20+S-Extractor rodamientos exterior 3 patas serie 30+S (200x150mm)</t>
+  </si>
+  <si>
+    <t>4021176757136</t>
+  </si>
+  <si>
+    <t>P01-07-008-V02-P04</t>
+  </si>
+  <si>
+    <t>A11722021900KK303S</t>
+  </si>
+  <si>
+    <t>30-3+S</t>
+  </si>
+  <si>
+    <t>Kukko-30-3+S-Extractor rodamientos exterior 3 patas serie 30+S (250x200mm)</t>
+  </si>
+  <si>
+    <t>4021176757211</t>
+  </si>
+  <si>
+    <t>P01-07-008-V02-P05</t>
+  </si>
+  <si>
+    <t>A11722035R10KK190E</t>
+  </si>
+  <si>
+    <t>1-90-E</t>
+  </si>
+  <si>
+    <t>Kukko-1-90-E-Patas estándar para extractores de rodamientos -1 y -10 (Largo 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176001253</t>
+  </si>
+  <si>
+    <t>P01-07-011-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722035R11KK2150E</t>
+  </si>
+  <si>
+    <t>2-150-E</t>
+  </si>
+  <si>
+    <t>Kukko-2-150-E-Patas estándar para extractores de rodamientos -2 y -20 (Largo 150 mm)</t>
+  </si>
+  <si>
+    <t>4021176002328</t>
+  </si>
+  <si>
+    <t>P01-07-011-V01-P04</t>
+  </si>
+  <si>
+    <t>A11722035R12KK3200E</t>
+  </si>
+  <si>
+    <t>3-200-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-200-E-Patas estándar para extractores de rodamientos -3 y -30 (Largo 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176003158</t>
+  </si>
+  <si>
+    <t>P01-07-011-V01-P06</t>
+  </si>
+  <si>
+    <t>A11722035R13KK1190E</t>
+  </si>
+  <si>
+    <t>1-190-E</t>
+  </si>
+  <si>
+    <t>Kukko-1-190-E-Patas estándar para extractores de rodamientos -1 y -10 (Largo 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176001581</t>
+  </si>
+  <si>
+    <t>P01-07-011-V01-P02</t>
+  </si>
+  <si>
+    <t>A11722035R14KK1250E</t>
+  </si>
+  <si>
+    <t>1-250-E</t>
+  </si>
+  <si>
+    <t>Kukko-1-250-E-Patas estándar para extractores de rodamientos -1 y -10 (Largo 250 mm)</t>
+  </si>
+  <si>
+    <t>4021176001826</t>
+  </si>
+  <si>
+    <t>P01-07-011-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722035R15KK2300E</t>
+  </si>
+  <si>
+    <t>2-300-E</t>
+  </si>
+  <si>
+    <t>Kukko-2-300-E-Patas estándar para extractores de rodamientos -2 y -20 (Largo 300 mm)</t>
+  </si>
+  <si>
+    <t>4021176002656</t>
+  </si>
+  <si>
+    <t>P01-07-011-V01-P05</t>
+  </si>
+  <si>
+    <t>A11722035R16KK3300E</t>
+  </si>
+  <si>
+    <t>3-300-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-300-E-Patas estándar para extractores de rodamientos -3 y -30 (Largo 300 mm)</t>
+  </si>
+  <si>
+    <t>4021176003493</t>
+  </si>
+  <si>
+    <t>P01-07-011-V01-P07</t>
+  </si>
+  <si>
+    <t>A11722035R17KK3400E</t>
+  </si>
+  <si>
+    <t>3-400-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-400-E-Patas estándar para extractores de rodamientos -3 y -30 (Largo 400 mm)</t>
+  </si>
+  <si>
+    <t>4021176003721</t>
+  </si>
+  <si>
+    <t>P01-07-011-V01-P08</t>
+  </si>
+  <si>
+    <t>A11722035R18KK3500E</t>
+  </si>
+  <si>
+    <t>3-500-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-500-E-Patas estándar para extractores de rodamientos -3 y -30 (Largo 500 mm)</t>
+  </si>
+  <si>
+    <t>4021176004063</t>
+  </si>
+  <si>
+    <t>P01-07-011-V01-P09</t>
+  </si>
+  <si>
+    <t>A11722035R21KK191E</t>
+  </si>
+  <si>
+    <t>1-91-E</t>
+  </si>
+  <si>
+    <t>Kukko-1-91-E-Patas espacios angostos para extractores de rodamientos -1 y -10 (Largo 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176340253</t>
+  </si>
+  <si>
+    <t>P01-07-011-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722035R22KK1191E</t>
+  </si>
+  <si>
+    <t>1-191-E</t>
+  </si>
+  <si>
+    <t>Kukko-1-191-E-Patas espacios angostos para extractores de rodamientos -1 y -10 (Largo 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176461101</t>
+  </si>
+  <si>
+    <t>P01-07-011-V02-P02</t>
+  </si>
+  <si>
+    <t>A11722035R23KK1251E</t>
+  </si>
+  <si>
+    <t>1-251-E</t>
+  </si>
+  <si>
+    <t>Kukko-1-251-E-Patas espacios angostos para extractores de rodamientos -1 y -10 (Largo 250 mm)</t>
+  </si>
+  <si>
+    <t>4021176461361</t>
+  </si>
+  <si>
+    <t>P01-07-011-V02-P03</t>
+  </si>
+  <si>
+    <t>A11722035R24KK2151E</t>
+  </si>
+  <si>
+    <t>2-151-E</t>
+  </si>
+  <si>
+    <t>Kukko-2-151-E-Patas espacios angostos para extractores de rodamientos -2 y -20 (Largo 150 mm)</t>
+  </si>
+  <si>
+    <t>4021176702846</t>
+  </si>
+  <si>
+    <t>P01-07-011-V02-P04</t>
+  </si>
+  <si>
+    <t>A11722035R25KK2301E</t>
+  </si>
+  <si>
+    <t>2-301-E</t>
+  </si>
+  <si>
+    <t>Kukko-2-301-E-Patas espacios angostos para extractores de rodamientos -2 y -20 (Largo 300 mm)</t>
+  </si>
+  <si>
+    <t>4021176703003</t>
+  </si>
+  <si>
+    <t>P01-07-011-V02-P05</t>
+  </si>
+  <si>
+    <t>A11722035R26KK3201E</t>
+  </si>
+  <si>
+    <t>3-201-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-201-E-Patas espacios angostos para extractores de rodamientos -3 y -30 (Largo 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176726453</t>
+  </si>
+  <si>
+    <t>P01-07-011-V02-P06</t>
+  </si>
+  <si>
+    <t>A11722035R27KK3301E</t>
+  </si>
+  <si>
+    <t>3-301-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-301-E-Patas espacios angostos para extractores de rodamientos -3 y -30 (Largo 300 mm)</t>
+  </si>
+  <si>
+    <t>4021176726606</t>
+  </si>
+  <si>
+    <t>P01-07-011-V02-P07</t>
+  </si>
+  <si>
+    <t>A11722035R28KK3401E</t>
+  </si>
+  <si>
+    <t>3-401-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-401-E-Patas espacios angostos para extractores de rodamientos -3 y -30 (Largo 400 mm)</t>
+  </si>
+  <si>
+    <t>4021176726866</t>
+  </si>
+  <si>
+    <t>P01-07-011-V02-P08</t>
+  </si>
+  <si>
+    <t>A11722035R29KK3501E</t>
+  </si>
+  <si>
+    <t>3-501-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-501-E-Patas espacios angostos para extractores de rodamientos -3 y -30 (Largo 500 mm)</t>
+  </si>
+  <si>
+    <t>4021176727023</t>
+  </si>
+  <si>
+    <t>P01-07-011-V02-P09</t>
+  </si>
+  <si>
+    <t>A11722035R30KK192E</t>
+  </si>
+  <si>
+    <t>1-92-E</t>
+  </si>
+  <si>
+    <t>Kukko-1-92-E-Patas estándar regulación rápida para extractores de rodamientos -1 y -10 (Largo 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176669101</t>
+  </si>
+  <si>
+    <t>P01-07-011-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722035R31KK2152E</t>
+  </si>
+  <si>
+    <t>2-152-E</t>
+  </si>
+  <si>
+    <t>Kukko-2-152-E-Patas estándar regulación rápida para extractores de rodamientos -2 y -20 (Largo 150 mm)</t>
+  </si>
+  <si>
+    <t>4021176669286</t>
+  </si>
+  <si>
+    <t>P01-07-011-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722035R32KK3202E</t>
+  </si>
+  <si>
+    <t>3-202-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-202-E-Patas para extractores con regulación rápida -3-30 (200mm)</t>
+  </si>
+  <si>
+    <t>4021176669361</t>
+  </si>
+  <si>
+    <t>P01-07-011-V03-P03</t>
+  </si>
+  <si>
+    <t>A11722035R33KK3302E</t>
+  </si>
+  <si>
+    <t>3-302-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-302-E-Patas para extractores con regulación rápida -3-30 (300mm)</t>
+  </si>
+  <si>
+    <t>4021176976148</t>
+  </si>
+  <si>
+    <t>P01-07-011-V03-P04</t>
+  </si>
+  <si>
+    <t>A11722035R33KK3402E</t>
+  </si>
+  <si>
+    <t>3-402-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-402-E-Patas para extractores con regulación rápida -3-30 (400mm)</t>
+  </si>
+  <si>
+    <t>4021176976162</t>
+  </si>
+  <si>
+    <t>P01-07-011-V03-P05</t>
+  </si>
+  <si>
+    <t>A11722035R33KK3502E</t>
+  </si>
+  <si>
+    <t>3-502-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-502-E-Patas para extractores con regulación rápida -3-30 (500mm)</t>
+  </si>
+  <si>
+    <t>4021176976186</t>
+  </si>
+  <si>
+    <t>P01-07-011-V03-P06</t>
+  </si>
+  <si>
+    <t>A11722035R33KK193E</t>
+  </si>
+  <si>
+    <t>1-93-E</t>
+  </si>
+  <si>
+    <t>Kukko-1-93-E-Patas espacios angostos regulación rápida para extractores de rodamientos -1 y -10 (Largo 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176754999</t>
+  </si>
+  <si>
+    <t>P01-07-011-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722035R34KK2153E</t>
+  </si>
+  <si>
+    <t>2-153-E</t>
+  </si>
+  <si>
+    <t>Kukko-2-153-E-Patas espacios angostos regulación rápida para extractores de rodamientos -2 y -20 (Largo 150 mm)</t>
+  </si>
+  <si>
+    <t>4021176755071</t>
+  </si>
+  <si>
+    <t>P01-07-011-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722035R35KK3203E</t>
+  </si>
+  <si>
+    <t>3-203-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-203-E-Patas espacios angostos regulación rápida -3 y -30 (200mm)</t>
+  </si>
+  <si>
+    <t>4021176755156</t>
+  </si>
+  <si>
+    <t>P01-07-011-V04-P03</t>
+  </si>
+  <si>
+    <t>A11722035R36KK3303E</t>
+  </si>
+  <si>
+    <t>3-303-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-303-E-Patas espacios angostos regulación rápida -3 y -30 (300mm)</t>
+  </si>
+  <si>
+    <t>4021176976155</t>
+  </si>
+  <si>
+    <t>P01-07-011-V04-P04</t>
+  </si>
+  <si>
+    <t>A11722035R36KK3403E</t>
+  </si>
+  <si>
+    <t>3-403-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-403-E-Patas espacios angostos regulación rápida -3 y -30 (400mm)</t>
+  </si>
+  <si>
+    <t>4021176976179</t>
+  </si>
+  <si>
+    <t>P01-07-011-V04-P05</t>
+  </si>
+  <si>
+    <t>A11722035R36KK3503E</t>
+  </si>
+  <si>
+    <t>3-503-E</t>
+  </si>
+  <si>
+    <t>Kukko-3-503-E-Patas espacios angostos regulación rápida -3 y -30 (500mm)</t>
+  </si>
+  <si>
+    <t>4021176976193</t>
+  </si>
+  <si>
+    <t>P01-07-011-V04-P06</t>
+  </si>
+  <si>
+    <t>A11722035R80KK621170</t>
+  </si>
+  <si>
+    <t>621170</t>
+  </si>
+  <si>
+    <t>Kukko-621170-Husillo mecánico para extractores de rodamientos (21x170 mm)</t>
+  </si>
+  <si>
+    <t>4021176067181</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P26</t>
+  </si>
+  <si>
+    <t>A11722035R94KK623360</t>
+  </si>
+  <si>
+    <t>623360</t>
+  </si>
+  <si>
+    <t>Kukko-623360-Husillo mecánico para extractores de rodamientos (23x360 mm)</t>
+  </si>
+  <si>
+    <t>4021176814976</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P33</t>
+  </si>
+  <si>
+    <t>A11722036R16KK608080</t>
+  </si>
+  <si>
+    <t>608080</t>
+  </si>
+  <si>
+    <t>Kukko-608080-Husillo mecánico para extractores de rodamientos (08x080 mm)</t>
+  </si>
+  <si>
+    <t>4021176176241</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722035R48KK614250</t>
+  </si>
+  <si>
+    <t>614250</t>
+  </si>
+  <si>
+    <t>Kukko-614250-Husillo mecánico para extractores de rodamientos (14x250 mm)</t>
+  </si>
+  <si>
+    <t>4021176306709</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P16</t>
+  </si>
+  <si>
+    <t>A11722036R18KK608130</t>
+  </si>
+  <si>
+    <t>608130</t>
+  </si>
+  <si>
+    <t>Kukko-608130-Husillo mecánico para extractores de rodamientos (08x130 mm)</t>
+  </si>
+  <si>
+    <t>4021176481086</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P02</t>
+  </si>
+  <si>
+    <t>A11722036R20KK609087</t>
+  </si>
+  <si>
+    <t>609087</t>
+  </si>
+  <si>
+    <t>Kukko-609087-Husillo mecánico para extractores de rodamientos (09x087 mm)</t>
+  </si>
+  <si>
+    <t>4021176102493</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722036R22KK609105</t>
+  </si>
+  <si>
+    <t>609105</t>
+  </si>
+  <si>
+    <t>Kukko-609105-Husillo mecánico para extractores de rodamientos (09x105 mm)</t>
+  </si>
+  <si>
+    <t>4021176101403</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P04</t>
+  </si>
+  <si>
+    <t>A11722036R24KK610070</t>
+  </si>
+  <si>
+    <t>610070</t>
+  </si>
+  <si>
+    <t>Kukko-610070-Husillo mecánico para extractores de rodamientos (10x070 mm)</t>
+  </si>
+  <si>
+    <t>4021176362446</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P05</t>
+  </si>
+  <si>
+    <t>A11722036R14KK637500</t>
+  </si>
+  <si>
+    <t>637500</t>
+  </si>
+  <si>
+    <t>Kukko-637500-Husillo mecánico para extractores de rodamientos (37x500 mm)</t>
+  </si>
+  <si>
+    <t>4021176895609</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P41</t>
+  </si>
+  <si>
+    <t>A11722036R26KK610094</t>
+  </si>
+  <si>
+    <t>610094</t>
+  </si>
+  <si>
+    <t>Kukko-610094-Husillo mecánico para extractores de rodamientos (10x094 mm)</t>
+  </si>
+  <si>
+    <t>4021176122118</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P06</t>
+  </si>
+  <si>
+    <t>A11722036R28KK610110</t>
+  </si>
+  <si>
+    <t>610110</t>
+  </si>
+  <si>
+    <t>Kukko-610110-Husillo mecánico para extractores de rodamientos (10x110 mm)</t>
+  </si>
+  <si>
+    <t>4021176433726</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P07</t>
+  </si>
+  <si>
+    <t>A11722036R30KK612080</t>
+  </si>
+  <si>
+    <t>612080</t>
+  </si>
+  <si>
+    <t>Kukko-612080-Husillo mecánico para extractores de rodamientos (12x080 mm)</t>
+  </si>
+  <si>
+    <t>4021176238468</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P08</t>
+  </si>
+  <si>
+    <t>A11722036R32KK612110</t>
+  </si>
+  <si>
+    <t>612110</t>
+  </si>
+  <si>
+    <t>Kukko-612110-Husillo mecánico para extractores de rodamientos (12x110 mm)</t>
+  </si>
+  <si>
+    <t>4021176112881</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P09</t>
+  </si>
+  <si>
+    <t>A11722036R34KK612130</t>
+  </si>
+  <si>
+    <t>612130</t>
+  </si>
+  <si>
+    <t>Kukko-612130-Husillo mecánico para extractores de rodamientos (12x130 mm)</t>
+  </si>
+  <si>
+    <t>4021176077081</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P10</t>
+  </si>
+  <si>
+    <t>A11722035R45KK612150</t>
+  </si>
+  <si>
+    <t>612150</t>
+  </si>
+  <si>
+    <t>Kukko-612150-Husillo mecánico para extractores de rodamientos (12x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176790201</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P11</t>
+  </si>
+  <si>
+    <t>A11722036R38KK612200</t>
+  </si>
+  <si>
+    <t>612200</t>
+  </si>
+  <si>
+    <t>Kukko-612200-Husillo mecánico para extractores de rodamientos (12x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176528590</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P12</t>
+  </si>
+  <si>
+    <t>A11722035R36KK614135</t>
+  </si>
+  <si>
+    <t>614135</t>
+  </si>
+  <si>
+    <t>Kukko-614135-Husillo mecánico para extractores de rodamientos (14x135 mm)</t>
+  </si>
+  <si>
+    <t>4021176074271</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P13</t>
+  </si>
+  <si>
+    <t>A11722035R36KK614160</t>
+  </si>
+  <si>
+    <t>614160</t>
+  </si>
+  <si>
+    <t>Kukko-614160-Husillo mecánico para extractores de rodamientos (14x160 mm)</t>
+  </si>
+  <si>
+    <t>4021176112966</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P14</t>
+  </si>
+  <si>
+    <t>A11722035R46KK614200</t>
+  </si>
+  <si>
+    <t>614200</t>
+  </si>
+  <si>
+    <t>Kukko-614200-Husillo mecánico para extractores de rodamientos (14x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176838576</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P15</t>
+  </si>
+  <si>
+    <t>A11722036R13KK637350</t>
+  </si>
+  <si>
+    <t>637350</t>
+  </si>
+  <si>
+    <t>Kukko-637350-Husillo mecánico para extractores de rodamientos (37x350 mm)</t>
+  </si>
+  <si>
+    <t>4021176893469</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P40</t>
+  </si>
+  <si>
+    <t>A11722035R56KK616270</t>
+  </si>
+  <si>
+    <t>616270</t>
+  </si>
+  <si>
+    <t>Kukko-616270-Husillo mecánico para extractores de rodamientos (16x270 mm)</t>
+  </si>
+  <si>
+    <t>4021176480829</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P18</t>
+  </si>
+  <si>
+    <t>A11722035R58KK616325</t>
+  </si>
+  <si>
+    <t>616325</t>
+  </si>
+  <si>
+    <t>Kukko-616325-Husillo mecánico para extractores de rodamientos (16x325 mm)</t>
+  </si>
+  <si>
+    <t>4021176480904</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P19</t>
+  </si>
+  <si>
+    <t>A11722035R62KK618105</t>
+  </si>
+  <si>
+    <t>618105</t>
+  </si>
+  <si>
+    <t>Kukko-618105-Husillo mecánico para extractores de rodamientos (18x105 mm)</t>
+  </si>
+  <si>
+    <t>4021176073779</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P20</t>
+  </si>
+  <si>
+    <t>A11722035R64KK618175</t>
+  </si>
+  <si>
+    <t>618175</t>
+  </si>
+  <si>
+    <t>Kukko-618175-Husillo mecánico para extractores de rodamientos (18x175 mm)</t>
+  </si>
+  <si>
+    <t>4021176056215</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P21</t>
+  </si>
+  <si>
+    <t>A11722035R66KK618210</t>
+  </si>
+  <si>
+    <t>618210</t>
+  </si>
+  <si>
+    <t>Kukko-618210-Husillo mecánico para extractores de rodamientos (18x210 mm)</t>
+  </si>
+  <si>
+    <t>4021176113048</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P22</t>
+  </si>
+  <si>
+    <t>A11722035R70KK620172</t>
+  </si>
+  <si>
+    <t>620172</t>
+  </si>
+  <si>
+    <t>Kukko-620172-Husillo mecánico para extractores de rodamientos (20x172 mm)</t>
+  </si>
+  <si>
+    <t>4021176817946</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P23</t>
+  </si>
+  <si>
+    <t>A11722035R72KK620230</t>
+  </si>
+  <si>
+    <t>620230</t>
+  </si>
+  <si>
+    <t>Kukko-620230-Husillo mecánico para extractores de rodamientos (20x230 mm)</t>
+  </si>
+  <si>
+    <t>4021176818028</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P24</t>
+  </si>
+  <si>
+    <t>A11722035R76KK621130</t>
+  </si>
+  <si>
+    <t>621130</t>
+  </si>
+  <si>
+    <t>Kukko-621130-Husillo mecánico para extractores de rodamientos (21x130 mm)</t>
+  </si>
+  <si>
+    <t>4021176124358</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P25</t>
+  </si>
+  <si>
+    <t>A11722035R37KK621210</t>
+  </si>
+  <si>
+    <t>621220</t>
+  </si>
+  <si>
+    <t>Kukko-621220-Husillo mecánico para extractores de rodamientos (21x220 mm)</t>
+  </si>
+  <si>
+    <t>4021176268373</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P27</t>
+  </si>
+  <si>
+    <t>A11722036R03KK626500</t>
+  </si>
+  <si>
+    <t>626500</t>
+  </si>
+  <si>
+    <t>Kukko-626500-Husillo mecánico para extractores de rodamientos (26x500 mm)</t>
+  </si>
+  <si>
+    <t>4021176765377</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P36</t>
+  </si>
+  <si>
+    <t>A11722035R47KK621300</t>
+  </si>
+  <si>
+    <t>621300</t>
+  </si>
+  <si>
+    <t>Kukko-621300-Husillo mecánico para extractores de rodamientos (21x300 mm)</t>
+  </si>
+  <si>
+    <t>4021176765346</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P28</t>
+  </si>
+  <si>
+    <t>A1172203050KK121</t>
+  </si>
+  <si>
+    <t>12-1</t>
+  </si>
+  <si>
+    <t>Kukko-12-1-Extractor de rodamientos de 3 patas de alcance preajustable (100x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176006616</t>
+  </si>
+  <si>
+    <t>P01-07-020-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172203060KK122</t>
+  </si>
+  <si>
+    <t>12-2</t>
+  </si>
+  <si>
+    <t>Kukko-12-2-Extractor de rodamientos de 3 patas de alcance preajustable (150x125 mm)</t>
+  </si>
+  <si>
+    <t>4021176006791</t>
+  </si>
+  <si>
+    <t>P01-07-020-V03-P02</t>
+  </si>
+  <si>
+    <t>A1172203070KK123</t>
+  </si>
+  <si>
+    <t>12-3</t>
+  </si>
+  <si>
+    <t>Kukko-12-3-Extractor de rodamientos de 3 patas de alcance preajustable (200x180 mm)</t>
+  </si>
+  <si>
+    <t>4021176006876</t>
+  </si>
+  <si>
+    <t>P01-07-020-V03-P03</t>
+  </si>
+  <si>
+    <t>A1172203110KK43011</t>
+  </si>
+  <si>
+    <t>43-011</t>
+  </si>
+  <si>
+    <t>Kukko-43-011-Extractor autocentrante de 3 patas para piezas pequeñas (60x50 mm)</t>
+  </si>
+  <si>
+    <t>4021176913501</t>
+  </si>
+  <si>
+    <t>P01-07-019-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172203120KK431</t>
+  </si>
+  <si>
+    <t>43-1</t>
+  </si>
+  <si>
+    <t>Kukko-43-1-Extractor de rodamientos autocentrante de 2 patas a manivela (60x50 mm)</t>
+  </si>
+  <si>
+    <t>4021176015458</t>
+  </si>
+  <si>
+    <t>P01-07-019-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172203130KK432</t>
+  </si>
+  <si>
+    <t>43-2</t>
+  </si>
+  <si>
+    <t>Kukko-43-2-Extractor de rodamientos autocentrante de 2 patas a manivela (70x70 mm)</t>
+  </si>
+  <si>
+    <t>4021176015861</t>
+  </si>
+  <si>
+    <t>P01-07-019-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172203140KK433</t>
+  </si>
+  <si>
+    <t>43-3</t>
+  </si>
+  <si>
+    <t>Kukko-43-3-Extractor de rodamientos autocentrante de 2 patas a manivela (80x80 mm)</t>
+  </si>
+  <si>
+    <t>4021176015946</t>
+  </si>
+  <si>
+    <t>P01-07-019-V02-P03</t>
+  </si>
+  <si>
+    <t>A1172203150KK4311</t>
+  </si>
+  <si>
+    <t>43-11</t>
+  </si>
+  <si>
+    <t>Kukko-43-11-Extractor de rodamientos autocentrante de 3 patas a manivela (60x50 mm)</t>
+  </si>
+  <si>
+    <t>4021176015526</t>
+  </si>
+  <si>
+    <t>P01-07-019-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172203160KK4312</t>
+  </si>
+  <si>
+    <t>43-12</t>
+  </si>
+  <si>
+    <t>Kukko-43-12-Extractor de rodamientos autocentrante de 3 patas a manivela (70x70 mm)</t>
+  </si>
+  <si>
+    <t>4021176015601</t>
+  </si>
+  <si>
+    <t>P01-07-019-V03-P02</t>
+  </si>
+  <si>
+    <t>A1172203170KK4313</t>
+  </si>
+  <si>
+    <t>43-13</t>
+  </si>
+  <si>
+    <t>Kukko-43-13-Extractor de rodamientos autocentrante de 3 patas a manivela (80x80 mm)</t>
+  </si>
+  <si>
+    <t>4021176015786</t>
+  </si>
+  <si>
+    <t>P01-07-019-V03-P03</t>
+  </si>
+  <si>
+    <t>A1172203180KK441</t>
+  </si>
+  <si>
+    <t>44-1</t>
+  </si>
+  <si>
+    <t>Kukko-44-1-Extractor de rodamientos autocentrante de 2 patas (100x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176016028</t>
+  </si>
+  <si>
+    <t>P01-07-019-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172203190KK442</t>
+  </si>
+  <si>
+    <t>44-2</t>
+  </si>
+  <si>
+    <t>Kukko-44-2-Extractor de rodamientos autocentrante de 2 patas (120x120 mm)</t>
+  </si>
+  <si>
+    <t>4021176016103</t>
+  </si>
+  <si>
+    <t>P01-07-019-V04-P02</t>
+  </si>
+  <si>
+    <t>A1172203200KK443</t>
+  </si>
+  <si>
+    <t>44-3</t>
+  </si>
+  <si>
+    <t>Kukko-44-3-Extractor de rodamientos autocentrante de 2 patas (160x160 mm)</t>
+  </si>
+  <si>
+    <t>4021176016288</t>
+  </si>
+  <si>
+    <t>P01-07-019-V04-P03</t>
+  </si>
+  <si>
+    <t>A11722032100KK444</t>
+  </si>
+  <si>
+    <t>44-4</t>
+  </si>
+  <si>
+    <t>Kukko-44-4-Extractor de rodamientos autocentrante de 2 patas (250x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176016363</t>
+  </si>
+  <si>
+    <t>P01-07-019-V04-P04</t>
+  </si>
+  <si>
+    <t>A1172203220KK445</t>
+  </si>
+  <si>
+    <t>44-5</t>
+  </si>
+  <si>
+    <t>Kukko-44-5-Extractor de rodamientos autocentrante de 2 patas (300x250 mm)</t>
+  </si>
+  <si>
+    <t>4021176815133</t>
+  </si>
+  <si>
+    <t>P01-07-019-V04-P05</t>
+  </si>
+  <si>
+    <t>A11722032300KK446</t>
+  </si>
+  <si>
+    <t>44-6</t>
+  </si>
+  <si>
+    <t>Kukko-44-6-Extractor de rodamientos autocentrante de 2 patas (375x275 mm)</t>
+  </si>
+  <si>
+    <t>4021176815218</t>
+  </si>
+  <si>
+    <t>P01-07-019-V04-P06</t>
+  </si>
+  <si>
+    <t>A1172203240KK451</t>
+  </si>
+  <si>
+    <t>45-1</t>
+  </si>
+  <si>
+    <t>Kukko-45-1-Extractor de rodamientos autocentrante de 3 patas (100x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176016448</t>
+  </si>
+  <si>
+    <t>P01-07-020-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172203250KK452</t>
+  </si>
+  <si>
+    <t>45-2</t>
+  </si>
+  <si>
+    <t>Kukko-45-2-Extractor de rodamientos autocentrante de 3 patas (120x120 mm)</t>
+  </si>
+  <si>
+    <t>4021176016516</t>
+  </si>
+  <si>
+    <t>P01-07-020-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172203260KK453</t>
+  </si>
+  <si>
+    <t>45-3</t>
+  </si>
+  <si>
+    <t>Kukko-45-3-Extractor de rodamientos autocentrante de 3 patas (160x160 mm)</t>
+  </si>
+  <si>
+    <t>4021176016691</t>
+  </si>
+  <si>
+    <t>P01-07-020-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722032700KK454</t>
+  </si>
+  <si>
+    <t>45-4</t>
+  </si>
+  <si>
+    <t>Kukko-45-4-Extractor de rodamientos autocentrante de 3 patas (250x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176016776</t>
+  </si>
+  <si>
+    <t>P01-07-020-V01-P04</t>
+  </si>
+  <si>
+    <t>A1172203280KK455</t>
+  </si>
+  <si>
+    <t>45-5</t>
+  </si>
+  <si>
+    <t>Kukko-45-5-Extractor de rodamientos autocentrante de 3 patas (300x250 mm)</t>
+  </si>
+  <si>
+    <t>4021176815393</t>
+  </si>
+  <si>
+    <t>P01-07-020-V01-P05</t>
+  </si>
+  <si>
+    <t>A1172203290KK456</t>
+  </si>
+  <si>
+    <t>45-6</t>
+  </si>
+  <si>
+    <t>Kukko-45-6-Extractor de rodamientos autocentrante de 3 patas (375x275 mm)</t>
+  </si>
+  <si>
+    <t>4021176815478</t>
+  </si>
+  <si>
+    <t>P01-07-020-V01-P06</t>
+  </si>
+  <si>
+    <t>A11722034100KK141</t>
+  </si>
+  <si>
+    <t>14-1</t>
+  </si>
+  <si>
+    <t>Kukko-14-1-Extractor de rodamientos de 2 patas acción tijera (6-100x85 mm)</t>
+  </si>
+  <si>
+    <t>4021176455421</t>
+  </si>
+  <si>
+    <t>P01-07-018-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722034200KK142</t>
+  </si>
+  <si>
+    <t>14-2</t>
+  </si>
+  <si>
+    <t>Kukko-14-2-Extractor de rodamientos de 2 patas acción tijera (10-140x125 mm)</t>
+  </si>
+  <si>
+    <t>4021176248443</t>
+  </si>
+  <si>
+    <t>P01-07-018-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722034300KK143</t>
+  </si>
+  <si>
+    <t>14-3</t>
+  </si>
+  <si>
+    <t>Kukko-14-3-Extractor de rodamientos de 2 patas acción tijera (15-140x160 mm)</t>
+  </si>
+  <si>
+    <t>4021176248511</t>
+  </si>
+  <si>
+    <t>P01-07-018-V03-P03</t>
+  </si>
+  <si>
+    <t>A11722034400KK1401</t>
+  </si>
+  <si>
+    <t>14-01</t>
+  </si>
+  <si>
+    <t>Kukko-14-01-Extractor de rodamientos de 2 patas acción tijera con uñas extra estrechas (6-100x85 mm)</t>
+  </si>
+  <si>
+    <t>4021176459559</t>
+  </si>
+  <si>
+    <t>P01-07-018-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722034500KK1403</t>
+  </si>
+  <si>
+    <t>14-03</t>
+  </si>
+  <si>
+    <t>Kukko-14-03-Extractor de rodamientos de 2 patas acción tijera con uñas extra estrechas (15-140x160 mm)</t>
+  </si>
+  <si>
+    <t>4021176460111</t>
+  </si>
+  <si>
+    <t>P01-07-018-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172203460KK2040</t>
+  </si>
+  <si>
+    <t>204-0</t>
+  </si>
+  <si>
+    <t>Kukko-204-0-Extractor de rodamientos de 2 patas con abrazadera lateral (50x70 mm)</t>
+  </si>
+  <si>
+    <t>4021176028168</t>
+  </si>
+  <si>
+    <t>P01-07-021-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172203470KK20402</t>
+  </si>
+  <si>
+    <t>204-02</t>
+  </si>
+  <si>
+    <t>Kukko-204-02-Extractor de rodamientos de 2 patas con abrazadera lateral (90x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176339516</t>
+  </si>
+  <si>
+    <t>P01-07-021-V03-P02</t>
+  </si>
+  <si>
+    <t>A1172203480KK2041</t>
+  </si>
+  <si>
+    <t>204-1</t>
+  </si>
+  <si>
+    <t>Kukko-204-1-Extractor de rodamientos de 2 patas con abrazadera lateral (80x90 mm)</t>
+  </si>
+  <si>
+    <t>4021176028243</t>
+  </si>
+  <si>
+    <t>P01-07-021-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172203490KK2042</t>
+  </si>
+  <si>
+    <t>204-2</t>
+  </si>
+  <si>
+    <t>Kukko-204-2-Extractor de rodamientos de 2 patas con abrazadera lateral (100x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176028328</t>
+  </si>
+  <si>
+    <t>P01-07-021-V04-P02</t>
+  </si>
+  <si>
+    <t>A1172203500KK2043</t>
+  </si>
+  <si>
+    <t>204-3</t>
+  </si>
+  <si>
+    <t>Kukko-204-3-Extractor de rodamientos de 2 patas con abrazadera lateral (150x140 mm)</t>
+  </si>
+  <si>
+    <t>4021176028403</t>
+  </si>
+  <si>
+    <t>P01-07-021-V04-P03</t>
+  </si>
+  <si>
+    <t>A1172203510KK2101</t>
+  </si>
+  <si>
+    <t>210-1</t>
+  </si>
+  <si>
+    <t>Kukko-210-1-Separador-Extractor de rodamientos con abrazadera lateral (95x170 mm)</t>
+  </si>
+  <si>
+    <t>4021176030383</t>
+  </si>
+  <si>
+    <t>P01-07-022-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172203520KK2102</t>
+  </si>
+  <si>
+    <t>210-2</t>
+  </si>
+  <si>
+    <t>Kukko-210-2-Separador-Extractor de rodamientos con abrazadera lateral (135x270 mm)</t>
+  </si>
+  <si>
+    <t>4021176030468</t>
+  </si>
+  <si>
+    <t>P01-07-022-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172203530KK2103</t>
+  </si>
+  <si>
+    <t>210-3</t>
+  </si>
+  <si>
+    <t>Kukko-210-3-Separador-Extractor de rodamientos con abrazadera lateral (150x325 mm)</t>
+  </si>
+  <si>
+    <t>4021176030536</t>
+  </si>
+  <si>
+    <t>P01-07-022-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722035R50KK802</t>
+  </si>
+  <si>
+    <t>8-02</t>
+  </si>
+  <si>
+    <t>Kukko-8-02-Husillo hidráulico largo potencia 12 T</t>
+  </si>
+  <si>
+    <t>4021176887901</t>
+  </si>
+  <si>
+    <t>P01-07-016-V02-P02</t>
+  </si>
+  <si>
+    <t>A11722035R55KK91</t>
+  </si>
+  <si>
+    <t>9-1</t>
+  </si>
+  <si>
+    <t>Kukko-9-1-Prensa hidráulica auxiliar potencia 10 T</t>
+  </si>
+  <si>
+    <t>4021176005053</t>
+  </si>
+  <si>
+    <t>P01-07-016-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722035R56KK92</t>
+  </si>
+  <si>
+    <t>9-2</t>
+  </si>
+  <si>
+    <t>Kukko-9-2-Prensa hidráulica auxiliar potencia 15 T</t>
+  </si>
+  <si>
+    <t>4021176005138</t>
+  </si>
+  <si>
+    <t>P01-07-016-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722038400KK2010</t>
+  </si>
+  <si>
+    <t>201-0</t>
+  </si>
+  <si>
+    <t>Kukko-201-0-Extractor de rodamientos de 2 patas reversibles (100x75 mm)</t>
+  </si>
+  <si>
+    <t>4021176026423</t>
+  </si>
+  <si>
+    <t>P01-07-020-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722038500KK2011</t>
+  </si>
+  <si>
+    <t>201-1</t>
+  </si>
+  <si>
+    <t>Kukko-201-1-Extractor de rodamientos de 2 patas reversibles (150x85 mm)</t>
+  </si>
+  <si>
+    <t>4021176026591</t>
+  </si>
+  <si>
+    <t>P01-07-020-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722038600KK2012</t>
+  </si>
+  <si>
+    <t>201-2</t>
+  </si>
+  <si>
+    <t>Kukko-201-2-Extractor de rodamientos de 2 patas reversibles (220x130 mm)</t>
+  </si>
+  <si>
+    <t>4021176026676</t>
+  </si>
+  <si>
+    <t>P01-07-020-V04-P03</t>
+  </si>
+  <si>
+    <t>A1172203870KK2013</t>
+  </si>
+  <si>
+    <t>201-3</t>
+  </si>
+  <si>
+    <t>Kukko-201-3-Extractor de rodamientos de 2 patas reversibles (300x260 mm)</t>
+  </si>
+  <si>
+    <t>4021176026751</t>
+  </si>
+  <si>
+    <t>P01-07-020-V04-P04</t>
+  </si>
+  <si>
+    <t>A11722038800KK2014</t>
+  </si>
+  <si>
+    <t>201-4</t>
+  </si>
+  <si>
+    <t>Kukko-201-4-Extractor de rodamientos de 2 patas reversibles (380x300 mm)</t>
+  </si>
+  <si>
+    <t>4021176026836</t>
+  </si>
+  <si>
+    <t>P01-07-020-V04-P05</t>
+  </si>
+  <si>
+    <t>A11722038900KK2020</t>
+  </si>
+  <si>
+    <t>202-0</t>
+  </si>
+  <si>
+    <t>Kukko-202-0-Extractor de rodamientos de 3 patas reversibles (100x75 mm)</t>
+  </si>
+  <si>
+    <t>4021176027093</t>
+  </si>
+  <si>
+    <t>P01-07-021-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722039000KK2021</t>
+  </si>
+  <si>
+    <t>202-1</t>
+  </si>
+  <si>
+    <t>Kukko-202-1-Extractor de rodamientos de 3 patas reversibles (150x85 mm)</t>
+  </si>
+  <si>
+    <t>4021176027178</t>
+  </si>
+  <si>
+    <t>P01-07-021-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172203910KK2022</t>
+  </si>
+  <si>
+    <t>202-2</t>
+  </si>
+  <si>
+    <t>Kukko-202-2-Extractor de rodamientos de 3 patas reversibles (220x130 mm)</t>
+  </si>
+  <si>
+    <t>4021176027253</t>
+  </si>
+  <si>
+    <t>P01-07-021-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722039200KK2023</t>
+  </si>
+  <si>
+    <t>202-3</t>
+  </si>
+  <si>
+    <t>Kukko-202-3-Extractor de rodamientos de 3 patas reversibles (300x260 mm)</t>
+  </si>
+  <si>
+    <t>4021176027338</t>
+  </si>
+  <si>
+    <t>P01-07-021-V01-P04</t>
+  </si>
+  <si>
+    <t>A11722039300KK2024</t>
+  </si>
+  <si>
+    <t>202-4</t>
+  </si>
+  <si>
+    <t>Kukko-202-4-Extractor de rodamientos de 3 patas reversibles (380x300 mm)</t>
+  </si>
+  <si>
+    <t>4021176027413</t>
+  </si>
+  <si>
+    <t>P01-07-021-V01-P05</t>
+  </si>
+  <si>
+    <t>A11722039400KK2030</t>
+  </si>
+  <si>
+    <t>203-0</t>
+  </si>
+  <si>
+    <t>Kukko-203-0-Extractor de rodamientos 2 ó de 3 patas reversibles (120x75 mm)</t>
+  </si>
+  <si>
+    <t>4021176027666</t>
+  </si>
+  <si>
+    <t>P01-07-021-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722039500KK2031</t>
+  </si>
+  <si>
+    <t>203-1</t>
+  </si>
+  <si>
+    <t>Kukko-203-1-Extractor de rodamientos 2 ó de 3 patas reversibles (180x80 mm)</t>
+  </si>
+  <si>
+    <t>4021176027741</t>
+  </si>
+  <si>
+    <t>P01-07-021-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172203960KK2032</t>
+  </si>
+  <si>
+    <t>203-2</t>
+  </si>
+  <si>
+    <t>Kukko-203-2-Extractor de rodamientos 2 ó de 3 patas reversibles (280x130 mm)</t>
+  </si>
+  <si>
+    <t>4021176027826</t>
+  </si>
+  <si>
+    <t>P01-07-021-V02-P03</t>
+  </si>
+  <si>
+    <t>A1172203970KK2033</t>
+  </si>
+  <si>
+    <t>203-3</t>
+  </si>
+  <si>
+    <t>Kukko-203-3-Extractor de rodamientos 2 ó de 3 patas reversibles (350x260 mm)</t>
+  </si>
+  <si>
+    <t>4021176027901</t>
+  </si>
+  <si>
+    <t>P01-07-021-V02-P04</t>
+  </si>
+  <si>
+    <t>A1172203980KK2034</t>
+  </si>
+  <si>
+    <t>203-4</t>
+  </si>
+  <si>
+    <t>Kukko-203-4-Extractor de rodamientos 2 ó de 3 patas reversibles (400x300 mm)</t>
+  </si>
+  <si>
+    <t>4021176028083</t>
+  </si>
+  <si>
+    <t>P01-07-021-V02-P05</t>
+  </si>
+  <si>
+    <t>A11722040100KK410</t>
+  </si>
+  <si>
+    <t>41-0</t>
+  </si>
+  <si>
+    <t>Kukko-41-0-Extractor de rodamientos mini de 2 patas articuladas (60x40 mm)</t>
+  </si>
+  <si>
+    <t>4021176362859</t>
+  </si>
+  <si>
+    <t>P01-07-016-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172204020KK420</t>
+  </si>
+  <si>
+    <t>42-0</t>
+  </si>
+  <si>
+    <t>Kukko-42-0-Extractor de rodamientos mini de 3 patas articuladas (60x40 mm)</t>
+  </si>
+  <si>
+    <t>4021176362026</t>
+  </si>
+  <si>
+    <t>P01-07-016-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722040300KK411</t>
+  </si>
+  <si>
+    <t>41-1</t>
+  </si>
+  <si>
+    <t>Kukko-41-1-Extractor de rodamientos pequeño de 2 patas articuladas (65x65 mm)</t>
+  </si>
+  <si>
+    <t>4021176015038</t>
+  </si>
+  <si>
+    <t>P01-07-017-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722040400KK412</t>
+  </si>
+  <si>
+    <t>41-2</t>
+  </si>
+  <si>
+    <t>Kukko-41-2-Extractor de rodamientos pequeño de 2 patas articuladas (80x80 mm)</t>
+  </si>
+  <si>
+    <t>4021176015113</t>
+  </si>
+  <si>
+    <t>P01-07-017-V01-P02</t>
+  </si>
+  <si>
+    <t>A11722040500KK421</t>
+  </si>
+  <si>
+    <t>42-1</t>
+  </si>
+  <si>
+    <t>Kukko-42-1-Extractor de rodamientos pequeño de 3 patas articuladas (65x65 mm)</t>
+  </si>
+  <si>
+    <t>4021176015298</t>
+  </si>
+  <si>
+    <t>P01-07-017-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722040600KK422</t>
+  </si>
+  <si>
+    <t>42-2</t>
+  </si>
+  <si>
+    <t>Kukko-42-2-Extractor de rodamientos pequeño de 3 patas articuladas (80x80 mm)</t>
+  </si>
+  <si>
+    <t>4021176015373</t>
+  </si>
+  <si>
+    <t>P01-07-017-V01-P04</t>
+  </si>
+  <si>
+    <t>A11722040700KK413</t>
+  </si>
+  <si>
+    <t>41-3</t>
+  </si>
+  <si>
+    <t>Kukko-41-3-Extractor de rodamientos estándar de 2 patas articuladas (90x120 mm)</t>
+  </si>
+  <si>
+    <t>4021176787829</t>
+  </si>
+  <si>
+    <t>P01-07-017-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722040800KK414</t>
+  </si>
+  <si>
+    <t>41-4</t>
+  </si>
+  <si>
+    <t>Kukko-41-4-Extractor de rodamientos estándar de 2 patas articuladas (130x160 mm)</t>
+  </si>
+  <si>
+    <t>4021176836268</t>
+  </si>
+  <si>
+    <t>P01-07-017-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172204090KK415</t>
+  </si>
+  <si>
+    <t>41-5</t>
+  </si>
+  <si>
+    <t>Kukko-41-5-Extractor de rodamientos estándar de 2 patas articuladas (180x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176836343</t>
+  </si>
+  <si>
+    <t>P01-07-017-V02-P03</t>
+  </si>
+  <si>
+    <t>A11722041000KK423</t>
+  </si>
+  <si>
+    <t>42-3</t>
+  </si>
+  <si>
+    <t>Kukko-42-3-Extractor de rodamientos estándar de 3 patas articuladas (90x120 mm)</t>
+  </si>
+  <si>
+    <t>4021176787904</t>
+  </si>
+  <si>
+    <t>P01-07-017-V02-P04</t>
+  </si>
+  <si>
+    <t>A11722041100KK424</t>
+  </si>
+  <si>
+    <t>42-4</t>
+  </si>
+  <si>
+    <t>Kukko-42-4-Extractor de rodamientos estándar de 3 patas articuladas (130x160 mm)</t>
+  </si>
+  <si>
+    <t>4021176836428</t>
+  </si>
+  <si>
+    <t>P01-07-017-V02-P05</t>
+  </si>
+  <si>
+    <t>A11722041200KK425</t>
+  </si>
+  <si>
+    <t>42-5</t>
+  </si>
+  <si>
+    <t>Kukko-42-5-Extractor de rodamientos estándar de 3 patas articuladas (180x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176836596</t>
+  </si>
+  <si>
+    <t>P01-07-017-V02-P06</t>
+  </si>
+  <si>
+    <t>A11722041300KK20500</t>
+  </si>
+  <si>
+    <t>205-00</t>
+  </si>
+  <si>
+    <t>Kukko-205-00-Extractor de rodamientos de 2 patas articuladas (100x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176028571</t>
+  </si>
+  <si>
+    <t>P01-07-017-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172204140KK20501</t>
+  </si>
+  <si>
+    <t>205-01</t>
+  </si>
+  <si>
+    <t>Kukko-205-01-Extractor de rodamientos de 2 patas articuladas (150x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176028656</t>
+  </si>
+  <si>
+    <t>P01-07-017-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722041500KK20502</t>
+  </si>
+  <si>
+    <t>205-02</t>
+  </si>
+  <si>
+    <t>Kukko-205-02-Extractor de rodamientos de 2 patas articuladas (250x220 mm)</t>
+  </si>
+  <si>
+    <t>4021176028731</t>
+  </si>
+  <si>
+    <t>P01-07-017-V03-P03</t>
+  </si>
+  <si>
+    <t>A11722041600KK2051</t>
+  </si>
+  <si>
+    <t>205-1</t>
+  </si>
+  <si>
+    <t>Kukko-205-1-Extractor de rodamientos de 2 patas articuladas (300x280 mm)</t>
+  </si>
+  <si>
+    <t>4021176028816</t>
+  </si>
+  <si>
+    <t>P01-07-017-V03-P04</t>
+  </si>
+  <si>
+    <t>A11722041700KK2052</t>
+  </si>
+  <si>
+    <t>205-2</t>
+  </si>
+  <si>
+    <t>Kukko-205-2-Extractor de rodamientos de 2 patas articuladas (400x400 mm)</t>
+  </si>
+  <si>
+    <t>4021176028991</t>
+  </si>
+  <si>
+    <t>P01-07-017-V03-P05</t>
+  </si>
+  <si>
+    <t>A1172204150KK20503</t>
+  </si>
+  <si>
+    <t>205-3</t>
+  </si>
+  <si>
+    <t>Kukko-205-3-Extractor de rodamientos de 2 patas articuladas (500x540 mm)</t>
+  </si>
+  <si>
+    <t>4021176029073</t>
+  </si>
+  <si>
+    <t>P01-07-017-V03-P06</t>
+  </si>
+  <si>
+    <t>A1172204200KK20600</t>
+  </si>
+  <si>
+    <t>206-00</t>
+  </si>
+  <si>
+    <t>Kukko-206-00-Extractor de rodamientos de 3 patas articuladas (100x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176029158</t>
+  </si>
+  <si>
+    <t>P01-07-017-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172204202KK20601</t>
+  </si>
+  <si>
+    <t>206-01</t>
+  </si>
+  <si>
+    <t>Kukko-206-01-Extractor de rodamientos de 3 patas articuladas (150x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176029233</t>
+  </si>
+  <si>
+    <t>P01-07-017-V04-P02</t>
+  </si>
+  <si>
+    <t>A1172204204KK20602</t>
+  </si>
+  <si>
+    <t>206-02</t>
+  </si>
+  <si>
+    <t>Kukko-206-02-Extractor de rodamientos de 3 patas articuladas (250x220 mm)</t>
+  </si>
+  <si>
+    <t>4021176029318</t>
+  </si>
+  <si>
+    <t>P01-07-017-V04-P03</t>
+  </si>
+  <si>
+    <t>A1172204206KK2061</t>
+  </si>
+  <si>
+    <t>206-1</t>
+  </si>
+  <si>
+    <t>Kukko-206-1-Extractor de rodamientos de 3 patas articuladas (300x280 mm)</t>
+  </si>
+  <si>
+    <t>4021176029493</t>
+  </si>
+  <si>
+    <t>P01-07-017-V04-P04</t>
+  </si>
+  <si>
+    <t>A1172204208KK2062</t>
+  </si>
+  <si>
+    <t>206-2</t>
+  </si>
+  <si>
+    <t>Kukko-206-2-Extractor de rodamientos de 3 patas articuladas (400x400 mm)</t>
+  </si>
+  <si>
+    <t>4021176029561</t>
+  </si>
+  <si>
+    <t>P01-07-017-V04-P05</t>
+  </si>
+  <si>
+    <t>A1172204210KK2063</t>
+  </si>
+  <si>
+    <t>206-3</t>
+  </si>
+  <si>
+    <t>Kukko-206-3-Extractor de rodamientos de 3 patas articuladas (500x540 mm)</t>
+  </si>
+  <si>
+    <t>4021176029646</t>
+  </si>
+  <si>
+    <t>P01-07-017-V04-P06</t>
+  </si>
+  <si>
+    <t>A1172204250KK20700</t>
+  </si>
+  <si>
+    <t>207-00</t>
+  </si>
+  <si>
+    <t>Kukko-207-00-Extractor de rodamientos combinado de 2 o 3 patas articuladas (120x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176029721</t>
+  </si>
+  <si>
+    <t>P01-07-018-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172204260KK20701</t>
+  </si>
+  <si>
+    <t>207-01</t>
+  </si>
+  <si>
+    <t>Kukko-207-01-Extractor de rodamientos combinado de 2 o 3 patas articuladas (200x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176029806</t>
+  </si>
+  <si>
+    <t>P01-07-018-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172204270KK20702</t>
+  </si>
+  <si>
+    <t>207-02</t>
+  </si>
+  <si>
+    <t>Kukko-207-02-Extractor de rodamientos combinado de 2 o 3 patas articuladas (300x220 mm)</t>
+  </si>
+  <si>
+    <t>4021176029981</t>
+  </si>
+  <si>
+    <t>P01-07-018-V01-P03</t>
+  </si>
+  <si>
+    <t>A1172204280KK2071</t>
+  </si>
+  <si>
+    <t>207-1</t>
+  </si>
+  <si>
+    <t>Kukko-207-1-Extractor de rodamientos combinado de 2 o 3 patas articuladas (400x280 mm)</t>
+  </si>
+  <si>
+    <t>4021176030048</t>
+  </si>
+  <si>
+    <t>P01-07-018-V01-P04</t>
+  </si>
+  <si>
+    <t>A1172204290KK2072</t>
+  </si>
+  <si>
+    <t>207-2</t>
+  </si>
+  <si>
+    <t>Kukko-207-2-Extractor de rodamientos combinado de 2 o 3 patas articuladas (450x400 mm)</t>
+  </si>
+  <si>
+    <t>4021176030123</t>
+  </si>
+  <si>
+    <t>P01-07-018-V01-P05</t>
+  </si>
+  <si>
+    <t>A1172204300KK2073</t>
+  </si>
+  <si>
+    <t>207-3</t>
+  </si>
+  <si>
+    <t>Kukko-207-3-Extractor de rodamientos combinado de 2 o 3 patas articuladas (550x540 mm)</t>
+  </si>
+  <si>
+    <t>4021176030208</t>
+  </si>
+  <si>
+    <t>P01-07-018-V01-P06</t>
+  </si>
+  <si>
+    <t>A11722043900KK210</t>
+  </si>
+  <si>
+    <t>21-0</t>
+  </si>
+  <si>
+    <t>Kukko-21-0-Extractor de rodamientos interior (Ø 5 -8 mm)</t>
+  </si>
+  <si>
+    <t>4021176010408</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172204400KK2100</t>
+  </si>
+  <si>
+    <t>21-00</t>
+  </si>
+  <si>
+    <t>Kukko-21-00-Extractor de rodamientos interior (Ø 6-10 mm)</t>
+  </si>
+  <si>
+    <t>4021176010576</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172204410KK2101</t>
+  </si>
+  <si>
+    <t>21-01</t>
+  </si>
+  <si>
+    <t>Kukko-21-01-Extractor de rodamientos interior (Ø 8-12 mm)</t>
+  </si>
+  <si>
+    <t>4021176010651</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722044200KK2102</t>
+  </si>
+  <si>
+    <t>21-02</t>
+  </si>
+  <si>
+    <t>Kukko-21-02-Extractor de rodamientos interior (Ø 10-14 mm)</t>
+  </si>
+  <si>
+    <t>4021176010736</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P04</t>
+  </si>
+  <si>
+    <t>A1172204430KK211</t>
+  </si>
+  <si>
+    <t>21-1</t>
+  </si>
+  <si>
+    <t>Kukko-21-1-Extractor de rodamientos interior (Ø 12-16 mm)</t>
+  </si>
+  <si>
+    <t>4021176010811</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P05</t>
+  </si>
+  <si>
+    <t>A1172204440KK212</t>
+  </si>
+  <si>
+    <t>21-2</t>
+  </si>
+  <si>
+    <t>Kukko-21-2-Extractor de rodamientos interior (Ø 14-19 mm)</t>
+  </si>
+  <si>
+    <t>4021176010996</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P06</t>
+  </si>
+  <si>
+    <t>A1172204450KK213</t>
+  </si>
+  <si>
+    <t>21-3</t>
+  </si>
+  <si>
+    <t>Kukko-21-3-Extractor de rodamientos interior (Ø 18-23 mm)</t>
+  </si>
+  <si>
+    <t>4021176011153</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P07</t>
+  </si>
+  <si>
+    <t>A1172204460KK214</t>
+  </si>
+  <si>
+    <t>21-4</t>
+  </si>
+  <si>
+    <t>Kukko-21-4-Extractor de rodamientos interior (Ø 20-30 mm)</t>
+  </si>
+  <si>
+    <t>4021176011238</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P08</t>
+  </si>
+  <si>
+    <t>A1172204470KK215</t>
+  </si>
+  <si>
+    <t>21-5</t>
+  </si>
+  <si>
+    <t>Kukko-21-5-Extractor de rodamientos interior (Ø 28-40 mm)</t>
+  </si>
+  <si>
+    <t>4021176011498</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P09</t>
+  </si>
+  <si>
+    <t>A1172204480KK216</t>
+  </si>
+  <si>
+    <t>21-6</t>
+  </si>
+  <si>
+    <t>Kukko-21-6-Extractor de rodamientos interior (Ø 36-46 mm)</t>
+  </si>
+  <si>
+    <t>4021176011566</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P10</t>
+  </si>
+  <si>
+    <t>A1172204490KK217</t>
+  </si>
+  <si>
+    <t>21-7</t>
+  </si>
+  <si>
+    <t>Kukko-21-7-Extractor de rodamientos interior (Ø 45-58 mm)</t>
+  </si>
+  <si>
+    <t>4021176011641</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P11</t>
+  </si>
+  <si>
+    <t>A1172204500KK218</t>
+  </si>
+  <si>
+    <t>21-8</t>
+  </si>
+  <si>
+    <t>Kukko-21-8-Extractor de rodamientos interior (Ø 56-70 mm)</t>
+  </si>
+  <si>
+    <t>4021176011726</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P12</t>
+  </si>
+  <si>
+    <t>A11722045100KK219</t>
+  </si>
+  <si>
+    <t>21-9</t>
+  </si>
+  <si>
+    <t>Kukko-21-9-Extractor de rodamientos interior (Ø 70-100 mm)</t>
+  </si>
+  <si>
+    <t>4021176011986</t>
+  </si>
+  <si>
+    <t>P01-07-024-V01-P13</t>
+  </si>
+  <si>
+    <t>A1172204880KK2143</t>
+  </si>
+  <si>
+    <t>21-43</t>
+  </si>
+  <si>
+    <t>Kukko-21-43-Extractor de rodamientos de agujas (Ø 14,5-22 mm)</t>
+  </si>
+  <si>
+    <t>4021176186226</t>
+  </si>
+  <si>
+    <t>P01-07-024-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172204900KK2145</t>
+  </si>
+  <si>
+    <t>21-45</t>
+  </si>
+  <si>
+    <t>Kukko-21-45-Extractor de rodamientos de agujas (Ø 18,5-24 mm)</t>
+  </si>
+  <si>
+    <t>4021176186486</t>
+  </si>
+  <si>
+    <t>P01-07-024-V03-P02</t>
+  </si>
+  <si>
+    <t>A1172204910KK2146</t>
+  </si>
+  <si>
+    <t>21-46</t>
+  </si>
+  <si>
+    <t>Kukko-21-46-Extractor de rodamientos de agujas (Ø 20-25 mm)</t>
+  </si>
+  <si>
+    <t>4021176186554</t>
+  </si>
+  <si>
+    <t>P01-07-024-V03-P03</t>
+  </si>
+  <si>
+    <t>A1172204915KK211E</t>
+  </si>
+  <si>
+    <t>21-1-E</t>
+  </si>
+  <si>
+    <t>Kukko-21-1-E-Extractor de rodamientos interior con uñas segmentadas (Ø 12-16 mm)</t>
+  </si>
+  <si>
+    <t>4021176930003</t>
+  </si>
+  <si>
+    <t>P01-07-024-V04-P04</t>
+  </si>
+  <si>
+    <t>A1172204916KK212E</t>
+  </si>
+  <si>
+    <t>21-2-E</t>
+  </si>
+  <si>
+    <t>Kukko-21-2-E-Extractor de rodamientos interior con uñas segmentadas (Ø 14-19 mm)</t>
+  </si>
+  <si>
+    <t>4021176931000</t>
+  </si>
+  <si>
+    <t>P01-07-024-V04-P05</t>
+  </si>
+  <si>
+    <t>A1172204917KK213E</t>
+  </si>
+  <si>
+    <t>21-3-E</t>
+  </si>
+  <si>
+    <t>Kukko-21-3-E-Extractor de rodamientos interior con uñas segmentadas (Ø 18-23 mm)</t>
+  </si>
+  <si>
+    <t>4021176931109</t>
+  </si>
+  <si>
+    <t>P01-07-024-V04-P06</t>
+  </si>
+  <si>
+    <t>A1172204918KK214E</t>
+  </si>
+  <si>
+    <t>21-4-E</t>
+  </si>
+  <si>
+    <t>Kukko-21-4-E-Extractor de rodamientos interior con uñas segmentadas (Ø 24-34 mm)</t>
+  </si>
+  <si>
+    <t>4021176909191</t>
+  </si>
+  <si>
+    <t>P01-07-024-V04-P07</t>
+  </si>
+  <si>
+    <t>A1172204919KK215E</t>
+  </si>
+  <si>
+    <t>21-5-E</t>
+  </si>
+  <si>
+    <t>Kukko-21-5-E-Extractor de rodamientos interior con uñas segmentadas (Ø 34-48 mm)</t>
+  </si>
+  <si>
+    <t>4021176924071</t>
+  </si>
+  <si>
+    <t>P01-07-024-V04-P08</t>
+  </si>
+  <si>
+    <t>A1172204911K210E</t>
+  </si>
+  <si>
+    <t>21-0-E</t>
+  </si>
+  <si>
+    <t>Kukko-21-0-E-Extractor de rodamientos interior con uñas segmentadas (Ø 4,8-6,5 mm)</t>
+  </si>
+  <si>
+    <t>4021176909153</t>
+  </si>
+  <si>
+    <t>P01-07-024-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172204911KK2100E</t>
+  </si>
+  <si>
+    <t>21-00-E</t>
+  </si>
+  <si>
+    <t>Kukko-21-00-E-Extractor de rodamientos interior con uñas segmentadas (Ø 6,8-9,5 mm)</t>
+  </si>
+  <si>
+    <t>4021176909160</t>
+  </si>
+  <si>
+    <t>P01-07-024-V04-P02</t>
+  </si>
+  <si>
+    <t>A1172204911KK2101E</t>
+  </si>
+  <si>
+    <t>21-01-E</t>
+  </si>
+  <si>
+    <t>Kukko-21-01-E-Extractor de rodamientos interior con uñas segmentadas (Ø 9,5-12,5mm)</t>
+  </si>
+  <si>
+    <t>4021176909177</t>
+  </si>
+  <si>
+    <t>P01-07-024-V04-P03</t>
+  </si>
+  <si>
+    <t>A1172204920KK216E</t>
+  </si>
+  <si>
+    <t>21-6-E</t>
+  </si>
+  <si>
+    <t>Kukko-21-6-E-Extractor de rodamientos interior con uñas segmentadas (Ø 48-63 mm)</t>
+  </si>
+  <si>
+    <t>4021176924088</t>
+  </si>
+  <si>
+    <t>P01-07-024-V04-P09</t>
+  </si>
+  <si>
+    <t>A1172204920KK217E</t>
+  </si>
+  <si>
+    <t>21-7-E</t>
+  </si>
+  <si>
+    <t>Kukko-21-7-E-Extractor de rodamientos interior con uñas segmentadas (Ø 63-78 mm)</t>
+  </si>
+  <si>
+    <t>4021176924095</t>
+  </si>
+  <si>
+    <t>P01-07-024-V04-P10</t>
+  </si>
+  <si>
+    <t>A1172204540KK221</t>
+  </si>
+  <si>
+    <t>22-1</t>
+  </si>
+  <si>
+    <t>Kukko-22-1-Puente para extractores de rodamientos interiores 21-00 a 21-5</t>
+  </si>
+  <si>
+    <t>4021176012228</t>
+  </si>
+  <si>
+    <t>P01-07-025-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172204550KK222</t>
+  </si>
+  <si>
+    <t>22-2</t>
+  </si>
+  <si>
+    <t>Kukko-22-2-Puente para extractores de rodamientos interiores 21-3 a 21-8</t>
+  </si>
+  <si>
+    <t>4021176012303</t>
+  </si>
+  <si>
+    <t>P01-07-025-V03-P02</t>
+  </si>
+  <si>
+    <t>A1172204560KK223</t>
+  </si>
+  <si>
+    <t>22-3</t>
+  </si>
+  <si>
+    <t>Kukko-22-3-Puente para extractores de rodamientos interiores 21-6 a 21-9</t>
+  </si>
+  <si>
+    <t>4021176012488</t>
+  </si>
+  <si>
+    <t>P01-07-025-V03-P03</t>
+  </si>
+  <si>
+    <t>A1172204615KKKS2201</t>
+  </si>
+  <si>
+    <t>KS-22-01</t>
+  </si>
+  <si>
+    <t>Kukko-KS-22-01-Juego extracción de piezas roscadas con martillo deslizante (M3-M10)</t>
+  </si>
+  <si>
+    <t>4021176924569</t>
+  </si>
+  <si>
+    <t>P01-07-027-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172204615KKKS2202</t>
+  </si>
+  <si>
+    <t>KS-22-02</t>
+  </si>
+  <si>
+    <t>Kukko-KS-22-02-Juego extracción de piezas roscadas con martillo deslizante (rosca GA y VM)</t>
+  </si>
+  <si>
+    <t>4021176951121</t>
+  </si>
+  <si>
+    <t>P01-07-027-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172204621KK2189</t>
+  </si>
+  <si>
+    <t>21-89</t>
+  </si>
+  <si>
+    <t>Kukko-21-89-Extractor interior de rodamientos grandes (Ø 56-110 mm)</t>
+  </si>
+  <si>
+    <t>4021176011801</t>
+  </si>
+  <si>
+    <t>P01-07-024-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172204622KK2190</t>
+  </si>
+  <si>
+    <t>21-90</t>
+  </si>
+  <si>
+    <t>Kukko-21-90-Extractor interior de rodamientos grandes (Ø 100-200 mm)</t>
+  </si>
+  <si>
+    <t>4021176012068</t>
+  </si>
+  <si>
+    <t>P01-07-024-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172204640KK224</t>
+  </si>
+  <si>
+    <t>22-4</t>
+  </si>
+  <si>
+    <t>Kukko-22-4-Puente para extractores de rodamientos interior 21-89</t>
+  </si>
+  <si>
+    <t>4021176112478</t>
+  </si>
+  <si>
+    <t>P01-07-025-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172204650KK225</t>
+  </si>
+  <si>
+    <t>22-5</t>
+  </si>
+  <si>
+    <t>Kukko-22-5-Puente para extractores de rodamientos interior 21-90</t>
+  </si>
+  <si>
+    <t>4021176012556</t>
+  </si>
+  <si>
+    <t>P01-07-025-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722046600KK24A</t>
+  </si>
+  <si>
+    <t>24-A</t>
+  </si>
+  <si>
+    <t>Kukko-24-A-Juegos universales extractor de rodamientos (11 piezas)</t>
+  </si>
+  <si>
+    <t>4021176012716</t>
+  </si>
+  <si>
+    <t>P01-07-026-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172204670KK24B</t>
+  </si>
+  <si>
+    <t>24-B</t>
+  </si>
+  <si>
+    <t>Kukko-24-B-Juegos universales extractor de rodamientos (14 piezas)</t>
+  </si>
+  <si>
+    <t>4021176012891</t>
+  </si>
+  <si>
+    <t>P01-07-026-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172204680KK24C</t>
+  </si>
+  <si>
+    <t>24-C</t>
+  </si>
+  <si>
+    <t>Kukko-24-C-Juegos universales extractor de rodamientos (15 piezas)</t>
+  </si>
+  <si>
+    <t>4021176012976</t>
+  </si>
+  <si>
+    <t>P01-07-026-V02-P03</t>
+  </si>
+  <si>
+    <t>A11722046900KK25A</t>
+  </si>
+  <si>
+    <t>25-A</t>
+  </si>
+  <si>
+    <t>Kukko-25-A-Juegos universales extractor de rodamientos de 8 piezas (12-46 mm)</t>
+  </si>
+  <si>
+    <t>4021176013058</t>
+  </si>
+  <si>
+    <t>P01-07-025-V05-P01</t>
+  </si>
+  <si>
+    <t>A11722047000KK25B</t>
+  </si>
+  <si>
+    <t>25-B</t>
+  </si>
+  <si>
+    <t>Kukko-25-B-Juegos universales extractor de rodamientos de 10 piezas (12-70 mm)</t>
+  </si>
+  <si>
+    <t>4021176013133</t>
+  </si>
+  <si>
+    <t>P01-07-025-V05-P02</t>
+  </si>
+  <si>
+    <t>A11722047100KK25C</t>
+  </si>
+  <si>
+    <t>25-C</t>
+  </si>
+  <si>
+    <t>Kukko-25-C-Juegos universales extractor de rodamientos de 11 piezas (12-110 mm)</t>
+  </si>
+  <si>
+    <t>4021176013218</t>
+  </si>
+  <si>
+    <t>P01-07-025-V05-P03</t>
+  </si>
+  <si>
+    <t>A1172204840KK25N</t>
+  </si>
+  <si>
+    <t>25-N</t>
+  </si>
+  <si>
+    <t>Kukko-25-N-Juegos universales extractor de rodamientos de 3 piezas (11,5-25 mm)</t>
+  </si>
+  <si>
+    <t>4021176787096</t>
+  </si>
+  <si>
+    <t>P01-07-025-V05-P04</t>
+  </si>
+  <si>
+    <t>A11722067000KK1601</t>
+  </si>
+  <si>
+    <t>160-1</t>
+  </si>
+  <si>
+    <t>Kukko-160-1-Separadores de bridas (Ø int. 80-250 mm)</t>
+  </si>
+  <si>
+    <t>4021176025273</t>
+  </si>
+  <si>
+    <t>P01-07-045-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172204830KK23</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Kukko-23-Mandril Extractor de rodamientos (Ancho 5-32 mm)</t>
+  </si>
+  <si>
+    <t>4021176012631</t>
+  </si>
+  <si>
+    <t>P01-07-033-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722051600KK69A</t>
+  </si>
+  <si>
+    <t>69-A</t>
+  </si>
+  <si>
+    <t>Kukko-69-A-Juego de extractores de rodamientos a bolas universales 69-A (20-110mm)</t>
+  </si>
+  <si>
+    <t>4021176781391</t>
+  </si>
+  <si>
+    <t>P01-07-031-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722051700KK69B</t>
+  </si>
+  <si>
+    <t>69-B</t>
+  </si>
+  <si>
+    <t>Kukko-69-B-Juego de extractores de rodamientos a bolas universales 69-B (40-110mm)</t>
+  </si>
+  <si>
+    <t>4021176781476</t>
+  </si>
+  <si>
+    <t>P01-07-031-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722051800KK69C</t>
+  </si>
+  <si>
+    <t>69-C</t>
+  </si>
+  <si>
+    <t>Kukko-69-C-Juego de extractores de rodamientos a bolas universales 69-C (56-240mm)</t>
+  </si>
+  <si>
+    <t>4021176781544</t>
+  </si>
+  <si>
+    <t>P01-07-031-V04-P03</t>
+  </si>
+  <si>
+    <t>A11722052000KK71L</t>
+  </si>
+  <si>
+    <t>71-L</t>
+  </si>
+  <si>
+    <t>Kukko-71-L-Juego de herramientas para montar rodamientos de 33 anillos (10-50 mm)</t>
+  </si>
+  <si>
+    <t>4021176782121</t>
+  </si>
+  <si>
+    <t>P01-07-033-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172205210KK223K</t>
+  </si>
+  <si>
+    <t>223-K</t>
+  </si>
+  <si>
+    <t>Kukko-223-K-Juego de extractores de piezas con rosca hembra (M3-M16)</t>
+  </si>
+  <si>
+    <t>4021176784859</t>
+  </si>
+  <si>
+    <t>P01-07-027-V05-P01</t>
+  </si>
+  <si>
+    <t>A1172205220KK221AS</t>
+  </si>
+  <si>
+    <t>22-1-AS</t>
+  </si>
+  <si>
+    <t>Kukko-22-1-AS-Juego de 6 adaptadores roscados para contraapoyos Nº 22</t>
+  </si>
+  <si>
+    <t>4021176339288</t>
+  </si>
+  <si>
+    <t>P01-07-027-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172205230KK223</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>Kukko-223-Extractor de rodamientos con martillo deslizante para extraer piezas con rosca hembra (M3-M18)</t>
+  </si>
+  <si>
+    <t>4021176309083</t>
+  </si>
+  <si>
+    <t>P01-07-027-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172205330KK150</t>
+  </si>
+  <si>
+    <t>15-0</t>
+  </si>
+  <si>
+    <t>Kukko-15-0-Separador de rodamientos (Ø 60 mm)</t>
+  </si>
+  <si>
+    <t>4021176006951</t>
+  </si>
+  <si>
+    <t>P01-07-030-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172205340KK151</t>
+  </si>
+  <si>
+    <t>15-1</t>
+  </si>
+  <si>
+    <t>Kukko-15-1-Separador de rodamientos (Ø 75 mm)</t>
+  </si>
+  <si>
+    <t>4021176007033</t>
+  </si>
+  <si>
+    <t>P01-07-030-V01-P03</t>
+  </si>
+  <si>
+    <t>A1172205350KK152</t>
+  </si>
+  <si>
+    <t>15-2</t>
+  </si>
+  <si>
+    <t>Kukko-15-2-Separador de rodamientos (Ø 115 mm)</t>
+  </si>
+  <si>
+    <t>4021176007118</t>
+  </si>
+  <si>
+    <t>P01-07-030-V01-P04</t>
+  </si>
+  <si>
+    <t>A11722053600KK153</t>
+  </si>
+  <si>
+    <t>15-3</t>
+  </si>
+  <si>
+    <t>Kukko-15-3-Separador de rodamientos (Ø 155 mm)</t>
+  </si>
+  <si>
+    <t>4021176007293</t>
+  </si>
+  <si>
+    <t>P01-07-030-V01-P05</t>
+  </si>
+  <si>
+    <t>A11722053700KK154</t>
+  </si>
+  <si>
+    <t>15-4</t>
+  </si>
+  <si>
+    <t>Kukko-15-4-Separador de rodamientos (Ø 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176007378</t>
+  </si>
+  <si>
+    <t>P01-07-030-V01-P06</t>
+  </si>
+  <si>
+    <t>A1172205380KK155</t>
+  </si>
+  <si>
+    <t>15-5</t>
+  </si>
+  <si>
+    <t>Kukko-15-5-Separador de rodamientos (Ø 250 mm)</t>
+  </si>
+  <si>
+    <t>4021176007453</t>
+  </si>
+  <si>
+    <t>P01-07-030-V01-P07</t>
+  </si>
+  <si>
+    <t>A11722053900KK170</t>
+  </si>
+  <si>
+    <t>17-0</t>
+  </si>
+  <si>
+    <t>Kukko-17-0-Separador de rodamientos con tornillo de presión rápida (Ø 5-60 mm)</t>
+  </si>
+  <si>
+    <t>4021176008108</t>
+  </si>
+  <si>
+    <t>P01-07-030-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172205400KK171</t>
+  </si>
+  <si>
+    <t>17-1</t>
+  </si>
+  <si>
+    <t>Kukko-17-1-Separador de rodamientos con tornillo de presión rápida (Ø 12-75 mm)</t>
+  </si>
+  <si>
+    <t>4021176008283</t>
+  </si>
+  <si>
+    <t>P01-07-030-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722054100KK172</t>
+  </si>
+  <si>
+    <t>17-2</t>
+  </si>
+  <si>
+    <t>Kukko-17-2-Separador de rodamientos con tornillo de presión rápida (Ø 22-115 mm)</t>
+  </si>
+  <si>
+    <t>4021176008368</t>
+  </si>
+  <si>
+    <t>P01-07-030-V03-P03</t>
+  </si>
+  <si>
+    <t>A11722054200KK173</t>
+  </si>
+  <si>
+    <t>17-3</t>
+  </si>
+  <si>
+    <t>Kukko-17-3-Separador de rodamientos con tornillo de presión rápida (Ø 25-155 mm)</t>
+  </si>
+  <si>
+    <t>4021176008443</t>
+  </si>
+  <si>
+    <t>P01-07-030-V03-P04</t>
+  </si>
+  <si>
+    <t>A1172205430KK180</t>
+  </si>
+  <si>
+    <t>18-0</t>
+  </si>
+  <si>
+    <t>Kukko-18-0-Dispositivo de extracción para separadores de rodamientos (110x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176075599</t>
+  </si>
+  <si>
+    <t>P01-07-030-V05-P01</t>
+  </si>
+  <si>
+    <t>A11722054400KK181</t>
+  </si>
+  <si>
+    <t>18-1</t>
+  </si>
+  <si>
+    <t>Kukko-18-1-Dispositivo de extracción para separadores de rodamientos (150x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176075674</t>
+  </si>
+  <si>
+    <t>P01-07-030-V05-P02</t>
+  </si>
+  <si>
+    <t>A1172205450KK182</t>
+  </si>
+  <si>
+    <t>18-2</t>
+  </si>
+  <si>
+    <t>Kukko-18-2-Dispositivo de extracción para separadores de rodamientos (244x280 mm)</t>
+  </si>
+  <si>
+    <t>4021176075759</t>
+  </si>
+  <si>
+    <t>P01-07-030-V05-P03</t>
+  </si>
+  <si>
+    <t>A11722054600KK183</t>
+  </si>
+  <si>
+    <t>18-3</t>
+  </si>
+  <si>
+    <t>Kukko-18-3-Dispositivo de extracción para separadores de rodamientos (300x300 mm)</t>
+  </si>
+  <si>
+    <t>4021176005961</t>
+  </si>
+  <si>
+    <t>P01-07-030-V05-P04</t>
+  </si>
+  <si>
+    <t>A11722054700KK184</t>
+  </si>
+  <si>
+    <t>18-4</t>
+  </si>
+  <si>
+    <t>Kukko-18-4-Dispositivo de extracción para separadores de rodamientos (380x350 mm)</t>
+  </si>
+  <si>
+    <t>4021176006043</t>
+  </si>
+  <si>
+    <t>P01-07-030-V05-P05</t>
+  </si>
+  <si>
+    <t>A1172205480KK185</t>
+  </si>
+  <si>
+    <t>18-5</t>
+  </si>
+  <si>
+    <t>Kukko-18-5-Dispositivo de extracción para separadores de rodamientos (440x400 mm)</t>
+  </si>
+  <si>
+    <t>4021176075834</t>
+  </si>
+  <si>
+    <t>P01-07-030-V05-P06</t>
+  </si>
+  <si>
+    <t>A1172205500KK191P</t>
+  </si>
+  <si>
+    <t>19-1-P</t>
+  </si>
+  <si>
+    <t>Kukko-19-1-P-Alargaderas para dispositivo de extracción 18-0, 18-1 (Largo 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176169984</t>
+  </si>
+  <si>
+    <t>P01-07-031-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172205501KK192P</t>
+  </si>
+  <si>
+    <t>19-2-P</t>
+  </si>
+  <si>
+    <t>Kukko-19-2-P-Alargaderas para dispositivo de extracción 18-2 (Largo 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176170041</t>
+  </si>
+  <si>
+    <t>P01-07-031-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172205502KK193P</t>
+  </si>
+  <si>
+    <t>19-3-P</t>
+  </si>
+  <si>
+    <t>Kukko-19-3-P-Alargaderas para dispositivo de extracción 18-3 (Largo 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176170126</t>
+  </si>
+  <si>
+    <t>P01-07-031-V01-P03</t>
+  </si>
+  <si>
+    <t>A1172205503KK194P</t>
+  </si>
+  <si>
+    <t>19-4-P</t>
+  </si>
+  <si>
+    <t>Kukko-19-4-P-Alargaderas para dispositivo de extracción 18-4 (Largo 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176168321</t>
+  </si>
+  <si>
+    <t>P01-07-031-V01-P04</t>
+  </si>
+  <si>
+    <t>A1172205504KK195P</t>
+  </si>
+  <si>
+    <t>19-5-P</t>
+  </si>
+  <si>
+    <t>Kukko-19-5-P-Alargaderas para dispositivo de extracción 18-5 (Largo 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176152306</t>
+  </si>
+  <si>
+    <t>P01-07-031-V01-P05</t>
+  </si>
+  <si>
+    <t>A11722015490KK15K</t>
+  </si>
+  <si>
+    <t>15-K</t>
+  </si>
+  <si>
+    <t>Kukko-15-K-Juego con separador de rodamientos estándar (Alcance 60 mm)</t>
+  </si>
+  <si>
+    <t>4021176007941</t>
+  </si>
+  <si>
+    <t>P01-07-030-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722015500KK15A</t>
+  </si>
+  <si>
+    <t>15-A</t>
+  </si>
+  <si>
+    <t>Kukko-15-A-Juego con separador de rodamientos estándar (Alcance 75 mm)</t>
+  </si>
+  <si>
+    <t>4021176007521</t>
+  </si>
+  <si>
+    <t>P01-07-030-V02-P02</t>
+  </si>
+  <si>
+    <t>A11722015600KK15B</t>
+  </si>
+  <si>
+    <t>15-B</t>
+  </si>
+  <si>
+    <t>Kukko-15-B-Juego con separador de rodamientos estándar (Alcance 115 mm)</t>
+  </si>
+  <si>
+    <t>4021176007606</t>
+  </si>
+  <si>
+    <t>P01-07-030-V02-P03</t>
+  </si>
+  <si>
+    <t>A11722015700KK15C</t>
+  </si>
+  <si>
+    <t>15-C</t>
+  </si>
+  <si>
+    <t>Kukko-15-C-Juego con separador de rodamientos estándar (Alcance 155 mm)</t>
+  </si>
+  <si>
+    <t>4021176007781</t>
+  </si>
+  <si>
+    <t>P01-07-030-V02-P04</t>
+  </si>
+  <si>
+    <t>A11722015800KK15D</t>
+  </si>
+  <si>
+    <t>15-D</t>
+  </si>
+  <si>
+    <t>Kukko-15-D-Juego con separador de rodamientos estándar (Alcance 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176007866</t>
+  </si>
+  <si>
+    <t>P01-07-030-V02-P05</t>
+  </si>
+  <si>
+    <t>A1172205410KK17K</t>
+  </si>
+  <si>
+    <t>17-K</t>
+  </si>
+  <si>
+    <t>Kukko-17-K-Juego con separador de rodamientos y tornillo de presión rápida (Alcance 60 mm)</t>
+  </si>
+  <si>
+    <t>4021176008856</t>
+  </si>
+  <si>
+    <t>P01-07-030-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722016100KK17A</t>
+  </si>
+  <si>
+    <t>17-A</t>
+  </si>
+  <si>
+    <t>Kukko-17-A-Juego con separador de rodamientos y tornillo de presión rápida (Alcance 75 mm)</t>
+  </si>
+  <si>
+    <t>4021176008511</t>
+  </si>
+  <si>
+    <t>P01-07-030-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722016200KK17B</t>
+  </si>
+  <si>
+    <t>17-B</t>
+  </si>
+  <si>
+    <t>Kukko-17-B-Juego con separador de rodamientos y tornillo de presión rápida (Alcance 115 mm)</t>
+  </si>
+  <si>
+    <t>4021176008696</t>
+  </si>
+  <si>
+    <t>P01-07-030-V04-P03</t>
+  </si>
+  <si>
+    <t>A11722016300KK17C</t>
+  </si>
+  <si>
+    <t>17-C</t>
+  </si>
+  <si>
+    <t>Kukko-17-C-Juego con separador de rodamientos y tornillo de presión rápida (Alcance 155 mm)</t>
+  </si>
+  <si>
+    <t>4021176008771</t>
+  </si>
+  <si>
+    <t>P01-07-030-V04-P04</t>
+  </si>
+  <si>
+    <t>A1172205630KK180AS</t>
+  </si>
+  <si>
+    <t>18-0-AS</t>
+  </si>
+  <si>
+    <t>Kukko-18-0-AS-Juegos completos de adaptadores roscados (Roscas M4,M5,M6,M8,M10,M12)</t>
+  </si>
+  <si>
+    <t>4021176337048</t>
+  </si>
+  <si>
+    <t>P01-07-031-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172205631KK182AS</t>
+  </si>
+  <si>
+    <t>18-2-AS</t>
+  </si>
+  <si>
+    <t>Kukko-18-2-AS-Juegos completos de adaptadores roscados (Roscas M8,M10,M12,M14,M16,M18)</t>
+  </si>
+  <si>
+    <t>4021176337123</t>
+  </si>
+  <si>
+    <t>P01-07-031-V03-P02</t>
+  </si>
+  <si>
+    <t>A1172205632KK183AS</t>
+  </si>
+  <si>
+    <t>18-3-AS</t>
+  </si>
+  <si>
+    <t>Kukko-18-3-AS-Juegos completos de adaptadores roscados (Roscas M14,M16,M18,M20,M22,M24)</t>
+  </si>
+  <si>
+    <t>4021176337208</t>
+  </si>
+  <si>
+    <t>P01-07-031-V03-P03</t>
+  </si>
+  <si>
+    <t>A1172206210KK49UB</t>
+  </si>
+  <si>
+    <t>49-U-B</t>
+  </si>
+  <si>
+    <t>Kukko-49-U-B-Juego de extractor de rodamientos de espárragos (Roscas M5 a M16)</t>
+  </si>
+  <si>
+    <t>4021176799136</t>
+  </si>
+  <si>
+    <t>P01-07-035-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172206221KK4901</t>
+  </si>
+  <si>
+    <t>49-01</t>
+  </si>
+  <si>
+    <t>Kukko-49-01-Extractor de tornillos con estriado ancho (3-6 mm)</t>
+  </si>
+  <si>
+    <t>4021176490569</t>
+  </si>
+  <si>
+    <t>P01-07-036-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172206222KK4902</t>
+  </si>
+  <si>
+    <t>49-02</t>
+  </si>
+  <si>
+    <t>Kukko-49-02-Extractor de tornillos con estriado ancho (6-8 mm)</t>
+  </si>
+  <si>
+    <t>4021176490644</t>
+  </si>
+  <si>
+    <t>P01-07-036-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172206223KK4903</t>
+  </si>
+  <si>
+    <t>49-03</t>
+  </si>
+  <si>
+    <t>Kukko-49-03-Extractor de tornillos con estriado ancho (8-11 mm)</t>
+  </si>
+  <si>
+    <t>4021176490729</t>
+  </si>
+  <si>
+    <t>P01-07-036-V01-P03</t>
+  </si>
+  <si>
+    <t>A1172206224KK4904</t>
+  </si>
+  <si>
+    <t>49-04</t>
+  </si>
+  <si>
+    <t>Kukko-49-04-Extractor de tornillos con estriado ancho (11-14 mm)</t>
+  </si>
+  <si>
+    <t>4021176490804</t>
+  </si>
+  <si>
+    <t>P01-07-036-V01-P04</t>
+  </si>
+  <si>
+    <t>A1172206225KK4905</t>
+  </si>
+  <si>
+    <t>49-05</t>
+  </si>
+  <si>
+    <t>Kukko-49-05-Extractor de tornillos con estriado ancho (14-18 mm)</t>
+  </si>
+  <si>
+    <t>4021176490989</t>
+  </si>
+  <si>
+    <t>P01-07-036-V01-P05</t>
+  </si>
+  <si>
+    <t>A1172206226KK4906</t>
+  </si>
+  <si>
+    <t>49-06</t>
+  </si>
+  <si>
+    <t>Kukko-49-06-Extractor de tornillos con estriado ancho (18-24 mm)</t>
+  </si>
+  <si>
+    <t>4021176491061</t>
+  </si>
+  <si>
+    <t>P01-07-036-V01-P06</t>
+  </si>
+  <si>
+    <t>A1172206229KK490S</t>
+  </si>
+  <si>
+    <t>49-0-S</t>
+  </si>
+  <si>
+    <t>Kukko-49-0-S-Juego de 6 extractores de tornillos con estriado ancho (3-24 mm)</t>
+  </si>
+  <si>
+    <t>4021176491146</t>
+  </si>
+  <si>
+    <t>P01-07-036-V01-P07</t>
+  </si>
+  <si>
+    <t>A1172206430KK542</t>
+  </si>
+  <si>
+    <t>54-2</t>
+  </si>
+  <si>
+    <t>Kukko-54-2-Tronzatuercas mecánico 2 filos (Tuerca 10-27 mm)</t>
+  </si>
+  <si>
+    <t>4021176170614</t>
+  </si>
+  <si>
+    <t>P01-07-034-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722064400KK543</t>
+  </si>
+  <si>
+    <t>54-3</t>
+  </si>
+  <si>
+    <t>Kukko-54-3-Tronzatuercas mecánico 2 filos (Tuerca 17-36 mm)</t>
+  </si>
+  <si>
+    <t>4021176170799</t>
+  </si>
+  <si>
+    <t>P01-07-034-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172206450KK550</t>
+  </si>
+  <si>
+    <t>55-0</t>
+  </si>
+  <si>
+    <t>Kukko-55-0-Tronzatuercas mecánico 1 filo (Tuerca 04-10 mm)</t>
+  </si>
+  <si>
+    <t>4021176019906</t>
+  </si>
+  <si>
+    <t>P01-07-034-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172206460KK551</t>
+  </si>
+  <si>
+    <t>55-1</t>
+  </si>
+  <si>
+    <t>Kukko-55-1-Tronzatuercas mecánico 1 filo (Tuerca 10-18 mm)</t>
+  </si>
+  <si>
+    <t>4021176020063</t>
+  </si>
+  <si>
+    <t>P01-07-034-V03-P02</t>
+  </si>
+  <si>
+    <t>A1172206470KK552</t>
+  </si>
+  <si>
+    <t>55-2</t>
+  </si>
+  <si>
+    <t>Kukko-55-2-Tronzatuercas mecánico 1 filo (Tuerca 19-27 mm)</t>
+  </si>
+  <si>
+    <t>4021176020148</t>
+  </si>
+  <si>
+    <t>P01-07-034-V03-P03</t>
+  </si>
+  <si>
+    <t>A1172206480KK553</t>
+  </si>
+  <si>
+    <t>55-3</t>
+  </si>
+  <si>
+    <t>Kukko-55-3-Tronzatuercas mecánico 1 filo (Tuerca 27-36 mm)</t>
+  </si>
+  <si>
+    <t>4021176020223</t>
+  </si>
+  <si>
+    <t>P01-07-034-V03-P04</t>
+  </si>
+  <si>
+    <t>A1172206490KK554</t>
+  </si>
+  <si>
+    <t>55-4</t>
+  </si>
+  <si>
+    <t>Kukko-55-4-Tronzatuercas mecánico 1 filo (Tuerca 32-50 mm)</t>
+  </si>
+  <si>
+    <t>4021176020308</t>
+  </si>
+  <si>
+    <t>P01-07-034-V03-P05</t>
+  </si>
+  <si>
+    <t>A11722065000KK561</t>
+  </si>
+  <si>
+    <t>56-1</t>
+  </si>
+  <si>
+    <t>Kukko-56-1-Tronzatuercas hidráulico (Tuerca 7-22 mm)</t>
+  </si>
+  <si>
+    <t>4021176020483</t>
+  </si>
+  <si>
+    <t>P01-07-035-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172206510KK562</t>
+  </si>
+  <si>
+    <t>56-2</t>
+  </si>
+  <si>
+    <t>Kukko-56-2-Tronzatuercas hidráulico (Tuerca 22-36 mm)</t>
+  </si>
+  <si>
+    <t>4021176020551</t>
+  </si>
+  <si>
+    <t>P01-07-035-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172206520KK563</t>
+  </si>
+  <si>
+    <t>56-3</t>
+  </si>
+  <si>
+    <t>Kukko-56-3-Tronzatuercas hidráulico (Tuerca 27-46 mm)</t>
+  </si>
+  <si>
+    <t>4021176111501</t>
+  </si>
+  <si>
+    <t>P01-07-035-V02-P03</t>
+  </si>
+  <si>
+    <t>A11722065500KK971</t>
+  </si>
+  <si>
+    <t>97-1</t>
+  </si>
+  <si>
+    <t>Kukko-97-1-Lima para roscas (Para rosca métrica (ISO) con pasos 0,8-1-1,25-1,5-1,75-2-2,25-3mm)</t>
+  </si>
+  <si>
+    <t>4021176490231</t>
+  </si>
+  <si>
+    <t>P01-07-037-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722065600KK972</t>
+  </si>
+  <si>
+    <t>97-2</t>
+  </si>
+  <si>
+    <t>Kukko-97-2-Lima para roscas (para roscas Whithworth y B.S.F con pasos 10-11-12-14-16-18-20-24 pasos/pulgadas)</t>
+  </si>
+  <si>
+    <t>4021176490316</t>
+  </si>
+  <si>
+    <t>P01-07-037-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722065700KK973</t>
+  </si>
+  <si>
+    <t>97-3</t>
+  </si>
+  <si>
+    <t>Kukko-97-3-Lima para roscas (para roscas SAE (UNIF/UNC) con pasos 11-12-14-16-18-20-24 pasos/pulgadas)</t>
+  </si>
+  <si>
+    <t>4021176490491</t>
+  </si>
+  <si>
+    <t>P01-07-037-V04-P03</t>
+  </si>
+  <si>
+    <t>A11722065800KK974</t>
+  </si>
+  <si>
+    <t>97-4</t>
+  </si>
+  <si>
+    <t>Kukko-97-4-Lima para roscas (para roscas tubo G Withworth con pasos 11-14-19-28 pasos/pulgadas)</t>
+  </si>
+  <si>
+    <t>4021176720253</t>
+  </si>
+  <si>
+    <t>P01-07-037-V04-P04</t>
+  </si>
+  <si>
+    <t>A1172206900KK128FSW</t>
+  </si>
+  <si>
+    <t>128-F-SW</t>
+  </si>
+  <si>
+    <t>Kukko-128-F-SW-Extractor universal para brazos de limpiaparabrisas (Ancho 60 mm Largo 50 mm)</t>
+  </si>
+  <si>
+    <t>4021176971242</t>
+  </si>
+  <si>
+    <t>P01-07-040-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172206901KK48</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Kukko-48-Extractor de bornes de batería (Ancho 60 mm Largo 40 mm)</t>
+  </si>
+  <si>
+    <t>4021176170539</t>
+  </si>
+  <si>
+    <t>P01-07-041-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172206910KK1180</t>
+  </si>
+  <si>
+    <t>118-0</t>
+  </si>
+  <si>
+    <t>Kukko-118-0-Extractor de engranajes del árbol de levas para AUDI/VW (TDI 4/6/8 Cil., V6, V8)</t>
+  </si>
+  <si>
+    <t>4021176860904</t>
+  </si>
+  <si>
+    <t>P01-07-041-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172206913KK124K</t>
+  </si>
+  <si>
+    <t>124-K</t>
+  </si>
+  <si>
+    <t>Kukko-124-K-Juego extractor de poleas de correas trapezoidales</t>
+  </si>
+  <si>
+    <t>4021176736841</t>
+  </si>
+  <si>
+    <t>P01-07-041-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172207472KK104</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>Kukko-104-Llave de cinta abrazadera (Ø máx 180 mm)</t>
+  </si>
+  <si>
+    <t>4021176023606</t>
+  </si>
+  <si>
+    <t>P01-07-038-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172207475KK1050</t>
+  </si>
+  <si>
+    <t>105-0</t>
+  </si>
+  <si>
+    <t>Kukko-105-0-Llave para filtros de aceite (Ø 70-110 mm)</t>
+  </si>
+  <si>
+    <t>4021176023866</t>
+  </si>
+  <si>
+    <t>P01-07-038-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172207478KK1081</t>
+  </si>
+  <si>
+    <t>108-1</t>
+  </si>
+  <si>
+    <t>Kukko-108-1-Llave para filtros de aceite (Ø 60-100 mm)</t>
+  </si>
+  <si>
+    <t>4021176760426</t>
+  </si>
+  <si>
+    <t>P01-07-038-V05-P01</t>
+  </si>
+  <si>
+    <t>A1172207478KK1082</t>
+  </si>
+  <si>
+    <t>108-2</t>
+  </si>
+  <si>
+    <t>Kukko-108-2-Llave para filtros de aceite (Ø 65-120 mm)</t>
+  </si>
+  <si>
+    <t>4021176965487</t>
+  </si>
+  <si>
+    <t>P01-07-038-V05-P02</t>
+  </si>
+  <si>
+    <t>A1172206940KK403</t>
+  </si>
+  <si>
+    <t>40-3</t>
+  </si>
+  <si>
+    <t>Kukko-40-3-Extractor universal de cubos de ruedas (3 patas extracción)</t>
+  </si>
+  <si>
+    <t>4021176014611</t>
+  </si>
+  <si>
+    <t>P01-07-039-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172206950KK405</t>
+  </si>
+  <si>
+    <t>40-5</t>
+  </si>
+  <si>
+    <t>Kukko-40-5-Extractor universal de cubos de ruedas (5 patas extracción)</t>
+  </si>
+  <si>
+    <t>4021176014956</t>
+  </si>
+  <si>
+    <t>P01-07-039-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722070030KK123</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>Kukko-123-Palanca separadora para pastillas de freno de disco (40 cm)</t>
+  </si>
+  <si>
+    <t>4021176270789</t>
+  </si>
+  <si>
+    <t>P01-07-038-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722069600KK1351</t>
+  </si>
+  <si>
+    <t>135-1</t>
+  </si>
+  <si>
+    <t>Kukko-135-1-Horquilla de separación (Abertura 18 mm)</t>
+  </si>
+  <si>
+    <t>4021176024856</t>
+  </si>
+  <si>
+    <t>P01-07-042-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722069700KK1352</t>
+  </si>
+  <si>
+    <t>135-2</t>
+  </si>
+  <si>
+    <t>Kukko-135-2-Horquilla de separación (Abertura 23 mm)</t>
+  </si>
+  <si>
+    <t>4021176024931</t>
+  </si>
+  <si>
+    <t>P01-07-042-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722069800KK1353</t>
+  </si>
+  <si>
+    <t>135-3</t>
+  </si>
+  <si>
+    <t>Kukko-135-3-Horquilla de separación (Abertura 29 mm)</t>
+  </si>
+  <si>
+    <t>4021176025013</t>
+  </si>
+  <si>
+    <t>P01-07-042-V04-P03</t>
+  </si>
+  <si>
+    <t>A11722069900KK1354</t>
+  </si>
+  <si>
+    <t>135-4</t>
+  </si>
+  <si>
+    <t>Kukko-135-4-Horquilla de separación (Abertura 39 mm)</t>
+  </si>
+  <si>
+    <t>4021176025198</t>
+  </si>
+  <si>
+    <t>P01-07-042-V04-P04</t>
+  </si>
+  <si>
+    <t>A11722070000KK1355</t>
+  </si>
+  <si>
+    <t>135-5</t>
+  </si>
+  <si>
+    <t>Kukko-135-5-Horquilla de separación (Abertura 45 mm)</t>
+  </si>
+  <si>
+    <t>4021176220531</t>
+  </si>
+  <si>
+    <t>P01-07-042-V04-P05</t>
+  </si>
+  <si>
+    <t>A11722070100KK1281</t>
+  </si>
+  <si>
+    <t>128-1</t>
+  </si>
+  <si>
+    <t>Kukko-128-1-Extractor de rótulas modelo Mercedes (18 mm)</t>
+  </si>
+  <si>
+    <t>4021176024108</t>
+  </si>
+  <si>
+    <t>P01-07-042-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722070200KK1282</t>
+  </si>
+  <si>
+    <t>128-2</t>
+  </si>
+  <si>
+    <t>Kukko-128-2-Extractor de rótulas modelo Mercedes (23 mm)</t>
+  </si>
+  <si>
+    <t>4021176024283</t>
+  </si>
+  <si>
+    <t>P01-07-042-V01-P02</t>
+  </si>
+  <si>
+    <t>A11722070300KK1283</t>
+  </si>
+  <si>
+    <t>128-3</t>
+  </si>
+  <si>
+    <t>Kukko-128-3-Extractor de rótulas modelo Mercedes (29 mm)</t>
+  </si>
+  <si>
+    <t>4021176024368</t>
+  </si>
+  <si>
+    <t>P01-07-042-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722070400KK1284</t>
+  </si>
+  <si>
+    <t>128-4</t>
+  </si>
+  <si>
+    <t>Kukko-128-4-Extractor de rótulas modelo Mercedes (40 mm)</t>
+  </si>
+  <si>
+    <t>4021176024443</t>
+  </si>
+  <si>
+    <t>P01-07-042-V01-P04</t>
+  </si>
+  <si>
+    <t>A11722070500KK1285</t>
+  </si>
+  <si>
+    <t>128-5</t>
+  </si>
+  <si>
+    <t>Kukko-128-5-Extractor de rótulas modelo Mercedes (46 mm)</t>
+  </si>
+  <si>
+    <t>4021176024511</t>
+  </si>
+  <si>
+    <t>P01-07-042-V01-P05</t>
+  </si>
+  <si>
+    <t>A11722070600KK1291</t>
+  </si>
+  <si>
+    <t>129-1</t>
+  </si>
+  <si>
+    <t>Kukko-129-1-Extractor de rótulas para coches y furgonetas pequeñas (18-22x50x19-27 mm)</t>
+  </si>
+  <si>
+    <t>4021176024696</t>
+  </si>
+  <si>
+    <t>P01-07-042-V05-P01</t>
+  </si>
+  <si>
+    <t>A11722070700KK1290</t>
+  </si>
+  <si>
+    <t>129-0</t>
+  </si>
+  <si>
+    <t>Kukko-129-0-Extractor de rótulas para coches (20x50x27-30 mm)</t>
+  </si>
+  <si>
+    <t>4021176410536</t>
+  </si>
+  <si>
+    <t>P01-07-042-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722070800KK1292</t>
+  </si>
+  <si>
+    <t>129-2</t>
+  </si>
+  <si>
+    <t>Kukko-129-2-Extractor de rótulas universal para coches, furgonetas y camiones medianos (16-22-32x70x27-40 mm)</t>
+  </si>
+  <si>
+    <t>4021176024771</t>
+  </si>
+  <si>
+    <t>P01-07-042-V06-P01</t>
+  </si>
+  <si>
+    <t>A11722070900KK1293A</t>
+  </si>
+  <si>
+    <t>129-3-A</t>
+  </si>
+  <si>
+    <t>Kukko-129-3-A-Extractor de rótulas especial para coches con bastidor de aluminio (30x65x35 mm)</t>
+  </si>
+  <si>
+    <t>4021176803178</t>
+  </si>
+  <si>
+    <t>P01-07-042-V07-P01</t>
+  </si>
+  <si>
+    <t>A11722071000KK1293</t>
+  </si>
+  <si>
+    <t>129-3</t>
+  </si>
+  <si>
+    <t>Kukko-129-3-Extractor de rótulas para camiones medianos, autobuses y vehículos de obras (31x70x35-40 mm)</t>
+  </si>
+  <si>
+    <t>4021176270949</t>
+  </si>
+  <si>
+    <t>P01-07-043-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722071100KK1294</t>
+  </si>
+  <si>
+    <t>129-4</t>
+  </si>
+  <si>
+    <t>Kukko-129-4-Extractor de rótulas para camiones pesados, autobuses y vehículos de obras (40x85x50 mm)</t>
+  </si>
+  <si>
+    <t>4021176271021</t>
+  </si>
+  <si>
+    <t>P01-07-043-V01-P02</t>
+  </si>
+  <si>
+    <t>A11722071200KK1295</t>
+  </si>
+  <si>
+    <t>129-5</t>
+  </si>
+  <si>
+    <t>Kukko-129-5-Extractor de rótulas para camiones medianos y pesados, autobuses y vehículos especiales (36x70x40-50 mm)</t>
+  </si>
+  <si>
+    <t>4021176865084</t>
+  </si>
+  <si>
+    <t>P01-07-043-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722071250KK12925</t>
+  </si>
+  <si>
+    <t>129-25</t>
+  </si>
+  <si>
+    <t>Kukko-129-25-Extractor de rótulas universal (19x27x24-45 mm)</t>
+  </si>
+  <si>
+    <t>4021176967924</t>
+  </si>
+  <si>
+    <t>P01-07-042-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722071300KK1293H</t>
+  </si>
+  <si>
+    <t>129-3-H</t>
+  </si>
+  <si>
+    <t>Kukko-129-3-H-Extractor de rótulas con husillo hidráulico corto (34x70x34-40 mm)</t>
+  </si>
+  <si>
+    <t>4021176803253</t>
+  </si>
+  <si>
+    <t>P01-07-043-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722071400KK1294H</t>
+  </si>
+  <si>
+    <t>129-4-H</t>
+  </si>
+  <si>
+    <t>Kukko-129-4-H-Extractor de rótulas con husillo hidráulico corto (40x85x50 mm)</t>
+  </si>
+  <si>
+    <t>4021176803666</t>
+  </si>
+  <si>
+    <t>P01-07-043-V02-P02</t>
+  </si>
+  <si>
+    <t>A11722071500KK1295H</t>
+  </si>
+  <si>
+    <t>129-5-H</t>
+  </si>
+  <si>
+    <t>Kukko-129-5-H-Extractor de rótulas hidráulico para camiones medianos y pesados, autobuses y vehículos especiales (36x70x40-50 mm)</t>
+  </si>
+  <si>
+    <t>4021176865091</t>
+  </si>
+  <si>
+    <t>P01-07-043-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722070050KK12630</t>
+  </si>
+  <si>
+    <t>126-30</t>
+  </si>
+  <si>
+    <t>Kukko-126-30-Juego de herramientas para reposición de pistones de frenos de disco (10 piezas, con 7 adaptadores)</t>
+  </si>
+  <si>
+    <t>4021176891656</t>
+  </si>
+  <si>
+    <t>P01-07-040-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172207230KK650</t>
+  </si>
+  <si>
+    <t>65-0</t>
+  </si>
+  <si>
+    <t>Kukko-65-0-Compresor de muelles amortiguador universal (Prof. 100-200 mm Ø 110-180 mm Potencia 2T / 20kN mm)</t>
+  </si>
+  <si>
+    <t>4021176020636</t>
+  </si>
+  <si>
+    <t>P01-07-038-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172207231KK651</t>
+  </si>
+  <si>
+    <t>65-1</t>
+  </si>
+  <si>
+    <t>Kukko-65-1-Compresor de muelles amortiguador universal (Prof. 100-300 mm Ø 110-180 mm Potencia 2T / 20kN mm)</t>
+  </si>
+  <si>
+    <t>4021176020711</t>
+  </si>
+  <si>
+    <t>P01-07-038-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172207232KK652</t>
+  </si>
+  <si>
+    <t>65-2</t>
+  </si>
+  <si>
+    <t>Kukko-65-2-Compresor de muelles amortiguador universal (Prof. 100-400 mm Ø 110-180 mm Potencia 2T / 20kN mm)</t>
+  </si>
+  <si>
+    <t>4021176020896</t>
+  </si>
+  <si>
+    <t>P01-07-038-V02-P03</t>
+  </si>
+  <si>
+    <t>A1172207320KK501</t>
+  </si>
+  <si>
+    <t>50-1</t>
+  </si>
+  <si>
+    <t>Kukko-50-1-Extractor de espárragos serie 50 (05-10 mm)</t>
+  </si>
+  <si>
+    <t>4021176019258</t>
+  </si>
+  <si>
+    <t>P01-07-036-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722073300KK502</t>
+  </si>
+  <si>
+    <t>50-2</t>
+  </si>
+  <si>
+    <t>Kukko-50-2-Extractor de espárragos serie 50 (08-19 mm)</t>
+  </si>
+  <si>
+    <t>4021176019333</t>
+  </si>
+  <si>
+    <t>P01-07-036-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722073400KK503</t>
+  </si>
+  <si>
+    <t>50-3</t>
+  </si>
+  <si>
+    <t>Kukko-50-3-Extractor de espárragos serie 50 (18-25 mm)</t>
+  </si>
+  <si>
+    <t>4021176019418</t>
+  </si>
+  <si>
+    <t>P01-07-036-V03-P03</t>
+  </si>
+  <si>
+    <t>A11722073500KK511</t>
+  </si>
+  <si>
+    <t>51-1</t>
+  </si>
+  <si>
+    <t>Kukko-51-1-Extractor de espárragos serie 51 (05-10 mm)</t>
+  </si>
+  <si>
+    <t>4021176019586</t>
+  </si>
+  <si>
+    <t>P01-07-036-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172207360KK512</t>
+  </si>
+  <si>
+    <t>51-2</t>
+  </si>
+  <si>
+    <t>Kukko-51-2-Extractor de espárragos serie 51 (08-19 mm)</t>
+  </si>
+  <si>
+    <t>4021176019661</t>
+  </si>
+  <si>
+    <t>P01-07-036-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722073700KK513</t>
+  </si>
+  <si>
+    <t>51-3</t>
+  </si>
+  <si>
+    <t>Kukko-51-3-Extractor de espárragos serie 51 (18-25 mm)</t>
+  </si>
+  <si>
+    <t>4021176019746</t>
+  </si>
+  <si>
+    <t>P01-07-036-V04-P03</t>
+  </si>
+  <si>
+    <t>A1172207380KK52</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Kukko-52-Extractor de espárragos serie 52 (05-19 mm)</t>
+  </si>
+  <si>
+    <t>4021176019821</t>
+  </si>
+  <si>
+    <t>P01-07-037-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172207400KK536</t>
+  </si>
+  <si>
+    <t>53-6</t>
+  </si>
+  <si>
+    <t>Kukko-53-6-Extractor de espárragos (Ø 6 mm)</t>
+  </si>
+  <si>
+    <t>4021176342318</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172207410KK537</t>
+  </si>
+  <si>
+    <t>53-7</t>
+  </si>
+  <si>
+    <t>Kukko-53-7-Extractor de espárragos (Ø 7 mm)</t>
+  </si>
+  <si>
+    <t>4021176866234</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P03</t>
+  </si>
+  <si>
+    <t>A1172207420KK538</t>
+  </si>
+  <si>
+    <t>53-8</t>
+  </si>
+  <si>
+    <t>Kukko-53-8-Extractor de espárragos (Ø 8 mm)</t>
+  </si>
+  <si>
+    <t>4021176342493</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P04</t>
+  </si>
+  <si>
+    <t>A1172207430KK5310</t>
+  </si>
+  <si>
+    <t>53-10</t>
+  </si>
+  <si>
+    <t>Kukko-53-10-Extractor de espárragos (Ø 10 mm)</t>
+  </si>
+  <si>
+    <t>4021176342561</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P05</t>
+  </si>
+  <si>
+    <t>A1172207440KK5312</t>
+  </si>
+  <si>
+    <t>53-12</t>
+  </si>
+  <si>
+    <t>Kukko-53-12-Extractor de espárragos (Ø 12 mm)</t>
+  </si>
+  <si>
+    <t>4021176342646</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P06</t>
+  </si>
+  <si>
+    <t>A1172207450KK5316</t>
+  </si>
+  <si>
+    <t>53-16</t>
+  </si>
+  <si>
+    <t>Kukko-53-16-Extractor de espárragos (Ø 16 mm)</t>
+  </si>
+  <si>
+    <t>4021176388774</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P08</t>
+  </si>
+  <si>
+    <t>A1172207455KK5318</t>
+  </si>
+  <si>
+    <t>53-18</t>
+  </si>
+  <si>
+    <t>Kukko-53-18-Extractor de esparragos (Ø 18 mm)</t>
+  </si>
+  <si>
+    <t>4021176137846</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P09</t>
+  </si>
+  <si>
+    <t>A1172207460KK5320</t>
+  </si>
+  <si>
+    <t>53-20</t>
+  </si>
+  <si>
+    <t>Kukko-53-20-Extractor de esparragos (Ø 20 mm)</t>
+  </si>
+  <si>
+    <t>4021176745591</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P10</t>
+  </si>
+  <si>
+    <t>A1172207465KK5322</t>
+  </si>
+  <si>
+    <t>53-22</t>
+  </si>
+  <si>
+    <t>Kukko-53-22-Extractor de esparragos (Ø 22 mm)</t>
+  </si>
+  <si>
+    <t>4021176971082</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P11</t>
+  </si>
+  <si>
+    <t>A1172207467KK5324</t>
+  </si>
+  <si>
+    <t>53-24</t>
+  </si>
+  <si>
+    <t>Kukko-53-24-Extractor de esparragos (Ø 24 mm)</t>
+  </si>
+  <si>
+    <t>4021176966774</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P12</t>
+  </si>
+  <si>
+    <t>A1172207469KK5330</t>
+  </si>
+  <si>
+    <t>53-30</t>
+  </si>
+  <si>
+    <t>Kukko-53-30-Extractor de esparragos (Ø 30 mm)</t>
+  </si>
+  <si>
+    <t>4021176966781</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P13</t>
+  </si>
+  <si>
+    <t>A11742010100KK13324</t>
+  </si>
+  <si>
+    <t>133-24</t>
+  </si>
+  <si>
+    <t>Kukko-133-24-Llave fija de golpe DIN 133 (24 x 160 mm)</t>
+  </si>
+  <si>
+    <t>4021176865213</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P01</t>
+  </si>
+  <si>
+    <t>A11742010200KK13327</t>
+  </si>
+  <si>
+    <t>133-27</t>
+  </si>
+  <si>
+    <t>Kukko-133-27-Llave fija de golpe DIN 133 (27 x 180 mm)</t>
+  </si>
+  <si>
+    <t>4021176854804</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P02</t>
+  </si>
+  <si>
+    <t>A11742010300KK13330</t>
+  </si>
+  <si>
+    <t>133-30</t>
+  </si>
+  <si>
+    <t>Kukko-133-30-Llave fija de golpe DIN 133 (30 x 190 mm)</t>
+  </si>
+  <si>
+    <t>4021176854989</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P03</t>
+  </si>
+  <si>
+    <t>A11742010400KK13332</t>
+  </si>
+  <si>
+    <t>133-32</t>
+  </si>
+  <si>
+    <t>Kukko-133-32-Llave fija de golpe DIN 133 (32 x 195 mm)</t>
+  </si>
+  <si>
+    <t>4021176855061</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P04</t>
+  </si>
+  <si>
+    <t>A11742010400KK13334</t>
+  </si>
+  <si>
+    <t>133-34</t>
+  </si>
+  <si>
+    <t>Kukko-133-34-Llave fija de golpe DIN 133 (34 x 195 mm)</t>
+  </si>
+  <si>
+    <t>4021176904394</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P05</t>
+  </si>
+  <si>
+    <t>A11742010500KK13336</t>
+  </si>
+  <si>
+    <t>133-36</t>
+  </si>
+  <si>
+    <t>Kukko-133-36-Llave fija de golpe DIN 133 (36 x 210 mm)</t>
+  </si>
+  <si>
+    <t>4021176855146</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P06</t>
+  </si>
+  <si>
+    <t>A11742010600KK13341</t>
+  </si>
+  <si>
+    <t>133-41</t>
+  </si>
+  <si>
+    <t>Kukko-133-41-Llave fija de golpe DIN 133 (41 x 225 mm)</t>
+  </si>
+  <si>
+    <t>4021176855221</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P07</t>
+  </si>
+  <si>
+    <t>A11742010700KK13346</t>
+  </si>
+  <si>
+    <t>133-46</t>
+  </si>
+  <si>
+    <t>Kukko-133-46-Llave fija de golpe DIN 133 (46 x 255 mm)</t>
+  </si>
+  <si>
+    <t>4021176855306</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P08</t>
+  </si>
+  <si>
+    <t>A11742010800KK13350</t>
+  </si>
+  <si>
+    <t>133-50</t>
+  </si>
+  <si>
+    <t>Kukko-133-50-Llave fija de golpe DIN 133 (50 x 280 mm)</t>
+  </si>
+  <si>
+    <t>4021176855481</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P09</t>
+  </si>
+  <si>
+    <t>A11742010900KK13355</t>
+  </si>
+  <si>
+    <t>133-55</t>
+  </si>
+  <si>
+    <t>Kukko-133-55-Llave fija de golpe DIN 133 (55 x 310 mm)</t>
+  </si>
+  <si>
+    <t>4021176855559</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P10</t>
+  </si>
+  <si>
+    <t>A11742011000KK13360</t>
+  </si>
+  <si>
+    <t>133-60</t>
+  </si>
+  <si>
+    <t>Kukko-133-60-Llave fija de golpe DIN 133 (60 x 320 mm)</t>
+  </si>
+  <si>
+    <t>4021176855634</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P11</t>
+  </si>
+  <si>
+    <t>A11742011100KK13365</t>
+  </si>
+  <si>
+    <t>133-65</t>
+  </si>
+  <si>
+    <t>Kukko-133-65-Llave fija de golpe DIN 133 (65 x 350 mm)</t>
+  </si>
+  <si>
+    <t>4021176855719</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P12</t>
+  </si>
+  <si>
+    <t>A11742011200KK13370</t>
+  </si>
+  <si>
+    <t>133-70</t>
+  </si>
+  <si>
+    <t>Kukko-133-70-Llave fija de golpe DIN 133 (70 x 370 mm)</t>
+  </si>
+  <si>
+    <t>4021176855894</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P13</t>
+  </si>
+  <si>
+    <t>A11742011300KK13375</t>
+  </si>
+  <si>
+    <t>133-75</t>
+  </si>
+  <si>
+    <t>Kukko-133-75-Llave fija de golpe DIN 133 (75 x 400 mm)</t>
+  </si>
+  <si>
+    <t>4021176855979</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P14</t>
+  </si>
+  <si>
+    <t>A11742011400KK13380</t>
+  </si>
+  <si>
+    <t>133-80</t>
+  </si>
+  <si>
+    <t>Kukko-133-80-Llave fija de golpe DIN 133 (80 x 405 mm)</t>
+  </si>
+  <si>
+    <t>4021176856051</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P15</t>
+  </si>
+  <si>
+    <t>A11742011500KK13385</t>
+  </si>
+  <si>
+    <t>133-85</t>
+  </si>
+  <si>
+    <t>Kukko-133-85-Llave fija de golpe DIN 133 (85 x 405 mm)</t>
+  </si>
+  <si>
+    <t>4021176856136</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P16</t>
+  </si>
+  <si>
+    <t>A11742011600KK13390</t>
+  </si>
+  <si>
+    <t>133-90</t>
+  </si>
+  <si>
+    <t>Kukko-133-90-Llave fija de golpe DIN 133 (90 x 455 mm)</t>
+  </si>
+  <si>
+    <t>4021176856211</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P17</t>
+  </si>
+  <si>
+    <t>A11742011700KK13395</t>
+  </si>
+  <si>
+    <t>133-95</t>
+  </si>
+  <si>
+    <t>Kukko-133-95-Llave fija de golpe DIN 133 (95 x 455 mm)</t>
+  </si>
+  <si>
+    <t>4021176856396</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P18</t>
+  </si>
+  <si>
+    <t>A11742011800KK133100</t>
+  </si>
+  <si>
+    <t>133-100</t>
+  </si>
+  <si>
+    <t>Kukko-133-100-Llave fija de golpe DIN 133 (100 x 500 mm)</t>
+  </si>
+  <si>
+    <t>4021176856471</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P19</t>
+  </si>
+  <si>
+    <t>A11742011900KK133105</t>
+  </si>
+  <si>
+    <t>133-105</t>
+  </si>
+  <si>
+    <t>Kukko-133-105-Llave fija de golpe DIN 133 (105 x 500 mm)</t>
+  </si>
+  <si>
+    <t>4021176865176</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P20</t>
+  </si>
+  <si>
+    <t>A11742012000KK133110</t>
+  </si>
+  <si>
+    <t>133-110</t>
+  </si>
+  <si>
+    <t>Kukko-133-110-Llave fija de golpe DIN 133 (110 x 500 mm)</t>
+  </si>
+  <si>
+    <t>4021176865183</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P21</t>
+  </si>
+  <si>
+    <t>A11742012100KK133115</t>
+  </si>
+  <si>
+    <t>133-115</t>
+  </si>
+  <si>
+    <t>Kukko-133-115-Llave fija de golpe DIN 133 (115 x 525 mm)</t>
+  </si>
+  <si>
+    <t>4021176865190</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P22</t>
+  </si>
+  <si>
+    <t>A11742012200KK133120</t>
+  </si>
+  <si>
+    <t>133-120</t>
+  </si>
+  <si>
+    <t>Kukko-133-120-Llave fija de golpe DIN 133 (120 x 525 mm)</t>
+  </si>
+  <si>
+    <t>4021176865206</t>
+  </si>
+  <si>
+    <t>P01-07-046-V01-P23</t>
+  </si>
+  <si>
+    <t>A11742012300KK40624</t>
+  </si>
+  <si>
+    <t>406-24</t>
+  </si>
+  <si>
+    <t>Kukko-406-24-Llave de estrella de golpe DIN 7444 (24 x 180 mm)</t>
+  </si>
+  <si>
+    <t>4021176856549</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P01</t>
+  </si>
+  <si>
+    <t>A11742012400KK40627</t>
+  </si>
+  <si>
+    <t>406-27</t>
+  </si>
+  <si>
+    <t>Kukko-406-27-Llave de estrella de golpe DIN 7444 (27 x 180 mm)</t>
+  </si>
+  <si>
+    <t>4021176856624</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P02</t>
+  </si>
+  <si>
+    <t>A11742012500KK40630</t>
+  </si>
+  <si>
+    <t>406-30</t>
+  </si>
+  <si>
+    <t>Kukko-406-30-Llave de estrella de golpe DIN 7444 (30 x 185 mm)</t>
+  </si>
+  <si>
+    <t>4021176856709</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P03</t>
+  </si>
+  <si>
+    <t>A11742012600KK40632</t>
+  </si>
+  <si>
+    <t>406-32</t>
+  </si>
+  <si>
+    <t>Kukko-406-32-Llave de estrella de golpe DIN 7444 (32 x 190 mm)</t>
+  </si>
+  <si>
+    <t>4021176856884</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P04</t>
+  </si>
+  <si>
+    <t>A11742012700KK40636</t>
+  </si>
+  <si>
+    <t>406-36</t>
+  </si>
+  <si>
+    <t>Kukko-406-36-Llave de estrella de golpe DIN 7444 (36 x 195 mm)</t>
+  </si>
+  <si>
+    <t>4021176856969</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P05</t>
+  </si>
+  <si>
+    <t>A11742012800KK40641</t>
+  </si>
+  <si>
+    <t>406-41</t>
+  </si>
+  <si>
+    <t>Kukko-406-41-Llave de estrella de golpe DIN 7444 (41 x 230 mm)</t>
+  </si>
+  <si>
+    <t>4021176857041</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P06</t>
+  </si>
+  <si>
+    <t>A11742012900KK40646</t>
+  </si>
+  <si>
+    <t>406-46</t>
+  </si>
+  <si>
+    <t>Kukko-406-46-Llave de estrella de golpe DIN 7444 (46 x 235 mm)</t>
+  </si>
+  <si>
+    <t>4021176857126</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P07</t>
+  </si>
+  <si>
+    <t>A11742013000KK40650</t>
+  </si>
+  <si>
+    <t>406-50</t>
+  </si>
+  <si>
+    <t>Kukko-406-50-Llave de estrella de golpe DIN 7444 (50 x 240 mm)</t>
+  </si>
+  <si>
+    <t>4021176857201</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P08</t>
+  </si>
+  <si>
+    <t>A11742013100KK40655</t>
+  </si>
+  <si>
+    <t>406-55</t>
+  </si>
+  <si>
+    <t>Kukko-406-55-Llave de estrella de golpe DIN 7444 (55 x 270 mm)</t>
+  </si>
+  <si>
+    <t>4021176857386</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P09</t>
+  </si>
+  <si>
+    <t>A11742013200KK40660</t>
+  </si>
+  <si>
+    <t>406-60</t>
+  </si>
+  <si>
+    <t>Kukko-406-60-Llave de estrella de golpe DIN 7444 (60 x 270 mm)</t>
+  </si>
+  <si>
+    <t>4021176857461</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P10</t>
+  </si>
+  <si>
+    <t>A11742013300KK40665</t>
+  </si>
+  <si>
+    <t>406-65</t>
+  </si>
+  <si>
+    <t>Kukko-406-65-Llave de estrella de golpe DIN 7444 (65 x 280 mm)</t>
+  </si>
+  <si>
+    <t>4021176857539</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P11</t>
+  </si>
+  <si>
+    <t>A11742013400KK40670</t>
+  </si>
+  <si>
+    <t>406-70</t>
+  </si>
+  <si>
+    <t>Kukko-406-70-Llave de estrella de golpe DIN 7444 (70 x 330 mm)</t>
+  </si>
+  <si>
+    <t>4021176857614</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P12</t>
+  </si>
+  <si>
+    <t>A11742013500KK40675</t>
+  </si>
+  <si>
+    <t>406-75</t>
+  </si>
+  <si>
+    <t>Kukko-406-75-Llave de estrella de golpe DIN 7444 (75 x 330 mm)</t>
+  </si>
+  <si>
+    <t>4021176857799</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P13</t>
+  </si>
+  <si>
+    <t>A11742013600KK40680</t>
+  </si>
+  <si>
+    <t>406-80</t>
+  </si>
+  <si>
+    <t>Kukko-406-80-Llave de estrella de golpe DIN 7444 (80 x 345 mm)</t>
+  </si>
+  <si>
+    <t>4021176857874</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P14</t>
+  </si>
+  <si>
+    <t>A11742013700KK40685</t>
+  </si>
+  <si>
+    <t>406-85</t>
+  </si>
+  <si>
+    <t>Kukko-406-85-Llave de estrella de golpe DIN 7444 (85 x 380 mm)</t>
+  </si>
+  <si>
+    <t>4021176857959</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P15</t>
+  </si>
+  <si>
+    <t>A11742013800KK40690</t>
+  </si>
+  <si>
+    <t>406-90</t>
+  </si>
+  <si>
+    <t>Kukko-406-90-Llave de estrella de golpe DIN 7444 (90 x 380 mm)</t>
+  </si>
+  <si>
+    <t>4021176858031</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P16</t>
+  </si>
+  <si>
+    <t>A11742013900KK40695</t>
+  </si>
+  <si>
+    <t>406-95</t>
+  </si>
+  <si>
+    <t>Kukko-406-95-Llave de estrella de golpe DIN 7444 (95 x 380 mm)</t>
+  </si>
+  <si>
+    <t>4021176858116</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P17</t>
+  </si>
+  <si>
+    <t>A11742014000KK406100</t>
+  </si>
+  <si>
+    <t>406-100</t>
+  </si>
+  <si>
+    <t>Kukko-406-100-Llave de estrella de golpe DIN 7444 (100 x 430 mm)</t>
+  </si>
+  <si>
+    <t>4021176858291</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P18</t>
+  </si>
+  <si>
+    <t>A11742014100KK406105</t>
+  </si>
+  <si>
+    <t>406-105</t>
+  </si>
+  <si>
+    <t>Kukko-406-105-Llave de estrella de golpe DIN 7444 (105 x 430 mm)</t>
+  </si>
+  <si>
+    <t>4021176858376</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P19</t>
+  </si>
+  <si>
+    <t>A11742014200KK406110</t>
+  </si>
+  <si>
+    <t>406-110</t>
+  </si>
+  <si>
+    <t>Kukko-406-110-Llave de estrella de golpe DIN 7444 (110 x 430 mm)</t>
+  </si>
+  <si>
+    <t>4021176858451</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P20</t>
+  </si>
+  <si>
+    <t>A11742014300KK406115</t>
+  </si>
+  <si>
+    <t>406-115</t>
+  </si>
+  <si>
+    <t>Kukko-406-115-Llave de estrella de golpe DIN 7444 (115 x 430 mm)</t>
+  </si>
+  <si>
+    <t>4021176858529</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P21</t>
+  </si>
+  <si>
+    <t>A11742014400KK406120</t>
+  </si>
+  <si>
+    <t>406-120</t>
+  </si>
+  <si>
+    <t>Kukko-406-120-Llave de estrella de golpe DIN 7444 (120 x 482 mm)</t>
+  </si>
+  <si>
+    <t>4021176858604</t>
+  </si>
+  <si>
+    <t>P01-07-046-V02-P22</t>
+  </si>
+  <si>
+    <t>A11722035R84KK621355</t>
+  </si>
+  <si>
+    <t>621355</t>
+  </si>
+  <si>
+    <t>Kukko-621355-Husillo mecánico para extractores de rodamientos (21x355 mm)</t>
+  </si>
+  <si>
+    <t>4021176236228</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P29</t>
+  </si>
+  <si>
+    <t>A11722035R90KK623260</t>
+  </si>
+  <si>
+    <t>623260</t>
+  </si>
+  <si>
+    <t>Kukko-623260-Husillo mecánico para extractores de rodamientos (23x260 mm)</t>
+  </si>
+  <si>
+    <t>4021176113123</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P31</t>
+  </si>
+  <si>
+    <t>A11722035R92KK623325</t>
+  </si>
+  <si>
+    <t>623325</t>
+  </si>
+  <si>
+    <t>Kukko-623325-Husillo mecánico para extractores de rodamientos (23x325 mm)</t>
+  </si>
+  <si>
+    <t>4021176125263</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P32</t>
+  </si>
+  <si>
+    <t>A11722013545KK203010</t>
+  </si>
+  <si>
+    <t>K-2030-10</t>
+  </si>
+  <si>
+    <t>Kukko-K-2030-10-Juego de extractores de rodamientos universales de 2 y 3 patas estándar (120-130 x 100-350 mm)</t>
+  </si>
+  <si>
+    <t>4021176974748</t>
+  </si>
+  <si>
+    <t>P01-07-009-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722013546KK203020</t>
+  </si>
+  <si>
+    <t>K-2030-20</t>
+  </si>
+  <si>
+    <t>Kukko-K-2030-20-Juego de extractores de rodamientos universales de 2 y 3 patas (200 x 150-600 mm)</t>
+  </si>
+  <si>
+    <t>4021176161360</t>
+  </si>
+  <si>
+    <t>P01-07-009-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722017701KKK20302</t>
+  </si>
+  <si>
+    <t>K-2030-20-S</t>
+  </si>
+  <si>
+    <t>Kukko-K-2030-20-S-Juego de extractores de rodamientos de 2 y 3 patas para espacios angostos (200 x 150-450 mm)</t>
+  </si>
+  <si>
+    <t>4021176123276</t>
+  </si>
+  <si>
+    <t>P01-07-010-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722035R37KK1V100P</t>
+  </si>
+  <si>
+    <t>1-V-100-P</t>
+  </si>
+  <si>
+    <t>Kukko-1-V-100-P-Juego 2 extensiones patas extractores de exterior 20-1/20-10 (100mm)</t>
+  </si>
+  <si>
+    <t>4021176985058</t>
+  </si>
+  <si>
+    <t>P01-07-013-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722035R37KK1V150P</t>
+  </si>
+  <si>
+    <t>1-V-150-P</t>
+  </si>
+  <si>
+    <t>Kukko-1-V-150-P-Juego 2 extensiones patas extractores de exterior 20-1/20-10 (150mm)</t>
+  </si>
+  <si>
+    <t>4021176985089</t>
+  </si>
+  <si>
+    <t>P01-07-013-V01-P02</t>
+  </si>
+  <si>
+    <t>A11722035R37KK2V150P</t>
+  </si>
+  <si>
+    <t>2-V-150-P</t>
+  </si>
+  <si>
+    <t>Kukko-2-V-150-P-Juego de 2 extensiones para patas de extractores de rodamientos 20-2/20-20 (Largo 150 mm)</t>
+  </si>
+  <si>
+    <t>4021176985201</t>
+  </si>
+  <si>
+    <t>P01-07-013-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722035R37KK1V100S</t>
+  </si>
+  <si>
+    <t>1-V-100-S</t>
+  </si>
+  <si>
+    <t>Kukko-1-V-100-S-Juego 3 extensiones patas extractores exterior 30-1/30-10 (100mm)</t>
+  </si>
+  <si>
+    <t>4021176985065</t>
+  </si>
+  <si>
+    <t>P01-07-013-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722035R44KK1V150S</t>
+  </si>
+  <si>
+    <t>1-V-150-S</t>
+  </si>
+  <si>
+    <t>Kukko-1-V-150-S-Juego 3 extensiones patas extractores exterior 30-1/30-10 (150mm)</t>
+  </si>
+  <si>
+    <t>4021176985096</t>
+  </si>
+  <si>
+    <t>P01-07-013-V02-P02</t>
+  </si>
+  <si>
+    <t>A11722035R44KK2V150S</t>
+  </si>
+  <si>
+    <t>2-V-150-S</t>
+  </si>
+  <si>
+    <t>Kukko-2-V-150-S-Juego de 3 extensiones para patas de extractores de rodamientos 30-2/30-20 (Largo 150 mm)</t>
+  </si>
+  <si>
+    <t>4021176985218</t>
+  </si>
+  <si>
+    <t>P01-07-013-V02-P03</t>
+  </si>
+  <si>
+    <t>A11722035R44KK32191</t>
+  </si>
+  <si>
+    <t>219-1</t>
+  </si>
+  <si>
+    <t>Kukko-219-1-Abrazadera lateral para extractores de rodamientos de 2 patas 20-1/20-10 (40-190 mm)</t>
+  </si>
+  <si>
+    <t>4211767777777</t>
+  </si>
+  <si>
+    <t>P01-07-013-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172203305K441206</t>
+  </si>
+  <si>
+    <t>44-1-206</t>
+  </si>
+  <si>
+    <t>Kukko-44-1-206-Husillo y casquillo interior del travesaño para extractores de rodamientos 44-1 y 45-1</t>
+  </si>
+  <si>
+    <t>4021176000720</t>
+  </si>
+  <si>
+    <t>P01-07-020-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172203306K442206</t>
+  </si>
+  <si>
+    <t>44-2-206</t>
+  </si>
+  <si>
+    <t>Kukko-44-2-206-Husillo y casquillo interior del travesaño para extractores de rodamientos 44-2 y 45-2</t>
+  </si>
+  <si>
+    <t>4021176442261</t>
+  </si>
+  <si>
+    <t>P01-07-020-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172203307K443206</t>
+  </si>
+  <si>
+    <t>44-3-206</t>
+  </si>
+  <si>
+    <t>Kukko-44-3-206-Husillo y casquillo interior del travesaño para extractores de rodamientos 44-3 y 45-3</t>
+  </si>
+  <si>
+    <t>4021176443268</t>
+  </si>
+  <si>
+    <t>P01-07-020-V02-P03</t>
+  </si>
+  <si>
+    <t>A1172203308K444206</t>
+  </si>
+  <si>
+    <t>44-4-206</t>
+  </si>
+  <si>
+    <t>Kukko-44-4-206-Husillo y casquillo interior del travesaño para extractores de rodamientos 44-4 y 45-4</t>
+  </si>
+  <si>
+    <t>4021176881534</t>
+  </si>
+  <si>
+    <t>P01-07-020-V02-P04</t>
+  </si>
+  <si>
+    <t>A1172203309K445206</t>
+  </si>
+  <si>
+    <t>44-5-206</t>
+  </si>
+  <si>
+    <t>Kukko-44-5-206-Husillo y casquillo interior del travesaño para extractores de rodamientos 44-5 y 45-5</t>
+  </si>
+  <si>
+    <t>4021176881558</t>
+  </si>
+  <si>
+    <t>P01-07-020-V02-P05</t>
+  </si>
+  <si>
+    <t>A1172203309K446206</t>
+  </si>
+  <si>
+    <t>44-6-206</t>
+  </si>
+  <si>
+    <t>Kukko-44-6-206-Husillo y casquillo interior del travesaño para extractores de rodamientos 44-6 y 45-6</t>
+  </si>
+  <si>
+    <t>4021176000713</t>
+  </si>
+  <si>
+    <t>P01-07-020-V02-P06</t>
+  </si>
+  <si>
+    <t>A11722035R85KK623230</t>
+  </si>
+  <si>
+    <t>623230</t>
+  </si>
+  <si>
+    <t>Kukko-623230-Husillo mecánico para extractores de rodamientos (23x230 mm)</t>
+  </si>
+  <si>
+    <t>4021176074684</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P30</t>
+  </si>
+  <si>
+    <t>A11722036R01KK626300</t>
+  </si>
+  <si>
+    <t>626300</t>
+  </si>
+  <si>
+    <t>Kukko-626300-Husillo mecánico para extractores de rodamientos (26x300 mm)</t>
+  </si>
+  <si>
+    <t>4021176765360</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P34</t>
+  </si>
+  <si>
+    <t>A11722036R02KK626400</t>
+  </si>
+  <si>
+    <t>626400</t>
+  </si>
+  <si>
+    <t>Kukko-626400-Husillo mecánico para extractores de rodamientos (26x400 mm)</t>
+  </si>
+  <si>
+    <t>4021176125423</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P35</t>
+  </si>
+  <si>
+    <t>A11722035R39KK1130</t>
+  </si>
+  <si>
+    <t>633400</t>
+  </si>
+  <si>
+    <t>Kukko-633400-Husillo mecánico para extractores de rodamientos (33x400 mm)</t>
+  </si>
+  <si>
+    <t>4021176765384</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P37</t>
+  </si>
+  <si>
+    <t>A11722036R10KK633500</t>
+  </si>
+  <si>
+    <t>633500</t>
+  </si>
+  <si>
+    <t>Kukko-633500-Husillo mecánico para extractores de rodamientos (33x500 mm)</t>
+  </si>
+  <si>
+    <t>4021176893452</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P38</t>
+  </si>
+  <si>
+    <t>A11722036R12KK633600</t>
+  </si>
+  <si>
+    <t>633600</t>
+  </si>
+  <si>
+    <t>Kukko-633600-Husillo mecánico para extractores de rodamientos (33x600 mm)</t>
+  </si>
+  <si>
+    <t>4021176866388</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P39</t>
+  </si>
+  <si>
+    <t>A11722035R58KK616220</t>
+  </si>
+  <si>
+    <t>616220</t>
+  </si>
+  <si>
+    <t>Kukko-616220-Husillo mecánico para extractores de rodamientos (16x220 mm)</t>
+  </si>
+  <si>
+    <t>4021176420856</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P17</t>
+  </si>
+  <si>
+    <t>A11722021885KK203010</t>
+  </si>
+  <si>
+    <t>K-2030-10+</t>
+  </si>
+  <si>
+    <t>Kukko-K-2030-10+-Juego de extractor de rodamientos universales de 2 y 3 patas con ajuste rápido (120-130 x 100-350 mm)</t>
+  </si>
+  <si>
+    <t>4021176001697</t>
+  </si>
+  <si>
+    <t>P01-07-010-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722035R36KM195E</t>
+  </si>
+  <si>
+    <t>1-95-E</t>
+  </si>
+  <si>
+    <t>Kukko-1-95-E-Pata espacios angostos con regulación rápida y uña estrecha para extractores de rodamientos -1, -10 (100 mm)</t>
+  </si>
+  <si>
+    <t>4021176321597</t>
+  </si>
+  <si>
+    <t>P01-07-012-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172203540K1201</t>
+  </si>
+  <si>
+    <t>120-1</t>
+  </si>
+  <si>
+    <t>Kukko-120-1-Extractor de rodamientos universal de 2 patas Vario (100 x 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176918551</t>
+  </si>
+  <si>
+    <t>P01-07-022-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172203545K12010</t>
+  </si>
+  <si>
+    <t>120-10</t>
+  </si>
+  <si>
+    <t>Kukko-120-10-Extractor de rodamientos universal de 2 patas Vario (150 x 100 mm)</t>
+  </si>
+  <si>
+    <t>4021176918599</t>
+  </si>
+  <si>
+    <t>P01-07-022-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172203548K1202</t>
+  </si>
+  <si>
+    <t>120-2</t>
+  </si>
+  <si>
+    <t>Kukko-120-2-Extractor de rodamientos universal de 2 patas Vario (150 x 150 mm)</t>
+  </si>
+  <si>
+    <t>4021176918636</t>
+  </si>
+  <si>
+    <t>P01-07-022-V02-P03</t>
+  </si>
+  <si>
+    <t>A1172203550K12020</t>
+  </si>
+  <si>
+    <t>120-20</t>
+  </si>
+  <si>
+    <t>Kukko-120-20-Extractor de rodamientos universal de 2 patas Vario (250 x 150 mm)</t>
+  </si>
+  <si>
+    <t>4021176918674</t>
+  </si>
+  <si>
+    <t>P01-07-022-V02-P04</t>
+  </si>
+  <si>
+    <t>A1172203552K1203</t>
+  </si>
+  <si>
+    <t>120-3</t>
+  </si>
+  <si>
+    <t>Kukko-120-3-Extractor de rodamientos universal de 2 patas Vario (250 x 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176918711</t>
+  </si>
+  <si>
+    <t>P01-07-022-V02-P05</t>
+  </si>
+  <si>
+    <t>A1172203554K12030</t>
+  </si>
+  <si>
+    <t>120-30</t>
+  </si>
+  <si>
+    <t>Kukko-120-30-Extractor de rodamientos universal de 2 patas Vario (350 x 200 mm)</t>
+  </si>
+  <si>
+    <t>4021176918759</t>
+  </si>
+  <si>
+    <t>P01-07-022-V02-P06</t>
+  </si>
+  <si>
+    <t>A1172204610KK2202</t>
+  </si>
+  <si>
+    <t>22-0-2-100</t>
+  </si>
+  <si>
+    <t>Kukko-22-0-2-100-Peso adicional de 3 kg para martillo deslizante 22-0-2</t>
+  </si>
+  <si>
+    <t>4021176111211</t>
+  </si>
+  <si>
+    <t>P01-07-025-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172204655KKK16</t>
+  </si>
+  <si>
+    <t>K-16</t>
+  </si>
+  <si>
+    <t>Kukko-K-16-Juego de extractor para camisas de cilindro (Ø 60-155 mm)</t>
+  </si>
+  <si>
+    <t>4021176161506</t>
+  </si>
+  <si>
+    <t>P01-07-026-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172204850KK22AE</t>
+  </si>
+  <si>
+    <t>K-22-A-E</t>
+  </si>
+  <si>
+    <t>Kukko-K-22-A-E-Juego para extraer rodamientos interiores de espacios angostos (4,8-16 mm)</t>
+  </si>
+  <si>
+    <t>4021176140471</t>
+  </si>
+  <si>
+    <t>P01-07-027-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172204855KK22BE</t>
+  </si>
+  <si>
+    <t>K-22-B-E</t>
+  </si>
+  <si>
+    <t>Kukko-K-22-B-E-Juego para extraer rodamientos interiores de espacios angostos (12-34 mm)</t>
+  </si>
+  <si>
+    <t>4021176039270</t>
+  </si>
+  <si>
+    <t>P01-07-027-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172204858KK22CE</t>
+  </si>
+  <si>
+    <t>K-22-C-E</t>
+  </si>
+  <si>
+    <t>Kukko-K-22-C-E-Juego para extraer rodamientos interiores de espacios angostos (4,8-34 mm)</t>
+  </si>
+  <si>
+    <t>4021176140402</t>
+  </si>
+  <si>
+    <t>P01-07-027-V01-P03</t>
+  </si>
+  <si>
+    <t>A1172205601KK18003A</t>
+  </si>
+  <si>
+    <t>18-003A</t>
+  </si>
+  <si>
+    <t>Kukko-18-003A-Adaptadores roscados para dispositivos de extracción (M3 x M10 para dispositivo : 18-0, 18-1)</t>
+  </si>
+  <si>
+    <t>4021176788406</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172205602KK18004A</t>
+  </si>
+  <si>
+    <t>18-004A</t>
+  </si>
+  <si>
+    <t>Kukko-18-004A-Adaptadores roscados para dispositivos de extracción (M4 x M10 para dispositivo : 18-0, 18-1)</t>
+  </si>
+  <si>
+    <t>4021176337383</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172205603KK18005A</t>
+  </si>
+  <si>
+    <t>18-005A</t>
+  </si>
+  <si>
+    <t>Kukko-18-005A-Adaptadores roscados para dispositivos de extracción (M5 x M10 para dispositivo : 18-0, 18-1)</t>
+  </si>
+  <si>
+    <t>4021176337468</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P03</t>
+  </si>
+  <si>
+    <t>A1172205604KK18006A</t>
+  </si>
+  <si>
+    <t>18-006A</t>
+  </si>
+  <si>
+    <t>Kukko-18-006A-Adaptadores roscados para dispositivos de extracción (M6 x M10 para dispositivo : 18-0, 18-1)</t>
+  </si>
+  <si>
+    <t>4021176337536</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P04</t>
+  </si>
+  <si>
+    <t>A1172205605KK18008A</t>
+  </si>
+  <si>
+    <t>18-008A</t>
+  </si>
+  <si>
+    <t>Kukko-18-008A-Adaptadores roscados para dispositivos de extracción (M8 x M10 para dispositivo : 18-0, 18-1)</t>
+  </si>
+  <si>
+    <t>4021176337611</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P05</t>
+  </si>
+  <si>
+    <t>A1172205606KK18010A</t>
+  </si>
+  <si>
+    <t>18-010A</t>
+  </si>
+  <si>
+    <t>Kukko-18-010A-Adaptadores roscados para dispositivos de extracción (M10 x M10 para dispositivo : 18-0, 18-1)</t>
+  </si>
+  <si>
+    <t>4021176337796</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P06</t>
+  </si>
+  <si>
+    <t>A1172205607KK18012A</t>
+  </si>
+  <si>
+    <t>18-012A</t>
+  </si>
+  <si>
+    <t>Kukko-18-012A-Adaptadores roscados para dispositivos de extracción (M12 x M10 para dispositivo : 18-0, 18-1)</t>
+  </si>
+  <si>
+    <t>4021176337871</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P07</t>
+  </si>
+  <si>
+    <t>A1172205608KK18016A</t>
+  </si>
+  <si>
+    <t>18-016A</t>
+  </si>
+  <si>
+    <t>Kukko-18-016A-Adaptadores roscados para dispositivos de extracción (M16 x M10 para dispositivo : 18-0, 18-1)</t>
+  </si>
+  <si>
+    <t>4021176788574</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P08</t>
+  </si>
+  <si>
+    <t>A1172205609KK18208A</t>
+  </si>
+  <si>
+    <t>18-208A</t>
+  </si>
+  <si>
+    <t>Kukko-18-208A-Adaptadores roscados para dispositivos de extracción (M8 x M14x1,5 para dispositivo : 18-2)</t>
+  </si>
+  <si>
+    <t>4021176337956</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P09</t>
+  </si>
+  <si>
+    <t>A1172205610KK18210A</t>
+  </si>
+  <si>
+    <t>18-210A</t>
+  </si>
+  <si>
+    <t>Kukko-18-210A-Adaptadores roscados para dispositivos de extracción (M10 x M14x1,5 para dispositivo : 18-2)</t>
+  </si>
+  <si>
+    <t>4021176338113</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P10</t>
+  </si>
+  <si>
+    <t>A1172205611KK18212A</t>
+  </si>
+  <si>
+    <t>18-212A</t>
+  </si>
+  <si>
+    <t>Kukko-18-212A-Adaptadores roscados para dispositivos de extracción (M12 x M14x1,5 para dispositivo : 18-2)</t>
+  </si>
+  <si>
+    <t>4021176338298</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P11</t>
+  </si>
+  <si>
+    <t>A1172205612KK18214A</t>
+  </si>
+  <si>
+    <t>18-214A</t>
+  </si>
+  <si>
+    <t>Kukko-18-214A-Adaptadores roscados para dispositivos de extracción (M14 x M14x1,5 para dispositivo : 18-2)</t>
+  </si>
+  <si>
+    <t>4021176338373</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P12</t>
+  </si>
+  <si>
+    <t>A1172205613KK18216A</t>
+  </si>
+  <si>
+    <t>18-216A</t>
+  </si>
+  <si>
+    <t>Kukko-18-216A-Adaptadores roscados para dispositivos de extracción (M16 x M14x1,5 para dispositivo : 18-2)</t>
+  </si>
+  <si>
+    <t>4021176338458</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P13</t>
+  </si>
+  <si>
+    <t>A1172205614KK18218A</t>
+  </si>
+  <si>
+    <t>18-218A</t>
+  </si>
+  <si>
+    <t>Kukko-18-218A-Adaptadores roscados para dispositivos de extracción (M18 x M14x1,5 para dispositivo : 18-2)</t>
+  </si>
+  <si>
+    <t>4021176338526</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P14</t>
+  </si>
+  <si>
+    <t>A1172205615KK18314A</t>
+  </si>
+  <si>
+    <t>18-314A</t>
+  </si>
+  <si>
+    <t>Kukko-18-314A-Adaptadores roscados para dispositivos de extracción (M14 x M18x1,5 para dispositivo : 18-3)</t>
+  </si>
+  <si>
+    <t>4021176338601</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P15</t>
+  </si>
+  <si>
+    <t>A1172205616KK18316A</t>
+  </si>
+  <si>
+    <t>18-316A</t>
+  </si>
+  <si>
+    <t>Kukko-18-316A-Adaptadores roscados para dispositivos de extracción (M16 x M18x1,5 para dispositivo : 18-3)</t>
+  </si>
+  <si>
+    <t>4021176338786</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P16</t>
+  </si>
+  <si>
+    <t>A1172205617KK18318A</t>
+  </si>
+  <si>
+    <t>18-318A</t>
+  </si>
+  <si>
+    <t>Kukko-18-318A-Adaptadores roscados para dispositivos de extracción (M18 x M18x1,5 para dispositivo : 18-3)</t>
+  </si>
+  <si>
+    <t>4021176338861</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P17</t>
+  </si>
+  <si>
+    <t>A1172205618KK18320A</t>
+  </si>
+  <si>
+    <t>18-320A</t>
+  </si>
+  <si>
+    <t>Kukko-18-320A-Adaptadores roscados para dispositivos de extracción (M20 x M18x1,5 para dispositivo : 18-3)</t>
+  </si>
+  <si>
+    <t>4021176338946</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P18</t>
+  </si>
+  <si>
+    <t>A1172205619KK18322A</t>
+  </si>
+  <si>
+    <t>18-322A</t>
+  </si>
+  <si>
+    <t>Kukko-18-322A-Adaptadores roscados para dispositivos de extracción (M22 x M18x1,5 para dispositivo : 18-3)</t>
+  </si>
+  <si>
+    <t>4021176339028</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P19</t>
+  </si>
+  <si>
+    <t>A1172205620KK18324A</t>
+  </si>
+  <si>
+    <t>18-324A</t>
+  </si>
+  <si>
+    <t>Kukko-18-324A-Adaptadores roscados para dispositivos de extracción (M24 x M18x1,5 para dispositivo : 18-3)</t>
+  </si>
+  <si>
+    <t>4021176339103</t>
+  </si>
+  <si>
+    <t>P01-07-031-V02-P20</t>
+  </si>
+  <si>
+    <t>A11722064410KK542M</t>
+  </si>
+  <si>
+    <t>54-2-M</t>
+  </si>
+  <si>
+    <t>Kukko-54-2-M-Repuesto cuchilla para tronzatuercas 54-2</t>
+  </si>
+  <si>
+    <t>4021176253041</t>
+  </si>
+  <si>
+    <t>P01-07-034-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722064415KK543M</t>
+  </si>
+  <si>
+    <t>54-3-M</t>
+  </si>
+  <si>
+    <t>Kukko-54-3-M-Repuesto cuchilla para tronzatuercas 54-3</t>
+  </si>
+  <si>
+    <t>4021176253126</t>
+  </si>
+  <si>
+    <t>P01-07-034-V04-P02</t>
+  </si>
+  <si>
+    <t>A11722064420KK550M</t>
+  </si>
+  <si>
+    <t>55-0-M</t>
+  </si>
+  <si>
+    <t>Kukko-55-0-M-Repuesto cuchilla para tronzatuercas 55-0</t>
+  </si>
+  <si>
+    <t>4021176252549</t>
+  </si>
+  <si>
+    <t>P01-07-035-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722064425KK551M</t>
+  </si>
+  <si>
+    <t>55-1-M</t>
+  </si>
+  <si>
+    <t>Kukko-55-1-M-Repuesto cuchilla para tronzatuercas 55-1</t>
+  </si>
+  <si>
+    <t>4021176252624</t>
+  </si>
+  <si>
+    <t>P01-07-035-V01-P02</t>
+  </si>
+  <si>
+    <t>A11722064430KK552M</t>
+  </si>
+  <si>
+    <t>55-2-M</t>
+  </si>
+  <si>
+    <t>Kukko-55-2-M-Repuesto cuchilla para tronzatuercas 55-2</t>
+  </si>
+  <si>
+    <t>4021176252709</t>
+  </si>
+  <si>
+    <t>P01-07-035-V01-P03</t>
+  </si>
+  <si>
+    <t>A11722064435KK553M</t>
+  </si>
+  <si>
+    <t>55-3-M</t>
+  </si>
+  <si>
+    <t>Kukko-55-3-M-Repuesto cuchilla para tronzatuercas 55-3</t>
+  </si>
+  <si>
+    <t>4021176252884</t>
+  </si>
+  <si>
+    <t>P01-07-035-V01-P04</t>
+  </si>
+  <si>
+    <t>A11722064440KK554M</t>
+  </si>
+  <si>
+    <t>55-4-M</t>
+  </si>
+  <si>
+    <t>Kukko-55-4-M-Repuesto cuchilla para tronzatuercas 55-4</t>
+  </si>
+  <si>
+    <t>4021176252969</t>
+  </si>
+  <si>
+    <t>P01-07-035-V01-P05</t>
+  </si>
+  <si>
+    <t>A11722064445KK561M</t>
+  </si>
+  <si>
+    <t>56-1-M</t>
+  </si>
+  <si>
+    <t>Kukko-56-1-M-Repuesto cuchilla para tronzatuercas 56-1</t>
+  </si>
+  <si>
+    <t>4021176253201</t>
+  </si>
+  <si>
+    <t>P01-07-035-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722064450KK562M</t>
+  </si>
+  <si>
+    <t>56-2-M</t>
+  </si>
+  <si>
+    <t>Kukko-56-2-M-Repuesto cuchilla para tronzatuercas 56-2</t>
+  </si>
+  <si>
+    <t>4021176253386</t>
+  </si>
+  <si>
+    <t>P01-07-035-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722064455KK563M</t>
+  </si>
+  <si>
+    <t>56-3-M</t>
+  </si>
+  <si>
+    <t>Kukko-56-3-M-Repuesto cuchilla para tronzatuercas 56-3</t>
+  </si>
+  <si>
+    <t>4021176111518</t>
+  </si>
+  <si>
+    <t>P01-07-035-V03-P03</t>
+  </si>
+  <si>
+    <t>A1172206937KK38</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Kukko-38-Extractor universal de cubos de ruedas (Ø 250 mm)</t>
+  </si>
+  <si>
+    <t>4021176014383</t>
+  </si>
+  <si>
+    <t>P01-07-039-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172206938KK381</t>
+  </si>
+  <si>
+    <t>38-1</t>
+  </si>
+  <si>
+    <t>Kukko-38-1-Gancho de extracción individual para extractor 38</t>
+  </si>
+  <si>
+    <t>4021176014468</t>
+  </si>
+  <si>
+    <t>P01-07-039-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172206934KK10M</t>
+  </si>
+  <si>
+    <t>10-M</t>
+  </si>
+  <si>
+    <t>Kukko-10-M-Extractor universal de cubos de ruedas (Ø 350 mm)</t>
+  </si>
+  <si>
+    <t>4021176862311</t>
+  </si>
+  <si>
+    <t>P01-07-039-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172206940KK1452</t>
+  </si>
+  <si>
+    <t>145-2</t>
+  </si>
+  <si>
+    <t>Kukko-145-2-Extensor para piezas de dirección y suspensión (75 mm x M10)</t>
+  </si>
+  <si>
+    <t>4021176123337</t>
+  </si>
+  <si>
+    <t>P01-07-039-V04-P02</t>
+  </si>
+  <si>
+    <t>A1172206940KK1453</t>
+  </si>
+  <si>
+    <t>145-3</t>
+  </si>
+  <si>
+    <t>Kukko-145-3-Extensor para piezas de dirección y suspensión (90 mm x M12)</t>
+  </si>
+  <si>
+    <t>4021176001420</t>
+  </si>
+  <si>
+    <t>P01-07-039-V05-P01</t>
+  </si>
+  <si>
+    <t>A11722070060KK2200</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>Kukko-2200-Juego de 4 rascadores Suaves</t>
+  </si>
+  <si>
+    <t>4021176001611</t>
+  </si>
+  <si>
+    <t>P01-07-040-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722070070KK22001</t>
+  </si>
+  <si>
+    <t>2200-1</t>
+  </si>
+  <si>
+    <t>Kukko-2200-1-Rascador suave (22x60 mm)</t>
+  </si>
+  <si>
+    <t>4021176324284</t>
+  </si>
+  <si>
+    <t>P01-07-040-V02-P02</t>
+  </si>
+  <si>
+    <t>A11722070080KK22002</t>
+  </si>
+  <si>
+    <t>2200-2</t>
+  </si>
+  <si>
+    <t>Kukko-2200-2-Rascador suave (22x80 mm)</t>
+  </si>
+  <si>
+    <t>4021176324291</t>
+  </si>
+  <si>
+    <t>P01-07-040-V02-P03</t>
+  </si>
+  <si>
+    <t>A11722070090KK22003</t>
+  </si>
+  <si>
+    <t>2200-3</t>
+  </si>
+  <si>
+    <t>Kukko-2200-3-Rascador suave (22x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176324307</t>
+  </si>
+  <si>
+    <t>P01-07-040-V02-P04</t>
+  </si>
+  <si>
+    <t>A11722070095KK22004</t>
+  </si>
+  <si>
+    <t>2200-4</t>
+  </si>
+  <si>
+    <t>Kukko-2200-4-Rascador suave (28x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176324314</t>
+  </si>
+  <si>
+    <t>P01-07-040-V02-P05</t>
+  </si>
+  <si>
+    <t>A11722070098KK1424</t>
+  </si>
+  <si>
+    <t>K-142/4</t>
+  </si>
+  <si>
+    <t>Kukko-K-142/4-Juego universal de extractor de brazos de limpiaparabrisas</t>
+  </si>
+  <si>
+    <t>4021176039232</t>
+  </si>
+  <si>
+    <t>P01-07-040-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172206903KK204V</t>
+  </si>
+  <si>
+    <t>204-V</t>
+  </si>
+  <si>
+    <t>Kukko-204-V-Extractor de 2 brazos para el anillo interior del cojinete \"Cobra\"</t>
+  </si>
+  <si>
+    <t>4021176974533</t>
+  </si>
+  <si>
+    <t>P01-07-041-V02-P01</t>
+  </si>
+  <si>
+    <t>A117220716010KK12954</t>
+  </si>
+  <si>
+    <t>129-5-45</t>
+  </si>
+  <si>
+    <t>Kukko-129-5-45-Extractor de rótulas para camiones pesados y autobuses de piso bajo (35-45 mm)</t>
+  </si>
+  <si>
+    <t>4021176333316</t>
+  </si>
+  <si>
+    <t>P01-07-043-V05-P01</t>
+  </si>
+  <si>
+    <t>A117220716010KK12H10</t>
+  </si>
+  <si>
+    <t>129-5-45-H10</t>
+  </si>
+  <si>
+    <t>Kukko-129-5-45-H10-Extractor de rótulas camiones hidráulico (10 t)</t>
+  </si>
+  <si>
+    <t>4021176333361</t>
+  </si>
+  <si>
+    <t>P01-07-043-V06-P01</t>
+  </si>
+  <si>
+    <t>A117220716010KK12H20</t>
+  </si>
+  <si>
+    <t>129-5-45-H20</t>
+  </si>
+  <si>
+    <t>Kukko-129-5-45-H20-Extractor de rótulas camiones hidráulico (20 t)</t>
+  </si>
+  <si>
+    <t>4021176333422</t>
+  </si>
+  <si>
+    <t>P01-07-043-V06-P02</t>
+  </si>
+  <si>
+    <t>A117220716010KKG256</t>
+  </si>
+  <si>
+    <t>GOLIATH-256</t>
+  </si>
+  <si>
+    <t>Kukko-GOLIATH-256-Extractor de rodamientos hidráulico móvil (20 t)</t>
+  </si>
+  <si>
+    <t>4021176102714</t>
+  </si>
+  <si>
+    <t>P01-07-044-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172207160110KKG356</t>
+  </si>
+  <si>
+    <t>GOLIATH-356</t>
+  </si>
+  <si>
+    <t>Kukko-GOLIATH-356-Extractor de rodamientos hidráulico móvil (30 t)</t>
+  </si>
+  <si>
+    <t>4021176102752</t>
+  </si>
+  <si>
+    <t>P01-07-044-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172207160110KKG556</t>
+  </si>
+  <si>
+    <t>GOLIATH-556</t>
+  </si>
+  <si>
+    <t>Kukko-GOLIATH-556-Extractor de rodamientos hidráulico móvil (50 t)</t>
+  </si>
+  <si>
+    <t>4021176102783</t>
+  </si>
+  <si>
+    <t>P01-07-044-V02-P03</t>
+  </si>
+  <si>
+    <t>A1172207160130KKG218</t>
+  </si>
+  <si>
+    <t>GOLIATH-218</t>
+  </si>
+  <si>
+    <t>Kukko-GOLIATH-218-Separador de rodamientos hidráulico móvil (15 t)</t>
+  </si>
+  <si>
+    <t>4021176102707</t>
+  </si>
+  <si>
+    <t>P01-07-044-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172207160150KKG318</t>
+  </si>
+  <si>
+    <t>GOLIATH-318</t>
+  </si>
+  <si>
+    <t>Kukko-GOLIATH-318-Separador de rodamientos hidráulico móvil (20 t)</t>
+  </si>
+  <si>
+    <t>4021176102745</t>
+  </si>
+  <si>
+    <t>P01-07-044-V03-P02</t>
+  </si>
+  <si>
+    <t>A1172207160170KKG518</t>
+  </si>
+  <si>
+    <t>GOLIATH-518</t>
+  </si>
+  <si>
+    <t>Kukko-GOLIATH-518-Separador de rodamientos hidráulico móvil (30 t)</t>
+  </si>
+  <si>
+    <t>4021176102776</t>
+  </si>
+  <si>
+    <t>P01-07-044-V03-P03</t>
+  </si>
+  <si>
+    <t>A1172207160190KKG200</t>
+  </si>
+  <si>
+    <t>GOLIATH-200</t>
+  </si>
+  <si>
+    <t>Kukko-GOLIATH-200-Extractor + separador de rodamientos hidráulico móvil (20 t / 15 t)</t>
+  </si>
+  <si>
+    <t>4021176102691</t>
+  </si>
+  <si>
+    <t>P01-07-044-V04-P01</t>
+  </si>
+  <si>
+    <t>A1172207160210KKG300</t>
+  </si>
+  <si>
+    <t>GOLIATH-300</t>
+  </si>
+  <si>
+    <t>Kukko-GOLIATH-300-Extractor + separador de rodamientos hidráulico móvil (30 t / 20 t)</t>
+  </si>
+  <si>
+    <t>4021176102738</t>
+  </si>
+  <si>
+    <t>P01-07-044-V04-P02</t>
+  </si>
+  <si>
+    <t>A1172207160230KKG500</t>
+  </si>
+  <si>
+    <t>GOLIATH-500</t>
+  </si>
+  <si>
+    <t>Kukko-GOLIATH-500-Extractor + separador de rodamientos hidráulico móvil (50 t / 30 t)</t>
+  </si>
+  <si>
+    <t>4021176102769</t>
+  </si>
+  <si>
+    <t>P01-07-044-V04-P03</t>
+  </si>
+  <si>
+    <t>A1172207790KKY28256</t>
+  </si>
+  <si>
+    <t>Y28-256</t>
+  </si>
+  <si>
+    <t>Kukko-Y28-256-Juego de extractor de rodamientos hidráulico (500 x 300 mm)</t>
+  </si>
+  <si>
+    <t>4021176036811</t>
+  </si>
+  <si>
+    <t>P01-07-045-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172207791KKY38356</t>
+  </si>
+  <si>
+    <t>Y38-356</t>
+  </si>
+  <si>
+    <t>Kukko-Y38-356-Juego de extractor de rodamientos hidráulico (900 x 520 mm)</t>
+  </si>
+  <si>
+    <t>4021176037801</t>
+  </si>
+  <si>
+    <t>P01-07-045-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172207792KKY58556</t>
+  </si>
+  <si>
+    <t>Y58-556</t>
+  </si>
+  <si>
+    <t>Kukko-Y58-556-Juego de extractor de rodamientos hidráulico (1.200 x 700 mm)</t>
+  </si>
+  <si>
+    <t>4021176038631</t>
+  </si>
+  <si>
+    <t>P01-07-045-V01-P03</t>
+  </si>
+  <si>
+    <t>A1172207780KKY28218</t>
+  </si>
+  <si>
+    <t>Y28-218</t>
+  </si>
+  <si>
+    <t>Kukko-Y28-218-Separador y extractor interior hidráulicos (300 x 470 mm)</t>
+  </si>
+  <si>
+    <t>4021176036651</t>
+  </si>
+  <si>
+    <t>P01-07-045-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172207781KKY38318</t>
+  </si>
+  <si>
+    <t>Y38-318</t>
+  </si>
+  <si>
+    <t>Kukko-Y38-318-Separador y extractor interior hidráulicos (420 x 520 mm)</t>
+  </si>
+  <si>
+    <t>4021176037641</t>
+  </si>
+  <si>
+    <t>P01-07-045-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172207782KKY58518</t>
+  </si>
+  <si>
+    <t>Y58-518</t>
+  </si>
+  <si>
+    <t>Kukko-Y58-518-Separador y extractor interior hidráulicos (540 x 660 mm)</t>
+  </si>
+  <si>
+    <t>4021176038891</t>
+  </si>
+  <si>
+    <t>P01-07-045-V02-P03</t>
+  </si>
+  <si>
+    <t>A1172207770KKY28200</t>
+  </si>
+  <si>
+    <t>Y28-200</t>
+  </si>
+  <si>
+    <t>Kukko-Y28-200-Juego universal de extractor de rodamientos hidráulico</t>
+  </si>
+  <si>
+    <t>4021176870828</t>
+  </si>
+  <si>
+    <t>P01-07-045-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172207771KKY38300</t>
+  </si>
+  <si>
+    <t>Y38-300</t>
+  </si>
+  <si>
+    <t>Kukko-Y38-300-Juego universal de extractor de rodamientos hidráulico</t>
+  </si>
+  <si>
+    <t>4021176870835</t>
+  </si>
+  <si>
+    <t>P01-07-045-V03-P02</t>
+  </si>
+  <si>
+    <t>A1172207772KKY58500</t>
+  </si>
+  <si>
+    <t>Y58-500</t>
+  </si>
+  <si>
+    <t>Kukko-Y58-500-Juego universal de extractor de rodamientos hidráulico</t>
+  </si>
+  <si>
+    <t>4021176870842</t>
+  </si>
+  <si>
+    <t>P01-07-045-V03-P03</t>
+  </si>
+  <si>
+    <t>A1172204744KK22A</t>
+  </si>
+  <si>
+    <t>K-22-A</t>
+  </si>
+  <si>
+    <t>Kukko-K-22-A-Juego para extraer rodamientos interiores con puente y martillo deslizante (5-28 mm)</t>
+  </si>
+  <si>
+    <t>4021176039263</t>
+  </si>
+  <si>
+    <t>P01-07-026-V03-P01</t>
+  </si>
+  <si>
+    <t>A1172204747KK22B</t>
+  </si>
+  <si>
+    <t>K-22-B</t>
+  </si>
+  <si>
+    <t>Kukko-K-22-B-Juego para extraer rodamientos interiores con puente y martillo deslizante (28-70 mm)</t>
+  </si>
+  <si>
+    <t>4021176854385</t>
+  </si>
+  <si>
+    <t>P01-07-026-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722051900KKK70C</t>
+  </si>
+  <si>
+    <t>K-70-C</t>
+  </si>
+  <si>
+    <t>Kukko-K-70-C-Juego de extractores de rodamientos de bolas PULLPO</t>
+  </si>
+  <si>
+    <t>4021176019999</t>
+  </si>
+  <si>
+    <t>P01-07-032-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722051910K7001</t>
+  </si>
+  <si>
+    <t>70-01</t>
+  </si>
+  <si>
+    <t>Kukko-70-01-Extractor de rodamientos PULLPO (70-011 a 70-012)</t>
+  </si>
+  <si>
+    <t>4021176908972</t>
+  </si>
+  <si>
+    <t>P01-07-032-V02-P01</t>
+  </si>
+  <si>
+    <t>A11722051920K7002</t>
+  </si>
+  <si>
+    <t>70-02</t>
+  </si>
+  <si>
+    <t>Kukko-70-02-Extractor de rodamientos PULLPO (70-021 a 70-022)</t>
+  </si>
+  <si>
+    <t>4021176909580</t>
+  </si>
+  <si>
+    <t>P01-07-032-V02-P02</t>
+  </si>
+  <si>
+    <t>A11722051930K70011S</t>
+  </si>
+  <si>
+    <t>70-011-S</t>
+  </si>
+  <si>
+    <t>Kukko-70-011-S-Juego de 3 ganchos de extracción PULLPO 011</t>
+  </si>
+  <si>
+    <t>4021176181306</t>
+  </si>
+  <si>
+    <t>P01-07-032-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722051940K70012S</t>
+  </si>
+  <si>
+    <t>70-012-S</t>
+  </si>
+  <si>
+    <t>Kukko-70-012-S-Juego de 3 ganchos de extracción PULLPO 012</t>
+  </si>
+  <si>
+    <t>4021176181313</t>
+  </si>
+  <si>
+    <t>P01-07-032-V03-P02</t>
+  </si>
+  <si>
+    <t>A11722051950K70021S</t>
+  </si>
+  <si>
+    <t>70-021-S</t>
+  </si>
+  <si>
+    <t>Kukko-70-021-S-Juego de 4 ganchos de extracción PULLPO 021</t>
+  </si>
+  <si>
+    <t>4021176181344</t>
+  </si>
+  <si>
+    <t>P01-07-032-V03-P03</t>
+  </si>
+  <si>
+    <t>A11722051960K70022S</t>
+  </si>
+  <si>
+    <t>70-022-S</t>
+  </si>
+  <si>
+    <t>Kukko-70-022-S-Juego de 4 ganchos de extracción PULLPO 022</t>
+  </si>
+  <si>
+    <t>4021176181368</t>
+  </si>
+  <si>
+    <t>P01-07-032-V03-P04</t>
+  </si>
+  <si>
+    <t>A1172A2GE310</t>
+  </si>
+  <si>
+    <t>GE3-10</t>
+  </si>
+  <si>
+    <t>Kukko-GE3-10-Adaptador roscado M3/M10</t>
+  </si>
+  <si>
+    <t>4021176183386</t>
+  </si>
+  <si>
+    <t>ZGENERICO</t>
+  </si>
+  <si>
+    <t>A1172A2GE410</t>
+  </si>
+  <si>
+    <t>GE4-10</t>
+  </si>
+  <si>
+    <t>Kukko-GE4-10-Adaptador roscado M4/M10</t>
+  </si>
+  <si>
+    <t>4021176184383</t>
+  </si>
+  <si>
+    <t>A11722017704KK2030S</t>
+  </si>
+  <si>
+    <t>K-2030-10-S-T</t>
+  </si>
+  <si>
+    <t>Kukko-K-2030-10-S-T-Juego extractores dos y tres patas con ganchos extrafinos</t>
+  </si>
+  <si>
+    <t>4021176852022</t>
+  </si>
+  <si>
+    <t>P01-07-010-V02-P01</t>
+  </si>
+  <si>
+    <t>A1177101010201C</t>
+  </si>
+  <si>
+    <t>20-1+C</t>
+  </si>
+  <si>
+    <t>Kukko-20-1+C-Extractor regulación rápida edición centenario Kukko (90x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176039713</t>
+  </si>
+  <si>
+    <t>ZCATALOGO2024</t>
+  </si>
+  <si>
+    <t>A11771010302010C</t>
+  </si>
+  <si>
+    <t>20-10+C</t>
+  </si>
+  <si>
+    <t>Kukko-20-10+C-Extractor regulación rápida edición centenario Kukko (120x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176039720</t>
+  </si>
+  <si>
+    <t>A1177101050202C</t>
+  </si>
+  <si>
+    <t>20-2+C</t>
+  </si>
+  <si>
+    <t>Kukko-20-2+C-Extractor regulación rápida edición centenario Kukko (160x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176039737</t>
+  </si>
+  <si>
+    <t>A11771010702020C</t>
+  </si>
+  <si>
+    <t>20-20+C</t>
+  </si>
+  <si>
+    <t>Kukko-20-20+C-Extractor regulación rápida edición centenario Kukko (200x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176039744</t>
+  </si>
+  <si>
+    <t>A1177101090203C</t>
+  </si>
+  <si>
+    <t>20-3+C</t>
+  </si>
+  <si>
+    <t>Kukko-20-3+C-Extractor regulación rápida edición centenario Kukko (250x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176039751</t>
+  </si>
+  <si>
+    <t>A1177102105K3010C</t>
+  </si>
+  <si>
+    <t>30-10+C</t>
+  </si>
+  <si>
+    <t>Kukko-30-10+C-KUKKO 30-10+C - Extractor regulación rápida edición centenario Kukko (130x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176039799</t>
+  </si>
+  <si>
+    <t>A1177102110K302C</t>
+  </si>
+  <si>
+    <t>30-2+C</t>
+  </si>
+  <si>
+    <t>Kukko-30-2+C-KUKKO 30-2+C - Extractor regulación rápida edición centenario Kukko (160x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176039805</t>
+  </si>
+  <si>
+    <t>A1177102115K3020C</t>
+  </si>
+  <si>
+    <t>30-20+C</t>
+  </si>
+  <si>
+    <t>Kukko-30-20+C-KUKKO 30-20+C - Extractor regulación rápida edición centenario Kukko (200x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176039812</t>
+  </si>
+  <si>
+    <t>A1177102120K303C</t>
+  </si>
+  <si>
+    <t>30-3+C</t>
+  </si>
+  <si>
+    <t>Kukko-30-3+C-KUKKO 30-3+C - Extractor regulación rápida edición centenario Kukko (250x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176039829</t>
+  </si>
+  <si>
+    <t>A11722035R44KK60017</t>
+  </si>
+  <si>
+    <t>600-17</t>
+  </si>
+  <si>
+    <t>Kukko-600-17-Juego 7 piezas de presión</t>
+  </si>
+  <si>
+    <t>4021176914188</t>
+  </si>
+  <si>
+    <t>P01-07-013-V04-P01</t>
+  </si>
+  <si>
+    <t>A11722036T10K699975</t>
+  </si>
+  <si>
+    <t>699975</t>
+  </si>
+  <si>
+    <t>Kukko-699975-Grasa para husillos de 75 g</t>
+  </si>
+  <si>
+    <t>4021176019876</t>
+  </si>
+  <si>
+    <t>P01-07-016-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172203107KK486122</t>
+  </si>
+  <si>
+    <t>K-486-1-22</t>
+  </si>
+  <si>
+    <t>Kukko-K-486-1-22-Juego extractor comb. 3 brazos con mecanismo de bloqueo</t>
+  </si>
+  <si>
+    <t>4021176181382</t>
+  </si>
+  <si>
+    <t>P01-07-018-V04-P01</t>
+  </si>
+  <si>
+    <t>A1177102900K212EC</t>
+  </si>
+  <si>
+    <t>21-2-E-C</t>
+  </si>
+  <si>
+    <t>Kukko-21-2-E-C-Extractores de interiores para espacios angostos centenario Kukko (Ø 14-19 mm)</t>
+  </si>
+  <si>
+    <t>4021176003684</t>
+  </si>
+  <si>
+    <t>P01-07-024-V05-P01</t>
+  </si>
+  <si>
+    <t>A1177102915K215EC</t>
+  </si>
+  <si>
+    <t>21-5-E-C</t>
+  </si>
+  <si>
+    <t>Kukko-21-5-E-C-Extractores de interiores para espacios angostos centenario Kukko (Ø 34-48 mm)</t>
+  </si>
+  <si>
+    <t>4021176003714</t>
+  </si>
+  <si>
+    <t>ZCATALOGO2025</t>
+  </si>
+  <si>
+    <t>A1177102920K216EC</t>
+  </si>
+  <si>
+    <t>21-6-E-C</t>
+  </si>
+  <si>
+    <t>Kukko-21-6-E-C-Extractores de interiores para espacios angostos centenario Kukko (Ø 48-63 mm)</t>
+  </si>
+  <si>
+    <t>4021176003738</t>
+  </si>
+  <si>
+    <t>A117220716010KK28111</t>
+  </si>
+  <si>
+    <t>YHU-S-Y28-11-1</t>
+  </si>
+  <si>
+    <t>Kukko-YHU-S-Y28-11-1-Extractor hidráulico móvil “DAVID” (20 t)</t>
+  </si>
+  <si>
+    <t>4021176060144</t>
+  </si>
+  <si>
+    <t>P01-07-044-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722073900KK53A</t>
+  </si>
+  <si>
+    <t>53-A</t>
+  </si>
+  <si>
+    <t>Kukko-53-A-Juego de 4 extractores de espárragos (6, 8, 10, 12 mm)</t>
+  </si>
+  <si>
+    <t>4021176222801</t>
+  </si>
+  <si>
+    <t>P01-07-037-V03-P01</t>
+  </si>
+  <si>
+    <t>A1177102126303X</t>
+  </si>
+  <si>
+    <t>30-3x</t>
+  </si>
+  <si>
+    <t>Kukko-30-3x-Extractor 3 patas regulación rápida goma (250x200 mm)</t>
+  </si>
+  <si>
+    <t>4021176041587</t>
+  </si>
+  <si>
+    <t>P01-07-007-V03-P05</t>
+  </si>
+  <si>
+    <t>A11771021253020X</t>
+  </si>
+  <si>
+    <t>30-20x</t>
+  </si>
+  <si>
+    <t>Kukko-30-20x-Extractor 3 patas regulación rápida goma (200x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176041556</t>
+  </si>
+  <si>
+    <t>P01-07-007-V03-P04</t>
+  </si>
+  <si>
+    <t>A1177102124302X</t>
+  </si>
+  <si>
+    <t>30-2x</t>
+  </si>
+  <si>
+    <t>Kukko-30-2x-Extractor 3 patas regulación rápida goma (160x150 mm)</t>
+  </si>
+  <si>
+    <t>4021176041563</t>
+  </si>
+  <si>
+    <t>P01-07-007-V03-P03</t>
+  </si>
+  <si>
+    <t>A11771021233010X</t>
+  </si>
+  <si>
+    <t>30-10x</t>
+  </si>
+  <si>
+    <t>Kukko-30-10x-Extractor 3 patas regulación rápida goma (130x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176041532</t>
+  </si>
+  <si>
+    <t>P01-07-007-V03-P02</t>
+  </si>
+  <si>
+    <t>A1177102122301X</t>
+  </si>
+  <si>
+    <t>30-1x</t>
+  </si>
+  <si>
+    <t>Kukko-30-1x-Extractor 3 patas regulación rápida goma (90x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176041549</t>
   </si>
   <si>
     <t>P01-07-007-V03-P01</t>
   </si>
   <si>
-    <t>A1172201750KK2020SP</t>
-[...218 lines deleted...]
-    <t>4021176463839</t>
+    <t>A11771010909203X</t>
+  </si>
+  <si>
+    <t>20-3x</t>
+  </si>
+  <si>
+    <t>Kukko-20-3x-Extractor 2 patas regulación rápida goma (250x210 mm)</t>
+  </si>
+  <si>
+    <t>4021176041525</t>
+  </si>
+  <si>
+    <t>P01-07-005-V01-P05</t>
+  </si>
+  <si>
+    <t>A117710109082020X</t>
+  </si>
+  <si>
+    <t>20-20x</t>
+  </si>
+  <si>
+    <t>Kukko-20-20x-Extractor 2 patas regulación rápida goma (200x162 mm)</t>
+  </si>
+  <si>
+    <t>4021176041488</t>
+  </si>
+  <si>
+    <t>P01-07-005-V01-P04</t>
+  </si>
+  <si>
+    <t>A11771010907202X</t>
+  </si>
+  <si>
+    <t>20-2x</t>
+  </si>
+  <si>
+    <t>Kukko-20-2x-Extractor 2 patas regulación rápida goma (160x162 mm)</t>
+  </si>
+  <si>
+    <t>4021176041495</t>
+  </si>
+  <si>
+    <t>P01-07-005-V01-P03</t>
+  </si>
+  <si>
+    <t>A117710109062010X</t>
+  </si>
+  <si>
+    <t>20-10x</t>
+  </si>
+  <si>
+    <t>Kukko-20-10x-Extractor 2 patas regulación rápida goma (130x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176041464</t>
+  </si>
+  <si>
+    <t>P01-07-005-V01-P02</t>
+  </si>
+  <si>
+    <t>A11771010905201X</t>
+  </si>
+  <si>
+    <t>20-1x</t>
+  </si>
+  <si>
+    <t>Kukko-20-1x-Extractor 2 patas regulación rápida goma (90x100 mm)</t>
+  </si>
+  <si>
+    <t>4021176041471</t>
+  </si>
+  <si>
+    <t>P01-07-005-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172203110KK4301</t>
+  </si>
+  <si>
+    <t>43-0-1</t>
+  </si>
+  <si>
+    <t>Kukko-43-0-1-Extractor autocentrante de 2 patas para piezas pequeñas (60x50 mm)</t>
+  </si>
+  <si>
+    <t>4021176023330</t>
+  </si>
+  <si>
+    <t>P01-07-019-V01-P01</t>
+  </si>
+  <si>
+    <t>A117710111020STC</t>
+  </si>
+  <si>
+    <t>20-ST+C</t>
+  </si>
+  <si>
+    <t>Kukko-20-ST+C-Juego 5 extractores regulación rápida en caballete expositor retro</t>
+  </si>
+  <si>
+    <t>4021176039768</t>
+  </si>
+  <si>
+    <t>P01-07-006-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722014600KK20ST</t>
+  </si>
+  <si>
+    <t>20-ST</t>
+  </si>
+  <si>
+    <t>Kukko-20-ST-Juego de 5 extractores de rodamientos en caballete expositor</t>
+  </si>
+  <si>
+    <t>4021176010248</t>
+  </si>
+  <si>
+    <t>P01-07-006-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172201530KK20STp</t>
+  </si>
+  <si>
+    <t>20-ST+</t>
+  </si>
+  <si>
+    <t>Kukko-20-ST+-Juego de 5 extractores de rodamientos con regulación rápida en caballete expositor</t>
+  </si>
+  <si>
+    <t>4021176668944</t>
+  </si>
+  <si>
+    <t>A11722017900KK3020T</t>
+  </si>
+  <si>
+    <t>30-20-T</t>
+  </si>
+  <si>
+    <t>Kukko-30-20-T-Surtido básico para industria de extractores de rodamientos universales en panel mural</t>
+  </si>
+  <si>
+    <t>4021176875717</t>
+  </si>
+  <si>
+    <t>P01-07-034-V01-P01</t>
+  </si>
+  <si>
+    <t>A11722017910KWT1IND</t>
+  </si>
+  <si>
+    <t>WT-1-INDUSTRIE</t>
+  </si>
+  <si>
+    <t>Kukko-WT-1-INDUSTRIE-Surtido básico de extractores industriales con ajuste rápido en panel mural</t>
+  </si>
+  <si>
+    <t>4021176003608</t>
+  </si>
+  <si>
+    <t>P01-07-033-V03-P01</t>
+  </si>
+  <si>
+    <t>A11722017700KKK2030S</t>
+  </si>
+  <si>
+    <t>K-2030-10-S</t>
+  </si>
+  <si>
+    <t>Kukko-K-2030-10-S-Juego de extractores de rodamientos de 2 y 3 patas para espacios angostos (120x100-200-250 mm)</t>
+  </si>
+  <si>
+    <t>4021176306181</t>
+  </si>
+  <si>
+    <t>P01-07-009-V04-P01</t>
+  </si>
+  <si>
+    <t>A1181194400T517150K</t>
+  </si>
+  <si>
+    <t>517-150K</t>
+  </si>
+  <si>
+    <t>Kukko-517-150K-Tornillo de apriete/separador a una mano (150x85 mm)</t>
+  </si>
+  <si>
+    <t>4027474039905</t>
+  </si>
+  <si>
+    <t>P01-07-046-V03-P01</t>
+  </si>
+  <si>
+    <t>A1181194410T517300K</t>
+  </si>
+  <si>
+    <t>517-300K</t>
+  </si>
+  <si>
+    <t>Kukko-517-300K-Tornillo de apriete/separador a una mano (300x85 mm)</t>
+  </si>
+  <si>
+    <t>4027474039929</t>
+  </si>
+  <si>
+    <t>P01-07-046-V03-P02</t>
+  </si>
+  <si>
+    <t>A1181194420T517450K</t>
+  </si>
+  <si>
+    <t>517-450K</t>
+  </si>
+  <si>
+    <t>Kukko-517-450K-Tornillo de apriete/separador a una mano (450x85 mm)</t>
+  </si>
+  <si>
+    <t>4027474039943</t>
+  </si>
+  <si>
+    <t>P01-07-046-V03-P03</t>
+  </si>
+  <si>
+    <t>A1181194430T517600K</t>
+  </si>
+  <si>
+    <t>517-600K</t>
+  </si>
+  <si>
+    <t>Kukko-517-600K-Tornillo de apriete/separador a una mano (600x85 mm)</t>
+  </si>
+  <si>
+    <t>4027474039967</t>
+  </si>
+  <si>
+    <t>P01-07-046-V03-P04</t>
+  </si>
+  <si>
+    <t>A11722035R41KK637600</t>
+  </si>
+  <si>
+    <t>637600</t>
+  </si>
+  <si>
+    <t>Kukko-637600-Husillo mecánico para extractores de rodamientos (37x600 mm)</t>
+  </si>
+  <si>
+    <t>4021176169236</t>
+  </si>
+  <si>
+    <t>P01-07-015-V01-P42</t>
+  </si>
+  <si>
+    <t>A1172205320KK1500</t>
+  </si>
+  <si>
+    <t>15-00</t>
+  </si>
+  <si>
+    <t>Kukko-15-00-Separador de rodamientos (Ø 40 mm)</t>
+  </si>
+  <si>
+    <t>4021176101854</t>
+  </si>
+  <si>
+    <t>P01-07-030-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172207390KK535</t>
+  </si>
+  <si>
+    <t>53-5</t>
+  </si>
+  <si>
+    <t>Kukko-53-5-Extractor de esparragos (Ø 5 mm)</t>
+  </si>
+  <si>
+    <t>4021176137860</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172207445KK5314</t>
+  </si>
+  <si>
+    <t>53-14</t>
+  </si>
+  <si>
+    <t>Kukko-53-14-Extractor de esparragos (Ø 14 mm)</t>
+  </si>
+  <si>
+    <t>4021176984563</t>
+  </si>
+  <si>
+    <t>P01-07-037-V02-P07</t>
+  </si>
+  <si>
+    <t>A1172A2218933</t>
+  </si>
+  <si>
+    <t>21-89-33</t>
+  </si>
+  <si>
+    <t>Kukko-21-89-33-Juego de 2 separadores (pequeño y grande) para 21-89</t>
+  </si>
+  <si>
+    <t>4021176218934</t>
+  </si>
+  <si>
+    <t>A1172A2VM11212</t>
+  </si>
+  <si>
+    <t>VM112-12</t>
+  </si>
+  <si>
+    <t>Kukko-VM112-12-Tuerca de conexión para insertos roscados IG G1/2" - IG G1/2" con pasador roscado y arandelas</t>
+  </si>
+  <si>
+    <t>4021176529511</t>
+  </si>
+  <si>
+    <t>A1170021089</t>
+  </si>
+  <si>
+    <t>021089</t>
+  </si>
+  <si>
+    <t>Kukko-021089-Set completo de 3 segmentos de extracción para 21-89</t>
+  </si>
+  <si>
+    <t>4021176245473</t>
+  </si>
+  <si>
+    <t>A1177103550K550C</t>
+  </si>
+  <si>
+    <t>55-0-C</t>
+  </si>
+  <si>
+    <t>Kukko-55-0-C-Tronzatuercas mecánico para tuercas de 04-10 mm Premium</t>
+  </si>
+  <si>
+    <t>4021176021336</t>
+  </si>
+  <si>
+    <t>P01-07-035-V05-P03W</t>
+  </si>
+  <si>
+    <t>A1172204573KK22005</t>
+  </si>
+  <si>
+    <t>22-0-05</t>
+  </si>
+  <si>
+    <t>Kukko-22-0-05-Martillo deslizante con pesa de  0,5 kg</t>
+  </si>
+  <si>
+    <t>4021176283697</t>
+  </si>
+  <si>
+    <t>P01-07-025-V01-P01</t>
+  </si>
+  <si>
+    <t>A1172204582KK22017</t>
+  </si>
+  <si>
+    <t>22-0-17</t>
+  </si>
+  <si>
+    <t>Kukko-22-0-17-Martillo deslizante con pesa de 1,7 kg</t>
+  </si>
+  <si>
+    <t>4021176385087</t>
+  </si>
+  <si>
+    <t>P01-07-025-V01-P02</t>
+  </si>
+  <si>
+    <t>A1172204602KK22050</t>
+  </si>
+  <si>
+    <t>22-0-50</t>
+  </si>
+  <si>
+    <t>Kukko-22-0-50-Martillo deslizante con pesa de 5,0 kg</t>
+  </si>
+  <si>
+    <t>4021176385094</t>
+  </si>
+  <si>
+    <t>P01-07-025-V01-P03</t>
+  </si>
+  <si>
+    <t>A1172A321896</t>
+  </si>
+  <si>
+    <t>21-89-6</t>
+  </si>
+  <si>
+    <t>Kukko-21-89-6-Husillo completo con adaptador rosca hembra para el 21-89</t>
+  </si>
+  <si>
+    <t>4021176218965</t>
+  </si>
+  <si>
+    <t>A1172A3GE1210</t>
+  </si>
+  <si>
+    <t>GE12-10</t>
+  </si>
+  <si>
+    <t>Kukko-GE12-10-Adaptador roscado M12/M10</t>
+  </si>
+  <si>
+    <t>4021176182488</t>
+  </si>
+  <si>
+    <t>A1172A3GE1010</t>
+  </si>
+  <si>
+    <t>GE10-10</t>
+  </si>
+  <si>
+    <t>Kukko-GE10-10-Adaptador roscado M10/M10</t>
+  </si>
+  <si>
+    <t>4021176180460</t>
+  </si>
+  <si>
+    <t>A1172A2GE810</t>
+  </si>
+  <si>
+    <t>GE8-10</t>
+  </si>
+  <si>
+    <t>Kukko-GE8-10-Adaptador roscado M8/M10</t>
+  </si>
+  <si>
+    <t>4021176188428</t>
+  </si>
+  <si>
+    <t>A1172A3GE610</t>
+  </si>
+  <si>
+    <t>GE6-10</t>
+  </si>
+  <si>
+    <t>Kukko-GE6-10-Adaptador roscado M6/M10</t>
+  </si>
+  <si>
+    <t>4021176186387</t>
+  </si>
+  <si>
+    <t>A1172A2GE510</t>
+  </si>
+  <si>
+    <t>GE5-10</t>
+  </si>
+  <si>
+    <t>Kukko-GE5-10-Adaptador roscado M5/M10</t>
+  </si>
+  <si>
+    <t>4021176185380</t>
+  </si>
+  <si>
+    <t>A11722062900KK49C</t>
+  </si>
+  <si>
+    <t>49-C</t>
+  </si>
+  <si>
+    <t>Kukko-49-C-Juego 8 extractores de tornillos con estriado fino (3 a 45 mm)</t>
+  </si>
+  <si>
+    <t>4021176019173</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P12</t>
+  </si>
+  <si>
+    <t>A11722062800KK49B</t>
+  </si>
+  <si>
+    <t>49-B</t>
+  </si>
+  <si>
+    <t>Kukko-49-B-Juego 6 extractores de tornillos con estriado fino (3 a 24 mm)</t>
+  </si>
+  <si>
+    <t>4021176019098</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P11</t>
+  </si>
+  <si>
+    <t>A11722062700KK49A</t>
+  </si>
+  <si>
+    <t>49-A</t>
+  </si>
+  <si>
+    <t>Kukko-49-A-Juego 5 extractores de tornillos con estriado fino (3 a 18 mm)</t>
+  </si>
+  <si>
+    <t>4021176018916</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P10</t>
+  </si>
+  <si>
+    <t>A1172206269KK499</t>
+  </si>
+  <si>
+    <t>49-9</t>
+  </si>
+  <si>
+    <t>Kukko-49-9-Extractor de tornillos con estriado fino (45-52 mm)</t>
+  </si>
+  <si>
+    <t>4021176018831</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P09</t>
+  </si>
+  <si>
+    <t>A1172206268KK498</t>
+  </si>
+  <si>
+    <t>49-8</t>
+  </si>
+  <si>
+    <t>Kukko-49-8-Extractor de tornillos con estriado fino (33-45 mm)</t>
+  </si>
+  <si>
+    <t>4021176018756</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P08</t>
+  </si>
+  <si>
+    <t>A1172206267KK497</t>
+  </si>
+  <si>
+    <t>49-7</t>
+  </si>
+  <si>
+    <t>Kukko-49-7-Extractor de tornillos con estriado fino (24-33 mm)</t>
+  </si>
+  <si>
+    <t>4021176018671</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P07</t>
+  </si>
+  <si>
+    <t>A1172206266KK496</t>
+  </si>
+  <si>
+    <t>49-6</t>
+  </si>
+  <si>
+    <t>Kukko-49-6-Extractor de tornillos con estriado fino (18-24 mm)</t>
+  </si>
+  <si>
+    <t>4021176018596</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P06</t>
+  </si>
+  <si>
+    <t>A11722035R49KK80621</t>
+  </si>
+  <si>
+    <t>8-0-621</t>
+  </si>
+  <si>
+    <t>Kukko-8-0-621-Husillo hidráulico largo potencia 10 T</t>
+  </si>
+  <si>
+    <t>4021176774263</t>
+  </si>
+  <si>
+    <t>P01-07-016-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172206265KK495</t>
+  </si>
+  <si>
+    <t>49-5</t>
+  </si>
+  <si>
+    <t>Kukko-49-5-Extractor de tornillos con estriado fino (14-18 mm)</t>
+  </si>
+  <si>
+    <t>4021176018428</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P05</t>
+  </si>
+  <si>
+    <t>A1172206264KK494</t>
+  </si>
+  <si>
+    <t>49-4</t>
+  </si>
+  <si>
+    <t>Kukko-49-4-Extractor de tornillos con estriado fino (11-14 mm)</t>
+  </si>
+  <si>
+    <t>4021176018343</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P04</t>
+  </si>
+  <si>
+    <t>A1172206263KK493</t>
+  </si>
+  <si>
+    <t>49-3</t>
+  </si>
+  <si>
+    <t>Kukko-49-3-Extractor de tornillos con estriado fino (8-11 mm)</t>
+  </si>
+  <si>
+    <t>4021176018268</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P03</t>
+  </si>
+  <si>
+    <t>A1172206262KK492</t>
+  </si>
+  <si>
+    <t>49-2</t>
+  </si>
+  <si>
+    <t>Kukko-49-2-Extractor de tornillos con estriado fino (6-8 mm)</t>
+  </si>
+  <si>
+    <t>4021176018183</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P02</t>
+  </si>
+  <si>
+    <t>A1172206261KK491</t>
+  </si>
+  <si>
+    <t>49-1</t>
+  </si>
+  <si>
+    <t>Kukko-49-1-Extractor de tornillos con estriado fino (3-6 mm)</t>
+  </si>
+  <si>
+    <t>4021176018008</t>
+  </si>
+  <si>
+    <t>P01-07-036-V02-P01</t>
+  </si>
+  <si>
+    <t>A1172201784K201ST</t>
+  </si>
+  <si>
+    <t>K-20-1+S-T</t>
+  </si>
+  <si>
+    <t>Kukko-K-20-1+S-T-Juego extractores de 2 patas ‘básico de taller’</t>
+  </si>
+  <si>
+    <t>4021176102608</t>
   </si>
   <si>
     <t>P01-07-009-V01-P01</t>
-  </si>
-[...8098 lines deleted...]
-    <t>4021176102608</t>
   </si>
   <si>
     <t>A11722017905EVLWINBA</t>
   </si>
   <si>
     <t>EVLW-INDUSTRIE-BASIC</t>
   </si>
   <si>
     <t>Kukko-EVLW-INDUSTRIE-BASIC-Expositor Surtido Industrial Básico</t>
   </si>
   <si>
     <t>4021176123689</t>
   </si>
   <si>
     <t>P01-07-034-V01-P02W</t>
   </si>
   <si>
     <t>A1172201785K203010ST</t>
   </si>
   <si>
     <t>K-2030-10+S+T</t>
   </si>
   <si>
     <t>Kukko-K-2030-10+S+T-Juego de extractores de 2/3 patas con ajuste rápido y 3 tipos de garras</t>
   </si>
@@ -9050,53 +9065,52 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Left"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N604"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="21"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
@@ -9140,22864 +9154,21133 @@
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
         <v>163.45</v>
       </c>
       <c r="E2">
         <v>163.45</v>
       </c>
-      <c r="F2" s="1">
-[...2 lines deleted...]
-      <c r="G2" t="s" s="2">
+      <c r="G2" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3">
         <v>172.53</v>
       </c>
       <c r="E3">
         <v>172.53</v>
       </c>
-      <c r="F3" s="1">
-[...2 lines deleted...]
-      <c r="G3" t="s" s="2">
+      <c r="G3" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>299.65</v>
       </c>
       <c r="E4">
         <v>299.65</v>
       </c>
-      <c r="F4" s="1">
-[...2 lines deleted...]
-      <c r="G4" t="s" s="2">
+      <c r="G4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5">
         <v>354.14</v>
       </c>
       <c r="E5">
         <v>354.14</v>
       </c>
-      <c r="F5" s="1">
-[...2 lines deleted...]
-      <c r="G5" t="s" s="2">
+      <c r="G5" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
         <v>562.98</v>
       </c>
       <c r="E6">
         <v>562.98</v>
       </c>
-      <c r="F6" s="1">
-[...2 lines deleted...]
-      <c r="G6" t="s" s="2">
+      <c r="G6" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7">
         <v>608.39</v>
       </c>
       <c r="E7">
         <v>608.39</v>
       </c>
-      <c r="F7" s="1">
-[...2 lines deleted...]
-      <c r="G7" t="s" s="2">
+      <c r="G7" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" t="s">
         <v>47</v>
       </c>
       <c r="D8">
         <v>1284.88</v>
       </c>
       <c r="E8">
         <v>1284.88</v>
       </c>
-      <c r="F8" s="1">
-[...2 lines deleted...]
-      <c r="G8" t="s" s="2">
+      <c r="G8" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>16</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" t="s">
         <v>52</v>
       </c>
       <c r="D9">
         <v>2197.46</v>
       </c>
       <c r="E9">
         <v>2197.46</v>
       </c>
-      <c r="G9" t="s" s="2">
+      <c r="G9" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>16</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
       <c r="K9" t="s">
         <v>18</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10">
         <v>4912.5</v>
       </c>
       <c r="E10">
         <v>4912.5</v>
       </c>
-      <c r="G10" t="s" s="2">
+      <c r="G10" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10" t="s">
         <v>18</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11">
         <v>485.8</v>
       </c>
       <c r="E11">
         <v>485.8</v>
       </c>
-      <c r="F11" s="1">
-[...2 lines deleted...]
-      <c r="G11" t="s" s="2">
+      <c r="G11" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
       <c r="K11" t="s">
         <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
         <v>617.47</v>
       </c>
       <c r="E12">
         <v>617.47</v>
       </c>
-      <c r="F12" s="1">
-[...2 lines deleted...]
-      <c r="G12" t="s" s="2">
+      <c r="G12" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12" t="s">
         <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13">
         <v>1402.92</v>
       </c>
       <c r="E13">
         <v>1402.92</v>
       </c>
-      <c r="F13" s="1">
-[...2 lines deleted...]
-      <c r="G13" t="s" s="2">
+      <c r="G13" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
       <c r="C14" t="s">
         <v>77</v>
       </c>
       <c r="D14">
         <v>195.23</v>
       </c>
       <c r="E14">
         <v>195.23</v>
       </c>
-      <c r="F14" s="1">
-[...2 lines deleted...]
-      <c r="G14" t="s" s="2">
+      <c r="G14" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14" t="s">
         <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>80</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15">
         <v>208.85</v>
       </c>
       <c r="E15">
         <v>208.85</v>
       </c>
-      <c r="F15" s="1">
-[...2 lines deleted...]
-      <c r="G15" t="s" s="2">
+      <c r="G15" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>16</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15" t="s">
         <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>85</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16">
         <v>363.22</v>
       </c>
       <c r="E16">
         <v>363.22</v>
       </c>
-      <c r="F16" s="1">
-[...2 lines deleted...]
-      <c r="G16" t="s" s="2">
+      <c r="G16" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>16</v>
       </c>
       <c r="I16" t="s">
         <v>88</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
       <c r="K16" t="s">
         <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>90</v>
       </c>
       <c r="B17" t="s">
         <v>91</v>
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17">
         <v>426.78</v>
       </c>
       <c r="E17">
         <v>426.78</v>
       </c>
-      <c r="F17" s="1">
-[...2 lines deleted...]
-      <c r="G17" t="s" s="2">
+      <c r="G17" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
         <v>93</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17" t="s">
         <v>18</v>
       </c>
       <c r="L17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
         <v>97</v>
       </c>
       <c r="D18">
         <v>671.95</v>
       </c>
       <c r="E18">
         <v>671.95</v>
       </c>
-      <c r="F18" s="1">
-[...2 lines deleted...]
-      <c r="G18" t="s" s="2">
+      <c r="G18" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18" t="s">
         <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
         <v>730.97</v>
       </c>
       <c r="E19">
         <v>730.97</v>
       </c>
-      <c r="F19" s="1">
-[...2 lines deleted...]
-      <c r="G19" t="s" s="2">
+      <c r="G19" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
         <v>107</v>
       </c>
       <c r="D20">
         <v>204.31</v>
       </c>
       <c r="E20">
         <v>204.31</v>
       </c>
-      <c r="F20" s="1">
-[...2 lines deleted...]
-      <c r="G20" t="s" s="2">
+      <c r="G20" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
         <v>108</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
       <c r="K20" t="s">
         <v>18</v>
       </c>
       <c r="L20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>110</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
       <c r="C21" t="s">
         <v>112</v>
       </c>
       <c r="D21">
         <v>217.93</v>
       </c>
       <c r="E21">
         <v>217.93</v>
       </c>
-      <c r="F21" s="1">
-[...2 lines deleted...]
-      <c r="G21" t="s" s="2">
+      <c r="G21" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
         <v>113</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
         <v>376.84</v>
       </c>
       <c r="E22">
         <v>376.84</v>
       </c>
-      <c r="F22" s="1">
-[...2 lines deleted...]
-      <c r="G22" t="s" s="2">
+      <c r="G22" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>118</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>120</v>
       </c>
       <c r="B23" t="s">
         <v>121</v>
       </c>
       <c r="C23" t="s">
         <v>122</v>
       </c>
       <c r="D23">
         <v>444.94</v>
       </c>
       <c r="E23">
         <v>444.94</v>
       </c>
-      <c r="F23" s="1">
-[...2 lines deleted...]
-      <c r="G23" t="s" s="2">
+      <c r="G23" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>123</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>125</v>
       </c>
       <c r="B24" t="s">
         <v>126</v>
       </c>
       <c r="C24" t="s">
         <v>127</v>
       </c>
       <c r="D24">
         <v>703.73</v>
       </c>
       <c r="E24">
         <v>703.73</v>
       </c>
-      <c r="F24" s="1">
-[...2 lines deleted...]
-      <c r="G24" t="s" s="2">
+      <c r="G24" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
         <v>128</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
       <c r="K24" t="s">
         <v>18</v>
       </c>
       <c r="L24" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>130</v>
       </c>
       <c r="B25" t="s">
         <v>131</v>
       </c>
       <c r="C25" t="s">
         <v>132</v>
       </c>
       <c r="D25">
         <v>758.21</v>
       </c>
       <c r="E25">
         <v>758.21</v>
       </c>
-      <c r="F25" s="1">
-[...2 lines deleted...]
-      <c r="G25" t="s" s="2">
+      <c r="G25" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>133</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
       <c r="K25" t="s">
         <v>18</v>
       </c>
       <c r="L25" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>135</v>
       </c>
       <c r="B26" t="s">
         <v>136</v>
       </c>
       <c r="C26" t="s">
         <v>137</v>
       </c>
       <c r="D26">
         <v>181.61</v>
       </c>
       <c r="E26">
         <v>181.61</v>
       </c>
-      <c r="F26" s="1">
-[...2 lines deleted...]
-      <c r="G26" t="s" s="2">
+      <c r="G26" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>138</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>140</v>
       </c>
       <c r="B27" t="s">
         <v>141</v>
       </c>
       <c r="C27" t="s">
         <v>142</v>
       </c>
       <c r="D27">
         <v>190.69</v>
       </c>
       <c r="E27">
         <v>190.69</v>
       </c>
-      <c r="F27" s="1">
-[...2 lines deleted...]
-      <c r="G27" t="s" s="2">
+      <c r="G27" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>143</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
       <c r="K27" t="s">
         <v>18</v>
       </c>
       <c r="L27" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28" t="s">
         <v>146</v>
       </c>
       <c r="C28" t="s">
         <v>147</v>
       </c>
       <c r="D28">
         <v>331.43</v>
       </c>
       <c r="E28">
         <v>331.43</v>
       </c>
-      <c r="F28" s="1">
-[...2 lines deleted...]
-      <c r="G28" t="s" s="2">
+      <c r="G28" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>148</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
       <c r="K28" t="s">
         <v>18</v>
       </c>
       <c r="L28" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29" t="s">
         <v>151</v>
       </c>
       <c r="C29" t="s">
         <v>152</v>
       </c>
       <c r="D29">
         <v>390.46</v>
       </c>
       <c r="E29">
         <v>390.46</v>
       </c>
-      <c r="F29" s="1">
-[...2 lines deleted...]
-      <c r="G29" t="s" s="2">
+      <c r="G29" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>153</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29" t="s">
         <v>18</v>
       </c>
       <c r="L29" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>155</v>
       </c>
       <c r="B30" t="s">
         <v>156</v>
       </c>
       <c r="C30" t="s">
         <v>157</v>
       </c>
       <c r="D30">
         <v>617.47</v>
       </c>
       <c r="E30">
         <v>617.47</v>
       </c>
-      <c r="F30" s="1">
-[...2 lines deleted...]
-      <c r="G30" t="s" s="2">
+      <c r="G30" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>158</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
       <c r="K30" t="s">
         <v>18</v>
       </c>
       <c r="L30" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>160</v>
       </c>
       <c r="B31" t="s">
         <v>161</v>
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
         <v>667.41</v>
       </c>
       <c r="E31">
         <v>667.41</v>
       </c>
-      <c r="F31" s="1">
-[...2 lines deleted...]
-      <c r="G31" t="s" s="2">
+      <c r="G31" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>163</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
       <c r="K31" t="s">
         <v>18</v>
       </c>
       <c r="L31" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>165</v>
       </c>
       <c r="B32" t="s">
         <v>166</v>
       </c>
       <c r="C32" t="s">
         <v>167</v>
       </c>
       <c r="D32">
         <v>590.23</v>
       </c>
       <c r="E32">
         <v>590.23</v>
       </c>
-      <c r="F32" s="1">
-[...2 lines deleted...]
-      <c r="G32" t="s" s="2">
+      <c r="G32" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>168</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32" t="s">
         <v>18</v>
       </c>
       <c r="L32" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>170</v>
       </c>
       <c r="B33" t="s">
         <v>171</v>
       </c>
       <c r="C33" t="s">
         <v>172</v>
       </c>
       <c r="D33">
         <v>957.98</v>
       </c>
       <c r="E33">
         <v>957.98</v>
       </c>
-      <c r="F33" s="1">
-[...2 lines deleted...]
-      <c r="G33" t="s" s="2">
+      <c r="G33" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>173</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
       <c r="K33" t="s">
         <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>175</v>
       </c>
       <c r="B34" t="s">
         <v>176</v>
       </c>
       <c r="C34" t="s">
         <v>177</v>
       </c>
       <c r="D34">
         <v>1761.6</v>
       </c>
       <c r="E34">
         <v>1761.6</v>
       </c>
-      <c r="F34" s="1">
-[...2 lines deleted...]
-      <c r="G34" t="s" s="2">
+      <c r="G34" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
         <v>178</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34" t="s">
         <v>18</v>
       </c>
       <c r="L34" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>180</v>
       </c>
       <c r="B35" t="s">
         <v>181</v>
       </c>
       <c r="C35" t="s">
         <v>182</v>
       </c>
       <c r="D35">
         <v>623.6</v>
       </c>
       <c r="E35">
         <v>623.6</v>
       </c>
-      <c r="F35" s="1">
-[...2 lines deleted...]
-      <c r="G35" t="s" s="2">
+      <c r="G35" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
       <c r="I35" t="s">
         <v>183</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35" t="s">
         <v>18</v>
       </c>
       <c r="L35" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>185</v>
       </c>
       <c r="B36" t="s">
         <v>186</v>
       </c>
       <c r="C36" t="s">
         <v>187</v>
       </c>
       <c r="D36">
         <v>2369.98</v>
       </c>
       <c r="E36">
         <v>2369.98</v>
       </c>
-      <c r="F36" s="1">
-[...2 lines deleted...]
-      <c r="G36" t="s" s="2">
+      <c r="G36" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
         <v>188</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>190</v>
       </c>
       <c r="B37" t="s">
         <v>191</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
         <v>227.01</v>
       </c>
       <c r="E37">
         <v>227.01</v>
       </c>
-      <c r="F37" s="1">
-[...2 lines deleted...]
-      <c r="G37" t="s" s="2">
+      <c r="G37" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>195</v>
       </c>
       <c r="B38" t="s">
         <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>197</v>
       </c>
       <c r="D38">
         <v>240.63</v>
       </c>
       <c r="E38">
         <v>240.63</v>
       </c>
-      <c r="F38" s="1">
-[...2 lines deleted...]
-      <c r="G38" t="s" s="2">
+      <c r="G38" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H38" t="s">
         <v>16</v>
       </c>
       <c r="I38" t="s">
         <v>198</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>200</v>
       </c>
       <c r="B39" t="s">
         <v>201</v>
       </c>
       <c r="C39" t="s">
         <v>202</v>
       </c>
       <c r="D39">
         <v>422.24</v>
       </c>
       <c r="E39">
         <v>422.24</v>
       </c>
-      <c r="F39" s="1">
-[...2 lines deleted...]
-      <c r="G39" t="s" s="2">
+      <c r="G39" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>16</v>
       </c>
       <c r="I39" t="s">
         <v>203</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>205</v>
       </c>
       <c r="B40" t="s">
         <v>206</v>
       </c>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40">
         <v>499.42</v>
       </c>
       <c r="E40">
         <v>499.42</v>
       </c>
-      <c r="G40" t="s" s="2">
+      <c r="G40" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H40" t="s">
         <v>16</v>
       </c>
       <c r="I40" t="s">
         <v>208</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
       <c r="K40" t="s">
         <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>210</v>
       </c>
       <c r="B41" t="s">
         <v>211</v>
       </c>
       <c r="C41" t="s">
         <v>212</v>
       </c>
       <c r="D41">
         <v>785.45</v>
       </c>
       <c r="E41">
         <v>785.45</v>
       </c>
-      <c r="G41" t="s" s="2">
+      <c r="G41" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
         <v>213</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
       <c r="K41" t="s">
         <v>18</v>
       </c>
       <c r="L41" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>215</v>
       </c>
       <c r="B42" t="s">
         <v>216</v>
       </c>
       <c r="C42" t="s">
         <v>217</v>
       </c>
       <c r="D42">
         <v>227.01</v>
       </c>
       <c r="E42">
         <v>227.01</v>
       </c>
-      <c r="F42" s="1">
-[...2 lines deleted...]
-      <c r="G42" t="s" s="2">
+      <c r="G42" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H42" t="s">
         <v>16</v>
       </c>
       <c r="I42" t="s">
         <v>218</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42" t="s">
         <v>18</v>
       </c>
       <c r="L42" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>220</v>
       </c>
       <c r="B43" t="s">
         <v>221</v>
       </c>
       <c r="C43" t="s">
         <v>222</v>
       </c>
       <c r="D43">
         <v>240.63</v>
       </c>
       <c r="E43">
         <v>240.63</v>
       </c>
-      <c r="F43" s="1">
-[...2 lines deleted...]
-      <c r="G43" t="s" s="2">
+      <c r="G43" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
         <v>223</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
       <c r="K43" t="s">
         <v>18</v>
       </c>
       <c r="L43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
         <v>422.24</v>
       </c>
       <c r="E44">
         <v>422.24</v>
       </c>
-      <c r="F44" s="1">
-[...2 lines deleted...]
-      <c r="G44" t="s" s="2">
+      <c r="G44" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
       <c r="I44" t="s">
         <v>228</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44" t="s">
         <v>18</v>
       </c>
       <c r="L44" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>230</v>
       </c>
       <c r="B45" t="s">
         <v>231</v>
       </c>
       <c r="C45" t="s">
         <v>232</v>
       </c>
       <c r="D45">
         <v>499.42</v>
       </c>
       <c r="E45">
         <v>499.42</v>
       </c>
-      <c r="F45" s="1">
-[...2 lines deleted...]
-      <c r="G45" t="s" s="2">
+      <c r="G45" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
       <c r="I45" t="s">
         <v>233</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
       <c r="K45" t="s">
         <v>18</v>
       </c>
       <c r="L45" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>235</v>
       </c>
       <c r="B46" t="s">
         <v>236</v>
       </c>
       <c r="C46" t="s">
         <v>237</v>
       </c>
       <c r="D46">
         <v>785.45</v>
       </c>
       <c r="E46">
         <v>785.45</v>
       </c>
-      <c r="F46" s="1">
-[...2 lines deleted...]
-      <c r="G46" t="s" s="2">
+      <c r="G46" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
       <c r="I46" t="s">
         <v>238</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46" t="s">
         <v>18</v>
       </c>
       <c r="L46" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>240</v>
       </c>
       <c r="B47" t="s">
         <v>241</v>
       </c>
       <c r="C47" t="s">
         <v>242</v>
       </c>
       <c r="D47">
         <v>903.5</v>
       </c>
       <c r="E47">
         <v>903.5</v>
       </c>
-      <c r="F47" s="1">
-[...2 lines deleted...]
-      <c r="G47" t="s" s="2">
+      <c r="G47" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
       <c r="I47" t="s">
         <v>243</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47" t="s">
         <v>18</v>
       </c>
       <c r="L47" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>245</v>
       </c>
       <c r="B48" t="s">
         <v>246</v>
       </c>
       <c r="C48" t="s">
         <v>247</v>
       </c>
       <c r="D48">
         <v>1203.15</v>
       </c>
       <c r="E48">
         <v>1203.15</v>
       </c>
-      <c r="F48" s="1">
-[...2 lines deleted...]
-      <c r="G48" t="s" s="2">
+      <c r="G48" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
       <c r="I48" t="s">
         <v>248</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
       <c r="K48" t="s">
         <v>18</v>
       </c>
       <c r="L48" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>250</v>
       </c>
       <c r="B49" t="s">
         <v>251</v>
       </c>
       <c r="C49" t="s">
         <v>252</v>
       </c>
       <c r="D49">
         <v>2556.1299</v>
       </c>
       <c r="E49">
-        <v>2556.13</v>
-[...4 lines deleted...]
-      <c r="G49" t="s" s="2">
+        <v>2556.1299</v>
+      </c>
+      <c r="G49" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
       <c r="I49" t="s">
         <v>253</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
       <c r="K49" t="s">
         <v>18</v>
       </c>
       <c r="L49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>255</v>
       </c>
       <c r="B50" t="s">
         <v>256</v>
       </c>
       <c r="C50" t="s">
         <v>257</v>
       </c>
       <c r="D50">
         <v>276.95</v>
       </c>
       <c r="E50">
         <v>276.95</v>
       </c>
-      <c r="F50" s="1">
-[...2 lines deleted...]
-      <c r="G50" t="s" s="2">
+      <c r="G50" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
         <v>258</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50" t="s">
         <v>18</v>
       </c>
       <c r="L50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>260</v>
       </c>
       <c r="B51" t="s">
         <v>261</v>
       </c>
       <c r="C51" t="s">
         <v>262</v>
       </c>
       <c r="D51">
         <v>290.57</v>
       </c>
       <c r="E51">
         <v>290.57</v>
       </c>
-      <c r="F51" s="1">
-[...2 lines deleted...]
-      <c r="G51" t="s" s="2">
+      <c r="G51" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
         <v>263</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51" t="s">
         <v>18</v>
       </c>
       <c r="L51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>265</v>
       </c>
       <c r="B52" t="s">
         <v>266</v>
       </c>
       <c r="C52" t="s">
         <v>267</v>
       </c>
       <c r="D52">
         <v>508.5</v>
       </c>
       <c r="E52">
         <v>508.5</v>
       </c>
-      <c r="F52" s="1">
-[...2 lines deleted...]
-      <c r="G52" t="s" s="2">
+      <c r="G52" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
         <v>268</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
       <c r="K52" t="s">
         <v>18</v>
       </c>
       <c r="L52" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>270</v>
       </c>
       <c r="B53" t="s">
         <v>271</v>
       </c>
       <c r="C53" t="s">
         <v>272</v>
       </c>
       <c r="D53">
         <v>599.31</v>
       </c>
       <c r="E53">
         <v>599.31</v>
       </c>
-      <c r="F53" s="1">
-[...2 lines deleted...]
-      <c r="G53" t="s" s="2">
+      <c r="G53" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
       <c r="I53" t="s">
         <v>273</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53" t="s">
         <v>18</v>
       </c>
       <c r="L53" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>275</v>
       </c>
       <c r="B54" t="s">
         <v>276</v>
       </c>
       <c r="C54" t="s">
         <v>277</v>
       </c>
       <c r="D54">
         <v>944.36</v>
       </c>
       <c r="E54">
         <v>944.36</v>
       </c>
-      <c r="F54" s="1">
-[...2 lines deleted...]
-      <c r="G54" t="s" s="2">
+      <c r="G54" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
       <c r="I54" t="s">
         <v>278</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54" t="s">
         <v>18</v>
       </c>
       <c r="L54" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>280</v>
       </c>
       <c r="B55" t="s">
         <v>281</v>
       </c>
       <c r="C55" t="s">
         <v>282</v>
       </c>
       <c r="D55">
         <v>1021.55</v>
       </c>
       <c r="E55">
         <v>1021.55</v>
       </c>
-      <c r="F55" s="1">
-[...2 lines deleted...]
-      <c r="G55" t="s" s="2">
+      <c r="G55" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
         <v>283</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55" t="s">
         <v>18</v>
       </c>
       <c r="L55" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>285</v>
       </c>
       <c r="B56" t="s">
         <v>286</v>
       </c>
       <c r="C56" t="s">
         <v>287</v>
       </c>
       <c r="D56">
         <v>286.03</v>
       </c>
       <c r="E56">
         <v>286.03</v>
       </c>
-      <c r="F56" s="1">
-[...2 lines deleted...]
-      <c r="G56" t="s" s="2">
+      <c r="G56" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
         <v>288</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56" t="s">
         <v>18</v>
       </c>
       <c r="L56" t="s">
-        <v>194</v>
+        <v>289</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B57" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C57" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D57">
         <v>304.19</v>
       </c>
       <c r="E57">
         <v>304.19</v>
       </c>
-      <c r="F57" s="1">
-[...2 lines deleted...]
-      <c r="G57" t="s" s="2">
+      <c r="G57" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57" t="s">
         <v>18</v>
       </c>
       <c r="L57" t="s">
-        <v>199</v>
+        <v>294</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B58" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C58" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D58">
         <v>526.66</v>
       </c>
       <c r="E58">
         <v>526.66</v>
       </c>
-      <c r="F58" s="1">
-[...2 lines deleted...]
-      <c r="G58" t="s" s="2">
+      <c r="G58" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
       <c r="K58" t="s">
         <v>18</v>
       </c>
       <c r="L58" t="s">
-        <v>204</v>
+        <v>299</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B59" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C59" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D59">
         <v>622.01</v>
       </c>
       <c r="E59">
         <v>622.01</v>
       </c>
-      <c r="F59" s="1">
-[...2 lines deleted...]
-      <c r="G59" t="s" s="2">
+      <c r="G59" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
       <c r="I59" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
       <c r="K59" t="s">
         <v>18</v>
       </c>
       <c r="L59" t="s">
-        <v>209</v>
+        <v>304</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B60" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C60" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D60">
         <v>980.68</v>
       </c>
       <c r="E60">
         <v>980.68</v>
       </c>
-      <c r="F60" s="1">
-[...2 lines deleted...]
-      <c r="G60" t="s" s="2">
+      <c r="G60" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
       <c r="I60" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
       <c r="K60" t="s">
         <v>18</v>
       </c>
       <c r="L60" t="s">
-        <v>214</v>
+        <v>309</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B61" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C61" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D61">
         <v>45.4</v>
       </c>
       <c r="E61">
         <v>45.4</v>
       </c>
-      <c r="F61" s="1">
-[...2 lines deleted...]
-      <c r="G61" t="s" s="2">
+      <c r="G61" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
       <c r="I61" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
       <c r="K61" t="s">
         <v>18</v>
       </c>
       <c r="L61" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="B62" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C62" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D62">
         <v>83.99</v>
       </c>
       <c r="E62">
         <v>83.99</v>
       </c>
-      <c r="F62" s="1">
-[...2 lines deleted...]
-      <c r="G62" t="s" s="2">
+      <c r="G62" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
       <c r="I62" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
       <c r="K62" t="s">
         <v>18</v>
       </c>
       <c r="L62" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B63" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C63" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="D63">
         <v>179.34</v>
       </c>
       <c r="E63">
         <v>179.34</v>
       </c>
-      <c r="F63" s="1">
-[...2 lines deleted...]
-      <c r="G63" t="s" s="2">
+      <c r="G63" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="J63">
         <v>1</v>
       </c>
       <c r="K63" t="s">
         <v>18</v>
       </c>
       <c r="L63" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B64" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="C64" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="D64">
         <v>83.54</v>
       </c>
       <c r="E64">
         <v>83.54</v>
       </c>
-      <c r="F64" s="1">
-[...2 lines deleted...]
-      <c r="G64" t="s" s="2">
+      <c r="G64" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
       <c r="I64" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
       <c r="K64" t="s">
         <v>18</v>
       </c>
       <c r="L64" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B65" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="C65" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="D65">
         <v>95.34</v>
       </c>
       <c r="E65">
         <v>95.34</v>
       </c>
-      <c r="F65" s="1">
-[...2 lines deleted...]
-      <c r="G65" t="s" s="2">
+      <c r="G65" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65" t="s">
         <v>18</v>
       </c>
       <c r="L65" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="B66" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="C66" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="D66">
         <v>152.1</v>
       </c>
       <c r="E66">
         <v>152.1</v>
       </c>
-      <c r="F66" s="1">
-[...2 lines deleted...]
-      <c r="G66" t="s" s="2">
+      <c r="G66" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B67" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="C67" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="D67">
         <v>215.66</v>
       </c>
       <c r="E67">
         <v>215.66</v>
       </c>
-      <c r="F67" s="1">
-[...2 lines deleted...]
-      <c r="G67" t="s" s="2">
+      <c r="G67" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
       <c r="K67" t="s">
         <v>18</v>
       </c>
       <c r="L67" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B68" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C68" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="D68">
         <v>236.09</v>
       </c>
       <c r="E68">
         <v>236.09</v>
       </c>
-      <c r="F68" s="1">
-[...2 lines deleted...]
-      <c r="G68" t="s" s="2">
+      <c r="G68" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="K68" t="s">
         <v>18</v>
       </c>
       <c r="L68" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="B69" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C69" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D69">
         <v>261.06</v>
       </c>
       <c r="E69">
         <v>261.06</v>
       </c>
-      <c r="F69" s="1">
-[...2 lines deleted...]
-      <c r="G69" t="s" s="2">
+      <c r="G69" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
       <c r="I69" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
       <c r="K69" t="s">
         <v>18</v>
       </c>
       <c r="L69" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B70" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="C70" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="D70">
         <v>68.1</v>
       </c>
       <c r="E70">
         <v>68.1</v>
       </c>
-      <c r="F70" s="1">
-[...2 lines deleted...]
-      <c r="G70" t="s" s="2">
+      <c r="G70" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
       <c r="K70" t="s">
         <v>18</v>
       </c>
       <c r="L70" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="B71" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="C71" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="D71">
         <v>98.98</v>
       </c>
       <c r="E71">
         <v>98.98</v>
       </c>
-      <c r="F71" s="1">
-[...2 lines deleted...]
-      <c r="G71" t="s" s="2">
+      <c r="G71" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
       <c r="I71" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
       <c r="K71" t="s">
         <v>18</v>
       </c>
       <c r="L71" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="B72" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C72" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D72">
         <v>111.23</v>
       </c>
       <c r="E72">
         <v>111.23</v>
       </c>
-      <c r="F72" s="1">
-[...2 lines deleted...]
-      <c r="G72" t="s" s="2">
+      <c r="G72" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
       <c r="I72" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
       <c r="K72" t="s">
         <v>18</v>
       </c>
       <c r="L72" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="B73" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="C73" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="D73">
         <v>140.75</v>
       </c>
       <c r="E73">
         <v>140.75</v>
       </c>
-      <c r="F73" s="1">
-[...2 lines deleted...]
-      <c r="G73" t="s" s="2">
+      <c r="G73" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
       <c r="K73" t="s">
         <v>18</v>
       </c>
       <c r="L73" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="B74" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="C74" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="D74">
         <v>206.58</v>
       </c>
       <c r="E74">
         <v>206.58</v>
       </c>
-      <c r="F74" s="1">
-[...2 lines deleted...]
-      <c r="G74" t="s" s="2">
+      <c r="G74" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
       <c r="K74" t="s">
         <v>18</v>
       </c>
       <c r="L74" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="B75" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="C75" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="D75">
         <v>204.31</v>
       </c>
       <c r="E75">
         <v>204.31</v>
       </c>
-      <c r="F75" s="1">
-[...2 lines deleted...]
-      <c r="G75" t="s" s="2">
+      <c r="G75" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
       <c r="I75" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
       <c r="K75" t="s">
         <v>18</v>
       </c>
       <c r="L75" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="B76" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="C76" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D76">
         <v>240.63</v>
       </c>
       <c r="E76">
         <v>240.63</v>
       </c>
-      <c r="F76" s="1">
-[...2 lines deleted...]
-      <c r="G76" t="s" s="2">
+      <c r="G76" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
       <c r="K76" t="s">
         <v>18</v>
       </c>
       <c r="L76" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="B77" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C77" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="D77">
         <v>279.22</v>
       </c>
       <c r="E77">
         <v>279.22</v>
       </c>
-      <c r="F77" s="1">
-[...2 lines deleted...]
-      <c r="G77" t="s" s="2">
+      <c r="G77" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="B78" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="C78" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="D78">
         <v>406.35</v>
       </c>
       <c r="E78">
         <v>406.35</v>
       </c>
-      <c r="F78" s="1">
-[...2 lines deleted...]
-      <c r="G78" t="s" s="2">
+      <c r="G78" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
       <c r="K78" t="s">
         <v>18</v>
       </c>
       <c r="L78" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="B79" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="C79" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="D79">
         <v>47.45</v>
       </c>
       <c r="E79">
         <v>47.45</v>
       </c>
-      <c r="F79" s="1">
-[...2 lines deleted...]
-      <c r="G79" t="s" s="2">
+      <c r="G79" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79" t="s">
         <v>18</v>
       </c>
       <c r="L79" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="B80" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C80" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D80">
         <v>88.53</v>
       </c>
       <c r="E80">
         <v>88.53</v>
       </c>
-      <c r="F80" s="1">
-[...2 lines deleted...]
-      <c r="G80" t="s" s="2">
+      <c r="G80" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
       <c r="K80" t="s">
         <v>18</v>
       </c>
       <c r="L80" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="B81" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C81" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D81">
         <v>217.93</v>
       </c>
       <c r="E81">
         <v>217.93</v>
       </c>
-      <c r="F81" s="1">
-[...2 lines deleted...]
-      <c r="G81" t="s" s="2">
+      <c r="G81" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
       <c r="I81" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="B82" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="C82" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="D82">
         <v>236.09</v>
       </c>
       <c r="E82">
         <v>236.09</v>
       </c>
-      <c r="F82" s="1">
-[...2 lines deleted...]
-      <c r="G82" t="s" s="2">
+      <c r="G82" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
       <c r="I82" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B83" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="C83" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="D83">
         <v>249.71</v>
       </c>
       <c r="E83">
         <v>249.71</v>
       </c>
-      <c r="F83" s="1">
-[...2 lines deleted...]
-      <c r="G83" t="s" s="2">
+      <c r="G83" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="B84" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C84" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="D84">
         <v>283.76</v>
       </c>
       <c r="E84">
         <v>283.76</v>
       </c>
-      <c r="F84" s="1">
-[...2 lines deleted...]
-      <c r="G84" t="s" s="2">
+      <c r="G84" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B85" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C85" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="D85">
         <v>70.37</v>
       </c>
       <c r="E85">
         <v>70.37</v>
       </c>
-      <c r="F85" s="1">
-[...2 lines deleted...]
-      <c r="G85" t="s" s="2">
+      <c r="G85" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
       <c r="I85" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="B86" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="C86" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D86">
         <v>129.4</v>
       </c>
       <c r="E86">
         <v>129.4</v>
       </c>
-      <c r="F86" s="1">
-[...2 lines deleted...]
-      <c r="G86" t="s" s="2">
+      <c r="G86" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B87" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C87" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="D87">
         <v>217.93</v>
       </c>
       <c r="E87">
         <v>217.93</v>
       </c>
-      <c r="F87" s="1">
-[...2 lines deleted...]
-      <c r="G87" t="s" s="2">
+      <c r="G87" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
       <c r="I87" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="B88" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="C88" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="D88">
         <v>274.68</v>
       </c>
       <c r="E88">
         <v>274.68</v>
       </c>
-      <c r="F88" s="1">
-[...2 lines deleted...]
-      <c r="G88" t="s" s="2">
+      <c r="G88" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
       <c r="I88" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
       <c r="K88" t="s">
         <v>18</v>
       </c>
       <c r="L88" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B89" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C89" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="D89">
         <v>304.19</v>
       </c>
       <c r="E89">
         <v>304.19</v>
       </c>
-      <c r="F89" s="1">
-[...2 lines deleted...]
-      <c r="G89" t="s" s="2">
+      <c r="G89" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="B90" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C90" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="D90">
         <v>431.32</v>
       </c>
       <c r="E90">
         <v>431.32</v>
       </c>
-      <c r="F90" s="1">
-[...2 lines deleted...]
-      <c r="G90" t="s" s="2">
+      <c r="G90" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B91" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C91" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D91">
         <v>140.75</v>
       </c>
       <c r="E91">
         <v>140.75</v>
       </c>
-      <c r="F91" s="1">
-[...2 lines deleted...]
-      <c r="G91" t="s" s="2">
+      <c r="G91" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B92" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="C92" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="D92">
         <v>181.61</v>
       </c>
       <c r="E92">
         <v>181.61</v>
       </c>
-      <c r="F92" s="1">
-[...2 lines deleted...]
-      <c r="G92" t="s" s="2">
+      <c r="G92" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
       <c r="I92" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="B93" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="C93" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="D93">
         <v>45.4</v>
       </c>
       <c r="E93">
         <v>45.4</v>
       </c>
-      <c r="F93" s="1">
-[...2 lines deleted...]
-      <c r="G93" t="s" s="2">
+      <c r="G93" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
       <c r="I93" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="B94" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="C94" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="D94">
         <v>95.34</v>
       </c>
       <c r="E94">
         <v>95.34</v>
       </c>
-      <c r="F94" s="1">
-[...2 lines deleted...]
-      <c r="G94" t="s" s="2">
+      <c r="G94" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
       <c r="I94" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B95" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="C95" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="D95">
         <v>45.4</v>
       </c>
       <c r="E95">
         <v>45.4</v>
       </c>
-      <c r="F95" s="1">
-[...2 lines deleted...]
-      <c r="G95" t="s" s="2">
+      <c r="G95" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
       <c r="I95" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="B96" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C96" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D96">
         <v>45.4</v>
       </c>
       <c r="E96">
         <v>45.4</v>
       </c>
-      <c r="F96" s="1">
-[...2 lines deleted...]
-      <c r="G96" t="s" s="2">
+      <c r="G96" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
       <c r="K96" t="s">
         <v>18</v>
       </c>
       <c r="L96" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="B97" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="C97" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="D97">
         <v>45.4</v>
       </c>
       <c r="E97">
         <v>45.4</v>
       </c>
-      <c r="F97" s="1">
-[...2 lines deleted...]
-      <c r="G97" t="s" s="2">
+      <c r="G97" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
       <c r="K97" t="s">
         <v>18</v>
       </c>
       <c r="L97" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B98" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="C98" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="D98">
         <v>45.4</v>
       </c>
       <c r="E98">
         <v>45.4</v>
       </c>
-      <c r="F98" s="1">
-[...2 lines deleted...]
-      <c r="G98" t="s" s="2">
+      <c r="G98" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="B99" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="C99" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="D99">
         <v>889.88</v>
       </c>
       <c r="E99">
         <v>889.88</v>
       </c>
-      <c r="F99" s="1">
-[...2 lines deleted...]
-      <c r="G99" t="s" s="2">
+      <c r="G99" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99" t="s">
         <v>18</v>
       </c>
       <c r="L99" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="B100" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="C100" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="D100">
         <v>68.1</v>
       </c>
       <c r="E100">
         <v>68.1</v>
       </c>
-      <c r="F100" s="1">
-[...2 lines deleted...]
-      <c r="G100" t="s" s="2">
+      <c r="G100" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
       <c r="I100" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
       <c r="K100" t="s">
         <v>18</v>
       </c>
       <c r="L100" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="B101" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="C101" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="D101">
         <v>68.1</v>
       </c>
       <c r="E101">
         <v>68.1</v>
       </c>
-      <c r="F101" s="1">
-[...2 lines deleted...]
-      <c r="G101" t="s" s="2">
+      <c r="G101" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
       <c r="I101" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="B102" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="C102" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D102">
         <v>68.1</v>
       </c>
       <c r="E102">
         <v>68.1</v>
       </c>
-      <c r="F102" s="1">
-[...2 lines deleted...]
-      <c r="G102" t="s" s="2">
+      <c r="G102" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
       <c r="I102" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
       <c r="K102" t="s">
         <v>18</v>
       </c>
       <c r="L102" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="B103" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="C103" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="D103">
         <v>68.1</v>
       </c>
       <c r="E103">
         <v>68.1</v>
       </c>
-      <c r="F103" s="1">
-[...2 lines deleted...]
-      <c r="G103" t="s" s="2">
+      <c r="G103" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
       <c r="I103" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
       <c r="K103" t="s">
         <v>18</v>
       </c>
       <c r="L103" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="B104" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="C104" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="D104">
         <v>68.1</v>
       </c>
       <c r="E104">
         <v>68.1</v>
       </c>
-      <c r="F104" s="1">
-[...2 lines deleted...]
-      <c r="G104" t="s" s="2">
+      <c r="G104" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
       <c r="I104" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
       <c r="K104" t="s">
         <v>18</v>
       </c>
       <c r="L104" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="B105" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="C105" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="D105">
         <v>68.1</v>
       </c>
       <c r="E105">
         <v>68.1</v>
       </c>
-      <c r="F105" s="1">
-[...2 lines deleted...]
-      <c r="G105" t="s" s="2">
+      <c r="G105" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
       <c r="I105" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105" t="s">
         <v>18</v>
       </c>
       <c r="L105" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="B106" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="C106" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="D106">
         <v>68.1</v>
       </c>
       <c r="E106">
         <v>68.1</v>
       </c>
-      <c r="F106" s="1">
-[...2 lines deleted...]
-      <c r="G106" t="s" s="2">
+      <c r="G106" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
       <c r="I106" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
       <c r="K106" t="s">
         <v>18</v>
       </c>
       <c r="L106" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="B107" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="C107" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="D107">
         <v>95.34</v>
       </c>
       <c r="E107">
         <v>95.34</v>
       </c>
-      <c r="F107" s="1">
-[...2 lines deleted...]
-      <c r="G107" t="s" s="2">
+      <c r="G107" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
       <c r="I107" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
       <c r="K107" t="s">
         <v>18</v>
       </c>
       <c r="L107" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="B108" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="C108" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="D108">
         <v>95.34</v>
       </c>
       <c r="E108">
         <v>95.34</v>
       </c>
-      <c r="F108" s="1">
-[...2 lines deleted...]
-      <c r="G108" t="s" s="2">
+      <c r="G108" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
       <c r="I108" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
       <c r="K108" t="s">
         <v>18</v>
       </c>
       <c r="L108" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="B109" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="C109" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="D109">
         <v>95.34</v>
       </c>
       <c r="E109">
         <v>95.34</v>
       </c>
-      <c r="F109" s="1">
-[...2 lines deleted...]
-      <c r="G109" t="s" s="2">
+      <c r="G109" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
       <c r="I109" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
       <c r="K109" t="s">
         <v>18</v>
       </c>
       <c r="L109" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="B110" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="C110" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="D110">
         <v>608.39</v>
       </c>
       <c r="E110">
         <v>608.39</v>
       </c>
-      <c r="F110" s="1">
-[...2 lines deleted...]
-      <c r="G110" t="s" s="2">
+      <c r="G110" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
       <c r="I110" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
       <c r="K110" t="s">
         <v>18</v>
       </c>
       <c r="L110" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="B111" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="C111" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="D111">
         <v>140.75</v>
       </c>
       <c r="E111">
         <v>140.75</v>
       </c>
-      <c r="F111" s="1">
-[...2 lines deleted...]
-      <c r="G111" t="s" s="2">
+      <c r="G111" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
       <c r="I111" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
       <c r="K111" t="s">
         <v>18</v>
       </c>
       <c r="L111" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="B112" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="C112" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="D112">
         <v>95.34</v>
       </c>
       <c r="E112">
         <v>95.34</v>
       </c>
-      <c r="F112" s="1">
-[...2 lines deleted...]
-      <c r="G112" t="s" s="2">
+      <c r="G112" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
       <c r="I112" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
       <c r="K112" t="s">
         <v>18</v>
       </c>
       <c r="L112" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="B113" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="C113" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="D113">
         <v>68.1</v>
       </c>
       <c r="E113">
         <v>68.1</v>
       </c>
-      <c r="F113" s="1">
-[...2 lines deleted...]
-      <c r="G113" t="s" s="2">
+      <c r="G113" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
       <c r="I113" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113" t="s">
         <v>18</v>
       </c>
       <c r="L113" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B114" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C114" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="D114">
         <v>95.34</v>
       </c>
       <c r="E114">
         <v>95.34</v>
       </c>
-      <c r="F114" s="1">
-[...2 lines deleted...]
-      <c r="G114" t="s" s="2">
+      <c r="G114" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
       <c r="I114" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114" t="s">
         <v>18</v>
       </c>
       <c r="L114" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="B115" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="C115" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="D115">
         <v>95.34</v>
       </c>
       <c r="E115">
         <v>95.34</v>
       </c>
-      <c r="F115" s="1">
-[...2 lines deleted...]
-      <c r="G115" t="s" s="2">
+      <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="B116" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="C116" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="D116">
         <v>181.61</v>
       </c>
       <c r="E116">
         <v>181.61</v>
       </c>
-      <c r="F116" s="1">
-[...2 lines deleted...]
-      <c r="G116" t="s" s="2">
+      <c r="G116" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="B117" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="C117" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="D117">
         <v>181.61</v>
       </c>
       <c r="E117">
         <v>181.61</v>
       </c>
-      <c r="F117" s="1">
-[...2 lines deleted...]
-      <c r="G117" t="s" s="2">
+      <c r="G117" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="B118" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="C118" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="D118">
         <v>95.34</v>
       </c>
       <c r="E118">
         <v>95.34</v>
       </c>
-      <c r="F118" s="1">
-[...2 lines deleted...]
-      <c r="G118" t="s" s="2">
+      <c r="G118" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="B119" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="C119" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="D119">
         <v>140.75</v>
       </c>
       <c r="E119">
         <v>140.75</v>
       </c>
-      <c r="F119" s="1">
-[...2 lines deleted...]
-      <c r="G119" t="s" s="2">
+      <c r="G119" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="B120" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="C120" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="D120">
         <v>608.39</v>
       </c>
       <c r="E120">
         <v>608.39</v>
       </c>
-      <c r="F120" s="1">
-[...2 lines deleted...]
-      <c r="G120" t="s" s="2">
+      <c r="G120" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="B121" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="C121" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D121">
         <v>140.75</v>
       </c>
       <c r="E121">
         <v>140.75</v>
       </c>
-      <c r="F121" s="1">
-[...2 lines deleted...]
-      <c r="G121" t="s" s="2">
+      <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="B122" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="C122" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="D122">
         <v>254.25</v>
       </c>
       <c r="E122">
         <v>254.25</v>
       </c>
-      <c r="F122" s="1">
-[...2 lines deleted...]
-      <c r="G122" t="s" s="2">
+      <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="B123" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="C123" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="D123">
         <v>367.76</v>
       </c>
       <c r="E123">
         <v>367.76</v>
       </c>
-      <c r="F123" s="1">
-[...2 lines deleted...]
-      <c r="G123" t="s" s="2">
+      <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="J123">
         <v>1</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B124" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="C124" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="D124">
         <v>540.28</v>
       </c>
       <c r="E124">
         <v>540.28</v>
       </c>
-      <c r="F124" s="1">
-[...2 lines deleted...]
-      <c r="G124" t="s" s="2">
+      <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B125" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="C125" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="D125">
         <v>162.1</v>
       </c>
       <c r="E125">
         <v>162.1</v>
       </c>
-      <c r="F125" s="1">
-[...2 lines deleted...]
-      <c r="G125" t="s" s="2">
+      <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="B126" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="C126" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="D126">
         <v>81.72</v>
       </c>
       <c r="E126">
         <v>81.72</v>
       </c>
-      <c r="F126" s="1">
-[...2 lines deleted...]
-      <c r="G126" t="s" s="2">
+      <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="B127" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="C127" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="D127">
         <v>81.72</v>
       </c>
       <c r="E127">
         <v>81.72</v>
       </c>
-      <c r="F127" s="1">
-[...2 lines deleted...]
-      <c r="G127" t="s" s="2">
+      <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="J127">
         <v>1</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="B128" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="C128" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="D128">
         <v>86.26</v>
       </c>
       <c r="E128">
         <v>86.26</v>
       </c>
-      <c r="F128" s="1">
-[...2 lines deleted...]
-      <c r="G128" t="s" s="2">
+      <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="B129" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="C129" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="D129">
         <v>104.42</v>
       </c>
       <c r="E129">
         <v>104.42</v>
       </c>
-      <c r="F129" s="1">
-[...2 lines deleted...]
-      <c r="G129" t="s" s="2">
+      <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="B130" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="C130" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="D130">
         <v>104.42</v>
       </c>
       <c r="E130">
         <v>104.42</v>
       </c>
-      <c r="F130" s="1">
-[...2 lines deleted...]
-      <c r="G130" t="s" s="2">
+      <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="B131" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="C131" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="D131">
         <v>113.51</v>
       </c>
       <c r="E131">
         <v>113.51</v>
       </c>
-      <c r="F131" s="1">
-[...2 lines deleted...]
-      <c r="G131" t="s" s="2">
+      <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="B132" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="C132" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="D132">
         <v>95.34</v>
       </c>
       <c r="E132">
         <v>95.34</v>
       </c>
-      <c r="F132" s="1">
-[...2 lines deleted...]
-      <c r="G132" t="s" s="2">
+      <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="B133" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="C133" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="D133">
         <v>154.37</v>
       </c>
       <c r="E133">
         <v>154.37</v>
       </c>
-      <c r="F133" s="1">
-[...2 lines deleted...]
-      <c r="G133" t="s" s="2">
+      <c r="G133" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="B134" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="C134" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="D134">
         <v>236.09</v>
       </c>
       <c r="E134">
         <v>236.09</v>
       </c>
-      <c r="F134" s="1">
-[...2 lines deleted...]
-      <c r="G134" t="s" s="2">
+      <c r="G134" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="B135" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="C135" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="D135">
         <v>322.35</v>
       </c>
       <c r="E135">
         <v>322.35</v>
       </c>
-      <c r="F135" s="1">
-[...2 lines deleted...]
-      <c r="G135" t="s" s="2">
+      <c r="G135" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="B136" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="C136" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="D136">
         <v>426.78</v>
       </c>
       <c r="E136">
         <v>426.78</v>
       </c>
-      <c r="F136" s="1">
-[...2 lines deleted...]
-      <c r="G136" t="s" s="2">
+      <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="B137" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="C137" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="D137">
         <v>685.57</v>
       </c>
       <c r="E137">
         <v>685.57</v>
       </c>
-      <c r="F137" s="1">
-[...2 lines deleted...]
-      <c r="G137" t="s" s="2">
+      <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="B138" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="C138" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="D138">
         <v>145.29</v>
       </c>
       <c r="E138">
         <v>145.29</v>
       </c>
-      <c r="F138" s="1">
-[...2 lines deleted...]
-      <c r="G138" t="s" s="2">
+      <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="B139" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="C139" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="D139">
         <v>217.93</v>
       </c>
       <c r="E139">
         <v>217.93</v>
       </c>
-      <c r="F139" s="1">
-[...2 lines deleted...]
-      <c r="G139" t="s" s="2">
+      <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="B140" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="C140" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="D140">
         <v>326.89</v>
       </c>
       <c r="E140">
         <v>326.89</v>
       </c>
-      <c r="F140" s="1">
-[...2 lines deleted...]
-      <c r="G140" t="s" s="2">
+      <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="B141" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="C141" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="D141">
         <v>463.1</v>
       </c>
       <c r="E141">
         <v>463.1</v>
       </c>
-      <c r="F141" s="1">
-[...2 lines deleted...]
-      <c r="G141" t="s" s="2">
+      <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="B142" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="C142" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="D142">
         <v>908.04</v>
       </c>
       <c r="E142">
         <v>908.04</v>
       </c>
-      <c r="F142" s="1">
-[...2 lines deleted...]
-      <c r="G142" t="s" s="2">
+      <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="B143" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="C143" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="D143">
         <v>1139.59</v>
       </c>
       <c r="E143">
         <v>1139.59</v>
       </c>
-      <c r="F143" s="1">
-[...2 lines deleted...]
-      <c r="G143" t="s" s="2">
+      <c r="G143" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="B144" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="C144" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="D144">
         <v>272.41</v>
       </c>
       <c r="E144">
         <v>272.41</v>
       </c>
-      <c r="F144" s="1">
-[...2 lines deleted...]
-      <c r="G144" t="s" s="2">
+      <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="B145" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="C145" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="D145">
         <v>390.46</v>
       </c>
       <c r="E145">
         <v>390.46</v>
       </c>
-      <c r="F145" s="1">
-[...2 lines deleted...]
-      <c r="G145" t="s" s="2">
+      <c r="G145" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="B146" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="C146" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="D146">
         <v>476.72</v>
       </c>
       <c r="E146">
         <v>476.72</v>
       </c>
-      <c r="F146" s="1">
-[...2 lines deleted...]
-      <c r="G146" t="s" s="2">
+      <c r="G146" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="B147" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="C147" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="D147">
         <v>272.41</v>
       </c>
       <c r="E147">
         <v>272.41</v>
       </c>
-      <c r="F147" s="1">
-[...2 lines deleted...]
-      <c r="G147" t="s" s="2">
+      <c r="G147" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="B148" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="C148" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="D148">
         <v>399.54</v>
       </c>
       <c r="E148">
         <v>399.54</v>
       </c>
-      <c r="F148" s="1">
-[...2 lines deleted...]
-      <c r="G148" t="s" s="2">
+      <c r="G148" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="B149" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="C149" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="D149">
         <v>208.85</v>
       </c>
       <c r="E149">
         <v>208.85</v>
       </c>
-      <c r="F149" s="1">
-[...2 lines deleted...]
-      <c r="G149" t="s" s="2">
+      <c r="G149" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
       <c r="L149" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="B150" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="C150" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="D150">
         <v>322.35</v>
       </c>
       <c r="E150">
         <v>322.35</v>
       </c>
-      <c r="F150" s="1">
-[...2 lines deleted...]
-      <c r="G150" t="s" s="2">
+      <c r="G150" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="B151" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="C151" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="D151">
         <v>236.09</v>
       </c>
       <c r="E151">
         <v>236.09</v>
       </c>
-      <c r="F151" s="1">
-[...2 lines deleted...]
-      <c r="G151" t="s" s="2">
+      <c r="G151" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="B152" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="C152" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="D152">
         <v>267.87</v>
       </c>
       <c r="E152">
         <v>267.87</v>
       </c>
-      <c r="F152" s="1">
-[...2 lines deleted...]
-      <c r="G152" t="s" s="2">
+      <c r="G152" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="B153" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="C153" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="D153">
         <v>435.86</v>
       </c>
       <c r="E153">
         <v>435.86</v>
       </c>
-      <c r="F153" s="1">
-[...2 lines deleted...]
-      <c r="G153" t="s" s="2">
+      <c r="G153" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="B154" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="C154" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="D154">
         <v>390.46</v>
       </c>
       <c r="E154">
         <v>390.46</v>
       </c>
-      <c r="F154" s="1">
-[...2 lines deleted...]
-      <c r="G154" t="s" s="2">
+      <c r="G154" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="B155" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="C155" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="D155">
         <v>490.34</v>
       </c>
       <c r="E155">
         <v>490.34</v>
       </c>
-      <c r="F155" s="1">
-[...2 lines deleted...]
-      <c r="G155" t="s" s="2">
+      <c r="G155" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="J155">
         <v>1</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="B156" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="C156" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="D156">
         <v>558.44</v>
       </c>
       <c r="E156">
         <v>558.44</v>
       </c>
-      <c r="F156" s="1">
-[...2 lines deleted...]
-      <c r="G156" t="s" s="2">
+      <c r="G156" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="J156">
         <v>1</v>
       </c>
       <c r="K156" t="s">
         <v>18</v>
       </c>
       <c r="L156" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="B157" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="C157" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="D157">
         <v>479.9</v>
       </c>
       <c r="E157">
         <v>479.9</v>
       </c>
-      <c r="F157" s="1">
-[...2 lines deleted...]
-      <c r="G157" t="s" s="2">
+      <c r="G157" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
       <c r="I157" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="J157">
         <v>1</v>
       </c>
       <c r="K157" t="s">
         <v>18</v>
       </c>
       <c r="L157" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="B158" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="C158" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="D158">
         <v>331.43</v>
       </c>
       <c r="E158">
         <v>331.43</v>
       </c>
-      <c r="F158" s="1">
-[...2 lines deleted...]
-      <c r="G158" t="s" s="2">
+      <c r="G158" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
       <c r="I158" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="J158">
         <v>1</v>
       </c>
       <c r="K158" t="s">
         <v>18</v>
       </c>
       <c r="L158" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="B159" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="C159" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="D159">
         <v>413.16</v>
       </c>
       <c r="E159">
         <v>413.16</v>
       </c>
-      <c r="F159" s="1">
-[...2 lines deleted...]
-      <c r="G159" t="s" s="2">
+      <c r="G159" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="J159">
         <v>1</v>
       </c>
       <c r="K159" t="s">
         <v>18</v>
       </c>
       <c r="L159" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="B160" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="C160" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="D160">
         <v>81.72</v>
       </c>
       <c r="E160">
         <v>81.72</v>
       </c>
-      <c r="F160" s="1">
-[...2 lines deleted...]
-      <c r="G160" t="s" s="2">
+      <c r="G160" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="J160">
         <v>1</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
       <c r="L160" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="B161" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="C161" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="D161">
         <v>140.75</v>
       </c>
       <c r="E161">
         <v>140.75</v>
       </c>
-      <c r="F161" s="1">
-[...2 lines deleted...]
-      <c r="G161" t="s" s="2">
+      <c r="G161" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="J161">
         <v>1</v>
       </c>
       <c r="K161" t="s">
         <v>18</v>
       </c>
       <c r="L161" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="B162" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="C162" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="D162">
         <v>217.93</v>
       </c>
       <c r="E162">
         <v>217.93</v>
       </c>
-      <c r="F162" s="1">
-[...2 lines deleted...]
-      <c r="G162" t="s" s="2">
+      <c r="G162" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
       <c r="I162" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="J162">
         <v>1</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
       <c r="L162" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="B163" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="C163" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="D163">
         <v>426.78</v>
       </c>
       <c r="E163">
         <v>426.78</v>
       </c>
-      <c r="F163" s="1">
-[...2 lines deleted...]
-      <c r="G163" t="s" s="2">
+      <c r="G163" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="J163">
         <v>1</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
       <c r="L163" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="B164" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="C164" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="D164">
         <v>499.42</v>
       </c>
       <c r="E164">
         <v>499.42</v>
       </c>
-      <c r="F164" s="1">
-[...2 lines deleted...]
-      <c r="G164" t="s" s="2">
+      <c r="G164" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
       <c r="L164" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="B165" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="C165" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="D165">
         <v>104.42</v>
       </c>
       <c r="E165">
         <v>104.42</v>
       </c>
-      <c r="F165" s="1">
-[...2 lines deleted...]
-      <c r="G165" t="s" s="2">
+      <c r="G165" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="J165">
         <v>1</v>
       </c>
       <c r="K165" t="s">
         <v>18</v>
       </c>
       <c r="L165" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="B166" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="C166" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="D166">
         <v>158.91</v>
       </c>
       <c r="E166">
         <v>158.91</v>
       </c>
-      <c r="F166" s="1">
-[...2 lines deleted...]
-      <c r="G166" t="s" s="2">
+      <c r="G166" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
       <c r="I166" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="J166">
         <v>1</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
       <c r="L166" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="B167" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="C167" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="D167">
         <v>276.95</v>
       </c>
       <c r="E167">
         <v>276.95</v>
       </c>
-      <c r="F167" s="1">
-[...2 lines deleted...]
-      <c r="G167" t="s" s="2">
+      <c r="G167" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
       <c r="I167" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="J167">
         <v>1</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
       <c r="L167" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="B168" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="C168" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="D168">
         <v>549.36</v>
       </c>
       <c r="E168">
         <v>549.36</v>
       </c>
-      <c r="F168" s="1">
-[...2 lines deleted...]
-      <c r="G168" t="s" s="2">
+      <c r="G168" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H168" t="s">
         <v>16</v>
       </c>
       <c r="I168" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="J168">
         <v>1</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
       <c r="L168" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="B169" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="C169" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="D169">
         <v>626.55</v>
       </c>
       <c r="E169">
         <v>626.55</v>
       </c>
-      <c r="F169" s="1">
-[...2 lines deleted...]
-      <c r="G169" t="s" s="2">
+      <c r="G169" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H169" t="s">
         <v>16</v>
       </c>
       <c r="I169" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="J169">
         <v>1</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
       <c r="L169" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="B170" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="C170" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="D170">
         <v>113.51</v>
       </c>
       <c r="E170">
         <v>113.51</v>
       </c>
-      <c r="F170" s="1">
-[...2 lines deleted...]
-      <c r="G170" t="s" s="2">
+      <c r="G170" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H170" t="s">
         <v>16</v>
       </c>
       <c r="I170" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="J170">
         <v>1</v>
       </c>
       <c r="K170" t="s">
         <v>18</v>
       </c>
       <c r="L170" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="B171" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="C171" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="D171">
         <v>167.99</v>
       </c>
       <c r="E171">
         <v>167.99</v>
       </c>
-      <c r="F171" s="1">
-[...2 lines deleted...]
-      <c r="G171" t="s" s="2">
+      <c r="G171" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H171" t="s">
         <v>16</v>
       </c>
       <c r="I171" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="J171">
         <v>1</v>
       </c>
       <c r="K171" t="s">
         <v>18</v>
       </c>
       <c r="L171" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="B172" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="C172" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="D172">
         <v>290.57</v>
       </c>
       <c r="E172">
         <v>290.57</v>
       </c>
-      <c r="F172" s="1">
-[...2 lines deleted...]
-      <c r="G172" t="s" s="2">
+      <c r="G172" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H172" t="s">
         <v>16</v>
       </c>
       <c r="I172" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="J172">
         <v>1</v>
       </c>
       <c r="K172" t="s">
         <v>18</v>
       </c>
       <c r="L172" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="B173" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="C173" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="D173">
         <v>640.17</v>
       </c>
       <c r="E173">
         <v>640.17</v>
       </c>
-      <c r="F173" s="1">
-[...2 lines deleted...]
-      <c r="G173" t="s" s="2">
+      <c r="G173" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H173" t="s">
         <v>16</v>
       </c>
       <c r="I173" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173" t="s">
         <v>18</v>
       </c>
       <c r="L173" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="B174" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="C174" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="D174">
         <v>717.35</v>
       </c>
       <c r="E174">
         <v>717.35</v>
       </c>
-      <c r="F174" s="1">
-[...2 lines deleted...]
-      <c r="G174" t="s" s="2">
+      <c r="G174" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H174" t="s">
         <v>16</v>
       </c>
       <c r="I174" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174" t="s">
         <v>18</v>
       </c>
       <c r="L174" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="B175" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="C175" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="D175">
         <v>59.02</v>
       </c>
       <c r="E175">
         <v>59.02</v>
       </c>
-      <c r="F175" s="1">
-[...2 lines deleted...]
-      <c r="G175" t="s" s="2">
+      <c r="G175" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H175" t="s">
         <v>16</v>
       </c>
       <c r="I175" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175" t="s">
         <v>18</v>
       </c>
       <c r="L175" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="B176" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="C176" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="D176">
         <v>76.73</v>
       </c>
       <c r="E176">
         <v>76.73</v>
       </c>
-      <c r="F176" s="1">
-[...2 lines deleted...]
-      <c r="G176" t="s" s="2">
+      <c r="G176" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H176" t="s">
         <v>16</v>
       </c>
       <c r="I176" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="J176">
         <v>1</v>
       </c>
       <c r="K176" t="s">
         <v>18</v>
       </c>
       <c r="L176" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="B177" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="C177" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="D177">
         <v>59.02</v>
       </c>
       <c r="E177">
         <v>59.02</v>
       </c>
-      <c r="F177" s="1">
-[...2 lines deleted...]
-      <c r="G177" t="s" s="2">
+      <c r="G177" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H177" t="s">
         <v>16</v>
       </c>
       <c r="I177" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="J177">
         <v>1</v>
       </c>
       <c r="K177" t="s">
         <v>18</v>
       </c>
       <c r="L177" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="B178" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="C178" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="D178">
         <v>68.1</v>
       </c>
       <c r="E178">
         <v>68.1</v>
       </c>
-      <c r="F178" s="1">
-[...2 lines deleted...]
-      <c r="G178" t="s" s="2">
+      <c r="G178" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H178" t="s">
         <v>16</v>
       </c>
       <c r="I178" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="J178">
         <v>1</v>
       </c>
       <c r="K178" t="s">
         <v>18</v>
       </c>
       <c r="L178" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="B179" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="C179" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="D179">
         <v>76.73</v>
       </c>
       <c r="E179">
         <v>76.73</v>
       </c>
-      <c r="F179" s="1">
-[...2 lines deleted...]
-      <c r="G179" t="s" s="2">
+      <c r="G179" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H179" t="s">
         <v>16</v>
       </c>
       <c r="I179" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="J179">
         <v>1</v>
       </c>
       <c r="K179" t="s">
         <v>18</v>
       </c>
       <c r="L179" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="B180" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="C180" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="D180">
         <v>95.34</v>
       </c>
       <c r="E180">
         <v>95.34</v>
       </c>
-      <c r="F180" s="1">
-[...2 lines deleted...]
-      <c r="G180" t="s" s="2">
+      <c r="G180" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>16</v>
       </c>
       <c r="I180" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="J180">
         <v>1</v>
       </c>
       <c r="K180" t="s">
         <v>18</v>
       </c>
       <c r="L180" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="B181" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="C181" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="D181">
         <v>131.67</v>
       </c>
       <c r="E181">
         <v>131.67</v>
       </c>
-      <c r="F181" s="1">
-[...2 lines deleted...]
-      <c r="G181" t="s" s="2">
+      <c r="G181" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H181" t="s">
         <v>16</v>
       </c>
       <c r="I181" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="J181">
         <v>1</v>
       </c>
       <c r="K181" t="s">
         <v>18</v>
       </c>
       <c r="L181" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="B182" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="C182" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="D182">
         <v>136.21</v>
       </c>
       <c r="E182">
         <v>136.21</v>
       </c>
-      <c r="F182" s="1">
-[...2 lines deleted...]
-      <c r="G182" t="s" s="2">
+      <c r="G182" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H182" t="s">
         <v>16</v>
       </c>
       <c r="I182" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="J182">
         <v>1</v>
       </c>
       <c r="K182" t="s">
         <v>18</v>
       </c>
       <c r="L182" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B183" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="C183" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="D183">
         <v>254.25</v>
       </c>
       <c r="E183">
         <v>254.25</v>
       </c>
-      <c r="F183" s="1">
-[...2 lines deleted...]
-      <c r="G183" t="s" s="2">
+      <c r="G183" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H183" t="s">
         <v>16</v>
       </c>
       <c r="I183" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="J183">
         <v>1</v>
       </c>
       <c r="K183" t="s">
         <v>18</v>
       </c>
       <c r="L183" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="B184" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="C184" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="D184">
         <v>181.61</v>
       </c>
       <c r="E184">
         <v>181.61</v>
       </c>
-      <c r="F184" s="1">
-[...2 lines deleted...]
-      <c r="G184" t="s" s="2">
+      <c r="G184" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H184" t="s">
         <v>16</v>
       </c>
       <c r="I184" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="J184">
         <v>1</v>
       </c>
       <c r="K184" t="s">
         <v>18</v>
       </c>
       <c r="L184" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="B185" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="C185" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="D185">
         <v>290.57</v>
       </c>
       <c r="E185">
         <v>290.57</v>
       </c>
-      <c r="F185" s="1">
-[...2 lines deleted...]
-      <c r="G185" t="s" s="2">
+      <c r="G185" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H185" t="s">
         <v>16</v>
       </c>
       <c r="I185" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="J185">
         <v>1</v>
       </c>
       <c r="K185" t="s">
         <v>18</v>
       </c>
       <c r="L185" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="B186" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="C186" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="D186">
         <v>326.89</v>
       </c>
       <c r="E186">
         <v>326.89</v>
       </c>
-      <c r="F186" s="1">
-[...2 lines deleted...]
-      <c r="G186" t="s" s="2">
+      <c r="G186" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H186" t="s">
         <v>16</v>
       </c>
       <c r="I186" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186" t="s">
         <v>18</v>
       </c>
       <c r="L186" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="B187" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="C187" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="D187">
         <v>86.26</v>
       </c>
       <c r="E187">
         <v>86.26</v>
       </c>
-      <c r="F187" s="1">
-[...2 lines deleted...]
-      <c r="G187" t="s" s="2">
+      <c r="G187" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H187" t="s">
         <v>16</v>
       </c>
       <c r="I187" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187" t="s">
         <v>18</v>
       </c>
       <c r="L187" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
       <c r="B188" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="C188" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="D188">
         <v>118.05</v>
       </c>
       <c r="E188">
         <v>118.05</v>
       </c>
-      <c r="F188" s="1">
-[...2 lines deleted...]
-      <c r="G188" t="s" s="2">
+      <c r="G188" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H188" t="s">
         <v>16</v>
       </c>
       <c r="I188" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="J188">
         <v>1</v>
       </c>
       <c r="K188" t="s">
         <v>18</v>
       </c>
       <c r="L188" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="B189" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="C189" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="D189">
         <v>195.23</v>
       </c>
       <c r="E189">
         <v>195.23</v>
       </c>
-      <c r="F189" s="1">
-[...2 lines deleted...]
-      <c r="G189" t="s" s="2">
+      <c r="G189" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H189" t="s">
         <v>16</v>
       </c>
       <c r="I189" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189" t="s">
         <v>18</v>
       </c>
       <c r="L189" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="B190" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="C190" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="D190">
         <v>390.46</v>
       </c>
       <c r="E190">
         <v>390.46</v>
       </c>
-      <c r="F190" s="1">
-[...2 lines deleted...]
-      <c r="G190" t="s" s="2">
+      <c r="G190" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H190" t="s">
         <v>16</v>
       </c>
       <c r="I190" t="s">
-        <v>953</v>
+        <v>958</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190" t="s">
         <v>18</v>
       </c>
       <c r="L190" t="s">
-        <v>954</v>
+        <v>959</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="B191" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="C191" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="D191">
         <v>531.2</v>
       </c>
       <c r="E191">
         <v>531.2</v>
       </c>
-      <c r="F191" s="1">
-[...2 lines deleted...]
-      <c r="G191" t="s" s="2">
+      <c r="G191" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
       <c r="I191" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191" t="s">
         <v>18</v>
       </c>
       <c r="L191" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="B192" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="C192" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="D192">
         <v>667.41</v>
       </c>
       <c r="E192">
         <v>667.41</v>
       </c>
-      <c r="F192" s="1">
-[...2 lines deleted...]
-      <c r="G192" t="s" s="2">
+      <c r="G192" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
       <c r="I192" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192" t="s">
         <v>18</v>
       </c>
       <c r="L192" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="B193" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="C193" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="D193">
         <v>113.51</v>
       </c>
       <c r="E193">
         <v>113.51</v>
       </c>
-      <c r="F193" s="1">
-[...2 lines deleted...]
-      <c r="G193" t="s" s="2">
+      <c r="G193" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
       <c r="I193" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193" t="s">
         <v>18</v>
       </c>
       <c r="L193" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="B194" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="C194" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="D194">
         <v>149.83</v>
       </c>
       <c r="E194">
         <v>149.83</v>
       </c>
-      <c r="F194" s="1">
-[...2 lines deleted...]
-      <c r="G194" t="s" s="2">
+      <c r="G194" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
       <c r="I194" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="J194">
         <v>1</v>
       </c>
       <c r="K194" t="s">
         <v>18</v>
       </c>
       <c r="L194" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="B195" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="C195" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="D195">
         <v>254.25</v>
       </c>
       <c r="E195">
         <v>254.25</v>
       </c>
-      <c r="F195" s="1">
-[...2 lines deleted...]
-      <c r="G195" t="s" s="2">
+      <c r="G195" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H195" t="s">
         <v>16</v>
       </c>
       <c r="I195" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="J195">
         <v>1</v>
       </c>
       <c r="K195" t="s">
         <v>18</v>
       </c>
       <c r="L195" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="B196" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="C196" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="D196">
         <v>481.26</v>
       </c>
       <c r="E196">
         <v>481.26</v>
       </c>
-      <c r="F196" s="1">
-[...2 lines deleted...]
-      <c r="G196" t="s" s="2">
+      <c r="G196" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H196" t="s">
         <v>16</v>
       </c>
       <c r="I196" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196" t="s">
         <v>18</v>
       </c>
       <c r="L196" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="B197" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="C197" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="D197">
         <v>649.25</v>
       </c>
       <c r="E197">
         <v>649.25</v>
       </c>
-      <c r="F197" s="1">
-[...2 lines deleted...]
-      <c r="G197" t="s" s="2">
+      <c r="G197" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H197" t="s">
         <v>16</v>
       </c>
       <c r="I197" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="J197">
         <v>1</v>
       </c>
       <c r="K197" t="s">
         <v>18</v>
       </c>
       <c r="L197" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="B198" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="C198" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="D198">
         <v>830.86</v>
       </c>
       <c r="E198">
         <v>830.86</v>
       </c>
-      <c r="F198" s="1">
-[...2 lines deleted...]
-      <c r="G198" t="s" s="2">
+      <c r="G198" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H198" t="s">
         <v>16</v>
       </c>
       <c r="I198" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198" t="s">
         <v>18</v>
       </c>
       <c r="L198" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="B199" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="C199" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="D199">
         <v>118.05</v>
       </c>
       <c r="E199">
         <v>118.05</v>
       </c>
-      <c r="F199" s="1">
-[...2 lines deleted...]
-      <c r="G199" t="s" s="2">
+      <c r="G199" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H199" t="s">
         <v>16</v>
       </c>
       <c r="I199" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199" t="s">
         <v>18</v>
       </c>
       <c r="L199" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="B200" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="C200" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="D200">
         <v>158.91</v>
       </c>
       <c r="E200">
         <v>158.91</v>
       </c>
-      <c r="F200" s="1">
-[...2 lines deleted...]
-      <c r="G200" t="s" s="2">
+      <c r="G200" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H200" t="s">
         <v>16</v>
       </c>
       <c r="I200" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="J200">
         <v>1</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
       <c r="L200" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="B201" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="C201" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="D201">
         <v>267.87</v>
       </c>
       <c r="E201">
         <v>267.87</v>
       </c>
-      <c r="F201" s="1">
-[...2 lines deleted...]
-      <c r="G201" t="s" s="2">
+      <c r="G201" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H201" t="s">
         <v>16</v>
       </c>
       <c r="I201" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
       <c r="L201" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="B202" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="C202" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="D202">
         <v>567.53</v>
       </c>
       <c r="E202">
         <v>567.53</v>
       </c>
-      <c r="F202" s="1">
-[...2 lines deleted...]
-      <c r="G202" t="s" s="2">
+      <c r="G202" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H202" t="s">
         <v>16</v>
       </c>
       <c r="I202" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
       <c r="L202" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="B203" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="C203" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="D203">
         <v>690.11</v>
       </c>
       <c r="E203">
         <v>690.11</v>
       </c>
-      <c r="F203" s="1">
-[...2 lines deleted...]
-      <c r="G203" t="s" s="2">
+      <c r="G203" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H203" t="s">
         <v>16</v>
       </c>
       <c r="I203" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
       <c r="L203" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="B204" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="C204" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="D204">
         <v>926.2</v>
       </c>
       <c r="E204">
         <v>926.2</v>
       </c>
-      <c r="F204" s="1">
-[...2 lines deleted...]
-      <c r="G204" t="s" s="2">
+      <c r="G204" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H204" t="s">
         <v>16</v>
       </c>
       <c r="I204" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
       <c r="L204" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="B205" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="C205" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="D205">
         <v>127.13</v>
       </c>
       <c r="E205">
         <v>127.13</v>
       </c>
-      <c r="F205" s="1">
-[...2 lines deleted...]
-      <c r="G205" t="s" s="2">
+      <c r="G205" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H205" t="s">
         <v>16</v>
       </c>
       <c r="I205" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="J205">
         <v>1</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
       <c r="L205" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="B206" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="C206" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D206">
         <v>127.13</v>
       </c>
       <c r="E206">
         <v>127.13</v>
       </c>
-      <c r="F206" s="1">
-[...2 lines deleted...]
-      <c r="G206" t="s" s="2">
+      <c r="G206" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H206" t="s">
         <v>16</v>
       </c>
       <c r="I206" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="J206">
         <v>1</v>
       </c>
       <c r="K206" t="s">
         <v>18</v>
       </c>
       <c r="L206" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="B207" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="C207" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="D207">
         <v>127.13</v>
       </c>
       <c r="E207">
         <v>127.13</v>
       </c>
-      <c r="F207" s="1">
-[...2 lines deleted...]
-      <c r="G207" t="s" s="2">
+      <c r="G207" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H207" t="s">
         <v>16</v>
       </c>
       <c r="I207" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207" t="s">
         <v>18</v>
       </c>
       <c r="L207" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="B208" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="C208" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="D208">
         <v>127.13</v>
       </c>
       <c r="E208">
         <v>127.13</v>
       </c>
-      <c r="F208" s="1">
-[...2 lines deleted...]
-      <c r="G208" t="s" s="2">
+      <c r="G208" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H208" t="s">
         <v>16</v>
       </c>
       <c r="I208" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208" t="s">
         <v>18</v>
       </c>
       <c r="L208" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="B209" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="C209" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="D209">
         <v>127.13</v>
       </c>
       <c r="E209">
         <v>127.13</v>
       </c>
-      <c r="F209" s="1">
-[...2 lines deleted...]
-      <c r="G209" t="s" s="2">
+      <c r="G209" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H209" t="s">
         <v>16</v>
       </c>
       <c r="I209" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209" t="s">
         <v>18</v>
       </c>
       <c r="L209" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="B210" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="C210" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="D210">
         <v>127.13</v>
       </c>
       <c r="E210">
         <v>127.13</v>
       </c>
-      <c r="F210" s="1">
-[...2 lines deleted...]
-      <c r="G210" t="s" s="2">
+      <c r="G210" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H210" t="s">
         <v>16</v>
       </c>
       <c r="I210" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
       <c r="L210" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="B211" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="C211" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="D211">
         <v>127.13</v>
       </c>
       <c r="E211">
         <v>127.13</v>
       </c>
-      <c r="F211" s="1">
-[...2 lines deleted...]
-      <c r="G211" t="s" s="2">
+      <c r="G211" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H211" t="s">
         <v>16</v>
       </c>
       <c r="I211" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211" t="s">
         <v>18</v>
       </c>
       <c r="L211" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="B212" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="C212" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="D212">
         <v>127.13</v>
       </c>
       <c r="E212">
         <v>127.13</v>
       </c>
-      <c r="F212" s="1">
-[...2 lines deleted...]
-      <c r="G212" t="s" s="2">
+      <c r="G212" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H212" t="s">
         <v>16</v>
       </c>
       <c r="I212" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
       <c r="L212" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="B213" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="C213" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
       <c r="D213">
         <v>140.75</v>
       </c>
       <c r="E213">
         <v>140.75</v>
       </c>
-      <c r="F213" s="1">
-[...2 lines deleted...]
-      <c r="G213" t="s" s="2">
+      <c r="G213" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H213" t="s">
         <v>16</v>
       </c>
       <c r="I213" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="B214" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="C214" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="D214">
         <v>158.91</v>
       </c>
       <c r="E214">
         <v>158.91</v>
       </c>
-      <c r="F214" s="1">
-[...2 lines deleted...]
-      <c r="G214" t="s" s="2">
+      <c r="G214" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H214" t="s">
         <v>16</v>
       </c>
       <c r="I214" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="J214">
         <v>1</v>
       </c>
       <c r="K214" t="s">
         <v>18</v>
       </c>
       <c r="L214" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="B215" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="C215" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="D215">
         <v>213.39</v>
       </c>
       <c r="E215">
         <v>213.39</v>
       </c>
-      <c r="F215" s="1">
-[...2 lines deleted...]
-      <c r="G215" t="s" s="2">
+      <c r="G215" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H215" t="s">
         <v>16</v>
       </c>
       <c r="I215" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="J215">
         <v>1</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
       <c r="L215" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="B216" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="C216" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="D216">
         <v>267.87</v>
       </c>
       <c r="E216">
         <v>267.87</v>
       </c>
-      <c r="F216" s="1">
-[...2 lines deleted...]
-      <c r="G216" t="s" s="2">
+      <c r="G216" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H216" t="s">
         <v>16</v>
       </c>
       <c r="I216" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="J216">
         <v>1</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
       <c r="L216" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="B217" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="C217" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="D217">
         <v>426.78</v>
       </c>
       <c r="E217">
         <v>426.78</v>
       </c>
-      <c r="F217" s="1">
-[...2 lines deleted...]
-      <c r="G217" t="s" s="2">
+      <c r="G217" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H217" t="s">
         <v>16</v>
       </c>
       <c r="I217" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
       <c r="L217" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="B218" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="C218" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
       <c r="D218">
         <v>148.71</v>
       </c>
       <c r="E218">
         <v>148.71</v>
       </c>
-      <c r="F218" s="1">
-[...2 lines deleted...]
-      <c r="G218" t="s" s="2">
+      <c r="G218" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H218" t="s">
         <v>16</v>
       </c>
       <c r="I218" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="J218">
         <v>1</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
       <c r="L218" t="s">
-        <v>1094</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="B219" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="C219" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
       <c r="D219">
         <v>148.71</v>
       </c>
       <c r="E219">
         <v>148.71</v>
       </c>
-      <c r="F219" s="1">
-[...2 lines deleted...]
-      <c r="G219" t="s" s="2">
+      <c r="G219" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H219" t="s">
         <v>16</v>
       </c>
       <c r="I219" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="J219">
         <v>1</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
       <c r="L219" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>1100</v>
+        <v>1105</v>
       </c>
       <c r="B220" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
       <c r="C220" t="s">
-        <v>1102</v>
+        <v>1107</v>
       </c>
       <c r="D220">
         <v>148.71</v>
       </c>
       <c r="E220">
         <v>148.71</v>
       </c>
-      <c r="F220" s="1">
-[...2 lines deleted...]
-      <c r="G220" t="s" s="2">
+      <c r="G220" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H220" t="s">
         <v>16</v>
       </c>
       <c r="I220" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
       <c r="J220">
         <v>1</v>
       </c>
       <c r="K220" t="s">
         <v>18</v>
       </c>
       <c r="L220" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="B221" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
       <c r="C221" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="D221">
         <v>127.13</v>
       </c>
       <c r="E221">
         <v>127.13</v>
       </c>
-      <c r="F221" s="1">
-[...2 lines deleted...]
-      <c r="G221" t="s" s="2">
+      <c r="G221" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H221" t="s">
         <v>16</v>
       </c>
       <c r="I221" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
       <c r="J221">
         <v>1</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
       <c r="L221" t="s">
-        <v>1109</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>1110</v>
+        <v>1115</v>
       </c>
       <c r="B222" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="C222" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="D222">
         <v>127.13</v>
       </c>
       <c r="E222">
         <v>127.13</v>
       </c>
-      <c r="F222" s="1">
-[...2 lines deleted...]
-      <c r="G222" t="s" s="2">
+      <c r="G222" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H222" t="s">
         <v>16</v>
       </c>
       <c r="I222" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="J222">
         <v>1</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
       <c r="L222" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="B223" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="C223" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
       <c r="D223">
         <v>127.13</v>
       </c>
       <c r="E223">
         <v>127.13</v>
       </c>
-      <c r="F223" s="1">
-[...2 lines deleted...]
-      <c r="G223" t="s" s="2">
+      <c r="G223" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H223" t="s">
         <v>16</v>
       </c>
       <c r="I223" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="J223">
         <v>1</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
       <c r="L223" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="B224" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="C224" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="D224">
         <v>127.13</v>
       </c>
       <c r="E224">
         <v>127.13</v>
       </c>
-      <c r="F224" s="1">
-[...2 lines deleted...]
-      <c r="G224" t="s" s="2">
+      <c r="G224" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H224" t="s">
         <v>16</v>
       </c>
       <c r="I224" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="J224">
         <v>1</v>
       </c>
       <c r="K224" t="s">
         <v>18</v>
       </c>
       <c r="L224" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="B225" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="C225" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="D225">
         <v>140.75</v>
       </c>
       <c r="E225">
         <v>140.75</v>
       </c>
-      <c r="F225" s="1">
-[...2 lines deleted...]
-      <c r="G225" t="s" s="2">
+      <c r="G225" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H225" t="s">
         <v>16</v>
       </c>
       <c r="I225" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="J225">
         <v>1</v>
       </c>
       <c r="K225" t="s">
         <v>18</v>
       </c>
       <c r="L225" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="B226" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="C226" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="D226">
         <v>127.13</v>
       </c>
       <c r="E226">
         <v>127.13</v>
       </c>
-      <c r="F226" s="1">
-[...2 lines deleted...]
-      <c r="G226" t="s" s="2">
+      <c r="G226" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H226" t="s">
         <v>16</v>
       </c>
       <c r="I226" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="J226">
         <v>1</v>
       </c>
       <c r="K226" t="s">
         <v>18</v>
       </c>
       <c r="L226" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>1135</v>
+        <v>1140</v>
       </c>
       <c r="B227" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
       <c r="C227" t="s">
-        <v>1137</v>
+        <v>1142</v>
       </c>
       <c r="D227">
         <v>127.13</v>
       </c>
       <c r="E227">
         <v>127.13</v>
       </c>
-      <c r="F227" s="1">
-[...2 lines deleted...]
-      <c r="G227" t="s" s="2">
+      <c r="G227" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H227" t="s">
         <v>16</v>
       </c>
       <c r="I227" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="J227">
         <v>1</v>
       </c>
       <c r="K227" t="s">
         <v>18</v>
       </c>
       <c r="L227" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="B228" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="C228" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="D228">
         <v>127.13</v>
       </c>
       <c r="E228">
         <v>127.13</v>
       </c>
-      <c r="F228" s="1">
-[...2 lines deleted...]
-      <c r="G228" t="s" s="2">
+      <c r="G228" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H228" t="s">
         <v>16</v>
       </c>
       <c r="I228" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="J228">
         <v>1</v>
       </c>
       <c r="K228" t="s">
         <v>18</v>
       </c>
       <c r="L228" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="B229" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="C229" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="D229">
         <v>158.91</v>
       </c>
       <c r="E229">
         <v>158.91</v>
       </c>
-      <c r="F229" s="1">
-[...2 lines deleted...]
-      <c r="G229" t="s" s="2">
+      <c r="G229" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H229" t="s">
         <v>16</v>
       </c>
       <c r="I229" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="J229">
         <v>1</v>
       </c>
       <c r="K229" t="s">
         <v>18</v>
       </c>
       <c r="L229" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="B230" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="C230" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="D230">
         <v>213.39</v>
       </c>
       <c r="E230">
         <v>213.39</v>
       </c>
-      <c r="F230" s="1">
-[...2 lines deleted...]
-      <c r="G230" t="s" s="2">
+      <c r="G230" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H230" t="s">
         <v>16</v>
       </c>
       <c r="I230" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
       <c r="J230">
         <v>1</v>
       </c>
       <c r="K230" t="s">
         <v>18</v>
       </c>
       <c r="L230" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="B231" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
       <c r="C231" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="D231">
         <v>127.13</v>
       </c>
       <c r="E231">
         <v>127.13</v>
       </c>
-      <c r="F231" s="1">
-[...2 lines deleted...]
-      <c r="G231" t="s" s="2">
+      <c r="G231" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H231" t="s">
         <v>16</v>
       </c>
       <c r="I231" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="J231">
         <v>1</v>
       </c>
       <c r="K231" t="s">
         <v>18</v>
       </c>
       <c r="L231" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="B232" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="C232" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="D232">
         <v>177.07</v>
       </c>
       <c r="E232">
         <v>177.07</v>
       </c>
-      <c r="F232" s="1">
-[...2 lines deleted...]
-      <c r="G232" t="s" s="2">
+      <c r="G232" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H232" t="s">
         <v>16</v>
       </c>
       <c r="I232" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="J232">
         <v>1</v>
       </c>
       <c r="K232" t="s">
         <v>18</v>
       </c>
       <c r="L232" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="B233" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="C233" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="D233">
         <v>349.6</v>
       </c>
       <c r="E233">
         <v>349.6</v>
       </c>
-      <c r="F233" s="1">
-[...2 lines deleted...]
-      <c r="G233" t="s" s="2">
+      <c r="G233" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H233" t="s">
         <v>16</v>
       </c>
       <c r="I233" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="J233">
         <v>1</v>
       </c>
       <c r="K233" t="s">
         <v>18</v>
       </c>
       <c r="L233" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="B234" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="C234" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="D234">
         <v>272.41</v>
       </c>
       <c r="E234">
         <v>272.41</v>
       </c>
-      <c r="F234" s="1">
-[...2 lines deleted...]
-      <c r="G234" t="s" s="2">
+      <c r="G234" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H234" t="s">
         <v>16</v>
       </c>
       <c r="I234" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="J234">
         <v>1</v>
       </c>
       <c r="K234" t="s">
         <v>18</v>
       </c>
       <c r="L234" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="B235" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="C235" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="D235">
         <v>272.41</v>
       </c>
       <c r="E235">
         <v>272.41</v>
       </c>
-      <c r="F235" s="1">
-[...2 lines deleted...]
-      <c r="G235" t="s" s="2">
+      <c r="G235" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H235" t="s">
         <v>16</v>
       </c>
       <c r="I235" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="J235">
         <v>1</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
       <c r="L235" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>1180</v>
+        <v>1185</v>
       </c>
       <c r="B236" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="C236" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
       <c r="D236">
         <v>617.47</v>
       </c>
       <c r="E236">
         <v>617.47</v>
       </c>
-      <c r="F236" s="1">
-[...2 lines deleted...]
-      <c r="G236" t="s" s="2">
+      <c r="G236" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H236" t="s">
         <v>16</v>
       </c>
       <c r="I236" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="J236">
         <v>1</v>
       </c>
       <c r="K236" t="s">
         <v>18</v>
       </c>
       <c r="L236" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="B237" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="C237" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="D237">
         <v>808.16</v>
       </c>
       <c r="E237">
         <v>808.16</v>
       </c>
-      <c r="F237" s="1">
-[...2 lines deleted...]
-      <c r="G237" t="s" s="2">
+      <c r="G237" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H237" t="s">
         <v>16</v>
       </c>
       <c r="I237" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="J237">
         <v>1</v>
       </c>
       <c r="K237" t="s">
         <v>18</v>
       </c>
       <c r="L237" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="B238" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="C238" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="D238">
         <v>422.24</v>
       </c>
       <c r="E238">
         <v>422.24</v>
       </c>
-      <c r="F238" s="1">
-[...2 lines deleted...]
-      <c r="G238" t="s" s="2">
+      <c r="G238" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H238" t="s">
         <v>16</v>
       </c>
       <c r="I238" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="J238">
         <v>1</v>
       </c>
       <c r="K238" t="s">
         <v>18</v>
       </c>
       <c r="L238" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="B239" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="C239" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="D239">
         <v>476.72</v>
       </c>
       <c r="E239">
         <v>476.72</v>
       </c>
-      <c r="F239" s="1">
-[...2 lines deleted...]
-      <c r="G239" t="s" s="2">
+      <c r="G239" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H239" t="s">
         <v>16</v>
       </c>
       <c r="I239" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="J239">
         <v>1</v>
       </c>
       <c r="K239" t="s">
         <v>18</v>
       </c>
       <c r="L239" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="B240" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="C240" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="D240">
         <v>1943.21</v>
       </c>
       <c r="E240">
         <v>1943.21</v>
       </c>
-      <c r="F240" s="1">
-[...2 lines deleted...]
-      <c r="G240" t="s" s="2">
+      <c r="G240" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H240" t="s">
         <v>16</v>
       </c>
       <c r="I240" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="J240">
         <v>1</v>
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
       <c r="L240" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="B241" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="C241" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="D241">
         <v>2842.1699</v>
       </c>
       <c r="E241">
-        <v>2842.17</v>
-[...4 lines deleted...]
-      <c r="G241" t="s" s="2">
+        <v>2842.1699</v>
+      </c>
+      <c r="G241" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H241" t="s">
         <v>16</v>
       </c>
       <c r="I241" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="J241">
         <v>1</v>
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
       <c r="L241" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="B242" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="C242" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="D242">
         <v>3704.8</v>
       </c>
       <c r="E242">
         <v>3704.8</v>
       </c>
-      <c r="F242" s="1">
-[...2 lines deleted...]
-      <c r="G242" t="s" s="2">
+      <c r="G242" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H242" t="s">
         <v>16</v>
       </c>
       <c r="I242" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="J242">
         <v>1</v>
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
       <c r="L242" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="B243" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="C243" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
       <c r="D243">
         <v>1212.23</v>
       </c>
       <c r="E243">
         <v>1212.23</v>
       </c>
-      <c r="F243" s="1">
-[...2 lines deleted...]
-      <c r="G243" t="s" s="2">
+      <c r="G243" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H243" t="s">
         <v>16</v>
       </c>
       <c r="I243" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
       <c r="J243">
         <v>1</v>
       </c>
       <c r="K243" t="s">
         <v>18</v>
       </c>
       <c r="L243" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="B244" t="s">
-        <v>1221</v>
+        <v>1226</v>
       </c>
       <c r="C244" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
       <c r="D244">
         <v>1707.12</v>
       </c>
       <c r="E244">
         <v>1707.12</v>
       </c>
-      <c r="F244" s="1">
-[...2 lines deleted...]
-      <c r="G244" t="s" s="2">
+      <c r="G244" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H244" t="s">
         <v>16</v>
       </c>
       <c r="I244" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="J244">
         <v>1</v>
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
       <c r="L244" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="B245" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
       <c r="C245" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
       <c r="D245">
         <v>2510.73</v>
       </c>
       <c r="E245">
         <v>2510.73</v>
       </c>
-      <c r="F245" s="1">
-[...2 lines deleted...]
-      <c r="G245" t="s" s="2">
+      <c r="G245" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H245" t="s">
         <v>16</v>
       </c>
       <c r="I245" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="J245">
         <v>1</v>
       </c>
       <c r="K245" t="s">
         <v>18</v>
       </c>
       <c r="L245" t="s">
-        <v>1229</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="B246" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="C246" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="D246">
         <v>1032.67</v>
       </c>
       <c r="E246">
         <v>1032.67</v>
       </c>
-      <c r="F246" s="1">
-[...2 lines deleted...]
-      <c r="G246" t="s" s="2">
+      <c r="G246" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H246" t="s">
         <v>16</v>
       </c>
       <c r="I246" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="J246">
         <v>1</v>
       </c>
       <c r="K246" t="s">
         <v>18</v>
       </c>
       <c r="L246" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="B247" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="C247" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="D247">
         <v>741.42</v>
       </c>
       <c r="E247">
         <v>741.42</v>
       </c>
-      <c r="F247" s="1">
-[...2 lines deleted...]
-      <c r="G247" t="s" s="2">
+      <c r="G247" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H247" t="s">
         <v>16</v>
       </c>
       <c r="I247" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="J247">
         <v>1</v>
       </c>
       <c r="K247" t="s">
         <v>18</v>
       </c>
       <c r="L247" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="B248" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="C248" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="D248">
         <v>286.03</v>
       </c>
       <c r="E248">
         <v>286.03</v>
       </c>
-      <c r="F248" s="1">
-[...2 lines deleted...]
-      <c r="G248" t="s" s="2">
+      <c r="G248" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H248" t="s">
         <v>16</v>
       </c>
       <c r="I248" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="J248">
         <v>1</v>
       </c>
       <c r="K248" t="s">
         <v>18</v>
       </c>
       <c r="L248" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="B249" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="C249" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="D249">
         <v>526.66</v>
       </c>
       <c r="E249">
         <v>526.66</v>
       </c>
-      <c r="F249" s="1">
-[...2 lines deleted...]
-      <c r="G249" t="s" s="2">
+      <c r="G249" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H249" t="s">
         <v>16</v>
       </c>
       <c r="I249" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="J249">
         <v>1</v>
       </c>
       <c r="K249" t="s">
         <v>18</v>
       </c>
       <c r="L249" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="B250" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="C250" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="D250">
         <v>712.81</v>
       </c>
       <c r="E250">
         <v>712.81</v>
       </c>
-      <c r="F250" s="1">
-[...2 lines deleted...]
-      <c r="G250" t="s" s="2">
+      <c r="G250" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H250" t="s">
         <v>16</v>
       </c>
       <c r="I250" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="J250">
         <v>1</v>
       </c>
       <c r="K250" t="s">
         <v>18</v>
       </c>
       <c r="L250" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="B251" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="C251" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="D251">
         <v>1525.51</v>
       </c>
       <c r="E251">
         <v>1525.51</v>
       </c>
-      <c r="F251" s="1">
-[...2 lines deleted...]
-      <c r="G251" t="s" s="2">
+      <c r="G251" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H251" t="s">
         <v>16</v>
       </c>
       <c r="I251" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="J251">
         <v>1</v>
       </c>
       <c r="K251" t="s">
         <v>18</v>
       </c>
       <c r="L251" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="B252" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="C252" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
       <c r="D252">
         <v>1630.16</v>
       </c>
       <c r="E252">
         <v>1630.16</v>
       </c>
-      <c r="F252" s="1">
-[...2 lines deleted...]
-      <c r="G252" t="s" s="2">
+      <c r="G252" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H252" t="s">
         <v>16</v>
       </c>
       <c r="I252" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="J252">
         <v>1</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
       <c r="L252" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="B253" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="C253" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="D253">
         <v>417.7</v>
       </c>
       <c r="E253">
         <v>417.7</v>
       </c>
-      <c r="F253" s="1">
-[...2 lines deleted...]
-      <c r="G253" t="s" s="2">
+      <c r="G253" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H253" t="s">
         <v>16</v>
       </c>
       <c r="I253" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="J253">
         <v>1</v>
       </c>
       <c r="K253" t="s">
         <v>18</v>
       </c>
       <c r="L253" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="B254" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C254" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="D254">
         <v>104.42</v>
       </c>
       <c r="E254">
         <v>104.42</v>
       </c>
-      <c r="F254" s="1">
-[...2 lines deleted...]
-      <c r="G254" t="s" s="2">
+      <c r="G254" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H254" t="s">
         <v>16</v>
       </c>
       <c r="I254" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="J254">
         <v>1</v>
       </c>
       <c r="K254" t="s">
         <v>18</v>
       </c>
       <c r="L254" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="B255" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="C255" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="D255">
         <v>263.33</v>
       </c>
       <c r="E255">
         <v>263.33</v>
       </c>
-      <c r="F255" s="1">
-[...2 lines deleted...]
-      <c r="G255" t="s" s="2">
+      <c r="G255" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H255" t="s">
         <v>16</v>
       </c>
       <c r="I255" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="J255">
         <v>1</v>
       </c>
       <c r="K255" t="s">
         <v>18</v>
       </c>
       <c r="L255" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="B256" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="C256" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="D256">
         <v>136.21</v>
       </c>
       <c r="E256">
         <v>136.21</v>
       </c>
-      <c r="F256" s="1">
-[...2 lines deleted...]
-      <c r="G256" t="s" s="2">
+      <c r="G256" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H256" t="s">
         <v>16</v>
       </c>
       <c r="I256" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="J256">
         <v>1</v>
       </c>
       <c r="K256" t="s">
         <v>18</v>
       </c>
       <c r="L256" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="B257" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="C257" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="D257">
         <v>177.07</v>
       </c>
       <c r="E257">
         <v>177.07</v>
       </c>
-      <c r="F257" s="1">
-[...2 lines deleted...]
-      <c r="G257" t="s" s="2">
+      <c r="G257" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H257" t="s">
         <v>16</v>
       </c>
       <c r="I257" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="J257">
         <v>1</v>
       </c>
       <c r="K257" t="s">
         <v>18</v>
       </c>
       <c r="L257" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="B258" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="C258" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="D258">
         <v>272.41</v>
       </c>
       <c r="E258">
         <v>272.41</v>
       </c>
-      <c r="F258" s="1">
-[...2 lines deleted...]
-      <c r="G258" t="s" s="2">
+      <c r="G258" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H258" t="s">
         <v>16</v>
       </c>
       <c r="I258" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="J258">
         <v>1</v>
       </c>
       <c r="K258" t="s">
         <v>18</v>
       </c>
       <c r="L258" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="B259" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="C259" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="D259">
         <v>440.4</v>
       </c>
       <c r="E259">
         <v>440.4</v>
       </c>
-      <c r="F259" s="1">
-[...2 lines deleted...]
-      <c r="G259" t="s" s="2">
+      <c r="G259" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H259" t="s">
         <v>16</v>
       </c>
       <c r="I259" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="J259">
         <v>1</v>
       </c>
       <c r="K259" t="s">
         <v>18</v>
       </c>
       <c r="L259" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="B260" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="C260" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="D260">
         <v>1257.64</v>
       </c>
       <c r="E260">
         <v>1257.64</v>
       </c>
-      <c r="F260" s="1">
-[...2 lines deleted...]
-      <c r="G260" t="s" s="2">
+      <c r="G260" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H260" t="s">
         <v>16</v>
       </c>
       <c r="I260" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="J260">
         <v>1</v>
       </c>
       <c r="K260" t="s">
         <v>18</v>
       </c>
       <c r="L260" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="B261" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="C261" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="D261">
         <v>1788.84</v>
       </c>
       <c r="E261">
         <v>1788.84</v>
       </c>
-      <c r="F261" s="1">
-[...2 lines deleted...]
-      <c r="G261" t="s" s="2">
+      <c r="G261" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H261" t="s">
         <v>16</v>
       </c>
       <c r="I261" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="J261">
         <v>1</v>
       </c>
       <c r="K261" t="s">
         <v>18</v>
       </c>
       <c r="L261" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="B262" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="C262" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="D262">
         <v>204.31</v>
       </c>
       <c r="E262">
         <v>204.31</v>
       </c>
-      <c r="F262" s="1">
-[...2 lines deleted...]
-      <c r="G262" t="s" s="2">
+      <c r="G262" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H262" t="s">
         <v>16</v>
       </c>
       <c r="I262" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="J262">
         <v>1</v>
       </c>
       <c r="K262" t="s">
         <v>18</v>
       </c>
       <c r="L262" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="B263" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="C263" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
       <c r="D263">
         <v>267.87</v>
       </c>
       <c r="E263">
         <v>267.87</v>
       </c>
-      <c r="F263" s="1">
-[...2 lines deleted...]
-      <c r="G263" t="s" s="2">
+      <c r="G263" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H263" t="s">
         <v>16</v>
       </c>
       <c r="I263" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="J263">
         <v>1</v>
       </c>
       <c r="K263" t="s">
         <v>18</v>
       </c>
       <c r="L263" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="B264" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="C264" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
       <c r="D264">
         <v>385.92</v>
       </c>
       <c r="E264">
         <v>385.92</v>
       </c>
-      <c r="F264" s="1">
-[...2 lines deleted...]
-      <c r="G264" t="s" s="2">
+      <c r="G264" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H264" t="s">
         <v>16</v>
       </c>
       <c r="I264" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="J264">
         <v>1</v>
       </c>
       <c r="K264" t="s">
         <v>18</v>
       </c>
       <c r="L264" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="B265" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="C265" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="D265">
         <v>626.55</v>
       </c>
       <c r="E265">
         <v>626.55</v>
       </c>
-      <c r="F265" s="1">
-[...2 lines deleted...]
-      <c r="G265" t="s" s="2">
+      <c r="G265" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H265" t="s">
         <v>16</v>
       </c>
       <c r="I265" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="J265">
         <v>1</v>
       </c>
       <c r="K265" t="s">
         <v>18</v>
       </c>
       <c r="L265" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="B266" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="C266" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="D266">
         <v>118.05</v>
       </c>
       <c r="E266">
         <v>118.05</v>
       </c>
-      <c r="F266" s="1">
-[...2 lines deleted...]
-      <c r="G266" t="s" s="2">
+      <c r="G266" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H266" t="s">
         <v>16</v>
       </c>
       <c r="I266" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="J266">
         <v>1</v>
       </c>
       <c r="K266" t="s">
         <v>18</v>
       </c>
       <c r="L266" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="B267" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="C267" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="D267">
         <v>208.85</v>
       </c>
       <c r="E267">
         <v>208.85</v>
       </c>
-      <c r="F267" s="1">
-[...2 lines deleted...]
-      <c r="G267" t="s" s="2">
+      <c r="G267" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H267" t="s">
         <v>16</v>
       </c>
       <c r="I267" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="J267">
         <v>1</v>
       </c>
       <c r="K267" t="s">
         <v>18</v>
       </c>
       <c r="L267" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>1340</v>
+        <v>1345</v>
       </c>
       <c r="B268" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="C268" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="D268">
         <v>308.73</v>
       </c>
       <c r="E268">
         <v>308.73</v>
       </c>
-      <c r="F268" s="1">
-[...2 lines deleted...]
-      <c r="G268" t="s" s="2">
+      <c r="G268" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H268" t="s">
         <v>16</v>
       </c>
       <c r="I268" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="J268">
         <v>1</v>
       </c>
       <c r="K268" t="s">
         <v>18</v>
       </c>
       <c r="L268" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="B269" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
       <c r="C269" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="D269">
         <v>517.58</v>
       </c>
       <c r="E269">
         <v>517.58</v>
       </c>
-      <c r="F269" s="1">
-[...2 lines deleted...]
-      <c r="G269" t="s" s="2">
+      <c r="G269" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H269" t="s">
         <v>16</v>
       </c>
       <c r="I269" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
       <c r="J269">
         <v>1</v>
       </c>
       <c r="K269" t="s">
         <v>18</v>
       </c>
       <c r="L269" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="B270" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="C270" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="D270">
         <v>1248.5601</v>
       </c>
       <c r="E270">
-        <v>1248.56</v>
-[...4 lines deleted...]
-      <c r="G270" t="s" s="2">
+        <v>1248.5601</v>
+      </c>
+      <c r="G270" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H270" t="s">
         <v>16</v>
       </c>
       <c r="I270" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="J270">
         <v>1</v>
       </c>
       <c r="K270" t="s">
         <v>18</v>
       </c>
       <c r="L270" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="B271" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="C271" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="D271">
         <v>1816.08</v>
       </c>
       <c r="E271">
         <v>1816.08</v>
       </c>
-      <c r="F271" s="1">
-[...2 lines deleted...]
-      <c r="G271" t="s" s="2">
+      <c r="G271" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H271" t="s">
         <v>16</v>
       </c>
       <c r="I271" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="J271">
         <v>1</v>
       </c>
       <c r="K271" t="s">
         <v>18</v>
       </c>
       <c r="L271" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="B272" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="C272" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
       <c r="D272">
         <v>40.86</v>
       </c>
       <c r="E272">
         <v>40.86</v>
       </c>
-      <c r="F272" s="1">
-[...2 lines deleted...]
-      <c r="G272" t="s" s="2">
+      <c r="G272" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H272" t="s">
         <v>16</v>
       </c>
       <c r="I272" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="J272">
         <v>1</v>
       </c>
       <c r="K272" t="s">
         <v>18</v>
       </c>
       <c r="L272" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
       <c r="B273" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="C273" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="D273">
         <v>49.94</v>
       </c>
       <c r="E273">
         <v>49.94</v>
       </c>
-      <c r="F273" s="1">
-[...2 lines deleted...]
-      <c r="G273" t="s" s="2">
+      <c r="G273" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H273" t="s">
         <v>16</v>
       </c>
       <c r="I273" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
       <c r="J273">
         <v>1</v>
       </c>
       <c r="K273" t="s">
         <v>18</v>
       </c>
       <c r="L273" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="B274" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="C274" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="D274">
         <v>77.18</v>
       </c>
       <c r="E274">
         <v>77.18</v>
       </c>
-      <c r="F274" s="1">
-[...2 lines deleted...]
-      <c r="G274" t="s" s="2">
+      <c r="G274" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H274" t="s">
         <v>16</v>
       </c>
       <c r="I274" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="J274">
         <v>1</v>
       </c>
       <c r="K274" t="s">
         <v>18</v>
       </c>
       <c r="L274" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="B275" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="C275" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="D275">
         <v>113.51</v>
       </c>
       <c r="E275">
         <v>113.51</v>
       </c>
-      <c r="F275" s="1">
-[...2 lines deleted...]
-      <c r="G275" t="s" s="2">
+      <c r="G275" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H275" t="s">
         <v>16</v>
       </c>
       <c r="I275" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="J275">
         <v>1</v>
       </c>
       <c r="K275" t="s">
         <v>18</v>
       </c>
       <c r="L275" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="B276" t="s">
-        <v>1381</v>
+        <v>1386</v>
       </c>
       <c r="C276" t="s">
-        <v>1382</v>
+        <v>1387</v>
       </c>
       <c r="D276">
         <v>140.75</v>
       </c>
       <c r="E276">
         <v>140.75</v>
       </c>
-      <c r="F276" s="1">
-[...2 lines deleted...]
-      <c r="G276" t="s" s="2">
+      <c r="G276" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H276" t="s">
         <v>16</v>
       </c>
       <c r="I276" t="s">
-        <v>1383</v>
+        <v>1388</v>
       </c>
       <c r="J276">
         <v>1</v>
       </c>
       <c r="K276" t="s">
         <v>18</v>
       </c>
       <c r="L276" t="s">
-        <v>1384</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>1385</v>
+        <v>1390</v>
       </c>
       <c r="B277" t="s">
-        <v>1386</v>
+        <v>1391</v>
       </c>
       <c r="C277" t="s">
-        <v>1387</v>
+        <v>1392</v>
       </c>
       <c r="D277">
         <v>458.56</v>
       </c>
       <c r="E277">
         <v>458.56</v>
       </c>
-      <c r="F277" s="1">
-[...2 lines deleted...]
-      <c r="G277" t="s" s="2">
+      <c r="G277" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H277" t="s">
         <v>16</v>
       </c>
       <c r="I277" t="s">
-        <v>1388</v>
+        <v>1393</v>
       </c>
       <c r="J277">
         <v>1</v>
       </c>
       <c r="K277" t="s">
         <v>18</v>
       </c>
       <c r="L277" t="s">
-        <v>1389</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>1390</v>
+        <v>1395</v>
       </c>
       <c r="B278" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
       <c r="C278" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="D278">
         <v>640.17</v>
       </c>
       <c r="E278">
         <v>640.17</v>
       </c>
-      <c r="F278" s="1">
-[...2 lines deleted...]
-      <c r="G278" t="s" s="2">
+      <c r="G278" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H278" t="s">
         <v>16</v>
       </c>
       <c r="I278" t="s">
-        <v>1393</v>
+        <v>1398</v>
       </c>
       <c r="J278">
         <v>1</v>
       </c>
       <c r="K278" t="s">
         <v>18</v>
       </c>
       <c r="L278" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>1395</v>
+        <v>1400</v>
       </c>
       <c r="B279" t="s">
-        <v>1396</v>
+        <v>1401</v>
       </c>
       <c r="C279" t="s">
-        <v>1397</v>
+        <v>1402</v>
       </c>
       <c r="D279">
         <v>776.37</v>
       </c>
       <c r="E279">
         <v>776.37</v>
       </c>
-      <c r="F279" s="1">
-[...2 lines deleted...]
-      <c r="G279" t="s" s="2">
+      <c r="G279" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H279" t="s">
         <v>16</v>
       </c>
       <c r="I279" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="J279">
         <v>1</v>
       </c>
       <c r="K279" t="s">
         <v>18</v>
       </c>
       <c r="L279" t="s">
-        <v>1399</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>1400</v>
+        <v>1405</v>
       </c>
       <c r="B280" t="s">
-        <v>1401</v>
+        <v>1406</v>
       </c>
       <c r="C280" t="s">
-        <v>1402</v>
+        <v>1407</v>
       </c>
       <c r="D280">
         <v>1230.39</v>
       </c>
       <c r="E280">
         <v>1230.39</v>
       </c>
-      <c r="F280" s="1">
-[...2 lines deleted...]
-      <c r="G280" t="s" s="2">
+      <c r="G280" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H280" t="s">
         <v>16</v>
       </c>
       <c r="I280" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="J280">
         <v>1</v>
       </c>
       <c r="K280" t="s">
         <v>18</v>
       </c>
       <c r="L280" t="s">
-        <v>1404</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
       <c r="B281" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="C281" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="D281">
         <v>2942.05</v>
       </c>
       <c r="E281">
         <v>2942.05</v>
       </c>
-      <c r="F281" s="1">
-[...2 lines deleted...]
-      <c r="G281" t="s" s="2">
+      <c r="G281" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H281" t="s">
         <v>16</v>
       </c>
       <c r="I281" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="J281">
         <v>1</v>
       </c>
       <c r="K281" t="s">
         <v>18</v>
       </c>
       <c r="L281" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="B282" t="s">
-        <v>1411</v>
+        <v>1416</v>
       </c>
       <c r="C282" t="s">
-        <v>1412</v>
+        <v>1417</v>
       </c>
       <c r="D282">
         <v>549.36</v>
       </c>
       <c r="E282">
         <v>549.36</v>
       </c>
-      <c r="F282" s="1">
-[...2 lines deleted...]
-      <c r="G282" t="s" s="2">
+      <c r="G282" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H282" t="s">
         <v>16</v>
       </c>
       <c r="I282" t="s">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="J282">
         <v>1</v>
       </c>
       <c r="K282" t="s">
         <v>18</v>
       </c>
       <c r="L282" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
       <c r="B283" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="C283" t="s">
-        <v>1417</v>
+        <v>1422</v>
       </c>
       <c r="D283">
         <v>658.33</v>
       </c>
       <c r="E283">
         <v>658.33</v>
       </c>
-      <c r="F283" s="1">
-[...2 lines deleted...]
-      <c r="G283" t="s" s="2">
+      <c r="G283" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H283" t="s">
         <v>16</v>
       </c>
       <c r="I283" t="s">
-        <v>1418</v>
+        <v>1423</v>
       </c>
       <c r="J283">
         <v>1</v>
       </c>
       <c r="K283" t="s">
         <v>18</v>
       </c>
       <c r="L283" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="B284" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="C284" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
       <c r="D284">
         <v>948.9</v>
       </c>
       <c r="E284">
         <v>948.9</v>
       </c>
-      <c r="F284" s="1">
-[...2 lines deleted...]
-      <c r="G284" t="s" s="2">
+      <c r="G284" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H284" t="s">
         <v>16</v>
       </c>
       <c r="I284" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="J284">
         <v>1</v>
       </c>
       <c r="K284" t="s">
         <v>18</v>
       </c>
       <c r="L284" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="B285" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="C285" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="D285">
         <v>1325.74</v>
       </c>
       <c r="E285">
         <v>1325.74</v>
       </c>
-      <c r="F285" s="1">
-[...2 lines deleted...]
-      <c r="G285" t="s" s="2">
+      <c r="G285" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H285" t="s">
         <v>16</v>
       </c>
       <c r="I285" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="J285">
         <v>1</v>
       </c>
       <c r="K285" t="s">
         <v>18</v>
       </c>
       <c r="L285" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="B286" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="C286" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
       <c r="D286">
         <v>227.01</v>
       </c>
       <c r="E286">
         <v>227.01</v>
       </c>
-      <c r="F286" s="1">
-[...2 lines deleted...]
-      <c r="G286" t="s" s="2">
+      <c r="G286" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H286" t="s">
         <v>16</v>
       </c>
       <c r="I286" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="J286">
         <v>1</v>
       </c>
       <c r="K286" t="s">
         <v>18</v>
       </c>
       <c r="L286" t="s">
-        <v>1434</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="B287" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="C287" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="D287">
         <v>349.6</v>
       </c>
       <c r="E287">
         <v>349.6</v>
       </c>
-      <c r="F287" s="1">
-[...2 lines deleted...]
-      <c r="G287" t="s" s="2">
+      <c r="G287" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H287" t="s">
         <v>16</v>
       </c>
       <c r="I287" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="J287">
         <v>1</v>
       </c>
       <c r="K287" t="s">
         <v>18</v>
       </c>
       <c r="L287" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="B288" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
       <c r="C288" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
       <c r="D288">
         <v>490.34</v>
       </c>
       <c r="E288">
         <v>490.34</v>
       </c>
-      <c r="F288" s="1">
-[...2 lines deleted...]
-      <c r="G288" t="s" s="2">
+      <c r="G288" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H288" t="s">
         <v>16</v>
       </c>
       <c r="I288" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="J288">
         <v>1</v>
       </c>
       <c r="K288" t="s">
         <v>18</v>
       </c>
       <c r="L288" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="B289" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="C289" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="D289">
         <v>281.49</v>
       </c>
       <c r="E289">
         <v>281.49</v>
       </c>
-      <c r="F289" s="1">
-[...2 lines deleted...]
-      <c r="G289" t="s" s="2">
+      <c r="G289" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H289" t="s">
         <v>16</v>
       </c>
       <c r="I289" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="J289">
         <v>1</v>
       </c>
       <c r="K289" t="s">
         <v>18</v>
       </c>
       <c r="L289" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="B290" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="C290" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="D290">
         <v>18.16</v>
       </c>
       <c r="E290">
         <v>18.16</v>
       </c>
-      <c r="F290" s="1">
-[...2 lines deleted...]
-      <c r="G290" t="s" s="2">
+      <c r="G290" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H290" t="s">
         <v>16</v>
       </c>
       <c r="I290" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="J290">
         <v>5</v>
       </c>
       <c r="K290" t="s">
         <v>18</v>
       </c>
       <c r="L290" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="B291" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="C291" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="D291">
         <v>22.7</v>
       </c>
       <c r="E291">
         <v>22.7</v>
       </c>
-      <c r="F291" s="1">
-[...2 lines deleted...]
-      <c r="G291" t="s" s="2">
+      <c r="G291" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H291" t="s">
         <v>16</v>
       </c>
       <c r="I291" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="J291">
         <v>5</v>
       </c>
       <c r="K291" t="s">
         <v>18</v>
       </c>
       <c r="L291" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="B292" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="C292" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="D292">
         <v>22.7</v>
       </c>
       <c r="E292">
         <v>22.7</v>
       </c>
-      <c r="F292" s="1">
-[...2 lines deleted...]
-      <c r="G292" t="s" s="2">
+      <c r="G292" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H292" t="s">
         <v>16</v>
       </c>
       <c r="I292" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="J292">
         <v>5</v>
       </c>
       <c r="K292" t="s">
         <v>18</v>
       </c>
       <c r="L292" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="B293" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="C293" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
       <c r="D293">
         <v>27.24</v>
       </c>
       <c r="E293">
         <v>27.24</v>
       </c>
-      <c r="F293" s="1">
-[...2 lines deleted...]
-      <c r="G293" t="s" s="2">
+      <c r="G293" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H293" t="s">
         <v>16</v>
       </c>
       <c r="I293" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="J293">
         <v>5</v>
       </c>
       <c r="K293" t="s">
         <v>18</v>
       </c>
       <c r="L293" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="B294" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="C294" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="D294">
         <v>27.24</v>
       </c>
       <c r="E294">
         <v>27.24</v>
       </c>
-      <c r="F294" s="1">
-[...2 lines deleted...]
-      <c r="G294" t="s" s="2">
+      <c r="G294" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H294" t="s">
         <v>16</v>
       </c>
       <c r="I294" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="J294">
         <v>5</v>
       </c>
       <c r="K294" t="s">
         <v>18</v>
       </c>
       <c r="L294" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="B295" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="C295" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="D295">
         <v>32.69</v>
       </c>
       <c r="E295">
         <v>32.69</v>
       </c>
-      <c r="F295" s="1">
-[...2 lines deleted...]
-      <c r="G295" t="s" s="2">
+      <c r="G295" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H295" t="s">
         <v>16</v>
       </c>
       <c r="I295" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
       <c r="J295">
         <v>5</v>
       </c>
       <c r="K295" t="s">
         <v>18</v>
       </c>
       <c r="L295" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="B296" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="C296" t="s">
-        <v>1482</v>
+        <v>1487</v>
       </c>
       <c r="D296">
         <v>149.83</v>
       </c>
       <c r="E296">
         <v>149.83</v>
       </c>
-      <c r="F296" s="1">
-[...2 lines deleted...]
-      <c r="G296" t="s" s="2">
+      <c r="G296" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H296" t="s">
         <v>16</v>
       </c>
       <c r="I296" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="J296">
         <v>1</v>
       </c>
       <c r="K296" t="s">
         <v>18</v>
       </c>
       <c r="L296" t="s">
-        <v>1484</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
       <c r="B297" t="s">
-        <v>1486</v>
+        <v>1491</v>
       </c>
       <c r="C297" t="s">
-        <v>1487</v>
+        <v>1492</v>
       </c>
       <c r="D297">
         <v>172.53</v>
       </c>
       <c r="E297">
         <v>172.53</v>
       </c>
-      <c r="F297" s="1">
-[...2 lines deleted...]
-      <c r="G297" t="s" s="2">
+      <c r="G297" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H297" t="s">
         <v>16</v>
       </c>
       <c r="I297" t="s">
-        <v>1488</v>
+        <v>1493</v>
       </c>
       <c r="J297">
         <v>1</v>
       </c>
       <c r="K297" t="s">
         <v>18</v>
       </c>
       <c r="L297" t="s">
-        <v>1489</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>1490</v>
+        <v>1495</v>
       </c>
       <c r="B298" t="s">
-        <v>1491</v>
+        <v>1496</v>
       </c>
       <c r="C298" t="s">
-        <v>1492</v>
+        <v>1497</v>
       </c>
       <c r="D298">
         <v>222.47</v>
       </c>
       <c r="E298">
         <v>222.47</v>
       </c>
-      <c r="F298" s="1">
-[...2 lines deleted...]
-      <c r="G298" t="s" s="2">
+      <c r="G298" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H298" t="s">
         <v>16</v>
       </c>
       <c r="I298" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
       <c r="J298">
         <v>1</v>
       </c>
       <c r="K298" t="s">
         <v>18</v>
       </c>
       <c r="L298" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="B299" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="C299" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="D299">
         <v>118.05</v>
       </c>
       <c r="E299">
         <v>118.05</v>
       </c>
-      <c r="F299" s="1">
-[...2 lines deleted...]
-      <c r="G299" t="s" s="2">
+      <c r="G299" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H299" t="s">
         <v>16</v>
       </c>
       <c r="I299" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
       <c r="J299">
         <v>1</v>
       </c>
       <c r="K299" t="s">
         <v>18</v>
       </c>
       <c r="L299" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="B300" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="C300" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="D300">
         <v>140.75</v>
       </c>
       <c r="E300">
         <v>140.75</v>
       </c>
-      <c r="F300" s="1">
-[...2 lines deleted...]
-      <c r="G300" t="s" s="2">
+      <c r="G300" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H300" t="s">
         <v>16</v>
       </c>
       <c r="I300" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="J300">
         <v>1</v>
       </c>
       <c r="K300" t="s">
         <v>18</v>
       </c>
       <c r="L300" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="B301" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="C301" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
       <c r="D301">
         <v>154.37</v>
       </c>
       <c r="E301">
         <v>154.37</v>
       </c>
-      <c r="F301" s="1">
-[...2 lines deleted...]
-      <c r="G301" t="s" s="2">
+      <c r="G301" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H301" t="s">
         <v>16</v>
       </c>
       <c r="I301" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="J301">
         <v>1</v>
       </c>
       <c r="K301" t="s">
         <v>18</v>
       </c>
       <c r="L301" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="B302" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="C302" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
       <c r="D302">
         <v>199.77</v>
       </c>
       <c r="E302">
         <v>199.77</v>
       </c>
-      <c r="F302" s="1">
-[...2 lines deleted...]
-      <c r="G302" t="s" s="2">
+      <c r="G302" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H302" t="s">
         <v>16</v>
       </c>
       <c r="I302" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="J302">
         <v>1</v>
       </c>
       <c r="K302" t="s">
         <v>18</v>
       </c>
       <c r="L302" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="B303" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="C303" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="D303">
         <v>662.87</v>
       </c>
       <c r="E303">
         <v>662.87</v>
       </c>
-      <c r="F303" s="1">
-[...2 lines deleted...]
-      <c r="G303" t="s" s="2">
+      <c r="G303" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H303" t="s">
         <v>16</v>
       </c>
       <c r="I303" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="J303">
         <v>1</v>
       </c>
       <c r="K303" t="s">
         <v>18</v>
       </c>
       <c r="L303" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="B304" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="C304" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="D304">
         <v>381.38</v>
       </c>
       <c r="E304">
         <v>381.38</v>
       </c>
-      <c r="F304" s="1">
-[...2 lines deleted...]
-      <c r="G304" t="s" s="2">
+      <c r="G304" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H304" t="s">
         <v>16</v>
       </c>
       <c r="I304" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="J304">
         <v>1</v>
       </c>
       <c r="K304" t="s">
         <v>18</v>
       </c>
       <c r="L304" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="B305" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="C305" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="D305">
         <v>703.73</v>
       </c>
       <c r="E305">
         <v>703.73</v>
       </c>
-      <c r="F305" s="1">
-[...2 lines deleted...]
-      <c r="G305" t="s" s="2">
+      <c r="G305" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H305" t="s">
         <v>16</v>
       </c>
       <c r="I305" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
       <c r="J305">
         <v>1</v>
       </c>
       <c r="K305" t="s">
         <v>18</v>
       </c>
       <c r="L305" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="B306" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="C306" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="D306">
         <v>1026.09</v>
       </c>
       <c r="E306">
         <v>1026.09</v>
       </c>
-      <c r="F306" s="1">
-[...2 lines deleted...]
-      <c r="G306" t="s" s="2">
+      <c r="G306" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H306" t="s">
         <v>16</v>
       </c>
       <c r="I306" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="J306">
         <v>1</v>
       </c>
       <c r="K306" t="s">
         <v>18</v>
       </c>
       <c r="L306" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="B307" t="s">
-        <v>1536</v>
+        <v>1541</v>
       </c>
       <c r="C307" t="s">
-        <v>1537</v>
+        <v>1542</v>
       </c>
       <c r="D307">
         <v>181.61</v>
       </c>
       <c r="E307">
         <v>181.61</v>
       </c>
-      <c r="F307" s="1">
-[...2 lines deleted...]
-      <c r="G307" t="s" s="2">
+      <c r="G307" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
       <c r="I307" t="s">
-        <v>1538</v>
+        <v>1543</v>
       </c>
       <c r="J307">
         <v>1</v>
       </c>
       <c r="K307" t="s">
         <v>18</v>
       </c>
       <c r="L307" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="B308" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="C308" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="D308">
         <v>181.61</v>
       </c>
       <c r="E308">
         <v>181.61</v>
       </c>
-      <c r="F308" s="1">
-[...2 lines deleted...]
-      <c r="G308" t="s" s="2">
+      <c r="G308" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H308" t="s">
         <v>16</v>
       </c>
       <c r="I308" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="J308">
         <v>1</v>
       </c>
       <c r="K308" t="s">
         <v>18</v>
       </c>
       <c r="L308" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="B309" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
       <c r="C309" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="D309">
         <v>181.61</v>
       </c>
       <c r="E309">
         <v>181.61</v>
       </c>
-      <c r="F309" s="1">
-[...2 lines deleted...]
-      <c r="G309" t="s" s="2">
+      <c r="G309" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
       <c r="I309" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="J309">
         <v>1</v>
       </c>
       <c r="K309" t="s">
         <v>18</v>
       </c>
       <c r="L309" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="B310" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="C310" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="D310">
         <v>181.61</v>
       </c>
       <c r="E310">
         <v>181.61</v>
       </c>
-      <c r="F310" s="1">
-[...2 lines deleted...]
-      <c r="G310" t="s" s="2">
+      <c r="G310" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
       <c r="I310" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="J310">
         <v>1</v>
       </c>
       <c r="K310" t="s">
         <v>18</v>
       </c>
       <c r="L310" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="B311" t="s">
-        <v>1556</v>
+        <v>1561</v>
       </c>
       <c r="C311" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
       <c r="D311">
         <v>140.75</v>
       </c>
       <c r="E311">
         <v>140.75</v>
       </c>
-      <c r="F311" s="1">
-[...2 lines deleted...]
-      <c r="G311" t="s" s="2">
+      <c r="G311" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
       <c r="I311" t="s">
-        <v>1558</v>
+        <v>1563</v>
       </c>
       <c r="J311">
         <v>1</v>
       </c>
       <c r="K311" t="s">
         <v>18</v>
       </c>
       <c r="L311" t="s">
-        <v>1559</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="B312" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="C312" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="D312">
         <v>99.88</v>
       </c>
       <c r="E312">
         <v>99.88</v>
       </c>
-      <c r="F312" s="1">
-[...2 lines deleted...]
-      <c r="G312" t="s" s="2">
+      <c r="G312" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
       <c r="I312" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
       <c r="J312">
         <v>1</v>
       </c>
       <c r="K312" t="s">
         <v>18</v>
       </c>
       <c r="L312" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="B313" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
       <c r="C313" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="D313">
         <v>422.24</v>
       </c>
       <c r="E313">
         <v>422.24</v>
       </c>
-      <c r="F313" s="1">
-[...2 lines deleted...]
-      <c r="G313" t="s" s="2">
+      <c r="G313" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
       <c r="I313" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="J313">
         <v>1</v>
       </c>
       <c r="K313" t="s">
         <v>18</v>
       </c>
       <c r="L313" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="B314" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="C314" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="D314">
         <v>494.88</v>
       </c>
       <c r="E314">
         <v>494.88</v>
       </c>
-      <c r="F314" s="1">
-[...2 lines deleted...]
-      <c r="G314" t="s" s="2">
+      <c r="G314" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
       <c r="I314" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="J314">
         <v>1</v>
       </c>
       <c r="K314" t="s">
         <v>18</v>
       </c>
       <c r="L314" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
       <c r="B315" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="C315" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="D315">
         <v>77.18</v>
       </c>
       <c r="E315">
         <v>77.18</v>
       </c>
-      <c r="F315" s="1">
-[...2 lines deleted...]
-      <c r="G315" t="s" s="2">
+      <c r="G315" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H315" t="s">
         <v>16</v>
       </c>
       <c r="I315" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="J315">
         <v>1</v>
       </c>
       <c r="K315" t="s">
         <v>18</v>
       </c>
       <c r="L315" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="B316" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="C316" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="D316">
         <v>131.67</v>
       </c>
       <c r="E316">
         <v>131.67</v>
       </c>
-      <c r="F316" s="1">
-[...2 lines deleted...]
-      <c r="G316" t="s" s="2">
+      <c r="G316" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H316" t="s">
         <v>16</v>
       </c>
       <c r="I316" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="J316">
         <v>1</v>
       </c>
       <c r="K316" t="s">
         <v>18</v>
       </c>
       <c r="L316" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="B317" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="C317" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="D317">
         <v>72.42</v>
       </c>
       <c r="E317">
         <v>72.42</v>
       </c>
-      <c r="F317" s="1">
-[...2 lines deleted...]
-      <c r="G317" t="s" s="2">
+      <c r="G317" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H317" t="s">
         <v>16</v>
       </c>
       <c r="I317" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="J317">
         <v>1</v>
       </c>
       <c r="K317" t="s">
         <v>18</v>
       </c>
       <c r="L317" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="B318" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="C318" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="D318">
         <v>72.42</v>
       </c>
       <c r="E318">
         <v>72.42</v>
       </c>
-      <c r="F318" s="1">
-[...2 lines deleted...]
-      <c r="G318" t="s" s="2">
+      <c r="G318" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H318" t="s">
         <v>16</v>
       </c>
       <c r="I318" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="J318">
         <v>1</v>
       </c>
       <c r="K318" t="s">
         <v>18</v>
       </c>
       <c r="L318" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
       <c r="B319" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C319" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D319">
         <v>508.5</v>
       </c>
       <c r="E319">
         <v>508.5</v>
       </c>
-      <c r="F319" s="1">
-[...2 lines deleted...]
-      <c r="G319" t="s" s="2">
+      <c r="G319" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H319" t="s">
         <v>16</v>
       </c>
       <c r="I319" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="J319">
         <v>1</v>
       </c>
       <c r="K319" t="s">
         <v>18</v>
       </c>
       <c r="L319" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="B320" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="C320" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="D320">
         <v>635.63</v>
       </c>
       <c r="E320">
         <v>635.63</v>
       </c>
-      <c r="F320" s="1">
-[...2 lines deleted...]
-      <c r="G320" t="s" s="2">
+      <c r="G320" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
       <c r="I320" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J320">
         <v>1</v>
       </c>
       <c r="K320" t="s">
         <v>18</v>
       </c>
       <c r="L320" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="B321" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="C321" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
       <c r="D321">
         <v>54.48</v>
       </c>
       <c r="E321">
         <v>54.48</v>
       </c>
-      <c r="F321" s="1">
-[...2 lines deleted...]
-      <c r="G321" t="s" s="2">
+      <c r="G321" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H321" t="s">
         <v>16</v>
       </c>
       <c r="I321" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
       <c r="J321">
         <v>1</v>
       </c>
       <c r="K321" t="s">
         <v>18</v>
       </c>
       <c r="L321" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="B322" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="C322" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="D322">
         <v>113.51</v>
       </c>
       <c r="E322">
         <v>113.51</v>
       </c>
-      <c r="F322" s="1">
-[...2 lines deleted...]
-      <c r="G322" t="s" s="2">
+      <c r="G322" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
       <c r="I322" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="J322">
         <v>1</v>
       </c>
       <c r="K322" t="s">
         <v>18</v>
       </c>
       <c r="L322" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="B323" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="C323" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="D323">
         <v>113.51</v>
       </c>
       <c r="E323">
         <v>113.51</v>
       </c>
-      <c r="F323" s="1">
-[...2 lines deleted...]
-      <c r="G323" t="s" s="2">
+      <c r="G323" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
       <c r="I323" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="J323">
         <v>1</v>
       </c>
       <c r="K323" t="s">
         <v>18</v>
       </c>
       <c r="L323" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="B324" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="C324" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="D324">
         <v>113.51</v>
       </c>
       <c r="E324">
         <v>113.51</v>
       </c>
-      <c r="F324" s="1">
-[...2 lines deleted...]
-      <c r="G324" t="s" s="2">
+      <c r="G324" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H324" t="s">
         <v>16</v>
       </c>
       <c r="I324" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="J324">
         <v>1</v>
       </c>
       <c r="K324" t="s">
         <v>18</v>
       </c>
       <c r="L324" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="B325" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="C325" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="D325">
         <v>113.51</v>
       </c>
       <c r="E325">
         <v>113.51</v>
       </c>
-      <c r="F325" s="1">
-[...2 lines deleted...]
-      <c r="G325" t="s" s="2">
+      <c r="G325" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H325" t="s">
         <v>16</v>
       </c>
       <c r="I325" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="J325">
         <v>1</v>
       </c>
       <c r="K325" t="s">
         <v>18</v>
       </c>
       <c r="L325" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="B326" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="C326" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="D326">
         <v>113.51</v>
       </c>
       <c r="E326">
         <v>113.51</v>
       </c>
-      <c r="F326" s="1">
-[...2 lines deleted...]
-      <c r="G326" t="s" s="2">
+      <c r="G326" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
       </c>
       <c r="I326" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="J326">
         <v>1</v>
       </c>
       <c r="K326" t="s">
         <v>18</v>
       </c>
       <c r="L326" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="B327" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="C327" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="D327">
         <v>81.72</v>
       </c>
       <c r="E327">
         <v>81.72</v>
       </c>
-      <c r="F327" s="1">
-[...2 lines deleted...]
-      <c r="G327" t="s" s="2">
+      <c r="G327" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
       <c r="I327" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="J327">
         <v>1</v>
       </c>
       <c r="K327" t="s">
         <v>18</v>
       </c>
       <c r="L327" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="B328" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="C328" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="D328">
         <v>113.51</v>
       </c>
       <c r="E328">
         <v>113.51</v>
       </c>
-      <c r="F328" s="1">
-[...2 lines deleted...]
-      <c r="G328" t="s" s="2">
+      <c r="G328" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
       <c r="I328" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="J328">
         <v>1</v>
       </c>
       <c r="K328" t="s">
         <v>18</v>
       </c>
       <c r="L328" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="B329" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="C329" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="D329">
         <v>149.83</v>
       </c>
       <c r="E329">
         <v>149.83</v>
       </c>
-      <c r="F329" s="1">
-[...2 lines deleted...]
-      <c r="G329" t="s" s="2">
+      <c r="G329" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
       <c r="I329" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="J329">
         <v>1</v>
       </c>
       <c r="K329" t="s">
         <v>18</v>
       </c>
       <c r="L329" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="B330" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="C330" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="D330">
         <v>204.31</v>
       </c>
       <c r="E330">
         <v>204.31</v>
       </c>
-      <c r="F330" s="1">
-[...2 lines deleted...]
-      <c r="G330" t="s" s="2">
+      <c r="G330" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
       <c r="I330" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="J330">
         <v>1</v>
       </c>
       <c r="K330" t="s">
         <v>18</v>
       </c>
       <c r="L330" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="B331" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="C331" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="D331">
         <v>295.11</v>
       </c>
       <c r="E331">
         <v>295.11</v>
       </c>
-      <c r="F331" s="1">
-[...2 lines deleted...]
-      <c r="G331" t="s" s="2">
+      <c r="G331" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
       <c r="I331" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="J331">
         <v>1</v>
       </c>
       <c r="K331" t="s">
         <v>18</v>
       </c>
       <c r="L331" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="B332" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="C332" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="D332">
         <v>167.99</v>
       </c>
       <c r="E332">
         <v>167.99</v>
       </c>
-      <c r="F332" s="1">
-[...2 lines deleted...]
-      <c r="G332" t="s" s="2">
+      <c r="G332" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
       <c r="I332" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="J332">
         <v>1</v>
       </c>
       <c r="K332" t="s">
         <v>18</v>
       </c>
       <c r="L332" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="B333" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="C333" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="D333">
         <v>217.93</v>
       </c>
       <c r="E333">
         <v>217.93</v>
       </c>
-      <c r="F333" s="1">
-[...2 lines deleted...]
-      <c r="G333" t="s" s="2">
+      <c r="G333" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
       <c r="I333" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="J333">
         <v>1</v>
       </c>
       <c r="K333" t="s">
         <v>18</v>
       </c>
       <c r="L333" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="B334" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="C334" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="D334">
         <v>208.85</v>
       </c>
       <c r="E334">
         <v>208.85</v>
       </c>
-      <c r="F334" s="1">
-[...2 lines deleted...]
-      <c r="G334" t="s" s="2">
+      <c r="G334" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
       <c r="I334" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="J334">
         <v>1</v>
       </c>
       <c r="K334" t="s">
         <v>18</v>
       </c>
       <c r="L334" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="B335" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="C335" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="D335">
         <v>258.79</v>
       </c>
       <c r="E335">
         <v>258.79</v>
       </c>
-      <c r="F335" s="1">
-[...2 lines deleted...]
-      <c r="G335" t="s" s="2">
+      <c r="G335" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H335" t="s">
         <v>16</v>
       </c>
       <c r="I335" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="J335">
         <v>1</v>
       </c>
       <c r="K335" t="s">
         <v>18</v>
       </c>
       <c r="L335" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="B336" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="C336" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="D336">
         <v>281.49</v>
       </c>
       <c r="E336">
         <v>281.49</v>
       </c>
-      <c r="F336" s="1">
-[...2 lines deleted...]
-      <c r="G336" t="s" s="2">
+      <c r="G336" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
       <c r="I336" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="J336">
         <v>1</v>
       </c>
       <c r="K336" t="s">
         <v>18</v>
       </c>
       <c r="L336" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="B337" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="C337" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="D337">
         <v>299.65</v>
       </c>
       <c r="E337">
         <v>299.65</v>
       </c>
-      <c r="F337" s="1">
-[...2 lines deleted...]
-      <c r="G337" t="s" s="2">
+      <c r="G337" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
       <c r="I337" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="J337">
         <v>1</v>
       </c>
       <c r="K337" t="s">
         <v>18</v>
       </c>
       <c r="L337" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="B338" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="C338" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="D338">
         <v>544.82</v>
       </c>
       <c r="E338">
         <v>544.82</v>
       </c>
-      <c r="F338" s="1">
-[...2 lines deleted...]
-      <c r="G338" t="s" s="2">
+      <c r="G338" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
       <c r="I338" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="J338">
         <v>1</v>
       </c>
       <c r="K338" t="s">
         <v>18</v>
       </c>
       <c r="L338" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="B339" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="C339" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="D339">
         <v>217.93</v>
       </c>
       <c r="E339">
         <v>217.93</v>
       </c>
-      <c r="F339" s="1">
-[...2 lines deleted...]
-      <c r="G339" t="s" s="2">
+      <c r="G339" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H339" t="s">
         <v>16</v>
       </c>
       <c r="I339" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="J339">
         <v>1</v>
       </c>
       <c r="K339" t="s">
         <v>18</v>
       </c>
       <c r="L339" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="B340" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="C340" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="D340">
         <v>576.61</v>
       </c>
       <c r="E340">
         <v>576.61</v>
       </c>
-      <c r="F340" s="1">
-[...2 lines deleted...]
-      <c r="G340" t="s" s="2">
+      <c r="G340" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H340" t="s">
         <v>16</v>
       </c>
       <c r="I340" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="J340">
         <v>1</v>
       </c>
       <c r="K340" t="s">
         <v>18</v>
       </c>
       <c r="L340" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="B341" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="C341" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="D341">
         <v>817.24</v>
       </c>
       <c r="E341">
         <v>817.24</v>
       </c>
-      <c r="F341" s="1">
-[...2 lines deleted...]
-      <c r="G341" t="s" s="2">
+      <c r="G341" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
       <c r="I341" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="J341">
         <v>1</v>
       </c>
       <c r="K341" t="s">
         <v>18</v>
       </c>
       <c r="L341" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="B342" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="C342" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="D342">
         <v>1066.95</v>
       </c>
       <c r="E342">
         <v>1066.95</v>
       </c>
-      <c r="F342" s="1">
-[...2 lines deleted...]
-      <c r="G342" t="s" s="2">
+      <c r="G342" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
       <c r="I342" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="J342">
         <v>1</v>
       </c>
       <c r="K342" t="s">
         <v>18</v>
       </c>
       <c r="L342" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="B343" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="C343" t="s">
-        <v>1717</v>
+        <v>1722</v>
       </c>
       <c r="D343">
         <v>316</v>
       </c>
       <c r="E343">
         <v>316</v>
       </c>
-      <c r="F343" s="1">
-[...2 lines deleted...]
-      <c r="G343" t="s" s="2">
+      <c r="G343" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
       <c r="I343" t="s">
-        <v>1718</v>
+        <v>1723</v>
       </c>
       <c r="J343">
         <v>1</v>
       </c>
       <c r="K343" t="s">
         <v>18</v>
       </c>
       <c r="L343" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="B344" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="C344" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="D344">
         <v>345.06</v>
       </c>
       <c r="E344">
         <v>345.06</v>
       </c>
-      <c r="F344" s="1">
-[...2 lines deleted...]
-      <c r="G344" t="s" s="2">
+      <c r="G344" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H344" t="s">
         <v>16</v>
       </c>
       <c r="I344" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="J344">
         <v>1</v>
       </c>
       <c r="K344" t="s">
         <v>18</v>
       </c>
       <c r="L344" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="B345" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="C345" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="D345">
         <v>376.84</v>
       </c>
       <c r="E345">
         <v>376.84</v>
       </c>
-      <c r="F345" s="1">
-[...2 lines deleted...]
-      <c r="G345" t="s" s="2">
+      <c r="G345" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H345" t="s">
         <v>16</v>
       </c>
       <c r="I345" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="J345">
         <v>1</v>
       </c>
       <c r="K345" t="s">
         <v>18</v>
       </c>
       <c r="L345" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="B346" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="C346" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="D346">
         <v>422.24</v>
       </c>
       <c r="E346">
         <v>422.24</v>
       </c>
-      <c r="F346" s="1">
-[...2 lines deleted...]
-      <c r="G346" t="s" s="2">
+      <c r="G346" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H346" t="s">
         <v>16</v>
       </c>
       <c r="I346" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="J346">
         <v>1</v>
       </c>
       <c r="K346" t="s">
         <v>18</v>
       </c>
       <c r="L346" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
       <c r="B347" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="C347" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="D347">
         <v>108.96</v>
       </c>
       <c r="E347">
         <v>108.96</v>
       </c>
-      <c r="F347" s="1">
-[...2 lines deleted...]
-      <c r="G347" t="s" s="2">
+      <c r="G347" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H347" t="s">
         <v>16</v>
       </c>
       <c r="I347" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="J347">
         <v>1</v>
       </c>
       <c r="K347" t="s">
         <v>18</v>
       </c>
       <c r="L347" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="B348" t="s">
-        <v>1741</v>
+        <v>1746</v>
       </c>
       <c r="C348" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
       <c r="D348">
         <v>149.83</v>
       </c>
       <c r="E348">
         <v>149.83</v>
       </c>
-      <c r="F348" s="1">
-[...2 lines deleted...]
-      <c r="G348" t="s" s="2">
+      <c r="G348" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H348" t="s">
         <v>16</v>
       </c>
       <c r="I348" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="J348">
         <v>1</v>
       </c>
       <c r="K348" t="s">
         <v>18</v>
       </c>
       <c r="L348" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="B349" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="C349" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="D349">
         <v>167.99</v>
       </c>
       <c r="E349">
         <v>167.99</v>
       </c>
-      <c r="F349" s="1">
-[...2 lines deleted...]
-      <c r="G349" t="s" s="2">
+      <c r="G349" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H349" t="s">
         <v>16</v>
       </c>
       <c r="I349" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="J349">
         <v>1</v>
       </c>
       <c r="K349" t="s">
         <v>18</v>
       </c>
       <c r="L349" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
-        <v>1750</v>
+        <v>1755</v>
       </c>
       <c r="B350" t="s">
-        <v>1751</v>
+        <v>1756</v>
       </c>
       <c r="C350" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
       <c r="D350">
         <v>108.96</v>
       </c>
       <c r="E350">
         <v>108.96</v>
       </c>
-      <c r="F350" s="1">
-[...2 lines deleted...]
-      <c r="G350" t="s" s="2">
+      <c r="G350" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H350" t="s">
         <v>16</v>
       </c>
       <c r="I350" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="J350">
         <v>1</v>
       </c>
       <c r="K350" t="s">
         <v>18</v>
       </c>
       <c r="L350" t="s">
-        <v>1754</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
       <c r="B351" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="C351" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="D351">
         <v>167.99</v>
       </c>
       <c r="E351">
         <v>167.99</v>
       </c>
-      <c r="F351" s="1">
-[...2 lines deleted...]
-      <c r="G351" t="s" s="2">
+      <c r="G351" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H351" t="s">
         <v>16</v>
       </c>
       <c r="I351" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="J351">
         <v>1</v>
       </c>
       <c r="K351" t="s">
         <v>18</v>
       </c>
       <c r="L351" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="B352" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="C352" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="D352">
         <v>199.77</v>
       </c>
       <c r="E352">
         <v>199.77</v>
       </c>
-      <c r="F352" s="1">
-[...2 lines deleted...]
-      <c r="G352" t="s" s="2">
+      <c r="G352" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H352" t="s">
         <v>16</v>
       </c>
       <c r="I352" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
       <c r="J352">
         <v>1</v>
       </c>
       <c r="K352" t="s">
         <v>18</v>
       </c>
       <c r="L352" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="B353" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="C353" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="D353">
         <v>272.41</v>
       </c>
       <c r="E353">
         <v>272.41</v>
       </c>
-      <c r="F353" s="1">
-[...2 lines deleted...]
-      <c r="G353" t="s" s="2">
+      <c r="G353" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H353" t="s">
         <v>16</v>
       </c>
       <c r="I353" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="J353">
         <v>1</v>
       </c>
       <c r="K353" t="s">
         <v>18</v>
       </c>
       <c r="L353" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="B354" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="C354" t="s">
-        <v>1772</v>
+        <v>1777</v>
       </c>
       <c r="D354">
         <v>113.51</v>
       </c>
       <c r="E354">
         <v>113.51</v>
       </c>
-      <c r="F354" s="1">
-[...2 lines deleted...]
-      <c r="G354" t="s" s="2">
+      <c r="G354" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H354" t="s">
         <v>16</v>
       </c>
       <c r="I354" t="s">
-        <v>1773</v>
+        <v>1778</v>
       </c>
       <c r="J354">
         <v>1</v>
       </c>
       <c r="K354" t="s">
         <v>18</v>
       </c>
       <c r="L354" t="s">
-        <v>1774</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
-        <v>1775</v>
+        <v>1780</v>
       </c>
       <c r="B355" t="s">
-        <v>1776</v>
+        <v>1781</v>
       </c>
       <c r="C355" t="s">
-        <v>1777</v>
+        <v>1782</v>
       </c>
       <c r="D355">
         <v>113.51</v>
       </c>
       <c r="E355">
         <v>113.51</v>
       </c>
-      <c r="F355" s="1">
-[...2 lines deleted...]
-      <c r="G355" t="s" s="2">
+      <c r="G355" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H355" t="s">
         <v>16</v>
       </c>
       <c r="I355" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="J355">
         <v>1</v>
       </c>
       <c r="K355" t="s">
         <v>18</v>
       </c>
       <c r="L355" t="s">
-        <v>1779</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="B356" t="s">
-        <v>1781</v>
+        <v>1786</v>
       </c>
       <c r="C356" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
       <c r="D356">
         <v>113.51</v>
       </c>
       <c r="E356">
         <v>113.51</v>
       </c>
-      <c r="F356" s="1">
-[...2 lines deleted...]
-      <c r="G356" t="s" s="2">
+      <c r="G356" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H356" t="s">
         <v>16</v>
       </c>
       <c r="I356" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="J356">
         <v>1</v>
       </c>
       <c r="K356" t="s">
         <v>18</v>
       </c>
       <c r="L356" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
       <c r="B357" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="C357" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="D357">
         <v>113.51</v>
       </c>
       <c r="E357">
         <v>113.51</v>
       </c>
-      <c r="F357" s="1">
-[...2 lines deleted...]
-      <c r="G357" t="s" s="2">
+      <c r="G357" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H357" t="s">
         <v>16</v>
       </c>
       <c r="I357" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
       <c r="J357">
         <v>1</v>
       </c>
       <c r="K357" t="s">
         <v>18</v>
       </c>
       <c r="L357" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="B358" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="C358" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="D358">
         <v>113.51</v>
       </c>
       <c r="E358">
         <v>113.51</v>
       </c>
-      <c r="F358" s="1">
-[...2 lines deleted...]
-      <c r="G358" t="s" s="2">
+      <c r="G358" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H358" t="s">
         <v>16</v>
       </c>
       <c r="I358" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="J358">
         <v>1</v>
       </c>
       <c r="K358" t="s">
         <v>18</v>
       </c>
       <c r="L358" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="B359" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="C359" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="D359">
         <v>177.07</v>
       </c>
       <c r="E359">
         <v>177.07</v>
       </c>
-      <c r="F359" s="1">
-[...2 lines deleted...]
-      <c r="G359" t="s" s="2">
+      <c r="G359" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H359" t="s">
         <v>16</v>
       </c>
       <c r="I359" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="J359">
         <v>1</v>
       </c>
       <c r="K359" t="s">
         <v>18</v>
       </c>
       <c r="L359" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c r="B360" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="C360" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="D360">
         <v>871.72</v>
       </c>
       <c r="E360">
         <v>871.72</v>
       </c>
-      <c r="F360" s="1">
-[...2 lines deleted...]
-      <c r="G360" t="s" s="2">
+      <c r="G360" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H360" t="s">
         <v>16</v>
       </c>
       <c r="I360" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="J360">
         <v>1</v>
       </c>
       <c r="K360" t="s">
         <v>18</v>
       </c>
       <c r="L360" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="B361" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="C361" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="D361">
         <v>871.72</v>
       </c>
       <c r="E361">
         <v>871.72</v>
       </c>
-      <c r="F361" s="1">
-[...2 lines deleted...]
-      <c r="G361" t="s" s="2">
+      <c r="G361" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H361" t="s">
         <v>16</v>
       </c>
       <c r="I361" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="J361">
         <v>1</v>
       </c>
       <c r="K361" t="s">
         <v>18</v>
       </c>
       <c r="L361" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="B362" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="C362" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="D362">
         <v>871.72</v>
       </c>
       <c r="E362">
         <v>871.72</v>
       </c>
-      <c r="F362" s="1">
-[...2 lines deleted...]
-      <c r="G362" t="s" s="2">
+      <c r="G362" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H362" t="s">
         <v>16</v>
       </c>
       <c r="I362" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="J362">
         <v>1</v>
       </c>
       <c r="K362" t="s">
         <v>18</v>
       </c>
       <c r="L362" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="B363" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="C363" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="D363">
         <v>871.72</v>
       </c>
       <c r="E363">
         <v>871.72</v>
       </c>
-      <c r="F363" s="1">
-[...2 lines deleted...]
-      <c r="G363" t="s" s="2">
+      <c r="G363" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H363" t="s">
         <v>16</v>
       </c>
       <c r="I363" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="J363">
         <v>1</v>
       </c>
       <c r="K363" t="s">
         <v>18</v>
       </c>
       <c r="L363" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="B364" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
       <c r="C364" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
       <c r="D364">
         <v>1162.29</v>
       </c>
       <c r="E364">
         <v>1162.29</v>
       </c>
-      <c r="F364" s="1">
-[...2 lines deleted...]
-      <c r="G364" t="s" s="2">
+      <c r="G364" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H364" t="s">
         <v>16</v>
       </c>
       <c r="I364" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="J364">
         <v>1</v>
       </c>
       <c r="K364" t="s">
         <v>18</v>
       </c>
       <c r="L364" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="B365" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="C365" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="D365">
         <v>36.32</v>
       </c>
       <c r="E365">
         <v>36.32</v>
       </c>
-      <c r="F365" s="1">
-[...2 lines deleted...]
-      <c r="G365" t="s" s="2">
+      <c r="G365" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H365" t="s">
         <v>16</v>
       </c>
       <c r="I365" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="J365">
         <v>1</v>
       </c>
       <c r="K365" t="s">
         <v>18</v>
       </c>
       <c r="L365" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="B366" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="C366" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="D366">
         <v>40.86</v>
       </c>
       <c r="E366">
         <v>40.86</v>
       </c>
-      <c r="F366" s="1">
-[...2 lines deleted...]
-      <c r="G366" t="s" s="2">
+      <c r="G366" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H366" t="s">
         <v>16</v>
       </c>
       <c r="I366" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="J366">
         <v>1</v>
       </c>
       <c r="K366" t="s">
         <v>18</v>
       </c>
       <c r="L366" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="B367" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="C367" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="D367">
         <v>40.86</v>
       </c>
       <c r="E367">
         <v>40.86</v>
       </c>
-      <c r="F367" s="1">
-[...2 lines deleted...]
-      <c r="G367" t="s" s="2">
+      <c r="G367" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H367" t="s">
         <v>16</v>
       </c>
       <c r="I367" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="J367">
         <v>1</v>
       </c>
       <c r="K367" t="s">
         <v>18</v>
       </c>
       <c r="L367" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="B368" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="C368" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="D368">
         <v>41.77</v>
       </c>
       <c r="E368">
         <v>41.77</v>
       </c>
-      <c r="F368" s="1">
-[...2 lines deleted...]
-      <c r="G368" t="s" s="2">
+      <c r="G368" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H368" t="s">
         <v>16</v>
       </c>
       <c r="I368" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="J368">
         <v>1</v>
       </c>
       <c r="K368" t="s">
         <v>18</v>
       </c>
       <c r="L368" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="B369" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="C369" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="D369">
         <v>59.02</v>
       </c>
       <c r="E369">
         <v>59.02</v>
       </c>
-      <c r="F369" s="1">
-[...2 lines deleted...]
-      <c r="G369" t="s" s="2">
+      <c r="G369" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H369" t="s">
         <v>16</v>
       </c>
       <c r="I369" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="J369">
         <v>1</v>
       </c>
       <c r="K369" t="s">
         <v>18</v>
       </c>
       <c r="L369" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="B370" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="C370" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="D370">
         <v>59.02</v>
       </c>
       <c r="E370">
         <v>59.02</v>
       </c>
-      <c r="F370" s="1">
-[...2 lines deleted...]
-      <c r="G370" t="s" s="2">
+      <c r="G370" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H370" t="s">
         <v>16</v>
       </c>
       <c r="I370" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
       <c r="J370">
         <v>1</v>
       </c>
       <c r="K370" t="s">
         <v>18</v>
       </c>
       <c r="L370" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="B371" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="C371" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
       <c r="D371">
         <v>63.34</v>
       </c>
       <c r="E371">
         <v>63.34</v>
       </c>
-      <c r="F371" s="1">
-[...2 lines deleted...]
-      <c r="G371" t="s" s="2">
+      <c r="G371" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H371" t="s">
         <v>16</v>
       </c>
       <c r="I371" t="s">
-        <v>1858</v>
+        <v>1863</v>
       </c>
       <c r="J371">
         <v>1</v>
       </c>
       <c r="K371" t="s">
         <v>18</v>
       </c>
       <c r="L371" t="s">
-        <v>1859</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
-        <v>1860</v>
+        <v>1865</v>
       </c>
       <c r="B372" t="s">
-        <v>1861</v>
+        <v>1866</v>
       </c>
       <c r="C372" t="s">
-        <v>1862</v>
+        <v>1867</v>
       </c>
       <c r="D372">
         <v>81.72</v>
       </c>
       <c r="E372">
         <v>81.72</v>
       </c>
-      <c r="F372" s="1">
-[...2 lines deleted...]
-      <c r="G372" t="s" s="2">
+      <c r="G372" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H372" t="s">
         <v>16</v>
       </c>
       <c r="I372" t="s">
-        <v>1863</v>
+        <v>1868</v>
       </c>
       <c r="J372">
         <v>1</v>
       </c>
       <c r="K372" t="s">
         <v>18</v>
       </c>
       <c r="L372" t="s">
-        <v>1864</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
-        <v>1865</v>
+        <v>1870</v>
       </c>
       <c r="B373" t="s">
-        <v>1866</v>
+        <v>1871</v>
       </c>
       <c r="C373" t="s">
-        <v>1867</v>
+        <v>1872</v>
       </c>
       <c r="D373">
         <v>90.8</v>
       </c>
       <c r="E373">
         <v>90.8</v>
       </c>
-      <c r="F373" s="1">
-[...2 lines deleted...]
-      <c r="G373" t="s" s="2">
+      <c r="G373" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H373" t="s">
         <v>16</v>
       </c>
       <c r="I373" t="s">
-        <v>1868</v>
+        <v>1873</v>
       </c>
       <c r="J373">
         <v>1</v>
       </c>
       <c r="K373" t="s">
         <v>18</v>
       </c>
       <c r="L373" t="s">
-        <v>1869</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
-        <v>1870</v>
+        <v>1875</v>
       </c>
       <c r="B374" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
       <c r="C374" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
       <c r="D374">
         <v>113.51</v>
       </c>
       <c r="E374">
         <v>113.51</v>
       </c>
-      <c r="F374" s="1">
-[...2 lines deleted...]
-      <c r="G374" t="s" s="2">
+      <c r="G374" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H374" t="s">
         <v>16</v>
       </c>
       <c r="I374" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="J374">
         <v>1</v>
       </c>
       <c r="K374" t="s">
         <v>18</v>
       </c>
       <c r="L374" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
-        <v>1875</v>
+        <v>1880</v>
       </c>
       <c r="B375" t="s">
-        <v>1876</v>
+        <v>1881</v>
       </c>
       <c r="C375" t="s">
-        <v>1877</v>
+        <v>1882</v>
       </c>
       <c r="D375">
         <v>122.59</v>
       </c>
       <c r="E375">
         <v>122.59</v>
       </c>
-      <c r="F375" s="1">
-[...2 lines deleted...]
-      <c r="G375" t="s" s="2">
+      <c r="G375" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H375" t="s">
         <v>16</v>
       </c>
       <c r="I375" t="s">
-        <v>1878</v>
+        <v>1883</v>
       </c>
       <c r="J375">
         <v>1</v>
       </c>
       <c r="K375" t="s">
         <v>18</v>
       </c>
       <c r="L375" t="s">
-        <v>1879</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
-        <v>1880</v>
+        <v>1885</v>
       </c>
       <c r="B376" t="s">
-        <v>1881</v>
+        <v>1886</v>
       </c>
       <c r="C376" t="s">
-        <v>1882</v>
+        <v>1887</v>
       </c>
       <c r="D376">
         <v>154.37</v>
       </c>
       <c r="E376">
         <v>154.37</v>
       </c>
-      <c r="F376" s="1">
-[...2 lines deleted...]
-      <c r="G376" t="s" s="2">
+      <c r="G376" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H376" t="s">
         <v>16</v>
       </c>
       <c r="I376" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="J376">
         <v>1</v>
       </c>
       <c r="K376" t="s">
         <v>18</v>
       </c>
       <c r="L376" t="s">
-        <v>1884</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
       <c r="B377" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
       <c r="C377" t="s">
-        <v>1887</v>
+        <v>1892</v>
       </c>
       <c r="D377">
         <v>199.77</v>
       </c>
       <c r="E377">
         <v>199.77</v>
       </c>
-      <c r="F377" s="1">
-[...2 lines deleted...]
-      <c r="G377" t="s" s="2">
+      <c r="G377" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H377" t="s">
         <v>16</v>
       </c>
       <c r="I377" t="s">
-        <v>1888</v>
+        <v>1893</v>
       </c>
       <c r="J377">
         <v>1</v>
       </c>
       <c r="K377" t="s">
         <v>18</v>
       </c>
       <c r="L377" t="s">
-        <v>1889</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="B378" t="s">
-        <v>1891</v>
+        <v>1896</v>
       </c>
       <c r="C378" t="s">
-        <v>1892</v>
+        <v>1897</v>
       </c>
       <c r="D378">
         <v>217.93</v>
       </c>
       <c r="E378">
         <v>217.93</v>
       </c>
-      <c r="F378" s="1">
-[...2 lines deleted...]
-      <c r="G378" t="s" s="2">
+      <c r="G378" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H378" t="s">
         <v>16</v>
       </c>
       <c r="I378" t="s">
-        <v>1893</v>
+        <v>1898</v>
       </c>
       <c r="J378">
         <v>1</v>
       </c>
       <c r="K378" t="s">
         <v>18</v>
       </c>
       <c r="L378" t="s">
-        <v>1894</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
-        <v>1895</v>
+        <v>1900</v>
       </c>
       <c r="B379" t="s">
-        <v>1896</v>
+        <v>1901</v>
       </c>
       <c r="C379" t="s">
-        <v>1897</v>
+        <v>1902</v>
       </c>
       <c r="D379">
         <v>263.33</v>
       </c>
       <c r="E379">
         <v>263.33</v>
       </c>
-      <c r="F379" s="1">
-[...2 lines deleted...]
-      <c r="G379" t="s" s="2">
+      <c r="G379" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H379" t="s">
         <v>16</v>
       </c>
       <c r="I379" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="J379">
         <v>1</v>
       </c>
       <c r="K379" t="s">
         <v>18</v>
       </c>
       <c r="L379" t="s">
-        <v>1899</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="B380" t="s">
-        <v>1901</v>
+        <v>1906</v>
       </c>
       <c r="C380" t="s">
-        <v>1902</v>
+        <v>1907</v>
       </c>
       <c r="D380">
         <v>286.03</v>
       </c>
       <c r="E380">
         <v>286.03</v>
       </c>
-      <c r="F380" s="1">
-[...2 lines deleted...]
-      <c r="G380" t="s" s="2">
+      <c r="G380" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H380" t="s">
         <v>16</v>
       </c>
       <c r="I380" t="s">
-        <v>1903</v>
+        <v>1908</v>
       </c>
       <c r="J380">
         <v>1</v>
       </c>
       <c r="K380" t="s">
         <v>18</v>
       </c>
       <c r="L380" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="B381" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="C381" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="D381">
         <v>390.46</v>
       </c>
       <c r="E381">
         <v>390.46</v>
       </c>
-      <c r="F381" s="1">
-[...2 lines deleted...]
-      <c r="G381" t="s" s="2">
+      <c r="G381" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H381" t="s">
         <v>16</v>
       </c>
       <c r="I381" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="J381">
         <v>1</v>
       </c>
       <c r="K381" t="s">
         <v>18</v>
       </c>
       <c r="L381" t="s">
-        <v>1909</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="B382" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="C382" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="D382">
         <v>408.62</v>
       </c>
       <c r="E382">
         <v>408.62</v>
       </c>
-      <c r="F382" s="1">
-[...2 lines deleted...]
-      <c r="G382" t="s" s="2">
+      <c r="G382" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H382" t="s">
         <v>16</v>
       </c>
       <c r="I382" t="s">
-        <v>1913</v>
+        <v>1918</v>
       </c>
       <c r="J382">
         <v>1</v>
       </c>
       <c r="K382" t="s">
         <v>18</v>
       </c>
       <c r="L382" t="s">
-        <v>1914</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
-        <v>1915</v>
+        <v>1920</v>
       </c>
       <c r="B383" t="s">
-        <v>1916</v>
+        <v>1921</v>
       </c>
       <c r="C383" t="s">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="D383">
         <v>780.91</v>
       </c>
       <c r="E383">
         <v>780.91</v>
       </c>
-      <c r="F383" s="1">
-[...2 lines deleted...]
-      <c r="G383" t="s" s="2">
+      <c r="G383" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H383" t="s">
         <v>16</v>
       </c>
       <c r="I383" t="s">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="J383">
         <v>1</v>
       </c>
       <c r="K383" t="s">
         <v>18</v>
       </c>
       <c r="L383" t="s">
-        <v>1919</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="B384" t="s">
-        <v>1921</v>
+        <v>1926</v>
       </c>
       <c r="C384" t="s">
-        <v>1922</v>
+        <v>1927</v>
       </c>
       <c r="D384">
         <v>921.66</v>
       </c>
       <c r="E384">
         <v>921.66</v>
       </c>
-      <c r="F384" s="1">
-[...2 lines deleted...]
-      <c r="G384" t="s" s="2">
+      <c r="G384" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H384" t="s">
         <v>16</v>
       </c>
       <c r="I384" t="s">
-        <v>1923</v>
+        <v>1928</v>
       </c>
       <c r="J384">
         <v>1</v>
       </c>
       <c r="K384" t="s">
         <v>18</v>
       </c>
       <c r="L384" t="s">
-        <v>1924</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
       <c r="B385" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="C385" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="D385">
         <v>944.36</v>
       </c>
       <c r="E385">
         <v>944.36</v>
       </c>
-      <c r="F385" s="1">
-[...2 lines deleted...]
-      <c r="G385" t="s" s="2">
+      <c r="G385" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H385" t="s">
         <v>16</v>
       </c>
       <c r="I385" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="J385">
         <v>1</v>
       </c>
       <c r="K385" t="s">
         <v>18</v>
       </c>
       <c r="L385" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="B386" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="C386" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="D386">
         <v>1262.1801</v>
       </c>
       <c r="E386">
-        <v>1262.18</v>
-[...4 lines deleted...]
-      <c r="G386" t="s" s="2">
+        <v>1262.1801</v>
+      </c>
+      <c r="G386" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H386" t="s">
         <v>16</v>
       </c>
       <c r="I386" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="J386">
         <v>1</v>
       </c>
       <c r="K386" t="s">
         <v>18</v>
       </c>
       <c r="L386" t="s">
-        <v>1934</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
-        <v>1935</v>
+        <v>1940</v>
       </c>
       <c r="B387" t="s">
-        <v>1936</v>
+        <v>1941</v>
       </c>
       <c r="C387" t="s">
-        <v>1937</v>
+        <v>1942</v>
       </c>
       <c r="D387">
         <v>1312.12</v>
       </c>
       <c r="E387">
         <v>1312.12</v>
       </c>
-      <c r="F387" s="1">
-[...2 lines deleted...]
-      <c r="G387" t="s" s="2">
+      <c r="G387" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H387" t="s">
         <v>16</v>
       </c>
       <c r="I387" t="s">
-        <v>1938</v>
+        <v>1943</v>
       </c>
       <c r="J387">
         <v>1</v>
       </c>
       <c r="K387" t="s">
         <v>18</v>
       </c>
       <c r="L387" t="s">
-        <v>1939</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
-        <v>1940</v>
+        <v>1945</v>
       </c>
       <c r="B388" t="s">
-        <v>1941</v>
+        <v>1946</v>
       </c>
       <c r="C388" t="s">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="D388">
         <v>31.78</v>
       </c>
       <c r="E388">
         <v>31.78</v>
       </c>
-      <c r="F388" s="1">
-[...2 lines deleted...]
-      <c r="G388" t="s" s="2">
+      <c r="G388" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H388" t="s">
         <v>16</v>
       </c>
       <c r="I388" t="s">
-        <v>1943</v>
+        <v>1948</v>
       </c>
       <c r="J388">
         <v>1</v>
       </c>
       <c r="K388" t="s">
         <v>18</v>
       </c>
       <c r="L388" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="B389" t="s">
-        <v>1946</v>
+        <v>1951</v>
       </c>
       <c r="C389" t="s">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="D389">
         <v>40.86</v>
       </c>
       <c r="E389">
         <v>40.86</v>
       </c>
-      <c r="F389" s="1">
-[...2 lines deleted...]
-      <c r="G389" t="s" s="2">
+      <c r="G389" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H389" t="s">
         <v>16</v>
       </c>
       <c r="I389" t="s">
-        <v>1948</v>
+        <v>1953</v>
       </c>
       <c r="J389">
         <v>1</v>
       </c>
       <c r="K389" t="s">
         <v>18</v>
       </c>
       <c r="L389" t="s">
-        <v>1949</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="B390" t="s">
-        <v>1951</v>
+        <v>1956</v>
       </c>
       <c r="C390" t="s">
-        <v>1952</v>
+        <v>1957</v>
       </c>
       <c r="D390">
         <v>45.63</v>
       </c>
       <c r="E390">
         <v>45.63</v>
       </c>
-      <c r="F390" s="1">
-[...2 lines deleted...]
-      <c r="G390" t="s" s="2">
+      <c r="G390" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H390" t="s">
         <v>16</v>
       </c>
       <c r="I390" t="s">
-        <v>1953</v>
+        <v>1958</v>
       </c>
       <c r="J390">
         <v>1</v>
       </c>
       <c r="K390" t="s">
         <v>18</v>
       </c>
       <c r="L390" t="s">
-        <v>1954</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
-        <v>1955</v>
+        <v>1960</v>
       </c>
       <c r="B391" t="s">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="C391" t="s">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="D391">
         <v>49.94</v>
       </c>
       <c r="E391">
         <v>49.94</v>
       </c>
-      <c r="F391" s="1">
-[...2 lines deleted...]
-      <c r="G391" t="s" s="2">
+      <c r="G391" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H391" t="s">
         <v>16</v>
       </c>
       <c r="I391" t="s">
-        <v>1958</v>
+        <v>1963</v>
       </c>
       <c r="J391">
         <v>1</v>
       </c>
       <c r="K391" t="s">
         <v>18</v>
       </c>
       <c r="L391" t="s">
-        <v>1959</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="B392" t="s">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="C392" t="s">
-        <v>1962</v>
+        <v>1967</v>
       </c>
       <c r="D392">
         <v>63.56</v>
       </c>
       <c r="E392">
         <v>63.56</v>
       </c>
-      <c r="F392" s="1">
-[...2 lines deleted...]
-      <c r="G392" t="s" s="2">
+      <c r="G392" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H392" t="s">
         <v>16</v>
       </c>
       <c r="I392" t="s">
-        <v>1963</v>
+        <v>1968</v>
       </c>
       <c r="J392">
         <v>1</v>
       </c>
       <c r="K392" t="s">
         <v>18</v>
       </c>
       <c r="L392" t="s">
-        <v>1964</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
-        <v>1965</v>
+        <v>1970</v>
       </c>
       <c r="B393" t="s">
-        <v>1966</v>
+        <v>1971</v>
       </c>
       <c r="C393" t="s">
-        <v>1967</v>
+        <v>1972</v>
       </c>
       <c r="D393">
         <v>81.72</v>
       </c>
       <c r="E393">
         <v>81.72</v>
       </c>
-      <c r="F393" s="1">
-[...2 lines deleted...]
-      <c r="G393" t="s" s="2">
+      <c r="G393" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H393" t="s">
         <v>16</v>
       </c>
       <c r="I393" t="s">
-        <v>1968</v>
+        <v>1973</v>
       </c>
       <c r="J393">
         <v>1</v>
       </c>
       <c r="K393" t="s">
         <v>18</v>
       </c>
       <c r="L393" t="s">
-        <v>1969</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
-        <v>1970</v>
+        <v>1975</v>
       </c>
       <c r="B394" t="s">
-        <v>1971</v>
+        <v>1976</v>
       </c>
       <c r="C394" t="s">
-        <v>1972</v>
+        <v>1977</v>
       </c>
       <c r="D394">
         <v>86.26</v>
       </c>
       <c r="E394">
         <v>86.26</v>
       </c>
-      <c r="F394" s="1">
-[...2 lines deleted...]
-      <c r="G394" t="s" s="2">
+      <c r="G394" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H394" t="s">
         <v>16</v>
       </c>
       <c r="I394" t="s">
-        <v>1973</v>
+        <v>1978</v>
       </c>
       <c r="J394">
         <v>1</v>
       </c>
       <c r="K394" t="s">
         <v>18</v>
       </c>
       <c r="L394" t="s">
-        <v>1974</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="B395" t="s">
-        <v>1976</v>
+        <v>1981</v>
       </c>
       <c r="C395" t="s">
-        <v>1977</v>
+        <v>1982</v>
       </c>
       <c r="D395">
         <v>99.88</v>
       </c>
       <c r="E395">
         <v>99.88</v>
       </c>
-      <c r="F395" s="1">
-[...2 lines deleted...]
-      <c r="G395" t="s" s="2">
+      <c r="G395" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H395" t="s">
         <v>16</v>
       </c>
       <c r="I395" t="s">
-        <v>1978</v>
+        <v>1983</v>
       </c>
       <c r="J395">
         <v>1</v>
       </c>
       <c r="K395" t="s">
         <v>18</v>
       </c>
       <c r="L395" t="s">
-        <v>1979</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="B396" t="s">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="C396" t="s">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="D396">
         <v>108.96</v>
       </c>
       <c r="E396">
         <v>108.96</v>
       </c>
-      <c r="F396" s="1">
-[...2 lines deleted...]
-      <c r="G396" t="s" s="2">
+      <c r="G396" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H396" t="s">
         <v>16</v>
       </c>
       <c r="I396" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="J396">
         <v>1</v>
       </c>
       <c r="K396" t="s">
         <v>18</v>
       </c>
       <c r="L396" t="s">
-        <v>1984</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="B397" t="s">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="C397" t="s">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="D397">
         <v>118.05</v>
       </c>
       <c r="E397">
         <v>118.05</v>
       </c>
-      <c r="F397" s="1">
-[...2 lines deleted...]
-      <c r="G397" t="s" s="2">
+      <c r="G397" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H397" t="s">
         <v>16</v>
       </c>
       <c r="I397" t="s">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="J397">
         <v>1</v>
       </c>
       <c r="K397" t="s">
         <v>18</v>
       </c>
       <c r="L397" t="s">
-        <v>1989</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="B398" t="s">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="C398" t="s">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="D398">
         <v>158.91</v>
       </c>
       <c r="E398">
         <v>158.91</v>
       </c>
-      <c r="F398" s="1">
-[...2 lines deleted...]
-      <c r="G398" t="s" s="2">
+      <c r="G398" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H398" t="s">
         <v>16</v>
       </c>
       <c r="I398" t="s">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="J398">
         <v>1</v>
       </c>
       <c r="K398" t="s">
         <v>18</v>
       </c>
       <c r="L398" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="B399" t="s">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="C399" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="D399">
         <v>172.53</v>
       </c>
       <c r="E399">
         <v>172.53</v>
       </c>
-      <c r="F399" s="1">
-[...2 lines deleted...]
-      <c r="G399" t="s" s="2">
+      <c r="G399" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H399" t="s">
         <v>16</v>
       </c>
       <c r="I399" t="s">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="J399">
         <v>1</v>
       </c>
       <c r="K399" t="s">
         <v>18</v>
       </c>
       <c r="L399" t="s">
-        <v>1999</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="B400" t="s">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="C400" t="s">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="D400">
         <v>186.15</v>
       </c>
       <c r="E400">
         <v>186.15</v>
       </c>
-      <c r="F400" s="1">
-[...2 lines deleted...]
-      <c r="G400" t="s" s="2">
+      <c r="G400" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H400" t="s">
         <v>16</v>
       </c>
       <c r="I400" t="s">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="J400">
         <v>1</v>
       </c>
       <c r="K400" t="s">
         <v>18</v>
       </c>
       <c r="L400" t="s">
-        <v>2004</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="B401" t="s">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="C401" t="s">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="D401">
         <v>263.33</v>
       </c>
       <c r="E401">
         <v>263.33</v>
       </c>
-      <c r="F401" s="1">
-[...2 lines deleted...]
-      <c r="G401" t="s" s="2">
+      <c r="G401" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H401" t="s">
         <v>16</v>
       </c>
       <c r="I401" t="s">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="J401">
         <v>1</v>
       </c>
       <c r="K401" t="s">
         <v>18</v>
       </c>
       <c r="L401" t="s">
-        <v>2009</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="B402" t="s">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="C402" t="s">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="D402">
         <v>322.35</v>
       </c>
       <c r="E402">
         <v>322.35</v>
       </c>
-      <c r="F402" s="1">
-[...2 lines deleted...]
-      <c r="G402" t="s" s="2">
+      <c r="G402" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H402" t="s">
         <v>16</v>
       </c>
       <c r="I402" t="s">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="J402">
         <v>1</v>
       </c>
       <c r="K402" t="s">
         <v>18</v>
       </c>
       <c r="L402" t="s">
-        <v>2014</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="B403" t="s">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C403" t="s">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="D403">
         <v>385.92</v>
       </c>
       <c r="E403">
         <v>385.92</v>
       </c>
-      <c r="F403" s="1">
-[...2 lines deleted...]
-      <c r="G403" t="s" s="2">
+      <c r="G403" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H403" t="s">
         <v>16</v>
       </c>
       <c r="I403" t="s">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="J403">
         <v>1</v>
       </c>
       <c r="K403" t="s">
         <v>18</v>
       </c>
       <c r="L403" t="s">
-        <v>2019</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="B404" t="s">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="C404" t="s">
-        <v>2022</v>
+        <v>2027</v>
       </c>
       <c r="D404">
         <v>440.4</v>
       </c>
       <c r="E404">
         <v>440.4</v>
       </c>
-      <c r="F404" s="1">
-[...2 lines deleted...]
-      <c r="G404" t="s" s="2">
+      <c r="G404" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H404" t="s">
         <v>16</v>
       </c>
       <c r="I404" t="s">
-        <v>2023</v>
+        <v>2028</v>
       </c>
       <c r="J404">
         <v>1</v>
       </c>
       <c r="K404" t="s">
         <v>18</v>
       </c>
       <c r="L404" t="s">
-        <v>2024</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="B405" t="s">
-        <v>2026</v>
+        <v>2031</v>
       </c>
       <c r="C405" t="s">
-        <v>2027</v>
+        <v>2032</v>
       </c>
       <c r="D405">
         <v>490.34</v>
       </c>
       <c r="E405">
         <v>490.34</v>
       </c>
-      <c r="F405" s="1">
-[...2 lines deleted...]
-      <c r="G405" t="s" s="2">
+      <c r="G405" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H405" t="s">
         <v>16</v>
       </c>
       <c r="I405" t="s">
-        <v>2028</v>
+        <v>2033</v>
       </c>
       <c r="J405">
         <v>1</v>
       </c>
       <c r="K405" t="s">
         <v>18</v>
       </c>
       <c r="L405" t="s">
-        <v>2029</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
-        <v>2030</v>
+        <v>2035</v>
       </c>
       <c r="B406" t="s">
-        <v>2031</v>
+        <v>2036</v>
       </c>
       <c r="C406" t="s">
-        <v>2032</v>
+        <v>2037</v>
       </c>
       <c r="D406">
         <v>690.11</v>
       </c>
       <c r="E406">
         <v>690.11</v>
       </c>
-      <c r="F406" s="1">
-[...2 lines deleted...]
-      <c r="G406" t="s" s="2">
+      <c r="G406" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H406" t="s">
         <v>16</v>
       </c>
       <c r="I406" t="s">
-        <v>2033</v>
+        <v>2038</v>
       </c>
       <c r="J406">
         <v>1</v>
       </c>
       <c r="K406" t="s">
         <v>18</v>
       </c>
       <c r="L406" t="s">
-        <v>2034</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="B407" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
       <c r="C407" t="s">
-        <v>2037</v>
+        <v>2042</v>
       </c>
       <c r="D407">
         <v>744.59</v>
       </c>
       <c r="E407">
         <v>744.59</v>
       </c>
-      <c r="F407" s="1">
-[...2 lines deleted...]
-      <c r="G407" t="s" s="2">
+      <c r="G407" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H407" t="s">
         <v>16</v>
       </c>
       <c r="I407" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="J407">
         <v>1</v>
       </c>
       <c r="K407" t="s">
         <v>18</v>
       </c>
       <c r="L407" t="s">
-        <v>2039</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="B408" t="s">
-        <v>2041</v>
+        <v>2046</v>
       </c>
       <c r="C408" t="s">
-        <v>2042</v>
+        <v>2047</v>
       </c>
       <c r="D408">
         <v>817.24</v>
       </c>
       <c r="E408">
         <v>817.24</v>
       </c>
-      <c r="F408" s="1">
-[...2 lines deleted...]
-      <c r="G408" t="s" s="2">
+      <c r="G408" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H408" t="s">
         <v>16</v>
       </c>
       <c r="I408" t="s">
-        <v>2043</v>
+        <v>2048</v>
       </c>
       <c r="J408">
         <v>1</v>
       </c>
       <c r="K408" t="s">
         <v>18</v>
       </c>
       <c r="L408" t="s">
-        <v>2044</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="B409" t="s">
-        <v>2046</v>
+        <v>2051</v>
       </c>
       <c r="C409" t="s">
-        <v>2047</v>
+        <v>2052</v>
       </c>
       <c r="D409">
         <v>1788.84</v>
       </c>
       <c r="E409">
         <v>1788.84</v>
       </c>
-      <c r="F409" s="1">
-[...2 lines deleted...]
-      <c r="G409" t="s" s="2">
+      <c r="G409" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H409" t="s">
         <v>16</v>
       </c>
       <c r="I409" t="s">
-        <v>2048</v>
+        <v>2053</v>
       </c>
       <c r="J409">
         <v>1</v>
       </c>
       <c r="K409" t="s">
         <v>18</v>
       </c>
       <c r="L409" t="s">
-        <v>2049</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
-        <v>2050</v>
+        <v>2055</v>
       </c>
       <c r="B410" t="s">
-        <v>2051</v>
+        <v>2056</v>
       </c>
       <c r="C410" t="s">
-        <v>2052</v>
+        <v>2057</v>
       </c>
       <c r="D410">
         <v>186.15</v>
       </c>
       <c r="E410">
         <v>186.15</v>
       </c>
-      <c r="F410" s="1">
-[...2 lines deleted...]
-      <c r="G410" t="s" s="2">
+      <c r="G410" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H410" t="s">
         <v>16</v>
       </c>
       <c r="I410" t="s">
-        <v>2053</v>
+        <v>2058</v>
       </c>
       <c r="J410">
         <v>1</v>
       </c>
       <c r="K410" t="s">
         <v>18</v>
       </c>
       <c r="L410" t="s">
-        <v>2054</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
-        <v>2055</v>
+        <v>2060</v>
       </c>
       <c r="B411" t="s">
-        <v>2056</v>
+        <v>2061</v>
       </c>
       <c r="C411" t="s">
-        <v>2057</v>
+        <v>2062</v>
       </c>
       <c r="D411">
         <v>186.15</v>
       </c>
       <c r="E411">
         <v>186.15</v>
       </c>
-      <c r="F411" s="1">
-[...2 lines deleted...]
-      <c r="G411" t="s" s="2">
+      <c r="G411" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H411" t="s">
         <v>16</v>
       </c>
       <c r="I411" t="s">
-        <v>2058</v>
+        <v>2063</v>
       </c>
       <c r="J411">
         <v>1</v>
       </c>
       <c r="K411" t="s">
         <v>18</v>
       </c>
       <c r="L411" t="s">
-        <v>2059</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
-        <v>2060</v>
+        <v>2065</v>
       </c>
       <c r="B412" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C412" t="s">
-        <v>2062</v>
+        <v>2067</v>
       </c>
       <c r="D412">
         <v>186.15</v>
       </c>
       <c r="E412">
         <v>186.15</v>
       </c>
-      <c r="F412" s="1">
-[...2 lines deleted...]
-      <c r="G412" t="s" s="2">
+      <c r="G412" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H412" t="s">
         <v>16</v>
       </c>
       <c r="I412" t="s">
-        <v>2063</v>
+        <v>2068</v>
       </c>
       <c r="J412">
         <v>1</v>
       </c>
       <c r="K412" t="s">
         <v>18</v>
       </c>
       <c r="L412" t="s">
-        <v>2064</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
-        <v>2065</v>
+        <v>2070</v>
       </c>
       <c r="B413" t="s">
-        <v>2066</v>
+        <v>2071</v>
       </c>
       <c r="C413" t="s">
-        <v>2067</v>
+        <v>2072</v>
       </c>
       <c r="D413">
         <v>1071.49</v>
       </c>
       <c r="E413">
         <v>1071.49</v>
       </c>
-      <c r="F413" s="1">
-[...2 lines deleted...]
-      <c r="G413" t="s" s="2">
+      <c r="G413" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H413" t="s">
         <v>16</v>
       </c>
       <c r="I413" t="s">
-        <v>2068</v>
+        <v>2073</v>
       </c>
       <c r="J413">
         <v>1</v>
       </c>
       <c r="K413" t="s">
         <v>18</v>
       </c>
       <c r="L413" t="s">
-        <v>2069</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
-        <v>2070</v>
+        <v>2075</v>
       </c>
       <c r="B414" t="s">
-        <v>2071</v>
+        <v>2076</v>
       </c>
       <c r="C414" t="s">
-        <v>2072</v>
+        <v>2077</v>
       </c>
       <c r="D414">
         <v>1398.38</v>
       </c>
       <c r="E414">
         <v>1398.38</v>
       </c>
-      <c r="F414" s="1">
-[...2 lines deleted...]
-      <c r="G414" t="s" s="2">
+      <c r="G414" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H414" t="s">
         <v>16</v>
       </c>
       <c r="I414" t="s">
-        <v>2073</v>
+        <v>2078</v>
       </c>
       <c r="J414">
         <v>1</v>
       </c>
       <c r="K414" t="s">
         <v>18</v>
       </c>
       <c r="L414" t="s">
-        <v>2074</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
-        <v>2075</v>
+        <v>2080</v>
       </c>
       <c r="B415" t="s">
-        <v>2076</v>
+        <v>2081</v>
       </c>
       <c r="C415" t="s">
-        <v>2077</v>
+        <v>2082</v>
       </c>
       <c r="D415">
         <v>1711.66</v>
       </c>
       <c r="E415">
         <v>1711.66</v>
       </c>
-      <c r="F415" s="1">
-[...2 lines deleted...]
-      <c r="G415" t="s" s="2">
+      <c r="G415" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H415" t="s">
         <v>16</v>
       </c>
       <c r="I415" t="s">
-        <v>2078</v>
+        <v>2083</v>
       </c>
       <c r="J415">
         <v>1</v>
       </c>
       <c r="K415" t="s">
         <v>18</v>
       </c>
       <c r="L415" t="s">
-        <v>2079</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
-        <v>2080</v>
+        <v>2085</v>
       </c>
       <c r="B416" t="s">
-        <v>2081</v>
+        <v>2086</v>
       </c>
       <c r="C416" t="s">
-        <v>2082</v>
+        <v>2087</v>
       </c>
       <c r="D416">
         <v>77.18</v>
       </c>
       <c r="E416">
         <v>77.18</v>
       </c>
-      <c r="F416" s="1">
-[...2 lines deleted...]
-      <c r="G416" t="s" s="2">
+      <c r="G416" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H416" t="s">
         <v>16</v>
       </c>
       <c r="I416" t="s">
-        <v>2083</v>
+        <v>2088</v>
       </c>
       <c r="J416">
         <v>1</v>
       </c>
       <c r="K416" t="s">
         <v>18</v>
       </c>
       <c r="L416" t="s">
-        <v>2084</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
-        <v>2085</v>
+        <v>2090</v>
       </c>
       <c r="B417" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C417" t="s">
-        <v>2087</v>
+        <v>2092</v>
       </c>
       <c r="D417">
         <v>99.88</v>
       </c>
       <c r="E417">
         <v>99.88</v>
       </c>
-      <c r="F417" s="1">
-[...2 lines deleted...]
-      <c r="G417" t="s" s="2">
+      <c r="G417" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H417" t="s">
         <v>16</v>
       </c>
       <c r="I417" t="s">
-        <v>2088</v>
+        <v>2093</v>
       </c>
       <c r="J417">
         <v>1</v>
       </c>
       <c r="K417" t="s">
         <v>18</v>
       </c>
       <c r="L417" t="s">
-        <v>2089</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
-        <v>2090</v>
+        <v>2095</v>
       </c>
       <c r="B418" t="s">
-        <v>2091</v>
+        <v>2096</v>
       </c>
       <c r="C418" t="s">
-        <v>2092</v>
+        <v>2097</v>
       </c>
       <c r="D418">
         <v>140.75</v>
       </c>
       <c r="E418">
         <v>140.75</v>
       </c>
-      <c r="F418" s="1">
-[...2 lines deleted...]
-      <c r="G418" t="s" s="2">
+      <c r="G418" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H418" t="s">
         <v>16</v>
       </c>
       <c r="I418" t="s">
-        <v>2093</v>
+        <v>2098</v>
       </c>
       <c r="J418">
         <v>1</v>
       </c>
       <c r="K418" t="s">
         <v>18</v>
       </c>
       <c r="L418" t="s">
-        <v>2094</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
-        <v>2095</v>
+        <v>2100</v>
       </c>
       <c r="B419" t="s">
-        <v>2096</v>
+        <v>2101</v>
       </c>
       <c r="C419" t="s">
-        <v>2097</v>
+        <v>2102</v>
       </c>
       <c r="D419">
         <v>113.51</v>
       </c>
       <c r="E419">
         <v>113.51</v>
       </c>
-      <c r="F419" s="1">
-[...2 lines deleted...]
-      <c r="G419" t="s" s="2">
+      <c r="G419" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H419" t="s">
         <v>16</v>
       </c>
       <c r="I419" t="s">
-        <v>2098</v>
+        <v>2103</v>
       </c>
       <c r="J419">
         <v>1</v>
       </c>
       <c r="K419" t="s">
         <v>18</v>
       </c>
       <c r="L419" t="s">
-        <v>2099</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
-        <v>2100</v>
+        <v>2105</v>
       </c>
       <c r="B420" t="s">
-        <v>2101</v>
+        <v>2106</v>
       </c>
       <c r="C420" t="s">
-        <v>2102</v>
+        <v>2107</v>
       </c>
       <c r="D420">
         <v>149.83</v>
       </c>
       <c r="E420">
         <v>149.83</v>
       </c>
-      <c r="F420" s="1">
-[...2 lines deleted...]
-      <c r="G420" t="s" s="2">
+      <c r="G420" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H420" t="s">
         <v>16</v>
       </c>
       <c r="I420" t="s">
-        <v>2103</v>
+        <v>2108</v>
       </c>
       <c r="J420">
         <v>1</v>
       </c>
       <c r="K420" t="s">
         <v>18</v>
       </c>
       <c r="L420" t="s">
-        <v>2104</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
-        <v>2105</v>
+        <v>2110</v>
       </c>
       <c r="B421" t="s">
-        <v>2106</v>
+        <v>2111</v>
       </c>
       <c r="C421" t="s">
-        <v>2107</v>
+        <v>2112</v>
       </c>
       <c r="D421">
         <v>213.39</v>
       </c>
       <c r="E421">
         <v>213.39</v>
       </c>
-      <c r="F421" s="1">
-[...2 lines deleted...]
-      <c r="G421" t="s" s="2">
+      <c r="G421" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H421" t="s">
         <v>16</v>
       </c>
       <c r="I421" t="s">
-        <v>2108</v>
+        <v>2113</v>
       </c>
       <c r="J421">
         <v>1</v>
       </c>
       <c r="K421" t="s">
         <v>18</v>
       </c>
       <c r="L421" t="s">
-        <v>2109</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
-        <v>2110</v>
+        <v>2115</v>
       </c>
       <c r="B422" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C422" t="s">
-        <v>2112</v>
+        <v>2117</v>
       </c>
       <c r="D422">
         <v>122.59</v>
       </c>
       <c r="E422">
         <v>122.59</v>
       </c>
-      <c r="F422" s="1">
-[...2 lines deleted...]
-      <c r="G422" t="s" s="2">
+      <c r="G422" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H422" t="s">
         <v>16</v>
       </c>
       <c r="I422" t="s">
-        <v>2113</v>
+        <v>2118</v>
       </c>
       <c r="J422">
         <v>1</v>
       </c>
       <c r="K422" t="s">
         <v>18</v>
       </c>
       <c r="L422" t="s">
-        <v>2114</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
-        <v>2115</v>
+        <v>2120</v>
       </c>
       <c r="B423" t="s">
-        <v>2116</v>
+        <v>2121</v>
       </c>
       <c r="C423" t="s">
-        <v>2117</v>
+        <v>2122</v>
       </c>
       <c r="D423">
         <v>68.1</v>
       </c>
       <c r="E423">
         <v>68.1</v>
       </c>
-      <c r="F423" s="1">
-[...2 lines deleted...]
-      <c r="G423" t="s" s="2">
+      <c r="G423" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H423" t="s">
         <v>16</v>
       </c>
       <c r="I423" t="s">
-        <v>2118</v>
+        <v>2123</v>
       </c>
       <c r="J423">
         <v>1</v>
       </c>
       <c r="K423" t="s">
         <v>18</v>
       </c>
       <c r="L423" t="s">
-        <v>2119</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
-        <v>2120</v>
+        <v>2125</v>
       </c>
       <c r="B424" t="s">
-        <v>2121</v>
+        <v>2126</v>
       </c>
       <c r="C424" t="s">
-        <v>2122</v>
+        <v>2127</v>
       </c>
       <c r="D424">
         <v>140.75</v>
       </c>
       <c r="E424">
         <v>140.75</v>
       </c>
-      <c r="F424" s="1">
-[...2 lines deleted...]
-      <c r="G424" t="s" s="2">
+      <c r="G424" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H424" t="s">
         <v>16</v>
       </c>
       <c r="I424" t="s">
-        <v>2123</v>
+        <v>2128</v>
       </c>
       <c r="J424">
         <v>1</v>
       </c>
       <c r="K424" t="s">
         <v>18</v>
       </c>
       <c r="L424" t="s">
-        <v>2124</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
-        <v>2125</v>
+        <v>2130</v>
       </c>
       <c r="B425" t="s">
-        <v>2126</v>
+        <v>2131</v>
       </c>
       <c r="C425" t="s">
-        <v>2127</v>
+        <v>2132</v>
       </c>
       <c r="D425">
         <v>140.75</v>
       </c>
       <c r="E425">
         <v>140.75</v>
       </c>
-      <c r="F425" s="1">
-[...2 lines deleted...]
-      <c r="G425" t="s" s="2">
+      <c r="G425" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H425" t="s">
         <v>16</v>
       </c>
       <c r="I425" t="s">
-        <v>2128</v>
+        <v>2133</v>
       </c>
       <c r="J425">
         <v>1</v>
       </c>
       <c r="K425" t="s">
         <v>18</v>
       </c>
       <c r="L425" t="s">
-        <v>2129</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
-        <v>2130</v>
+        <v>2135</v>
       </c>
       <c r="B426" t="s">
-        <v>2131</v>
+        <v>2136</v>
       </c>
       <c r="C426" t="s">
-        <v>2132</v>
+        <v>2137</v>
       </c>
       <c r="D426">
         <v>236.09</v>
       </c>
       <c r="E426">
         <v>236.09</v>
       </c>
-      <c r="F426" s="1">
-[...2 lines deleted...]
-      <c r="G426" t="s" s="2">
+      <c r="G426" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H426" t="s">
         <v>16</v>
       </c>
       <c r="I426" t="s">
-        <v>2133</v>
+        <v>2138</v>
       </c>
       <c r="J426">
         <v>1</v>
       </c>
       <c r="K426" t="s">
         <v>18</v>
       </c>
       <c r="L426" t="s">
-        <v>2134</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
-        <v>2135</v>
+        <v>2140</v>
       </c>
       <c r="B427" t="s">
-        <v>2136</v>
+        <v>2141</v>
       </c>
       <c r="C427" t="s">
-        <v>2137</v>
+        <v>2142</v>
       </c>
       <c r="D427">
         <v>236.09</v>
       </c>
       <c r="E427">
         <v>236.09</v>
       </c>
-      <c r="F427" s="1">
-[...2 lines deleted...]
-      <c r="G427" t="s" s="2">
+      <c r="G427" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H427" t="s">
         <v>16</v>
       </c>
       <c r="I427" t="s">
-        <v>2138</v>
+        <v>2143</v>
       </c>
       <c r="J427">
         <v>1</v>
       </c>
       <c r="K427" t="s">
         <v>18</v>
       </c>
       <c r="L427" t="s">
-        <v>2139</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
-        <v>2140</v>
+        <v>2145</v>
       </c>
       <c r="B428" t="s">
-        <v>2141</v>
+        <v>2146</v>
       </c>
       <c r="C428" t="s">
-        <v>2142</v>
+        <v>2147</v>
       </c>
       <c r="D428">
         <v>372.3</v>
       </c>
       <c r="E428">
         <v>372.3</v>
       </c>
-      <c r="F428" s="1">
-[...2 lines deleted...]
-      <c r="G428" t="s" s="2">
+      <c r="G428" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H428" t="s">
         <v>16</v>
       </c>
       <c r="I428" t="s">
-        <v>2143</v>
+        <v>2148</v>
       </c>
       <c r="J428">
         <v>1</v>
       </c>
       <c r="K428" t="s">
         <v>18</v>
       </c>
       <c r="L428" t="s">
-        <v>2144</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
-        <v>2145</v>
+        <v>2150</v>
       </c>
       <c r="B429" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="C429" t="s">
-        <v>2147</v>
+        <v>2152</v>
       </c>
       <c r="D429">
         <v>186.15</v>
       </c>
       <c r="E429">
         <v>186.15</v>
       </c>
-      <c r="F429" s="1">
-[...2 lines deleted...]
-      <c r="G429" t="s" s="2">
+      <c r="G429" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H429" t="s">
         <v>16</v>
       </c>
       <c r="I429" t="s">
-        <v>2148</v>
+        <v>2153</v>
       </c>
       <c r="J429">
         <v>1</v>
       </c>
       <c r="K429" t="s">
         <v>18</v>
       </c>
       <c r="L429" t="s">
-        <v>2149</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
-        <v>2150</v>
+        <v>2155</v>
       </c>
       <c r="B430" t="s">
-        <v>2151</v>
+        <v>2156</v>
       </c>
       <c r="C430" t="s">
-        <v>2152</v>
+        <v>2157</v>
       </c>
       <c r="D430">
         <v>186.15</v>
       </c>
       <c r="E430">
         <v>186.15</v>
       </c>
-      <c r="F430" s="1">
-[...2 lines deleted...]
-      <c r="G430" t="s" s="2">
+      <c r="G430" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H430" t="s">
         <v>16</v>
       </c>
       <c r="I430" t="s">
-        <v>2153</v>
+        <v>2158</v>
       </c>
       <c r="J430">
         <v>1</v>
       </c>
       <c r="K430" t="s">
         <v>18</v>
       </c>
       <c r="L430" t="s">
-        <v>2154</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
-        <v>2155</v>
+        <v>2160</v>
       </c>
       <c r="B431" t="s">
-        <v>2156</v>
+        <v>2161</v>
       </c>
       <c r="C431" t="s">
-        <v>2157</v>
+        <v>2162</v>
       </c>
       <c r="D431">
         <v>372.3</v>
       </c>
       <c r="E431">
         <v>372.3</v>
       </c>
-      <c r="F431" s="1">
-[...2 lines deleted...]
-      <c r="G431" t="s" s="2">
+      <c r="G431" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H431" t="s">
         <v>16</v>
       </c>
       <c r="I431" t="s">
-        <v>2158</v>
+        <v>2163</v>
       </c>
       <c r="J431">
         <v>1</v>
       </c>
       <c r="K431" t="s">
         <v>18</v>
       </c>
       <c r="L431" t="s">
-        <v>2159</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
-        <v>2160</v>
+        <v>2165</v>
       </c>
       <c r="B432" t="s">
-        <v>2161</v>
+        <v>2166</v>
       </c>
       <c r="C432" t="s">
-        <v>2162</v>
+        <v>2167</v>
       </c>
       <c r="D432">
         <v>372.3</v>
       </c>
       <c r="E432">
         <v>372.3</v>
       </c>
-      <c r="F432" s="1">
-[...2 lines deleted...]
-      <c r="G432" t="s" s="2">
+      <c r="G432" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H432" t="s">
         <v>16</v>
       </c>
       <c r="I432" t="s">
-        <v>2163</v>
+        <v>2168</v>
       </c>
       <c r="J432">
         <v>1</v>
       </c>
       <c r="K432" t="s">
         <v>18</v>
       </c>
       <c r="L432" t="s">
-        <v>2164</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
-        <v>2165</v>
+        <v>2170</v>
       </c>
       <c r="B433" t="s">
-        <v>2166</v>
+        <v>2171</v>
       </c>
       <c r="C433" t="s">
-        <v>2167</v>
+        <v>2172</v>
       </c>
       <c r="D433">
         <v>608.39</v>
       </c>
       <c r="E433">
         <v>608.39</v>
       </c>
-      <c r="F433" s="1">
-[...2 lines deleted...]
-      <c r="G433" t="s" s="2">
+      <c r="G433" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H433" t="s">
         <v>16</v>
       </c>
       <c r="I433" t="s">
-        <v>2168</v>
+        <v>2173</v>
       </c>
       <c r="J433">
         <v>1</v>
       </c>
       <c r="K433" t="s">
         <v>18</v>
       </c>
       <c r="L433" t="s">
-        <v>2169</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
-        <v>2170</v>
+        <v>2175</v>
       </c>
       <c r="B434" t="s">
-        <v>2171</v>
+        <v>2176</v>
       </c>
       <c r="C434" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="D434">
         <v>889.88</v>
       </c>
       <c r="E434">
         <v>889.88</v>
       </c>
-      <c r="F434" s="1">
-[...2 lines deleted...]
-      <c r="G434" t="s" s="2">
+      <c r="G434" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H434" t="s">
         <v>16</v>
       </c>
       <c r="I434" t="s">
-        <v>2173</v>
+        <v>2178</v>
       </c>
       <c r="J434">
         <v>1</v>
       </c>
       <c r="K434" t="s">
         <v>18</v>
       </c>
       <c r="L434" t="s">
-        <v>2174</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
-        <v>2175</v>
+        <v>2180</v>
       </c>
       <c r="B435" t="s">
-        <v>2176</v>
+        <v>2181</v>
       </c>
       <c r="C435" t="s">
-        <v>2177</v>
+        <v>2182</v>
       </c>
       <c r="D435">
         <v>95.34</v>
       </c>
       <c r="E435">
         <v>95.34</v>
       </c>
-      <c r="F435" s="1">
-[...2 lines deleted...]
-      <c r="G435" t="s" s="2">
+      <c r="G435" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H435" t="s">
         <v>16</v>
       </c>
       <c r="I435" t="s">
-        <v>2178</v>
+        <v>2183</v>
       </c>
       <c r="J435">
         <v>1</v>
       </c>
       <c r="K435" t="s">
         <v>18</v>
       </c>
       <c r="L435" t="s">
-        <v>2179</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
-        <v>2180</v>
+        <v>2185</v>
       </c>
       <c r="B436" t="s">
-        <v>2181</v>
+        <v>2186</v>
       </c>
       <c r="C436" t="s">
-        <v>2182</v>
+        <v>2187</v>
       </c>
       <c r="D436">
         <v>1112.35</v>
       </c>
       <c r="E436">
         <v>1112.35</v>
       </c>
-      <c r="F436" s="1">
-[...2 lines deleted...]
-      <c r="G436" t="s" s="2">
+      <c r="G436" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H436" t="s">
         <v>16</v>
       </c>
       <c r="I436" t="s">
-        <v>2183</v>
+        <v>2188</v>
       </c>
       <c r="J436">
         <v>1</v>
       </c>
       <c r="K436" t="s">
         <v>18</v>
       </c>
       <c r="L436" t="s">
-        <v>2184</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
-        <v>2185</v>
+        <v>2190</v>
       </c>
       <c r="B437" t="s">
-        <v>2186</v>
+        <v>2191</v>
       </c>
       <c r="C437" t="s">
-        <v>2187</v>
+        <v>2192</v>
       </c>
       <c r="D437">
         <v>72.64</v>
       </c>
       <c r="E437">
         <v>72.64</v>
       </c>
-      <c r="F437" s="1">
-[...2 lines deleted...]
-      <c r="G437" t="s" s="2">
+      <c r="G437" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H437" t="s">
         <v>16</v>
       </c>
       <c r="I437" t="s">
-        <v>2188</v>
+        <v>2193</v>
       </c>
       <c r="J437">
         <v>1</v>
       </c>
       <c r="K437" t="s">
         <v>18</v>
       </c>
       <c r="L437" t="s">
-        <v>2189</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="B438" t="s">
-        <v>2191</v>
+        <v>2196</v>
       </c>
       <c r="C438" t="s">
-        <v>2192</v>
+        <v>2197</v>
       </c>
       <c r="D438">
         <v>131.67</v>
       </c>
       <c r="E438">
         <v>131.67</v>
       </c>
-      <c r="F438" s="1">
-[...2 lines deleted...]
-      <c r="G438" t="s" s="2">
+      <c r="G438" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H438" t="s">
         <v>16</v>
       </c>
       <c r="I438" t="s">
-        <v>2193</v>
+        <v>2198</v>
       </c>
       <c r="J438">
         <v>1</v>
       </c>
       <c r="K438" t="s">
         <v>18</v>
       </c>
       <c r="L438" t="s">
-        <v>2194</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
-        <v>2195</v>
+        <v>2200</v>
       </c>
       <c r="B439" t="s">
-        <v>2196</v>
+        <v>2201</v>
       </c>
       <c r="C439" t="s">
-        <v>2197</v>
+        <v>2202</v>
       </c>
       <c r="D439">
         <v>140.75</v>
       </c>
       <c r="E439">
         <v>140.75</v>
       </c>
-      <c r="F439" s="1">
-[...2 lines deleted...]
-      <c r="G439" t="s" s="2">
+      <c r="G439" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H439" t="s">
         <v>16</v>
       </c>
       <c r="I439" t="s">
-        <v>2198</v>
+        <v>2203</v>
       </c>
       <c r="J439">
         <v>1</v>
       </c>
       <c r="K439" t="s">
         <v>18</v>
       </c>
       <c r="L439" t="s">
-        <v>2199</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="B440" t="s">
-        <v>2201</v>
+        <v>2206</v>
       </c>
       <c r="C440" t="s">
-        <v>2202</v>
+        <v>2207</v>
       </c>
       <c r="D440">
         <v>258.79</v>
       </c>
       <c r="E440">
         <v>258.79</v>
       </c>
-      <c r="F440" s="1">
-[...2 lines deleted...]
-      <c r="G440" t="s" s="2">
+      <c r="G440" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H440" t="s">
         <v>16</v>
       </c>
       <c r="I440" t="s">
-        <v>2203</v>
+        <v>2208</v>
       </c>
       <c r="J440">
         <v>1</v>
       </c>
       <c r="K440" t="s">
         <v>18</v>
       </c>
       <c r="L440" t="s">
-        <v>2204</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
-        <v>2205</v>
+        <v>2210</v>
       </c>
       <c r="B441" t="s">
-        <v>2206</v>
+        <v>2211</v>
       </c>
       <c r="C441" t="s">
-        <v>2207</v>
+        <v>2212</v>
       </c>
       <c r="D441">
         <v>286.03</v>
       </c>
       <c r="E441">
         <v>286.03</v>
       </c>
-      <c r="F441" s="1">
-[...2 lines deleted...]
-      <c r="G441" t="s" s="2">
+      <c r="G441" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H441" t="s">
         <v>16</v>
       </c>
       <c r="I441" t="s">
-        <v>2208</v>
+        <v>2213</v>
       </c>
       <c r="J441">
         <v>1</v>
       </c>
       <c r="K441" t="s">
         <v>18</v>
       </c>
       <c r="L441" t="s">
-        <v>2209</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
-        <v>2210</v>
+        <v>2215</v>
       </c>
       <c r="B442" t="s">
-        <v>2211</v>
+        <v>2216</v>
       </c>
       <c r="C442" t="s">
-        <v>2212</v>
+        <v>2217</v>
       </c>
       <c r="D442">
         <v>390.46</v>
       </c>
       <c r="E442">
         <v>390.46</v>
       </c>
-      <c r="F442" s="1">
-[...2 lines deleted...]
-      <c r="G442" t="s" s="2">
+      <c r="G442" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H442" t="s">
         <v>16</v>
       </c>
       <c r="I442" t="s">
-        <v>2213</v>
+        <v>2218</v>
       </c>
       <c r="J442">
         <v>1</v>
       </c>
       <c r="K442" t="s">
         <v>18</v>
       </c>
       <c r="L442" t="s">
-        <v>2214</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
-        <v>2215</v>
+        <v>2220</v>
       </c>
       <c r="B443" t="s">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="C443" t="s">
-        <v>2217</v>
+        <v>2222</v>
       </c>
       <c r="D443">
         <v>463.1</v>
       </c>
       <c r="E443">
         <v>463.1</v>
       </c>
-      <c r="F443" s="1">
-[...2 lines deleted...]
-      <c r="G443" t="s" s="2">
+      <c r="G443" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H443" t="s">
         <v>16</v>
       </c>
       <c r="I443" t="s">
-        <v>2218</v>
+        <v>2223</v>
       </c>
       <c r="J443">
         <v>1</v>
       </c>
       <c r="K443" t="s">
         <v>18</v>
       </c>
       <c r="L443" t="s">
-        <v>2219</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
-        <v>2220</v>
+        <v>2225</v>
       </c>
       <c r="B444" t="s">
-        <v>2221</v>
+        <v>2226</v>
       </c>
       <c r="C444" t="s">
-        <v>2222</v>
+        <v>2227</v>
       </c>
       <c r="D444">
         <v>254.25</v>
       </c>
       <c r="E444">
         <v>254.25</v>
       </c>
-      <c r="F444" s="1">
-[...2 lines deleted...]
-      <c r="G444" t="s" s="2">
+      <c r="G444" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H444" t="s">
         <v>16</v>
       </c>
       <c r="I444" t="s">
-        <v>2223</v>
+        <v>2228</v>
       </c>
       <c r="J444">
         <v>1</v>
       </c>
       <c r="K444" t="s">
         <v>18</v>
       </c>
       <c r="L444" t="s">
-        <v>2224</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
-        <v>2225</v>
+        <v>2230</v>
       </c>
       <c r="B445" t="s">
-        <v>2226</v>
+        <v>2231</v>
       </c>
       <c r="C445" t="s">
-        <v>2227</v>
+        <v>2232</v>
       </c>
       <c r="D445">
         <v>1184.42</v>
       </c>
       <c r="E445">
         <v>1184.42</v>
       </c>
-      <c r="F445" s="1">
-[...2 lines deleted...]
-      <c r="G445" t="s" s="2">
+      <c r="G445" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H445" t="s">
         <v>16</v>
       </c>
       <c r="I445" t="s">
-        <v>2228</v>
+        <v>2233</v>
       </c>
       <c r="J445">
         <v>1</v>
       </c>
       <c r="K445" t="s">
         <v>18</v>
       </c>
       <c r="L445" t="s">
-        <v>2229</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
-        <v>2230</v>
+        <v>2235</v>
       </c>
       <c r="B446" t="s">
-        <v>2231</v>
+        <v>2236</v>
       </c>
       <c r="C446" t="s">
-        <v>2232</v>
+        <v>2237</v>
       </c>
       <c r="D446">
         <v>703.73</v>
       </c>
       <c r="E446">
         <v>703.73</v>
       </c>
-      <c r="F446" s="1">
-[...2 lines deleted...]
-      <c r="G446" t="s" s="2">
+      <c r="G446" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H446" t="s">
         <v>16</v>
       </c>
       <c r="I446" t="s">
-        <v>2233</v>
+        <v>2238</v>
       </c>
       <c r="J446">
         <v>1</v>
       </c>
       <c r="K446" t="s">
         <v>18</v>
       </c>
       <c r="L446" t="s">
-        <v>2234</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
-        <v>2235</v>
+        <v>2240</v>
       </c>
       <c r="B447" t="s">
-        <v>2236</v>
+        <v>2241</v>
       </c>
       <c r="C447" t="s">
-        <v>2237</v>
+        <v>2242</v>
       </c>
       <c r="D447">
         <v>717.35</v>
       </c>
       <c r="E447">
         <v>717.35</v>
       </c>
-      <c r="F447" s="1">
-[...2 lines deleted...]
-      <c r="G447" t="s" s="2">
+      <c r="G447" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H447" t="s">
         <v>16</v>
       </c>
       <c r="I447" t="s">
-        <v>2238</v>
+        <v>2243</v>
       </c>
       <c r="J447">
         <v>1</v>
       </c>
       <c r="K447" t="s">
         <v>18</v>
       </c>
       <c r="L447" t="s">
-        <v>2239</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
-        <v>2240</v>
+        <v>2245</v>
       </c>
       <c r="B448" t="s">
-        <v>2241</v>
+        <v>2246</v>
       </c>
       <c r="C448" t="s">
-        <v>2242</v>
+        <v>2247</v>
       </c>
       <c r="D448">
         <v>1062.41</v>
       </c>
       <c r="E448">
         <v>1062.41</v>
       </c>
-      <c r="F448" s="1">
-[...2 lines deleted...]
-      <c r="G448" t="s" s="2">
+      <c r="G448" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H448" t="s">
         <v>16</v>
       </c>
       <c r="I448" t="s">
-        <v>2243</v>
+        <v>2248</v>
       </c>
       <c r="J448">
         <v>1</v>
       </c>
       <c r="K448" t="s">
         <v>18</v>
       </c>
       <c r="L448" t="s">
-        <v>2244</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
-        <v>2245</v>
+        <v>2250</v>
       </c>
       <c r="B449" t="s">
-        <v>2246</v>
+        <v>2251</v>
       </c>
       <c r="C449" t="s">
-        <v>2247</v>
+        <v>2252</v>
       </c>
       <c r="D449">
         <v>49.94</v>
       </c>
       <c r="E449">
         <v>49.94</v>
       </c>
-      <c r="F449" s="1">
-[...2 lines deleted...]
-      <c r="G449" t="s" s="2">
+      <c r="G449" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H449" t="s">
         <v>16</v>
       </c>
       <c r="I449" t="s">
-        <v>2248</v>
+        <v>2253</v>
       </c>
       <c r="J449">
         <v>1</v>
       </c>
       <c r="K449" t="s">
         <v>18</v>
       </c>
       <c r="L449" t="s">
-        <v>2249</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
-        <v>2250</v>
+        <v>2255</v>
       </c>
       <c r="B450" t="s">
-        <v>2251</v>
+        <v>2256</v>
       </c>
       <c r="C450" t="s">
-        <v>2252</v>
+        <v>2257</v>
       </c>
       <c r="D450">
         <v>49.94</v>
       </c>
       <c r="E450">
         <v>49.94</v>
       </c>
-      <c r="F450" s="1">
-[...2 lines deleted...]
-      <c r="G450" t="s" s="2">
+      <c r="G450" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H450" t="s">
         <v>16</v>
       </c>
       <c r="I450" t="s">
-        <v>2253</v>
+        <v>2258</v>
       </c>
       <c r="J450">
         <v>1</v>
       </c>
       <c r="K450" t="s">
         <v>18</v>
       </c>
       <c r="L450" t="s">
-        <v>2254</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
-        <v>2255</v>
+        <v>2260</v>
       </c>
       <c r="B451" t="s">
-        <v>2256</v>
+        <v>2261</v>
       </c>
       <c r="C451" t="s">
-        <v>2257</v>
+        <v>2262</v>
       </c>
       <c r="D451">
         <v>49.94</v>
       </c>
       <c r="E451">
         <v>49.94</v>
       </c>
-      <c r="F451" s="1">
-[...2 lines deleted...]
-      <c r="G451" t="s" s="2">
+      <c r="G451" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H451" t="s">
         <v>16</v>
       </c>
       <c r="I451" t="s">
-        <v>2258</v>
+        <v>2263</v>
       </c>
       <c r="J451">
         <v>1</v>
       </c>
       <c r="K451" t="s">
         <v>18</v>
       </c>
       <c r="L451" t="s">
-        <v>2259</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
-        <v>2260</v>
+        <v>2265</v>
       </c>
       <c r="B452" t="s">
-        <v>2261</v>
+        <v>2266</v>
       </c>
       <c r="C452" t="s">
-        <v>2262</v>
+        <v>2267</v>
       </c>
       <c r="D452">
         <v>68.1</v>
       </c>
       <c r="E452">
         <v>68.1</v>
       </c>
-      <c r="F452" s="1">
-[...2 lines deleted...]
-      <c r="G452" t="s" s="2">
+      <c r="G452" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H452" t="s">
         <v>16</v>
       </c>
       <c r="I452" t="s">
-        <v>2263</v>
+        <v>2268</v>
       </c>
       <c r="J452">
         <v>1</v>
       </c>
       <c r="K452" t="s">
         <v>18</v>
       </c>
       <c r="L452" t="s">
-        <v>2264</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
-        <v>2265</v>
+        <v>2270</v>
       </c>
       <c r="B453" t="s">
-        <v>2266</v>
+        <v>2271</v>
       </c>
       <c r="C453" t="s">
-        <v>2267</v>
+        <v>2272</v>
       </c>
       <c r="D453">
         <v>54.48</v>
       </c>
       <c r="E453">
         <v>54.48</v>
       </c>
-      <c r="F453" s="1">
-[...2 lines deleted...]
-      <c r="G453" t="s" s="2">
+      <c r="G453" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H453" t="s">
         <v>16</v>
       </c>
       <c r="I453" t="s">
-        <v>2268</v>
+        <v>2273</v>
       </c>
       <c r="J453">
         <v>1</v>
       </c>
       <c r="K453" t="s">
         <v>18</v>
       </c>
       <c r="L453" t="s">
-        <v>2269</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
-        <v>2270</v>
+        <v>2275</v>
       </c>
       <c r="B454" t="s">
-        <v>2271</v>
+        <v>2276</v>
       </c>
       <c r="C454" t="s">
-        <v>2272</v>
+        <v>2277</v>
       </c>
       <c r="D454">
         <v>50.4</v>
       </c>
       <c r="E454">
         <v>50.4</v>
       </c>
-      <c r="F454" s="1">
-[...2 lines deleted...]
-      <c r="G454" t="s" s="2">
+      <c r="G454" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H454" t="s">
         <v>16</v>
       </c>
       <c r="I454" t="s">
-        <v>2273</v>
+        <v>2278</v>
       </c>
       <c r="J454">
         <v>1</v>
       </c>
       <c r="K454" t="s">
         <v>18</v>
       </c>
       <c r="L454" t="s">
-        <v>2274</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
-        <v>2275</v>
+        <v>2280</v>
       </c>
       <c r="B455" t="s">
-        <v>2276</v>
+        <v>2281</v>
       </c>
       <c r="C455" t="s">
-        <v>2277</v>
+        <v>2282</v>
       </c>
       <c r="D455">
         <v>54.48</v>
       </c>
       <c r="E455">
         <v>54.48</v>
       </c>
-      <c r="F455" s="1">
-[...2 lines deleted...]
-      <c r="G455" t="s" s="2">
+      <c r="G455" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H455" t="s">
         <v>16</v>
       </c>
       <c r="I455" t="s">
-        <v>2278</v>
+        <v>2283</v>
       </c>
       <c r="J455">
         <v>1</v>
       </c>
       <c r="K455" t="s">
         <v>18</v>
       </c>
       <c r="L455" t="s">
-        <v>2279</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
-        <v>2280</v>
+        <v>2285</v>
       </c>
       <c r="B456" t="s">
-        <v>2281</v>
+        <v>2286</v>
       </c>
       <c r="C456" t="s">
-        <v>2282</v>
+        <v>2287</v>
       </c>
       <c r="D456">
         <v>63.56</v>
       </c>
       <c r="E456">
         <v>63.56</v>
       </c>
-      <c r="F456" s="1">
-[...2 lines deleted...]
-      <c r="G456" t="s" s="2">
+      <c r="G456" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H456" t="s">
         <v>16</v>
       </c>
       <c r="I456" t="s">
-        <v>2283</v>
+        <v>2288</v>
       </c>
       <c r="J456">
         <v>1</v>
       </c>
       <c r="K456" t="s">
         <v>18</v>
       </c>
       <c r="L456" t="s">
-        <v>2284</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
-        <v>2285</v>
+        <v>2290</v>
       </c>
       <c r="B457" t="s">
-        <v>2286</v>
+        <v>2291</v>
       </c>
       <c r="C457" t="s">
-        <v>2287</v>
+        <v>2292</v>
       </c>
       <c r="D457">
         <v>99.88</v>
       </c>
       <c r="E457">
         <v>99.88</v>
       </c>
-      <c r="F457" s="1">
-[...2 lines deleted...]
-      <c r="G457" t="s" s="2">
+      <c r="G457" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H457" t="s">
         <v>16</v>
       </c>
       <c r="I457" t="s">
-        <v>2288</v>
+        <v>2293</v>
       </c>
       <c r="J457">
         <v>1</v>
       </c>
       <c r="K457" t="s">
         <v>18</v>
       </c>
       <c r="L457" t="s">
-        <v>2289</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
-        <v>2290</v>
+        <v>2295</v>
       </c>
       <c r="B458" t="s">
-        <v>2291</v>
+        <v>2296</v>
       </c>
       <c r="C458" t="s">
-        <v>2292</v>
+        <v>2297</v>
       </c>
       <c r="D458">
         <v>99.88</v>
       </c>
       <c r="E458">
         <v>99.88</v>
       </c>
-      <c r="F458" s="1">
-[...2 lines deleted...]
-      <c r="G458" t="s" s="2">
+      <c r="G458" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H458" t="s">
         <v>16</v>
       </c>
       <c r="I458" t="s">
-        <v>2293</v>
+        <v>2298</v>
       </c>
       <c r="J458">
         <v>1</v>
       </c>
       <c r="K458" t="s">
         <v>18</v>
       </c>
       <c r="L458" t="s">
-        <v>2294</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
-        <v>2295</v>
+        <v>2300</v>
       </c>
       <c r="B459" t="s">
-        <v>2296</v>
+        <v>2301</v>
       </c>
       <c r="C459" t="s">
-        <v>2297</v>
+        <v>2302</v>
       </c>
       <c r="D459">
         <v>99.88</v>
       </c>
       <c r="E459">
         <v>99.88</v>
       </c>
-      <c r="F459" s="1">
-[...2 lines deleted...]
-      <c r="G459" t="s" s="2">
+      <c r="G459" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H459" t="s">
         <v>16</v>
       </c>
       <c r="I459" t="s">
-        <v>2298</v>
+        <v>2303</v>
       </c>
       <c r="J459">
         <v>1</v>
       </c>
       <c r="K459" t="s">
         <v>18</v>
       </c>
       <c r="L459" t="s">
-        <v>2299</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="B460" t="s">
-        <v>2301</v>
+        <v>2306</v>
       </c>
       <c r="C460" t="s">
-        <v>2302</v>
+        <v>2307</v>
       </c>
       <c r="D460">
         <v>104.42</v>
       </c>
       <c r="E460">
         <v>104.42</v>
       </c>
-      <c r="F460" s="1">
-[...2 lines deleted...]
-      <c r="G460" t="s" s="2">
+      <c r="G460" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H460" t="s">
         <v>16</v>
       </c>
       <c r="I460" t="s">
-        <v>2303</v>
+        <v>2308</v>
       </c>
       <c r="J460">
         <v>1</v>
       </c>
       <c r="K460" t="s">
         <v>18</v>
       </c>
       <c r="L460" t="s">
-        <v>2304</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="B461" t="s">
-        <v>2306</v>
+        <v>2311</v>
       </c>
       <c r="C461" t="s">
-        <v>2307</v>
+        <v>2312</v>
       </c>
       <c r="D461">
         <v>104.42</v>
       </c>
       <c r="E461">
         <v>104.42</v>
       </c>
-      <c r="F461" s="1">
-[...2 lines deleted...]
-      <c r="G461" t="s" s="2">
+      <c r="G461" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H461" t="s">
         <v>16</v>
       </c>
       <c r="I461" t="s">
-        <v>2308</v>
+        <v>2313</v>
       </c>
       <c r="J461">
         <v>1</v>
       </c>
       <c r="K461" t="s">
         <v>18</v>
       </c>
       <c r="L461" t="s">
-        <v>2309</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
-        <v>2310</v>
+        <v>2315</v>
       </c>
       <c r="B462" t="s">
-        <v>2311</v>
+        <v>2316</v>
       </c>
       <c r="C462" t="s">
-        <v>2312</v>
+        <v>2317</v>
       </c>
       <c r="D462">
         <v>108.96</v>
       </c>
       <c r="E462">
         <v>108.96</v>
       </c>
-      <c r="F462" s="1">
-[...2 lines deleted...]
-      <c r="G462" t="s" s="2">
+      <c r="G462" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H462" t="s">
         <v>16</v>
       </c>
       <c r="I462" t="s">
-        <v>2313</v>
+        <v>2318</v>
       </c>
       <c r="J462">
         <v>1</v>
       </c>
       <c r="K462" t="s">
         <v>18</v>
       </c>
       <c r="L462" t="s">
-        <v>2314</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
-        <v>2315</v>
+        <v>2320</v>
       </c>
       <c r="B463" t="s">
-        <v>2316</v>
+        <v>2321</v>
       </c>
       <c r="C463" t="s">
-        <v>2317</v>
+        <v>2322</v>
       </c>
       <c r="D463">
         <v>140.75</v>
       </c>
       <c r="E463">
         <v>140.75</v>
       </c>
-      <c r="F463" s="1">
-[...2 lines deleted...]
-      <c r="G463" t="s" s="2">
+      <c r="G463" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H463" t="s">
         <v>16</v>
       </c>
       <c r="I463" t="s">
-        <v>2318</v>
+        <v>2323</v>
       </c>
       <c r="J463">
         <v>1</v>
       </c>
       <c r="K463" t="s">
         <v>18</v>
       </c>
       <c r="L463" t="s">
-        <v>2319</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
-        <v>2320</v>
+        <v>2325</v>
       </c>
       <c r="B464" t="s">
-        <v>2321</v>
+        <v>2326</v>
       </c>
       <c r="C464" t="s">
-        <v>2322</v>
+        <v>2327</v>
       </c>
       <c r="D464">
         <v>145.29</v>
       </c>
       <c r="E464">
         <v>145.29</v>
       </c>
-      <c r="F464" s="1">
-[...2 lines deleted...]
-      <c r="G464" t="s" s="2">
+      <c r="G464" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H464" t="s">
         <v>16</v>
       </c>
       <c r="I464" t="s">
-        <v>2323</v>
+        <v>2328</v>
       </c>
       <c r="J464">
         <v>1</v>
       </c>
       <c r="K464" t="s">
         <v>18</v>
       </c>
       <c r="L464" t="s">
-        <v>2324</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
-        <v>2325</v>
+        <v>2330</v>
       </c>
       <c r="B465" t="s">
-        <v>2326</v>
+        <v>2331</v>
       </c>
       <c r="C465" t="s">
-        <v>2327</v>
+        <v>2332</v>
       </c>
       <c r="D465">
         <v>145.29</v>
       </c>
       <c r="E465">
         <v>145.29</v>
       </c>
-      <c r="F465" s="1">
-[...2 lines deleted...]
-      <c r="G465" t="s" s="2">
+      <c r="G465" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H465" t="s">
         <v>16</v>
       </c>
       <c r="I465" t="s">
-        <v>2328</v>
+        <v>2333</v>
       </c>
       <c r="J465">
         <v>1</v>
       </c>
       <c r="K465" t="s">
         <v>18</v>
       </c>
       <c r="L465" t="s">
-        <v>2329</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
-        <v>2330</v>
+        <v>2335</v>
       </c>
       <c r="B466" t="s">
-        <v>2331</v>
+        <v>2336</v>
       </c>
       <c r="C466" t="s">
-        <v>2332</v>
+        <v>2337</v>
       </c>
       <c r="D466">
         <v>145.29</v>
       </c>
       <c r="E466">
         <v>145.29</v>
       </c>
-      <c r="F466" s="1">
-[...2 lines deleted...]
-      <c r="G466" t="s" s="2">
+      <c r="G466" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H466" t="s">
         <v>16</v>
       </c>
       <c r="I466" t="s">
-        <v>2333</v>
+        <v>2338</v>
       </c>
       <c r="J466">
         <v>1</v>
       </c>
       <c r="K466" t="s">
         <v>18</v>
       </c>
       <c r="L466" t="s">
-        <v>2334</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
-        <v>2335</v>
+        <v>2340</v>
       </c>
       <c r="B467" t="s">
-        <v>2336</v>
+        <v>2341</v>
       </c>
       <c r="C467" t="s">
-        <v>2337</v>
+        <v>2342</v>
       </c>
       <c r="D467">
         <v>149.83</v>
       </c>
       <c r="E467">
         <v>149.83</v>
       </c>
-      <c r="F467" s="1">
-[...2 lines deleted...]
-      <c r="G467" t="s" s="2">
+      <c r="G467" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H467" t="s">
         <v>16</v>
       </c>
       <c r="I467" t="s">
-        <v>2338</v>
+        <v>2343</v>
       </c>
       <c r="J467">
         <v>1</v>
       </c>
       <c r="K467" t="s">
         <v>18</v>
       </c>
       <c r="L467" t="s">
-        <v>2339</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
-        <v>2340</v>
+        <v>2345</v>
       </c>
       <c r="B468" t="s">
-        <v>2341</v>
+        <v>2346</v>
       </c>
       <c r="C468" t="s">
-        <v>2342</v>
+        <v>2347</v>
       </c>
       <c r="D468">
         <v>149.83</v>
       </c>
       <c r="E468">
         <v>149.83</v>
       </c>
-      <c r="F468" s="1">
-[...2 lines deleted...]
-      <c r="G468" t="s" s="2">
+      <c r="G468" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H468" t="s">
         <v>16</v>
       </c>
       <c r="I468" t="s">
-        <v>2343</v>
+        <v>2348</v>
       </c>
       <c r="J468">
         <v>1</v>
       </c>
       <c r="K468" t="s">
         <v>18</v>
       </c>
       <c r="L468" t="s">
-        <v>2344</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
-        <v>2345</v>
+        <v>2350</v>
       </c>
       <c r="B469" t="s">
-        <v>2346</v>
+        <v>2351</v>
       </c>
       <c r="C469" t="s">
-        <v>2347</v>
+        <v>2352</v>
       </c>
       <c r="D469">
         <v>95.34</v>
       </c>
       <c r="E469">
         <v>95.34</v>
       </c>
-      <c r="F469" s="1">
-[...2 lines deleted...]
-      <c r="G469" t="s" s="2">
+      <c r="G469" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H469" t="s">
         <v>16</v>
       </c>
       <c r="I469" t="s">
-        <v>2348</v>
+        <v>2353</v>
       </c>
       <c r="J469">
         <v>1</v>
       </c>
       <c r="K469" t="s">
         <v>18</v>
       </c>
       <c r="L469" t="s">
-        <v>2349</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
-        <v>2350</v>
+        <v>2355</v>
       </c>
       <c r="B470" t="s">
-        <v>2351</v>
+        <v>2356</v>
       </c>
       <c r="C470" t="s">
-        <v>2352</v>
+        <v>2357</v>
       </c>
       <c r="D470">
         <v>95.34</v>
       </c>
       <c r="E470">
         <v>95.34</v>
       </c>
-      <c r="F470" s="1">
-[...2 lines deleted...]
-      <c r="G470" t="s" s="2">
+      <c r="G470" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H470" t="s">
         <v>16</v>
       </c>
       <c r="I470" t="s">
-        <v>2353</v>
+        <v>2358</v>
       </c>
       <c r="J470">
         <v>1</v>
       </c>
       <c r="K470" t="s">
         <v>18</v>
       </c>
       <c r="L470" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
-        <v>2355</v>
+        <v>2360</v>
       </c>
       <c r="B471" t="s">
-        <v>2356</v>
+        <v>2361</v>
       </c>
       <c r="C471" t="s">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="D471">
         <v>68.1</v>
       </c>
       <c r="E471">
         <v>68.1</v>
       </c>
-      <c r="F471" s="1">
-[...2 lines deleted...]
-      <c r="G471" t="s" s="2">
+      <c r="G471" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H471" t="s">
         <v>16</v>
       </c>
       <c r="I471" t="s">
-        <v>2358</v>
+        <v>2363</v>
       </c>
       <c r="J471">
         <v>1</v>
       </c>
       <c r="K471" t="s">
         <v>18</v>
       </c>
       <c r="L471" t="s">
-        <v>2359</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
-        <v>2360</v>
+        <v>2365</v>
       </c>
       <c r="B472" t="s">
-        <v>2361</v>
+        <v>2366</v>
       </c>
       <c r="C472" t="s">
-        <v>2362</v>
+        <v>2367</v>
       </c>
       <c r="D472">
         <v>68.1</v>
       </c>
       <c r="E472">
         <v>68.1</v>
       </c>
-      <c r="F472" s="1">
-[...2 lines deleted...]
-      <c r="G472" t="s" s="2">
+      <c r="G472" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H472" t="s">
         <v>16</v>
       </c>
       <c r="I472" t="s">
-        <v>2363</v>
+        <v>2368</v>
       </c>
       <c r="J472">
         <v>1</v>
       </c>
       <c r="K472" t="s">
         <v>18</v>
       </c>
       <c r="L472" t="s">
-        <v>2364</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
-        <v>2365</v>
+        <v>2370</v>
       </c>
       <c r="B473" t="s">
-        <v>2366</v>
+        <v>2371</v>
       </c>
       <c r="C473" t="s">
-        <v>2367</v>
+        <v>2372</v>
       </c>
       <c r="D473">
         <v>95.34</v>
       </c>
       <c r="E473">
         <v>95.34</v>
       </c>
-      <c r="F473" s="1">
-[...2 lines deleted...]
-      <c r="G473" t="s" s="2">
+      <c r="G473" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H473" t="s">
         <v>16</v>
       </c>
       <c r="I473" t="s">
-        <v>2368</v>
+        <v>2373</v>
       </c>
       <c r="J473">
         <v>1</v>
       </c>
       <c r="K473" t="s">
         <v>18</v>
       </c>
       <c r="L473" t="s">
-        <v>2369</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
-        <v>2370</v>
+        <v>2375</v>
       </c>
       <c r="B474" t="s">
-        <v>2371</v>
+        <v>2376</v>
       </c>
       <c r="C474" t="s">
-        <v>2372</v>
+        <v>2377</v>
       </c>
       <c r="D474">
         <v>95.34</v>
       </c>
       <c r="E474">
         <v>95.34</v>
       </c>
-      <c r="F474" s="1">
-[...2 lines deleted...]
-      <c r="G474" t="s" s="2">
+      <c r="G474" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H474" t="s">
         <v>16</v>
       </c>
       <c r="I474" t="s">
-        <v>2373</v>
+        <v>2378</v>
       </c>
       <c r="J474">
         <v>1</v>
       </c>
       <c r="K474" t="s">
         <v>18</v>
       </c>
       <c r="L474" t="s">
-        <v>2374</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
-        <v>2375</v>
+        <v>2380</v>
       </c>
       <c r="B475" t="s">
-        <v>2376</v>
+        <v>2381</v>
       </c>
       <c r="C475" t="s">
-        <v>2377</v>
+        <v>2382</v>
       </c>
       <c r="D475">
         <v>140.75</v>
       </c>
       <c r="E475">
         <v>140.75</v>
       </c>
-      <c r="F475" s="1">
-[...2 lines deleted...]
-      <c r="G475" t="s" s="2">
+      <c r="G475" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H475" t="s">
         <v>16</v>
       </c>
       <c r="I475" t="s">
-        <v>2378</v>
+        <v>2383</v>
       </c>
       <c r="J475">
         <v>1</v>
       </c>
       <c r="K475" t="s">
         <v>18</v>
       </c>
       <c r="L475" t="s">
-        <v>2379</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
-        <v>2380</v>
+        <v>2385</v>
       </c>
       <c r="B476" t="s">
-        <v>2381</v>
+        <v>2386</v>
       </c>
       <c r="C476" t="s">
-        <v>2382</v>
+        <v>2387</v>
       </c>
       <c r="D476">
         <v>68.1</v>
       </c>
       <c r="E476">
         <v>68.1</v>
       </c>
-      <c r="F476" s="1">
-[...2 lines deleted...]
-      <c r="G476" t="s" s="2">
+      <c r="G476" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H476" t="s">
         <v>16</v>
       </c>
       <c r="I476" t="s">
-        <v>2383</v>
+        <v>2388</v>
       </c>
       <c r="J476">
         <v>1</v>
       </c>
       <c r="K476" t="s">
         <v>18</v>
       </c>
       <c r="L476" t="s">
-        <v>2384</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
-        <v>2385</v>
+        <v>2390</v>
       </c>
       <c r="B477" t="s">
-        <v>2386</v>
+        <v>2391</v>
       </c>
       <c r="C477" t="s">
-        <v>2387</v>
+        <v>2392</v>
       </c>
       <c r="D477">
         <v>95.34</v>
       </c>
       <c r="E477">
         <v>95.34</v>
       </c>
-      <c r="F477" s="1">
-[...2 lines deleted...]
-      <c r="G477" t="s" s="2">
+      <c r="G477" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H477" t="s">
         <v>16</v>
       </c>
       <c r="I477" t="s">
-        <v>2388</v>
+        <v>2393</v>
       </c>
       <c r="J477">
         <v>1</v>
       </c>
       <c r="K477" t="s">
         <v>18</v>
       </c>
       <c r="L477" t="s">
-        <v>2389</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
-        <v>2390</v>
+        <v>2395</v>
       </c>
       <c r="B478" t="s">
-        <v>2391</v>
+        <v>2396</v>
       </c>
       <c r="C478" t="s">
-        <v>2392</v>
+        <v>2397</v>
       </c>
       <c r="D478">
         <v>186.15</v>
       </c>
       <c r="E478">
         <v>186.15</v>
       </c>
-      <c r="F478" s="1">
-[...2 lines deleted...]
-      <c r="G478" t="s" s="2">
+      <c r="G478" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H478" t="s">
         <v>16</v>
       </c>
       <c r="I478" t="s">
-        <v>2393</v>
+        <v>2398</v>
       </c>
       <c r="J478">
         <v>1</v>
       </c>
       <c r="K478" t="s">
         <v>18</v>
       </c>
       <c r="L478" t="s">
-        <v>2394</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
-        <v>2395</v>
+        <v>2400</v>
       </c>
       <c r="B479" t="s">
-        <v>2396</v>
+        <v>2401</v>
       </c>
       <c r="C479" t="s">
-        <v>2397</v>
+        <v>2402</v>
       </c>
       <c r="D479">
         <v>481.26</v>
       </c>
       <c r="E479">
         <v>481.26</v>
       </c>
-      <c r="F479" s="1">
-[...2 lines deleted...]
-      <c r="G479" t="s" s="2">
+      <c r="G479" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H479" t="s">
         <v>16</v>
       </c>
       <c r="I479" t="s">
-        <v>2398</v>
+        <v>2403</v>
       </c>
       <c r="J479">
         <v>1</v>
       </c>
       <c r="K479" t="s">
         <v>18</v>
       </c>
       <c r="L479" t="s">
-        <v>2399</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
-        <v>2400</v>
+        <v>2405</v>
       </c>
       <c r="B480" t="s">
-        <v>2401</v>
+        <v>2406</v>
       </c>
       <c r="C480" t="s">
-        <v>2402</v>
+        <v>2407</v>
       </c>
       <c r="D480">
         <v>95.34</v>
       </c>
       <c r="E480">
         <v>95.34</v>
       </c>
-      <c r="F480" s="1">
-[...2 lines deleted...]
-      <c r="G480" t="s" s="2">
+      <c r="G480" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H480" t="s">
         <v>16</v>
       </c>
       <c r="I480" t="s">
-        <v>2403</v>
+        <v>2408</v>
       </c>
       <c r="J480">
         <v>1</v>
       </c>
       <c r="K480" t="s">
         <v>18</v>
       </c>
       <c r="L480" t="s">
-        <v>2404</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
-        <v>2405</v>
+        <v>2410</v>
       </c>
       <c r="B481" t="s">
-        <v>2406</v>
+        <v>2411</v>
       </c>
       <c r="C481" t="s">
-        <v>2407</v>
+        <v>2412</v>
       </c>
       <c r="D481">
         <v>1530.05</v>
       </c>
       <c r="E481">
         <v>1530.05</v>
       </c>
-      <c r="F481" s="1">
-[...2 lines deleted...]
-      <c r="G481" t="s" s="2">
+      <c r="G481" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H481" t="s">
         <v>16</v>
       </c>
       <c r="I481" t="s">
-        <v>2408</v>
+        <v>2413</v>
       </c>
       <c r="J481">
         <v>1</v>
       </c>
       <c r="K481" t="s">
         <v>18</v>
       </c>
       <c r="L481" t="s">
-        <v>2409</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
-        <v>2410</v>
+        <v>2415</v>
       </c>
       <c r="B482" t="s">
-        <v>2411</v>
+        <v>2416</v>
       </c>
       <c r="C482" t="s">
-        <v>2412</v>
+        <v>2417</v>
       </c>
       <c r="D482">
         <v>95.34</v>
       </c>
       <c r="E482">
         <v>95.34</v>
       </c>
-      <c r="F482" s="1">
-[...2 lines deleted...]
-      <c r="G482" t="s" s="2">
+      <c r="G482" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H482" t="s">
         <v>16</v>
       </c>
       <c r="I482" t="s">
-        <v>2413</v>
+        <v>2418</v>
       </c>
       <c r="J482">
         <v>1</v>
       </c>
       <c r="K482" t="s">
         <v>18</v>
       </c>
       <c r="L482" t="s">
-        <v>2414</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
-        <v>2415</v>
+        <v>2420</v>
       </c>
       <c r="B483" t="s">
-        <v>2416</v>
+        <v>2421</v>
       </c>
       <c r="C483" t="s">
-        <v>2417</v>
+        <v>2422</v>
       </c>
       <c r="D483">
         <v>113.51</v>
       </c>
       <c r="E483">
         <v>113.51</v>
       </c>
-      <c r="F483" s="1">
-[...2 lines deleted...]
-      <c r="G483" t="s" s="2">
+      <c r="G483" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H483" t="s">
         <v>16</v>
       </c>
       <c r="I483" t="s">
-        <v>2418</v>
+        <v>2423</v>
       </c>
       <c r="J483">
         <v>1</v>
       </c>
       <c r="K483" t="s">
         <v>18</v>
       </c>
       <c r="L483" t="s">
-        <v>2419</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
-        <v>2420</v>
+        <v>2425</v>
       </c>
       <c r="B484" t="s">
-        <v>2421</v>
+        <v>2426</v>
       </c>
       <c r="C484" t="s">
-        <v>2422</v>
+        <v>2427</v>
       </c>
       <c r="D484">
         <v>59.02</v>
       </c>
       <c r="E484">
         <v>59.02</v>
       </c>
-      <c r="F484" s="1">
-[...2 lines deleted...]
-      <c r="G484" t="s" s="2">
+      <c r="G484" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H484" t="s">
         <v>16</v>
       </c>
       <c r="I484" t="s">
-        <v>2423</v>
+        <v>2428</v>
       </c>
       <c r="J484">
         <v>1</v>
       </c>
       <c r="K484" t="s">
         <v>18</v>
       </c>
       <c r="L484" t="s">
-        <v>2424</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
-        <v>2425</v>
+        <v>2430</v>
       </c>
       <c r="B485" t="s">
-        <v>2426</v>
+        <v>2431</v>
       </c>
       <c r="C485" t="s">
-        <v>2427</v>
+        <v>2432</v>
       </c>
       <c r="D485">
         <v>13.62</v>
       </c>
       <c r="E485">
         <v>13.62</v>
       </c>
-      <c r="F485" s="1">
-[...2 lines deleted...]
-      <c r="G485" t="s" s="2">
+      <c r="G485" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H485" t="s">
         <v>16</v>
       </c>
       <c r="I485" t="s">
-        <v>2428</v>
+        <v>2433</v>
       </c>
       <c r="J485">
         <v>1</v>
       </c>
       <c r="K485" t="s">
         <v>18</v>
       </c>
       <c r="L485" t="s">
-        <v>2429</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
-        <v>2430</v>
+        <v>2435</v>
       </c>
       <c r="B486" t="s">
-        <v>2431</v>
+        <v>2436</v>
       </c>
       <c r="C486" t="s">
-        <v>2432</v>
+        <v>2437</v>
       </c>
       <c r="D486">
         <v>13.62</v>
       </c>
       <c r="E486">
         <v>13.62</v>
       </c>
-      <c r="F486" s="1">
-[...2 lines deleted...]
-      <c r="G486" t="s" s="2">
+      <c r="G486" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H486" t="s">
         <v>16</v>
       </c>
       <c r="I486" t="s">
-        <v>2433</v>
+        <v>2438</v>
       </c>
       <c r="J486">
         <v>1</v>
       </c>
       <c r="K486" t="s">
         <v>18</v>
       </c>
       <c r="L486" t="s">
-        <v>2434</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
-        <v>2435</v>
+        <v>2440</v>
       </c>
       <c r="B487" t="s">
-        <v>2436</v>
+        <v>2441</v>
       </c>
       <c r="C487" t="s">
-        <v>2437</v>
+        <v>2442</v>
       </c>
       <c r="D487">
         <v>13.62</v>
       </c>
       <c r="E487">
         <v>13.62</v>
       </c>
-      <c r="F487" s="1">
-[...2 lines deleted...]
-      <c r="G487" t="s" s="2">
+      <c r="G487" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H487" t="s">
         <v>16</v>
       </c>
       <c r="I487" t="s">
-        <v>2438</v>
+        <v>2443</v>
       </c>
       <c r="J487">
         <v>1</v>
       </c>
       <c r="K487" t="s">
         <v>18</v>
       </c>
       <c r="L487" t="s">
-        <v>2439</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
-        <v>2440</v>
+        <v>2445</v>
       </c>
       <c r="B488" t="s">
-        <v>2441</v>
+        <v>2446</v>
       </c>
       <c r="C488" t="s">
-        <v>2442</v>
+        <v>2447</v>
       </c>
       <c r="D488">
         <v>13.62</v>
       </c>
       <c r="E488">
         <v>13.62</v>
       </c>
-      <c r="F488" s="1">
-[...2 lines deleted...]
-      <c r="G488" t="s" s="2">
+      <c r="G488" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H488" t="s">
         <v>16</v>
       </c>
       <c r="I488" t="s">
-        <v>2443</v>
+        <v>2448</v>
       </c>
       <c r="J488">
         <v>1</v>
       </c>
       <c r="K488" t="s">
         <v>18</v>
       </c>
       <c r="L488" t="s">
-        <v>2444</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
-        <v>2445</v>
+        <v>2450</v>
       </c>
       <c r="B489" t="s">
-        <v>2446</v>
+        <v>2451</v>
       </c>
       <c r="C489" t="s">
-        <v>2447</v>
+        <v>2452</v>
       </c>
       <c r="D489">
         <v>585.69</v>
       </c>
       <c r="E489">
         <v>585.69</v>
       </c>
-      <c r="F489" s="1">
-[...2 lines deleted...]
-      <c r="G489" t="s" s="2">
+      <c r="G489" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H489" t="s">
         <v>16</v>
       </c>
       <c r="I489" t="s">
-        <v>2448</v>
+        <v>2453</v>
       </c>
       <c r="J489">
         <v>1</v>
       </c>
       <c r="K489" t="s">
         <v>18</v>
       </c>
       <c r="L489" t="s">
-        <v>2449</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
-        <v>2450</v>
+        <v>2455</v>
       </c>
       <c r="B490" t="s">
-        <v>2451</v>
+        <v>2456</v>
       </c>
       <c r="C490" t="s">
-        <v>2452</v>
+        <v>2457</v>
       </c>
       <c r="D490">
         <v>295.11</v>
       </c>
       <c r="E490">
         <v>295.11</v>
       </c>
-      <c r="F490" s="1">
-[...2 lines deleted...]
-      <c r="G490" t="s" s="2">
+      <c r="G490" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H490" t="s">
         <v>16</v>
       </c>
       <c r="I490" t="s">
-        <v>2453</v>
+        <v>2458</v>
       </c>
       <c r="J490">
         <v>1</v>
       </c>
       <c r="K490" t="s">
         <v>18</v>
       </c>
       <c r="L490" t="s">
-        <v>2454</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
-        <v>2455</v>
+        <v>2460</v>
       </c>
       <c r="B491" t="s">
-        <v>2456</v>
+        <v>2461</v>
       </c>
       <c r="C491" t="s">
-        <v>2457</v>
+        <v>2462</v>
       </c>
       <c r="D491">
         <v>681.03</v>
       </c>
       <c r="E491">
         <v>681.03</v>
       </c>
-      <c r="F491" s="1">
-[...2 lines deleted...]
-      <c r="G491" t="s" s="2">
+      <c r="G491" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H491" t="s">
         <v>16</v>
       </c>
       <c r="I491" t="s">
-        <v>2458</v>
+        <v>2463</v>
       </c>
       <c r="J491">
         <v>1</v>
       </c>
       <c r="K491" t="s">
         <v>18</v>
       </c>
       <c r="L491" t="s">
-        <v>2459</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
-        <v>2460</v>
+        <v>2465</v>
       </c>
       <c r="B492" t="s">
-        <v>2461</v>
+        <v>2466</v>
       </c>
       <c r="C492" t="s">
-        <v>2462</v>
+        <v>2467</v>
       </c>
       <c r="D492">
         <v>1375.6801</v>
       </c>
       <c r="E492">
-        <v>1375.68</v>
-[...4 lines deleted...]
-      <c r="G492" t="s" s="2">
+        <v>1375.6801</v>
+      </c>
+      <c r="G492" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H492" t="s">
         <v>16</v>
       </c>
       <c r="I492" t="s">
-        <v>2463</v>
+        <v>2468</v>
       </c>
       <c r="J492">
         <v>1</v>
       </c>
       <c r="K492" t="s">
         <v>18</v>
       </c>
       <c r="L492" t="s">
-        <v>2464</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
-        <v>2465</v>
+        <v>2470</v>
       </c>
       <c r="B493" t="s">
-        <v>2466</v>
+        <v>2471</v>
       </c>
       <c r="C493" t="s">
-        <v>2467</v>
+        <v>2472</v>
       </c>
       <c r="D493">
         <v>1575.45</v>
       </c>
       <c r="E493">
         <v>1575.45</v>
       </c>
-      <c r="F493" s="1">
-[...2 lines deleted...]
-      <c r="G493" t="s" s="2">
+      <c r="G493" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H493" t="s">
         <v>16</v>
       </c>
       <c r="I493" t="s">
-        <v>2468</v>
+        <v>2473</v>
       </c>
       <c r="J493">
         <v>1</v>
       </c>
       <c r="K493" t="s">
         <v>18</v>
       </c>
       <c r="L493" t="s">
-        <v>2469</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
-        <v>2470</v>
+        <v>2475</v>
       </c>
       <c r="B494" t="s">
-        <v>2471</v>
+        <v>2476</v>
       </c>
       <c r="C494" t="s">
-        <v>2472</v>
+        <v>2477</v>
       </c>
       <c r="D494">
         <v>31197.0996</v>
       </c>
       <c r="E494">
-        <v>31197.1</v>
-[...4 lines deleted...]
-      <c r="G494" t="s" s="2">
+        <v>31197.0996</v>
+      </c>
+      <c r="G494" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H494" t="s">
         <v>16</v>
       </c>
       <c r="I494" t="s">
-        <v>2473</v>
+        <v>2478</v>
       </c>
       <c r="J494">
         <v>1</v>
       </c>
       <c r="K494" t="s">
         <v>18</v>
       </c>
       <c r="L494" t="s">
-        <v>2474</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
-        <v>2475</v>
+        <v>2480</v>
       </c>
       <c r="B495" t="s">
-        <v>2476</v>
+        <v>2481</v>
       </c>
       <c r="C495" t="s">
-        <v>2477</v>
+        <v>2482</v>
       </c>
       <c r="D495">
         <v>34791.75</v>
       </c>
       <c r="E495">
         <v>34791.75</v>
       </c>
-      <c r="F495" s="1">
-[...2 lines deleted...]
-      <c r="G495" t="s" s="2">
+      <c r="G495" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H495" t="s">
         <v>16</v>
       </c>
       <c r="I495" t="s">
-        <v>2478</v>
+        <v>2483</v>
       </c>
       <c r="J495">
         <v>1</v>
       </c>
       <c r="K495" t="s">
         <v>18</v>
       </c>
       <c r="L495" t="s">
-        <v>2479</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
-        <v>2480</v>
+        <v>2485</v>
       </c>
       <c r="B496" t="s">
-        <v>2481</v>
+        <v>2486</v>
       </c>
       <c r="C496" t="s">
-        <v>2482</v>
+        <v>2487</v>
       </c>
       <c r="D496">
         <v>42863.4414</v>
       </c>
       <c r="E496">
-        <v>42863.44</v>
-[...4 lines deleted...]
-      <c r="G496" t="s" s="2">
+        <v>42863.4414</v>
+      </c>
+      <c r="G496" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H496" t="s">
         <v>16</v>
       </c>
       <c r="I496" t="s">
-        <v>2483</v>
+        <v>2488</v>
       </c>
       <c r="J496">
         <v>1</v>
       </c>
       <c r="K496" t="s">
         <v>18</v>
       </c>
       <c r="L496" t="s">
-        <v>2484</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
-        <v>2485</v>
+        <v>2490</v>
       </c>
       <c r="B497" t="s">
-        <v>2486</v>
+        <v>2491</v>
       </c>
       <c r="C497" t="s">
-        <v>2487</v>
+        <v>2492</v>
       </c>
       <c r="D497">
         <v>31499.1191</v>
       </c>
       <c r="E497">
-        <v>31499.12</v>
-[...4 lines deleted...]
-      <c r="G497" t="s" s="2">
+        <v>31499.1191</v>
+      </c>
+      <c r="G497" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H497" t="s">
         <v>16</v>
       </c>
       <c r="I497" t="s">
-        <v>2488</v>
+        <v>2493</v>
       </c>
       <c r="J497">
         <v>1</v>
       </c>
       <c r="K497" t="s">
         <v>18</v>
       </c>
       <c r="L497" t="s">
-        <v>2489</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
-        <v>2490</v>
+        <v>2495</v>
       </c>
       <c r="B498" t="s">
-        <v>2491</v>
+        <v>2496</v>
       </c>
       <c r="C498" t="s">
-        <v>2492</v>
+        <v>2497</v>
       </c>
       <c r="D498">
         <v>35999.8398</v>
       </c>
       <c r="E498">
-        <v>35999.84</v>
-[...4 lines deleted...]
-      <c r="G498" t="s" s="2">
+        <v>35999.8398</v>
+      </c>
+      <c r="G498" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H498" t="s">
         <v>16</v>
       </c>
       <c r="I498" t="s">
-        <v>2493</v>
+        <v>2498</v>
       </c>
       <c r="J498">
         <v>1</v>
       </c>
       <c r="K498" t="s">
         <v>18</v>
       </c>
       <c r="L498" t="s">
-        <v>2494</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
-        <v>2495</v>
+        <v>2500</v>
       </c>
       <c r="B499" t="s">
-        <v>2496</v>
+        <v>2501</v>
       </c>
       <c r="C499" t="s">
-        <v>2497</v>
+        <v>2502</v>
       </c>
       <c r="D499">
         <v>45978.4102</v>
       </c>
       <c r="E499">
-        <v>45978.41</v>
-[...4 lines deleted...]
-      <c r="G499" t="s" s="2">
+        <v>45978.4102</v>
+      </c>
+      <c r="G499" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H499" t="s">
         <v>16</v>
       </c>
       <c r="I499" t="s">
-        <v>2498</v>
+        <v>2503</v>
       </c>
       <c r="J499">
         <v>1</v>
       </c>
       <c r="K499" t="s">
         <v>18</v>
       </c>
       <c r="L499" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
-        <v>2500</v>
+        <v>2505</v>
       </c>
       <c r="B500" t="s">
-        <v>2501</v>
+        <v>2506</v>
       </c>
       <c r="C500" t="s">
-        <v>2502</v>
+        <v>2507</v>
       </c>
       <c r="D500">
         <v>34531.1797</v>
       </c>
       <c r="E500">
-        <v>34531.18</v>
-[...4 lines deleted...]
-      <c r="G500" t="s" s="2">
+        <v>34531.1797</v>
+      </c>
+      <c r="G500" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H500" t="s">
         <v>16</v>
       </c>
       <c r="I500" t="s">
-        <v>2503</v>
+        <v>2508</v>
       </c>
       <c r="J500">
         <v>1</v>
       </c>
       <c r="K500" t="s">
         <v>18</v>
       </c>
       <c r="L500" t="s">
-        <v>2504</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
-        <v>2505</v>
+        <v>2510</v>
       </c>
       <c r="B501" t="s">
-        <v>2506</v>
+        <v>2511</v>
       </c>
       <c r="C501" t="s">
-        <v>2507</v>
+        <v>2512</v>
       </c>
       <c r="D501">
         <v>42626.5586</v>
       </c>
       <c r="E501">
-        <v>42626.56</v>
-[...4 lines deleted...]
-      <c r="G501" t="s" s="2">
+        <v>42626.5586</v>
+      </c>
+      <c r="G501" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H501" t="s">
         <v>16</v>
       </c>
       <c r="I501" t="s">
-        <v>2508</v>
+        <v>2513</v>
       </c>
       <c r="J501">
         <v>1</v>
       </c>
       <c r="K501" t="s">
         <v>18</v>
       </c>
       <c r="L501" t="s">
-        <v>2509</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
-        <v>2510</v>
+        <v>2515</v>
       </c>
       <c r="B502" t="s">
-        <v>2511</v>
+        <v>2516</v>
       </c>
       <c r="C502" t="s">
-        <v>2512</v>
+        <v>2517</v>
       </c>
       <c r="D502">
         <v>56543.2617</v>
       </c>
       <c r="E502">
-        <v>56543.26</v>
-[...4 lines deleted...]
-      <c r="G502" t="s" s="2">
+        <v>56543.2617</v>
+      </c>
+      <c r="G502" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H502" t="s">
         <v>16</v>
       </c>
       <c r="I502" t="s">
-        <v>2513</v>
+        <v>2518</v>
       </c>
       <c r="J502">
         <v>1</v>
       </c>
       <c r="K502" t="s">
         <v>18</v>
       </c>
       <c r="L502" t="s">
-        <v>2514</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
-        <v>2515</v>
+        <v>2520</v>
       </c>
       <c r="B503" t="s">
-        <v>2516</v>
+        <v>2521</v>
       </c>
       <c r="C503" t="s">
-        <v>2517</v>
+        <v>2522</v>
       </c>
       <c r="D503">
         <v>8083.5298</v>
       </c>
       <c r="E503">
-        <v>8083.53</v>
-[...4 lines deleted...]
-      <c r="G503" t="s" s="2">
+        <v>8083.5298</v>
+      </c>
+      <c r="G503" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H503" t="s">
         <v>16</v>
       </c>
       <c r="I503" t="s">
-        <v>2518</v>
+        <v>2523</v>
       </c>
       <c r="J503">
         <v>1</v>
       </c>
       <c r="K503" t="s">
         <v>18</v>
       </c>
       <c r="L503" t="s">
-        <v>2519</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
-        <v>2520</v>
+        <v>2525</v>
       </c>
       <c r="B504" t="s">
-        <v>2521</v>
+        <v>2526</v>
       </c>
       <c r="C504" t="s">
-        <v>2522</v>
+        <v>2527</v>
       </c>
       <c r="D504">
         <v>12566.4805</v>
       </c>
       <c r="E504">
-        <v>12566.48</v>
-[...4 lines deleted...]
-      <c r="G504" t="s" s="2">
+        <v>12566.4805</v>
+      </c>
+      <c r="G504" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H504" t="s">
         <v>16</v>
       </c>
       <c r="I504" t="s">
-        <v>2523</v>
+        <v>2528</v>
       </c>
       <c r="J504">
         <v>1</v>
       </c>
       <c r="K504" t="s">
         <v>18</v>
       </c>
       <c r="L504" t="s">
-        <v>2524</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
-        <v>2525</v>
+        <v>2530</v>
       </c>
       <c r="B505" t="s">
-        <v>2526</v>
+        <v>2531</v>
       </c>
       <c r="C505" t="s">
-        <v>2527</v>
+        <v>2532</v>
       </c>
       <c r="D505">
         <v>21182.9902</v>
       </c>
       <c r="E505">
-        <v>21182.99</v>
-[...4 lines deleted...]
-      <c r="G505" t="s" s="2">
+        <v>21182.9902</v>
+      </c>
+      <c r="G505" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H505" t="s">
         <v>16</v>
       </c>
       <c r="I505" t="s">
-        <v>2528</v>
+        <v>2533</v>
       </c>
       <c r="J505">
         <v>1</v>
       </c>
       <c r="K505" t="s">
         <v>18</v>
       </c>
       <c r="L505" t="s">
-        <v>2529</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
-        <v>2530</v>
+        <v>2535</v>
       </c>
       <c r="B506" t="s">
-        <v>2531</v>
+        <v>2536</v>
       </c>
       <c r="C506" t="s">
-        <v>2532</v>
+        <v>2537</v>
       </c>
       <c r="D506">
         <v>10126.6201</v>
       </c>
       <c r="E506">
-        <v>10126.62</v>
-[...4 lines deleted...]
-      <c r="G506" t="s" s="2">
+        <v>10126.6201</v>
+      </c>
+      <c r="G506" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H506" t="s">
         <v>16</v>
       </c>
       <c r="I506" t="s">
-        <v>2533</v>
+        <v>2538</v>
       </c>
       <c r="J506">
         <v>1</v>
       </c>
       <c r="K506" t="s">
         <v>18</v>
       </c>
       <c r="L506" t="s">
-        <v>2534</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
-        <v>2535</v>
+        <v>2540</v>
       </c>
       <c r="B507" t="s">
-        <v>2536</v>
+        <v>2541</v>
       </c>
       <c r="C507" t="s">
-        <v>2537</v>
+        <v>2542</v>
       </c>
       <c r="D507">
         <v>16700.0391</v>
       </c>
       <c r="E507">
-        <v>16700.04</v>
-[...4 lines deleted...]
-      <c r="G507" t="s" s="2">
+        <v>16700.0391</v>
+      </c>
+      <c r="G507" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H507" t="s">
         <v>16</v>
       </c>
       <c r="I507" t="s">
-        <v>2538</v>
+        <v>2543</v>
       </c>
       <c r="J507">
         <v>1</v>
       </c>
       <c r="K507" t="s">
         <v>18</v>
       </c>
       <c r="L507" t="s">
-        <v>2539</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
-        <v>2540</v>
+        <v>2545</v>
       </c>
       <c r="B508" t="s">
-        <v>2541</v>
+        <v>2546</v>
       </c>
       <c r="C508" t="s">
-        <v>2542</v>
+        <v>2547</v>
       </c>
       <c r="D508">
         <v>27016.1602</v>
       </c>
       <c r="E508">
-        <v>27016.16</v>
-[...4 lines deleted...]
-      <c r="G508" t="s" s="2">
+        <v>27016.1602</v>
+      </c>
+      <c r="G508" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H508" t="s">
         <v>16</v>
       </c>
       <c r="I508" t="s">
-        <v>2543</v>
+        <v>2548</v>
       </c>
       <c r="J508">
         <v>1</v>
       </c>
       <c r="K508" t="s">
         <v>18</v>
       </c>
       <c r="L508" t="s">
-        <v>2544</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="s">
-        <v>2545</v>
+        <v>2550</v>
       </c>
       <c r="B509" t="s">
-        <v>2546</v>
+        <v>2551</v>
       </c>
       <c r="C509" t="s">
-        <v>2547</v>
+        <v>2552</v>
       </c>
       <c r="D509">
         <v>14893.8301</v>
       </c>
       <c r="E509">
-        <v>14893.83</v>
-[...4 lines deleted...]
-      <c r="G509" t="s" s="2">
+        <v>14893.8301</v>
+      </c>
+      <c r="G509" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H509" t="s">
         <v>16</v>
       </c>
       <c r="I509" t="s">
-        <v>2548</v>
+        <v>2553</v>
       </c>
       <c r="J509">
         <v>1</v>
       </c>
       <c r="K509" t="s">
         <v>18</v>
       </c>
       <c r="L509" t="s">
-        <v>2549</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="s">
-        <v>2550</v>
+        <v>2555</v>
       </c>
       <c r="B510" t="s">
-        <v>2551</v>
+        <v>2556</v>
       </c>
       <c r="C510" t="s">
-        <v>2552</v>
+        <v>2557</v>
       </c>
       <c r="D510">
         <v>21733.7402</v>
       </c>
       <c r="E510">
-        <v>21733.74</v>
-[...4 lines deleted...]
-      <c r="G510" t="s" s="2">
+        <v>21733.7402</v>
+      </c>
+      <c r="G510" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H510" t="s">
         <v>16</v>
       </c>
       <c r="I510" t="s">
-        <v>2553</v>
+        <v>2558</v>
       </c>
       <c r="J510">
         <v>1</v>
       </c>
       <c r="K510" t="s">
         <v>18</v>
       </c>
       <c r="L510" t="s">
-        <v>2554</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="s">
-        <v>2555</v>
+        <v>2560</v>
       </c>
       <c r="B511" t="s">
-        <v>2556</v>
+        <v>2561</v>
       </c>
       <c r="C511" t="s">
-        <v>2557</v>
+        <v>2562</v>
       </c>
       <c r="D511">
         <v>37154.6289</v>
       </c>
       <c r="E511">
-        <v>37154.63</v>
-[...4 lines deleted...]
-      <c r="G511" t="s" s="2">
+        <v>37154.6289</v>
+      </c>
+      <c r="G511" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H511" t="s">
         <v>16</v>
       </c>
       <c r="I511" t="s">
-        <v>2558</v>
+        <v>2563</v>
       </c>
       <c r="J511">
         <v>1</v>
       </c>
       <c r="K511" t="s">
         <v>18</v>
       </c>
       <c r="L511" t="s">
-        <v>2559</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="s">
-        <v>2560</v>
+        <v>2565</v>
       </c>
       <c r="B512" t="s">
-        <v>2561</v>
+        <v>2566</v>
       </c>
       <c r="C512" t="s">
-        <v>2562</v>
+        <v>2567</v>
       </c>
       <c r="D512">
         <v>708.27</v>
       </c>
       <c r="E512">
         <v>708.27</v>
       </c>
-      <c r="F512" s="1">
-[...2 lines deleted...]
-      <c r="G512" t="s" s="2">
+      <c r="G512" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H512" t="s">
         <v>16</v>
       </c>
       <c r="I512" t="s">
-        <v>2563</v>
+        <v>2568</v>
       </c>
       <c r="J512">
         <v>1</v>
       </c>
       <c r="K512" t="s">
         <v>18</v>
       </c>
       <c r="L512" t="s">
-        <v>2564</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="s">
-        <v>2565</v>
+        <v>2570</v>
       </c>
       <c r="B513" t="s">
-        <v>2566</v>
+        <v>2571</v>
       </c>
       <c r="C513" t="s">
-        <v>2567</v>
+        <v>2572</v>
       </c>
       <c r="D513">
         <v>1089.65</v>
       </c>
       <c r="E513">
         <v>1089.65</v>
       </c>
-      <c r="F513" s="1">
-[...2 lines deleted...]
-      <c r="G513" t="s" s="2">
+      <c r="G513" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H513" t="s">
         <v>16</v>
       </c>
       <c r="I513" t="s">
-        <v>2568</v>
+        <v>2573</v>
       </c>
       <c r="J513">
         <v>1</v>
       </c>
       <c r="K513" t="s">
         <v>18</v>
       </c>
       <c r="L513" t="s">
-        <v>2569</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="s">
-        <v>2570</v>
+        <v>2575</v>
       </c>
       <c r="B514" t="s">
-        <v>2571</v>
+        <v>2576</v>
       </c>
       <c r="C514" t="s">
-        <v>2572</v>
+        <v>2577</v>
       </c>
       <c r="D514">
         <v>2524.3501</v>
       </c>
       <c r="E514">
-        <v>2524.35</v>
-[...4 lines deleted...]
-      <c r="G514" t="s" s="2">
+        <v>2524.3501</v>
+      </c>
+      <c r="G514" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H514" t="s">
         <v>16</v>
       </c>
       <c r="I514" t="s">
-        <v>2573</v>
+        <v>2578</v>
       </c>
       <c r="J514">
         <v>1</v>
       </c>
       <c r="K514" t="s">
         <v>18</v>
       </c>
       <c r="L514" t="s">
-        <v>2574</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="s">
-        <v>2575</v>
+        <v>2580</v>
       </c>
       <c r="B515" t="s">
-        <v>2576</v>
+        <v>2581</v>
       </c>
       <c r="C515" t="s">
-        <v>2577</v>
+        <v>2582</v>
       </c>
       <c r="D515">
         <v>222.47</v>
       </c>
       <c r="E515">
         <v>222.47</v>
       </c>
-      <c r="F515" s="1">
-[...2 lines deleted...]
-      <c r="G515" t="s" s="2">
+      <c r="G515" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H515" t="s">
         <v>16</v>
       </c>
       <c r="I515" t="s">
-        <v>2578</v>
+        <v>2583</v>
       </c>
       <c r="J515">
         <v>1</v>
       </c>
       <c r="K515" t="s">
         <v>18</v>
       </c>
       <c r="L515" t="s">
-        <v>2579</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="s">
-        <v>2580</v>
+        <v>2585</v>
       </c>
       <c r="B516" t="s">
-        <v>2581</v>
+        <v>2586</v>
       </c>
       <c r="C516" t="s">
-        <v>2582</v>
+        <v>2587</v>
       </c>
       <c r="D516">
         <v>276.95</v>
       </c>
       <c r="E516">
         <v>276.95</v>
       </c>
-      <c r="F516" s="1">
-[...2 lines deleted...]
-      <c r="G516" t="s" s="2">
+      <c r="G516" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H516" t="s">
         <v>16</v>
       </c>
       <c r="I516" t="s">
-        <v>2583</v>
+        <v>2588</v>
       </c>
       <c r="J516">
         <v>1</v>
       </c>
       <c r="K516" t="s">
         <v>18</v>
       </c>
       <c r="L516" t="s">
-        <v>2584</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="s">
-        <v>2585</v>
+        <v>2590</v>
       </c>
       <c r="B517" t="s">
-        <v>2586</v>
+        <v>2591</v>
       </c>
       <c r="C517" t="s">
-        <v>2587</v>
+        <v>2592</v>
       </c>
       <c r="D517">
         <v>422.24</v>
       </c>
       <c r="E517">
         <v>422.24</v>
       </c>
-      <c r="F517" s="1">
-[...2 lines deleted...]
-      <c r="G517" t="s" s="2">
+      <c r="G517" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H517" t="s">
         <v>16</v>
       </c>
       <c r="I517" t="s">
-        <v>2588</v>
+        <v>2593</v>
       </c>
       <c r="J517">
         <v>1</v>
       </c>
       <c r="K517" t="s">
         <v>18</v>
       </c>
       <c r="L517" t="s">
-        <v>2589</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="s">
-        <v>2590</v>
+        <v>2595</v>
       </c>
       <c r="B518" t="s">
-        <v>2591</v>
+        <v>2596</v>
       </c>
       <c r="C518" t="s">
-        <v>2592</v>
+        <v>2597</v>
       </c>
       <c r="D518">
         <v>472.18</v>
       </c>
       <c r="E518">
         <v>472.18</v>
       </c>
-      <c r="F518" s="1">
-[...2 lines deleted...]
-      <c r="G518" t="s" s="2">
+      <c r="G518" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H518" t="s">
         <v>16</v>
       </c>
       <c r="I518" t="s">
-        <v>2593</v>
+        <v>2598</v>
       </c>
       <c r="J518">
         <v>1</v>
       </c>
       <c r="K518" t="s">
         <v>18</v>
       </c>
       <c r="L518" t="s">
-        <v>2594</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="s">
-        <v>2595</v>
+        <v>2600</v>
       </c>
       <c r="B519" t="s">
-        <v>2596</v>
+        <v>2601</v>
       </c>
       <c r="C519" t="s">
-        <v>2597</v>
+        <v>2602</v>
       </c>
       <c r="D519">
         <v>830.86</v>
       </c>
       <c r="E519">
         <v>830.86</v>
       </c>
-      <c r="F519" s="1">
-[...2 lines deleted...]
-      <c r="G519" t="s" s="2">
+      <c r="G519" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H519" t="s">
         <v>16</v>
       </c>
       <c r="I519" t="s">
-        <v>2598</v>
+        <v>2603</v>
       </c>
       <c r="J519">
         <v>1</v>
       </c>
       <c r="K519" t="s">
         <v>18</v>
       </c>
       <c r="L519" t="s">
-        <v>2599</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="s">
-        <v>2600</v>
+        <v>2605</v>
       </c>
       <c r="B520" t="s">
-        <v>2601</v>
+        <v>2606</v>
       </c>
       <c r="C520" t="s">
-        <v>2602</v>
+        <v>2607</v>
       </c>
       <c r="D520">
         <v>867.18</v>
       </c>
       <c r="E520">
         <v>867.18</v>
       </c>
-      <c r="F520" s="1">
-[...2 lines deleted...]
-      <c r="G520" t="s" s="2">
+      <c r="G520" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H520" t="s">
         <v>16</v>
       </c>
       <c r="I520" t="s">
-        <v>2603</v>
+        <v>2608</v>
       </c>
       <c r="J520">
         <v>1</v>
       </c>
       <c r="K520" t="s">
         <v>18</v>
       </c>
       <c r="L520" t="s">
-        <v>2604</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="s">
-        <v>2605</v>
+        <v>2610</v>
       </c>
       <c r="B521" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="C521" t="s">
-        <v>2607</v>
+        <v>2612</v>
       </c>
       <c r="D521">
         <v>27.24</v>
       </c>
       <c r="E521">
         <v>27.24</v>
       </c>
-      <c r="G521" t="s" s="2">
+      <c r="G521" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H521" t="s">
         <v>16</v>
       </c>
       <c r="I521" t="s">
-        <v>2608</v>
+        <v>2613</v>
       </c>
       <c r="J521">
         <v>1</v>
       </c>
       <c r="K521" t="s">
         <v>18</v>
       </c>
       <c r="L521" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="s">
-        <v>2610</v>
+        <v>2615</v>
       </c>
       <c r="B522" t="s">
-        <v>2611</v>
+        <v>2616</v>
       </c>
       <c r="C522" t="s">
-        <v>2612</v>
+        <v>2617</v>
       </c>
       <c r="D522">
         <v>27.24</v>
       </c>
       <c r="E522">
         <v>27.24</v>
       </c>
-      <c r="G522" t="s" s="2">
+      <c r="G522" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H522" t="s">
         <v>16</v>
       </c>
       <c r="I522" t="s">
-        <v>2613</v>
+        <v>2618</v>
       </c>
       <c r="J522">
         <v>1</v>
       </c>
       <c r="K522" t="s">
         <v>18</v>
       </c>
       <c r="L522" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="s">
-        <v>2614</v>
+        <v>2619</v>
       </c>
       <c r="B523" t="s">
-        <v>2615</v>
+        <v>2620</v>
       </c>
       <c r="C523" t="s">
-        <v>2616</v>
+        <v>2621</v>
       </c>
       <c r="D523">
         <v>1216.77</v>
       </c>
       <c r="E523">
         <v>1216.77</v>
       </c>
-      <c r="F523" s="1">
-[...2 lines deleted...]
-      <c r="G523" t="s" s="2">
+      <c r="G523" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H523" t="s">
         <v>16</v>
       </c>
       <c r="I523" t="s">
-        <v>2617</v>
+        <v>2622</v>
       </c>
       <c r="J523">
         <v>1</v>
       </c>
       <c r="K523" t="s">
         <v>18</v>
       </c>
       <c r="L523" t="s">
-        <v>2618</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="s">
-        <v>2619</v>
+        <v>2624</v>
       </c>
       <c r="B524" t="s">
-        <v>2620</v>
+        <v>2625</v>
       </c>
       <c r="C524" t="s">
-        <v>2621</v>
+        <v>2626</v>
       </c>
       <c r="D524">
         <v>178.09</v>
       </c>
       <c r="E524">
         <v>178.09</v>
       </c>
-      <c r="G524" t="s" s="2">
+      <c r="G524" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H524" t="s">
         <v>16</v>
       </c>
       <c r="I524" t="s">
-        <v>2622</v>
+        <v>2627</v>
       </c>
       <c r="J524">
         <v>1</v>
       </c>
       <c r="K524" t="s">
         <v>18</v>
       </c>
       <c r="L524" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="s">
-        <v>2624</v>
+        <v>2629</v>
       </c>
       <c r="B525" t="s">
-        <v>2625</v>
+        <v>2630</v>
       </c>
       <c r="C525" t="s">
-        <v>2626</v>
+        <v>2631</v>
       </c>
       <c r="D525">
         <v>191.26</v>
       </c>
       <c r="E525">
         <v>191.26</v>
       </c>
-      <c r="G525" t="s" s="2">
+      <c r="G525" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H525" t="s">
         <v>16</v>
       </c>
       <c r="I525" t="s">
-        <v>2627</v>
+        <v>2632</v>
       </c>
       <c r="J525">
         <v>1</v>
       </c>
       <c r="K525" t="s">
         <v>18</v>
       </c>
       <c r="L525" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="s">
-        <v>2628</v>
+        <v>2633</v>
       </c>
       <c r="B526" t="s">
-        <v>2629</v>
+        <v>2634</v>
       </c>
       <c r="C526" t="s">
-        <v>2630</v>
+        <v>2635</v>
       </c>
       <c r="D526">
         <v>322.68</v>
       </c>
       <c r="E526">
         <v>322.68</v>
       </c>
-      <c r="G526" t="s" s="2">
+      <c r="G526" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H526" t="s">
         <v>16</v>
       </c>
       <c r="I526" t="s">
-        <v>2631</v>
+        <v>2636</v>
       </c>
       <c r="J526">
         <v>1</v>
       </c>
       <c r="K526" t="s">
         <v>18</v>
       </c>
       <c r="L526" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="s">
-        <v>2632</v>
+        <v>2637</v>
       </c>
       <c r="B527" t="s">
-        <v>2633</v>
+        <v>2638</v>
       </c>
       <c r="C527" t="s">
-        <v>2634</v>
+        <v>2639</v>
       </c>
       <c r="D527">
         <v>364.14</v>
       </c>
       <c r="E527">
         <v>364.14</v>
       </c>
-      <c r="G527" t="s" s="2">
+      <c r="G527" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H527" t="s">
         <v>16</v>
       </c>
       <c r="I527" t="s">
-        <v>2635</v>
+        <v>2640</v>
       </c>
       <c r="J527">
         <v>1</v>
       </c>
       <c r="K527" t="s">
         <v>18</v>
       </c>
       <c r="L527" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="s">
-        <v>2636</v>
+        <v>2641</v>
       </c>
       <c r="B528" t="s">
-        <v>2637</v>
+        <v>2642</v>
       </c>
       <c r="C528" t="s">
-        <v>2638</v>
+        <v>2643</v>
       </c>
       <c r="D528">
         <v>588.05</v>
       </c>
       <c r="E528">
         <v>588.05</v>
       </c>
-      <c r="G528" t="s" s="2">
+      <c r="G528" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H528" t="s">
         <v>16</v>
       </c>
       <c r="I528" t="s">
-        <v>2639</v>
+        <v>2644</v>
       </c>
       <c r="J528">
         <v>1</v>
       </c>
       <c r="K528" t="s">
         <v>18</v>
       </c>
       <c r="L528" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="s">
-        <v>2640</v>
+        <v>2645</v>
       </c>
       <c r="B529" t="s">
-        <v>2641</v>
+        <v>2646</v>
       </c>
       <c r="C529" t="s">
-        <v>2642</v>
+        <v>2647</v>
       </c>
       <c r="D529">
         <v>257.08</v>
       </c>
       <c r="E529">
         <v>257.08</v>
       </c>
-      <c r="G529" t="s" s="2">
+      <c r="G529" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H529" t="s">
         <v>16</v>
       </c>
       <c r="I529" t="s">
-        <v>2643</v>
+        <v>2648</v>
       </c>
       <c r="J529">
         <v>1</v>
       </c>
       <c r="K529" t="s">
         <v>18</v>
       </c>
       <c r="L529" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="s">
-        <v>2644</v>
+        <v>2649</v>
       </c>
       <c r="B530" t="s">
-        <v>2645</v>
+        <v>2650</v>
       </c>
       <c r="C530" t="s">
-        <v>2646</v>
+        <v>2651</v>
       </c>
       <c r="D530">
         <v>461.62</v>
       </c>
       <c r="E530">
         <v>461.62</v>
       </c>
-      <c r="G530" t="s" s="2">
+      <c r="G530" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H530" t="s">
         <v>16</v>
       </c>
       <c r="I530" t="s">
-        <v>2647</v>
+        <v>2652</v>
       </c>
       <c r="J530">
         <v>1</v>
       </c>
       <c r="K530" t="s">
         <v>18</v>
       </c>
       <c r="L530" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="s">
-        <v>2648</v>
+        <v>2653</v>
       </c>
       <c r="B531" t="s">
-        <v>2649</v>
+        <v>2654</v>
       </c>
       <c r="C531" t="s">
-        <v>2650</v>
+        <v>2655</v>
       </c>
       <c r="D531">
         <v>499.98</v>
       </c>
       <c r="E531">
         <v>499.98</v>
       </c>
-      <c r="G531" t="s" s="2">
+      <c r="G531" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H531" t="s">
         <v>16</v>
       </c>
       <c r="I531" t="s">
-        <v>2651</v>
+        <v>2656</v>
       </c>
       <c r="J531">
         <v>1</v>
       </c>
       <c r="K531" t="s">
         <v>18</v>
       </c>
       <c r="L531" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="s">
-        <v>2652</v>
+        <v>2657</v>
       </c>
       <c r="B532" t="s">
-        <v>2653</v>
+        <v>2658</v>
       </c>
       <c r="C532" t="s">
-        <v>2654</v>
+        <v>2659</v>
       </c>
       <c r="D532">
         <v>927.45</v>
       </c>
       <c r="E532">
         <v>927.45</v>
       </c>
-      <c r="G532" t="s" s="2">
+      <c r="G532" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H532" t="s">
         <v>16</v>
       </c>
       <c r="I532" t="s">
-        <v>2655</v>
+        <v>2660</v>
       </c>
       <c r="J532">
         <v>1</v>
       </c>
       <c r="K532" t="s">
         <v>18</v>
       </c>
       <c r="L532" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="s">
-        <v>2656</v>
+        <v>2661</v>
       </c>
       <c r="B533" t="s">
-        <v>2657</v>
+        <v>2662</v>
       </c>
       <c r="C533" t="s">
-        <v>2658</v>
+        <v>2663</v>
       </c>
       <c r="D533">
         <v>45.4</v>
       </c>
       <c r="E533">
         <v>45.4</v>
       </c>
-      <c r="F533" s="1">
-[...2 lines deleted...]
-      <c r="G533" t="s" s="2">
+      <c r="G533" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H533" t="s">
         <v>16</v>
       </c>
       <c r="I533" t="s">
-        <v>2659</v>
+        <v>2664</v>
       </c>
       <c r="J533">
         <v>1</v>
       </c>
       <c r="K533" t="s">
         <v>18</v>
       </c>
       <c r="L533" t="s">
-        <v>2660</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="s">
-        <v>2661</v>
+        <v>2666</v>
       </c>
       <c r="B534" t="s">
-        <v>2662</v>
+        <v>2667</v>
       </c>
       <c r="C534" t="s">
-        <v>2663</v>
+        <v>2668</v>
       </c>
       <c r="D534">
         <v>45.4</v>
       </c>
       <c r="E534">
         <v>45.4</v>
       </c>
-      <c r="F534" s="1">
-[...2 lines deleted...]
-      <c r="G534" t="s" s="2">
+      <c r="G534" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H534" t="s">
         <v>16</v>
       </c>
       <c r="I534" t="s">
-        <v>2664</v>
+        <v>2669</v>
       </c>
       <c r="J534">
         <v>1</v>
       </c>
       <c r="K534" t="s">
         <v>18</v>
       </c>
       <c r="L534" t="s">
-        <v>2665</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="s">
-        <v>2666</v>
+        <v>2671</v>
       </c>
       <c r="B535" t="s">
-        <v>2667</v>
+        <v>2672</v>
       </c>
       <c r="C535" t="s">
-        <v>2668</v>
+        <v>2673</v>
       </c>
       <c r="D535">
         <v>803.85</v>
       </c>
       <c r="E535">
         <v>803.85</v>
       </c>
-      <c r="F535" s="1">
-[...2 lines deleted...]
-      <c r="G535" t="s" s="2">
+      <c r="G535" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H535" t="s">
         <v>16</v>
       </c>
       <c r="I535" t="s">
-        <v>2669</v>
+        <v>2674</v>
       </c>
       <c r="J535">
         <v>1</v>
       </c>
       <c r="K535" t="s">
         <v>18</v>
       </c>
       <c r="L535" t="s">
-        <v>2670</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="s">
-        <v>2671</v>
+        <v>2676</v>
       </c>
       <c r="B536" t="s">
-        <v>2672</v>
+        <v>2677</v>
       </c>
       <c r="C536" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="D536">
         <v>110.68</v>
       </c>
       <c r="E536">
         <v>110.68</v>
       </c>
-      <c r="F536" s="1">
-[...2 lines deleted...]
-      <c r="G536" t="s" s="2">
+      <c r="G536" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H536" t="s">
         <v>16</v>
       </c>
       <c r="I536" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="J536">
         <v>1</v>
       </c>
       <c r="K536" t="s">
         <v>18</v>
       </c>
       <c r="L536" t="s">
-        <v>2675</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="s">
-        <v>2676</v>
+        <v>2681</v>
       </c>
       <c r="B537" t="s">
-        <v>2677</v>
+        <v>2682</v>
       </c>
       <c r="C537" t="s">
-        <v>2678</v>
+        <v>2683</v>
       </c>
       <c r="D537">
         <v>136.67</v>
       </c>
       <c r="E537">
         <v>136.67</v>
       </c>
-      <c r="F537" s="1">
-[...2 lines deleted...]
-      <c r="G537" t="s" s="2">
+      <c r="G537" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H537" t="s">
         <v>16</v>
       </c>
       <c r="I537" t="s">
-        <v>2679</v>
+        <v>2684</v>
       </c>
       <c r="J537">
         <v>1</v>
       </c>
       <c r="K537" t="s">
         <v>18</v>
       </c>
       <c r="L537" t="s">
-        <v>2680</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="s">
-        <v>2681</v>
+        <v>2686</v>
       </c>
       <c r="B538" t="s">
-        <v>2682</v>
+        <v>2687</v>
       </c>
       <c r="C538" t="s">
-        <v>2683</v>
+        <v>2688</v>
       </c>
       <c r="D538">
         <v>152.43</v>
       </c>
       <c r="E538">
         <v>152.43</v>
       </c>
-      <c r="F538" s="1">
-[...2 lines deleted...]
-      <c r="G538" t="s" s="2">
+      <c r="G538" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H538" t="s">
         <v>16</v>
       </c>
       <c r="I538" t="s">
-        <v>2684</v>
+        <v>2689</v>
       </c>
       <c r="J538">
         <v>1</v>
       </c>
       <c r="K538" t="s">
         <v>18</v>
       </c>
       <c r="L538" t="s">
         <v>2685</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="s">
-        <v>2686</v>
+        <v>2690</v>
       </c>
       <c r="B539" t="s">
-        <v>2687</v>
+        <v>2691</v>
       </c>
       <c r="C539" t="s">
-        <v>2688</v>
+        <v>2692</v>
       </c>
       <c r="D539">
         <v>10458.25</v>
       </c>
       <c r="E539">
         <v>10458.25</v>
       </c>
-      <c r="F539" s="1">
-[...2 lines deleted...]
-      <c r="G539" t="s" s="2">
+      <c r="G539" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H539" t="s">
         <v>16</v>
       </c>
       <c r="I539" t="s">
-        <v>2689</v>
+        <v>2693</v>
       </c>
       <c r="J539">
         <v>1</v>
       </c>
       <c r="K539" t="s">
         <v>18</v>
       </c>
       <c r="L539" t="s">
-        <v>2690</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="s">
-        <v>2691</v>
+        <v>2695</v>
       </c>
       <c r="B540" t="s">
-        <v>2692</v>
+        <v>2696</v>
       </c>
       <c r="C540" t="s">
-        <v>2693</v>
+        <v>2697</v>
       </c>
       <c r="D540">
         <v>376.84</v>
       </c>
       <c r="E540">
         <v>376.84</v>
       </c>
-      <c r="F540" s="1">
-[...2 lines deleted...]
-      <c r="G540" t="s" s="2">
+      <c r="G540" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H540" t="s">
         <v>16</v>
       </c>
       <c r="I540" t="s">
-        <v>2694</v>
+        <v>2698</v>
       </c>
       <c r="J540">
         <v>1</v>
       </c>
       <c r="K540" t="s">
         <v>18</v>
       </c>
       <c r="L540" t="s">
-        <v>2695</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="s">
-        <v>2696</v>
+        <v>2700</v>
       </c>
       <c r="B541" t="s">
-        <v>2697</v>
+        <v>2701</v>
       </c>
       <c r="C541" t="s">
-        <v>2698</v>
+        <v>2702</v>
       </c>
       <c r="D541">
         <v>1021.55</v>
       </c>
       <c r="E541">
         <v>1021.55</v>
       </c>
-      <c r="F541" s="1">
-[...2 lines deleted...]
-      <c r="G541" t="s" s="2">
+      <c r="G541" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H541" t="s">
         <v>16</v>
       </c>
       <c r="I541" t="s">
-        <v>2699</v>
+        <v>2703</v>
       </c>
       <c r="J541">
         <v>1</v>
       </c>
       <c r="K541" t="s">
         <v>18</v>
       </c>
       <c r="L541" t="s">
-        <v>2700</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="s">
-        <v>2701</v>
+        <v>2705</v>
       </c>
       <c r="B542" t="s">
-        <v>2702</v>
+        <v>2706</v>
       </c>
       <c r="C542" t="s">
-        <v>2703</v>
+        <v>2707</v>
       </c>
       <c r="D542">
         <v>644.71</v>
       </c>
       <c r="E542">
         <v>644.71</v>
       </c>
-      <c r="F542" s="1">
-[...2 lines deleted...]
-      <c r="G542" t="s" s="2">
+      <c r="G542" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H542" t="s">
         <v>16</v>
       </c>
       <c r="I542" t="s">
-        <v>2704</v>
+        <v>2708</v>
       </c>
       <c r="J542">
         <v>1</v>
       </c>
       <c r="K542" t="s">
         <v>18</v>
       </c>
       <c r="L542" t="s">
-        <v>2705</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="s">
-        <v>2706</v>
+        <v>2710</v>
       </c>
       <c r="B543" t="s">
-        <v>2707</v>
+        <v>2711</v>
       </c>
       <c r="C543" t="s">
-        <v>2708</v>
+        <v>2712</v>
       </c>
       <c r="D543">
         <v>549.36</v>
       </c>
       <c r="E543">
         <v>549.36</v>
       </c>
-      <c r="F543" s="1">
-[...2 lines deleted...]
-      <c r="G543" t="s" s="2">
+      <c r="G543" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H543" t="s">
         <v>16</v>
       </c>
       <c r="I543" t="s">
-        <v>2709</v>
+        <v>2713</v>
       </c>
       <c r="J543">
         <v>1</v>
       </c>
       <c r="K543" t="s">
         <v>18</v>
       </c>
       <c r="L543" t="s">
-        <v>2710</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="s">
-        <v>2711</v>
+        <v>2715</v>
       </c>
       <c r="B544" t="s">
-        <v>2712</v>
+        <v>2716</v>
       </c>
       <c r="C544" t="s">
-        <v>2713</v>
+        <v>2717</v>
       </c>
       <c r="D544">
         <v>313.27</v>
       </c>
       <c r="E544">
         <v>313.27</v>
       </c>
-      <c r="F544" s="1">
-[...2 lines deleted...]
-      <c r="G544" t="s" s="2">
+      <c r="G544" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H544" t="s">
         <v>16</v>
       </c>
       <c r="I544" t="s">
-        <v>2714</v>
+        <v>2718</v>
       </c>
       <c r="J544">
         <v>1</v>
       </c>
       <c r="K544" t="s">
         <v>18</v>
       </c>
       <c r="L544" t="s">
-        <v>2715</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s">
-        <v>2716</v>
+        <v>2720</v>
       </c>
       <c r="B545" t="s">
-        <v>2717</v>
+        <v>2721</v>
       </c>
       <c r="C545" t="s">
-        <v>2718</v>
+        <v>2722</v>
       </c>
       <c r="D545">
         <v>299.65</v>
       </c>
       <c r="E545">
         <v>299.65</v>
       </c>
-      <c r="F545" s="1">
-[...2 lines deleted...]
-      <c r="G545" t="s" s="2">
+      <c r="G545" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H545" t="s">
         <v>16</v>
       </c>
       <c r="I545" t="s">
-        <v>2719</v>
+        <v>2723</v>
       </c>
       <c r="J545">
         <v>1</v>
       </c>
       <c r="K545" t="s">
         <v>18</v>
       </c>
       <c r="L545" t="s">
-        <v>2720</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s">
-        <v>2721</v>
+        <v>2725</v>
       </c>
       <c r="B546" t="s">
-        <v>2722</v>
+        <v>2726</v>
       </c>
       <c r="C546" t="s">
-        <v>2723</v>
+        <v>2727</v>
       </c>
       <c r="D546">
         <v>730.97</v>
       </c>
       <c r="E546">
         <v>730.97</v>
       </c>
-      <c r="F546" s="1">
-[...2 lines deleted...]
-      <c r="G546" t="s" s="2">
+      <c r="G546" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H546" t="s">
         <v>16</v>
       </c>
       <c r="I546" t="s">
-        <v>2724</v>
+        <v>2728</v>
       </c>
       <c r="J546">
         <v>1</v>
       </c>
       <c r="K546" t="s">
         <v>18</v>
       </c>
       <c r="L546" t="s">
-        <v>2725</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s">
-        <v>2726</v>
+        <v>2730</v>
       </c>
       <c r="B547" t="s">
-        <v>2727</v>
+        <v>2731</v>
       </c>
       <c r="C547" t="s">
-        <v>2728</v>
+        <v>2732</v>
       </c>
       <c r="D547">
         <v>463.1</v>
       </c>
       <c r="E547">
         <v>463.1</v>
       </c>
-      <c r="F547" s="1">
-[...2 lines deleted...]
-      <c r="G547" t="s" s="2">
+      <c r="G547" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H547" t="s">
         <v>16</v>
       </c>
       <c r="I547" t="s">
-        <v>2729</v>
+        <v>2733</v>
       </c>
       <c r="J547">
         <v>1</v>
       </c>
       <c r="K547" t="s">
         <v>18</v>
       </c>
       <c r="L547" t="s">
-        <v>2730</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s">
-        <v>2731</v>
+        <v>2735</v>
       </c>
       <c r="B548" t="s">
-        <v>2732</v>
+        <v>2736</v>
       </c>
       <c r="C548" t="s">
-        <v>2733</v>
+        <v>2737</v>
       </c>
       <c r="D548">
         <v>390.46</v>
       </c>
       <c r="E548">
         <v>390.46</v>
       </c>
-      <c r="F548" s="1">
-[...2 lines deleted...]
-      <c r="G548" t="s" s="2">
+      <c r="G548" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H548" t="s">
         <v>16</v>
       </c>
       <c r="I548" t="s">
-        <v>2734</v>
+        <v>2738</v>
       </c>
       <c r="J548">
         <v>1</v>
       </c>
       <c r="K548" t="s">
         <v>18</v>
       </c>
       <c r="L548" t="s">
-        <v>2735</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="B549" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="C549" t="s">
-        <v>2738</v>
+        <v>2742</v>
       </c>
       <c r="D549">
         <v>227.01</v>
       </c>
       <c r="E549">
         <v>227.01</v>
       </c>
-      <c r="F549" s="1">
-[...2 lines deleted...]
-      <c r="G549" t="s" s="2">
+      <c r="G549" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H549" t="s">
         <v>16</v>
       </c>
       <c r="I549" t="s">
-        <v>2739</v>
+        <v>2743</v>
       </c>
       <c r="J549">
         <v>1</v>
       </c>
       <c r="K549" t="s">
         <v>18</v>
       </c>
       <c r="L549" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="B550" t="s">
-        <v>2742</v>
+        <v>2746</v>
       </c>
       <c r="C550" t="s">
-        <v>2743</v>
+        <v>2747</v>
       </c>
       <c r="D550">
         <v>213.39</v>
       </c>
       <c r="E550">
         <v>213.39</v>
       </c>
-      <c r="F550" s="1">
-[...2 lines deleted...]
-      <c r="G550" t="s" s="2">
+      <c r="G550" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H550" t="s">
         <v>16</v>
       </c>
       <c r="I550" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
       <c r="J550">
         <v>1</v>
       </c>
       <c r="K550" t="s">
         <v>18</v>
       </c>
       <c r="L550" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
       <c r="B551" t="s">
-        <v>2747</v>
+        <v>2751</v>
       </c>
       <c r="C551" t="s">
-        <v>2748</v>
+        <v>2752</v>
       </c>
       <c r="D551">
         <v>136.21</v>
       </c>
       <c r="E551">
         <v>136.21</v>
       </c>
-      <c r="F551" s="1">
-[...2 lines deleted...]
-      <c r="G551" t="s" s="2">
+      <c r="G551" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H551" t="s">
         <v>16</v>
       </c>
       <c r="I551" t="s">
-        <v>2749</v>
+        <v>2753</v>
       </c>
       <c r="J551">
         <v>1</v>
       </c>
       <c r="K551" t="s">
         <v>18</v>
       </c>
       <c r="L551" t="s">
-        <v>2750</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
       <c r="B552" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
       <c r="C552" t="s">
-        <v>2753</v>
+        <v>2757</v>
       </c>
       <c r="D552">
         <v>1644.01</v>
       </c>
       <c r="E552">
         <v>1644.01</v>
       </c>
-      <c r="G552" t="s" s="2">
+      <c r="G552" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H552" t="s">
         <v>16</v>
       </c>
       <c r="I552" t="s">
-        <v>2754</v>
+        <v>2758</v>
       </c>
       <c r="J552">
         <v>1</v>
       </c>
       <c r="K552" t="s">
         <v>18</v>
       </c>
       <c r="L552" t="s">
-        <v>2755</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="s">
-        <v>2756</v>
+        <v>2760</v>
       </c>
       <c r="B553" t="s">
-        <v>2757</v>
+        <v>2761</v>
       </c>
       <c r="C553" t="s">
-        <v>2758</v>
+        <v>2762</v>
       </c>
       <c r="D553">
         <v>1552.75</v>
       </c>
       <c r="E553">
         <v>1552.75</v>
       </c>
-      <c r="F553" s="1">
-[...2 lines deleted...]
-      <c r="G553" t="s" s="2">
+      <c r="G553" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H553" t="s">
         <v>16</v>
       </c>
       <c r="I553" t="s">
-        <v>2759</v>
+        <v>2763</v>
       </c>
       <c r="J553">
         <v>1</v>
       </c>
       <c r="K553" t="s">
         <v>18</v>
       </c>
       <c r="L553" t="s">
-        <v>109</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="s">
-        <v>2760</v>
+        <v>2765</v>
       </c>
       <c r="B554" t="s">
-        <v>2761</v>
+        <v>2766</v>
       </c>
       <c r="C554" t="s">
-        <v>2762</v>
+        <v>2767</v>
       </c>
       <c r="D554">
         <v>1866.02</v>
       </c>
       <c r="E554">
         <v>1866.02</v>
       </c>
-      <c r="F554" s="1">
-[...2 lines deleted...]
-      <c r="G554" t="s" s="2">
+      <c r="G554" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H554" t="s">
         <v>16</v>
       </c>
       <c r="I554" t="s">
-        <v>2763</v>
+        <v>2768</v>
       </c>
       <c r="J554">
         <v>1</v>
       </c>
       <c r="K554" t="s">
         <v>18</v>
       </c>
       <c r="L554" t="s">
-        <v>2764</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="s">
-        <v>2765</v>
+        <v>2769</v>
       </c>
       <c r="B555" t="s">
-        <v>2766</v>
+        <v>2770</v>
       </c>
       <c r="C555" t="s">
-        <v>2767</v>
+        <v>2771</v>
       </c>
       <c r="D555">
         <v>2310.96</v>
       </c>
       <c r="E555">
         <v>2310.96</v>
       </c>
-      <c r="F555" s="1">
-[...2 lines deleted...]
-      <c r="G555" t="s" s="2">
+      <c r="G555" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H555" t="s">
         <v>16</v>
       </c>
       <c r="I555" t="s">
-        <v>2768</v>
+        <v>2772</v>
       </c>
       <c r="J555">
         <v>1</v>
       </c>
       <c r="K555" t="s">
         <v>18</v>
       </c>
       <c r="L555" t="s">
-        <v>2769</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="s">
-        <v>2770</v>
+        <v>2774</v>
       </c>
       <c r="B556" t="s">
-        <v>2771</v>
+        <v>2775</v>
       </c>
       <c r="C556" t="s">
-        <v>2772</v>
+        <v>2776</v>
       </c>
       <c r="D556">
         <v>2637.8799</v>
       </c>
       <c r="E556">
-        <v>2637.88</v>
-[...4 lines deleted...]
-      <c r="G556" t="s" s="2">
+        <v>2637.8799</v>
+      </c>
+      <c r="G556" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H556" t="s">
         <v>16</v>
       </c>
       <c r="I556" t="s">
-        <v>2773</v>
+        <v>2777</v>
       </c>
       <c r="J556">
         <v>1</v>
       </c>
       <c r="K556" t="s">
         <v>18</v>
       </c>
       <c r="L556" t="s">
-        <v>2774</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="s">
-        <v>2775</v>
+        <v>2779</v>
       </c>
       <c r="B557" t="s">
-        <v>2776</v>
+        <v>2780</v>
       </c>
       <c r="C557" t="s">
-        <v>2777</v>
+        <v>2781</v>
       </c>
       <c r="D557">
         <v>1216.77</v>
       </c>
       <c r="E557">
         <v>1216.77</v>
       </c>
-      <c r="F557" s="1">
-[...2 lines deleted...]
-      <c r="G557" t="s" s="2">
+      <c r="G557" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H557" t="s">
         <v>16</v>
       </c>
       <c r="I557" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="J557">
         <v>1</v>
       </c>
       <c r="K557" t="s">
         <v>18</v>
       </c>
       <c r="L557" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="s">
-        <v>2780</v>
+        <v>2784</v>
       </c>
       <c r="B558" t="s">
-        <v>2781</v>
+        <v>2785</v>
       </c>
       <c r="C558" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
       <c r="D558">
         <v>40.86</v>
       </c>
       <c r="E558">
         <v>40.86</v>
       </c>
-      <c r="F558" s="1">
-[...2 lines deleted...]
-      <c r="G558" t="s" s="2">
+      <c r="G558" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H558" t="s">
         <v>16</v>
       </c>
       <c r="I558" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="J558">
         <v>1</v>
       </c>
       <c r="K558" t="s">
         <v>18</v>
       </c>
       <c r="L558" t="s">
-        <v>2784</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="s">
-        <v>2785</v>
+        <v>2789</v>
       </c>
       <c r="B559" t="s">
-        <v>2786</v>
+        <v>2790</v>
       </c>
       <c r="C559" t="s">
-        <v>2787</v>
+        <v>2791</v>
       </c>
       <c r="D559">
         <v>65.8</v>
       </c>
       <c r="E559">
         <v>65.8</v>
       </c>
-      <c r="F559" s="1">
-[...2 lines deleted...]
-      <c r="G559" t="s" s="2">
+      <c r="G559" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H559" t="s">
         <v>16</v>
       </c>
       <c r="I559" t="s">
-        <v>2788</v>
+        <v>2792</v>
       </c>
       <c r="J559">
         <v>1</v>
       </c>
       <c r="K559" t="s">
         <v>18</v>
       </c>
       <c r="L559" t="s">
-        <v>2789</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="s">
-        <v>2790</v>
+        <v>2794</v>
       </c>
       <c r="B560" t="s">
-        <v>2791</v>
+        <v>2795</v>
       </c>
       <c r="C560" t="s">
-        <v>2792</v>
+        <v>2796</v>
       </c>
       <c r="D560">
         <v>72.38</v>
       </c>
       <c r="E560">
         <v>72.38</v>
       </c>
-      <c r="F560" s="1">
-[...2 lines deleted...]
-      <c r="G560" t="s" s="2">
+      <c r="G560" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H560" t="s">
         <v>16</v>
       </c>
       <c r="I560" t="s">
-        <v>2793</v>
+        <v>2797</v>
       </c>
       <c r="J560">
         <v>1</v>
       </c>
       <c r="K560" t="s">
         <v>18</v>
       </c>
       <c r="L560" t="s">
-        <v>2794</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="s">
-        <v>2795</v>
+        <v>2799</v>
       </c>
       <c r="B561" t="s">
-        <v>2796</v>
+        <v>2800</v>
       </c>
       <c r="C561" t="s">
-        <v>2797</v>
+        <v>2801</v>
       </c>
       <c r="D561">
         <v>78.96</v>
       </c>
       <c r="E561">
         <v>78.96</v>
       </c>
-      <c r="F561" s="1">
-[...2 lines deleted...]
-      <c r="G561" t="s" s="2">
+      <c r="G561" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H561" t="s">
         <v>16</v>
       </c>
       <c r="I561" t="s">
-        <v>2798</v>
+        <v>2802</v>
       </c>
       <c r="J561">
         <v>1</v>
       </c>
       <c r="K561" t="s">
         <v>18</v>
       </c>
       <c r="L561" t="s">
-        <v>2799</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="s">
-        <v>2800</v>
+        <v>2804</v>
       </c>
       <c r="B562" t="s">
-        <v>2801</v>
+        <v>2805</v>
       </c>
       <c r="C562" t="s">
-        <v>2802</v>
+        <v>2806</v>
       </c>
       <c r="D562">
         <v>889.88</v>
       </c>
       <c r="E562">
         <v>889.88</v>
       </c>
-      <c r="F562" s="1">
-[...2 lines deleted...]
-      <c r="G562" t="s" s="2">
+      <c r="G562" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H562" t="s">
         <v>16</v>
       </c>
       <c r="I562" t="s">
-        <v>2803</v>
+        <v>2807</v>
       </c>
       <c r="J562">
         <v>1</v>
       </c>
       <c r="K562" t="s">
         <v>18</v>
       </c>
       <c r="L562" t="s">
-        <v>2804</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="B563" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="C563" t="s">
-        <v>2807</v>
+        <v>2811</v>
       </c>
       <c r="D563">
         <v>127.13</v>
       </c>
       <c r="E563">
         <v>127.13</v>
       </c>
-      <c r="F563" s="1">
-[...2 lines deleted...]
-      <c r="G563" t="s" s="2">
+      <c r="G563" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H563" t="s">
         <v>16</v>
       </c>
       <c r="I563" t="s">
-        <v>2808</v>
+        <v>2812</v>
       </c>
       <c r="J563">
         <v>1</v>
       </c>
       <c r="K563" t="s">
         <v>18</v>
       </c>
       <c r="L563" t="s">
-        <v>2809</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="s">
-        <v>2810</v>
+        <v>2814</v>
       </c>
       <c r="B564" t="s">
-        <v>2811</v>
+        <v>2815</v>
       </c>
       <c r="C564" t="s">
-        <v>2812</v>
+        <v>2816</v>
       </c>
       <c r="D564">
         <v>113.51</v>
       </c>
       <c r="E564">
         <v>113.51</v>
       </c>
-      <c r="F564" s="1">
-[...2 lines deleted...]
-      <c r="G564" t="s" s="2">
+      <c r="G564" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H564" t="s">
         <v>16</v>
       </c>
       <c r="I564" t="s">
-        <v>2813</v>
+        <v>2817</v>
       </c>
       <c r="J564">
         <v>1</v>
       </c>
       <c r="K564" t="s">
         <v>18</v>
       </c>
       <c r="L564" t="s">
-        <v>2814</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="s">
-        <v>2815</v>
+        <v>2819</v>
       </c>
       <c r="B565" t="s">
-        <v>2816</v>
+        <v>2820</v>
       </c>
       <c r="C565" t="s">
-        <v>2817</v>
+        <v>2821</v>
       </c>
       <c r="D565">
         <v>131.67</v>
       </c>
       <c r="E565">
         <v>131.67</v>
       </c>
-      <c r="F565" s="1">
-[...2 lines deleted...]
-      <c r="G565" t="s" s="2">
+      <c r="G565" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H565" t="s">
         <v>16</v>
       </c>
       <c r="I565" t="s">
-        <v>2818</v>
+        <v>2822</v>
       </c>
       <c r="J565">
         <v>1</v>
       </c>
       <c r="K565" t="s">
         <v>18</v>
       </c>
       <c r="L565" t="s">
-        <v>2819</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="s">
-        <v>2820</v>
+        <v>2824</v>
       </c>
       <c r="B566" t="s">
-        <v>2821</v>
+        <v>2825</v>
       </c>
       <c r="C566" t="s">
-        <v>2822</v>
+        <v>2826</v>
       </c>
       <c r="D566">
         <v>71.52</v>
       </c>
       <c r="E566">
         <v>71.52</v>
       </c>
-      <c r="G566" t="s" s="2">
+      <c r="G566" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H566" t="s">
         <v>16</v>
       </c>
       <c r="I566" t="s">
-        <v>2823</v>
+        <v>2827</v>
       </c>
       <c r="J566">
         <v>1</v>
       </c>
       <c r="K566" t="s">
         <v>18</v>
       </c>
       <c r="L566" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="s">
-        <v>2824</v>
+        <v>2828</v>
       </c>
       <c r="B567" t="s">
-        <v>2825</v>
+        <v>2829</v>
       </c>
       <c r="C567" t="s">
-        <v>2826</v>
+        <v>2830</v>
       </c>
       <c r="D567">
         <v>21.78</v>
       </c>
       <c r="E567">
         <v>21.78</v>
       </c>
-      <c r="G567" t="s" s="2">
+      <c r="G567" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H567" t="s">
         <v>16</v>
       </c>
       <c r="I567" t="s">
-        <v>2827</v>
+        <v>2831</v>
       </c>
       <c r="J567">
         <v>1</v>
       </c>
       <c r="K567" t="s">
         <v>18</v>
       </c>
       <c r="L567" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="s">
-        <v>2828</v>
+        <v>2832</v>
       </c>
       <c r="B568" t="s">
-        <v>2829</v>
+        <v>2833</v>
       </c>
       <c r="C568" t="s">
-        <v>2830</v>
+        <v>2834</v>
       </c>
       <c r="D568">
         <v>363.22</v>
       </c>
       <c r="E568">
         <v>363.22</v>
       </c>
-      <c r="G568" t="s" s="2">
+      <c r="G568" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H568" t="s">
         <v>16</v>
       </c>
       <c r="I568" t="s">
-        <v>2831</v>
+        <v>2835</v>
       </c>
       <c r="J568">
         <v>1</v>
       </c>
       <c r="K568" t="s">
         <v>18</v>
       </c>
       <c r="L568" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="s">
-        <v>2832</v>
+        <v>2836</v>
       </c>
       <c r="B569" t="s">
-        <v>2833</v>
+        <v>2837</v>
       </c>
       <c r="C569" t="s">
-        <v>2834</v>
+        <v>2838</v>
       </c>
       <c r="D569">
         <v>111.56</v>
       </c>
       <c r="E569">
         <v>111.56</v>
       </c>
-      <c r="F569" s="1">
-[...2 lines deleted...]
-      <c r="G569" t="s" s="2">
+      <c r="G569" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H569" t="s">
         <v>16</v>
       </c>
       <c r="I569" t="s">
-        <v>2835</v>
+        <v>2839</v>
       </c>
       <c r="J569">
         <v>1</v>
       </c>
       <c r="K569" t="s">
         <v>18</v>
       </c>
       <c r="L569" t="s">
-        <v>2836</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="s">
-        <v>2837</v>
+        <v>2841</v>
       </c>
       <c r="B570" t="s">
-        <v>2838</v>
+        <v>2842</v>
       </c>
       <c r="C570" t="s">
-        <v>2839</v>
+        <v>2843</v>
       </c>
       <c r="D570">
         <v>127.13</v>
       </c>
       <c r="E570">
         <v>127.13</v>
       </c>
-      <c r="F570" s="1">
-[...2 lines deleted...]
-      <c r="G570" t="s" s="2">
+      <c r="G570" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H570" t="s">
         <v>16</v>
       </c>
       <c r="I570" t="s">
-        <v>2840</v>
+        <v>2844</v>
       </c>
       <c r="J570">
         <v>1</v>
       </c>
       <c r="K570" t="s">
         <v>18</v>
       </c>
       <c r="L570" t="s">
-        <v>2841</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="s">
-        <v>2842</v>
+        <v>2846</v>
       </c>
       <c r="B571" t="s">
-        <v>2843</v>
+        <v>2847</v>
       </c>
       <c r="C571" t="s">
-        <v>2844</v>
+        <v>2848</v>
       </c>
       <c r="D571">
         <v>349.6</v>
       </c>
       <c r="E571">
         <v>349.6</v>
       </c>
-      <c r="F571" s="1">
-[...2 lines deleted...]
-      <c r="G571" t="s" s="2">
+      <c r="G571" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H571" t="s">
         <v>16</v>
       </c>
       <c r="I571" t="s">
-        <v>2845</v>
+        <v>2849</v>
       </c>
       <c r="J571">
         <v>1</v>
       </c>
       <c r="K571" t="s">
         <v>18</v>
       </c>
       <c r="L571" t="s">
-        <v>2846</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="s">
-        <v>2847</v>
+        <v>2851</v>
       </c>
       <c r="B572" t="s">
-        <v>2848</v>
+        <v>2852</v>
       </c>
       <c r="C572" t="s">
-        <v>2849</v>
+        <v>2853</v>
       </c>
       <c r="D572">
         <v>508.5</v>
       </c>
       <c r="E572">
         <v>508.5</v>
       </c>
-      <c r="F572" s="1">
-[...2 lines deleted...]
-      <c r="G572" t="s" s="2">
+      <c r="G572" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H572" t="s">
         <v>16</v>
       </c>
       <c r="I572" t="s">
-        <v>2850</v>
+        <v>2854</v>
       </c>
       <c r="J572">
         <v>1</v>
       </c>
       <c r="K572" t="s">
         <v>18</v>
       </c>
       <c r="L572" t="s">
-        <v>2851</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="s">
-        <v>2852</v>
+        <v>2856</v>
       </c>
       <c r="B573" t="s">
-        <v>2853</v>
+        <v>2857</v>
       </c>
       <c r="C573" t="s">
-        <v>2854</v>
+        <v>2858</v>
       </c>
       <c r="D573">
         <v>153.02</v>
       </c>
       <c r="E573">
         <v>153.02</v>
       </c>
-      <c r="G573" t="s" s="2">
+      <c r="G573" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H573" t="s">
         <v>16</v>
       </c>
       <c r="I573" t="s">
-        <v>2855</v>
+        <v>2859</v>
       </c>
       <c r="J573">
         <v>1</v>
       </c>
       <c r="K573" t="s">
         <v>18</v>
       </c>
       <c r="L573" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="s">
-        <v>2856</v>
+        <v>2860</v>
       </c>
       <c r="B574" t="s">
-        <v>2857</v>
+        <v>2861</v>
       </c>
       <c r="C574" t="s">
-        <v>2858</v>
+        <v>2862</v>
       </c>
       <c r="D574">
         <v>27.24</v>
       </c>
       <c r="E574">
         <v>27.24</v>
       </c>
-      <c r="G574" t="s" s="2">
+      <c r="G574" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H574" t="s">
         <v>16</v>
       </c>
       <c r="I574" t="s">
-        <v>2859</v>
+        <v>2863</v>
       </c>
       <c r="J574">
         <v>1</v>
       </c>
       <c r="K574" t="s">
         <v>18</v>
       </c>
       <c r="L574" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="s">
-        <v>2860</v>
+        <v>2864</v>
       </c>
       <c r="B575" t="s">
-        <v>2861</v>
+        <v>2865</v>
       </c>
       <c r="C575" t="s">
-        <v>2862</v>
+        <v>2866</v>
       </c>
       <c r="D575">
         <v>27.24</v>
       </c>
       <c r="E575">
         <v>27.24</v>
       </c>
-      <c r="G575" t="s" s="2">
+      <c r="G575" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H575" t="s">
         <v>16</v>
       </c>
       <c r="I575" t="s">
-        <v>2863</v>
+        <v>2867</v>
       </c>
       <c r="J575">
         <v>1</v>
       </c>
       <c r="K575" t="s">
         <v>18</v>
       </c>
       <c r="L575" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="s">
-        <v>2864</v>
+        <v>2868</v>
       </c>
       <c r="B576" t="s">
-        <v>2865</v>
+        <v>2869</v>
       </c>
       <c r="C576" t="s">
-        <v>2866</v>
+        <v>2870</v>
       </c>
       <c r="D576">
         <v>27.24</v>
       </c>
       <c r="E576">
         <v>27.24</v>
       </c>
-      <c r="G576" t="s" s="2">
+      <c r="G576" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H576" t="s">
         <v>16</v>
       </c>
       <c r="I576" t="s">
-        <v>2867</v>
+        <v>2871</v>
       </c>
       <c r="J576">
         <v>1</v>
       </c>
       <c r="K576" t="s">
         <v>18</v>
       </c>
       <c r="L576" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="s">
-        <v>2868</v>
+        <v>2872</v>
       </c>
       <c r="B577" t="s">
-        <v>2869</v>
+        <v>2873</v>
       </c>
       <c r="C577" t="s">
-        <v>2870</v>
+        <v>2874</v>
       </c>
       <c r="D577">
         <v>27.24</v>
       </c>
       <c r="E577">
         <v>27.24</v>
       </c>
-      <c r="G577" t="s" s="2">
+      <c r="G577" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H577" t="s">
         <v>16</v>
       </c>
       <c r="I577" t="s">
-        <v>2871</v>
+        <v>2875</v>
       </c>
       <c r="J577">
         <v>1</v>
       </c>
       <c r="K577" t="s">
         <v>18</v>
       </c>
       <c r="L577" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="s">
-        <v>2872</v>
+        <v>2876</v>
       </c>
       <c r="B578" t="s">
-        <v>2873</v>
+        <v>2877</v>
       </c>
       <c r="C578" t="s">
-        <v>2874</v>
+        <v>2878</v>
       </c>
       <c r="D578">
         <v>27.24</v>
       </c>
       <c r="E578">
         <v>27.24</v>
       </c>
-      <c r="G578" t="s" s="2">
+      <c r="G578" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H578" t="s">
         <v>16</v>
       </c>
       <c r="I578" t="s">
-        <v>2875</v>
+        <v>2879</v>
       </c>
       <c r="J578">
         <v>1</v>
       </c>
       <c r="K578" t="s">
         <v>18</v>
       </c>
       <c r="L578" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="s">
-        <v>2876</v>
+        <v>2880</v>
       </c>
       <c r="B579" t="s">
-        <v>2877</v>
+        <v>2881</v>
       </c>
       <c r="C579" t="s">
-        <v>2878</v>
+        <v>2882</v>
       </c>
       <c r="D579">
         <v>118.05</v>
       </c>
       <c r="E579">
         <v>118.05</v>
       </c>
-      <c r="F579" s="1">
-[...2 lines deleted...]
-      <c r="G579" t="s" s="2">
+      <c r="G579" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H579" t="s">
         <v>16</v>
       </c>
       <c r="I579" t="s">
-        <v>2879</v>
+        <v>2883</v>
       </c>
       <c r="J579">
         <v>1</v>
       </c>
       <c r="K579" t="s">
         <v>18</v>
       </c>
       <c r="L579" t="s">
-        <v>2880</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="s">
-        <v>2881</v>
+        <v>2885</v>
       </c>
       <c r="B580" t="s">
-        <v>2882</v>
+        <v>2886</v>
       </c>
       <c r="C580" t="s">
-        <v>2883</v>
+        <v>2887</v>
       </c>
       <c r="D580">
         <v>59.02</v>
       </c>
       <c r="E580">
         <v>59.02</v>
       </c>
-      <c r="F580" s="1">
-[...2 lines deleted...]
-      <c r="G580" t="s" s="2">
+      <c r="G580" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H580" t="s">
         <v>16</v>
       </c>
       <c r="I580" t="s">
-        <v>2884</v>
+        <v>2888</v>
       </c>
       <c r="J580">
         <v>1</v>
       </c>
       <c r="K580" t="s">
         <v>18</v>
       </c>
       <c r="L580" t="s">
-        <v>2885</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="s">
-        <v>2886</v>
+        <v>2890</v>
       </c>
       <c r="B581" t="s">
-        <v>2887</v>
+        <v>2891</v>
       </c>
       <c r="C581" t="s">
-        <v>2888</v>
+        <v>2892</v>
       </c>
       <c r="D581">
         <v>49.94</v>
       </c>
       <c r="E581">
         <v>49.94</v>
       </c>
-      <c r="F581" s="1">
-[...2 lines deleted...]
-      <c r="G581" t="s" s="2">
+      <c r="G581" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H581" t="s">
         <v>16</v>
       </c>
       <c r="I581" t="s">
-        <v>2889</v>
+        <v>2893</v>
       </c>
       <c r="J581">
         <v>1</v>
       </c>
       <c r="K581" t="s">
         <v>18</v>
       </c>
       <c r="L581" t="s">
-        <v>2890</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="s">
-        <v>2891</v>
+        <v>2895</v>
       </c>
       <c r="B582" t="s">
-        <v>2892</v>
+        <v>2896</v>
       </c>
       <c r="C582" t="s">
-        <v>2893</v>
+        <v>2897</v>
       </c>
       <c r="D582">
         <v>68.1</v>
       </c>
       <c r="E582">
         <v>68.1</v>
       </c>
-      <c r="F582" s="1">
-[...2 lines deleted...]
-      <c r="G582" t="s" s="2">
+      <c r="G582" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H582" t="s">
         <v>16</v>
       </c>
       <c r="I582" t="s">
-        <v>2894</v>
+        <v>2898</v>
       </c>
       <c r="J582">
         <v>5</v>
       </c>
       <c r="K582" t="s">
         <v>18</v>
       </c>
       <c r="L582" t="s">
-        <v>2895</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="s">
-        <v>2896</v>
+        <v>2900</v>
       </c>
       <c r="B583" t="s">
-        <v>2897</v>
+        <v>2901</v>
       </c>
       <c r="C583" t="s">
-        <v>2898</v>
+        <v>2902</v>
       </c>
       <c r="D583">
         <v>31.78</v>
       </c>
       <c r="E583">
         <v>31.78</v>
       </c>
-      <c r="F583" s="1">
-[...2 lines deleted...]
-      <c r="G583" t="s" s="2">
+      <c r="G583" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H583" t="s">
         <v>16</v>
       </c>
       <c r="I583" t="s">
-        <v>2899</v>
+        <v>2903</v>
       </c>
       <c r="J583">
         <v>5</v>
       </c>
       <c r="K583" t="s">
         <v>18</v>
       </c>
       <c r="L583" t="s">
-        <v>2900</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="s">
-        <v>2901</v>
+        <v>2905</v>
       </c>
       <c r="B584" t="s">
-        <v>2902</v>
+        <v>2906</v>
       </c>
       <c r="C584" t="s">
-        <v>2903</v>
+        <v>2907</v>
       </c>
       <c r="D584">
         <v>22.7</v>
       </c>
       <c r="E584">
         <v>22.7</v>
       </c>
-      <c r="F584" s="1">
-[...2 lines deleted...]
-      <c r="G584" t="s" s="2">
+      <c r="G584" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H584" t="s">
         <v>16</v>
       </c>
       <c r="I584" t="s">
-        <v>2904</v>
+        <v>2908</v>
       </c>
       <c r="J584">
         <v>5</v>
       </c>
       <c r="K584" t="s">
         <v>18</v>
       </c>
       <c r="L584" t="s">
-        <v>2905</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="s">
-        <v>2906</v>
+        <v>2910</v>
       </c>
       <c r="B585" t="s">
-        <v>2907</v>
+        <v>2911</v>
       </c>
       <c r="C585" t="s">
-        <v>2908</v>
+        <v>2912</v>
       </c>
       <c r="D585">
         <v>22.7</v>
       </c>
       <c r="E585">
         <v>22.7</v>
       </c>
-      <c r="F585" s="1">
-[...2 lines deleted...]
-      <c r="G585" t="s" s="2">
+      <c r="G585" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H585" t="s">
         <v>16</v>
       </c>
       <c r="I585" t="s">
-        <v>2909</v>
+        <v>2913</v>
       </c>
       <c r="J585">
         <v>5</v>
       </c>
       <c r="K585" t="s">
         <v>18</v>
       </c>
       <c r="L585" t="s">
-        <v>2910</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="s">
-        <v>2911</v>
+        <v>2915</v>
       </c>
       <c r="B586" t="s">
-        <v>2912</v>
+        <v>2916</v>
       </c>
       <c r="C586" t="s">
-        <v>2913</v>
+        <v>2917</v>
       </c>
       <c r="D586">
         <v>503.96</v>
       </c>
       <c r="E586">
         <v>503.96</v>
       </c>
-      <c r="F586" s="1">
-[...2 lines deleted...]
-      <c r="G586" t="s" s="2">
+      <c r="G586" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H586" t="s">
         <v>16</v>
       </c>
       <c r="I586" t="s">
-        <v>2914</v>
+        <v>2918</v>
       </c>
       <c r="J586">
         <v>1</v>
       </c>
       <c r="K586" t="s">
         <v>18</v>
       </c>
       <c r="L586" t="s">
-        <v>2915</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="s">
-        <v>2916</v>
+        <v>2920</v>
       </c>
       <c r="B587" t="s">
-        <v>2917</v>
+        <v>2921</v>
       </c>
       <c r="C587" t="s">
-        <v>2918</v>
+        <v>2922</v>
       </c>
       <c r="D587">
         <v>9.08</v>
       </c>
       <c r="E587">
         <v>9.08</v>
       </c>
-      <c r="F587" s="1">
-[...2 lines deleted...]
-      <c r="G587" t="s" s="2">
+      <c r="G587" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H587" t="s">
         <v>16</v>
       </c>
       <c r="I587" t="s">
-        <v>2919</v>
+        <v>2923</v>
       </c>
       <c r="J587">
         <v>5</v>
       </c>
       <c r="K587" t="s">
         <v>18</v>
       </c>
       <c r="L587" t="s">
-        <v>2920</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="s">
-        <v>2921</v>
+        <v>2925</v>
       </c>
       <c r="B588" t="s">
-        <v>2922</v>
+        <v>2926</v>
       </c>
       <c r="C588" t="s">
-        <v>2923</v>
+        <v>2927</v>
       </c>
       <c r="D588">
         <v>9.08</v>
       </c>
       <c r="E588">
         <v>9.08</v>
       </c>
-      <c r="F588" s="1">
-[...2 lines deleted...]
-      <c r="G588" t="s" s="2">
+      <c r="G588" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H588" t="s">
         <v>16</v>
       </c>
       <c r="I588" t="s">
-        <v>2924</v>
+        <v>2928</v>
       </c>
       <c r="J588">
         <v>5</v>
       </c>
       <c r="K588" t="s">
         <v>18</v>
       </c>
       <c r="L588" t="s">
-        <v>2925</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="s">
-        <v>2926</v>
+        <v>2930</v>
       </c>
       <c r="B589" t="s">
-        <v>2927</v>
+        <v>2931</v>
       </c>
       <c r="C589" t="s">
-        <v>2928</v>
+        <v>2932</v>
       </c>
       <c r="D589">
         <v>9.08</v>
       </c>
       <c r="E589">
         <v>9.08</v>
       </c>
-      <c r="F589" s="1">
-[...2 lines deleted...]
-      <c r="G589" t="s" s="2">
+      <c r="G589" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H589" t="s">
         <v>16</v>
       </c>
       <c r="I589" t="s">
-        <v>2929</v>
+        <v>2933</v>
       </c>
       <c r="J589">
         <v>5</v>
       </c>
       <c r="K589" t="s">
         <v>18</v>
       </c>
       <c r="L589" t="s">
-        <v>2930</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="s">
-        <v>2931</v>
+        <v>2935</v>
       </c>
       <c r="B590" t="s">
-        <v>2932</v>
+        <v>2936</v>
       </c>
       <c r="C590" t="s">
-        <v>2933</v>
+        <v>2937</v>
       </c>
       <c r="D590">
         <v>9.08</v>
       </c>
       <c r="E590">
         <v>9.08</v>
       </c>
-      <c r="F590" s="1">
-[...2 lines deleted...]
-      <c r="G590" t="s" s="2">
+      <c r="G590" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H590" t="s">
         <v>16</v>
       </c>
       <c r="I590" t="s">
-        <v>2934</v>
+        <v>2938</v>
       </c>
       <c r="J590">
         <v>5</v>
       </c>
       <c r="K590" t="s">
         <v>18</v>
       </c>
       <c r="L590" t="s">
-        <v>2935</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="s">
-        <v>2936</v>
+        <v>2940</v>
       </c>
       <c r="B591" t="s">
-        <v>2937</v>
+        <v>2941</v>
       </c>
       <c r="C591" t="s">
-        <v>2938</v>
+        <v>2942</v>
       </c>
       <c r="D591">
         <v>9.08</v>
       </c>
       <c r="E591">
         <v>9.08</v>
       </c>
-      <c r="F591" s="1">
-[...2 lines deleted...]
-      <c r="G591" t="s" s="2">
+      <c r="G591" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H591" t="s">
         <v>16</v>
       </c>
       <c r="I591" t="s">
-        <v>2939</v>
+        <v>2943</v>
       </c>
       <c r="J591">
         <v>5</v>
       </c>
       <c r="K591" t="s">
         <v>18</v>
       </c>
       <c r="L591" t="s">
-        <v>2940</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="s">
-        <v>2941</v>
+        <v>2945</v>
       </c>
       <c r="B592" t="s">
-        <v>2942</v>
+        <v>2946</v>
       </c>
       <c r="C592" t="s">
-        <v>2943</v>
+        <v>2947</v>
       </c>
       <c r="D592">
         <v>340.52</v>
       </c>
       <c r="E592">
         <v>340.52</v>
       </c>
-      <c r="F592" s="1">
-[...2 lines deleted...]
-      <c r="G592" t="s" s="2">
+      <c r="G592" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H592" t="s">
         <v>16</v>
       </c>
       <c r="I592" t="s">
-        <v>2944</v>
+        <v>2948</v>
       </c>
       <c r="J592">
         <v>1</v>
       </c>
       <c r="K592" t="s">
         <v>18</v>
       </c>
       <c r="L592" t="s">
-        <v>244</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="s">
-        <v>2945</v>
+        <v>2950</v>
       </c>
       <c r="B593" t="s">
-        <v>2946</v>
+        <v>2951</v>
       </c>
       <c r="C593" t="s">
-        <v>2947</v>
+        <v>2952</v>
       </c>
       <c r="D593">
         <v>8453.8799</v>
       </c>
       <c r="E593">
-        <v>8453.88</v>
-[...4 lines deleted...]
-      <c r="G593" t="s" s="2">
+        <v>8453.8799</v>
+      </c>
+      <c r="G593" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H593" t="s">
         <v>16</v>
       </c>
       <c r="I593" t="s">
-        <v>2948</v>
+        <v>2953</v>
       </c>
       <c r="J593">
         <v>1</v>
       </c>
       <c r="K593" t="s">
         <v>18</v>
       </c>
       <c r="L593" t="s">
-        <v>2949</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="s">
-        <v>2950</v>
+        <v>2955</v>
       </c>
       <c r="B594" t="s">
-        <v>2951</v>
+        <v>2956</v>
       </c>
       <c r="C594" t="s">
-        <v>2952</v>
+        <v>2957</v>
       </c>
       <c r="D594">
         <v>939.62</v>
       </c>
       <c r="E594">
         <v>939.62</v>
       </c>
-      <c r="F594" s="1">
-[...2 lines deleted...]
-      <c r="G594" t="s" s="2">
+      <c r="G594" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H594" t="s">
         <v>16</v>
       </c>
       <c r="I594" t="s">
-        <v>2953</v>
+        <v>2958</v>
       </c>
       <c r="J594">
         <v>1</v>
       </c>
       <c r="K594" t="s">
         <v>18</v>
       </c>
       <c r="L594" t="s">
-        <v>2954</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="s">
-        <v>2955</v>
+        <v>2960</v>
       </c>
       <c r="B595" t="s">
-        <v>2956</v>
+        <v>2961</v>
       </c>
       <c r="C595" t="s">
-        <v>2957</v>
+        <v>2962</v>
       </c>
       <c r="D595">
         <v>617.47</v>
       </c>
       <c r="E595">
         <v>617.47</v>
       </c>
-      <c r="F595" s="1">
-[...2 lines deleted...]
-      <c r="G595" t="s" s="2">
+      <c r="G595" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H595" t="s">
         <v>16</v>
       </c>
       <c r="I595" t="s">
-        <v>2958</v>
+        <v>2963</v>
       </c>
       <c r="J595">
         <v>1</v>
       </c>
       <c r="K595" t="s">
         <v>18</v>
       </c>
       <c r="L595" t="s">
-        <v>2959</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="s">
-        <v>2960</v>
+        <v>2965</v>
       </c>
       <c r="B596" t="s">
-        <v>2961</v>
+        <v>2966</v>
       </c>
       <c r="C596" t="s">
-        <v>2962</v>
+        <v>2967</v>
       </c>
       <c r="D596">
         <v>68.1</v>
       </c>
       <c r="E596">
         <v>68.1</v>
       </c>
-      <c r="G596" t="s" s="2">
+      <c r="G596" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H596" t="s">
         <v>16</v>
       </c>
       <c r="I596" t="s">
-        <v>2963</v>
+        <v>2968</v>
       </c>
       <c r="J596">
         <v>1</v>
       </c>
       <c r="K596" t="s">
         <v>18</v>
       </c>
       <c r="L596" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="s">
-        <v>2964</v>
+        <v>2969</v>
       </c>
       <c r="B597" t="s">
-        <v>2965</v>
+        <v>2970</v>
       </c>
       <c r="C597" t="s">
-        <v>2966</v>
+        <v>2971</v>
       </c>
       <c r="D597">
         <v>645.4</v>
       </c>
       <c r="E597">
         <v>645.4</v>
       </c>
-      <c r="F597" s="1">
-[...2 lines deleted...]
-      <c r="G597" t="s" s="2">
+      <c r="G597" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H597" t="s">
         <v>16</v>
       </c>
       <c r="I597" t="s">
-        <v>2967</v>
+        <v>2972</v>
       </c>
       <c r="J597">
         <v>1</v>
       </c>
       <c r="K597" t="s">
         <v>18</v>
       </c>
       <c r="L597" t="s">
-        <v>2968</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="s">
-        <v>2969</v>
+        <v>2974</v>
       </c>
       <c r="B598" t="s">
-        <v>2970</v>
+        <v>2975</v>
       </c>
       <c r="C598" t="s">
-        <v>2971</v>
+        <v>2976</v>
       </c>
       <c r="D598">
         <v>616.12</v>
       </c>
       <c r="E598">
         <v>616.12</v>
       </c>
-      <c r="F598" s="1">
-[...2 lines deleted...]
-      <c r="G598" t="s" s="2">
+      <c r="G598" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H598" t="s">
         <v>16</v>
       </c>
       <c r="I598" t="s">
-        <v>2972</v>
+        <v>2977</v>
       </c>
       <c r="J598">
         <v>1</v>
       </c>
       <c r="K598" t="s">
         <v>18</v>
       </c>
       <c r="L598" t="s">
-        <v>2973</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="s">
-        <v>2974</v>
+        <v>2979</v>
       </c>
       <c r="B599" t="s">
-        <v>2975</v>
+        <v>2980</v>
       </c>
       <c r="C599" t="s">
-        <v>2976</v>
+        <v>2981</v>
       </c>
       <c r="D599">
         <v>533.93</v>
       </c>
       <c r="E599">
         <v>533.93</v>
       </c>
-      <c r="F599" s="1">
-[...2 lines deleted...]
-      <c r="G599" t="s" s="2">
+      <c r="G599" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H599" t="s">
         <v>16</v>
       </c>
       <c r="I599" t="s">
-        <v>2977</v>
+        <v>2982</v>
       </c>
       <c r="J599">
         <v>1</v>
       </c>
       <c r="K599" t="s">
         <v>18</v>
       </c>
       <c r="L599" t="s">
-        <v>2978</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="s">
-        <v>2979</v>
+        <v>2984</v>
       </c>
       <c r="B600" t="s">
-        <v>2980</v>
+        <v>2985</v>
       </c>
       <c r="C600" t="s">
-        <v>2981</v>
+        <v>2986</v>
       </c>
       <c r="D600">
         <v>533.93</v>
       </c>
       <c r="E600">
         <v>533.93</v>
       </c>
-      <c r="F600" s="1">
-[...2 lines deleted...]
-      <c r="G600" t="s" s="2">
+      <c r="G600" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H600" t="s">
         <v>16</v>
       </c>
       <c r="I600" t="s">
-        <v>2982</v>
+        <v>2987</v>
       </c>
       <c r="J600">
         <v>1</v>
       </c>
       <c r="K600" t="s">
         <v>18</v>
       </c>
       <c r="L600" t="s">
-        <v>2983</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="s">
-        <v>2984</v>
+        <v>2989</v>
       </c>
       <c r="B601" t="s">
-        <v>2985</v>
+        <v>2990</v>
       </c>
       <c r="C601" t="s">
-        <v>2986</v>
+        <v>2991</v>
       </c>
       <c r="D601">
         <v>880.9</v>
       </c>
       <c r="E601">
         <v>880.9</v>
       </c>
-      <c r="F601" s="1">
-[...2 lines deleted...]
-      <c r="G601" t="s" s="2">
+      <c r="G601" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H601" t="s">
         <v>16</v>
       </c>
       <c r="I601" t="s">
-        <v>2987</v>
+        <v>2992</v>
       </c>
       <c r="J601">
         <v>1</v>
       </c>
       <c r="K601" t="s">
         <v>18</v>
       </c>
       <c r="L601" t="s">
-        <v>2988</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="s">
-        <v>2989</v>
+        <v>2994</v>
       </c>
       <c r="B602" t="s">
-        <v>2990</v>
+        <v>2995</v>
       </c>
       <c r="C602" t="s">
-        <v>2991</v>
+        <v>2996</v>
       </c>
       <c r="D602">
         <v>880.9</v>
       </c>
       <c r="E602">
         <v>880.9</v>
       </c>
-      <c r="F602" s="1">
-[...2 lines deleted...]
-      <c r="G602" t="s" s="2">
+      <c r="G602" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H602" t="s">
         <v>16</v>
       </c>
       <c r="I602" t="s">
-        <v>2992</v>
+        <v>2997</v>
       </c>
       <c r="J602">
         <v>1</v>
       </c>
       <c r="K602" t="s">
         <v>18</v>
       </c>
       <c r="L602" t="s">
-        <v>2993</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="s">
-        <v>2994</v>
+        <v>2999</v>
       </c>
       <c r="B603" t="s">
-        <v>2995</v>
+        <v>3000</v>
       </c>
       <c r="C603" t="s">
-        <v>2996</v>
+        <v>3001</v>
       </c>
       <c r="D603">
         <v>504.36</v>
       </c>
       <c r="E603">
         <v>504.36</v>
       </c>
-      <c r="F603" s="1">
-[...2 lines deleted...]
-      <c r="G603" t="s" s="2">
+      <c r="G603" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H603" t="s">
         <v>16</v>
       </c>
       <c r="I603" t="s">
-        <v>2997</v>
+        <v>3002</v>
       </c>
       <c r="J603">
         <v>1</v>
       </c>
       <c r="K603" t="s">
         <v>18</v>
       </c>
       <c r="L603" t="s">
-        <v>2998</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s">
-        <v>2999</v>
+        <v>3004</v>
       </c>
       <c r="B604" t="s">
-        <v>3000</v>
+        <v>3005</v>
       </c>
       <c r="C604" t="s">
-        <v>3001</v>
+        <v>3006</v>
       </c>
       <c r="D604">
         <v>1151.5</v>
       </c>
       <c r="E604">
         <v>1151.5</v>
       </c>
-      <c r="F604" s="1">
-[...2 lines deleted...]
-      <c r="G604" t="s" s="2">
+      <c r="G604" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H604" t="s">
         <v>16</v>
       </c>
       <c r="I604" t="s">
-        <v>3002</v>
+        <v>3007</v>
       </c>
       <c r="J604">
         <v>1</v>
       </c>
       <c r="K604" t="s">
         <v>18</v>
       </c>
       <c r="L604" t="s">
-        <v>3003</v>
+        <v>3008</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>