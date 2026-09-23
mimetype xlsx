--- v4 (2026-08-09)
+++ v5 (2026-09-23)
@@ -1109,51 +1109,51 @@
   <si>
     <t>0091511500301</t>
   </si>
   <si>
     <t>P01-03-026-V01-P01</t>
   </si>
   <si>
     <t>A185203320HB20</t>
   </si>
   <si>
     <t>HB-20</t>
   </si>
   <si>
     <t>Olfa-HB-20-Pack de 20 cuchillas troceables 25 mm plateadas</t>
   </si>
   <si>
     <t>0091511500318</t>
   </si>
   <si>
     <t>A185203330HBB5B</t>
   </si>
   <si>
     <t>HBB-5B</t>
   </si>
   <si>
-    <t>Olfa-HBB-5B-Pack de 5 cuchillas troceables 25 mm negras</t>
+    <t>Olfa-HBB-5B-Pack de 5 cuchillas troceables 25 mm Excel Black</t>
   </si>
   <si>
     <t>0091511501261</t>
   </si>
   <si>
     <t>P01-03-026-V01-P03</t>
   </si>
   <si>
     <t>A185204100LB6B</t>
   </si>
   <si>
     <t>LB-6B</t>
   </si>
   <si>
     <t>Olfa-LB-6B-Pack de 6 cuchillas troceables 18 mm plateadas</t>
   </si>
   <si>
     <t>0091511500400</t>
   </si>
   <si>
     <t>P01-03-027-V01-P04</t>
   </si>
   <si>
     <t>A185204010LB10</t>
   </si>