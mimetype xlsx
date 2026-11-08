--- v5 (2026-09-23)
+++ v6 (2026-11-08)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="853" uniqueCount="853">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="850" uniqueCount="850">
   <si>
     <t>Cod. Largo</t>
   </si>
   <si>
     <t>Referencia</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Precio Nuevo</t>
   </si>
   <si>
     <t>Fecha Precio Nuevo</t>
   </si>
   <si>
     <t>Variación Precio</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
@@ -1355,51 +1355,51 @@
   <si>
     <t>AB-50</t>
   </si>
   <si>
     <t>Olfa-AB-50-Pack de 50 cuchillas troceables 9 mm plateadas</t>
   </si>
   <si>
     <t>0091511500332</t>
   </si>
   <si>
     <t>P01-03-029-V02-P03</t>
   </si>
   <si>
     <t>A185203590AB50B</t>
   </si>
   <si>
     <t>AB-50B</t>
   </si>
   <si>
     <t>Olfa-AB-50B-Pack de 50 cuchillas troceables 9 mm plateadas en blister</t>
   </si>
   <si>
     <t>0091511500110</t>
   </si>
   <si>
-    <t>P01-03-030-V02-P04</t>
+    <t>P01-03-029-V02-P04</t>
   </si>
   <si>
     <t>A185203650ABB10B</t>
   </si>
   <si>
     <t>ABB-10B</t>
   </si>
   <si>
     <t>Olfa-ABB-10B-Pack de 10 cuchillas troceables 9 mm negras</t>
   </si>
   <si>
     <t>0091511501117</t>
   </si>
   <si>
     <t>P01-03-029-V02-P05</t>
   </si>
   <si>
     <t>A185203660ABB50</t>
   </si>
   <si>
     <t>ABB-50</t>
   </si>
   <si>
     <t>Olfa-ABB-50-Pack de 50 cuchillas troceables 9 mm negras</t>
   </si>
@@ -1700,152 +1700,158 @@
   <si>
     <t>RB60-1</t>
   </si>
   <si>
     <t>Olfa-RB60-1-Cuchilla Circular 60mm Color Plateado - Espesor 0,3 mm</t>
   </si>
   <si>
     <t>0091511500622</t>
   </si>
   <si>
     <t>P01-03-034-V04-P01</t>
   </si>
   <si>
     <t>A185203950TCB1</t>
   </si>
   <si>
     <t>TCB-1</t>
   </si>
   <si>
     <t>Olfa-TCB-1-Pack de 3 cuchillas semicirculares 39x18,5x0,3 mm plateadas</t>
   </si>
   <si>
     <t>0091511500127</t>
   </si>
   <si>
+    <t>P01-03-035-V01-P01</t>
+  </si>
+  <si>
+    <t>A185204310PRB182</t>
+  </si>
+  <si>
+    <t>PRB18-2</t>
+  </si>
+  <si>
+    <t>Olfa-PRB18-2-Pack de 2 cuchillas circulares perforadora 18x0,3 mm plateadas</t>
+  </si>
+  <si>
+    <t>0091511501100</t>
+  </si>
+  <si>
+    <t>P01-03-035-V02-P01</t>
+  </si>
+  <si>
+    <t>A185203890PB450</t>
+  </si>
+  <si>
+    <t>PB-450</t>
+  </si>
+  <si>
+    <t>Olfa-PB-450-Pack de 5 cuchillas para plástico 8x0,55 mm plateadas</t>
+  </si>
+  <si>
+    <t>0091511500233</t>
+  </si>
+  <si>
+    <t>P01-03-035-V03-P01</t>
+  </si>
+  <si>
+    <t>A185204370PB800</t>
+  </si>
+  <si>
+    <t>PB-800</t>
+  </si>
+  <si>
+    <t>Olfa-PB-800-Pack de 3 cuchillas para plástico 13x0,6 mm plateadas</t>
+  </si>
+  <si>
+    <t>0091511500240</t>
+  </si>
+  <si>
+    <t>P01-03-035-V04-P01</t>
+  </si>
+  <si>
+    <t>A185204400BS10B</t>
+  </si>
+  <si>
+    <t>BS-10B</t>
+  </si>
+  <si>
+    <t>Olfa-BS-10B-Pack de 10 cuchillas para rascadores 100x18x0,3 mm plateadas</t>
+  </si>
+  <si>
+    <t>0091511501162</t>
+  </si>
+  <si>
+    <t>P01-03-036-V02-P01</t>
+  </si>
+  <si>
+    <t>A185204390BS086B</t>
+  </si>
+  <si>
+    <t>BS08-6B</t>
+  </si>
+  <si>
+    <t>Olfa-BS08-6B-Pack de 6 cuchillas para rascadores 100x18x0,8 mm plateadas</t>
+  </si>
+  <si>
+    <t>0091511230031</t>
+  </si>
+  <si>
+    <t>P01-03-036-V02-P02</t>
+  </si>
+  <si>
+    <t>A185204430BSF6B</t>
+  </si>
+  <si>
+    <t>BSF-6B</t>
+  </si>
+  <si>
+    <t>Olfa-BSF-6B-Pack de 6 cuchillas flexibles para rascadores 100x45x0,3 mm plateadas</t>
+  </si>
+  <si>
+    <t>0091511501315</t>
+  </si>
+  <si>
+    <t>P01-03-036-V03-P01</t>
+  </si>
+  <si>
+    <t>A185203290COB1</t>
+  </si>
+  <si>
+    <t>COB-1</t>
+  </si>
+  <si>
+    <t>Olfa-COB-1-Pack de 15 cuchillas para cúter compás 5x24,5x0,5 mm plateadas</t>
+  </si>
+  <si>
+    <t>0091511500141</t>
+  </si>
+  <si>
     <t>P01-03-036-V01-P01</t>
   </si>
   <si>
-    <t>A185204310PRB182</t>
-[...97 lines deleted...]
-  <si>
     <t>A185103062CS5</t>
   </si>
   <si>
     <t>CS-5</t>
   </si>
   <si>
     <t>Olfa-CS-5-Cúter con cuchilla troceable de 12,5mm + sierra de punta afilada en un solo mango</t>
   </si>
   <si>
     <t>0091511220025</t>
   </si>
   <si>
     <t>P01-03-008-V03-P01</t>
   </si>
   <si>
     <t>A185203335SWB51B</t>
   </si>
   <si>
     <t>SWB-5/1B</t>
   </si>
   <si>
     <t>Olfa-SWB-5/1B-Cuchilla tipo sierra de 8 mm plateada</t>
   </si>
   <si>
     <t>0091511230024</t>
@@ -2115,65 +2121,50 @@
     <t>RTY-ST/QR</t>
   </si>
   <si>
     <t>Olfa-RTY-ST/QR-Kit iniciación Patchwork RTY-2/G + RM-IC-C</t>
   </si>
   <si>
     <t>0091511300796</t>
   </si>
   <si>
     <t>P01-03-015-V01-P01</t>
   </si>
   <si>
     <t>A1851017662L7</t>
   </si>
   <si>
     <t>L-7</t>
   </si>
   <si>
     <t>Olfa-L-7-Cutter con bloqueo manual y cuchilla Excel Black de 18 mm</t>
   </si>
   <si>
     <t>0091511220308</t>
   </si>
   <si>
     <t>P01-03-005-V01-P01</t>
-  </si>
-[...13 lines deleted...]
-    <t>P01-03-022-V04-P01</t>
   </si>
   <si>
     <t>A185101967XMT1</t>
   </si>
   <si>
     <t>XMT-1</t>
   </si>
   <si>
     <t>Olfa-XMT-1-Cúter de bloqueo automático con hoja de 12,5 mm</t>
   </si>
   <si>
     <t>0091511220681</t>
   </si>
   <si>
     <t>P01-03-009-V02-P01</t>
   </si>
   <si>
     <t>A185101949SK1510</t>
   </si>
   <si>
     <t>SK-15/10</t>
   </si>
   <si>
     <t>Olfa-SK-15/10-Pack de 10 cutters de seguridad desechables</t>
   </si>
@@ -2616,51 +2607,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N170"/>
+  <dimension ref="A1:N169"/>
   <cols>
     <col min="1" max="1" width="21"/>
     <col min="2" max="2" width="16"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="10"/>
     <col min="5" max="5" width="13"/>
     <col min="6" max="6" width="19"/>
     <col min="7" max="7" width="17"/>
     <col min="8" max="8" width="6"/>
     <col min="9" max="9" width="14"/>
     <col min="10" max="10" width="13"/>
     <col min="11" max="11" width="6"/>
     <col min="12" max="12" width="20"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -6657,1972 +6648,1937 @@
       <c r="C115" t="s">
         <v>581</v>
       </c>
       <c r="D115">
         <v>10.06</v>
       </c>
       <c r="E115">
         <v>10.06</v>
       </c>
       <c r="G115" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
       <c r="I115" t="s">
         <v>582</v>
       </c>
       <c r="J115">
         <v>6</v>
       </c>
       <c r="K115" t="s">
         <v>18</v>
       </c>
       <c r="L115" t="s">
-        <v>568</v>
+        <v>583</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B116" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C116" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D116">
         <v>9.48</v>
       </c>
       <c r="E116">
         <v>9.48</v>
       </c>
       <c r="G116" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
       <c r="I116" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="J116">
         <v>6</v>
       </c>
       <c r="K116" t="s">
         <v>18</v>
       </c>
       <c r="L116" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B117" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C117" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D117">
         <v>11.91</v>
       </c>
       <c r="E117">
         <v>11.91</v>
       </c>
       <c r="G117" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
       <c r="I117" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="J117">
         <v>6</v>
       </c>
       <c r="K117" t="s">
         <v>18</v>
       </c>
       <c r="L117" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B118" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C118" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D118">
         <v>4.22</v>
       </c>
       <c r="E118">
         <v>4.22</v>
       </c>
       <c r="G118" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
       <c r="I118" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="J118">
         <v>6</v>
       </c>
       <c r="K118" t="s">
         <v>18</v>
       </c>
       <c r="L118" t="s">
-        <v>563</v>
+        <v>598</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B119" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C119" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D119">
         <v>34.31</v>
       </c>
       <c r="E119">
         <v>34.31</v>
       </c>
       <c r="G119" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
       <c r="I119" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="J119">
         <v>6</v>
       </c>
       <c r="K119" t="s">
         <v>18</v>
       </c>
       <c r="L119" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B120" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C120" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="D120">
         <v>15.97</v>
       </c>
       <c r="E120">
         <v>15.97</v>
       </c>
       <c r="G120" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
       <c r="I120" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="J120">
         <v>10</v>
       </c>
       <c r="K120" t="s">
         <v>18</v>
       </c>
       <c r="L120" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B121" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C121" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="D121">
         <v>45.94</v>
       </c>
       <c r="E121">
         <v>45.94</v>
       </c>
       <c r="G121" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
       <c r="I121" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="J121">
         <v>5</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B122" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C122" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D122">
         <v>48.21</v>
       </c>
       <c r="E122">
         <v>48.21</v>
       </c>
       <c r="G122" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
       <c r="I122" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="J122">
         <v>5</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B123" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C123" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="D123">
         <v>64.24</v>
       </c>
       <c r="E123">
         <v>64.24</v>
       </c>
       <c r="G123" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
       <c r="I123" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="J123">
         <v>5</v>
       </c>
       <c r="K123" t="s">
         <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B124" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C124" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="D124">
         <v>6.71</v>
       </c>
       <c r="E124">
         <v>6.71</v>
       </c>
       <c r="G124" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
       <c r="I124" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="J124">
         <v>6</v>
       </c>
       <c r="K124" t="s">
         <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B125" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C125" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D125">
         <v>6.78</v>
       </c>
       <c r="E125">
         <v>6.78</v>
       </c>
       <c r="G125" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
       <c r="I125" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="J125">
         <v>6</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B126" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C126" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="D126">
         <v>25.23</v>
       </c>
       <c r="E126">
         <v>25.23</v>
       </c>
       <c r="G126" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
       <c r="I126" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="J126">
         <v>6</v>
       </c>
       <c r="K126" t="s">
         <v>18</v>
       </c>
       <c r="L126" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B127" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C127" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="D127">
         <v>70.09</v>
       </c>
       <c r="E127">
         <v>70.09</v>
       </c>
       <c r="G127" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
       <c r="I127" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="J127">
         <v>6</v>
       </c>
       <c r="K127" t="s">
         <v>18</v>
       </c>
       <c r="L127" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="B128" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C128" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D128">
         <v>46.87</v>
       </c>
       <c r="E128">
         <v>46.87</v>
       </c>
       <c r="G128" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
       <c r="I128" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="J128">
         <v>6</v>
       </c>
       <c r="K128" t="s">
         <v>18</v>
       </c>
       <c r="L128" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B129" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C129" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D129">
         <v>27.29</v>
       </c>
       <c r="E129">
         <v>27.29</v>
       </c>
       <c r="G129" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
       <c r="I129" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="J129">
         <v>6</v>
       </c>
       <c r="K129" t="s">
         <v>18</v>
       </c>
       <c r="L129" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B130" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C130" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="D130">
         <v>20.09</v>
       </c>
       <c r="E130">
         <v>20.09</v>
       </c>
       <c r="G130" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
       <c r="I130" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="J130">
         <v>6</v>
       </c>
       <c r="K130" t="s">
         <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B131" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C131" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="D131">
         <v>17.85</v>
       </c>
       <c r="E131">
         <v>17.85</v>
       </c>
       <c r="G131" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
       <c r="I131" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="J131">
         <v>24</v>
       </c>
       <c r="K131" t="s">
         <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B132" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C132" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="D132">
         <v>10.51</v>
       </c>
       <c r="E132">
         <v>10.51</v>
       </c>
       <c r="G132" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
       <c r="I132" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="J132">
         <v>6</v>
       </c>
       <c r="K132" t="s">
         <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B133" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C133" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="D133">
         <v>35.81</v>
       </c>
       <c r="E133">
         <v>35.81</v>
       </c>
       <c r="G133" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
       <c r="I133" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="J133">
         <v>6</v>
       </c>
       <c r="K133" t="s">
         <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="B134" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C134" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D134">
         <v>34.04</v>
       </c>
       <c r="E134">
         <v>34.04</v>
       </c>
       <c r="G134" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
       <c r="I134" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="J134">
         <v>6</v>
       </c>
       <c r="K134" t="s">
         <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B135" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C135" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D135">
         <v>8.4</v>
       </c>
       <c r="E135">
         <v>8.4</v>
       </c>
       <c r="G135" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
       <c r="I135" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="J135">
         <v>6</v>
       </c>
       <c r="K135" t="s">
         <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B136" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="C136" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D136">
         <v>15.49</v>
       </c>
       <c r="E136">
         <v>15.49</v>
       </c>
       <c r="G136" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
       <c r="I136" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="J136">
         <v>6</v>
       </c>
       <c r="K136" t="s">
         <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B137" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="C137" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D137">
         <v>4.52</v>
       </c>
       <c r="E137">
         <v>4.52</v>
       </c>
       <c r="G137" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
       <c r="I137" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="J137">
         <v>6</v>
       </c>
       <c r="K137" t="s">
         <v>18</v>
       </c>
       <c r="L137" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B138" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="C138" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="D138">
         <v>47.32</v>
       </c>
       <c r="E138">
         <v>47.32</v>
       </c>
       <c r="G138" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
       <c r="I138" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="J138">
         <v>5</v>
       </c>
       <c r="K138" t="s">
         <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B139" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C139" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="D139">
         <v>11.79</v>
       </c>
       <c r="E139">
         <v>11.79</v>
       </c>
       <c r="G139" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
       <c r="I139" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="J139">
         <v>6</v>
       </c>
       <c r="K139" t="s">
         <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="B140" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C140" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="D140">
-        <v>3.1</v>
+        <v>10.73</v>
       </c>
       <c r="E140">
-        <v>3.1</v>
+        <v>10.73</v>
       </c>
       <c r="G140" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
       <c r="I140" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="J140">
         <v>6</v>
       </c>
       <c r="K140" t="s">
         <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B141" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C141" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D141">
-        <v>10.73</v>
+        <v>36.53</v>
       </c>
       <c r="E141">
-        <v>10.73</v>
+        <v>36.53</v>
       </c>
       <c r="G141" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
       <c r="I141" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="J141">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K141" t="s">
         <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B142" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C142" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="D142">
-        <v>36.53</v>
+        <v>4.21</v>
       </c>
       <c r="E142">
-        <v>36.53</v>
+        <v>4.21</v>
       </c>
       <c r="G142" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
       <c r="I142" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="J142">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="K142" t="s">
         <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="B143" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C143" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="D143">
-        <v>4.21</v>
+        <v>18.98</v>
       </c>
       <c r="E143">
-        <v>4.21</v>
+        <v>18.98</v>
       </c>
       <c r="G143" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
       <c r="I143" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="J143">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="K143" t="s">
         <v>18</v>
       </c>
       <c r="L143" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B144" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C144" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="D144">
-        <v>18.98</v>
+        <v>19.99</v>
       </c>
       <c r="E144">
-        <v>18.98</v>
+        <v>19.99</v>
       </c>
       <c r="G144" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
       <c r="I144" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="J144">
         <v>6</v>
       </c>
       <c r="K144" t="s">
         <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B145" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C145" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="D145">
-        <v>19.99</v>
+        <v>16.75</v>
       </c>
       <c r="E145">
-        <v>19.99</v>
+        <v>16.75</v>
       </c>
       <c r="G145" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
       <c r="I145" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="J145">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="K145" t="s">
         <v>18</v>
       </c>
       <c r="L145" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B146" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="C146" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="D146">
-        <v>16.75</v>
+        <v>148.32</v>
       </c>
       <c r="E146">
-        <v>16.75</v>
+        <v>148.32</v>
       </c>
       <c r="G146" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
       <c r="I146" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="J146">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="K146" t="s">
         <v>18</v>
       </c>
       <c r="L146" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B147" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C147" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D147">
-        <v>148.32</v>
+        <v>81.07</v>
       </c>
       <c r="E147">
-        <v>148.32</v>
+        <v>81.07</v>
       </c>
       <c r="G147" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
       <c r="I147" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="J147">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K147" t="s">
         <v>18</v>
       </c>
       <c r="L147" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B148" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="C148" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="D148">
-        <v>81.07</v>
+        <v>40.94</v>
       </c>
       <c r="E148">
-        <v>81.07</v>
+        <v>40.94</v>
       </c>
       <c r="G148" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
       <c r="I148" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="J148">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K148" t="s">
         <v>18</v>
       </c>
       <c r="L148" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B149" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C149" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="D149">
-        <v>40.94</v>
+        <v>51.16</v>
       </c>
       <c r="E149">
-        <v>40.94</v>
+        <v>51.16</v>
       </c>
       <c r="G149" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
       <c r="I149" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="J149">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K149" t="s">
         <v>18</v>
       </c>
       <c r="L149" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="B150" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C150" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D150">
-        <v>51.16</v>
+        <v>24.59</v>
       </c>
       <c r="E150">
-        <v>51.16</v>
+        <v>24.59</v>
       </c>
       <c r="G150" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
       <c r="I150" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="J150">
         <v>5</v>
       </c>
       <c r="K150" t="s">
         <v>18</v>
       </c>
       <c r="L150" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="B151" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="C151" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="D151">
-        <v>24.59</v>
+        <v>85.35</v>
       </c>
       <c r="E151">
-        <v>24.59</v>
+        <v>85.35</v>
       </c>
       <c r="G151" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
       <c r="I151" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="J151">
         <v>5</v>
       </c>
       <c r="K151" t="s">
         <v>18</v>
       </c>
       <c r="L151" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B152" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C152" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D152">
-        <v>85.35</v>
+        <v>38.8</v>
       </c>
       <c r="E152">
-        <v>85.35</v>
+        <v>38.8</v>
       </c>
       <c r="G152" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
       <c r="I152" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="J152">
         <v>5</v>
       </c>
       <c r="K152" t="s">
         <v>18</v>
       </c>
       <c r="L152" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="B153" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="C153" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="D153">
-        <v>38.8</v>
+        <v>23.12</v>
       </c>
       <c r="E153">
-        <v>38.8</v>
+        <v>23.12</v>
       </c>
       <c r="G153" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
       <c r="I153" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="J153">
         <v>5</v>
       </c>
       <c r="K153" t="s">
         <v>18</v>
       </c>
       <c r="L153" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B154" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="C154" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="D154">
-        <v>23.12</v>
+        <v>30.41</v>
       </c>
       <c r="E154">
-        <v>23.12</v>
+        <v>30.41</v>
       </c>
       <c r="G154" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
       <c r="I154" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="J154">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K154" t="s">
         <v>18</v>
       </c>
       <c r="L154" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="B155" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="C155" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="D155">
-        <v>30.41</v>
+        <v>27.34</v>
       </c>
       <c r="E155">
-        <v>30.41</v>
+        <v>27.34</v>
       </c>
       <c r="G155" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
       <c r="I155" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="J155">
         <v>6</v>
       </c>
       <c r="K155" t="s">
         <v>18</v>
       </c>
       <c r="L155" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B156" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C156" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="D156">
-        <v>27.34</v>
+        <v>10.25</v>
       </c>
       <c r="E156">
-        <v>27.34</v>
+        <v>10.25</v>
       </c>
       <c r="G156" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
       <c r="I156" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="J156">
         <v>6</v>
       </c>
       <c r="K156" t="s">
         <v>18</v>
       </c>
       <c r="L156" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B157" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="C157" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="D157">
-        <v>10.25</v>
+        <v>30.34</v>
       </c>
       <c r="E157">
-        <v>10.25</v>
+        <v>30.34</v>
       </c>
       <c r="G157" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
       <c r="I157" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="J157">
         <v>6</v>
       </c>
       <c r="K157" t="s">
         <v>18</v>
       </c>
       <c r="L157" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="B158" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C158" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="D158">
-        <v>30.34</v>
+        <v>10.25</v>
       </c>
       <c r="E158">
-        <v>30.34</v>
+        <v>10.25</v>
       </c>
       <c r="G158" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
       <c r="I158" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="J158">
         <v>6</v>
       </c>
       <c r="K158" t="s">
         <v>18</v>
       </c>
       <c r="L158" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B159" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="C159" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D159">
-        <v>10.25</v>
+        <v>12.96</v>
       </c>
       <c r="E159">
-        <v>10.25</v>
+        <v>12.96</v>
       </c>
       <c r="G159" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
       <c r="I159" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="J159">
         <v>6</v>
       </c>
       <c r="K159" t="s">
         <v>18</v>
       </c>
       <c r="L159" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B160" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="C160" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="D160">
         <v>12.96</v>
       </c>
       <c r="E160">
         <v>12.96</v>
       </c>
       <c r="G160" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
       <c r="I160" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="J160">
         <v>6</v>
       </c>
       <c r="K160" t="s">
         <v>18</v>
       </c>
       <c r="L160" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="B161" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="C161" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="D161">
-        <v>12.96</v>
+        <v>712.14</v>
       </c>
       <c r="E161">
-        <v>12.96</v>
+        <v>712.14</v>
       </c>
       <c r="G161" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
       <c r="I161" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="J161">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K161" t="s">
         <v>18</v>
       </c>
       <c r="L161" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
+        <v>814</v>
+      </c>
+      <c r="B162" t="s">
+        <v>815</v>
+      </c>
+      <c r="C162" t="s">
+        <v>816</v>
+      </c>
+      <c r="D162">
+        <v>1414.33</v>
+      </c>
+      <c r="E162">
+        <v>1414.33</v>
+      </c>
+      <c r="G162" t="s" s="1">
+        <v>15</v>
+      </c>
+      <c r="H162" t="s">
+        <v>16</v>
+      </c>
+      <c r="I162" t="s">
         <v>812</v>
-      </c>
-[...19 lines deleted...]
-        <v>815</v>
       </c>
       <c r="J162">
         <v>1</v>
       </c>
       <c r="K162" t="s">
         <v>18</v>
       </c>
       <c r="L162" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B163" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C163" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D163">
-        <v>1414.33</v>
+        <v>2195.8101</v>
       </c>
       <c r="E163">
-        <v>1414.33</v>
+        <v>2195.8101</v>
       </c>
       <c r="G163" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
       <c r="I163" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="J163">
         <v>1</v>
       </c>
       <c r="K163" t="s">
         <v>18</v>
       </c>
       <c r="L163" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B164" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C164" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D164">
-        <v>2195.8101</v>
+        <v>2783.6201</v>
       </c>
       <c r="E164">
-        <v>2195.8101</v>
+        <v>2783.6201</v>
       </c>
       <c r="G164" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
       <c r="I164" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="J164">
         <v>1</v>
       </c>
       <c r="K164" t="s">
         <v>18</v>
       </c>
       <c r="L164" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B165" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C165" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="D165">
-        <v>2783.6201</v>
+        <v>1157.88</v>
       </c>
       <c r="E165">
-        <v>2783.6201</v>
+        <v>1157.88</v>
       </c>
       <c r="G165" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
       <c r="I165" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="J165">
         <v>1</v>
       </c>
       <c r="K165" t="s">
         <v>18</v>
       </c>
       <c r="L165" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B166" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C166" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D166">
-        <v>1157.88</v>
+        <v>3.27</v>
       </c>
       <c r="E166">
-        <v>1157.88</v>
+        <v>3.27</v>
       </c>
       <c r="G166" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
       <c r="I166" t="s">
-        <v>815</v>
+        <v>833</v>
       </c>
       <c r="J166">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K166" t="s">
         <v>18</v>
       </c>
       <c r="L166" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B167" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="C167" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="D167">
-        <v>3.27</v>
+        <v>9.71</v>
       </c>
       <c r="E167">
-        <v>3.27</v>
+        <v>9.71</v>
       </c>
       <c r="G167" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
       <c r="I167" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="J167">
         <v>6</v>
       </c>
       <c r="K167" t="s">
         <v>18</v>
       </c>
       <c r="L167" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B168" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="C168" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="D168">
-        <v>9.71</v>
+        <v>15.43</v>
       </c>
       <c r="E168">
-        <v>9.71</v>
+        <v>15.43</v>
       </c>
       <c r="G168" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H168" t="s">
         <v>16</v>
       </c>
       <c r="I168" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="J168">
         <v>6</v>
       </c>
       <c r="K168" t="s">
         <v>18</v>
       </c>
       <c r="L168" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="B169" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="C169" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="D169">
-        <v>15.43</v>
+        <v>8.51</v>
       </c>
       <c r="E169">
-        <v>15.43</v>
+        <v>8.51</v>
       </c>
       <c r="G169" t="s" s="1">
         <v>15</v>
       </c>
       <c r="H169" t="s">
         <v>16</v>
       </c>
       <c r="I169" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="J169">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="K169" t="s">
         <v>18</v>
       </c>
       <c r="L169" t="s">
-        <v>847</v>
-[...6 lines deleted...]
-      <c r="B170" t="s">
         <v>849</v>
-      </c>
-[...25 lines deleted...]
-        <v>852</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>